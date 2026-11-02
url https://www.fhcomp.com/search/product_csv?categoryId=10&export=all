--- v3 (2026-08-24)
+++ v4 (2026-11-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1118" uniqueCount="195">
   <si>
-    <t>产品型号</t>
+    <t>型号</t>
   </si>
   <si>
     <t>电感量(μH)</t>
   </si>
   <si>
     <t>L (mm)</t>
   </si>
   <si>
     <t>W (mm)</t>
   </si>
   <si>
     <t>T (mm)</t>
   </si>
   <si>
     <t>标称阻抗（Ω）</t>
   </si>
   <si>
     <t>直流电阻RDC（Ω）max</t>
   </si>
   <si>
     <t>测试频率(MHz)</t>
   </si>
   <si>
     <t>测试电压（mV）</t>
   </si>