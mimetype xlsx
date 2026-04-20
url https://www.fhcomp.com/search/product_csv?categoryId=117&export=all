--- v0 (2025-10-11)
+++ v1 (2026-04-20)
@@ -48,141 +48,141 @@
   <si>
     <t>直流电阻RDC （Ω）Max</t>
   </si>
   <si>
     <t>偏差范围</t>
   </si>
   <si>
     <t>饱和电流Isat （A）</t>
   </si>
   <si>
     <t>尺寸(inch)</t>
   </si>
   <si>
     <t>应用场景</t>
   </si>
   <si>
     <t>生产状态</t>
   </si>
   <si>
     <t>DL0308-YH160584</t>
   </si>
   <si>
     <t>1.0-7.0</t>
   </si>
   <si>
-    <t>3.0×8.0</t>
+    <t>0308</t>
   </si>
   <si>
     <t>1KHZ
 100KHZ</t>
   </si>
   <si>
     <t>＜0.04</t>
   </si>
   <si>
     <t>±10%,±20%,±30%</t>
   </si>
   <si>
     <t>0.5~2.0</t>
   </si>
   <si>
     <t>DL0308-YH150345</t>
   </si>
   <si>
+    <t>3.0×8.0</t>
+  </si>
+  <si>
     <t>DL0308-YH220421</t>
   </si>
   <si>
-    <t>0308</t>
-[...1 lines deleted...]
-  <si>
     <t>DL0520-3R1LBC01</t>
   </si>
   <si>
     <t>1.0-11.0</t>
   </si>
   <si>
     <t>0520</t>
   </si>
   <si>
     <t>＜0.06</t>
   </si>
   <si>
     <t>0.5~4.0</t>
   </si>
   <si>
     <t>DL0520-YH120575</t>
   </si>
   <si>
     <t>5.0×20.0</t>
   </si>
   <si>
     <t>DL0520-YH120512</t>
   </si>
   <si>
     <t>DL0520-YH120509</t>
   </si>
   <si>
     <t>DL0520-YH120572</t>
   </si>
   <si>
     <t>DL0520-YH120576</t>
   </si>
   <si>
     <t>DL0520-4R5KBC01</t>
   </si>
   <si>
     <t>DL0310-YH190276</t>
   </si>
   <si>
+    <t>0310</t>
+  </si>
+  <si>
+    <t>DL0310-YH180175</t>
+  </si>
+  <si>
+    <t>DL0310-YH141212</t>
+  </si>
+  <si>
     <t>3.0×10.0</t>
   </si>
   <si>
-    <t>DL0310-YH180175</t>
-[...4 lines deleted...]
-  <si>
     <t>DL0310-YH160796</t>
   </si>
   <si>
     <t>DL0310-YH180176</t>
   </si>
   <si>
     <t>DL0310-YH160535</t>
   </si>
   <si>
     <t>DL0310-YH141213</t>
   </si>
   <si>
     <t>DL0310-YH210223</t>
   </si>
   <si>
-    <t>0310</t>
-[...1 lines deleted...]
-  <si>
     <t>DL0312-YH200221</t>
   </si>
   <si>
     <t>0312</t>
   </si>
   <si>
     <t>DL0312-YQ220074</t>
   </si>
   <si>
     <t>DL0312-YQ220068</t>
   </si>
   <si>
     <t>DL0312-YH070015</t>
   </si>
   <si>
     <t>3.0×12.0</t>
   </si>
   <si>
     <t>DL0312-YH200187</t>
   </si>
   <si>
     <t>DL0312-YH060313</t>
   </si>
   <si>
     <t>DL0312-YH180016</t>
@@ -496,114 +496,114 @@
   <si>
     <t>DL0322-YH060032</t>
   </si>
   <si>
     <t>3.0×22.0</t>
   </si>
   <si>
     <t>DL2510-YH140131</t>
   </si>
   <si>
     <t>1.0-3.3</t>
   </si>
   <si>
     <t>2.5×10.0</t>
   </si>
   <si>
     <t>＜0.03</t>
   </si>
   <si>
     <t>0.5~1.0</t>
   </si>
   <si>
     <t>DL2510-YH140546D</t>
   </si>
   <si>
+    <t>2510</t>
+  </si>
+  <si>
     <t>DL2510-YH140546</t>
   </si>
   <si>
     <t>DL2510-YH140847</t>
   </si>
   <si>
     <t>DL2510-YH140546B</t>
   </si>
   <si>
     <t>DL2510-YH140847D</t>
   </si>
   <si>
     <t>DL2510-YH140847C</t>
   </si>
   <si>
     <t>DL2510-YH190144</t>
   </si>
   <si>
-    <t>2510</t>
-[...1 lines deleted...]
-  <si>
     <t>DL2510-YH140546C</t>
   </si>
   <si>
     <t>DL2510-YH140847B</t>
   </si>
   <si>
     <t>DL2510-YH190204</t>
   </si>
   <si>
     <t>DL0415-2R2MB</t>
   </si>
   <si>
     <t>0415</t>
   </si>
   <si>
     <t>DL0415-YH180195</t>
   </si>
   <si>
+    <t>DL0415-YH120506</t>
+  </si>
+  <si>
     <t>4.0×15.0</t>
   </si>
   <si>
-    <t>DL0415-YH120506</t>
-[...1 lines deleted...]
-  <si>
     <t>DL0415-YH161111</t>
   </si>
   <si>
     <t>DL0415-YH120507</t>
   </si>
   <si>
     <t>DL0415-0R7AB</t>
   </si>
   <si>
     <t>DL0415-YH230286</t>
   </si>
   <si>
     <t>DL0415-4R3MBC01</t>
   </si>
   <si>
     <t>DL0625-YH160715</t>
   </si>
   <si>
-    <t>6.0×25.0</t>
+    <t>0625</t>
   </si>
   <si>
     <t>DL0625-YH110637</t>
   </si>
   <si>
     <t>DL0317-QZ220218</t>
   </si>
   <si>
     <t>0317</t>
   </si>
   <si>
     <t>DL0317-YH090507</t>
   </si>
   <si>
     <t>3.0×17.0</t>
   </si>
   <si>
     <t>DL0317-YH100203</t>
   </si>
   <si>
     <t>DL0317-YH100644</t>
   </si>
   <si>
     <t>DL0317-YH100480</t>
   </si>
@@ -1021,74 +1021,74 @@
       </c>
       <c r="C2" t="s">
         <v>12</v>
       </c>
       <c r="D2" t="s">
         <v>13</v>
       </c>
       <c r="E2" t="s">
         <v>14</v>
       </c>
       <c r="F2" t="s">
         <v>15</v>
       </c>
       <c r="G2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>17</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D3" t="s">
         <v>13</v>
       </c>
       <c r="E3" t="s">
         <v>14</v>
       </c>
       <c r="F3" t="s">
         <v>15</v>
       </c>
       <c r="G3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>13</v>
       </c>
       <c r="E4" t="s">
         <v>14</v>
       </c>
       <c r="F4" t="s">
         <v>15</v>
       </c>
       <c r="G4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>20</v>
       </c>
       <c r="B5" t="s">
         <v>21</v>
       </c>
       <c r="C5" t="s">
         <v>22</v>
       </c>
       <c r="D5" t="s">
@@ -1274,166 +1274,166 @@
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13" t="s">
         <v>13</v>
       </c>
       <c r="E13" t="s">
         <v>14</v>
       </c>
       <c r="F13" t="s">
         <v>15</v>
       </c>
       <c r="G13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
         <v>35</v>
       </c>
       <c r="B14" t="s">
         <v>11</v>
       </c>
       <c r="C14" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D14" t="s">
         <v>13</v>
       </c>
       <c r="E14" t="s">
         <v>14</v>
       </c>
       <c r="F14" t="s">
         <v>15</v>
       </c>
       <c r="G14" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B15" t="s">
         <v>11</v>
       </c>
       <c r="C15" t="s">
         <v>33</v>
       </c>
       <c r="D15" t="s">
         <v>13</v>
       </c>
       <c r="E15" t="s">
         <v>14</v>
       </c>
       <c r="F15" t="s">
         <v>15</v>
       </c>
       <c r="G15" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B16" t="s">
         <v>11</v>
       </c>
       <c r="C16" t="s">
         <v>33</v>
       </c>
       <c r="D16" t="s">
         <v>13</v>
       </c>
       <c r="E16" t="s">
         <v>14</v>
       </c>
       <c r="F16" t="s">
         <v>15</v>
       </c>
       <c r="G16" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B17" t="s">
         <v>11</v>
       </c>
       <c r="C17" t="s">
         <v>33</v>
       </c>
       <c r="D17" t="s">
         <v>13</v>
       </c>
       <c r="E17" t="s">
         <v>14</v>
       </c>
       <c r="F17" t="s">
         <v>15</v>
       </c>
       <c r="G17" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B18" t="s">
         <v>11</v>
       </c>
       <c r="C18" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D18" t="s">
         <v>13</v>
       </c>
       <c r="E18" t="s">
         <v>14</v>
       </c>
       <c r="F18" t="s">
         <v>15</v>
       </c>
       <c r="G18" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B19" t="s">
         <v>11</v>
       </c>
       <c r="C19" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="D19" t="s">
         <v>13</v>
       </c>
       <c r="E19" t="s">
         <v>14</v>
       </c>
       <c r="F19" t="s">
         <v>15</v>
       </c>
       <c r="G19" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
         <v>42</v>
       </c>
       <c r="B20" t="s">
         <v>11</v>
       </c>
       <c r="C20" t="s">
         <v>43</v>
       </c>
       <c r="D20" t="s">
@@ -1550,51 +1550,51 @@
       </c>
       <c r="C25" t="s">
         <v>47</v>
       </c>
       <c r="D25" t="s">
         <v>13</v>
       </c>
       <c r="E25" t="s">
         <v>14</v>
       </c>
       <c r="F25" t="s">
         <v>15</v>
       </c>
       <c r="G25" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
         <v>50</v>
       </c>
       <c r="B26" t="s">
         <v>11</v>
       </c>
       <c r="C26" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="D26" t="s">
         <v>13</v>
       </c>
       <c r="E26" t="s">
         <v>14</v>
       </c>
       <c r="F26" t="s">
         <v>15</v>
       </c>
       <c r="G26" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
         <v>51</v>
       </c>
       <c r="B27" t="s">
         <v>11</v>
       </c>
       <c r="C27" t="s">
         <v>43</v>
       </c>
       <c r="D27" t="s">
@@ -1619,51 +1619,51 @@
       </c>
       <c r="C28" t="s">
         <v>43</v>
       </c>
       <c r="D28" t="s">
         <v>13</v>
       </c>
       <c r="E28" t="s">
         <v>14</v>
       </c>
       <c r="F28" t="s">
         <v>15</v>
       </c>
       <c r="G28" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
         <v>53</v>
       </c>
       <c r="B29" t="s">
         <v>11</v>
       </c>
       <c r="C29" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="D29" t="s">
         <v>13</v>
       </c>
       <c r="E29" t="s">
         <v>14</v>
       </c>
       <c r="F29" t="s">
         <v>15</v>
       </c>
       <c r="G29" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
         <v>54</v>
       </c>
       <c r="B30" t="s">
         <v>11</v>
       </c>
       <c r="C30" t="s">
         <v>47</v>
       </c>
       <c r="D30" t="s">
@@ -2033,74 +2033,74 @@
       </c>
       <c r="C46" t="s">
         <v>80</v>
       </c>
       <c r="D46" t="s">
         <v>13</v>
       </c>
       <c r="E46" t="s">
         <v>77</v>
       </c>
       <c r="F46" t="s">
         <v>15</v>
       </c>
       <c r="G46" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
         <v>82</v>
       </c>
       <c r="B47" t="s">
         <v>75</v>
       </c>
       <c r="C47" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="D47" t="s">
         <v>13</v>
       </c>
       <c r="E47" t="s">
         <v>77</v>
       </c>
       <c r="F47" t="s">
         <v>15</v>
       </c>
       <c r="G47" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
         <v>83</v>
       </c>
       <c r="B48" t="s">
         <v>75</v>
       </c>
       <c r="C48" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="D48" t="s">
         <v>13</v>
       </c>
       <c r="E48" t="s">
         <v>77</v>
       </c>
       <c r="F48" t="s">
         <v>15</v>
       </c>
       <c r="G48" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
         <v>84</v>
       </c>
       <c r="B49" t="s">
         <v>65</v>
       </c>
       <c r="C49" t="s">
         <v>85</v>
       </c>
       <c r="D49" t="s">
@@ -2148,51 +2148,51 @@
       </c>
       <c r="C51" t="s">
         <v>87</v>
       </c>
       <c r="D51" t="s">
         <v>13</v>
       </c>
       <c r="E51" t="s">
         <v>67</v>
       </c>
       <c r="F51" t="s">
         <v>15</v>
       </c>
       <c r="G51" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
         <v>89</v>
       </c>
       <c r="B52" t="s">
         <v>65</v>
       </c>
       <c r="C52" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="D52" t="s">
         <v>13</v>
       </c>
       <c r="E52" t="s">
         <v>67</v>
       </c>
       <c r="F52" t="s">
         <v>15</v>
       </c>
       <c r="G52" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
         <v>90</v>
       </c>
       <c r="B53" t="s">
         <v>65</v>
       </c>
       <c r="C53" t="s">
         <v>87</v>
       </c>
       <c r="D53" t="s">
@@ -2608,51 +2608,51 @@
       </c>
       <c r="C71" t="s">
         <v>101</v>
       </c>
       <c r="D71" t="s">
         <v>13</v>
       </c>
       <c r="E71" t="s">
         <v>14</v>
       </c>
       <c r="F71" t="s">
         <v>15</v>
       </c>
       <c r="G71" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" t="s">
         <v>111</v>
       </c>
       <c r="B72" t="s">
         <v>11</v>
       </c>
       <c r="C72" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="D72" t="s">
         <v>13</v>
       </c>
       <c r="E72" t="s">
         <v>14</v>
       </c>
       <c r="F72" t="s">
         <v>15</v>
       </c>
       <c r="G72" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" t="s">
         <v>112</v>
       </c>
       <c r="B73" t="s">
         <v>11</v>
       </c>
       <c r="C73" t="s">
         <v>94</v>
       </c>
       <c r="D73" t="s">
@@ -2677,74 +2677,74 @@
       </c>
       <c r="C74" t="s">
         <v>94</v>
       </c>
       <c r="D74" t="s">
         <v>13</v>
       </c>
       <c r="E74" t="s">
         <v>14</v>
       </c>
       <c r="F74" t="s">
         <v>15</v>
       </c>
       <c r="G74" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" t="s">
         <v>114</v>
       </c>
       <c r="B75" t="s">
         <v>11</v>
       </c>
       <c r="C75" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="D75" t="s">
         <v>13</v>
       </c>
       <c r="E75" t="s">
         <v>14</v>
       </c>
       <c r="F75" t="s">
         <v>15</v>
       </c>
       <c r="G75" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" t="s">
         <v>115</v>
       </c>
       <c r="B76" t="s">
         <v>11</v>
       </c>
       <c r="C76" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="D76" t="s">
         <v>13</v>
       </c>
       <c r="E76" t="s">
         <v>14</v>
       </c>
       <c r="F76" t="s">
         <v>15</v>
       </c>
       <c r="G76" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" t="s">
         <v>116</v>
       </c>
       <c r="B77" t="s">
         <v>11</v>
       </c>
       <c r="C77" t="s">
         <v>101</v>
       </c>
       <c r="D77" t="s">
@@ -2792,97 +2792,97 @@
       </c>
       <c r="C79" t="s">
         <v>101</v>
       </c>
       <c r="D79" t="s">
         <v>13</v>
       </c>
       <c r="E79" t="s">
         <v>14</v>
       </c>
       <c r="F79" t="s">
         <v>15</v>
       </c>
       <c r="G79" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" t="s">
         <v>119</v>
       </c>
       <c r="B80" t="s">
         <v>11</v>
       </c>
       <c r="C80" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="D80" t="s">
         <v>13</v>
       </c>
       <c r="E80" t="s">
         <v>14</v>
       </c>
       <c r="F80" t="s">
         <v>15</v>
       </c>
       <c r="G80" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" t="s">
         <v>120</v>
       </c>
       <c r="B81" t="s">
         <v>11</v>
       </c>
       <c r="C81" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="D81" t="s">
         <v>13</v>
       </c>
       <c r="E81" t="s">
         <v>14</v>
       </c>
       <c r="F81" t="s">
         <v>15</v>
       </c>
       <c r="G81" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" t="s">
         <v>121</v>
       </c>
       <c r="B82" t="s">
         <v>11</v>
       </c>
       <c r="C82" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="D82" t="s">
         <v>13</v>
       </c>
       <c r="E82" t="s">
         <v>14</v>
       </c>
       <c r="F82" t="s">
         <v>15</v>
       </c>
       <c r="G82" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" t="s">
         <v>122</v>
       </c>
       <c r="B83" t="s">
         <v>11</v>
       </c>
       <c r="C83" t="s">
         <v>101</v>
       </c>
       <c r="D83" t="s">
@@ -2953,51 +2953,51 @@
       </c>
       <c r="C86" t="s">
         <v>101</v>
       </c>
       <c r="D86" t="s">
         <v>13</v>
       </c>
       <c r="E86" t="s">
         <v>14</v>
       </c>
       <c r="F86" t="s">
         <v>15</v>
       </c>
       <c r="G86" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" t="s">
         <v>126</v>
       </c>
       <c r="B87" t="s">
         <v>11</v>
       </c>
       <c r="C87" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="D87" t="s">
         <v>13</v>
       </c>
       <c r="E87" t="s">
         <v>14</v>
       </c>
       <c r="F87" t="s">
         <v>15</v>
       </c>
       <c r="G87" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" t="s">
         <v>127</v>
       </c>
       <c r="B88" t="s">
         <v>11</v>
       </c>
       <c r="C88" t="s">
         <v>101</v>
       </c>
       <c r="D88" t="s">
@@ -3091,51 +3091,51 @@
       </c>
       <c r="C92" t="s">
         <v>101</v>
       </c>
       <c r="D92" t="s">
         <v>13</v>
       </c>
       <c r="E92" t="s">
         <v>14</v>
       </c>
       <c r="F92" t="s">
         <v>15</v>
       </c>
       <c r="G92" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" t="s">
         <v>132</v>
       </c>
       <c r="B93" t="s">
         <v>11</v>
       </c>
       <c r="C93" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="D93" t="s">
         <v>13</v>
       </c>
       <c r="E93" t="s">
         <v>14</v>
       </c>
       <c r="F93" t="s">
         <v>15</v>
       </c>
       <c r="G93" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" t="s">
         <v>133</v>
       </c>
       <c r="B94" t="s">
         <v>11</v>
       </c>
       <c r="C94" t="s">
         <v>101</v>
       </c>
       <c r="D94" t="s">
@@ -3183,97 +3183,97 @@
       </c>
       <c r="C96" t="s">
         <v>101</v>
       </c>
       <c r="D96" t="s">
         <v>13</v>
       </c>
       <c r="E96" t="s">
         <v>14</v>
       </c>
       <c r="F96" t="s">
         <v>15</v>
       </c>
       <c r="G96" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" t="s">
         <v>136</v>
       </c>
       <c r="B97" t="s">
         <v>11</v>
       </c>
       <c r="C97" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="D97" t="s">
         <v>13</v>
       </c>
       <c r="E97" t="s">
         <v>14</v>
       </c>
       <c r="F97" t="s">
         <v>15</v>
       </c>
       <c r="G97" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" t="s">
         <v>137</v>
       </c>
       <c r="B98" t="s">
         <v>11</v>
       </c>
       <c r="C98" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="D98" t="s">
         <v>13</v>
       </c>
       <c r="E98" t="s">
         <v>14</v>
       </c>
       <c r="F98" t="s">
         <v>15</v>
       </c>
       <c r="G98" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" t="s">
         <v>138</v>
       </c>
       <c r="B99" t="s">
         <v>11</v>
       </c>
       <c r="C99" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="D99" t="s">
         <v>13</v>
       </c>
       <c r="E99" t="s">
         <v>14</v>
       </c>
       <c r="F99" t="s">
         <v>15</v>
       </c>
       <c r="G99" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" t="s">
         <v>139</v>
       </c>
       <c r="B100" t="s">
         <v>11</v>
       </c>
       <c r="C100" t="s">
         <v>101</v>
       </c>
       <c r="D100" t="s">
@@ -3620,442 +3620,442 @@
       </c>
       <c r="C115" t="s">
         <v>157</v>
       </c>
       <c r="D115" t="s">
         <v>13</v>
       </c>
       <c r="E115" t="s">
         <v>158</v>
       </c>
       <c r="F115" t="s">
         <v>15</v>
       </c>
       <c r="G115" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" t="s">
         <v>160</v>
       </c>
       <c r="B116" t="s">
         <v>156</v>
       </c>
       <c r="C116" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="D116" t="s">
         <v>13</v>
       </c>
       <c r="E116" t="s">
         <v>158</v>
       </c>
       <c r="F116" t="s">
         <v>15</v>
       </c>
       <c r="G116" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B117" t="s">
         <v>156</v>
       </c>
       <c r="C117" t="s">
         <v>157</v>
       </c>
       <c r="D117" t="s">
         <v>13</v>
       </c>
       <c r="E117" t="s">
         <v>158</v>
       </c>
       <c r="F117" t="s">
         <v>15</v>
       </c>
       <c r="G117" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B118" t="s">
         <v>156</v>
       </c>
       <c r="C118" t="s">
         <v>157</v>
       </c>
       <c r="D118" t="s">
         <v>13</v>
       </c>
       <c r="E118" t="s">
         <v>158</v>
       </c>
       <c r="F118" t="s">
         <v>15</v>
       </c>
       <c r="G118" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B119" t="s">
         <v>156</v>
       </c>
       <c r="C119" t="s">
         <v>157</v>
       </c>
       <c r="D119" t="s">
         <v>13</v>
       </c>
       <c r="E119" t="s">
         <v>158</v>
       </c>
       <c r="F119" t="s">
         <v>15</v>
       </c>
       <c r="G119" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B120" t="s">
         <v>156</v>
       </c>
       <c r="C120" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="D120" t="s">
         <v>13</v>
       </c>
       <c r="E120" t="s">
         <v>158</v>
       </c>
       <c r="F120" t="s">
         <v>15</v>
       </c>
       <c r="G120" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B121" t="s">
         <v>156</v>
       </c>
       <c r="C121" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="D121" t="s">
         <v>13</v>
       </c>
       <c r="E121" t="s">
         <v>158</v>
       </c>
       <c r="F121" t="s">
         <v>15</v>
       </c>
       <c r="G121" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B122" t="s">
         <v>156</v>
       </c>
       <c r="C122" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="D122" t="s">
         <v>13</v>
       </c>
       <c r="E122" t="s">
         <v>158</v>
       </c>
       <c r="F122" t="s">
         <v>15</v>
       </c>
       <c r="G122" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" t="s">
         <v>168</v>
       </c>
       <c r="B123" t="s">
         <v>156</v>
       </c>
       <c r="C123" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="D123" t="s">
         <v>13</v>
       </c>
       <c r="E123" t="s">
         <v>158</v>
       </c>
       <c r="F123" t="s">
         <v>15</v>
       </c>
       <c r="G123" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" t="s">
         <v>169</v>
       </c>
       <c r="B124" t="s">
         <v>156</v>
       </c>
       <c r="C124" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="D124" t="s">
         <v>13</v>
       </c>
       <c r="E124" t="s">
         <v>158</v>
       </c>
       <c r="F124" t="s">
         <v>15</v>
       </c>
       <c r="G124" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" t="s">
         <v>170</v>
       </c>
       <c r="B125" t="s">
         <v>156</v>
       </c>
       <c r="C125" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="D125" t="s">
         <v>13</v>
       </c>
       <c r="E125" t="s">
         <v>158</v>
       </c>
       <c r="F125" t="s">
         <v>15</v>
       </c>
       <c r="G125" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" t="s">
         <v>171</v>
       </c>
       <c r="B126" t="s">
         <v>65</v>
       </c>
       <c r="C126" t="s">
         <v>172</v>
       </c>
       <c r="D126" t="s">
         <v>13</v>
       </c>
       <c r="E126" t="s">
         <v>67</v>
       </c>
       <c r="F126" t="s">
         <v>15</v>
       </c>
       <c r="G126" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" t="s">
         <v>173</v>
       </c>
       <c r="B127" t="s">
         <v>65</v>
       </c>
       <c r="C127" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="D127" t="s">
         <v>13</v>
       </c>
       <c r="E127" t="s">
         <v>67</v>
       </c>
       <c r="F127" t="s">
         <v>15</v>
       </c>
       <c r="G127" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="B128" t="s">
         <v>65</v>
       </c>
       <c r="C128" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D128" t="s">
         <v>13</v>
       </c>
       <c r="E128" t="s">
         <v>67</v>
       </c>
       <c r="F128" t="s">
         <v>15</v>
       </c>
       <c r="G128" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" t="s">
         <v>176</v>
       </c>
       <c r="B129" t="s">
         <v>65</v>
       </c>
       <c r="C129" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="D129" t="s">
         <v>13</v>
       </c>
       <c r="E129" t="s">
         <v>67</v>
       </c>
       <c r="F129" t="s">
         <v>15</v>
       </c>
       <c r="G129" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" t="s">
         <v>177</v>
       </c>
       <c r="B130" t="s">
         <v>65</v>
       </c>
       <c r="C130" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D130" t="s">
         <v>13</v>
       </c>
       <c r="E130" t="s">
         <v>67</v>
       </c>
       <c r="F130" t="s">
         <v>15</v>
       </c>
       <c r="G130" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" t="s">
         <v>178</v>
       </c>
       <c r="B131" t="s">
         <v>65</v>
       </c>
       <c r="C131" t="s">
         <v>172</v>
       </c>
       <c r="D131" t="s">
         <v>13</v>
       </c>
       <c r="E131" t="s">
         <v>67</v>
       </c>
       <c r="F131" t="s">
         <v>15</v>
       </c>
       <c r="G131" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132" t="s">
         <v>179</v>
       </c>
       <c r="B132" t="s">
         <v>65</v>
       </c>
       <c r="C132" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D132" t="s">
         <v>13</v>
       </c>
       <c r="E132" t="s">
         <v>67</v>
       </c>
       <c r="F132" t="s">
         <v>15</v>
       </c>
       <c r="G132" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" t="s">
         <v>180</v>
       </c>
       <c r="B133" t="s">
         <v>65</v>
       </c>
       <c r="C133" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D133" t="s">
         <v>13</v>
       </c>
       <c r="E133" t="s">
         <v>67</v>
       </c>
       <c r="F133" t="s">
         <v>15</v>
       </c>
       <c r="G133" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134" t="s">
         <v>181</v>
       </c>
       <c r="B134" t="s">
         <v>75</v>
       </c>
       <c r="C134" t="s">
         <v>182</v>
       </c>
       <c r="D134" t="s">
@@ -4422,51 +4422,51 @@
       </c>
       <c r="B150" t="s">
         <v>11</v>
       </c>
       <c r="C150" t="s">
         <v>187</v>
       </c>
       <c r="D150" t="s">
         <v>13</v>
       </c>
       <c r="E150" t="s">
         <v>14</v>
       </c>
       <c r="F150" t="s">
         <v>15</v>
       </c>
       <c r="G150" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151" t="s">
         <v>201</v>
       </c>
       <c r="C151" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>