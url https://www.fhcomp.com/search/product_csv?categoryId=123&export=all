--- v1 (2026-06-19)
+++ v2 (2026-09-17)
@@ -177,257 +177,257 @@
   <si>
     <t>Φ30×60mm</t>
   </si>
   <si>
     <t>200V</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
     <t>8222MDMA070LPN0110</t>
   </si>
   <si>
     <t>2.2mF</t>
   </si>
   <si>
     <t>Φ35×70mm</t>
   </si>
   <si>
     <t>250V</t>
   </si>
   <si>
     <t>A070</t>
   </si>
   <si>
+    <t>8222MCMA050LPN01E0</t>
+  </si>
+  <si>
+    <t>2200μF</t>
+  </si>
+  <si>
     <t>8222MCMA050LPN0110</t>
   </si>
   <si>
-    <t>2200μF</t>
-[...4 lines deleted...]
-  <si>
     <t>8222LGM2530LPN0810</t>
   </si>
   <si>
     <t>Φ25×30mm</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
     <t>8222MCKA050LPN0110</t>
   </si>
   <si>
     <t>8202MDM3060LPN01E0</t>
   </si>
   <si>
     <t>2mF</t>
   </si>
   <si>
     <t>8202MCKA050LPN01E0</t>
   </si>
   <si>
     <t>2000μF</t>
   </si>
   <si>
     <t>8202MYK3055LPN01E0</t>
   </si>
   <si>
     <t>Φ30×55mm</t>
   </si>
   <si>
     <t>180V</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
     <t>8182MCM3060LPN0110</t>
   </si>
   <si>
     <t>1800μF</t>
   </si>
   <si>
+    <t>8152VAMA070LPN01E0</t>
+  </si>
+  <si>
+    <t>1500μF</t>
+  </si>
+  <si>
+    <t>400V</t>
+  </si>
+  <si>
     <t>8152VAMA070LPN0110</t>
   </si>
   <si>
-    <t>1500μF</t>
-[...7 lines deleted...]
-  <si>
     <t>8152MDMA035LPN0110</t>
   </si>
   <si>
     <t>Φ35×35mm</t>
   </si>
   <si>
     <t>A035</t>
   </si>
   <si>
     <t>8152MDM3060LPN0110</t>
   </si>
   <si>
     <t>8152MCMA035LPN0110</t>
   </si>
   <si>
     <t>8132VAMA065LPN0110</t>
   </si>
   <si>
     <t>1300μF</t>
   </si>
   <si>
     <t>Φ35×65mm</t>
   </si>
   <si>
     <t>A065</t>
   </si>
   <si>
     <t>8122VBMA080LPN0110</t>
   </si>
   <si>
     <t>1200μF</t>
   </si>
   <si>
     <t>450V</t>
   </si>
   <si>
     <t>8122VAMA080LPN0110</t>
   </si>
   <si>
     <t>8122VAMA060LPN08E0</t>
   </si>
   <si>
+    <t>8122VAMA060LPN01E0</t>
+  </si>
+  <si>
     <t>8122VAMA060LPN0110</t>
   </si>
   <si>
-    <t>8122VAMA060LPN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8122VAM3065LPN0110</t>
   </si>
   <si>
     <t>Φ30×65mm</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
+    <t>8122VAM3060LPN01W0</t>
+  </si>
+  <si>
+    <t>8122VAM3060LPN01E0</t>
+  </si>
+  <si>
+    <t>8122VAM3060LPN0110</t>
+  </si>
+  <si>
     <t>8122VAM3060LPN0FE0</t>
   </si>
   <si>
     <t>1.2mF</t>
   </si>
   <si>
-    <t>8122VAM3060LPN01E0</t>
-[...7 lines deleted...]
-  <si>
     <t>8122MFM3060LPN01E0</t>
   </si>
   <si>
     <t>350V</t>
   </si>
   <si>
     <t>8122MFM3060LPN0110</t>
   </si>
   <si>
     <t>8122MDMA050LPN01E0</t>
   </si>
   <si>
     <t>8122MCMA050LPN0110</t>
   </si>
   <si>
     <t>8122MCM3050LPN0110</t>
   </si>
   <si>
     <t>8122MCM3045LPN0110</t>
   </si>
   <si>
     <t>Φ30×45mm</t>
   </si>
   <si>
     <t>3045</t>
   </si>
   <si>
     <t>8122MCM3040LPN0110</t>
   </si>
   <si>
     <t>Φ30×40mm</t>
   </si>
   <si>
     <t>3040</t>
   </si>
   <si>
     <t>8102VBMA080LPN0110</t>
   </si>
   <si>
     <t>1000μF</t>
   </si>
   <si>
     <t>8102VBMA065LPN01E0</t>
   </si>
   <si>
     <t>1mF</t>
   </si>
   <si>
+    <t>8102VBMA060LPN0110</t>
+  </si>
+  <si>
     <t>8102VBMA060LPN01E0</t>
   </si>
   <si>
-    <t>8102VBMA060LPN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8102VAMA070LPN0110</t>
   </si>
   <si>
     <t>8102VAMA060LPN0110</t>
   </si>
   <si>
     <t>8102VAMA060LPN01E0</t>
   </si>
   <si>
+    <t>8102VAM3060LPN01E0</t>
+  </si>
+  <si>
+    <t>8102VAM3060LPN0110</t>
+  </si>
+  <si>
     <t>8102VAM3060LPN01W0</t>
   </si>
   <si>
-    <t>8102VAM3060LPN01E0</t>
-[...4 lines deleted...]
-  <si>
     <t>8901VBKA060LPN01E0</t>
   </si>
   <si>
     <t>900μF</t>
   </si>
   <si>
     <t>8821VCMA070LPN0110</t>
   </si>
   <si>
     <t>820μF</t>
   </si>
   <si>
     <t>500V</t>
   </si>
   <si>
     <t>8821VCMA050LPN01W0</t>
   </si>
   <si>
     <t>8821VBMA070LPN01E0</t>
   </si>
   <si>
     <t>8821VBMA060LPN0110</t>
   </si>
   <si>
     <t>8821VBMA060LPN01E0</t>
@@ -441,74 +441,74 @@
   <si>
     <t>A055</t>
   </si>
   <si>
     <t>8821VAMA060LPN01E0</t>
   </si>
   <si>
     <t>8821VAMA060LPN0110</t>
   </si>
   <si>
     <t>8821VBAA060LPN01E0</t>
   </si>
   <si>
     <t>8681VCMA050LPN01W0</t>
   </si>
   <si>
     <t>680μF</t>
   </si>
   <si>
     <t>8681VBMA060LPN01E0</t>
   </si>
   <si>
     <t>8681VBMA060LPN0110</t>
   </si>
   <si>
+    <t>8681VBMA055LPN01E0</t>
+  </si>
+  <si>
     <t>8681VBMA055LPN0110</t>
   </si>
   <si>
-    <t>8681VBMA055LPN01E0</t>
+    <t>8681VBMA050LPN0110</t>
   </si>
   <si>
     <t>8681VBMA050LPN01E0</t>
   </si>
   <si>
-    <t>8681VBMA050LPN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8681VAMA060LPN01E0</t>
   </si>
   <si>
     <t>8681VAMA055LPN0110</t>
   </si>
   <si>
+    <t>8681VAMA050LPN0110</t>
+  </si>
+  <si>
     <t>8681VAMA050LPN0810</t>
   </si>
   <si>
-    <t>8681VAMA050LPN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8681VAM3060LPN0110</t>
   </si>
   <si>
     <t>8681VCKA050LPN01W0</t>
   </si>
   <si>
     <t>8681VBKA060LPN01E0</t>
   </si>
   <si>
     <t>8561VBMA050LPN01E0</t>
   </si>
   <si>
     <t>560μF</t>
   </si>
   <si>
     <t>8561VBMA050LPN0110</t>
   </si>
   <si>
     <t>8561VBMA045LPN0810</t>
   </si>
   <si>
     <t>Φ35×45mm</t>
   </si>
   <si>
     <t>A045</t>
@@ -534,105 +534,105 @@
   <si>
     <t>530μF</t>
   </si>
   <si>
     <t>8531VBK3045LPN0810</t>
   </si>
   <si>
     <t>8471VCMA050LPN01E0</t>
   </si>
   <si>
     <t>470μF</t>
   </si>
   <si>
     <t>8471VCMA050LPN0110</t>
   </si>
   <si>
     <t>8471VBMA050LPN01E0</t>
   </si>
   <si>
     <t>8471VBMA050LPN0110</t>
   </si>
   <si>
     <t>8471VBMA050LPN0810</t>
   </si>
   <si>
+    <t>8471VBMA045LPN0110</t>
+  </si>
+  <si>
     <t>8471VBMA045LPN01E0</t>
   </si>
   <si>
-    <t>8471VBMA045LPN0110</t>
+    <t>8471VBMA040LPN0110</t>
+  </si>
+  <si>
+    <t>Φ35×40mm</t>
+  </si>
+  <si>
+    <t>A040</t>
   </si>
   <si>
     <t>8471VBMA040LPN01E0</t>
   </si>
   <si>
-    <t>Φ35×40mm</t>
-[...7 lines deleted...]
-  <si>
     <t>8471VBM3050LPN0110</t>
   </si>
   <si>
     <t>8471VBM3045LPN0110</t>
   </si>
   <si>
     <t>8471VAM3045LPN01W0</t>
   </si>
   <si>
+    <t>8471VAM3045LPN01E0</t>
+  </si>
+  <si>
     <t>8471VAM3045LPN0110</t>
   </si>
   <si>
-    <t>8471VAM3045LPN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8471VAM2550LPN01E0</t>
   </si>
   <si>
     <t>Φ25×50mm</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
     <t>8471VCKA050LPN01E0</t>
   </si>
   <si>
     <t>8391VBMA045LPN0110</t>
   </si>
   <si>
     <t>390μF</t>
   </si>
   <si>
+    <t>8391VBMA040LPN01E0</t>
+  </si>
+  <si>
     <t>8391VBMA040LPN0110</t>
-  </si>
-[...1 lines deleted...]
-    <t>8391VBMA040LPN01E0</t>
   </si>
   <si>
     <t>8391VAMA035LPN01E0</t>
   </si>
   <si>
     <t>8391VAM3040LPN0110</t>
   </si>
   <si>
     <t>8391VAM3035LPN01E0</t>
   </si>
   <si>
     <t>Φ30×35mm</t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
     <t>8391VAM2540LPN0110</t>
   </si>
   <si>
     <t>Φ25×40mm</t>
   </si>
   <si>
     <t>2540</t>
   </si>
@@ -1990,138 +1990,138 @@
       </c>
       <c r="D31" t="s">
         <v>74</v>
       </c>
       <c r="E31" t="s">
         <v>17</v>
       </c>
       <c r="F31" t="s">
         <v>18</v>
       </c>
       <c r="G31" t="s">
         <v>19</v>
       </c>
       <c r="H31" t="s">
         <v>94</v>
       </c>
       <c r="N31">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" t="s">
         <v>95</v>
       </c>
       <c r="B32" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="C32" t="s">
         <v>47</v>
       </c>
       <c r="D32" t="s">
         <v>74</v>
       </c>
       <c r="E32" t="s">
         <v>17</v>
       </c>
       <c r="F32" t="s">
         <v>18</v>
       </c>
       <c r="G32" t="s">
         <v>19</v>
       </c>
       <c r="H32" t="s">
         <v>49</v>
       </c>
       <c r="N32">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:14">
       <c r="A33" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B33" t="s">
         <v>86</v>
       </c>
       <c r="C33" t="s">
         <v>47</v>
       </c>
       <c r="D33" t="s">
         <v>74</v>
       </c>
       <c r="E33" t="s">
         <v>17</v>
       </c>
       <c r="F33" t="s">
         <v>18</v>
       </c>
       <c r="G33" t="s">
         <v>19</v>
       </c>
       <c r="H33" t="s">
         <v>49</v>
       </c>
       <c r="N33">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:14">
       <c r="A34" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B34" t="s">
         <v>86</v>
       </c>
       <c r="C34" t="s">
         <v>47</v>
       </c>
       <c r="D34" t="s">
         <v>74</v>
       </c>
       <c r="E34" t="s">
         <v>17</v>
       </c>
       <c r="F34" t="s">
         <v>18</v>
       </c>
       <c r="G34" t="s">
         <v>19</v>
       </c>
       <c r="H34" t="s">
         <v>49</v>
       </c>
       <c r="N34">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:14">
       <c r="A35" t="s">
+        <v>98</v>
+      </c>
+      <c r="B35" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="C35" t="s">
         <v>47</v>
       </c>
       <c r="D35" t="s">
         <v>74</v>
       </c>
       <c r="E35" t="s">
         <v>17</v>
       </c>
       <c r="F35" t="s">
         <v>18</v>
       </c>
       <c r="G35" t="s">
         <v>19</v>
       </c>
       <c r="H35" t="s">
         <v>49</v>
       </c>
       <c r="N35">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:14">
       <c r="A36" t="s">
@@ -2512,51 +2512,51 @@
       </c>
       <c r="D49" t="s">
         <v>74</v>
       </c>
       <c r="E49" t="s">
         <v>17</v>
       </c>
       <c r="F49" t="s">
         <v>18</v>
       </c>
       <c r="G49" t="s">
         <v>19</v>
       </c>
       <c r="H49" t="s">
         <v>27</v>
       </c>
       <c r="N49">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:14">
       <c r="A50" t="s">
         <v>121</v>
       </c>
       <c r="B50" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="C50" t="s">
         <v>47</v>
       </c>
       <c r="D50" t="s">
         <v>74</v>
       </c>
       <c r="E50" t="s">
         <v>17</v>
       </c>
       <c r="F50" t="s">
         <v>18</v>
       </c>
       <c r="G50" t="s">
         <v>19</v>
       </c>
       <c r="H50" t="s">
         <v>49</v>
       </c>
       <c r="N50">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:14">
       <c r="A51" t="s">
@@ -2570,51 +2570,51 @@
       </c>
       <c r="D51" t="s">
         <v>74</v>
       </c>
       <c r="E51" t="s">
         <v>17</v>
       </c>
       <c r="F51" t="s">
         <v>18</v>
       </c>
       <c r="G51" t="s">
         <v>19</v>
       </c>
       <c r="H51" t="s">
         <v>49</v>
       </c>
       <c r="N51">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:14">
       <c r="A52" t="s">
         <v>123</v>
       </c>
       <c r="B52" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="C52" t="s">
         <v>47</v>
       </c>
       <c r="D52" t="s">
         <v>74</v>
       </c>
       <c r="E52" t="s">
         <v>17</v>
       </c>
       <c r="F52" t="s">
         <v>18</v>
       </c>
       <c r="G52" t="s">
         <v>19</v>
       </c>
       <c r="H52" t="s">
         <v>49</v>
       </c>
       <c r="N52">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:14">
       <c r="A53" t="s">