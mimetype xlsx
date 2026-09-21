--- v1 (2026-06-19)
+++ v2 (2026-09-21)
@@ -258,854 +258,854 @@
   <si>
     <t>270µH</t>
   </si>
   <si>
     <t>8.5</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>FHW1812IF271JST</t>
   </si>
   <si>
     <t>±5%</t>
   </si>
   <si>
     <t>FHW1210IF271KST</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
+    <t>FHW1812IF221KST</t>
+  </si>
+  <si>
+    <t>220µH</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
     <t>FHW1812IF221JST</t>
   </si>
   <si>
-    <t>220µH</t>
-[...5 lines deleted...]
-    <t>FHW1812IF221KST</t>
+    <t>FHW1210IF221KST</t>
+  </si>
+  <si>
+    <t>65</t>
   </si>
   <si>
     <t>FHW1210IF221JST</t>
   </si>
   <si>
-    <t>65</t>
-[...4 lines deleted...]
-  <si>
     <t>FHW1008IF221KST</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>2.92mm</t>
   </si>
   <si>
     <t>2.79mm</t>
   </si>
   <si>
     <t>2.1mm</t>
   </si>
   <si>
+    <t>FHW1210IF201JST</t>
+  </si>
+  <si>
+    <t>200µH</t>
+  </si>
+  <si>
     <t>FHW1210IF201KST</t>
   </si>
   <si>
-    <t>200µH</t>
-[...2 lines deleted...]
-    <t>FHW1210IF201JST</t>
+    <t>FHW1812IF181KST</t>
+  </si>
+  <si>
+    <t>180µH</t>
+  </si>
+  <si>
+    <t>4.5</t>
+  </si>
+  <si>
+    <t>200</t>
   </si>
   <si>
     <t>FHW1812IF181JST</t>
   </si>
   <si>
-    <t>180µH</t>
-[...8 lines deleted...]
-    <t>FHW1812IF181KST</t>
+    <t>FHW1210IF181KST</t>
+  </si>
+  <si>
+    <t>70</t>
   </si>
   <si>
     <t>FHW1210IF181JST</t>
   </si>
   <si>
-    <t>70</t>
-[...4 lines deleted...]
-  <si>
     <t>FHW1210IF161JST</t>
   </si>
   <si>
     <t>160µH</t>
   </si>
   <si>
     <t>9.1</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>FHW1210IF161KST</t>
   </si>
   <si>
+    <t>FHW1812IF151KST</t>
+  </si>
+  <si>
+    <t>150µH</t>
+  </si>
+  <si>
+    <t>3.7</t>
+  </si>
+  <si>
+    <t>FHW1812IF151JST</t>
+  </si>
+  <si>
     <t>FHW1210IF151JST</t>
   </si>
   <si>
-    <t>150µH</t>
-[...1 lines deleted...]
-  <si>
     <t>80</t>
   </si>
   <si>
-    <t>FHW1812IF151KST</t>
-[...7 lines deleted...]
-  <si>
     <t>FHW1210IF151KST</t>
   </si>
   <si>
     <t>FHW1008IF151KST</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>FHW1008IF151JST</t>
   </si>
   <si>
     <t>FHW1812IF121KST</t>
   </si>
   <si>
     <t>120µH</t>
   </si>
   <si>
     <t>3.3</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>FHW1812IF121JST</t>
   </si>
   <si>
+    <t>FHW1210IF121JST</t>
+  </si>
+  <si>
+    <t>7.9</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
     <t>FHW1210IF121KST</t>
   </si>
   <si>
-    <t>7.9</t>
-[...7 lines deleted...]
-  <si>
     <t>FHW1008IF121JST</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>FHW1008IF121KST</t>
   </si>
   <si>
     <t>FHW1812IF101JST</t>
   </si>
   <si>
     <t>100µH</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>FHW1812IF101KST</t>
   </si>
   <si>
+    <t>FHW1210IF101KST</t>
+  </si>
+  <si>
+    <t>6.8</t>
+  </si>
+  <si>
     <t>FHW1210IF101JST</t>
   </si>
   <si>
-    <t>6.8</t>
-[...4 lines deleted...]
-  <si>
     <t>FHW1008IF101KST</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>FHW1008IF101JST</t>
   </si>
   <si>
     <t>FHW1210IF880JST</t>
   </si>
   <si>
     <t>88µH</t>
   </si>
   <si>
     <t>2.52</t>
   </si>
   <si>
     <t>FHW1210IF880KST</t>
   </si>
   <si>
+    <t>FHW1812IF820JST</t>
+  </si>
+  <si>
+    <t>82µH</t>
+  </si>
+  <si>
+    <t>2.8</t>
+  </si>
+  <si>
+    <t>240</t>
+  </si>
+  <si>
     <t>FHW1812IF820KST</t>
   </si>
   <si>
-    <t>82µH</t>
-[...10 lines deleted...]
-  <si>
     <t>FHW1210IF820KST</t>
   </si>
   <si>
     <t>5.6</t>
   </si>
   <si>
     <t>FHW1210IF820JST</t>
   </si>
   <si>
     <t>FHW1008IF820JST</t>
   </si>
   <si>
     <t>7.5</t>
   </si>
   <si>
     <t>FHW1008IF820KST</t>
   </si>
   <si>
     <t>FHW1210IF750JST</t>
   </si>
   <si>
     <t>75µH</t>
   </si>
   <si>
     <t>5.5</t>
   </si>
   <si>
     <t>FHW1210IF750KST</t>
   </si>
   <si>
+    <t>FHW1812IF680KST</t>
+  </si>
+  <si>
+    <t>68µH</t>
+  </si>
+  <si>
+    <t>2.4</t>
+  </si>
+  <si>
+    <t>260</t>
+  </si>
+  <si>
+    <t>FHW1812IF680JST</t>
+  </si>
+  <si>
+    <t>FHW1210IF680KST</t>
+  </si>
+  <si>
+    <t>4.7</t>
+  </si>
+  <si>
     <t>FHW1210IF680JST</t>
   </si>
   <si>
-    <t>68µH</t>
-[...17 lines deleted...]
-    <t>FHW1210IF680KST</t>
+    <t>FHW1008IF680KST</t>
+  </si>
+  <si>
+    <t>6.7</t>
+  </si>
+  <si>
+    <t>50</t>
   </si>
   <si>
     <t>FHW1008IF680JST</t>
   </si>
   <si>
-    <t>6.7</t>
-[...5 lines deleted...]
-    <t>FHW1008IF680KST</t>
+    <t>FHW1812IF560JST</t>
+  </si>
+  <si>
+    <t>56µH</t>
+  </si>
+  <si>
+    <t>2.2</t>
+  </si>
+  <si>
+    <t>290</t>
   </si>
   <si>
     <t>FHW1812IF560KST</t>
   </si>
   <si>
-    <t>56µH</t>
-[...8 lines deleted...]
-    <t>FHW1812IF560JST</t>
+    <t>FHW1210IF560KST</t>
+  </si>
+  <si>
+    <t>125</t>
   </si>
   <si>
     <t>FHW1210IF560JST</t>
   </si>
   <si>
-    <t>125</t>
-[...2 lines deleted...]
-    <t>FHW1210IF560KST</t>
+    <t>FHW1008IF560JST</t>
   </si>
   <si>
     <t>FHW1008IF560KST</t>
   </si>
   <si>
-    <t>FHW1008IF560JST</t>
-[...1 lines deleted...]
-  <si>
     <t>FHW1812IF470JST</t>
   </si>
   <si>
     <t>47µH</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>FHW1812IF470KST</t>
   </si>
   <si>
+    <t>FHW1210IF470JST</t>
+  </si>
+  <si>
+    <t>5.2</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
     <t>FHW1210IF470KST</t>
   </si>
   <si>
-    <t>5.2</t>
-[...5 lines deleted...]
-    <t>FHW1210IF470JST</t>
+    <t>FHW1008IF470KST</t>
+  </si>
+  <si>
+    <t>5.7</t>
   </si>
   <si>
     <t>FHW1008IF470JST</t>
   </si>
   <si>
-    <t>5.7</t>
-[...2 lines deleted...]
-    <t>FHW1008IF470KST</t>
+    <t>FHW1812IF390KST</t>
+  </si>
+  <si>
+    <t>39µH</t>
+  </si>
+  <si>
+    <t>1.8</t>
+  </si>
+  <si>
+    <t>350</t>
+  </si>
+  <si>
+    <t>FHW1812IF390JST</t>
+  </si>
+  <si>
+    <t>FHW1210IF390KST</t>
   </si>
   <si>
     <t>FHW1210IF390JST</t>
   </si>
   <si>
-    <t>39µH</t>
-[...16 lines deleted...]
-  <si>
     <t>FHW1008IF390KST</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>FHW1008IF390JST</t>
   </si>
   <si>
+    <t>FHW1210IF350JST</t>
+  </si>
+  <si>
+    <t>35µH</t>
+  </si>
+  <si>
+    <t>4.2</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
     <t>FHW1210IF350KST</t>
   </si>
   <si>
-    <t>35µH</t>
-[...8 lines deleted...]
-    <t>FHW1210IF350JST</t>
+    <t>FHW1812IF330KST</t>
+  </si>
+  <si>
+    <t>33µH</t>
+  </si>
+  <si>
+    <t>1.7</t>
+  </si>
+  <si>
+    <t>FHW1812IF330JST</t>
   </si>
   <si>
     <t>FHW1210IF330JST</t>
   </si>
   <si>
-    <t>33µH</t>
-[...1 lines deleted...]
-  <si>
     <t>2.9</t>
   </si>
   <si>
-    <t>FHW1812IF330JST</t>
-[...7 lines deleted...]
-  <si>
     <t>FHW1210IF330KST</t>
   </si>
   <si>
+    <t>FHW1008IF330JST</t>
+  </si>
+  <si>
+    <t>4.8</t>
+  </si>
+  <si>
     <t>FHW1008IF330KST</t>
   </si>
   <si>
-    <t>4.8</t>
-[...4 lines deleted...]
-  <si>
     <t>FHW1812IF270KST</t>
   </si>
   <si>
     <t>27µH</t>
   </si>
   <si>
     <t>1.5</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>FHW1812IF270JST</t>
   </si>
   <si>
     <t>FHW1210IF270KST</t>
   </si>
   <si>
     <t>2.7</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>FHW1210IF270JST</t>
   </si>
   <si>
+    <t>FHW1008IF270JST</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
     <t>FHW1008IF270KST</t>
   </si>
   <si>
-    <t>4</t>
-[...2 lines deleted...]
-    <t>FHW1008IF270JST</t>
+    <t>FHW1812IF220KST</t>
+  </si>
+  <si>
+    <t>22µH</t>
+  </si>
+  <si>
+    <t>1.3</t>
+  </si>
+  <si>
+    <t>450</t>
+  </si>
+  <si>
+    <t>FHW1812IF220JST</t>
+  </si>
+  <si>
+    <t>FHW1210IF220KST</t>
+  </si>
+  <si>
+    <t>FHW1210IF220JST</t>
+  </si>
+  <si>
+    <t>FHW1008IF220KST</t>
+  </si>
+  <si>
+    <t>3.9</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>FHW1008IF220JST</t>
+  </si>
+  <si>
+    <t>FHW0805UF220KST</t>
+  </si>
+  <si>
+    <t>0805</t>
+  </si>
+  <si>
+    <t>2.3mm</t>
+  </si>
+  <si>
+    <t>1.7mm</t>
+  </si>
+  <si>
+    <t>1.52mm</t>
+  </si>
+  <si>
+    <t>FHW0805UF220JST</t>
+  </si>
+  <si>
+    <t>FHW0603IF220JST</t>
+  </si>
+  <si>
+    <t>0603</t>
+  </si>
+  <si>
+    <t>1.8mm</t>
+  </si>
+  <si>
+    <t>1.2mm</t>
+  </si>
+  <si>
+    <t>1mm</t>
+  </si>
+  <si>
+    <t>2.5</t>
+  </si>
+  <si>
+    <t>12</t>
   </si>
   <si>
     <t>FHW0603IF220KST</t>
   </si>
   <si>
-    <t>22µH</t>
-[...70 lines deleted...]
-  <si>
     <t>FHW1210IF200JST</t>
   </si>
   <si>
     <t>20µH</t>
   </si>
   <si>
     <t>FHW1210IF200KST</t>
   </si>
   <si>
     <t>FHW1812IF180KST</t>
   </si>
   <si>
     <t>18µH</t>
   </si>
   <si>
     <t>1.2</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>FHW1812IF180JST</t>
   </si>
   <si>
     <t>FHW1210IF180KST</t>
   </si>
   <si>
     <t>2.1</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>FHW1210IF180JST</t>
   </si>
   <si>
     <t>FHW1008IF180JST</t>
   </si>
   <si>
     <t>FHW1008IF180KST</t>
   </si>
   <si>
+    <t>FHW0805UF180KST</t>
+  </si>
+  <si>
     <t>FHW0805UF180JST</t>
   </si>
   <si>
-    <t>FHW0805UF180KST</t>
+    <t>FHW1812IF150KST</t>
+  </si>
+  <si>
+    <t>15µH</t>
+  </si>
+  <si>
+    <t>FHW1812IF150JST</t>
+  </si>
+  <si>
+    <t>FHW1210IF150JST</t>
+  </si>
+  <si>
+    <t>225</t>
+  </si>
+  <si>
+    <t>FHW1210IF150KST</t>
+  </si>
+  <si>
+    <t>FHW1008IF150JST</t>
+  </si>
+  <si>
+    <t>FHW1008IF150KST</t>
+  </si>
+  <si>
+    <t>FHW0805UF150KST</t>
+  </si>
+  <si>
+    <t>FHW0805UF150JST</t>
+  </si>
+  <si>
+    <t>FHW0603IF150JST</t>
   </si>
   <si>
     <t>FHW0603IF150KST</t>
   </si>
   <si>
-    <t>15µH</t>
-[...29 lines deleted...]
-    <t>FHW0805UF150KST</t>
+    <t>FHW1210IF130JST</t>
+  </si>
+  <si>
+    <t>13µH</t>
+  </si>
+  <si>
+    <t>250</t>
   </si>
   <si>
     <t>FHW1210IF130KST</t>
   </si>
   <si>
-    <t>13µH</t>
-[...5 lines deleted...]
-    <t>FHW1210IF130JST</t>
+    <t>FHW1812IF120JST</t>
+  </si>
+  <si>
+    <t>12µH</t>
+  </si>
+  <si>
+    <t>1.1</t>
+  </si>
+  <si>
+    <t>550</t>
   </si>
   <si>
     <t>FHW1812IF120KST</t>
   </si>
   <si>
-    <t>12µH</t>
-[...10 lines deleted...]
-  <si>
     <t>FHW1210IF120KST</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>FHW1210IF120JST</t>
   </si>
   <si>
+    <t>FHW1008IF120KST</t>
+  </si>
+  <si>
+    <t>2.6</t>
+  </si>
+  <si>
     <t>FHW1008IF120JST</t>
   </si>
   <si>
-    <t>2.6</t>
-[...2 lines deleted...]
-    <t>FHW1008IF120KST</t>
+    <t>FHW0805UF120KST</t>
+  </si>
+  <si>
+    <t>3.5</t>
   </si>
   <si>
     <t>FHW0805UF120JST</t>
   </si>
   <si>
-    <t>3.5</t>
-[...2 lines deleted...]
-    <t>FHW0805UF120KST</t>
+    <t>FHW1812IF100JST</t>
+  </si>
+  <si>
+    <t>10µH</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>FHW1812IF100KST</t>
+  </si>
+  <si>
+    <t>FHW1210IF100JST</t>
+  </si>
+  <si>
+    <t>FHW1210IF100KST</t>
+  </si>
+  <si>
+    <t>FHW1008IF100KST</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>FHW1008IF100JST</t>
+  </si>
+  <si>
+    <t>FHW0805UF100KST</t>
+  </si>
+  <si>
+    <t>3.2</t>
+  </si>
+  <si>
+    <t>FHW0805UF100JST</t>
+  </si>
+  <si>
+    <t>FHW0603IF100JST</t>
   </si>
   <si>
     <t>FHW0603IF100KST</t>
   </si>
   <si>
-    <t>10µH</t>
-[...35 lines deleted...]
-    <t>FHW0805UF100JST</t>
+    <t>FHW1812IF8R2JST</t>
+  </si>
+  <si>
+    <t>8.2µH</t>
+  </si>
+  <si>
+    <t>7.96</t>
+  </si>
+  <si>
+    <t>0.85</t>
+  </si>
+  <si>
+    <t>600</t>
+  </si>
+  <si>
+    <t>FHW1812IF8R2KST</t>
   </si>
   <si>
     <t>FHW1210IF8R2JST</t>
   </si>
   <si>
-    <t>8.2µH</t>
-[...4 lines deleted...]
-  <si>
     <t>1.6</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>FHW1812IF8R2JST</t>
-[...10 lines deleted...]
-  <si>
     <t>FHW1210IF8R2KST</t>
   </si>
   <si>
+    <t>FHW1008IF8R2KST</t>
+  </si>
+  <si>
     <t>FHW1008IF8R2JST</t>
   </si>
   <si>
-    <t>FHW1008IF8R2KST</t>
-[...1 lines deleted...]
-  <si>
     <t>FHW0805UF8R2KST</t>
   </si>
   <si>
     <t>FHW0805UF8R2JST</t>
   </si>
   <si>
     <t>FHW1008IF7R5KST</t>
   </si>
   <si>
     <t>7.5µH</t>
   </si>
   <si>
     <t>FHW1008IF7R5JST</t>
   </si>
   <si>
+    <t>FHW0805UF7R5KST</t>
+  </si>
+  <si>
     <t>FHW0805UF7R5JST</t>
   </si>
   <si>
-    <t>FHW0805UF7R5KST</t>
+    <t>FHW1812IF6R8JST</t>
+  </si>
+  <si>
+    <t>6.8µH</t>
+  </si>
+  <si>
+    <t>0.8</t>
+  </si>
+  <si>
+    <t>FHW1812IF6R8KST</t>
+  </si>
+  <si>
+    <t>FHW1210IF6R8KST</t>
+  </si>
+  <si>
+    <t>310</t>
   </si>
   <si>
     <t>FHW1210IF6R8JST</t>
   </si>
   <si>
-    <t>6.8µH</t>
-[...2 lines deleted...]
-    <t>310</t>
+    <t>FHW1008IF6R8KST</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>FHW1008IF6R8JST</t>
+  </si>
+  <si>
+    <t>FHW0805UF6R8KST</t>
+  </si>
+  <si>
+    <t>FHW0805UF6R8JST</t>
+  </si>
+  <si>
+    <t>FHW0603IF6R8JST</t>
   </si>
   <si>
     <t>FHW0603IF6R8KST</t>
   </si>
   <si>
-    <t>FHW0603IF6R8JST</t>
-[...28 lines deleted...]
-  <si>
     <t>FHW1812IF5R6KST</t>
   </si>
   <si>
     <t>5.6µH</t>
   </si>
   <si>
     <t>0.55</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>FHW1812IF5R6JST</t>
   </si>
   <si>
     <t>FHW1210IF5R6KST</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>FHW1210IF5R6JST</t>
   </si>
   <si>
     <t>FHW1008IF5R6KST</t>
@@ -1116,206 +1116,206 @@
   <si>
     <t>190</t>
   </si>
   <si>
     <t>FHW1008IF5R6JST</t>
   </si>
   <si>
     <t>FHW0805UF5R6KST</t>
   </si>
   <si>
     <t>2.3</t>
   </si>
   <si>
     <t>FHW0805UF5R6JST</t>
   </si>
   <si>
     <t>FHW1008IF5R1JST</t>
   </si>
   <si>
     <t>5.1µH</t>
   </si>
   <si>
     <t>FHW1008IF5R1KST</t>
   </si>
   <si>
+    <t>FHW0805UF5R1JST</t>
+  </si>
+  <si>
     <t>FHW0805UF5R1KST</t>
   </si>
   <si>
-    <t>FHW0805UF5R1JST</t>
+    <t>FHW1812IF4R7JST</t>
+  </si>
+  <si>
+    <t>4.7µH</t>
+  </si>
+  <si>
+    <t>700</t>
+  </si>
+  <si>
+    <t>FHW1812IF4R7KST</t>
+  </si>
+  <si>
+    <t>FHW1210IF4R7JST</t>
+  </si>
+  <si>
+    <t>FHW1210IF4R7KST</t>
+  </si>
+  <si>
+    <t>FHW1008IF4R7KST</t>
+  </si>
+  <si>
+    <t>1.75</t>
+  </si>
+  <si>
+    <t>FHW1008IF4R7JST</t>
+  </si>
+  <si>
+    <t>FHW0805UF4R7KST</t>
+  </si>
+  <si>
+    <t>2.05</t>
+  </si>
+  <si>
+    <t>FHW0805UF4R7JST</t>
+  </si>
+  <si>
+    <t>FHW0603UF4R7KST</t>
+  </si>
+  <si>
+    <t>1.78mm</t>
+  </si>
+  <si>
+    <t>1.1mm</t>
+  </si>
+  <si>
+    <t>0.95mm</t>
+  </si>
+  <si>
+    <t>FHW0603UF4R7JST</t>
   </si>
   <si>
     <t>FHW0603IF4R7JST</t>
   </si>
   <si>
-    <t>4.7µH</t>
-[...1 lines deleted...]
-  <si>
     <t>FHW0603IF4R7KST</t>
   </si>
   <si>
-    <t>FHW1812IF4R7KST</t>
-[...44 lines deleted...]
-    <t>FHW0603UF4R7JST</t>
+    <t>FHW1210IF4R3JST</t>
+  </si>
+  <si>
+    <t>4.3µH</t>
+  </si>
+  <si>
+    <t>360</t>
   </si>
   <si>
     <t>FHW1210IF4R3KST</t>
   </si>
   <si>
-    <t>4.3µH</t>
-[...5 lines deleted...]
-    <t>FHW1210IF4R3JST</t>
+    <t>FHW0805UF4R3JST</t>
+  </si>
+  <si>
+    <t>270</t>
   </si>
   <si>
     <t>FHW0805UF4R3KST</t>
   </si>
   <si>
-    <t>270</t>
-[...2 lines deleted...]
-    <t>FHW0805UF4R3JST</t>
+    <t>FHW1812IF3R9KST</t>
+  </si>
+  <si>
+    <t>3.9µH</t>
+  </si>
+  <si>
+    <t>0.6</t>
+  </si>
+  <si>
+    <t>750</t>
   </si>
   <si>
     <t>FHW1812IF3R9JST</t>
   </si>
   <si>
-    <t>3.9µH</t>
-[...10 lines deleted...]
-  <si>
     <t>FHW1210IF3R9KST</t>
   </si>
   <si>
     <t>FHW1210IF3R9JST</t>
   </si>
   <si>
+    <t>FHW1008IF3R9KST</t>
+  </si>
+  <si>
+    <t>1.55</t>
+  </si>
+  <si>
     <t>FHW1008IF3R9JST</t>
   </si>
   <si>
-    <t>1.55</t>
-[...2 lines deleted...]
-    <t>FHW1008IF3R9KST</t>
+    <t>FHW0805UF3R9KST</t>
+  </si>
+  <si>
+    <t>1.95</t>
+  </si>
+  <si>
+    <t>280</t>
   </si>
   <si>
     <t>FHW0805UF3R9JST</t>
   </si>
   <si>
-    <t>1.95</t>
-[...5 lines deleted...]
-    <t>FHW0805UF3R9KST</t>
+    <t>FHW0603UF3R9KST</t>
   </si>
   <si>
     <t>FHW0603UF3R9JST</t>
   </si>
   <si>
-    <t>FHW0603UF3R9KST</t>
+    <t>FHW1812IF3R3JST</t>
+  </si>
+  <si>
+    <t>3.3µH</t>
+  </si>
+  <si>
+    <t>0.48</t>
+  </si>
+  <si>
+    <t>800</t>
+  </si>
+  <si>
+    <t>FHW1812IF3R3KST</t>
+  </si>
+  <si>
+    <t>FHW1210IF3R3KST</t>
+  </si>
+  <si>
+    <t>380</t>
   </si>
   <si>
     <t>FHW1210IF3R3JST</t>
   </si>
   <si>
-    <t>3.3µH</t>
-[...19 lines deleted...]
-  <si>
     <t>FHW1008IF3R3JST</t>
   </si>
   <si>
     <t>FHW1008IF3R3KST</t>
   </si>
   <si>
     <t>FHW0805UF3R3KST</t>
   </si>
   <si>
     <t>FHW0805UF3R3JST</t>
   </si>
   <si>
     <t>FHW0603UF3R3JST</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>FHW0603UF3R3KST</t>
   </si>
   <si>
     <t>FHW0805UF3R0JST</t>
   </si>
   <si>
     <t>3.0µH</t>
@@ -1329,143 +1329,143 @@
   <si>
     <t>2.7µH</t>
   </si>
   <si>
     <t>0.37</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>FHW1812IF2R7KST</t>
   </si>
   <si>
     <t>FHW1210IF2R7JST</t>
   </si>
   <si>
     <t>0.7</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>FHW1210IF2R7KST</t>
   </si>
   <si>
+    <t>FHW1008IF2R7KST</t>
+  </si>
+  <si>
+    <t>1.4</t>
+  </si>
+  <si>
     <t>FHW1008IF2R7JST</t>
   </si>
   <si>
-    <t>1.4</t>
-[...2 lines deleted...]
-    <t>FHW1008IF2R7KST</t>
+    <t>FHW0805UF2R7KST</t>
   </si>
   <si>
     <t>FHW0805UF2R7JST</t>
   </si>
   <si>
-    <t>FHW0805UF2R7KST</t>
-[...1 lines deleted...]
-  <si>
     <t>FHW0603UF2R7KST</t>
   </si>
   <si>
     <t>3.1</t>
   </si>
   <si>
     <t>FHW0603UF2R7JST</t>
   </si>
   <si>
+    <t>FHW0805UF2R4JST</t>
+  </si>
+  <si>
+    <t>2.4µH</t>
+  </si>
+  <si>
+    <t>330</t>
+  </si>
+  <si>
     <t>FHW0805UF2R4KST</t>
   </si>
   <si>
-    <t>2.4µH</t>
-[...5 lines deleted...]
-    <t>FHW0805UF2R4JST</t>
+    <t>FHW1812IF2R2JST</t>
+  </si>
+  <si>
+    <t>2.2µH</t>
+  </si>
+  <si>
+    <t>900</t>
+  </si>
+  <si>
+    <t>FHW1812IF2R2KST</t>
+  </si>
+  <si>
+    <t>FHW1210IF2R2KST</t>
   </si>
   <si>
     <t>FHW1210IF2R2JST</t>
   </si>
   <si>
-    <t>2.2µH</t>
+    <t>FHW1008IF2R2KST</t>
+  </si>
+  <si>
+    <t>315</t>
+  </si>
+  <si>
+    <t>FHW1008IF2R2JST</t>
+  </si>
+  <si>
+    <t>FHW0805UF2R2JST</t>
+  </si>
+  <si>
+    <t>FHW0805UF2R2KST</t>
+  </si>
+  <si>
+    <t>FHW0603UF2R2JST</t>
+  </si>
+  <si>
+    <t>FHW0603UF2R2KST</t>
+  </si>
+  <si>
+    <t>FHW0603IF2R2JST</t>
   </si>
   <si>
     <t>FHW0603IF2R2KST</t>
   </si>
   <si>
-    <t>FHW0603IF2R2JST</t>
-[...32 lines deleted...]
-    <t>FHW0603UF2R2JST</t>
+    <t>FHW0805UF2R0JST</t>
+  </si>
+  <si>
+    <t>2.0µH</t>
+  </si>
+  <si>
+    <t>1.45</t>
   </si>
   <si>
     <t>FHW0805UF2R0KST</t>
   </si>
   <si>
-    <t>2.0µH</t>
-[...7 lines deleted...]
-  <si>
     <t>FHW1812IF1R8KST</t>
   </si>
   <si>
     <t>1.8µH</t>
   </si>
   <si>
     <t>0.35</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>FHW1812IF1R8JST</t>
   </si>
   <si>
     <t>FHW1210IF1R8JST</t>
   </si>
   <si>
     <t>0.5</t>
   </si>
   <si>
     <t>FHW1210IF1R8KST</t>
   </si>
   <si>
     <t>FHW1008IF1R8KST</t>
@@ -1485,456 +1485,456 @@
   <si>
     <t>FHW0805UF1R8JST</t>
   </si>
   <si>
     <t>FHW0603UF1R8KST</t>
   </si>
   <si>
     <t>FHW0603UF1R8JST</t>
   </si>
   <si>
     <t>FHW1812IF1R5KST</t>
   </si>
   <si>
     <t>1.5µH</t>
   </si>
   <si>
     <t>0.32</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>FHW1812IF1R5JST</t>
   </si>
   <si>
+    <t>FHW1210IF1R5KST</t>
+  </si>
+  <si>
+    <t>0.4</t>
+  </si>
+  <si>
     <t>FHW1210IF1R5JST</t>
   </si>
   <si>
-    <t>0.4</t>
-[...4 lines deleted...]
-  <si>
     <t>FHW1008IF1R5KST</t>
   </si>
   <si>
     <t>FHW1008IF1R5JST</t>
   </si>
   <si>
+    <t>FHW0805UF1R5KST</t>
+  </si>
+  <si>
     <t>FHW0805UF1R5JST</t>
   </si>
   <si>
-    <t>FHW0805UF1R5KST</t>
-[...1 lines deleted...]
-  <si>
     <t>FHW0603UF1R5KST</t>
   </si>
   <si>
     <t>FHW0603UF1R5JST</t>
   </si>
   <si>
+    <t>FHW1812IF1R2KST</t>
+  </si>
+  <si>
+    <t>1.2µH</t>
+  </si>
+  <si>
     <t>FHW1812IF1R2JST</t>
   </si>
   <si>
-    <t>1.2µH</t>
-[...4 lines deleted...]
-  <si>
     <t>FHW1210IF1R2JST</t>
   </si>
   <si>
     <t>0.3</t>
   </si>
   <si>
     <t>FHW1210IF1R2KST</t>
   </si>
   <si>
     <t>FHW1008IF1R2KST</t>
   </si>
   <si>
     <t>0.75</t>
   </si>
   <si>
     <t>FHW1008IF1R2JST</t>
   </si>
   <si>
+    <t>FHW0805UF1R2KST</t>
+  </si>
+  <si>
+    <t>1.15</t>
+  </si>
+  <si>
+    <t>410</t>
+  </si>
+  <si>
     <t>FHW0805UF1R2JST</t>
   </si>
   <si>
-    <t>1.15</t>
-[...5 lines deleted...]
-    <t>FHW0805UF1R2KST</t>
+    <t>FHW0603UF1R2JST</t>
   </si>
   <si>
     <t>FHW0603UF1R2KST</t>
   </si>
   <si>
-    <t>FHW0603UF1R2JST</t>
+    <t>FHW1812IF1R0JST</t>
+  </si>
+  <si>
+    <t>1.0µH</t>
+  </si>
+  <si>
+    <t>0.22</t>
   </si>
   <si>
     <t>FHW1812IF1R0KST</t>
   </si>
   <si>
-    <t>1.0µH</t>
-[...7 lines deleted...]
-  <si>
     <t>FHW1210IF1R0KST</t>
   </si>
   <si>
     <t>FHW1210IF1R0JST</t>
   </si>
   <si>
     <t>FHW1008IF1R0KST</t>
   </si>
   <si>
     <t>25.2</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>FHW1008IF1R0JST</t>
   </si>
   <si>
     <t>FHW0805UF1R0KST</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>FHW0805UF1R0JST</t>
   </si>
   <si>
     <t>FHW0603UF1R0KST</t>
   </si>
   <si>
     <t>FHW0603UF1R0JST</t>
   </si>
   <si>
     <t>FHW1812IFR82KST</t>
   </si>
   <si>
     <t>820nH</t>
   </si>
   <si>
     <t>0.2</t>
   </si>
   <si>
     <t>FHW1812IFR82JST</t>
   </si>
   <si>
+    <t>FHW1210IFR82KST</t>
+  </si>
+  <si>
     <t>FHW1210IFR82JST</t>
   </si>
   <si>
-    <t>FHW1210IFR82KST</t>
-[...1 lines deleted...]
-  <si>
     <t>FHW1008IFR82JST</t>
   </si>
   <si>
     <t>0.62</t>
   </si>
   <si>
     <t>FHW1008IFR82KST</t>
   </si>
   <si>
     <t>FHW0805UFR82KST</t>
   </si>
   <si>
     <t>FHW0805UFR82JST</t>
   </si>
   <si>
+    <t>FHW0603UFR82KST</t>
+  </si>
+  <si>
     <t>FHW0603UFR82JST</t>
   </si>
   <si>
-    <t>FHW0603UFR82KST</t>
-[...1 lines deleted...]
-  <si>
     <t>FHW0603UFR78JST</t>
   </si>
   <si>
     <t>780nH</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>FHW0603UFR78KST</t>
   </si>
   <si>
     <t>FHW1008IFR68JST</t>
   </si>
   <si>
     <t>680nH</t>
   </si>
   <si>
     <t>0.45</t>
   </si>
   <si>
     <t>FHW1008IFR68KST</t>
   </si>
   <si>
     <t>FHW0805UFR68KST</t>
   </si>
   <si>
     <t>FHW0805UFR68JST</t>
   </si>
   <si>
     <t>FHW0603UFR68JST</t>
   </si>
   <si>
     <t>FHW0603UFR68KST</t>
   </si>
   <si>
+    <t>FHW1812IFR56KST</t>
+  </si>
+  <si>
+    <t>560nH</t>
+  </si>
+  <si>
+    <t>0.15</t>
+  </si>
+  <si>
+    <t>FHW1812IFR56JST</t>
+  </si>
+  <si>
+    <t>FHW1008IFR56JST</t>
+  </si>
+  <si>
+    <t>0.42</t>
+  </si>
+  <si>
+    <t>FHW0805UFR56KST</t>
+  </si>
+  <si>
+    <t>FHW0805UFR56JST</t>
+  </si>
+  <si>
+    <t>FHW0603UFR56KST</t>
+  </si>
+  <si>
+    <t>0.65</t>
+  </si>
+  <si>
+    <t>FHW0603UFR56JST</t>
+  </si>
+  <si>
     <t>FHW1008IFR56KST</t>
   </si>
   <si>
-    <t>560nH</t>
-[...29 lines deleted...]
-    <t>FHW0603UFR56JST</t>
+    <t>FHW1210IFR47JST</t>
+  </si>
+  <si>
+    <t>470nH</t>
+  </si>
+  <si>
+    <t>FHW0603UFR47KST</t>
+  </si>
+  <si>
+    <t>FHW0603UFR47JST</t>
   </si>
   <si>
     <t>FHW1210IFR47KST</t>
   </si>
   <si>
-    <t>470nH</t>
-[...10 lines deleted...]
-  <si>
     <t>FHW1008IFR39KST</t>
   </si>
   <si>
     <t>390nH</t>
   </si>
   <si>
     <t>0.29</t>
   </si>
   <si>
     <t>FHW1008IFR39JST</t>
   </si>
   <si>
     <t>FHW0603UFR39JST</t>
   </si>
   <si>
     <t>0.51</t>
   </si>
   <si>
     <t>FHW0603UFR39KST</t>
   </si>
   <si>
     <t>FHW1812IFR33KST</t>
   </si>
   <si>
     <t>330nH</t>
   </si>
   <si>
     <t>0.13</t>
   </si>
   <si>
     <t>FHW1812IFR33JST</t>
   </si>
   <si>
     <t>FHW1210IFR33KST</t>
   </si>
   <si>
     <t>FHW1210IFR33JST</t>
   </si>
   <si>
+    <t>FHW0805UFR33KST</t>
+  </si>
+  <si>
     <t>FHW0805UFR33JST</t>
   </si>
   <si>
-    <t>FHW0805UFR33KST</t>
+    <t>FHW0603UFR33JST</t>
   </si>
   <si>
     <t>FHW0603UFR33KST</t>
   </si>
   <si>
-    <t>FHW0603UFR33JST</t>
+    <t>FHW1210IFR27JST</t>
+  </si>
+  <si>
+    <t>270nH</t>
   </si>
   <si>
     <t>FHW1210IFR27KST</t>
   </si>
   <si>
-    <t>270nH</t>
-[...4 lines deleted...]
-  <si>
     <t>FHW0603UFR27JST</t>
   </si>
   <si>
     <t>FHW0603UFR27KST</t>
   </si>
   <si>
     <t>FHW0603UFR24JST</t>
   </si>
   <si>
     <t>240nH</t>
   </si>
   <si>
     <t>0.28</t>
   </si>
   <si>
     <t>FHW0603UFR24KST</t>
   </si>
   <si>
     <t>FHW0603UFR22KST</t>
   </si>
   <si>
     <t>220nH</t>
   </si>
   <si>
     <t>FHW0603UFR22JST</t>
   </si>
   <si>
+    <t>FHW0603UFR18KST</t>
+  </si>
+  <si>
+    <t>180nH</t>
+  </si>
+  <si>
+    <t>0.18</t>
+  </si>
+  <si>
     <t>FHW0603UFR18JST</t>
   </si>
   <si>
-    <t>180nH</t>
-[...7 lines deleted...]
-  <si>
     <t>FHW0603UFR15KST</t>
   </si>
   <si>
     <t>150nH</t>
   </si>
   <si>
     <t>FHW0603UFR15JST</t>
   </si>
   <si>
+    <t>FHW1210IFR12KST</t>
+  </si>
+  <si>
+    <t>120nH</t>
+  </si>
+  <si>
     <t>FHW1210IFR12JST</t>
   </si>
   <si>
-    <t>120nH</t>
-[...2 lines deleted...]
-    <t>FHW1210IFR12KST</t>
+    <t>FHW1008IFR12KST</t>
   </si>
   <si>
     <t>FHW1008IFR12JST</t>
   </si>
   <si>
-    <t>FHW1008IFR12KST</t>
-[...1 lines deleted...]
-  <si>
     <t>FHW0603UFR12KST</t>
   </si>
   <si>
     <t>0.16</t>
   </si>
   <si>
     <t>FHW0603UFR12JST</t>
   </si>
   <si>
     <t>FHW0603UFR10KST</t>
   </si>
   <si>
     <t>100nH</t>
   </si>
   <si>
     <t>FHW0603UFR10JST</t>
   </si>
   <si>
+    <t>FHW0603UF082JST</t>
+  </si>
+  <si>
+    <t>82nH</t>
+  </si>
+  <si>
+    <t>0.1</t>
+  </si>
+  <si>
     <t>FHW0603UF082KST</t>
   </si>
   <si>
-    <t>82nH</t>
-[...5 lines deleted...]
-    <t>FHW0603UF082JST</t>
+    <t>FHW0603UF072JST</t>
+  </si>
+  <si>
+    <t>72nH</t>
+  </si>
+  <si>
+    <t>0.12</t>
   </si>
   <si>
     <t>FHW0603UF072KST</t>
-  </si>
-[...7 lines deleted...]
-    <t>FHW0603UF072JST</t>
   </si>
   <si>
     <t>FHW0603UF047KST</t>
   </si>
   <si>
     <t>47nH</t>
   </si>
   <si>
     <t>FHW0603UF047JST</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
@@ -2850,156 +2850,156 @@
       </c>
       <c r="G17" t="s">
         <v>45</v>
       </c>
       <c r="H17" t="s">
         <v>26</v>
       </c>
       <c r="I17" t="s">
         <v>27</v>
       </c>
       <c r="J17" t="s">
         <v>80</v>
       </c>
       <c r="M17" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
         <v>82</v>
       </c>
       <c r="B18" t="s">
         <v>83</v>
       </c>
       <c r="C18" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D18" t="s">
         <v>16</v>
       </c>
       <c r="E18" t="s">
         <v>17</v>
       </c>
       <c r="F18" t="s">
         <v>18</v>
       </c>
       <c r="G18" t="s">
         <v>19</v>
       </c>
       <c r="H18" t="s">
         <v>57</v>
       </c>
       <c r="I18" t="s">
         <v>27</v>
       </c>
       <c r="J18" t="s">
         <v>26</v>
       </c>
       <c r="M18" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
         <v>85</v>
       </c>
       <c r="B19" t="s">
         <v>83</v>
       </c>
       <c r="C19" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D19" t="s">
         <v>16</v>
       </c>
       <c r="E19" t="s">
         <v>17</v>
       </c>
       <c r="F19" t="s">
         <v>18</v>
       </c>
       <c r="G19" t="s">
         <v>19</v>
       </c>
       <c r="H19" t="s">
         <v>57</v>
       </c>
       <c r="I19" t="s">
         <v>27</v>
       </c>
       <c r="J19" t="s">
         <v>26</v>
       </c>
       <c r="M19" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
         <v>86</v>
       </c>
       <c r="B20" t="s">
         <v>83</v>
       </c>
       <c r="C20" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D20" t="s">
         <v>42</v>
       </c>
       <c r="E20" t="s">
         <v>43</v>
       </c>
       <c r="F20" t="s">
         <v>44</v>
       </c>
       <c r="G20" t="s">
         <v>45</v>
       </c>
       <c r="H20" t="s">
         <v>26</v>
       </c>
       <c r="I20" t="s">
         <v>27</v>
       </c>
       <c r="J20" t="s">
         <v>22</v>
       </c>
       <c r="M20" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
         <v>88</v>
       </c>
       <c r="B21" t="s">
         <v>83</v>
       </c>
       <c r="C21" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D21" t="s">
         <v>42</v>
       </c>
       <c r="E21" t="s">
         <v>43</v>
       </c>
       <c r="F21" t="s">
         <v>44</v>
       </c>
       <c r="G21" t="s">
         <v>45</v>
       </c>
       <c r="H21" t="s">
         <v>26</v>
       </c>
       <c r="I21" t="s">
         <v>27</v>
       </c>
       <c r="J21" t="s">
         <v>22</v>
       </c>
       <c r="M21" t="s">
         <v>87</v>
       </c>
@@ -3025,226 +3025,226 @@
       </c>
       <c r="G22" t="s">
         <v>93</v>
       </c>
       <c r="H22" t="s">
         <v>26</v>
       </c>
       <c r="I22" t="s">
         <v>27</v>
       </c>
       <c r="J22" t="s">
         <v>80</v>
       </c>
       <c r="M22" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
         <v>94</v>
       </c>
       <c r="B23" t="s">
         <v>95</v>
       </c>
       <c r="C23" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D23" t="s">
         <v>42</v>
       </c>
       <c r="E23" t="s">
         <v>43</v>
       </c>
       <c r="F23" t="s">
         <v>44</v>
       </c>
       <c r="G23" t="s">
         <v>45</v>
       </c>
       <c r="H23" t="s">
         <v>26</v>
       </c>
       <c r="I23" t="s">
         <v>27</v>
       </c>
       <c r="J23" t="s">
         <v>22</v>
       </c>
       <c r="M23" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
         <v>96</v>
       </c>
       <c r="B24" t="s">
         <v>95</v>
       </c>
       <c r="C24" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D24" t="s">
         <v>42</v>
       </c>
       <c r="E24" t="s">
         <v>43</v>
       </c>
       <c r="F24" t="s">
         <v>44</v>
       </c>
       <c r="G24" t="s">
         <v>45</v>
       </c>
       <c r="H24" t="s">
         <v>26</v>
       </c>
       <c r="I24" t="s">
         <v>27</v>
       </c>
       <c r="J24" t="s">
         <v>22</v>
       </c>
       <c r="M24" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
         <v>97</v>
       </c>
       <c r="B25" t="s">
         <v>98</v>
       </c>
       <c r="C25" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D25" t="s">
         <v>16</v>
       </c>
       <c r="E25" t="s">
         <v>17</v>
       </c>
       <c r="F25" t="s">
         <v>18</v>
       </c>
       <c r="G25" t="s">
         <v>19</v>
       </c>
       <c r="H25" t="s">
         <v>57</v>
       </c>
       <c r="I25" t="s">
         <v>27</v>
       </c>
       <c r="J25" t="s">
         <v>99</v>
       </c>
       <c r="M25" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
         <v>101</v>
       </c>
       <c r="B26" t="s">
         <v>98</v>
       </c>
       <c r="C26" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D26" t="s">
         <v>16</v>
       </c>
       <c r="E26" t="s">
         <v>17</v>
       </c>
       <c r="F26" t="s">
         <v>18</v>
       </c>
       <c r="G26" t="s">
         <v>19</v>
       </c>
       <c r="H26" t="s">
         <v>57</v>
       </c>
       <c r="I26" t="s">
         <v>27</v>
       </c>
       <c r="J26" t="s">
         <v>99</v>
       </c>
       <c r="M26" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
         <v>102</v>
       </c>
       <c r="B27" t="s">
         <v>98</v>
       </c>
       <c r="C27" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D27" t="s">
         <v>42</v>
       </c>
       <c r="E27" t="s">
         <v>43</v>
       </c>
       <c r="F27" t="s">
         <v>44</v>
       </c>
       <c r="G27" t="s">
         <v>45</v>
       </c>
       <c r="H27" t="s">
         <v>26</v>
       </c>
       <c r="I27" t="s">
         <v>27</v>
       </c>
       <c r="J27" t="s">
         <v>32</v>
       </c>
       <c r="M27" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
         <v>104</v>
       </c>
       <c r="B28" t="s">
         <v>98</v>
       </c>
       <c r="C28" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D28" t="s">
         <v>42</v>
       </c>
       <c r="E28" t="s">
         <v>43</v>
       </c>
       <c r="F28" t="s">
         <v>44</v>
       </c>
       <c r="G28" t="s">
         <v>45</v>
       </c>
       <c r="H28" t="s">
         <v>26</v>
       </c>
       <c r="I28" t="s">
         <v>27</v>
       </c>
       <c r="J28" t="s">
         <v>32</v>
       </c>
       <c r="M28" t="s">
         <v>103</v>
       </c>
@@ -3305,180 +3305,180 @@
       </c>
       <c r="G30" t="s">
         <v>45</v>
       </c>
       <c r="H30" t="s">
         <v>26</v>
       </c>
       <c r="I30" t="s">
         <v>27</v>
       </c>
       <c r="J30" t="s">
         <v>107</v>
       </c>
       <c r="M30" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="s">
         <v>110</v>
       </c>
       <c r="B31" t="s">
         <v>111</v>
       </c>
       <c r="C31" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D31" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="E31" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="F31" t="s">
-        <v>44</v>
+        <v>18</v>
       </c>
       <c r="G31" t="s">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="H31" t="s">
-        <v>26</v>
+        <v>57</v>
       </c>
       <c r="I31" t="s">
         <v>27</v>
       </c>
       <c r="J31" t="s">
-        <v>65</v>
+        <v>112</v>
       </c>
       <c r="M31" t="s">
-        <v>112</v>
+        <v>100</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="s">
         <v>113</v>
       </c>
       <c r="B32" t="s">
         <v>111</v>
       </c>
       <c r="C32" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D32" t="s">
         <v>16</v>
       </c>
       <c r="E32" t="s">
         <v>17</v>
       </c>
       <c r="F32" t="s">
         <v>18</v>
       </c>
       <c r="G32" t="s">
         <v>19</v>
       </c>
       <c r="H32" t="s">
         <v>57</v>
       </c>
       <c r="I32" t="s">
         <v>27</v>
       </c>
       <c r="J32" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="M32" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="B33" t="s">
         <v>111</v>
       </c>
       <c r="C33" t="s">
         <v>78</v>
       </c>
       <c r="D33" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="E33" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="F33" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="G33" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="H33" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
       <c r="I33" t="s">
         <v>27</v>
       </c>
       <c r="J33" t="s">
-        <v>114</v>
+        <v>65</v>
       </c>
       <c r="M33" t="s">
-        <v>100</v>
+        <v>115</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" t="s">
         <v>116</v>
       </c>
       <c r="B34" t="s">
         <v>111</v>
       </c>
       <c r="C34" t="s">
         <v>15</v>
       </c>
       <c r="D34" t="s">
         <v>42</v>
       </c>
       <c r="E34" t="s">
         <v>43</v>
       </c>
       <c r="F34" t="s">
         <v>44</v>
       </c>
       <c r="G34" t="s">
         <v>45</v>
       </c>
       <c r="H34" t="s">
         <v>26</v>
       </c>
       <c r="I34" t="s">
         <v>27</v>
       </c>
       <c r="J34" t="s">
         <v>65</v>
       </c>
       <c r="M34" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" t="s">
         <v>117</v>
       </c>
       <c r="B35" t="s">
         <v>111</v>
       </c>
       <c r="C35" t="s">
         <v>15</v>
       </c>
       <c r="D35" t="s">
         <v>90</v>
       </c>
       <c r="E35" t="s">
         <v>91</v>
       </c>
       <c r="F35" t="s">
         <v>92</v>
       </c>
       <c r="G35" t="s">
         <v>93</v>
       </c>
       <c r="H35" t="s">
@@ -3585,86 +3585,86 @@
       </c>
       <c r="G38" t="s">
         <v>19</v>
       </c>
       <c r="H38" t="s">
         <v>57</v>
       </c>
       <c r="I38" t="s">
         <v>27</v>
       </c>
       <c r="J38" t="s">
         <v>122</v>
       </c>
       <c r="M38" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" t="s">
         <v>125</v>
       </c>
       <c r="B39" t="s">
         <v>121</v>
       </c>
       <c r="C39" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D39" t="s">
         <v>42</v>
       </c>
       <c r="E39" t="s">
         <v>43</v>
       </c>
       <c r="F39" t="s">
         <v>44</v>
       </c>
       <c r="G39" t="s">
         <v>45</v>
       </c>
       <c r="H39" t="s">
         <v>26</v>
       </c>
       <c r="I39" t="s">
         <v>27</v>
       </c>
       <c r="J39" t="s">
         <v>126</v>
       </c>
       <c r="M39" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" t="s">
         <v>128</v>
       </c>
       <c r="B40" t="s">
         <v>121</v>
       </c>
       <c r="C40" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D40" t="s">
         <v>42</v>
       </c>
       <c r="E40" t="s">
         <v>43</v>
       </c>
       <c r="F40" t="s">
         <v>44</v>
       </c>
       <c r="G40" t="s">
         <v>45</v>
       </c>
       <c r="H40" t="s">
         <v>26</v>
       </c>
       <c r="I40" t="s">
         <v>27</v>
       </c>
       <c r="J40" t="s">
         <v>126</v>
       </c>
       <c r="M40" t="s">
         <v>127</v>
       </c>
@@ -3795,86 +3795,86 @@
       </c>
       <c r="G44" t="s">
         <v>19</v>
       </c>
       <c r="H44" t="s">
         <v>57</v>
       </c>
       <c r="I44" t="s">
         <v>27</v>
       </c>
       <c r="J44" t="s">
         <v>134</v>
       </c>
       <c r="M44" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" t="s">
         <v>136</v>
       </c>
       <c r="B45" t="s">
         <v>133</v>
       </c>
       <c r="C45" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D45" t="s">
         <v>42</v>
       </c>
       <c r="E45" t="s">
         <v>43</v>
       </c>
       <c r="F45" t="s">
         <v>44</v>
       </c>
       <c r="G45" t="s">
         <v>45</v>
       </c>
       <c r="H45" t="s">
         <v>26</v>
       </c>
       <c r="I45" t="s">
         <v>27</v>
       </c>
       <c r="J45" t="s">
         <v>137</v>
       </c>
       <c r="M45" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" t="s">
         <v>138</v>
       </c>
       <c r="B46" t="s">
         <v>133</v>
       </c>
       <c r="C46" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D46" t="s">
         <v>42</v>
       </c>
       <c r="E46" t="s">
         <v>43</v>
       </c>
       <c r="F46" t="s">
         <v>44</v>
       </c>
       <c r="G46" t="s">
         <v>45</v>
       </c>
       <c r="H46" t="s">
         <v>26</v>
       </c>
       <c r="I46" t="s">
         <v>27</v>
       </c>
       <c r="J46" t="s">
         <v>137</v>
       </c>
       <c r="M46" t="s">
         <v>29</v>
       </c>
@@ -4005,86 +4005,86 @@
       </c>
       <c r="G50" t="s">
         <v>45</v>
       </c>
       <c r="H50" t="s">
         <v>57</v>
       </c>
       <c r="I50" t="s">
         <v>144</v>
       </c>
       <c r="J50" t="s">
         <v>20</v>
       </c>
       <c r="M50" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" t="s">
         <v>146</v>
       </c>
       <c r="B51" t="s">
         <v>147</v>
       </c>
       <c r="C51" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D51" t="s">
         <v>16</v>
       </c>
       <c r="E51" t="s">
         <v>17</v>
       </c>
       <c r="F51" t="s">
         <v>18</v>
       </c>
       <c r="G51" t="s">
         <v>19</v>
       </c>
       <c r="H51" t="s">
         <v>57</v>
       </c>
       <c r="I51" t="s">
         <v>144</v>
       </c>
       <c r="J51" t="s">
         <v>148</v>
       </c>
       <c r="M51" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" t="s">
         <v>150</v>
       </c>
       <c r="B52" t="s">
         <v>147</v>
       </c>
       <c r="C52" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D52" t="s">
         <v>16</v>
       </c>
       <c r="E52" t="s">
         <v>17</v>
       </c>
       <c r="F52" t="s">
         <v>18</v>
       </c>
       <c r="G52" t="s">
         <v>19</v>
       </c>
       <c r="H52" t="s">
         <v>57</v>
       </c>
       <c r="I52" t="s">
         <v>144</v>
       </c>
       <c r="J52" t="s">
         <v>148</v>
       </c>
       <c r="M52" t="s">
         <v>149</v>
       </c>
@@ -4285,436 +4285,436 @@
       </c>
       <c r="G58" t="s">
         <v>45</v>
       </c>
       <c r="H58" t="s">
         <v>57</v>
       </c>
       <c r="I58" t="s">
         <v>144</v>
       </c>
       <c r="J58" t="s">
         <v>159</v>
       </c>
       <c r="M58" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" t="s">
         <v>161</v>
       </c>
       <c r="B59" t="s">
         <v>162</v>
       </c>
       <c r="C59" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D59" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="E59" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="F59" t="s">
-        <v>44</v>
+        <v>18</v>
       </c>
       <c r="G59" t="s">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="H59" t="s">
         <v>57</v>
       </c>
       <c r="I59" t="s">
         <v>144</v>
       </c>
       <c r="J59" t="s">
         <v>163</v>
       </c>
       <c r="M59" t="s">
-        <v>40</v>
+        <v>164</v>
       </c>
     </row>
     <row r="60" spans="1:13">
       <c r="A60" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B60" t="s">
         <v>162</v>
       </c>
       <c r="C60" t="s">
         <v>78</v>
       </c>
       <c r="D60" t="s">
         <v>16</v>
       </c>
       <c r="E60" t="s">
         <v>17</v>
       </c>
       <c r="F60" t="s">
         <v>18</v>
       </c>
       <c r="G60" t="s">
         <v>19</v>
       </c>
       <c r="H60" t="s">
         <v>57</v>
       </c>
       <c r="I60" t="s">
         <v>144</v>
       </c>
       <c r="J60" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="M60" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="B61" t="s">
         <v>162</v>
       </c>
       <c r="C61" t="s">
         <v>15</v>
       </c>
       <c r="D61" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="E61" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="F61" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="G61" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="H61" t="s">
         <v>57</v>
       </c>
       <c r="I61" t="s">
         <v>144</v>
       </c>
       <c r="J61" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="M61" t="s">
-        <v>166</v>
+        <v>40</v>
       </c>
     </row>
     <row r="62" spans="1:13">
       <c r="A62" t="s">
         <v>168</v>
       </c>
       <c r="B62" t="s">
         <v>162</v>
       </c>
       <c r="C62" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D62" t="s">
         <v>42</v>
       </c>
       <c r="E62" t="s">
         <v>43</v>
       </c>
       <c r="F62" t="s">
         <v>44</v>
       </c>
       <c r="G62" t="s">
         <v>45</v>
       </c>
       <c r="H62" t="s">
         <v>57</v>
       </c>
       <c r="I62" t="s">
         <v>144</v>
       </c>
       <c r="J62" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="M62" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" t="s">
         <v>169</v>
       </c>
       <c r="B63" t="s">
         <v>162</v>
       </c>
       <c r="C63" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D63" t="s">
         <v>90</v>
       </c>
       <c r="E63" t="s">
         <v>91</v>
       </c>
       <c r="F63" t="s">
         <v>92</v>
       </c>
       <c r="G63" t="s">
         <v>93</v>
       </c>
       <c r="H63" t="s">
         <v>57</v>
       </c>
       <c r="I63" t="s">
         <v>144</v>
       </c>
       <c r="J63" t="s">
         <v>170</v>
       </c>
       <c r="M63" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" t="s">
         <v>172</v>
       </c>
       <c r="B64" t="s">
         <v>162</v>
       </c>
       <c r="C64" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D64" t="s">
         <v>90</v>
       </c>
       <c r="E64" t="s">
         <v>91</v>
       </c>
       <c r="F64" t="s">
         <v>92</v>
       </c>
       <c r="G64" t="s">
         <v>93</v>
       </c>
       <c r="H64" t="s">
         <v>57</v>
       </c>
       <c r="I64" t="s">
         <v>144</v>
       </c>
       <c r="J64" t="s">
         <v>170</v>
       </c>
       <c r="M64" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="65" spans="1:13">
       <c r="A65" t="s">
         <v>173</v>
       </c>
       <c r="B65" t="s">
         <v>174</v>
       </c>
       <c r="C65" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D65" t="s">
         <v>16</v>
       </c>
       <c r="E65" t="s">
         <v>17</v>
       </c>
       <c r="F65" t="s">
         <v>18</v>
       </c>
       <c r="G65" t="s">
         <v>19</v>
       </c>
       <c r="H65" t="s">
         <v>57</v>
       </c>
       <c r="I65" t="s">
         <v>144</v>
       </c>
       <c r="J65" t="s">
         <v>175</v>
       </c>
       <c r="M65" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="66" spans="1:13">
       <c r="A66" t="s">
         <v>177</v>
       </c>
       <c r="B66" t="s">
         <v>174</v>
       </c>
       <c r="C66" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D66" t="s">
         <v>16</v>
       </c>
       <c r="E66" t="s">
         <v>17</v>
       </c>
       <c r="F66" t="s">
         <v>18</v>
       </c>
       <c r="G66" t="s">
         <v>19</v>
       </c>
       <c r="H66" t="s">
         <v>57</v>
       </c>
       <c r="I66" t="s">
         <v>144</v>
       </c>
       <c r="J66" t="s">
         <v>175</v>
       </c>
       <c r="M66" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="67" spans="1:13">
       <c r="A67" t="s">
         <v>178</v>
       </c>
       <c r="B67" t="s">
         <v>174</v>
       </c>
       <c r="C67" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D67" t="s">
         <v>42</v>
       </c>
       <c r="E67" t="s">
         <v>43</v>
       </c>
       <c r="F67" t="s">
         <v>44</v>
       </c>
       <c r="G67" t="s">
         <v>45</v>
       </c>
       <c r="H67" t="s">
         <v>57</v>
       </c>
       <c r="I67" t="s">
         <v>144</v>
       </c>
       <c r="J67" t="s">
         <v>152</v>
       </c>
       <c r="M67" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="68" spans="1:13">
       <c r="A68" t="s">
         <v>180</v>
       </c>
       <c r="B68" t="s">
         <v>174</v>
       </c>
       <c r="C68" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D68" t="s">
         <v>42</v>
       </c>
       <c r="E68" t="s">
         <v>43</v>
       </c>
       <c r="F68" t="s">
         <v>44</v>
       </c>
       <c r="G68" t="s">
         <v>45</v>
       </c>
       <c r="H68" t="s">
         <v>57</v>
       </c>
       <c r="I68" t="s">
         <v>144</v>
       </c>
       <c r="J68" t="s">
         <v>152</v>
       </c>
       <c r="M68" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="69" spans="1:13">
       <c r="A69" t="s">
         <v>181</v>
       </c>
       <c r="B69" t="s">
         <v>174</v>
       </c>
       <c r="C69" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D69" t="s">
         <v>90</v>
       </c>
       <c r="E69" t="s">
         <v>91</v>
       </c>
       <c r="F69" t="s">
         <v>92</v>
       </c>
       <c r="G69" t="s">
         <v>93</v>
       </c>
       <c r="H69" t="s">
         <v>57</v>
       </c>
       <c r="I69" t="s">
         <v>144</v>
       </c>
       <c r="J69" t="s">
         <v>20</v>
       </c>
       <c r="M69" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="70" spans="1:13">
       <c r="A70" t="s">
         <v>182</v>
       </c>
       <c r="B70" t="s">
         <v>174</v>
       </c>
       <c r="C70" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D70" t="s">
         <v>90</v>
       </c>
       <c r="E70" t="s">
         <v>91</v>
       </c>
       <c r="F70" t="s">
         <v>92</v>
       </c>
       <c r="G70" t="s">
         <v>93</v>
       </c>
       <c r="H70" t="s">
         <v>57</v>
       </c>
       <c r="I70" t="s">
         <v>144</v>
       </c>
       <c r="J70" t="s">
         <v>20</v>
       </c>
       <c r="M70" t="s">
         <v>69</v>
       </c>
@@ -4775,646 +4775,646 @@
       </c>
       <c r="G72" t="s">
         <v>19</v>
       </c>
       <c r="H72" t="s">
         <v>57</v>
       </c>
       <c r="I72" t="s">
         <v>144</v>
       </c>
       <c r="J72" t="s">
         <v>185</v>
       </c>
       <c r="M72" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="73" spans="1:13">
       <c r="A73" t="s">
         <v>188</v>
       </c>
       <c r="B73" t="s">
         <v>184</v>
       </c>
       <c r="C73" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D73" t="s">
         <v>42</v>
       </c>
       <c r="E73" t="s">
         <v>43</v>
       </c>
       <c r="F73" t="s">
         <v>44</v>
       </c>
       <c r="G73" t="s">
         <v>45</v>
       </c>
       <c r="H73" t="s">
         <v>57</v>
       </c>
       <c r="I73" t="s">
         <v>144</v>
       </c>
       <c r="J73" t="s">
         <v>189</v>
       </c>
       <c r="M73" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="74" spans="1:13">
       <c r="A74" t="s">
         <v>191</v>
       </c>
       <c r="B74" t="s">
         <v>184</v>
       </c>
       <c r="C74" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D74" t="s">
         <v>42</v>
       </c>
       <c r="E74" t="s">
         <v>43</v>
       </c>
       <c r="F74" t="s">
         <v>44</v>
       </c>
       <c r="G74" t="s">
         <v>45</v>
       </c>
       <c r="H74" t="s">
         <v>57</v>
       </c>
       <c r="I74" t="s">
         <v>144</v>
       </c>
       <c r="J74" t="s">
         <v>189</v>
       </c>
       <c r="M74" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="75" spans="1:13">
       <c r="A75" t="s">
         <v>192</v>
       </c>
       <c r="B75" t="s">
         <v>184</v>
       </c>
       <c r="C75" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D75" t="s">
         <v>90</v>
       </c>
       <c r="E75" t="s">
         <v>91</v>
       </c>
       <c r="F75" t="s">
         <v>92</v>
       </c>
       <c r="G75" t="s">
         <v>93</v>
       </c>
       <c r="H75" t="s">
         <v>57</v>
       </c>
       <c r="I75" t="s">
         <v>144</v>
       </c>
       <c r="J75" t="s">
         <v>193</v>
       </c>
       <c r="M75" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="76" spans="1:13">
       <c r="A76" t="s">
         <v>194</v>
       </c>
       <c r="B76" t="s">
         <v>184</v>
       </c>
       <c r="C76" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D76" t="s">
         <v>90</v>
       </c>
       <c r="E76" t="s">
         <v>91</v>
       </c>
       <c r="F76" t="s">
         <v>92</v>
       </c>
       <c r="G76" t="s">
         <v>93</v>
       </c>
       <c r="H76" t="s">
         <v>57</v>
       </c>
       <c r="I76" t="s">
         <v>144</v>
       </c>
       <c r="J76" t="s">
         <v>193</v>
       </c>
       <c r="M76" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="77" spans="1:13">
       <c r="A77" t="s">
         <v>195</v>
       </c>
       <c r="B77" t="s">
         <v>196</v>
       </c>
       <c r="C77" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D77" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="E77" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="F77" t="s">
-        <v>44</v>
+        <v>18</v>
       </c>
       <c r="G77" t="s">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="H77" t="s">
         <v>57</v>
       </c>
       <c r="I77" t="s">
         <v>144</v>
       </c>
       <c r="J77" t="s">
-        <v>163</v>
+        <v>197</v>
       </c>
       <c r="M77" t="s">
-        <v>66</v>
+        <v>198</v>
       </c>
     </row>
     <row r="78" spans="1:13">
       <c r="A78" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B78" t="s">
         <v>196</v>
       </c>
       <c r="C78" t="s">
         <v>78</v>
       </c>
       <c r="D78" t="s">
         <v>16</v>
       </c>
       <c r="E78" t="s">
         <v>17</v>
       </c>
       <c r="F78" t="s">
         <v>18</v>
       </c>
       <c r="G78" t="s">
         <v>19</v>
       </c>
       <c r="H78" t="s">
         <v>57</v>
       </c>
       <c r="I78" t="s">
         <v>144</v>
       </c>
       <c r="J78" t="s">
+        <v>197</v>
+      </c>
+      <c r="M78" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
     </row>
     <row r="79" spans="1:13">
       <c r="A79" t="s">
         <v>200</v>
       </c>
       <c r="B79" t="s">
         <v>196</v>
       </c>
       <c r="C79" t="s">
         <v>15</v>
       </c>
       <c r="D79" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="E79" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="F79" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="G79" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="H79" t="s">
         <v>57</v>
       </c>
       <c r="I79" t="s">
         <v>144</v>
       </c>
       <c r="J79" t="s">
-        <v>198</v>
+        <v>167</v>
       </c>
       <c r="M79" t="s">
-        <v>199</v>
+        <v>66</v>
       </c>
     </row>
     <row r="80" spans="1:13">
       <c r="A80" t="s">
         <v>201</v>
       </c>
       <c r="B80" t="s">
         <v>196</v>
       </c>
       <c r="C80" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D80" t="s">
         <v>42</v>
       </c>
       <c r="E80" t="s">
         <v>43</v>
       </c>
       <c r="F80" t="s">
         <v>44</v>
       </c>
       <c r="G80" t="s">
         <v>45</v>
       </c>
       <c r="H80" t="s">
         <v>57</v>
       </c>
       <c r="I80" t="s">
         <v>144</v>
       </c>
       <c r="J80" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="M80" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" t="s">
         <v>202</v>
       </c>
       <c r="B81" t="s">
         <v>196</v>
       </c>
       <c r="C81" t="s">
         <v>15</v>
       </c>
       <c r="D81" t="s">
         <v>90</v>
       </c>
       <c r="E81" t="s">
         <v>91</v>
       </c>
       <c r="F81" t="s">
         <v>92</v>
       </c>
       <c r="G81" t="s">
         <v>93</v>
       </c>
       <c r="H81" t="s">
         <v>57</v>
       </c>
       <c r="I81" t="s">
         <v>144</v>
       </c>
       <c r="J81" t="s">
         <v>203</v>
       </c>
       <c r="M81" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" t="s">
         <v>204</v>
       </c>
       <c r="B82" t="s">
         <v>196</v>
       </c>
       <c r="C82" t="s">
         <v>78</v>
       </c>
       <c r="D82" t="s">
         <v>90</v>
       </c>
       <c r="E82" t="s">
         <v>91</v>
       </c>
       <c r="F82" t="s">
         <v>92</v>
       </c>
       <c r="G82" t="s">
         <v>93</v>
       </c>
       <c r="H82" t="s">
         <v>57</v>
       </c>
       <c r="I82" t="s">
         <v>144</v>
       </c>
       <c r="J82" t="s">
         <v>203</v>
       </c>
       <c r="M82" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" t="s">
         <v>205</v>
       </c>
       <c r="B83" t="s">
         <v>206</v>
       </c>
       <c r="C83" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D83" t="s">
         <v>42</v>
       </c>
       <c r="E83" t="s">
         <v>43</v>
       </c>
       <c r="F83" t="s">
         <v>44</v>
       </c>
       <c r="G83" t="s">
         <v>45</v>
       </c>
       <c r="H83" t="s">
         <v>57</v>
       </c>
       <c r="I83" t="s">
         <v>144</v>
       </c>
       <c r="J83" t="s">
         <v>207</v>
       </c>
       <c r="M83" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" t="s">
         <v>209</v>
       </c>
       <c r="B84" t="s">
         <v>206</v>
       </c>
       <c r="C84" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D84" t="s">
         <v>42</v>
       </c>
       <c r="E84" t="s">
         <v>43</v>
       </c>
       <c r="F84" t="s">
         <v>44</v>
       </c>
       <c r="G84" t="s">
         <v>45</v>
       </c>
       <c r="H84" t="s">
         <v>57</v>
       </c>
       <c r="I84" t="s">
         <v>144</v>
       </c>
       <c r="J84" t="s">
         <v>207</v>
       </c>
       <c r="M84" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" t="s">
         <v>210</v>
       </c>
       <c r="B85" t="s">
         <v>211</v>
       </c>
       <c r="C85" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D85" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="E85" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="F85" t="s">
-        <v>44</v>
+        <v>18</v>
       </c>
       <c r="G85" t="s">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="H85" t="s">
         <v>57</v>
       </c>
       <c r="I85" t="s">
         <v>144</v>
       </c>
       <c r="J85" t="s">
         <v>212</v>
       </c>
       <c r="M85" t="s">
-        <v>76</v>
+        <v>198</v>
       </c>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" t="s">
         <v>213</v>
       </c>
       <c r="B86" t="s">
         <v>211</v>
       </c>
       <c r="C86" t="s">
         <v>78</v>
       </c>
       <c r="D86" t="s">
         <v>16</v>
       </c>
       <c r="E86" t="s">
         <v>17</v>
       </c>
       <c r="F86" t="s">
         <v>18</v>
       </c>
       <c r="G86" t="s">
         <v>19</v>
       </c>
       <c r="H86" t="s">
         <v>57</v>
       </c>
       <c r="I86" t="s">
         <v>144</v>
       </c>
       <c r="J86" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="M86" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="B87" t="s">
         <v>211</v>
       </c>
       <c r="C87" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D87" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="E87" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="F87" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="G87" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="H87" t="s">
         <v>57</v>
       </c>
       <c r="I87" t="s">
         <v>144</v>
       </c>
       <c r="J87" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="M87" t="s">
-        <v>199</v>
+        <v>76</v>
       </c>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" t="s">
         <v>216</v>
       </c>
       <c r="B88" t="s">
         <v>211</v>
       </c>
       <c r="C88" t="s">
         <v>15</v>
       </c>
       <c r="D88" t="s">
         <v>42</v>
       </c>
       <c r="E88" t="s">
         <v>43</v>
       </c>
       <c r="F88" t="s">
         <v>44</v>
       </c>
       <c r="G88" t="s">
         <v>45</v>
       </c>
       <c r="H88" t="s">
         <v>57</v>
       </c>
       <c r="I88" t="s">
         <v>144</v>
       </c>
       <c r="J88" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="M88" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" t="s">
         <v>217</v>
       </c>
       <c r="B89" t="s">
         <v>211</v>
       </c>
       <c r="C89" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D89" t="s">
         <v>90</v>
       </c>
       <c r="E89" t="s">
         <v>91</v>
       </c>
       <c r="F89" t="s">
         <v>92</v>
       </c>
       <c r="G89" t="s">
         <v>93</v>
       </c>
       <c r="H89" t="s">
         <v>57</v>
       </c>
       <c r="I89" t="s">
         <v>144</v>
       </c>
       <c r="J89" t="s">
         <v>218</v>
       </c>
       <c r="M89" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="90" spans="1:13">
       <c r="A90" t="s">
         <v>219</v>
       </c>
       <c r="B90" t="s">
         <v>211</v>
       </c>
       <c r="C90" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D90" t="s">
         <v>90</v>
       </c>
       <c r="E90" t="s">
         <v>91</v>
       </c>
       <c r="F90" t="s">
         <v>92</v>
       </c>
       <c r="G90" t="s">
         <v>93</v>
       </c>
       <c r="H90" t="s">
         <v>57</v>
       </c>
       <c r="I90" t="s">
         <v>144</v>
       </c>
       <c r="J90" t="s">
         <v>218</v>
       </c>
       <c r="M90" t="s">
         <v>127</v>
       </c>
@@ -5545,527 +5545,527 @@
       </c>
       <c r="G94" t="s">
         <v>45</v>
       </c>
       <c r="H94" t="s">
         <v>57</v>
       </c>
       <c r="I94" t="s">
         <v>144</v>
       </c>
       <c r="J94" t="s">
         <v>226</v>
       </c>
       <c r="M94" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="95" spans="1:13">
       <c r="A95" t="s">
         <v>229</v>
       </c>
       <c r="B95" t="s">
         <v>221</v>
       </c>
       <c r="C95" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D95" t="s">
         <v>90</v>
       </c>
       <c r="E95" t="s">
         <v>91</v>
       </c>
       <c r="F95" t="s">
         <v>92</v>
       </c>
       <c r="G95" t="s">
         <v>93</v>
       </c>
       <c r="H95" t="s">
         <v>57</v>
       </c>
       <c r="I95" t="s">
         <v>144</v>
       </c>
       <c r="J95" t="s">
         <v>230</v>
       </c>
       <c r="M95" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="96" spans="1:13">
       <c r="A96" t="s">
         <v>231</v>
       </c>
       <c r="B96" t="s">
         <v>221</v>
       </c>
       <c r="C96" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D96" t="s">
         <v>90</v>
       </c>
       <c r="E96" t="s">
         <v>91</v>
       </c>
       <c r="F96" t="s">
         <v>92</v>
       </c>
       <c r="G96" t="s">
         <v>93</v>
       </c>
       <c r="H96" t="s">
         <v>57</v>
       </c>
       <c r="I96" t="s">
         <v>144</v>
       </c>
       <c r="J96" t="s">
         <v>230</v>
       </c>
       <c r="M96" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="97" spans="1:13">
       <c r="A97" t="s">
         <v>232</v>
       </c>
       <c r="B97" t="s">
         <v>233</v>
       </c>
       <c r="C97" t="s">
         <v>15</v>
       </c>
       <c r="D97" t="s">
+        <v>16</v>
+      </c>
+      <c r="E97" t="s">
+        <v>17</v>
+      </c>
+      <c r="F97" t="s">
+        <v>18</v>
+      </c>
+      <c r="G97" t="s">
+        <v>19</v>
+      </c>
+      <c r="H97" t="s">
+        <v>57</v>
+      </c>
+      <c r="I97" t="s">
+        <v>144</v>
+      </c>
+      <c r="J97" t="s">
         <v>234</v>
       </c>
-      <c r="E97" t="s">
+      <c r="M97" t="s">
         <v>235</v>
-      </c>
-[...16 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="98" spans="1:13">
       <c r="A98" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="B98" t="s">
         <v>233</v>
       </c>
       <c r="C98" t="s">
         <v>78</v>
       </c>
       <c r="D98" t="s">
+        <v>16</v>
+      </c>
+      <c r="E98" t="s">
+        <v>17</v>
+      </c>
+      <c r="F98" t="s">
+        <v>18</v>
+      </c>
+      <c r="G98" t="s">
+        <v>19</v>
+      </c>
+      <c r="H98" t="s">
+        <v>57</v>
+      </c>
+      <c r="I98" t="s">
+        <v>144</v>
+      </c>
+      <c r="J98" t="s">
         <v>234</v>
       </c>
-      <c r="E98" t="s">
+      <c r="M98" t="s">
         <v>235</v>
-      </c>
-[...16 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="99" spans="1:13">
       <c r="A99" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="B99" t="s">
         <v>233</v>
       </c>
       <c r="C99" t="s">
         <v>15</v>
       </c>
       <c r="D99" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="E99" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="F99" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="G99" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="H99" t="s">
         <v>57</v>
       </c>
       <c r="I99" t="s">
         <v>144</v>
       </c>
       <c r="J99" t="s">
-        <v>242</v>
+        <v>163</v>
       </c>
       <c r="M99" t="s">
-        <v>243</v>
+        <v>100</v>
       </c>
     </row>
     <row r="100" spans="1:13">
       <c r="A100" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="B100" t="s">
         <v>233</v>
       </c>
       <c r="C100" t="s">
         <v>78</v>
       </c>
       <c r="D100" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="E100" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="F100" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="G100" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="H100" t="s">
         <v>57</v>
       </c>
       <c r="I100" t="s">
         <v>144</v>
       </c>
       <c r="J100" t="s">
-        <v>242</v>
+        <v>163</v>
       </c>
       <c r="M100" t="s">
-        <v>243</v>
+        <v>100</v>
       </c>
     </row>
     <row r="101" spans="1:13">
       <c r="A101" t="s">
-        <v>245</v>
+        <v>239</v>
       </c>
       <c r="B101" t="s">
         <v>233</v>
       </c>
       <c r="C101" t="s">
         <v>15</v>
       </c>
       <c r="D101" t="s">
-        <v>42</v>
+        <v>90</v>
       </c>
       <c r="E101" t="s">
-        <v>43</v>
+        <v>91</v>
       </c>
       <c r="F101" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="G101" t="s">
-        <v>45</v>
+        <v>93</v>
       </c>
       <c r="H101" t="s">
         <v>57</v>
       </c>
       <c r="I101" t="s">
         <v>144</v>
       </c>
       <c r="J101" t="s">
-        <v>165</v>
+        <v>240</v>
       </c>
       <c r="M101" t="s">
-        <v>100</v>
+        <v>241</v>
       </c>
     </row>
     <row r="102" spans="1:13">
       <c r="A102" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="B102" t="s">
         <v>233</v>
       </c>
       <c r="C102" t="s">
         <v>78</v>
       </c>
       <c r="D102" t="s">
-        <v>42</v>
+        <v>90</v>
       </c>
       <c r="E102" t="s">
-        <v>43</v>
+        <v>91</v>
       </c>
       <c r="F102" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="G102" t="s">
-        <v>45</v>
+        <v>93</v>
       </c>
       <c r="H102" t="s">
         <v>57</v>
       </c>
       <c r="I102" t="s">
         <v>144</v>
       </c>
       <c r="J102" t="s">
-        <v>165</v>
+        <v>240</v>
       </c>
       <c r="M102" t="s">
-        <v>100</v>
+        <v>241</v>
       </c>
     </row>
     <row r="103" spans="1:13">
       <c r="A103" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="B103" t="s">
         <v>233</v>
       </c>
       <c r="C103" t="s">
         <v>15</v>
       </c>
       <c r="D103" t="s">
-        <v>90</v>
+        <v>244</v>
       </c>
       <c r="E103" t="s">
-        <v>91</v>
+        <v>245</v>
       </c>
       <c r="F103" t="s">
-        <v>92</v>
+        <v>246</v>
       </c>
       <c r="G103" t="s">
-        <v>93</v>
+        <v>247</v>
       </c>
       <c r="H103" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
       <c r="I103" t="s">
         <v>144</v>
       </c>
       <c r="J103" t="s">
-        <v>248</v>
+        <v>20</v>
       </c>
       <c r="M103" t="s">
-        <v>249</v>
+        <v>115</v>
       </c>
     </row>
     <row r="104" spans="1:13">
       <c r="A104" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="B104" t="s">
         <v>233</v>
       </c>
       <c r="C104" t="s">
         <v>78</v>
       </c>
       <c r="D104" t="s">
-        <v>90</v>
+        <v>244</v>
       </c>
       <c r="E104" t="s">
-        <v>91</v>
+        <v>245</v>
       </c>
       <c r="F104" t="s">
-        <v>92</v>
+        <v>246</v>
       </c>
       <c r="G104" t="s">
-        <v>93</v>
+        <v>247</v>
       </c>
       <c r="H104" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
       <c r="I104" t="s">
         <v>144</v>
       </c>
       <c r="J104" t="s">
-        <v>248</v>
+        <v>20</v>
       </c>
       <c r="M104" t="s">
-        <v>249</v>
+        <v>115</v>
       </c>
     </row>
     <row r="105" spans="1:13">
       <c r="A105" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="B105" t="s">
         <v>233</v>
       </c>
       <c r="C105" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D105" t="s">
+        <v>250</v>
+      </c>
+      <c r="E105" t="s">
+        <v>251</v>
+      </c>
+      <c r="F105" t="s">
         <v>252</v>
       </c>
-      <c r="E105" t="s">
+      <c r="G105" t="s">
         <v>253</v>
       </c>
-      <c r="F105" t="s">
+      <c r="H105" t="s">
+        <v>65</v>
+      </c>
+      <c r="I105" t="s">
         <v>254</v>
       </c>
-      <c r="G105" t="s">
+      <c r="J105" t="s">
         <v>255</v>
       </c>
-      <c r="H105" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M105" t="s">
-        <v>112</v>
+        <v>36</v>
       </c>
     </row>
     <row r="106" spans="1:13">
       <c r="A106" t="s">
         <v>256</v>
       </c>
       <c r="B106" t="s">
         <v>233</v>
       </c>
       <c r="C106" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D106" t="s">
+        <v>250</v>
+      </c>
+      <c r="E106" t="s">
+        <v>251</v>
+      </c>
+      <c r="F106" t="s">
         <v>252</v>
       </c>
-      <c r="E106" t="s">
+      <c r="G106" t="s">
         <v>253</v>
       </c>
-      <c r="F106" t="s">
+      <c r="H106" t="s">
+        <v>65</v>
+      </c>
+      <c r="I106" t="s">
         <v>254</v>
       </c>
-      <c r="G106" t="s">
+      <c r="J106" t="s">
         <v>255</v>
       </c>
-      <c r="H106" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M106" t="s">
-        <v>112</v>
+        <v>36</v>
       </c>
     </row>
     <row r="107" spans="1:13">
       <c r="A107" t="s">
         <v>257</v>
       </c>
       <c r="B107" t="s">
         <v>258</v>
       </c>
       <c r="C107" t="s">
         <v>78</v>
       </c>
       <c r="D107" t="s">
         <v>42</v>
       </c>
       <c r="E107" t="s">
         <v>43</v>
       </c>
       <c r="F107" t="s">
         <v>44</v>
       </c>
       <c r="G107" t="s">
         <v>45</v>
       </c>
       <c r="H107" t="s">
         <v>57</v>
       </c>
       <c r="I107" t="s">
         <v>144</v>
       </c>
       <c r="J107" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="M107" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="108" spans="1:13">
       <c r="A108" t="s">
         <v>259</v>
       </c>
       <c r="B108" t="s">
         <v>258</v>
       </c>
       <c r="C108" t="s">
         <v>15</v>
       </c>
       <c r="D108" t="s">
         <v>42</v>
       </c>
       <c r="E108" t="s">
         <v>43</v>
       </c>
       <c r="F108" t="s">
         <v>44</v>
       </c>
       <c r="G108" t="s">
         <v>45</v>
       </c>
       <c r="H108" t="s">
         <v>57</v>
       </c>
       <c r="I108" t="s">
         <v>144</v>
       </c>
       <c r="J108" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="M108" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="109" spans="1:13">
       <c r="A109" t="s">
         <v>260</v>
       </c>
       <c r="B109" t="s">
         <v>261</v>
       </c>
       <c r="C109" t="s">
         <v>15</v>
       </c>
       <c r="D109" t="s">
         <v>16</v>
       </c>
       <c r="E109" t="s">
         <v>17</v>
       </c>
       <c r="F109" t="s">
         <v>18</v>
       </c>
       <c r="G109" t="s">
@@ -6245,576 +6245,576 @@
       </c>
       <c r="G114" t="s">
         <v>93</v>
       </c>
       <c r="H114" t="s">
         <v>57</v>
       </c>
       <c r="I114" t="s">
         <v>144</v>
       </c>
       <c r="J114" t="s">
         <v>134</v>
       </c>
       <c r="M114" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="115" spans="1:13">
       <c r="A115" t="s">
         <v>271</v>
       </c>
       <c r="B115" t="s">
         <v>261</v>
       </c>
       <c r="C115" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D115" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="E115" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="F115" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="G115" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
       <c r="H115" t="s">
         <v>26</v>
       </c>
       <c r="I115" t="s">
         <v>144</v>
       </c>
       <c r="J115" t="s">
         <v>99</v>
       </c>
       <c r="M115" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="116" spans="1:13">
       <c r="A116" t="s">
         <v>272</v>
       </c>
       <c r="B116" t="s">
         <v>261</v>
       </c>
       <c r="C116" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D116" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="E116" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="F116" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="G116" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
       <c r="H116" t="s">
         <v>26</v>
       </c>
       <c r="I116" t="s">
         <v>144</v>
       </c>
       <c r="J116" t="s">
         <v>99</v>
       </c>
       <c r="M116" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="117" spans="1:13">
       <c r="A117" t="s">
         <v>273</v>
       </c>
       <c r="B117" t="s">
         <v>274</v>
       </c>
       <c r="C117" t="s">
         <v>15</v>
       </c>
       <c r="D117" t="s">
-        <v>234</v>
+        <v>16</v>
       </c>
       <c r="E117" t="s">
-        <v>235</v>
+        <v>17</v>
       </c>
       <c r="F117" t="s">
-        <v>236</v>
+        <v>18</v>
       </c>
       <c r="G117" t="s">
-        <v>237</v>
+        <v>19</v>
       </c>
       <c r="H117" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="I117" t="s">
-        <v>238</v>
+        <v>144</v>
       </c>
       <c r="J117" t="s">
-        <v>75</v>
+        <v>262</v>
       </c>
       <c r="M117" t="s">
-        <v>66</v>
+        <v>263</v>
       </c>
     </row>
     <row r="118" spans="1:13">
       <c r="A118" t="s">
         <v>275</v>
       </c>
       <c r="B118" t="s">
         <v>274</v>
       </c>
       <c r="C118" t="s">
         <v>78</v>
       </c>
       <c r="D118" t="s">
-        <v>234</v>
+        <v>16</v>
       </c>
       <c r="E118" t="s">
-        <v>235</v>
+        <v>17</v>
       </c>
       <c r="F118" t="s">
-        <v>236</v>
+        <v>18</v>
       </c>
       <c r="G118" t="s">
-        <v>237</v>
+        <v>19</v>
       </c>
       <c r="H118" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="I118" t="s">
-        <v>238</v>
+        <v>144</v>
       </c>
       <c r="J118" t="s">
-        <v>75</v>
+        <v>262</v>
       </c>
       <c r="M118" t="s">
-        <v>66</v>
+        <v>263</v>
       </c>
     </row>
     <row r="119" spans="1:13">
       <c r="A119" t="s">
         <v>276</v>
       </c>
       <c r="B119" t="s">
         <v>274</v>
       </c>
       <c r="C119" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D119" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="E119" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="F119" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="G119" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="H119" t="s">
         <v>57</v>
       </c>
       <c r="I119" t="s">
         <v>144</v>
       </c>
       <c r="J119" t="s">
-        <v>262</v>
+        <v>185</v>
       </c>
       <c r="M119" t="s">
-        <v>263</v>
+        <v>277</v>
       </c>
     </row>
     <row r="120" spans="1:13">
       <c r="A120" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B120" t="s">
         <v>274</v>
       </c>
       <c r="C120" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D120" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="E120" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="F120" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="G120" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="H120" t="s">
         <v>57</v>
       </c>
       <c r="I120" t="s">
         <v>144</v>
       </c>
       <c r="J120" t="s">
-        <v>262</v>
+        <v>185</v>
       </c>
       <c r="M120" t="s">
-        <v>263</v>
+        <v>277</v>
       </c>
     </row>
     <row r="121" spans="1:13">
       <c r="A121" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B121" t="s">
         <v>274</v>
       </c>
       <c r="C121" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D121" t="s">
-        <v>42</v>
+        <v>90</v>
       </c>
       <c r="E121" t="s">
-        <v>43</v>
+        <v>91</v>
       </c>
       <c r="F121" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="G121" t="s">
-        <v>45</v>
+        <v>93</v>
       </c>
       <c r="H121" t="s">
         <v>57</v>
       </c>
       <c r="I121" t="s">
         <v>144</v>
       </c>
       <c r="J121" t="s">
-        <v>185</v>
+        <v>134</v>
       </c>
       <c r="M121" t="s">
-        <v>279</v>
+        <v>59</v>
       </c>
     </row>
     <row r="122" spans="1:13">
       <c r="A122" t="s">
         <v>280</v>
       </c>
       <c r="B122" t="s">
         <v>274</v>
       </c>
       <c r="C122" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D122" t="s">
-        <v>42</v>
+        <v>90</v>
       </c>
       <c r="E122" t="s">
-        <v>43</v>
+        <v>91</v>
       </c>
       <c r="F122" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="G122" t="s">
-        <v>45</v>
+        <v>93</v>
       </c>
       <c r="H122" t="s">
         <v>57</v>
       </c>
       <c r="I122" t="s">
         <v>144</v>
       </c>
       <c r="J122" t="s">
-        <v>185</v>
+        <v>134</v>
       </c>
       <c r="M122" t="s">
-        <v>279</v>
+        <v>59</v>
       </c>
     </row>
     <row r="123" spans="1:13">
       <c r="A123" t="s">
         <v>281</v>
       </c>
       <c r="B123" t="s">
         <v>274</v>
       </c>
       <c r="C123" t="s">
         <v>15</v>
       </c>
       <c r="D123" t="s">
-        <v>90</v>
+        <v>244</v>
       </c>
       <c r="E123" t="s">
-        <v>91</v>
+        <v>245</v>
       </c>
       <c r="F123" t="s">
-        <v>92</v>
+        <v>246</v>
       </c>
       <c r="G123" t="s">
-        <v>93</v>
+        <v>247</v>
       </c>
       <c r="H123" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
       <c r="I123" t="s">
         <v>144</v>
       </c>
       <c r="J123" t="s">
-        <v>134</v>
+        <v>207</v>
       </c>
       <c r="M123" t="s">
-        <v>59</v>
+        <v>36</v>
       </c>
     </row>
     <row r="124" spans="1:13">
       <c r="A124" t="s">
         <v>282</v>
       </c>
       <c r="B124" t="s">
         <v>274</v>
       </c>
       <c r="C124" t="s">
         <v>78</v>
       </c>
       <c r="D124" t="s">
-        <v>90</v>
+        <v>244</v>
       </c>
       <c r="E124" t="s">
-        <v>91</v>
+        <v>245</v>
       </c>
       <c r="F124" t="s">
-        <v>92</v>
+        <v>246</v>
       </c>
       <c r="G124" t="s">
-        <v>93</v>
+        <v>247</v>
       </c>
       <c r="H124" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
       <c r="I124" t="s">
         <v>144</v>
       </c>
       <c r="J124" t="s">
-        <v>134</v>
+        <v>207</v>
       </c>
       <c r="M124" t="s">
-        <v>59</v>
+        <v>36</v>
       </c>
     </row>
     <row r="125" spans="1:13">
       <c r="A125" t="s">
         <v>283</v>
       </c>
       <c r="B125" t="s">
         <v>274</v>
       </c>
       <c r="C125" t="s">
         <v>78</v>
       </c>
       <c r="D125" t="s">
+        <v>250</v>
+      </c>
+      <c r="E125" t="s">
+        <v>251</v>
+      </c>
+      <c r="F125" t="s">
         <v>252</v>
       </c>
-      <c r="E125" t="s">
+      <c r="G125" t="s">
         <v>253</v>
       </c>
-      <c r="F125" t="s">
+      <c r="H125" t="s">
+        <v>65</v>
+      </c>
+      <c r="I125" t="s">
         <v>254</v>
       </c>
-      <c r="G125" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J125" t="s">
-        <v>207</v>
+        <v>75</v>
       </c>
       <c r="M125" t="s">
-        <v>36</v>
+        <v>66</v>
       </c>
     </row>
     <row r="126" spans="1:13">
       <c r="A126" t="s">
         <v>284</v>
       </c>
       <c r="B126" t="s">
         <v>274</v>
       </c>
       <c r="C126" t="s">
         <v>15</v>
       </c>
       <c r="D126" t="s">
+        <v>250</v>
+      </c>
+      <c r="E126" t="s">
+        <v>251</v>
+      </c>
+      <c r="F126" t="s">
         <v>252</v>
       </c>
-      <c r="E126" t="s">
+      <c r="G126" t="s">
         <v>253</v>
       </c>
-      <c r="F126" t="s">
+      <c r="H126" t="s">
+        <v>65</v>
+      </c>
+      <c r="I126" t="s">
         <v>254</v>
       </c>
-      <c r="G126" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J126" t="s">
-        <v>207</v>
+        <v>75</v>
       </c>
       <c r="M126" t="s">
-        <v>36</v>
+        <v>66</v>
       </c>
     </row>
     <row r="127" spans="1:13">
       <c r="A127" t="s">
         <v>285</v>
       </c>
       <c r="B127" t="s">
         <v>286</v>
       </c>
       <c r="C127" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D127" t="s">
         <v>42</v>
       </c>
       <c r="E127" t="s">
         <v>43</v>
       </c>
       <c r="F127" t="s">
         <v>44</v>
       </c>
       <c r="G127" t="s">
         <v>45</v>
       </c>
       <c r="H127" t="s">
         <v>57</v>
       </c>
       <c r="I127" t="s">
         <v>144</v>
       </c>
       <c r="J127" t="s">
         <v>262</v>
       </c>
       <c r="M127" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="128" spans="1:13">
       <c r="A128" t="s">
         <v>288</v>
       </c>
       <c r="B128" t="s">
         <v>286</v>
       </c>
       <c r="C128" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D128" t="s">
         <v>42</v>
       </c>
       <c r="E128" t="s">
         <v>43</v>
       </c>
       <c r="F128" t="s">
         <v>44</v>
       </c>
       <c r="G128" t="s">
         <v>45</v>
       </c>
       <c r="H128" t="s">
         <v>57</v>
       </c>
       <c r="I128" t="s">
         <v>144</v>
       </c>
       <c r="J128" t="s">
         <v>262</v>
       </c>
       <c r="M128" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="129" spans="1:13">
       <c r="A129" t="s">
         <v>289</v>
       </c>
       <c r="B129" t="s">
         <v>290</v>
       </c>
       <c r="C129" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D129" t="s">
         <v>16</v>
       </c>
       <c r="E129" t="s">
         <v>17</v>
       </c>
       <c r="F129" t="s">
         <v>18</v>
       </c>
       <c r="G129" t="s">
         <v>19</v>
       </c>
       <c r="H129" t="s">
         <v>57</v>
       </c>
       <c r="I129" t="s">
         <v>144</v>
       </c>
       <c r="J129" t="s">
         <v>291</v>
       </c>
       <c r="M129" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="130" spans="1:13">
       <c r="A130" t="s">
         <v>293</v>
       </c>
       <c r="B130" t="s">
         <v>290</v>
       </c>
       <c r="C130" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D130" t="s">
         <v>16</v>
       </c>
       <c r="E130" t="s">
         <v>17</v>
       </c>
       <c r="F130" t="s">
         <v>18</v>
       </c>
       <c r="G130" t="s">
         <v>19</v>
       </c>
       <c r="H130" t="s">
         <v>57</v>
       </c>
       <c r="I130" t="s">
         <v>144</v>
       </c>
       <c r="J130" t="s">
         <v>291</v>
       </c>
       <c r="M130" t="s">
         <v>292</v>
       </c>
@@ -6875,1300 +6875,1300 @@
       </c>
       <c r="G132" t="s">
         <v>45</v>
       </c>
       <c r="H132" t="s">
         <v>57</v>
       </c>
       <c r="I132" t="s">
         <v>144</v>
       </c>
       <c r="J132" t="s">
         <v>262</v>
       </c>
       <c r="M132" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="133" spans="1:13">
       <c r="A133" t="s">
         <v>297</v>
       </c>
       <c r="B133" t="s">
         <v>290</v>
       </c>
       <c r="C133" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D133" t="s">
         <v>90</v>
       </c>
       <c r="E133" t="s">
         <v>91</v>
       </c>
       <c r="F133" t="s">
         <v>92</v>
       </c>
       <c r="G133" t="s">
         <v>93</v>
       </c>
       <c r="H133" t="s">
         <v>57</v>
       </c>
       <c r="I133" t="s">
         <v>144</v>
       </c>
       <c r="J133" t="s">
         <v>298</v>
       </c>
       <c r="M133" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="134" spans="1:13">
       <c r="A134" t="s">
         <v>299</v>
       </c>
       <c r="B134" t="s">
         <v>290</v>
       </c>
       <c r="C134" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D134" t="s">
         <v>90</v>
       </c>
       <c r="E134" t="s">
         <v>91</v>
       </c>
       <c r="F134" t="s">
         <v>92</v>
       </c>
       <c r="G134" t="s">
         <v>93</v>
       </c>
       <c r="H134" t="s">
         <v>57</v>
       </c>
       <c r="I134" t="s">
         <v>144</v>
       </c>
       <c r="J134" t="s">
         <v>298</v>
       </c>
       <c r="M134" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="135" spans="1:13">
       <c r="A135" t="s">
         <v>300</v>
       </c>
       <c r="B135" t="s">
         <v>290</v>
       </c>
       <c r="C135" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D135" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="E135" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="F135" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="G135" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
       <c r="H135" t="s">
         <v>26</v>
       </c>
       <c r="I135" t="s">
         <v>144</v>
       </c>
       <c r="J135" t="s">
         <v>301</v>
       </c>
       <c r="M135" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="136" spans="1:13">
       <c r="A136" t="s">
         <v>302</v>
       </c>
       <c r="B136" t="s">
         <v>290</v>
       </c>
       <c r="C136" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D136" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="E136" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="F136" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="G136" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
       <c r="H136" t="s">
         <v>26</v>
       </c>
       <c r="I136" t="s">
         <v>144</v>
       </c>
       <c r="J136" t="s">
         <v>301</v>
       </c>
       <c r="M136" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="137" spans="1:13">
       <c r="A137" t="s">
         <v>303</v>
       </c>
       <c r="B137" t="s">
         <v>304</v>
       </c>
       <c r="C137" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D137" t="s">
-        <v>234</v>
+        <v>16</v>
       </c>
       <c r="E137" t="s">
-        <v>235</v>
+        <v>17</v>
       </c>
       <c r="F137" t="s">
-        <v>236</v>
+        <v>18</v>
       </c>
       <c r="G137" t="s">
-        <v>237</v>
+        <v>19</v>
       </c>
       <c r="H137" t="s">
         <v>57</v>
       </c>
       <c r="I137" t="s">
-        <v>238</v>
+        <v>144</v>
       </c>
       <c r="J137" t="s">
-        <v>218</v>
+        <v>305</v>
       </c>
       <c r="M137" t="s">
-        <v>227</v>
+        <v>292</v>
       </c>
     </row>
     <row r="138" spans="1:13">
       <c r="A138" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="B138" t="s">
         <v>304</v>
       </c>
       <c r="C138" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D138" t="s">
-        <v>234</v>
+        <v>16</v>
       </c>
       <c r="E138" t="s">
-        <v>235</v>
+        <v>17</v>
       </c>
       <c r="F138" t="s">
-        <v>236</v>
+        <v>18</v>
       </c>
       <c r="G138" t="s">
-        <v>237</v>
+        <v>19</v>
       </c>
       <c r="H138" t="s">
         <v>57</v>
       </c>
       <c r="I138" t="s">
-        <v>238</v>
+        <v>144</v>
       </c>
       <c r="J138" t="s">
-        <v>218</v>
+        <v>305</v>
       </c>
       <c r="M138" t="s">
-        <v>227</v>
+        <v>292</v>
       </c>
     </row>
     <row r="139" spans="1:13">
       <c r="A139" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B139" t="s">
         <v>304</v>
       </c>
       <c r="C139" t="s">
         <v>78</v>
       </c>
       <c r="D139" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="E139" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="F139" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="G139" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="H139" t="s">
         <v>57</v>
       </c>
       <c r="I139" t="s">
         <v>144</v>
       </c>
       <c r="J139" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="M139" t="s">
-        <v>292</v>
+        <v>186</v>
       </c>
     </row>
     <row r="140" spans="1:13">
       <c r="A140" t="s">
         <v>308</v>
       </c>
       <c r="B140" t="s">
         <v>304</v>
       </c>
       <c r="C140" t="s">
         <v>15</v>
       </c>
       <c r="D140" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="E140" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="F140" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="G140" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="H140" t="s">
         <v>57</v>
       </c>
       <c r="I140" t="s">
         <v>144</v>
       </c>
       <c r="J140" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="M140" t="s">
-        <v>292</v>
+        <v>186</v>
       </c>
     </row>
     <row r="141" spans="1:13">
       <c r="A141" t="s">
         <v>309</v>
       </c>
       <c r="B141" t="s">
         <v>304</v>
       </c>
       <c r="C141" t="s">
         <v>15</v>
       </c>
       <c r="D141" t="s">
-        <v>42</v>
+        <v>90</v>
       </c>
       <c r="E141" t="s">
-        <v>43</v>
+        <v>91</v>
       </c>
       <c r="F141" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="G141" t="s">
-        <v>45</v>
+        <v>93</v>
       </c>
       <c r="H141" t="s">
         <v>57</v>
       </c>
       <c r="I141" t="s">
         <v>144</v>
       </c>
       <c r="J141" t="s">
-        <v>307</v>
+        <v>254</v>
       </c>
       <c r="M141" t="s">
-        <v>186</v>
+        <v>310</v>
       </c>
     </row>
     <row r="142" spans="1:13">
       <c r="A142" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="B142" t="s">
         <v>304</v>
       </c>
       <c r="C142" t="s">
         <v>78</v>
       </c>
       <c r="D142" t="s">
-        <v>42</v>
+        <v>90</v>
       </c>
       <c r="E142" t="s">
-        <v>43</v>
+        <v>91</v>
       </c>
       <c r="F142" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="G142" t="s">
-        <v>45</v>
+        <v>93</v>
       </c>
       <c r="H142" t="s">
         <v>57</v>
       </c>
       <c r="I142" t="s">
         <v>144</v>
       </c>
       <c r="J142" t="s">
-        <v>307</v>
+        <v>254</v>
       </c>
       <c r="M142" t="s">
-        <v>186</v>
+        <v>310</v>
       </c>
     </row>
     <row r="143" spans="1:13">
       <c r="A143" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="B143" t="s">
         <v>304</v>
       </c>
       <c r="C143" t="s">
         <v>15</v>
       </c>
       <c r="D143" t="s">
-        <v>90</v>
+        <v>244</v>
       </c>
       <c r="E143" t="s">
-        <v>91</v>
+        <v>245</v>
       </c>
       <c r="F143" t="s">
-        <v>92</v>
+        <v>246</v>
       </c>
       <c r="G143" t="s">
-        <v>93</v>
+        <v>247</v>
       </c>
       <c r="H143" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
       <c r="I143" t="s">
         <v>144</v>
       </c>
       <c r="J143" t="s">
-        <v>238</v>
+        <v>313</v>
       </c>
       <c r="M143" t="s">
-        <v>312</v>
+        <v>66</v>
       </c>
     </row>
     <row r="144" spans="1:13">
       <c r="A144" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B144" t="s">
         <v>304</v>
       </c>
       <c r="C144" t="s">
         <v>78</v>
       </c>
       <c r="D144" t="s">
-        <v>90</v>
+        <v>244</v>
       </c>
       <c r="E144" t="s">
-        <v>91</v>
+        <v>245</v>
       </c>
       <c r="F144" t="s">
-        <v>92</v>
+        <v>246</v>
       </c>
       <c r="G144" t="s">
-        <v>93</v>
+        <v>247</v>
       </c>
       <c r="H144" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
       <c r="I144" t="s">
         <v>144</v>
       </c>
       <c r="J144" t="s">
-        <v>238</v>
+        <v>313</v>
       </c>
       <c r="M144" t="s">
-        <v>312</v>
+        <v>66</v>
       </c>
     </row>
     <row r="145" spans="1:13">
       <c r="A145" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B145" t="s">
         <v>304</v>
       </c>
       <c r="C145" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D145" t="s">
+        <v>250</v>
+      </c>
+      <c r="E145" t="s">
+        <v>251</v>
+      </c>
+      <c r="F145" t="s">
         <v>252</v>
       </c>
-      <c r="E145" t="s">
+      <c r="G145" t="s">
         <v>253</v>
       </c>
-      <c r="F145" t="s">
+      <c r="H145" t="s">
+        <v>57</v>
+      </c>
+      <c r="I145" t="s">
         <v>254</v>
       </c>
-      <c r="G145" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J145" t="s">
-        <v>315</v>
+        <v>218</v>
       </c>
       <c r="M145" t="s">
-        <v>66</v>
+        <v>227</v>
       </c>
     </row>
     <row r="146" spans="1:13">
       <c r="A146" t="s">
         <v>316</v>
       </c>
       <c r="B146" t="s">
         <v>304</v>
       </c>
       <c r="C146" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D146" t="s">
+        <v>250</v>
+      </c>
+      <c r="E146" t="s">
+        <v>251</v>
+      </c>
+      <c r="F146" t="s">
         <v>252</v>
       </c>
-      <c r="E146" t="s">
+      <c r="G146" t="s">
         <v>253</v>
       </c>
-      <c r="F146" t="s">
+      <c r="H146" t="s">
+        <v>57</v>
+      </c>
+      <c r="I146" t="s">
         <v>254</v>
       </c>
-      <c r="G146" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J146" t="s">
-        <v>315</v>
+        <v>218</v>
       </c>
       <c r="M146" t="s">
-        <v>66</v>
+        <v>227</v>
       </c>
     </row>
     <row r="147" spans="1:13">
       <c r="A147" t="s">
         <v>317</v>
       </c>
       <c r="B147" t="s">
         <v>318</v>
       </c>
       <c r="C147" t="s">
         <v>78</v>
       </c>
       <c r="D147" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="E147" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="F147" t="s">
-        <v>44</v>
+        <v>18</v>
       </c>
       <c r="G147" t="s">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="H147" t="s">
-        <v>239</v>
+        <v>57</v>
       </c>
       <c r="I147" t="s">
         <v>319</v>
       </c>
       <c r="J147" t="s">
         <v>320</v>
       </c>
       <c r="M147" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="148" spans="1:13">
       <c r="A148" t="s">
         <v>322</v>
       </c>
       <c r="B148" t="s">
         <v>318</v>
       </c>
       <c r="C148" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D148" t="s">
         <v>16</v>
       </c>
       <c r="E148" t="s">
         <v>17</v>
       </c>
       <c r="F148" t="s">
         <v>18</v>
       </c>
       <c r="G148" t="s">
         <v>19</v>
       </c>
       <c r="H148" t="s">
         <v>57</v>
       </c>
       <c r="I148" t="s">
         <v>319</v>
       </c>
       <c r="J148" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="M148" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
     </row>
     <row r="149" spans="1:13">
       <c r="A149" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="B149" t="s">
         <v>318</v>
       </c>
       <c r="C149" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D149" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="E149" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="F149" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="G149" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="H149" t="s">
-        <v>57</v>
+        <v>255</v>
       </c>
       <c r="I149" t="s">
         <v>319</v>
       </c>
       <c r="J149" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="M149" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
     </row>
     <row r="150" spans="1:13">
       <c r="A150" t="s">
         <v>326</v>
       </c>
       <c r="B150" t="s">
         <v>318</v>
       </c>
       <c r="C150" t="s">
         <v>15</v>
       </c>
       <c r="D150" t="s">
         <v>42</v>
       </c>
       <c r="E150" t="s">
         <v>43</v>
       </c>
       <c r="F150" t="s">
         <v>44</v>
       </c>
       <c r="G150" t="s">
         <v>45</v>
       </c>
       <c r="H150" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I150" t="s">
         <v>319</v>
       </c>
       <c r="J150" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="M150" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
     </row>
     <row r="151" spans="1:13">
       <c r="A151" t="s">
         <v>327</v>
       </c>
       <c r="B151" t="s">
         <v>318</v>
       </c>
       <c r="C151" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D151" t="s">
         <v>90</v>
       </c>
       <c r="E151" t="s">
         <v>91</v>
       </c>
       <c r="F151" t="s">
         <v>92</v>
       </c>
       <c r="G151" t="s">
         <v>93</v>
       </c>
       <c r="H151" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I151" t="s">
         <v>319</v>
       </c>
       <c r="J151" t="s">
         <v>175</v>
       </c>
       <c r="M151" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="152" spans="1:13">
       <c r="A152" t="s">
         <v>328</v>
       </c>
       <c r="B152" t="s">
         <v>318</v>
       </c>
       <c r="C152" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D152" t="s">
         <v>90</v>
       </c>
       <c r="E152" t="s">
         <v>91</v>
       </c>
       <c r="F152" t="s">
         <v>92</v>
       </c>
       <c r="G152" t="s">
         <v>93</v>
       </c>
       <c r="H152" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I152" t="s">
         <v>319</v>
       </c>
       <c r="J152" t="s">
         <v>175</v>
       </c>
       <c r="M152" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="153" spans="1:13">
       <c r="A153" t="s">
         <v>329</v>
       </c>
       <c r="B153" t="s">
         <v>318</v>
       </c>
       <c r="C153" t="s">
         <v>15</v>
       </c>
       <c r="D153" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="E153" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="F153" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="G153" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
       <c r="H153" t="s">
         <v>57</v>
       </c>
       <c r="I153" t="s">
         <v>319</v>
       </c>
       <c r="J153" t="s">
         <v>134</v>
       </c>
       <c r="M153" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="154" spans="1:13">
       <c r="A154" t="s">
         <v>330</v>
       </c>
       <c r="B154" t="s">
         <v>318</v>
       </c>
       <c r="C154" t="s">
         <v>78</v>
       </c>
       <c r="D154" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="E154" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="F154" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="G154" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
       <c r="H154" t="s">
         <v>57</v>
       </c>
       <c r="I154" t="s">
         <v>319</v>
       </c>
       <c r="J154" t="s">
         <v>134</v>
       </c>
       <c r="M154" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="155" spans="1:13">
       <c r="A155" t="s">
         <v>331</v>
       </c>
       <c r="B155" t="s">
         <v>332</v>
       </c>
       <c r="C155" t="s">
         <v>15</v>
       </c>
       <c r="D155" t="s">
         <v>90</v>
       </c>
       <c r="E155" t="s">
         <v>91</v>
       </c>
       <c r="F155" t="s">
         <v>92</v>
       </c>
       <c r="G155" t="s">
         <v>93</v>
       </c>
       <c r="H155" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I155" t="s">
         <v>319</v>
       </c>
       <c r="J155" t="s">
         <v>266</v>
       </c>
       <c r="M155" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="156" spans="1:13">
       <c r="A156" t="s">
         <v>333</v>
       </c>
       <c r="B156" t="s">
         <v>332</v>
       </c>
       <c r="C156" t="s">
         <v>78</v>
       </c>
       <c r="D156" t="s">
         <v>90</v>
       </c>
       <c r="E156" t="s">
         <v>91</v>
       </c>
       <c r="F156" t="s">
         <v>92</v>
       </c>
       <c r="G156" t="s">
         <v>93</v>
       </c>
       <c r="H156" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I156" t="s">
         <v>319</v>
       </c>
       <c r="J156" t="s">
         <v>266</v>
       </c>
       <c r="M156" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="157" spans="1:13">
       <c r="A157" t="s">
         <v>334</v>
       </c>
       <c r="B157" t="s">
         <v>332</v>
       </c>
       <c r="C157" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D157" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="E157" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="F157" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="G157" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
       <c r="H157" t="s">
         <v>57</v>
       </c>
       <c r="I157" t="s">
         <v>319</v>
       </c>
       <c r="J157" t="s">
         <v>148</v>
       </c>
       <c r="M157" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="158" spans="1:13">
       <c r="A158" t="s">
         <v>335</v>
       </c>
       <c r="B158" t="s">
         <v>332</v>
       </c>
       <c r="C158" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D158" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="E158" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="F158" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="G158" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
       <c r="H158" t="s">
         <v>57</v>
       </c>
       <c r="I158" t="s">
         <v>319</v>
       </c>
       <c r="J158" t="s">
         <v>148</v>
       </c>
       <c r="M158" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="159" spans="1:13">
       <c r="A159" t="s">
         <v>336</v>
       </c>
       <c r="B159" t="s">
         <v>337</v>
       </c>
       <c r="C159" t="s">
         <v>78</v>
       </c>
       <c r="D159" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="E159" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="F159" t="s">
-        <v>44</v>
+        <v>18</v>
       </c>
       <c r="G159" t="s">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="H159" t="s">
-        <v>239</v>
+        <v>28</v>
       </c>
       <c r="I159" t="s">
         <v>319</v>
       </c>
       <c r="J159" t="s">
-        <v>222</v>
+        <v>338</v>
       </c>
       <c r="M159" t="s">
-        <v>338</v>
+        <v>321</v>
       </c>
     </row>
     <row r="160" spans="1:13">
       <c r="A160" t="s">
         <v>339</v>
       </c>
       <c r="B160" t="s">
         <v>337</v>
       </c>
       <c r="C160" t="s">
         <v>15</v>
       </c>
       <c r="D160" t="s">
-        <v>234</v>
+        <v>16</v>
       </c>
       <c r="E160" t="s">
-        <v>235</v>
+        <v>17</v>
       </c>
       <c r="F160" t="s">
-        <v>236</v>
+        <v>18</v>
       </c>
       <c r="G160" t="s">
-        <v>237</v>
+        <v>19</v>
       </c>
       <c r="H160" t="s">
-        <v>57</v>
+        <v>28</v>
       </c>
       <c r="I160" t="s">
-        <v>126</v>
+        <v>319</v>
       </c>
       <c r="J160" t="s">
-        <v>248</v>
+        <v>338</v>
       </c>
       <c r="M160" t="s">
-        <v>100</v>
+        <v>321</v>
       </c>
     </row>
     <row r="161" spans="1:13">
       <c r="A161" t="s">
         <v>340</v>
       </c>
       <c r="B161" t="s">
         <v>337</v>
       </c>
       <c r="C161" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D161" t="s">
-        <v>234</v>
+        <v>42</v>
       </c>
       <c r="E161" t="s">
-        <v>235</v>
+        <v>43</v>
       </c>
       <c r="F161" t="s">
-        <v>236</v>
+        <v>44</v>
       </c>
       <c r="G161" t="s">
-        <v>237</v>
+        <v>45</v>
       </c>
       <c r="H161" t="s">
-        <v>57</v>
+        <v>255</v>
       </c>
       <c r="I161" t="s">
-        <v>126</v>
+        <v>319</v>
       </c>
       <c r="J161" t="s">
-        <v>248</v>
+        <v>222</v>
       </c>
       <c r="M161" t="s">
-        <v>100</v>
+        <v>341</v>
       </c>
     </row>
     <row r="162" spans="1:13">
       <c r="A162" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="B162" t="s">
         <v>337</v>
       </c>
       <c r="C162" t="s">
         <v>78</v>
       </c>
       <c r="D162" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="E162" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="F162" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="G162" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="H162" t="s">
-        <v>28</v>
+        <v>255</v>
       </c>
       <c r="I162" t="s">
         <v>319</v>
       </c>
       <c r="J162" t="s">
-        <v>342</v>
+        <v>222</v>
       </c>
       <c r="M162" t="s">
-        <v>324</v>
+        <v>341</v>
       </c>
     </row>
     <row r="163" spans="1:13">
       <c r="A163" t="s">
         <v>343</v>
       </c>
       <c r="B163" t="s">
         <v>337</v>
       </c>
       <c r="C163" t="s">
         <v>15</v>
       </c>
       <c r="D163" t="s">
-        <v>16</v>
+        <v>90</v>
       </c>
       <c r="E163" t="s">
-        <v>17</v>
+        <v>91</v>
       </c>
       <c r="F163" t="s">
-        <v>18</v>
+        <v>92</v>
       </c>
       <c r="G163" t="s">
-        <v>19</v>
+        <v>93</v>
       </c>
       <c r="H163" t="s">
-        <v>28</v>
+        <v>255</v>
       </c>
       <c r="I163" t="s">
         <v>319</v>
       </c>
       <c r="J163" t="s">
-        <v>342</v>
+        <v>185</v>
       </c>
       <c r="M163" t="s">
-        <v>324</v>
+        <v>344</v>
       </c>
     </row>
     <row r="164" spans="1:13">
       <c r="A164" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B164" t="s">
         <v>337</v>
       </c>
       <c r="C164" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D164" t="s">
-        <v>42</v>
+        <v>90</v>
       </c>
       <c r="E164" t="s">
-        <v>43</v>
+        <v>91</v>
       </c>
       <c r="F164" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="G164" t="s">
-        <v>45</v>
+        <v>93</v>
       </c>
       <c r="H164" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I164" t="s">
         <v>319</v>
       </c>
       <c r="J164" t="s">
-        <v>222</v>
+        <v>185</v>
       </c>
       <c r="M164" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
     </row>
     <row r="165" spans="1:13">
       <c r="A165" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="B165" t="s">
         <v>337</v>
       </c>
       <c r="C165" t="s">
         <v>15</v>
       </c>
       <c r="D165" t="s">
-        <v>90</v>
+        <v>244</v>
       </c>
       <c r="E165" t="s">
-        <v>91</v>
+        <v>245</v>
       </c>
       <c r="F165" t="s">
-        <v>92</v>
+        <v>246</v>
       </c>
       <c r="G165" t="s">
-        <v>93</v>
+        <v>247</v>
       </c>
       <c r="H165" t="s">
-        <v>239</v>
+        <v>57</v>
       </c>
       <c r="I165" t="s">
         <v>319</v>
       </c>
       <c r="J165" t="s">
-        <v>185</v>
+        <v>298</v>
       </c>
       <c r="M165" t="s">
-        <v>346</v>
+        <v>123</v>
       </c>
     </row>
     <row r="166" spans="1:13">
       <c r="A166" t="s">
         <v>347</v>
       </c>
       <c r="B166" t="s">
         <v>337</v>
       </c>
       <c r="C166" t="s">
         <v>78</v>
       </c>
       <c r="D166" t="s">
-        <v>90</v>
+        <v>244</v>
       </c>
       <c r="E166" t="s">
-        <v>91</v>
+        <v>245</v>
       </c>
       <c r="F166" t="s">
-        <v>92</v>
+        <v>246</v>
       </c>
       <c r="G166" t="s">
-        <v>93</v>
+        <v>247</v>
       </c>
       <c r="H166" t="s">
-        <v>239</v>
+        <v>57</v>
       </c>
       <c r="I166" t="s">
         <v>319</v>
       </c>
       <c r="J166" t="s">
-        <v>185</v>
+        <v>298</v>
       </c>
       <c r="M166" t="s">
-        <v>346</v>
+        <v>123</v>
       </c>
     </row>
     <row r="167" spans="1:13">
       <c r="A167" t="s">
         <v>348</v>
       </c>
       <c r="B167" t="s">
         <v>337</v>
       </c>
       <c r="C167" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D167" t="s">
+        <v>250</v>
+      </c>
+      <c r="E167" t="s">
+        <v>251</v>
+      </c>
+      <c r="F167" t="s">
         <v>252</v>
       </c>
-      <c r="E167" t="s">
+      <c r="G167" t="s">
         <v>253</v>
       </c>
-      <c r="F167" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H167" t="s">
         <v>57</v>
       </c>
       <c r="I167" t="s">
-        <v>319</v>
+        <v>126</v>
       </c>
       <c r="J167" t="s">
-        <v>298</v>
+        <v>240</v>
       </c>
       <c r="M167" t="s">
-        <v>123</v>
+        <v>100</v>
       </c>
     </row>
     <row r="168" spans="1:13">
       <c r="A168" t="s">
         <v>349</v>
       </c>
       <c r="B168" t="s">
         <v>337</v>
       </c>
       <c r="C168" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D168" t="s">
+        <v>250</v>
+      </c>
+      <c r="E168" t="s">
+        <v>251</v>
+      </c>
+      <c r="F168" t="s">
         <v>252</v>
       </c>
-      <c r="E168" t="s">
+      <c r="G168" t="s">
         <v>253</v>
       </c>
-      <c r="F168" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H168" t="s">
         <v>57</v>
       </c>
       <c r="I168" t="s">
-        <v>319</v>
+        <v>126</v>
       </c>
       <c r="J168" t="s">
-        <v>298</v>
+        <v>240</v>
       </c>
       <c r="M168" t="s">
-        <v>123</v>
+        <v>100</v>
       </c>
     </row>
     <row r="169" spans="1:13">
       <c r="A169" t="s">
         <v>350</v>
       </c>
       <c r="B169" t="s">
         <v>351</v>
       </c>
       <c r="C169" t="s">
         <v>15</v>
       </c>
       <c r="D169" t="s">
         <v>16</v>
       </c>
       <c r="E169" t="s">
         <v>17</v>
       </c>
       <c r="F169" t="s">
         <v>18</v>
       </c>
       <c r="G169" t="s">
         <v>19</v>
       </c>
       <c r="H169" t="s">
@@ -8220,1702 +8220,1702 @@
       </c>
     </row>
     <row r="171" spans="1:13">
       <c r="A171" t="s">
         <v>355</v>
       </c>
       <c r="B171" t="s">
         <v>351</v>
       </c>
       <c r="C171" t="s">
         <v>15</v>
       </c>
       <c r="D171" t="s">
         <v>42</v>
       </c>
       <c r="E171" t="s">
         <v>43</v>
       </c>
       <c r="F171" t="s">
         <v>44</v>
       </c>
       <c r="G171" t="s">
         <v>45</v>
       </c>
       <c r="H171" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I171" t="s">
         <v>319</v>
       </c>
       <c r="J171" t="s">
         <v>185</v>
       </c>
       <c r="M171" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="172" spans="1:13">
       <c r="A172" t="s">
         <v>357</v>
       </c>
       <c r="B172" t="s">
         <v>351</v>
       </c>
       <c r="C172" t="s">
         <v>78</v>
       </c>
       <c r="D172" t="s">
         <v>42</v>
       </c>
       <c r="E172" t="s">
         <v>43</v>
       </c>
       <c r="F172" t="s">
         <v>44</v>
       </c>
       <c r="G172" t="s">
         <v>45</v>
       </c>
       <c r="H172" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I172" t="s">
         <v>319</v>
       </c>
       <c r="J172" t="s">
         <v>185</v>
       </c>
       <c r="M172" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="173" spans="1:13">
       <c r="A173" t="s">
         <v>358</v>
       </c>
       <c r="B173" t="s">
         <v>351</v>
       </c>
       <c r="C173" t="s">
         <v>15</v>
       </c>
       <c r="D173" t="s">
         <v>90</v>
       </c>
       <c r="E173" t="s">
         <v>91</v>
       </c>
       <c r="F173" t="s">
         <v>92</v>
       </c>
       <c r="G173" t="s">
         <v>93</v>
       </c>
       <c r="H173" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I173" t="s">
         <v>319</v>
       </c>
       <c r="J173" t="s">
         <v>359</v>
       </c>
       <c r="M173" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="174" spans="1:13">
       <c r="A174" t="s">
         <v>361</v>
       </c>
       <c r="B174" t="s">
         <v>351</v>
       </c>
       <c r="C174" t="s">
         <v>78</v>
       </c>
       <c r="D174" t="s">
         <v>90</v>
       </c>
       <c r="E174" t="s">
         <v>91</v>
       </c>
       <c r="F174" t="s">
         <v>92</v>
       </c>
       <c r="G174" t="s">
         <v>93</v>
       </c>
       <c r="H174" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I174" t="s">
         <v>319</v>
       </c>
       <c r="J174" t="s">
         <v>359</v>
       </c>
       <c r="M174" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="175" spans="1:13">
       <c r="A175" t="s">
         <v>362</v>
       </c>
       <c r="B175" t="s">
         <v>351</v>
       </c>
       <c r="C175" t="s">
         <v>15</v>
       </c>
       <c r="D175" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="E175" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="F175" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="G175" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
       <c r="H175" t="s">
         <v>57</v>
       </c>
       <c r="I175" t="s">
         <v>319</v>
       </c>
       <c r="J175" t="s">
         <v>363</v>
       </c>
       <c r="M175" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="176" spans="1:13">
       <c r="A176" t="s">
         <v>364</v>
       </c>
       <c r="B176" t="s">
         <v>351</v>
       </c>
       <c r="C176" t="s">
         <v>78</v>
       </c>
       <c r="D176" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="E176" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="F176" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="G176" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
       <c r="H176" t="s">
         <v>57</v>
       </c>
       <c r="I176" t="s">
         <v>319</v>
       </c>
       <c r="J176" t="s">
         <v>363</v>
       </c>
       <c r="M176" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="177" spans="1:13">
       <c r="A177" t="s">
         <v>365</v>
       </c>
       <c r="B177" t="s">
         <v>366</v>
       </c>
       <c r="C177" t="s">
         <v>78</v>
       </c>
       <c r="D177" t="s">
         <v>90</v>
       </c>
       <c r="E177" t="s">
         <v>91</v>
       </c>
       <c r="F177" t="s">
         <v>92</v>
       </c>
       <c r="G177" t="s">
         <v>93</v>
       </c>
       <c r="H177" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I177" t="s">
         <v>319</v>
       </c>
       <c r="J177" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="M177" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="178" spans="1:13">
       <c r="A178" t="s">
         <v>367</v>
       </c>
       <c r="B178" t="s">
         <v>366</v>
       </c>
       <c r="C178" t="s">
         <v>15</v>
       </c>
       <c r="D178" t="s">
         <v>90</v>
       </c>
       <c r="E178" t="s">
         <v>91</v>
       </c>
       <c r="F178" t="s">
         <v>92</v>
       </c>
       <c r="G178" t="s">
         <v>93</v>
       </c>
       <c r="H178" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I178" t="s">
         <v>319</v>
       </c>
       <c r="J178" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="M178" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="179" spans="1:13">
       <c r="A179" t="s">
         <v>368</v>
       </c>
       <c r="B179" t="s">
         <v>366</v>
       </c>
       <c r="C179" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D179" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="E179" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="F179" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="G179" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
       <c r="H179" t="s">
         <v>57</v>
       </c>
       <c r="I179" t="s">
         <v>319</v>
       </c>
       <c r="J179" t="s">
         <v>175</v>
       </c>
       <c r="M179" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="180" spans="1:13">
       <c r="A180" t="s">
         <v>369</v>
       </c>
       <c r="B180" t="s">
         <v>366</v>
       </c>
       <c r="C180" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D180" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="E180" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="F180" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="G180" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
       <c r="H180" t="s">
         <v>57</v>
       </c>
       <c r="I180" t="s">
         <v>319</v>
       </c>
       <c r="J180" t="s">
         <v>175</v>
       </c>
       <c r="M180" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="181" spans="1:13">
       <c r="A181" t="s">
         <v>370</v>
       </c>
       <c r="B181" t="s">
         <v>371</v>
       </c>
       <c r="C181" t="s">
         <v>78</v>
       </c>
       <c r="D181" t="s">
-        <v>234</v>
+        <v>16</v>
       </c>
       <c r="E181" t="s">
-        <v>235</v>
+        <v>17</v>
       </c>
       <c r="F181" t="s">
-        <v>236</v>
+        <v>18</v>
       </c>
       <c r="G181" t="s">
-        <v>237</v>
+        <v>19</v>
       </c>
       <c r="H181" t="s">
-        <v>239</v>
+        <v>28</v>
       </c>
       <c r="I181" t="s">
-        <v>126</v>
+        <v>319</v>
       </c>
       <c r="J181" t="s">
-        <v>230</v>
+        <v>305</v>
       </c>
       <c r="M181" t="s">
-        <v>100</v>
+        <v>372</v>
       </c>
     </row>
     <row r="182" spans="1:13">
       <c r="A182" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="B182" t="s">
         <v>371</v>
       </c>
       <c r="C182" t="s">
         <v>15</v>
       </c>
       <c r="D182" t="s">
-        <v>234</v>
+        <v>16</v>
       </c>
       <c r="E182" t="s">
-        <v>235</v>
+        <v>17</v>
       </c>
       <c r="F182" t="s">
-        <v>236</v>
+        <v>18</v>
       </c>
       <c r="G182" t="s">
-        <v>237</v>
+        <v>19</v>
       </c>
       <c r="H182" t="s">
-        <v>239</v>
+        <v>28</v>
       </c>
       <c r="I182" t="s">
-        <v>126</v>
+        <v>319</v>
       </c>
       <c r="J182" t="s">
-        <v>230</v>
+        <v>305</v>
       </c>
       <c r="M182" t="s">
-        <v>100</v>
+        <v>372</v>
       </c>
     </row>
     <row r="183" spans="1:13">
       <c r="A183" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="B183" t="s">
         <v>371</v>
       </c>
       <c r="C183" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D183" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="E183" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="F183" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="G183" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="H183" t="s">
-        <v>28</v>
+        <v>255</v>
       </c>
       <c r="I183" t="s">
         <v>319</v>
       </c>
       <c r="J183" t="s">
-        <v>307</v>
+        <v>234</v>
       </c>
       <c r="M183" t="s">
-        <v>374</v>
+        <v>198</v>
       </c>
     </row>
     <row r="184" spans="1:13">
       <c r="A184" t="s">
         <v>375</v>
       </c>
       <c r="B184" t="s">
         <v>371</v>
       </c>
       <c r="C184" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D184" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="E184" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="F184" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="G184" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="H184" t="s">
-        <v>28</v>
+        <v>255</v>
       </c>
       <c r="I184" t="s">
         <v>319</v>
       </c>
       <c r="J184" t="s">
-        <v>307</v>
+        <v>234</v>
       </c>
       <c r="M184" t="s">
-        <v>374</v>
+        <v>198</v>
       </c>
     </row>
     <row r="185" spans="1:13">
       <c r="A185" t="s">
         <v>376</v>
       </c>
       <c r="B185" t="s">
         <v>371</v>
       </c>
       <c r="C185" t="s">
         <v>15</v>
       </c>
       <c r="D185" t="s">
-        <v>42</v>
+        <v>90</v>
       </c>
       <c r="E185" t="s">
-        <v>43</v>
+        <v>91</v>
       </c>
       <c r="F185" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="G185" t="s">
-        <v>45</v>
+        <v>93</v>
       </c>
       <c r="H185" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I185" t="s">
         <v>319</v>
       </c>
       <c r="J185" t="s">
-        <v>242</v>
+        <v>377</v>
       </c>
       <c r="M185" t="s">
-        <v>199</v>
+        <v>267</v>
       </c>
     </row>
     <row r="186" spans="1:13">
       <c r="A186" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="B186" t="s">
         <v>371</v>
       </c>
       <c r="C186" t="s">
         <v>78</v>
       </c>
       <c r="D186" t="s">
-        <v>42</v>
+        <v>90</v>
       </c>
       <c r="E186" t="s">
-        <v>43</v>
+        <v>91</v>
       </c>
       <c r="F186" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="G186" t="s">
-        <v>45</v>
+        <v>93</v>
       </c>
       <c r="H186" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I186" t="s">
         <v>319</v>
       </c>
       <c r="J186" t="s">
-        <v>242</v>
+        <v>377</v>
       </c>
       <c r="M186" t="s">
-        <v>199</v>
+        <v>267</v>
       </c>
     </row>
     <row r="187" spans="1:13">
       <c r="A187" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="B187" t="s">
         <v>371</v>
       </c>
       <c r="C187" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D187" t="s">
-        <v>90</v>
+        <v>244</v>
       </c>
       <c r="E187" t="s">
-        <v>91</v>
+        <v>245</v>
       </c>
       <c r="F187" t="s">
-        <v>92</v>
+        <v>246</v>
       </c>
       <c r="G187" t="s">
-        <v>93</v>
+        <v>247</v>
       </c>
       <c r="H187" t="s">
-        <v>239</v>
+        <v>57</v>
       </c>
       <c r="I187" t="s">
         <v>319</v>
       </c>
       <c r="J187" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="M187" t="s">
-        <v>267</v>
+        <v>287</v>
       </c>
     </row>
     <row r="188" spans="1:13">
       <c r="A188" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="B188" t="s">
         <v>371</v>
       </c>
       <c r="C188" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D188" t="s">
-        <v>90</v>
+        <v>244</v>
       </c>
       <c r="E188" t="s">
-        <v>91</v>
+        <v>245</v>
       </c>
       <c r="F188" t="s">
-        <v>92</v>
+        <v>246</v>
       </c>
       <c r="G188" t="s">
-        <v>93</v>
+        <v>247</v>
       </c>
       <c r="H188" t="s">
-        <v>239</v>
+        <v>57</v>
       </c>
       <c r="I188" t="s">
         <v>319</v>
       </c>
       <c r="J188" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="M188" t="s">
-        <v>267</v>
+        <v>287</v>
       </c>
     </row>
     <row r="189" spans="1:13">
       <c r="A189" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="B189" t="s">
         <v>371</v>
       </c>
       <c r="C189" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D189" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E189" t="s">
-        <v>253</v>
+        <v>383</v>
       </c>
       <c r="F189" t="s">
-        <v>254</v>
+        <v>384</v>
       </c>
       <c r="G189" t="s">
+        <v>385</v>
+      </c>
+      <c r="H189" t="s">
         <v>255</v>
       </c>
-      <c r="H189" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I189" t="s">
-        <v>319</v>
+        <v>126</v>
       </c>
       <c r="J189" t="s">
-        <v>382</v>
+        <v>230</v>
       </c>
       <c r="M189" t="s">
-        <v>287</v>
+        <v>100</v>
       </c>
     </row>
     <row r="190" spans="1:13">
       <c r="A190" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="B190" t="s">
         <v>371</v>
       </c>
       <c r="C190" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D190" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E190" t="s">
-        <v>253</v>
+        <v>383</v>
       </c>
       <c r="F190" t="s">
-        <v>254</v>
+        <v>384</v>
       </c>
       <c r="G190" t="s">
+        <v>385</v>
+      </c>
+      <c r="H190" t="s">
         <v>255</v>
       </c>
-      <c r="H190" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I190" t="s">
-        <v>319</v>
+        <v>126</v>
       </c>
       <c r="J190" t="s">
-        <v>382</v>
+        <v>230</v>
       </c>
       <c r="M190" t="s">
-        <v>287</v>
+        <v>100</v>
       </c>
     </row>
     <row r="191" spans="1:13">
       <c r="A191" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="B191" t="s">
         <v>371</v>
       </c>
       <c r="C191" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D191" t="s">
-        <v>234</v>
+        <v>250</v>
       </c>
       <c r="E191" t="s">
-        <v>385</v>
+        <v>251</v>
       </c>
       <c r="F191" t="s">
-        <v>386</v>
+        <v>252</v>
       </c>
       <c r="G191" t="s">
-        <v>387</v>
+        <v>253</v>
       </c>
       <c r="H191" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I191" t="s">
         <v>126</v>
       </c>
       <c r="J191" t="s">
         <v>230</v>
       </c>
       <c r="M191" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="192" spans="1:13">
       <c r="A192" t="s">
         <v>388</v>
       </c>
       <c r="B192" t="s">
         <v>371</v>
       </c>
       <c r="C192" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D192" t="s">
-        <v>234</v>
+        <v>250</v>
       </c>
       <c r="E192" t="s">
-        <v>385</v>
+        <v>251</v>
       </c>
       <c r="F192" t="s">
-        <v>386</v>
+        <v>252</v>
       </c>
       <c r="G192" t="s">
-        <v>387</v>
+        <v>253</v>
       </c>
       <c r="H192" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I192" t="s">
         <v>126</v>
       </c>
       <c r="J192" t="s">
         <v>230</v>
       </c>
       <c r="M192" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="193" spans="1:13">
       <c r="A193" t="s">
         <v>389</v>
       </c>
       <c r="B193" t="s">
         <v>390</v>
       </c>
       <c r="C193" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D193" t="s">
         <v>42</v>
       </c>
       <c r="E193" t="s">
         <v>43</v>
       </c>
       <c r="F193" t="s">
         <v>44</v>
       </c>
       <c r="G193" t="s">
         <v>45</v>
       </c>
       <c r="H193" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I193" t="s">
         <v>319</v>
       </c>
       <c r="J193" t="s">
         <v>262</v>
       </c>
       <c r="M193" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="194" spans="1:13">
       <c r="A194" t="s">
         <v>392</v>
       </c>
       <c r="B194" t="s">
         <v>390</v>
       </c>
       <c r="C194" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D194" t="s">
         <v>42</v>
       </c>
       <c r="E194" t="s">
         <v>43</v>
       </c>
       <c r="F194" t="s">
         <v>44</v>
       </c>
       <c r="G194" t="s">
         <v>45</v>
       </c>
       <c r="H194" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I194" t="s">
         <v>319</v>
       </c>
       <c r="J194" t="s">
         <v>262</v>
       </c>
       <c r="M194" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="195" spans="1:13">
       <c r="A195" t="s">
         <v>393</v>
       </c>
       <c r="B195" t="s">
         <v>390</v>
       </c>
       <c r="C195" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D195" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="E195" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="F195" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="G195" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
       <c r="H195" t="s">
         <v>57</v>
       </c>
       <c r="I195" t="s">
         <v>319</v>
       </c>
       <c r="J195" t="s">
         <v>185</v>
       </c>
       <c r="M195" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="196" spans="1:13">
       <c r="A196" t="s">
         <v>395</v>
       </c>
       <c r="B196" t="s">
         <v>390</v>
       </c>
       <c r="C196" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D196" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="E196" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="F196" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="G196" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
       <c r="H196" t="s">
         <v>57</v>
       </c>
       <c r="I196" t="s">
         <v>319</v>
       </c>
       <c r="J196" t="s">
         <v>185</v>
       </c>
       <c r="M196" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="197" spans="1:13">
       <c r="A197" t="s">
         <v>396</v>
       </c>
       <c r="B197" t="s">
         <v>397</v>
       </c>
       <c r="C197" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D197" t="s">
         <v>16</v>
       </c>
       <c r="E197" t="s">
         <v>17</v>
       </c>
       <c r="F197" t="s">
         <v>18</v>
       </c>
       <c r="G197" t="s">
         <v>19</v>
       </c>
       <c r="H197" t="s">
         <v>28</v>
       </c>
       <c r="I197" t="s">
         <v>319</v>
       </c>
       <c r="J197" t="s">
         <v>398</v>
       </c>
       <c r="M197" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="198" spans="1:13">
       <c r="A198" t="s">
         <v>400</v>
       </c>
       <c r="B198" t="s">
         <v>397</v>
       </c>
       <c r="C198" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D198" t="s">
         <v>16</v>
       </c>
       <c r="E198" t="s">
         <v>17</v>
       </c>
       <c r="F198" t="s">
         <v>18</v>
       </c>
       <c r="G198" t="s">
         <v>19</v>
       </c>
       <c r="H198" t="s">
         <v>28</v>
       </c>
       <c r="I198" t="s">
         <v>319</v>
       </c>
       <c r="J198" t="s">
         <v>398</v>
       </c>
       <c r="M198" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="199" spans="1:13">
       <c r="A199" t="s">
         <v>401</v>
       </c>
       <c r="B199" t="s">
         <v>397</v>
       </c>
       <c r="C199" t="s">
         <v>15</v>
       </c>
       <c r="D199" t="s">
         <v>42</v>
       </c>
       <c r="E199" t="s">
         <v>43</v>
       </c>
       <c r="F199" t="s">
         <v>44</v>
       </c>
       <c r="G199" t="s">
         <v>45</v>
       </c>
       <c r="H199" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I199" t="s">
         <v>319</v>
       </c>
       <c r="J199" t="s">
         <v>262</v>
       </c>
       <c r="M199" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="200" spans="1:13">
       <c r="A200" t="s">
         <v>402</v>
       </c>
       <c r="B200" t="s">
         <v>397</v>
       </c>
       <c r="C200" t="s">
         <v>78</v>
       </c>
       <c r="D200" t="s">
         <v>42</v>
       </c>
       <c r="E200" t="s">
         <v>43</v>
       </c>
       <c r="F200" t="s">
         <v>44</v>
       </c>
       <c r="G200" t="s">
         <v>45</v>
       </c>
       <c r="H200" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I200" t="s">
         <v>319</v>
       </c>
       <c r="J200" t="s">
         <v>262</v>
       </c>
       <c r="M200" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="201" spans="1:13">
       <c r="A201" t="s">
         <v>403</v>
       </c>
       <c r="B201" t="s">
         <v>397</v>
       </c>
       <c r="C201" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D201" t="s">
         <v>90</v>
       </c>
       <c r="E201" t="s">
         <v>91</v>
       </c>
       <c r="F201" t="s">
         <v>92</v>
       </c>
       <c r="G201" t="s">
         <v>93</v>
       </c>
       <c r="H201" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I201" t="s">
         <v>319</v>
       </c>
       <c r="J201" t="s">
         <v>404</v>
       </c>
       <c r="M201" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="202" spans="1:13">
       <c r="A202" t="s">
         <v>405</v>
       </c>
       <c r="B202" t="s">
         <v>397</v>
       </c>
       <c r="C202" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D202" t="s">
         <v>90</v>
       </c>
       <c r="E202" t="s">
         <v>91</v>
       </c>
       <c r="F202" t="s">
         <v>92</v>
       </c>
       <c r="G202" t="s">
         <v>93</v>
       </c>
       <c r="H202" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I202" t="s">
         <v>319</v>
       </c>
       <c r="J202" t="s">
         <v>404</v>
       </c>
       <c r="M202" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="203" spans="1:13">
       <c r="A203" t="s">
         <v>406</v>
       </c>
       <c r="B203" t="s">
         <v>397</v>
       </c>
       <c r="C203" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D203" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="E203" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="F203" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="G203" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
       <c r="H203" t="s">
         <v>57</v>
       </c>
       <c r="I203" t="s">
         <v>319</v>
       </c>
       <c r="J203" t="s">
         <v>407</v>
       </c>
       <c r="M203" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="204" spans="1:13">
       <c r="A204" t="s">
         <v>409</v>
       </c>
       <c r="B204" t="s">
         <v>397</v>
       </c>
       <c r="C204" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D204" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="E204" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="F204" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="G204" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
       <c r="H204" t="s">
         <v>57</v>
       </c>
       <c r="I204" t="s">
         <v>319</v>
       </c>
       <c r="J204" t="s">
         <v>407</v>
       </c>
       <c r="M204" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="205" spans="1:13">
       <c r="A205" t="s">
         <v>410</v>
       </c>
       <c r="B205" t="s">
         <v>397</v>
       </c>
       <c r="C205" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D205" t="s">
-        <v>234</v>
+        <v>250</v>
       </c>
       <c r="E205" t="s">
+        <v>383</v>
+      </c>
+      <c r="F205" t="s">
+        <v>384</v>
+      </c>
+      <c r="G205" t="s">
         <v>385</v>
       </c>
-      <c r="F205" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H205" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I205" t="s">
         <v>126</v>
       </c>
       <c r="J205" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="M205" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="206" spans="1:13">
       <c r="A206" t="s">
         <v>411</v>
       </c>
       <c r="B206" t="s">
         <v>397</v>
       </c>
       <c r="C206" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D206" t="s">
-        <v>234</v>
+        <v>250</v>
       </c>
       <c r="E206" t="s">
+        <v>383</v>
+      </c>
+      <c r="F206" t="s">
+        <v>384</v>
+      </c>
+      <c r="G206" t="s">
         <v>385</v>
       </c>
-      <c r="F206" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H206" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I206" t="s">
         <v>126</v>
       </c>
       <c r="J206" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="M206" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="207" spans="1:13">
       <c r="A207" t="s">
         <v>412</v>
       </c>
       <c r="B207" t="s">
         <v>413</v>
       </c>
       <c r="C207" t="s">
         <v>78</v>
       </c>
       <c r="D207" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="E207" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="F207" t="s">
-        <v>44</v>
+        <v>18</v>
       </c>
       <c r="G207" t="s">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="H207" t="s">
-        <v>239</v>
+        <v>28</v>
       </c>
       <c r="I207" t="s">
         <v>319</v>
       </c>
       <c r="J207" t="s">
-        <v>291</v>
+        <v>414</v>
       </c>
       <c r="M207" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
     </row>
     <row r="208" spans="1:13">
       <c r="A208" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="B208" t="s">
         <v>413</v>
       </c>
       <c r="C208" t="s">
         <v>15</v>
       </c>
       <c r="D208" t="s">
         <v>16</v>
       </c>
       <c r="E208" t="s">
         <v>17</v>
       </c>
       <c r="F208" t="s">
         <v>18</v>
       </c>
       <c r="G208" t="s">
         <v>19</v>
       </c>
       <c r="H208" t="s">
         <v>28</v>
       </c>
       <c r="I208" t="s">
         <v>319</v>
       </c>
       <c r="J208" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="M208" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
     </row>
     <row r="209" spans="1:13">
       <c r="A209" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="B209" t="s">
         <v>413</v>
       </c>
       <c r="C209" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D209" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="E209" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="F209" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="G209" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="H209" t="s">
-        <v>28</v>
+        <v>255</v>
       </c>
       <c r="I209" t="s">
         <v>319</v>
       </c>
       <c r="J209" t="s">
-        <v>416</v>
+        <v>291</v>
       </c>
       <c r="M209" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
     </row>
     <row r="210" spans="1:13">
       <c r="A210" t="s">
         <v>419</v>
       </c>
       <c r="B210" t="s">
         <v>413</v>
       </c>
       <c r="C210" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D210" t="s">
         <v>42</v>
       </c>
       <c r="E210" t="s">
         <v>43</v>
       </c>
       <c r="F210" t="s">
         <v>44</v>
       </c>
       <c r="G210" t="s">
         <v>45</v>
       </c>
       <c r="H210" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I210" t="s">
         <v>319</v>
       </c>
       <c r="J210" t="s">
         <v>291</v>
       </c>
       <c r="M210" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
     </row>
     <row r="211" spans="1:13">
       <c r="A211" t="s">
         <v>420</v>
       </c>
       <c r="B211" t="s">
         <v>413</v>
       </c>
       <c r="C211" t="s">
         <v>78</v>
       </c>
       <c r="D211" t="s">
         <v>90</v>
       </c>
       <c r="E211" t="s">
         <v>91</v>
       </c>
       <c r="F211" t="s">
         <v>92</v>
       </c>
       <c r="G211" t="s">
         <v>93</v>
       </c>
       <c r="H211" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I211" t="s">
         <v>319</v>
       </c>
       <c r="J211" t="s">
         <v>222</v>
       </c>
       <c r="M211" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="212" spans="1:13">
       <c r="A212" t="s">
         <v>421</v>
       </c>
       <c r="B212" t="s">
         <v>413</v>
       </c>
       <c r="C212" t="s">
         <v>15</v>
       </c>
       <c r="D212" t="s">
         <v>90</v>
       </c>
       <c r="E212" t="s">
         <v>91</v>
       </c>
       <c r="F212" t="s">
         <v>92</v>
       </c>
       <c r="G212" t="s">
         <v>93</v>
       </c>
       <c r="H212" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I212" t="s">
         <v>319</v>
       </c>
       <c r="J212" t="s">
         <v>222</v>
       </c>
       <c r="M212" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="213" spans="1:13">
       <c r="A213" t="s">
         <v>422</v>
       </c>
       <c r="B213" t="s">
         <v>413</v>
       </c>
       <c r="C213" t="s">
         <v>15</v>
       </c>
       <c r="D213" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="E213" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="F213" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="G213" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
       <c r="H213" t="s">
         <v>57</v>
       </c>
       <c r="I213" t="s">
         <v>319</v>
       </c>
       <c r="J213" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="M213" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="214" spans="1:13">
       <c r="A214" t="s">
         <v>423</v>
       </c>
       <c r="B214" t="s">
         <v>413</v>
       </c>
       <c r="C214" t="s">
         <v>78</v>
       </c>
       <c r="D214" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="E214" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="F214" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="G214" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
       <c r="H214" t="s">
         <v>57</v>
       </c>
       <c r="I214" t="s">
         <v>319</v>
       </c>
       <c r="J214" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="M214" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="215" spans="1:13">
       <c r="A215" t="s">
         <v>424</v>
       </c>
       <c r="B215" t="s">
         <v>413</v>
       </c>
       <c r="C215" t="s">
         <v>78</v>
       </c>
       <c r="D215" t="s">
-        <v>234</v>
+        <v>250</v>
       </c>
       <c r="E215" t="s">
+        <v>383</v>
+      </c>
+      <c r="F215" t="s">
+        <v>384</v>
+      </c>
+      <c r="G215" t="s">
         <v>385</v>
       </c>
-      <c r="F215" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H215" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I215" t="s">
         <v>126</v>
       </c>
       <c r="J215" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="M215" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="216" spans="1:13">
       <c r="A216" t="s">
         <v>426</v>
       </c>
       <c r="B216" t="s">
         <v>413</v>
       </c>
       <c r="C216" t="s">
         <v>15</v>
       </c>
       <c r="D216" t="s">
-        <v>234</v>
+        <v>250</v>
       </c>
       <c r="E216" t="s">
+        <v>383</v>
+      </c>
+      <c r="F216" t="s">
+        <v>384</v>
+      </c>
+      <c r="G216" t="s">
         <v>385</v>
       </c>
-      <c r="F216" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H216" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I216" t="s">
         <v>126</v>
       </c>
       <c r="J216" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="M216" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="217" spans="1:13">
       <c r="A217" t="s">
         <v>427</v>
       </c>
       <c r="B217" t="s">
         <v>428</v>
       </c>
       <c r="C217" t="s">
         <v>78</v>
       </c>
       <c r="D217" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="E217" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="F217" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="G217" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
       <c r="H217" t="s">
         <v>57</v>
       </c>
       <c r="I217" t="s">
         <v>319</v>
       </c>
       <c r="J217" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="M217" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="218" spans="1:13">
       <c r="A218" t="s">
         <v>429</v>
       </c>
       <c r="B218" t="s">
         <v>428</v>
       </c>
       <c r="C218" t="s">
         <v>15</v>
       </c>
       <c r="D218" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="E218" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="F218" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="G218" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
       <c r="H218" t="s">
         <v>57</v>
       </c>
       <c r="I218" t="s">
         <v>319</v>
       </c>
       <c r="J218" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="M218" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="219" spans="1:13">
       <c r="A219" t="s">
         <v>430</v>
       </c>
       <c r="B219" t="s">
         <v>431</v>
       </c>
       <c r="C219" t="s">
         <v>78</v>
       </c>
       <c r="D219" t="s">
         <v>16</v>
       </c>
       <c r="E219" t="s">
         <v>17</v>
       </c>
       <c r="F219" t="s">
         <v>18</v>
       </c>
       <c r="G219" t="s">
@@ -9970,865 +9970,865 @@
       </c>
     </row>
     <row r="221" spans="1:13">
       <c r="A221" t="s">
         <v>435</v>
       </c>
       <c r="B221" t="s">
         <v>431</v>
       </c>
       <c r="C221" t="s">
         <v>78</v>
       </c>
       <c r="D221" t="s">
         <v>42</v>
       </c>
       <c r="E221" t="s">
         <v>43</v>
       </c>
       <c r="F221" t="s">
         <v>44</v>
       </c>
       <c r="G221" t="s">
         <v>45</v>
       </c>
       <c r="H221" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I221" t="s">
         <v>319</v>
       </c>
       <c r="J221" t="s">
         <v>436</v>
       </c>
       <c r="M221" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="222" spans="1:13">
       <c r="A222" t="s">
         <v>438</v>
       </c>
       <c r="B222" t="s">
         <v>431</v>
       </c>
       <c r="C222" t="s">
         <v>15</v>
       </c>
       <c r="D222" t="s">
         <v>42</v>
       </c>
       <c r="E222" t="s">
         <v>43</v>
       </c>
       <c r="F222" t="s">
         <v>44</v>
       </c>
       <c r="G222" t="s">
         <v>45</v>
       </c>
       <c r="H222" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I222" t="s">
         <v>319</v>
       </c>
       <c r="J222" t="s">
         <v>436</v>
       </c>
       <c r="M222" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="223" spans="1:13">
       <c r="A223" t="s">
         <v>439</v>
       </c>
       <c r="B223" t="s">
         <v>431</v>
       </c>
       <c r="C223" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D223" t="s">
         <v>90</v>
       </c>
       <c r="E223" t="s">
         <v>91</v>
       </c>
       <c r="F223" t="s">
         <v>92</v>
       </c>
       <c r="G223" t="s">
         <v>93</v>
       </c>
       <c r="H223" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I223" t="s">
         <v>319</v>
       </c>
       <c r="J223" t="s">
         <v>440</v>
       </c>
       <c r="M223" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="224" spans="1:13">
       <c r="A224" t="s">
         <v>441</v>
       </c>
       <c r="B224" t="s">
         <v>431</v>
       </c>
       <c r="C224" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D224" t="s">
         <v>90</v>
       </c>
       <c r="E224" t="s">
         <v>91</v>
       </c>
       <c r="F224" t="s">
         <v>92</v>
       </c>
       <c r="G224" t="s">
         <v>93</v>
       </c>
       <c r="H224" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I224" t="s">
         <v>319</v>
       </c>
       <c r="J224" t="s">
         <v>440</v>
       </c>
       <c r="M224" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="225" spans="1:13">
       <c r="A225" t="s">
         <v>442</v>
       </c>
       <c r="B225" t="s">
         <v>431</v>
       </c>
       <c r="C225" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D225" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="E225" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="F225" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="G225" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
       <c r="H225" t="s">
         <v>57</v>
       </c>
       <c r="I225" t="s">
         <v>319</v>
       </c>
       <c r="J225" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="M225" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="226" spans="1:13">
       <c r="A226" t="s">
         <v>443</v>
       </c>
       <c r="B226" t="s">
         <v>431</v>
       </c>
       <c r="C226" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D226" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="E226" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="F226" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="G226" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
       <c r="H226" t="s">
         <v>57</v>
       </c>
       <c r="I226" t="s">
         <v>319</v>
       </c>
       <c r="J226" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="M226" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="227" spans="1:13">
       <c r="A227" t="s">
         <v>444</v>
       </c>
       <c r="B227" t="s">
         <v>431</v>
       </c>
       <c r="C227" t="s">
         <v>15</v>
       </c>
       <c r="D227" t="s">
-        <v>234</v>
+        <v>250</v>
       </c>
       <c r="E227" t="s">
+        <v>383</v>
+      </c>
+      <c r="F227" t="s">
+        <v>384</v>
+      </c>
+      <c r="G227" t="s">
         <v>385</v>
       </c>
-      <c r="F227" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H227" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I227" t="s">
         <v>126</v>
       </c>
       <c r="J227" t="s">
         <v>445</v>
       </c>
       <c r="M227" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="228" spans="1:13">
       <c r="A228" t="s">
         <v>446</v>
       </c>
       <c r="B228" t="s">
         <v>431</v>
       </c>
       <c r="C228" t="s">
         <v>78</v>
       </c>
       <c r="D228" t="s">
-        <v>234</v>
+        <v>250</v>
       </c>
       <c r="E228" t="s">
+        <v>383</v>
+      </c>
+      <c r="F228" t="s">
+        <v>384</v>
+      </c>
+      <c r="G228" t="s">
         <v>385</v>
       </c>
-      <c r="F228" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H228" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I228" t="s">
         <v>126</v>
       </c>
       <c r="J228" t="s">
         <v>445</v>
       </c>
       <c r="M228" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="229" spans="1:13">
       <c r="A229" t="s">
         <v>447</v>
       </c>
       <c r="B229" t="s">
         <v>448</v>
       </c>
       <c r="C229" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D229" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="E229" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="F229" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="G229" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
       <c r="H229" t="s">
         <v>57</v>
       </c>
       <c r="I229" t="s">
         <v>319</v>
       </c>
       <c r="J229" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="M229" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="230" spans="1:13">
       <c r="A230" t="s">
         <v>450</v>
       </c>
       <c r="B230" t="s">
         <v>448</v>
       </c>
       <c r="C230" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D230" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="E230" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="F230" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="G230" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
       <c r="H230" t="s">
         <v>57</v>
       </c>
       <c r="I230" t="s">
         <v>319</v>
       </c>
       <c r="J230" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="M230" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="231" spans="1:13">
       <c r="A231" t="s">
         <v>451</v>
       </c>
       <c r="B231" t="s">
         <v>452</v>
       </c>
       <c r="C231" t="s">
         <v>78</v>
       </c>
       <c r="D231" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="E231" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="F231" t="s">
-        <v>44</v>
+        <v>18</v>
       </c>
       <c r="G231" t="s">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="H231" t="s">
-        <v>239</v>
+        <v>28</v>
       </c>
       <c r="I231" t="s">
         <v>319</v>
       </c>
       <c r="J231" t="s">
-        <v>398</v>
+        <v>432</v>
       </c>
       <c r="M231" t="s">
-        <v>243</v>
+        <v>453</v>
       </c>
     </row>
     <row r="232" spans="1:13">
       <c r="A232" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="B232" t="s">
         <v>452</v>
       </c>
       <c r="C232" t="s">
         <v>15</v>
       </c>
       <c r="D232" t="s">
-        <v>234</v>
+        <v>16</v>
       </c>
       <c r="E232" t="s">
-        <v>235</v>
+        <v>17</v>
       </c>
       <c r="F232" t="s">
-        <v>236</v>
+        <v>18</v>
       </c>
       <c r="G232" t="s">
-        <v>237</v>
+        <v>19</v>
       </c>
       <c r="H232" t="s">
-        <v>239</v>
+        <v>28</v>
       </c>
       <c r="I232" t="s">
-        <v>126</v>
+        <v>319</v>
       </c>
       <c r="J232" t="s">
-        <v>363</v>
+        <v>432</v>
       </c>
       <c r="M232" t="s">
-        <v>408</v>
+        <v>453</v>
       </c>
     </row>
     <row r="233" spans="1:13">
       <c r="A233" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="B233" t="s">
         <v>452</v>
       </c>
       <c r="C233" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D233" t="s">
-        <v>234</v>
+        <v>42</v>
       </c>
       <c r="E233" t="s">
+        <v>43</v>
+      </c>
+      <c r="F233" t="s">
+        <v>44</v>
+      </c>
+      <c r="G233" t="s">
+        <v>45</v>
+      </c>
+      <c r="H233" t="s">
+        <v>255</v>
+      </c>
+      <c r="I233" t="s">
+        <v>319</v>
+      </c>
+      <c r="J233" t="s">
+        <v>398</v>
+      </c>
+      <c r="M233" t="s">
         <v>235</v>
-      </c>
-[...16 lines deleted...]
-        <v>408</v>
       </c>
     </row>
     <row r="234" spans="1:13">
       <c r="A234" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="B234" t="s">
         <v>452</v>
       </c>
       <c r="C234" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D234" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="E234" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="F234" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="G234" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="H234" t="s">
-        <v>28</v>
+        <v>255</v>
       </c>
       <c r="I234" t="s">
         <v>319</v>
       </c>
       <c r="J234" t="s">
-        <v>432</v>
+        <v>398</v>
       </c>
       <c r="M234" t="s">
-        <v>456</v>
+        <v>235</v>
       </c>
     </row>
     <row r="235" spans="1:13">
       <c r="A235" t="s">
         <v>457</v>
       </c>
       <c r="B235" t="s">
         <v>452</v>
       </c>
       <c r="C235" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D235" t="s">
-        <v>16</v>
+        <v>90</v>
       </c>
       <c r="E235" t="s">
-        <v>17</v>
+        <v>91</v>
       </c>
       <c r="F235" t="s">
-        <v>18</v>
+        <v>92</v>
       </c>
       <c r="G235" t="s">
-        <v>19</v>
+        <v>93</v>
       </c>
       <c r="H235" t="s">
-        <v>28</v>
+        <v>255</v>
       </c>
       <c r="I235" t="s">
         <v>319</v>
       </c>
       <c r="J235" t="s">
-        <v>432</v>
+        <v>234</v>
       </c>
       <c r="M235" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="236" spans="1:13">
       <c r="A236" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="B236" t="s">
         <v>452</v>
       </c>
       <c r="C236" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D236" t="s">
-        <v>42</v>
+        <v>90</v>
       </c>
       <c r="E236" t="s">
-        <v>43</v>
+        <v>91</v>
       </c>
       <c r="F236" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="G236" t="s">
-        <v>45</v>
+        <v>93</v>
       </c>
       <c r="H236" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I236" t="s">
         <v>319</v>
       </c>
       <c r="J236" t="s">
-        <v>398</v>
+        <v>234</v>
       </c>
       <c r="M236" t="s">
-        <v>243</v>
+        <v>458</v>
       </c>
     </row>
     <row r="237" spans="1:13">
       <c r="A237" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="B237" t="s">
         <v>452</v>
       </c>
       <c r="C237" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D237" t="s">
-        <v>90</v>
+        <v>244</v>
       </c>
       <c r="E237" t="s">
-        <v>91</v>
+        <v>245</v>
       </c>
       <c r="F237" t="s">
-        <v>92</v>
+        <v>246</v>
       </c>
       <c r="G237" t="s">
-        <v>93</v>
+        <v>247</v>
       </c>
       <c r="H237" t="s">
-        <v>239</v>
+        <v>57</v>
       </c>
       <c r="I237" t="s">
         <v>319</v>
       </c>
       <c r="J237" t="s">
-        <v>242</v>
+        <v>222</v>
       </c>
       <c r="M237" t="s">
-        <v>460</v>
+        <v>198</v>
       </c>
     </row>
     <row r="238" spans="1:13">
       <c r="A238" t="s">
         <v>461</v>
       </c>
       <c r="B238" t="s">
         <v>452</v>
       </c>
       <c r="C238" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D238" t="s">
-        <v>90</v>
+        <v>244</v>
       </c>
       <c r="E238" t="s">
-        <v>91</v>
+        <v>245</v>
       </c>
       <c r="F238" t="s">
-        <v>92</v>
+        <v>246</v>
       </c>
       <c r="G238" t="s">
-        <v>93</v>
+        <v>247</v>
       </c>
       <c r="H238" t="s">
-        <v>239</v>
+        <v>57</v>
       </c>
       <c r="I238" t="s">
         <v>319</v>
       </c>
       <c r="J238" t="s">
-        <v>242</v>
+        <v>222</v>
       </c>
       <c r="M238" t="s">
-        <v>460</v>
+        <v>198</v>
       </c>
     </row>
     <row r="239" spans="1:13">
       <c r="A239" t="s">
         <v>462</v>
       </c>
       <c r="B239" t="s">
         <v>452</v>
       </c>
       <c r="C239" t="s">
         <v>78</v>
       </c>
       <c r="D239" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E239" t="s">
-        <v>253</v>
+        <v>383</v>
       </c>
       <c r="F239" t="s">
-        <v>254</v>
+        <v>384</v>
       </c>
       <c r="G239" t="s">
+        <v>385</v>
+      </c>
+      <c r="H239" t="s">
         <v>255</v>
       </c>
-      <c r="H239" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I239" t="s">
-        <v>319</v>
+        <v>126</v>
       </c>
       <c r="J239" t="s">
-        <v>222</v>
+        <v>363</v>
       </c>
       <c r="M239" t="s">
-        <v>199</v>
+        <v>408</v>
       </c>
     </row>
     <row r="240" spans="1:13">
       <c r="A240" t="s">
         <v>463</v>
       </c>
       <c r="B240" t="s">
         <v>452</v>
       </c>
       <c r="C240" t="s">
         <v>15</v>
       </c>
       <c r="D240" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E240" t="s">
-        <v>253</v>
+        <v>383</v>
       </c>
       <c r="F240" t="s">
-        <v>254</v>
+        <v>384</v>
       </c>
       <c r="G240" t="s">
+        <v>385</v>
+      </c>
+      <c r="H240" t="s">
         <v>255</v>
       </c>
-      <c r="H240" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I240" t="s">
-        <v>319</v>
+        <v>126</v>
       </c>
       <c r="J240" t="s">
-        <v>222</v>
+        <v>363</v>
       </c>
       <c r="M240" t="s">
-        <v>199</v>
+        <v>408</v>
       </c>
     </row>
     <row r="241" spans="1:13">
       <c r="A241" t="s">
         <v>464</v>
       </c>
       <c r="B241" t="s">
         <v>452</v>
       </c>
       <c r="C241" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D241" t="s">
-        <v>234</v>
+        <v>250</v>
       </c>
       <c r="E241" t="s">
-        <v>385</v>
+        <v>251</v>
       </c>
       <c r="F241" t="s">
-        <v>386</v>
+        <v>252</v>
       </c>
       <c r="G241" t="s">
-        <v>387</v>
+        <v>253</v>
       </c>
       <c r="H241" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I241" t="s">
         <v>126</v>
       </c>
       <c r="J241" t="s">
         <v>363</v>
       </c>
       <c r="M241" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="242" spans="1:13">
       <c r="A242" t="s">
         <v>465</v>
       </c>
       <c r="B242" t="s">
         <v>452</v>
       </c>
       <c r="C242" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D242" t="s">
-        <v>234</v>
+        <v>250</v>
       </c>
       <c r="E242" t="s">
-        <v>385</v>
+        <v>251</v>
       </c>
       <c r="F242" t="s">
-        <v>386</v>
+        <v>252</v>
       </c>
       <c r="G242" t="s">
-        <v>387</v>
+        <v>253</v>
       </c>
       <c r="H242" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I242" t="s">
         <v>126</v>
       </c>
       <c r="J242" t="s">
         <v>363</v>
       </c>
       <c r="M242" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="243" spans="1:13">
       <c r="A243" t="s">
         <v>466</v>
       </c>
       <c r="B243" t="s">
         <v>467</v>
       </c>
       <c r="C243" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D243" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="E243" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="F243" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="G243" t="s">
+        <v>247</v>
+      </c>
+      <c r="H243" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>239</v>
       </c>
       <c r="I243" t="s">
         <v>319</v>
       </c>
       <c r="J243" t="s">
         <v>468</v>
       </c>
       <c r="M243" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="244" spans="1:13">
       <c r="A244" t="s">
         <v>469</v>
       </c>
       <c r="B244" t="s">
         <v>467</v>
       </c>
       <c r="C244" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D244" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="E244" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="F244" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="G244" t="s">
+        <v>247</v>
+      </c>
+      <c r="H244" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>239</v>
       </c>
       <c r="I244" t="s">
         <v>319</v>
       </c>
       <c r="J244" t="s">
         <v>468</v>
       </c>
       <c r="M244" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="245" spans="1:13">
       <c r="A245" t="s">
         <v>470</v>
       </c>
       <c r="B245" t="s">
         <v>471</v>
       </c>
       <c r="C245" t="s">
         <v>15</v>
       </c>
       <c r="D245" t="s">
         <v>16</v>
       </c>
       <c r="E245" t="s">
         <v>17</v>
       </c>
       <c r="F245" t="s">
         <v>18</v>
       </c>
       <c r="G245" t="s">
         <v>19</v>
       </c>
       <c r="H245" t="s">
@@ -10880,296 +10880,296 @@
       </c>
     </row>
     <row r="247" spans="1:13">
       <c r="A247" t="s">
         <v>475</v>
       </c>
       <c r="B247" t="s">
         <v>471</v>
       </c>
       <c r="C247" t="s">
         <v>78</v>
       </c>
       <c r="D247" t="s">
         <v>42</v>
       </c>
       <c r="E247" t="s">
         <v>43</v>
       </c>
       <c r="F247" t="s">
         <v>44</v>
       </c>
       <c r="G247" t="s">
         <v>45</v>
       </c>
       <c r="H247" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I247" t="s">
         <v>319</v>
       </c>
       <c r="J247" t="s">
         <v>476</v>
       </c>
       <c r="M247" t="s">
-        <v>243</v>
+        <v>235</v>
       </c>
     </row>
     <row r="248" spans="1:13">
       <c r="A248" t="s">
         <v>477</v>
       </c>
       <c r="B248" t="s">
         <v>471</v>
       </c>
       <c r="C248" t="s">
         <v>15</v>
       </c>
       <c r="D248" t="s">
         <v>42</v>
       </c>
       <c r="E248" t="s">
         <v>43</v>
       </c>
       <c r="F248" t="s">
         <v>44</v>
       </c>
       <c r="G248" t="s">
         <v>45</v>
       </c>
       <c r="H248" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I248" t="s">
         <v>319</v>
       </c>
       <c r="J248" t="s">
         <v>476</v>
       </c>
       <c r="M248" t="s">
-        <v>243</v>
+        <v>235</v>
       </c>
     </row>
     <row r="249" spans="1:13">
       <c r="A249" t="s">
         <v>478</v>
       </c>
       <c r="B249" t="s">
         <v>471</v>
       </c>
       <c r="C249" t="s">
         <v>15</v>
       </c>
       <c r="D249" t="s">
         <v>90</v>
       </c>
       <c r="E249" t="s">
         <v>91</v>
       </c>
       <c r="F249" t="s">
         <v>92</v>
       </c>
       <c r="G249" t="s">
         <v>93</v>
       </c>
       <c r="H249" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I249" t="s">
         <v>319</v>
       </c>
       <c r="J249" t="s">
         <v>479</v>
       </c>
       <c r="M249" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="250" spans="1:13">
       <c r="A250" t="s">
         <v>480</v>
       </c>
       <c r="B250" t="s">
         <v>471</v>
       </c>
       <c r="C250" t="s">
         <v>78</v>
       </c>
       <c r="D250" t="s">
         <v>90</v>
       </c>
       <c r="E250" t="s">
         <v>91</v>
       </c>
       <c r="F250" t="s">
         <v>92</v>
       </c>
       <c r="G250" t="s">
         <v>93</v>
       </c>
       <c r="H250" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I250" t="s">
         <v>319</v>
       </c>
       <c r="J250" t="s">
         <v>479</v>
       </c>
       <c r="M250" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="251" spans="1:13">
       <c r="A251" t="s">
         <v>481</v>
       </c>
       <c r="B251" t="s">
         <v>471</v>
       </c>
       <c r="C251" t="s">
         <v>15</v>
       </c>
       <c r="D251" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="E251" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="F251" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="G251" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
       <c r="H251" t="s">
         <v>57</v>
       </c>
       <c r="I251" t="s">
         <v>319</v>
       </c>
       <c r="J251" t="s">
         <v>482</v>
       </c>
       <c r="M251" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
     </row>
     <row r="252" spans="1:13">
       <c r="A252" t="s">
         <v>483</v>
       </c>
       <c r="B252" t="s">
         <v>471</v>
       </c>
       <c r="C252" t="s">
         <v>78</v>
       </c>
       <c r="D252" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="E252" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="F252" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="G252" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
       <c r="H252" t="s">
         <v>57</v>
       </c>
       <c r="I252" t="s">
         <v>319</v>
       </c>
       <c r="J252" t="s">
         <v>482</v>
       </c>
       <c r="M252" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
     </row>
     <row r="253" spans="1:13">
       <c r="A253" t="s">
         <v>484</v>
       </c>
       <c r="B253" t="s">
         <v>471</v>
       </c>
       <c r="C253" t="s">
         <v>15</v>
       </c>
       <c r="D253" t="s">
-        <v>234</v>
+        <v>250</v>
       </c>
       <c r="E253" t="s">
+        <v>383</v>
+      </c>
+      <c r="F253" t="s">
+        <v>384</v>
+      </c>
+      <c r="G253" t="s">
         <v>385</v>
       </c>
-      <c r="F253" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H253" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I253" t="s">
         <v>126</v>
       </c>
       <c r="J253" t="s">
         <v>175</v>
       </c>
       <c r="M253" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="254" spans="1:13">
       <c r="A254" t="s">
         <v>485</v>
       </c>
       <c r="B254" t="s">
         <v>471</v>
       </c>
       <c r="C254" t="s">
         <v>78</v>
       </c>
       <c r="D254" t="s">
-        <v>234</v>
+        <v>250</v>
       </c>
       <c r="E254" t="s">
+        <v>383</v>
+      </c>
+      <c r="F254" t="s">
+        <v>384</v>
+      </c>
+      <c r="G254" t="s">
         <v>385</v>
       </c>
-      <c r="F254" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H254" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I254" t="s">
         <v>126</v>
       </c>
       <c r="J254" t="s">
         <v>175</v>
       </c>
       <c r="M254" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="255" spans="1:13">
       <c r="A255" t="s">
         <v>486</v>
       </c>
       <c r="B255" t="s">
         <v>487</v>
       </c>
       <c r="C255" t="s">
         <v>15</v>
       </c>
       <c r="D255" t="s">
         <v>16</v>
       </c>
       <c r="E255" t="s">
@@ -11215,1011 +11215,1011 @@
       </c>
       <c r="G256" t="s">
         <v>19</v>
       </c>
       <c r="H256" t="s">
         <v>28</v>
       </c>
       <c r="I256" t="s">
         <v>319</v>
       </c>
       <c r="J256" t="s">
         <v>488</v>
       </c>
       <c r="M256" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="257" spans="1:13">
       <c r="A257" t="s">
         <v>491</v>
       </c>
       <c r="B257" t="s">
         <v>487</v>
       </c>
       <c r="C257" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D257" t="s">
         <v>42</v>
       </c>
       <c r="E257" t="s">
         <v>43</v>
       </c>
       <c r="F257" t="s">
         <v>44</v>
       </c>
       <c r="G257" t="s">
         <v>45</v>
       </c>
       <c r="H257" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I257" t="s">
         <v>319</v>
       </c>
       <c r="J257" t="s">
         <v>492</v>
       </c>
       <c r="M257" t="s">
-        <v>243</v>
+        <v>235</v>
       </c>
     </row>
     <row r="258" spans="1:13">
       <c r="A258" t="s">
         <v>493</v>
       </c>
       <c r="B258" t="s">
         <v>487</v>
       </c>
       <c r="C258" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D258" t="s">
         <v>42</v>
       </c>
       <c r="E258" t="s">
         <v>43</v>
       </c>
       <c r="F258" t="s">
         <v>44</v>
       </c>
       <c r="G258" t="s">
         <v>45</v>
       </c>
       <c r="H258" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I258" t="s">
         <v>319</v>
       </c>
       <c r="J258" t="s">
         <v>492</v>
       </c>
       <c r="M258" t="s">
-        <v>243</v>
+        <v>235</v>
       </c>
     </row>
     <row r="259" spans="1:13">
       <c r="A259" t="s">
         <v>494</v>
       </c>
       <c r="B259" t="s">
         <v>487</v>
       </c>
       <c r="C259" t="s">
         <v>15</v>
       </c>
       <c r="D259" t="s">
         <v>90</v>
       </c>
       <c r="E259" t="s">
         <v>91</v>
       </c>
       <c r="F259" t="s">
         <v>92</v>
       </c>
       <c r="G259" t="s">
         <v>93</v>
       </c>
       <c r="H259" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I259" t="s">
         <v>319</v>
       </c>
       <c r="J259" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="M259" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="260" spans="1:13">
       <c r="A260" t="s">
         <v>495</v>
       </c>
       <c r="B260" t="s">
         <v>487</v>
       </c>
       <c r="C260" t="s">
         <v>78</v>
       </c>
       <c r="D260" t="s">
         <v>90</v>
       </c>
       <c r="E260" t="s">
         <v>91</v>
       </c>
       <c r="F260" t="s">
         <v>92</v>
       </c>
       <c r="G260" t="s">
         <v>93</v>
       </c>
       <c r="H260" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I260" t="s">
         <v>319</v>
       </c>
       <c r="J260" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="M260" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="261" spans="1:13">
       <c r="A261" t="s">
         <v>496</v>
       </c>
       <c r="B261" t="s">
         <v>487</v>
       </c>
       <c r="C261" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D261" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="E261" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="F261" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="G261" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
       <c r="H261" t="s">
         <v>57</v>
       </c>
       <c r="I261" t="s">
         <v>319</v>
       </c>
       <c r="J261" t="s">
         <v>262</v>
       </c>
       <c r="M261" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="262" spans="1:13">
       <c r="A262" t="s">
         <v>497</v>
       </c>
       <c r="B262" t="s">
         <v>487</v>
       </c>
       <c r="C262" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D262" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="E262" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="F262" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="G262" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
       <c r="H262" t="s">
         <v>57</v>
       </c>
       <c r="I262" t="s">
         <v>319</v>
       </c>
       <c r="J262" t="s">
         <v>262</v>
       </c>
       <c r="M262" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="263" spans="1:13">
       <c r="A263" t="s">
         <v>498</v>
       </c>
       <c r="B263" t="s">
         <v>487</v>
       </c>
       <c r="C263" t="s">
         <v>15</v>
       </c>
       <c r="D263" t="s">
-        <v>234</v>
+        <v>250</v>
       </c>
       <c r="E263" t="s">
+        <v>383</v>
+      </c>
+      <c r="F263" t="s">
+        <v>384</v>
+      </c>
+      <c r="G263" t="s">
         <v>385</v>
       </c>
-      <c r="F263" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H263" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I263" t="s">
         <v>126</v>
       </c>
       <c r="J263" t="s">
         <v>359</v>
       </c>
       <c r="M263" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
     </row>
     <row r="264" spans="1:13">
       <c r="A264" t="s">
         <v>499</v>
       </c>
       <c r="B264" t="s">
         <v>487</v>
       </c>
       <c r="C264" t="s">
         <v>78</v>
       </c>
       <c r="D264" t="s">
-        <v>234</v>
+        <v>250</v>
       </c>
       <c r="E264" t="s">
+        <v>383</v>
+      </c>
+      <c r="F264" t="s">
+        <v>384</v>
+      </c>
+      <c r="G264" t="s">
         <v>385</v>
       </c>
-      <c r="F264" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H264" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I264" t="s">
         <v>126</v>
       </c>
       <c r="J264" t="s">
         <v>359</v>
       </c>
       <c r="M264" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
     </row>
     <row r="265" spans="1:13">
       <c r="A265" t="s">
         <v>500</v>
       </c>
       <c r="B265" t="s">
         <v>501</v>
       </c>
       <c r="C265" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D265" t="s">
         <v>16</v>
       </c>
       <c r="E265" t="s">
         <v>17</v>
       </c>
       <c r="F265" t="s">
         <v>18</v>
       </c>
       <c r="G265" t="s">
         <v>19</v>
       </c>
       <c r="H265" t="s">
         <v>28</v>
       </c>
       <c r="I265" t="s">
         <v>319</v>
       </c>
       <c r="J265" t="s">
         <v>472</v>
       </c>
       <c r="M265" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="266" spans="1:13">
       <c r="A266" t="s">
         <v>502</v>
       </c>
       <c r="B266" t="s">
         <v>501</v>
       </c>
       <c r="C266" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D266" t="s">
         <v>16</v>
       </c>
       <c r="E266" t="s">
         <v>17</v>
       </c>
       <c r="F266" t="s">
         <v>18</v>
       </c>
       <c r="G266" t="s">
         <v>19</v>
       </c>
       <c r="H266" t="s">
         <v>28</v>
       </c>
       <c r="I266" t="s">
         <v>319</v>
       </c>
       <c r="J266" t="s">
         <v>472</v>
       </c>
       <c r="M266" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="267" spans="1:13">
       <c r="A267" t="s">
         <v>503</v>
       </c>
       <c r="B267" t="s">
         <v>501</v>
       </c>
       <c r="C267" t="s">
         <v>78</v>
       </c>
       <c r="D267" t="s">
         <v>42</v>
       </c>
       <c r="E267" t="s">
         <v>43</v>
       </c>
       <c r="F267" t="s">
         <v>44</v>
       </c>
       <c r="G267" t="s">
         <v>45</v>
       </c>
       <c r="H267" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I267" t="s">
         <v>319</v>
       </c>
       <c r="J267" t="s">
         <v>504</v>
       </c>
       <c r="M267" t="s">
-        <v>243</v>
+        <v>235</v>
       </c>
     </row>
     <row r="268" spans="1:13">
       <c r="A268" t="s">
         <v>505</v>
       </c>
       <c r="B268" t="s">
         <v>501</v>
       </c>
       <c r="C268" t="s">
         <v>15</v>
       </c>
       <c r="D268" t="s">
         <v>42</v>
       </c>
       <c r="E268" t="s">
         <v>43</v>
       </c>
       <c r="F268" t="s">
         <v>44</v>
       </c>
       <c r="G268" t="s">
         <v>45</v>
       </c>
       <c r="H268" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I268" t="s">
         <v>319</v>
       </c>
       <c r="J268" t="s">
         <v>504</v>
       </c>
       <c r="M268" t="s">
-        <v>243</v>
+        <v>235</v>
       </c>
     </row>
     <row r="269" spans="1:13">
       <c r="A269" t="s">
         <v>506</v>
       </c>
       <c r="B269" t="s">
         <v>501</v>
       </c>
       <c r="C269" t="s">
         <v>15</v>
       </c>
       <c r="D269" t="s">
         <v>90</v>
       </c>
       <c r="E269" t="s">
         <v>91</v>
       </c>
       <c r="F269" t="s">
         <v>92</v>
       </c>
       <c r="G269" t="s">
         <v>93</v>
       </c>
       <c r="H269" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I269" t="s">
         <v>319</v>
       </c>
       <c r="J269" t="s">
         <v>507</v>
       </c>
       <c r="M269" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="270" spans="1:13">
       <c r="A270" t="s">
         <v>508</v>
       </c>
       <c r="B270" t="s">
         <v>501</v>
       </c>
       <c r="C270" t="s">
         <v>78</v>
       </c>
       <c r="D270" t="s">
         <v>90</v>
       </c>
       <c r="E270" t="s">
         <v>91</v>
       </c>
       <c r="F270" t="s">
         <v>92</v>
       </c>
       <c r="G270" t="s">
         <v>93</v>
       </c>
       <c r="H270" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I270" t="s">
         <v>319</v>
       </c>
       <c r="J270" t="s">
         <v>507</v>
       </c>
       <c r="M270" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="271" spans="1:13">
       <c r="A271" t="s">
         <v>509</v>
       </c>
       <c r="B271" t="s">
         <v>501</v>
       </c>
       <c r="C271" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D271" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="E271" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="F271" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="G271" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
       <c r="H271" t="s">
         <v>57</v>
       </c>
       <c r="I271" t="s">
         <v>319</v>
       </c>
       <c r="J271" t="s">
         <v>510</v>
       </c>
       <c r="M271" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="272" spans="1:13">
       <c r="A272" t="s">
         <v>512</v>
       </c>
       <c r="B272" t="s">
         <v>501</v>
       </c>
       <c r="C272" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D272" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="E272" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="F272" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="G272" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
       <c r="H272" t="s">
         <v>57</v>
       </c>
       <c r="I272" t="s">
         <v>319</v>
       </c>
       <c r="J272" t="s">
         <v>510</v>
       </c>
       <c r="M272" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="273" spans="1:13">
       <c r="A273" t="s">
         <v>513</v>
       </c>
       <c r="B273" t="s">
         <v>501</v>
       </c>
       <c r="C273" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D273" t="s">
-        <v>234</v>
+        <v>250</v>
       </c>
       <c r="E273" t="s">
+        <v>383</v>
+      </c>
+      <c r="F273" t="s">
+        <v>384</v>
+      </c>
+      <c r="G273" t="s">
         <v>385</v>
       </c>
-      <c r="F273" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H273" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I273" t="s">
         <v>126</v>
       </c>
       <c r="J273" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="M273" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="274" spans="1:13">
       <c r="A274" t="s">
         <v>514</v>
       </c>
       <c r="B274" t="s">
         <v>501</v>
       </c>
       <c r="C274" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D274" t="s">
-        <v>234</v>
+        <v>250</v>
       </c>
       <c r="E274" t="s">
+        <v>383</v>
+      </c>
+      <c r="F274" t="s">
+        <v>384</v>
+      </c>
+      <c r="G274" t="s">
         <v>385</v>
       </c>
-      <c r="F274" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H274" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I274" t="s">
         <v>126</v>
       </c>
       <c r="J274" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="M274" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="275" spans="1:13">
       <c r="A275" t="s">
         <v>515</v>
       </c>
       <c r="B275" t="s">
         <v>516</v>
       </c>
       <c r="C275" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D275" t="s">
         <v>16</v>
       </c>
       <c r="E275" t="s">
         <v>17</v>
       </c>
       <c r="F275" t="s">
         <v>18</v>
       </c>
       <c r="G275" t="s">
         <v>19</v>
       </c>
       <c r="H275" t="s">
         <v>28</v>
       </c>
       <c r="I275" t="s">
         <v>319</v>
       </c>
       <c r="J275" t="s">
         <v>517</v>
       </c>
       <c r="M275" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="276" spans="1:13">
       <c r="A276" t="s">
         <v>518</v>
       </c>
       <c r="B276" t="s">
         <v>516</v>
       </c>
       <c r="C276" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D276" t="s">
         <v>16</v>
       </c>
       <c r="E276" t="s">
         <v>17</v>
       </c>
       <c r="F276" t="s">
         <v>18</v>
       </c>
       <c r="G276" t="s">
         <v>19</v>
       </c>
       <c r="H276" t="s">
         <v>28</v>
       </c>
       <c r="I276" t="s">
         <v>319</v>
       </c>
       <c r="J276" t="s">
         <v>517</v>
       </c>
       <c r="M276" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="277" spans="1:13">
       <c r="A277" t="s">
         <v>519</v>
       </c>
       <c r="B277" t="s">
         <v>516</v>
       </c>
       <c r="C277" t="s">
         <v>15</v>
       </c>
       <c r="D277" t="s">
         <v>42</v>
       </c>
       <c r="E277" t="s">
         <v>43</v>
       </c>
       <c r="F277" t="s">
         <v>44</v>
       </c>
       <c r="G277" t="s">
         <v>45</v>
       </c>
       <c r="H277" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I277" t="s">
         <v>319</v>
       </c>
       <c r="J277" t="s">
         <v>504</v>
       </c>
       <c r="M277" t="s">
-        <v>243</v>
+        <v>235</v>
       </c>
     </row>
     <row r="278" spans="1:13">
       <c r="A278" t="s">
         <v>520</v>
       </c>
       <c r="B278" t="s">
         <v>516</v>
       </c>
       <c r="C278" t="s">
         <v>78</v>
       </c>
       <c r="D278" t="s">
         <v>42</v>
       </c>
       <c r="E278" t="s">
         <v>43</v>
       </c>
       <c r="F278" t="s">
         <v>44</v>
       </c>
       <c r="G278" t="s">
         <v>45</v>
       </c>
       <c r="H278" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I278" t="s">
         <v>319</v>
       </c>
       <c r="J278" t="s">
         <v>504</v>
       </c>
       <c r="M278" t="s">
-        <v>243</v>
+        <v>235</v>
       </c>
     </row>
     <row r="279" spans="1:13">
       <c r="A279" t="s">
         <v>521</v>
       </c>
       <c r="B279" t="s">
         <v>516</v>
       </c>
       <c r="C279" t="s">
         <v>15</v>
       </c>
       <c r="D279" t="s">
         <v>90</v>
       </c>
       <c r="E279" t="s">
         <v>91</v>
       </c>
       <c r="F279" t="s">
         <v>92</v>
       </c>
       <c r="G279" t="s">
         <v>93</v>
       </c>
       <c r="H279" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I279" t="s">
         <v>522</v>
       </c>
       <c r="J279" t="s">
         <v>352</v>
       </c>
       <c r="M279" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="280" spans="1:13">
       <c r="A280" t="s">
         <v>524</v>
       </c>
       <c r="B280" t="s">
         <v>516</v>
       </c>
       <c r="C280" t="s">
         <v>78</v>
       </c>
       <c r="D280" t="s">
         <v>90</v>
       </c>
       <c r="E280" t="s">
         <v>91</v>
       </c>
       <c r="F280" t="s">
         <v>92</v>
       </c>
       <c r="G280" t="s">
         <v>93</v>
       </c>
       <c r="H280" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I280" t="s">
         <v>522</v>
       </c>
       <c r="J280" t="s">
         <v>352</v>
       </c>
       <c r="M280" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="281" spans="1:13">
       <c r="A281" t="s">
         <v>525</v>
       </c>
       <c r="B281" t="s">
         <v>516</v>
       </c>
       <c r="C281" t="s">
         <v>15</v>
       </c>
       <c r="D281" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="E281" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="F281" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="G281" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
       <c r="H281" t="s">
         <v>57</v>
       </c>
       <c r="I281" t="s">
         <v>319</v>
       </c>
       <c r="J281" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="M281" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="282" spans="1:13">
       <c r="A282" t="s">
         <v>527</v>
       </c>
       <c r="B282" t="s">
         <v>516</v>
       </c>
       <c r="C282" t="s">
         <v>78</v>
       </c>
       <c r="D282" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="E282" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="F282" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="G282" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
       <c r="H282" t="s">
         <v>57</v>
       </c>
       <c r="I282" t="s">
         <v>319</v>
       </c>
       <c r="J282" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="M282" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="283" spans="1:13">
       <c r="A283" t="s">
         <v>528</v>
       </c>
       <c r="B283" t="s">
         <v>516</v>
       </c>
       <c r="C283" t="s">
         <v>15</v>
       </c>
       <c r="D283" t="s">
-        <v>234</v>
+        <v>250</v>
       </c>
       <c r="E283" t="s">
+        <v>383</v>
+      </c>
+      <c r="F283" t="s">
+        <v>384</v>
+      </c>
+      <c r="G283" t="s">
         <v>385</v>
       </c>
-      <c r="F283" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H283" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I283" t="s">
         <v>126</v>
       </c>
       <c r="J283" t="s">
         <v>222</v>
       </c>
       <c r="M283" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="284" spans="1:13">
       <c r="A284" t="s">
         <v>529</v>
       </c>
       <c r="B284" t="s">
         <v>516</v>
       </c>
       <c r="C284" t="s">
         <v>78</v>
       </c>
       <c r="D284" t="s">
-        <v>234</v>
+        <v>250</v>
       </c>
       <c r="E284" t="s">
+        <v>383</v>
+      </c>
+      <c r="F284" t="s">
+        <v>384</v>
+      </c>
+      <c r="G284" t="s">
         <v>385</v>
       </c>
-      <c r="F284" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H284" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I284" t="s">
         <v>126</v>
       </c>
       <c r="J284" t="s">
         <v>222</v>
       </c>
       <c r="M284" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="285" spans="1:13">
       <c r="A285" t="s">
         <v>530</v>
       </c>
       <c r="B285" t="s">
         <v>531</v>
       </c>
       <c r="C285" t="s">
         <v>15</v>
       </c>
       <c r="D285" t="s">
         <v>16</v>
       </c>
       <c r="E285" t="s">
@@ -12265,1151 +12265,1151 @@
       </c>
       <c r="G286" t="s">
         <v>19</v>
       </c>
       <c r="H286" t="s">
         <v>57</v>
       </c>
       <c r="I286" t="s">
         <v>522</v>
       </c>
       <c r="J286" t="s">
         <v>532</v>
       </c>
       <c r="M286" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="287" spans="1:13">
       <c r="A287" t="s">
         <v>534</v>
       </c>
       <c r="B287" t="s">
         <v>531</v>
       </c>
       <c r="C287" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D287" t="s">
         <v>42</v>
       </c>
       <c r="E287" t="s">
         <v>43</v>
       </c>
       <c r="F287" t="s">
         <v>44</v>
       </c>
       <c r="G287" t="s">
         <v>45</v>
       </c>
       <c r="H287" t="s">
         <v>72</v>
       </c>
       <c r="I287" t="s">
         <v>522</v>
       </c>
       <c r="J287" t="s">
         <v>504</v>
       </c>
       <c r="M287" t="s">
-        <v>243</v>
+        <v>235</v>
       </c>
     </row>
     <row r="288" spans="1:13">
       <c r="A288" t="s">
         <v>535</v>
       </c>
       <c r="B288" t="s">
         <v>531</v>
       </c>
       <c r="C288" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D288" t="s">
         <v>42</v>
       </c>
       <c r="E288" t="s">
         <v>43</v>
       </c>
       <c r="F288" t="s">
         <v>44</v>
       </c>
       <c r="G288" t="s">
         <v>45</v>
       </c>
       <c r="H288" t="s">
         <v>72</v>
       </c>
       <c r="I288" t="s">
         <v>522</v>
       </c>
       <c r="J288" t="s">
         <v>504</v>
       </c>
       <c r="M288" t="s">
-        <v>243</v>
+        <v>235</v>
       </c>
     </row>
     <row r="289" spans="1:13">
       <c r="A289" t="s">
         <v>536</v>
       </c>
       <c r="B289" t="s">
         <v>531</v>
       </c>
       <c r="C289" t="s">
         <v>78</v>
       </c>
       <c r="D289" t="s">
         <v>90</v>
       </c>
       <c r="E289" t="s">
         <v>91</v>
       </c>
       <c r="F289" t="s">
         <v>92</v>
       </c>
       <c r="G289" t="s">
         <v>93</v>
       </c>
       <c r="H289" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I289" t="s">
         <v>522</v>
       </c>
       <c r="J289" t="s">
         <v>537</v>
       </c>
       <c r="M289" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
     </row>
     <row r="290" spans="1:13">
       <c r="A290" t="s">
         <v>538</v>
       </c>
       <c r="B290" t="s">
         <v>531</v>
       </c>
       <c r="C290" t="s">
         <v>15</v>
       </c>
       <c r="D290" t="s">
         <v>90</v>
       </c>
       <c r="E290" t="s">
         <v>91</v>
       </c>
       <c r="F290" t="s">
         <v>92</v>
       </c>
       <c r="G290" t="s">
         <v>93</v>
       </c>
       <c r="H290" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I290" t="s">
         <v>522</v>
       </c>
       <c r="J290" t="s">
         <v>537</v>
       </c>
       <c r="M290" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
     </row>
     <row r="291" spans="1:13">
       <c r="A291" t="s">
         <v>539</v>
       </c>
       <c r="B291" t="s">
         <v>531</v>
       </c>
       <c r="C291" t="s">
         <v>15</v>
       </c>
       <c r="D291" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="E291" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="F291" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="G291" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
       <c r="H291" t="s">
         <v>57</v>
       </c>
       <c r="I291" t="s">
         <v>522</v>
       </c>
       <c r="J291" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="M291" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="292" spans="1:13">
       <c r="A292" t="s">
         <v>540</v>
       </c>
       <c r="B292" t="s">
         <v>531</v>
       </c>
       <c r="C292" t="s">
         <v>78</v>
       </c>
       <c r="D292" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="E292" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="F292" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="G292" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
       <c r="H292" t="s">
         <v>57</v>
       </c>
       <c r="I292" t="s">
         <v>522</v>
       </c>
       <c r="J292" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="M292" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="293" spans="1:13">
       <c r="A293" t="s">
         <v>541</v>
       </c>
       <c r="B293" t="s">
         <v>531</v>
       </c>
       <c r="C293" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D293" t="s">
-        <v>234</v>
+        <v>250</v>
       </c>
       <c r="E293" t="s">
+        <v>383</v>
+      </c>
+      <c r="F293" t="s">
+        <v>384</v>
+      </c>
+      <c r="G293" t="s">
         <v>385</v>
       </c>
-      <c r="F293" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H293" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I293" t="s">
         <v>126</v>
       </c>
       <c r="J293" t="s">
-        <v>242</v>
+        <v>234</v>
       </c>
       <c r="M293" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="294" spans="1:13">
       <c r="A294" t="s">
         <v>542</v>
       </c>
       <c r="B294" t="s">
         <v>531</v>
       </c>
       <c r="C294" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D294" t="s">
-        <v>234</v>
+        <v>250</v>
       </c>
       <c r="E294" t="s">
+        <v>383</v>
+      </c>
+      <c r="F294" t="s">
+        <v>384</v>
+      </c>
+      <c r="G294" t="s">
         <v>385</v>
       </c>
-      <c r="F294" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H294" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I294" t="s">
         <v>126</v>
       </c>
       <c r="J294" t="s">
-        <v>242</v>
+        <v>234</v>
       </c>
       <c r="M294" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="295" spans="1:13">
       <c r="A295" t="s">
         <v>543</v>
       </c>
       <c r="B295" t="s">
         <v>544</v>
       </c>
       <c r="C295" t="s">
         <v>78</v>
       </c>
       <c r="D295" t="s">
-        <v>234</v>
+        <v>250</v>
       </c>
       <c r="E295" t="s">
+        <v>383</v>
+      </c>
+      <c r="F295" t="s">
+        <v>384</v>
+      </c>
+      <c r="G295" t="s">
         <v>385</v>
       </c>
-      <c r="F295" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H295" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I295" t="s">
         <v>126</v>
       </c>
       <c r="J295" t="s">
-        <v>242</v>
+        <v>234</v>
       </c>
       <c r="M295" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="296" spans="1:13">
       <c r="A296" t="s">
         <v>546</v>
       </c>
       <c r="B296" t="s">
         <v>544</v>
       </c>
       <c r="C296" t="s">
         <v>15</v>
       </c>
       <c r="D296" t="s">
-        <v>234</v>
+        <v>250</v>
       </c>
       <c r="E296" t="s">
+        <v>383</v>
+      </c>
+      <c r="F296" t="s">
+        <v>384</v>
+      </c>
+      <c r="G296" t="s">
         <v>385</v>
       </c>
-      <c r="F296" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H296" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I296" t="s">
         <v>126</v>
       </c>
       <c r="J296" t="s">
-        <v>242</v>
+        <v>234</v>
       </c>
       <c r="M296" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="297" spans="1:13">
       <c r="A297" t="s">
         <v>547</v>
       </c>
       <c r="B297" t="s">
         <v>548</v>
       </c>
       <c r="C297" t="s">
         <v>78</v>
       </c>
       <c r="D297" t="s">
         <v>90</v>
       </c>
       <c r="E297" t="s">
         <v>91</v>
       </c>
       <c r="F297" t="s">
         <v>92</v>
       </c>
       <c r="G297" t="s">
         <v>93</v>
       </c>
       <c r="H297" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I297" t="s">
         <v>522</v>
       </c>
       <c r="J297" t="s">
         <v>549</v>
       </c>
       <c r="M297" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
     </row>
     <row r="298" spans="1:13">
       <c r="A298" t="s">
         <v>550</v>
       </c>
       <c r="B298" t="s">
         <v>548</v>
       </c>
       <c r="C298" t="s">
         <v>15</v>
       </c>
       <c r="D298" t="s">
         <v>90</v>
       </c>
       <c r="E298" t="s">
         <v>91</v>
       </c>
       <c r="F298" t="s">
         <v>92</v>
       </c>
       <c r="G298" t="s">
         <v>93</v>
       </c>
       <c r="H298" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I298" t="s">
         <v>522</v>
       </c>
       <c r="J298" t="s">
         <v>549</v>
       </c>
       <c r="M298" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
     </row>
     <row r="299" spans="1:13">
       <c r="A299" t="s">
         <v>551</v>
       </c>
       <c r="B299" t="s">
         <v>548</v>
       </c>
       <c r="C299" t="s">
         <v>15</v>
       </c>
       <c r="D299" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="E299" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="F299" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="G299" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
       <c r="H299" t="s">
         <v>57</v>
       </c>
       <c r="I299" t="s">
         <v>522</v>
       </c>
       <c r="J299" t="s">
         <v>398</v>
       </c>
       <c r="M299" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="300" spans="1:13">
       <c r="A300" t="s">
         <v>552</v>
       </c>
       <c r="B300" t="s">
         <v>548</v>
       </c>
       <c r="C300" t="s">
         <v>78</v>
       </c>
       <c r="D300" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="E300" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="F300" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="G300" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
       <c r="H300" t="s">
         <v>57</v>
       </c>
       <c r="I300" t="s">
         <v>522</v>
       </c>
       <c r="J300" t="s">
         <v>398</v>
       </c>
       <c r="M300" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="301" spans="1:13">
       <c r="A301" t="s">
         <v>553</v>
       </c>
       <c r="B301" t="s">
         <v>548</v>
       </c>
       <c r="C301" t="s">
         <v>78</v>
       </c>
       <c r="D301" t="s">
-        <v>234</v>
+        <v>250</v>
       </c>
       <c r="E301" t="s">
+        <v>383</v>
+      </c>
+      <c r="F301" t="s">
+        <v>384</v>
+      </c>
+      <c r="G301" t="s">
         <v>385</v>
       </c>
-      <c r="F301" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H301" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I301" t="s">
         <v>126</v>
       </c>
       <c r="J301" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="M301" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
     </row>
     <row r="302" spans="1:13">
       <c r="A302" t="s">
         <v>554</v>
       </c>
       <c r="B302" t="s">
         <v>548</v>
       </c>
       <c r="C302" t="s">
         <v>15</v>
       </c>
       <c r="D302" t="s">
-        <v>234</v>
+        <v>250</v>
       </c>
       <c r="E302" t="s">
+        <v>383</v>
+      </c>
+      <c r="F302" t="s">
+        <v>384</v>
+      </c>
+      <c r="G302" t="s">
         <v>385</v>
       </c>
-      <c r="F302" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H302" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I302" t="s">
         <v>126</v>
       </c>
       <c r="J302" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="M302" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
     </row>
     <row r="303" spans="1:13">
       <c r="A303" t="s">
         <v>555</v>
       </c>
       <c r="B303" t="s">
         <v>556</v>
       </c>
       <c r="C303" t="s">
         <v>15</v>
       </c>
       <c r="D303" t="s">
-        <v>90</v>
+        <v>16</v>
       </c>
       <c r="E303" t="s">
-        <v>91</v>
+        <v>17</v>
       </c>
       <c r="F303" t="s">
-        <v>92</v>
+        <v>18</v>
       </c>
       <c r="G303" t="s">
-        <v>93</v>
+        <v>19</v>
       </c>
       <c r="H303" t="s">
-        <v>239</v>
+        <v>57</v>
       </c>
       <c r="I303" t="s">
         <v>522</v>
       </c>
       <c r="J303" t="s">
         <v>557</v>
       </c>
       <c r="M303" t="s">
-        <v>324</v>
+        <v>489</v>
       </c>
     </row>
     <row r="304" spans="1:13">
       <c r="A304" t="s">
         <v>558</v>
       </c>
       <c r="B304" t="s">
         <v>556</v>
       </c>
       <c r="C304" t="s">
         <v>78</v>
       </c>
       <c r="D304" t="s">
         <v>16</v>
       </c>
       <c r="E304" t="s">
         <v>17</v>
       </c>
       <c r="F304" t="s">
         <v>18</v>
       </c>
       <c r="G304" t="s">
         <v>19</v>
       </c>
       <c r="H304" t="s">
         <v>57</v>
       </c>
       <c r="I304" t="s">
         <v>522</v>
       </c>
       <c r="J304" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="M304" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="305" spans="1:13">
       <c r="A305" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="B305" t="s">
         <v>556</v>
       </c>
       <c r="C305" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D305" t="s">
-        <v>16</v>
+        <v>90</v>
       </c>
       <c r="E305" t="s">
-        <v>17</v>
+        <v>91</v>
       </c>
       <c r="F305" t="s">
-        <v>18</v>
+        <v>92</v>
       </c>
       <c r="G305" t="s">
-        <v>19</v>
+        <v>93</v>
       </c>
       <c r="H305" t="s">
-        <v>57</v>
+        <v>255</v>
       </c>
       <c r="I305" t="s">
         <v>522</v>
       </c>
       <c r="J305" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="M305" t="s">
-        <v>489</v>
+        <v>321</v>
       </c>
     </row>
     <row r="306" spans="1:13">
       <c r="A306" t="s">
         <v>561</v>
       </c>
       <c r="B306" t="s">
         <v>556</v>
       </c>
       <c r="C306" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D306" t="s">
-        <v>90</v>
+        <v>244</v>
       </c>
       <c r="E306" t="s">
-        <v>91</v>
+        <v>245</v>
       </c>
       <c r="F306" t="s">
-        <v>92</v>
+        <v>246</v>
       </c>
       <c r="G306" t="s">
-        <v>93</v>
+        <v>247</v>
       </c>
       <c r="H306" t="s">
-        <v>239</v>
+        <v>57</v>
       </c>
       <c r="I306" t="s">
         <v>522</v>
       </c>
       <c r="J306" t="s">
-        <v>557</v>
+        <v>492</v>
       </c>
       <c r="M306" t="s">
-        <v>324</v>
+        <v>263</v>
       </c>
     </row>
     <row r="307" spans="1:13">
       <c r="A307" t="s">
         <v>562</v>
       </c>
       <c r="B307" t="s">
         <v>556</v>
       </c>
       <c r="C307" t="s">
         <v>78</v>
       </c>
       <c r="D307" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="E307" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="F307" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="G307" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
       <c r="H307" t="s">
         <v>57</v>
       </c>
       <c r="I307" t="s">
         <v>522</v>
       </c>
       <c r="J307" t="s">
         <v>492</v>
       </c>
       <c r="M307" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="308" spans="1:13">
       <c r="A308" t="s">
         <v>563</v>
       </c>
       <c r="B308" t="s">
         <v>556</v>
       </c>
       <c r="C308" t="s">
         <v>15</v>
       </c>
       <c r="D308" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E308" t="s">
-        <v>253</v>
+        <v>383</v>
       </c>
       <c r="F308" t="s">
-        <v>254</v>
+        <v>384</v>
       </c>
       <c r="G308" t="s">
+        <v>385</v>
+      </c>
+      <c r="H308" t="s">
         <v>255</v>
       </c>
-      <c r="H308" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I308" t="s">
-        <v>522</v>
+        <v>126</v>
       </c>
       <c r="J308" t="s">
-        <v>492</v>
+        <v>564</v>
       </c>
       <c r="M308" t="s">
-        <v>263</v>
+        <v>223</v>
       </c>
     </row>
     <row r="309" spans="1:13">
       <c r="A309" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="B309" t="s">
         <v>556</v>
       </c>
       <c r="C309" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D309" t="s">
-        <v>234</v>
+        <v>250</v>
       </c>
       <c r="E309" t="s">
+        <v>383</v>
+      </c>
+      <c r="F309" t="s">
+        <v>384</v>
+      </c>
+      <c r="G309" t="s">
         <v>385</v>
       </c>
-      <c r="F309" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H309" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I309" t="s">
         <v>126</v>
       </c>
       <c r="J309" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
       <c r="M309" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="310" spans="1:13">
       <c r="A310" t="s">
         <v>566</v>
       </c>
       <c r="B310" t="s">
         <v>556</v>
       </c>
       <c r="C310" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D310" t="s">
-        <v>234</v>
+        <v>90</v>
       </c>
       <c r="E310" t="s">
-        <v>385</v>
+        <v>91</v>
       </c>
       <c r="F310" t="s">
-        <v>386</v>
+        <v>92</v>
       </c>
       <c r="G310" t="s">
-        <v>387</v>
+        <v>93</v>
       </c>
       <c r="H310" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I310" t="s">
-        <v>126</v>
+        <v>522</v>
       </c>
       <c r="J310" t="s">
-        <v>565</v>
+        <v>560</v>
       </c>
       <c r="M310" t="s">
-        <v>223</v>
+        <v>321</v>
       </c>
     </row>
     <row r="311" spans="1:13">
       <c r="A311" t="s">
         <v>567</v>
       </c>
       <c r="B311" t="s">
         <v>568</v>
       </c>
       <c r="C311" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D311" t="s">
         <v>42</v>
       </c>
       <c r="E311" t="s">
         <v>43</v>
       </c>
       <c r="F311" t="s">
         <v>44</v>
       </c>
       <c r="G311" t="s">
         <v>45</v>
       </c>
       <c r="H311" t="s">
         <v>72</v>
       </c>
       <c r="I311" t="s">
         <v>522</v>
       </c>
       <c r="J311" t="s">
         <v>504</v>
       </c>
       <c r="M311" t="s">
-        <v>243</v>
+        <v>235</v>
       </c>
     </row>
     <row r="312" spans="1:13">
       <c r="A312" t="s">
         <v>569</v>
       </c>
       <c r="B312" t="s">
         <v>568</v>
       </c>
       <c r="C312" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D312" t="s">
-        <v>42</v>
+        <v>250</v>
       </c>
       <c r="E312" t="s">
-        <v>43</v>
+        <v>383</v>
       </c>
       <c r="F312" t="s">
-        <v>44</v>
+        <v>384</v>
       </c>
       <c r="G312" t="s">
-        <v>45</v>
+        <v>385</v>
       </c>
       <c r="H312" t="s">
-        <v>72</v>
+        <v>255</v>
       </c>
       <c r="I312" t="s">
-        <v>522</v>
+        <v>126</v>
       </c>
       <c r="J312" t="s">
-        <v>504</v>
+        <v>537</v>
       </c>
       <c r="M312" t="s">
-        <v>243</v>
+        <v>437</v>
       </c>
     </row>
     <row r="313" spans="1:13">
       <c r="A313" t="s">
         <v>570</v>
       </c>
       <c r="B313" t="s">
         <v>568</v>
       </c>
       <c r="C313" t="s">
         <v>78</v>
       </c>
       <c r="D313" t="s">
-        <v>234</v>
+        <v>250</v>
       </c>
       <c r="E313" t="s">
+        <v>383</v>
+      </c>
+      <c r="F313" t="s">
+        <v>384</v>
+      </c>
+      <c r="G313" t="s">
         <v>385</v>
       </c>
-      <c r="F313" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H313" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I313" t="s">
         <v>126</v>
       </c>
       <c r="J313" t="s">
         <v>537</v>
       </c>
       <c r="M313" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="314" spans="1:13">
       <c r="A314" t="s">
         <v>571</v>
       </c>
       <c r="B314" t="s">
         <v>568</v>
       </c>
       <c r="C314" t="s">
         <v>15</v>
       </c>
       <c r="D314" t="s">
-        <v>234</v>
+        <v>42</v>
       </c>
       <c r="E314" t="s">
-        <v>385</v>
+        <v>43</v>
       </c>
       <c r="F314" t="s">
-        <v>386</v>
+        <v>44</v>
       </c>
       <c r="G314" t="s">
-        <v>387</v>
+        <v>45</v>
       </c>
       <c r="H314" t="s">
-        <v>239</v>
+        <v>72</v>
       </c>
       <c r="I314" t="s">
-        <v>126</v>
+        <v>522</v>
       </c>
       <c r="J314" t="s">
-        <v>537</v>
+        <v>504</v>
       </c>
       <c r="M314" t="s">
-        <v>437</v>
+        <v>235</v>
       </c>
     </row>
     <row r="315" spans="1:13">
       <c r="A315" t="s">
         <v>572</v>
       </c>
       <c r="B315" t="s">
         <v>573</v>
       </c>
       <c r="C315" t="s">
         <v>15</v>
       </c>
       <c r="D315" t="s">
         <v>90</v>
       </c>
       <c r="E315" t="s">
         <v>91</v>
       </c>
       <c r="F315" t="s">
         <v>92</v>
       </c>
       <c r="G315" t="s">
         <v>93</v>
       </c>
       <c r="H315" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I315" t="s">
         <v>522</v>
       </c>
       <c r="J315" t="s">
         <v>574</v>
       </c>
       <c r="M315" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
     </row>
     <row r="316" spans="1:13">
       <c r="A316" t="s">
         <v>575</v>
       </c>
       <c r="B316" t="s">
         <v>573</v>
       </c>
       <c r="C316" t="s">
         <v>78</v>
       </c>
       <c r="D316" t="s">
         <v>90</v>
       </c>
       <c r="E316" t="s">
         <v>91</v>
       </c>
       <c r="F316" t="s">
         <v>92</v>
       </c>
       <c r="G316" t="s">
         <v>93</v>
       </c>
       <c r="H316" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I316" t="s">
         <v>522</v>
       </c>
       <c r="J316" t="s">
         <v>574</v>
       </c>
       <c r="M316" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
     </row>
     <row r="317" spans="1:13">
       <c r="A317" t="s">
         <v>576</v>
       </c>
       <c r="B317" t="s">
         <v>573</v>
       </c>
       <c r="C317" t="s">
         <v>78</v>
       </c>
       <c r="D317" t="s">
-        <v>234</v>
+        <v>250</v>
       </c>
       <c r="E317" t="s">
+        <v>383</v>
+      </c>
+      <c r="F317" t="s">
+        <v>384</v>
+      </c>
+      <c r="G317" t="s">
         <v>385</v>
       </c>
-      <c r="F317" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H317" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I317" t="s">
         <v>126</v>
       </c>
       <c r="J317" t="s">
         <v>577</v>
       </c>
       <c r="M317" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="318" spans="1:13">
       <c r="A318" t="s">
         <v>578</v>
       </c>
       <c r="B318" t="s">
         <v>573</v>
       </c>
       <c r="C318" t="s">
         <v>15</v>
       </c>
       <c r="D318" t="s">
-        <v>234</v>
+        <v>250</v>
       </c>
       <c r="E318" t="s">
+        <v>383</v>
+      </c>
+      <c r="F318" t="s">
+        <v>384</v>
+      </c>
+      <c r="G318" t="s">
         <v>385</v>
       </c>
-      <c r="F318" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H318" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I318" t="s">
         <v>126</v>
       </c>
       <c r="J318" t="s">
         <v>577</v>
       </c>
       <c r="M318" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="319" spans="1:13">
       <c r="A319" t="s">
         <v>579</v>
       </c>
       <c r="B319" t="s">
         <v>580</v>
       </c>
       <c r="C319" t="s">
         <v>15</v>
       </c>
       <c r="D319" t="s">
         <v>16</v>
       </c>
       <c r="E319" t="s">
@@ -13479,1127 +13479,1127 @@
       <c r="C321" t="s">
         <v>15</v>
       </c>
       <c r="D321" t="s">
         <v>42</v>
       </c>
       <c r="E321" t="s">
         <v>43</v>
       </c>
       <c r="F321" t="s">
         <v>44</v>
       </c>
       <c r="G321" t="s">
         <v>45</v>
       </c>
       <c r="H321" t="s">
         <v>72</v>
       </c>
       <c r="I321" t="s">
         <v>522</v>
       </c>
       <c r="J321" t="s">
         <v>504</v>
       </c>
       <c r="M321" t="s">
-        <v>243</v>
+        <v>235</v>
       </c>
     </row>
     <row r="322" spans="1:13">
       <c r="A322" t="s">
         <v>584</v>
       </c>
       <c r="B322" t="s">
         <v>580</v>
       </c>
       <c r="C322" t="s">
         <v>78</v>
       </c>
       <c r="D322" t="s">
         <v>42</v>
       </c>
       <c r="E322" t="s">
         <v>43</v>
       </c>
       <c r="F322" t="s">
         <v>44</v>
       </c>
       <c r="G322" t="s">
         <v>45</v>
       </c>
       <c r="H322" t="s">
         <v>72</v>
       </c>
       <c r="I322" t="s">
         <v>522</v>
       </c>
       <c r="J322" t="s">
         <v>504</v>
       </c>
       <c r="M322" t="s">
-        <v>243</v>
+        <v>235</v>
       </c>
     </row>
     <row r="323" spans="1:13">
       <c r="A323" t="s">
         <v>585</v>
       </c>
       <c r="B323" t="s">
         <v>580</v>
       </c>
       <c r="C323" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D323" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="E323" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="F323" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="G323" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
       <c r="H323" t="s">
         <v>28</v>
       </c>
       <c r="I323" t="s">
         <v>522</v>
       </c>
       <c r="J323" t="s">
         <v>492</v>
       </c>
       <c r="M323" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="324" spans="1:13">
       <c r="A324" t="s">
         <v>586</v>
       </c>
       <c r="B324" t="s">
         <v>580</v>
       </c>
       <c r="C324" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D324" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="E324" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="F324" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="G324" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
       <c r="H324" t="s">
         <v>28</v>
       </c>
       <c r="I324" t="s">
         <v>522</v>
       </c>
       <c r="J324" t="s">
         <v>492</v>
       </c>
       <c r="M324" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="325" spans="1:13">
       <c r="A325" t="s">
         <v>587</v>
       </c>
       <c r="B325" t="s">
         <v>580</v>
       </c>
       <c r="C325" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D325" t="s">
-        <v>234</v>
+        <v>250</v>
       </c>
       <c r="E325" t="s">
+        <v>383</v>
+      </c>
+      <c r="F325" t="s">
+        <v>384</v>
+      </c>
+      <c r="G325" t="s">
         <v>385</v>
       </c>
-      <c r="F325" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H325" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I325" t="s">
         <v>126</v>
       </c>
       <c r="J325" t="s">
         <v>488</v>
       </c>
       <c r="M325" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
     </row>
     <row r="326" spans="1:13">
       <c r="A326" t="s">
         <v>588</v>
       </c>
       <c r="B326" t="s">
         <v>580</v>
       </c>
       <c r="C326" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D326" t="s">
-        <v>234</v>
+        <v>250</v>
       </c>
       <c r="E326" t="s">
+        <v>383</v>
+      </c>
+      <c r="F326" t="s">
+        <v>384</v>
+      </c>
+      <c r="G326" t="s">
         <v>385</v>
       </c>
-      <c r="F326" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H326" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I326" t="s">
         <v>126</v>
       </c>
       <c r="J326" t="s">
         <v>488</v>
       </c>
       <c r="M326" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
     </row>
     <row r="327" spans="1:13">
       <c r="A327" t="s">
         <v>589</v>
       </c>
       <c r="B327" t="s">
         <v>590</v>
       </c>
       <c r="C327" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D327" t="s">
         <v>42</v>
       </c>
       <c r="E327" t="s">
         <v>43</v>
       </c>
       <c r="F327" t="s">
         <v>44</v>
       </c>
       <c r="G327" t="s">
         <v>45</v>
       </c>
       <c r="H327" t="s">
         <v>72</v>
       </c>
       <c r="I327" t="s">
         <v>522</v>
       </c>
       <c r="J327" t="s">
         <v>532</v>
       </c>
       <c r="M327" t="s">
-        <v>243</v>
+        <v>235</v>
       </c>
     </row>
     <row r="328" spans="1:13">
       <c r="A328" t="s">
         <v>591</v>
       </c>
       <c r="B328" t="s">
         <v>590</v>
       </c>
       <c r="C328" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D328" t="s">
         <v>42</v>
       </c>
       <c r="E328" t="s">
         <v>43</v>
       </c>
       <c r="F328" t="s">
         <v>44</v>
       </c>
       <c r="G328" t="s">
         <v>45</v>
       </c>
       <c r="H328" t="s">
         <v>72</v>
       </c>
       <c r="I328" t="s">
         <v>522</v>
       </c>
       <c r="J328" t="s">
         <v>532</v>
       </c>
       <c r="M328" t="s">
-        <v>243</v>
+        <v>235</v>
       </c>
     </row>
     <row r="329" spans="1:13">
       <c r="A329" t="s">
         <v>592</v>
       </c>
       <c r="B329" t="s">
         <v>590</v>
       </c>
       <c r="C329" t="s">
         <v>78</v>
       </c>
       <c r="D329" t="s">
-        <v>234</v>
+        <v>250</v>
       </c>
       <c r="E329" t="s">
+        <v>383</v>
+      </c>
+      <c r="F329" t="s">
+        <v>384</v>
+      </c>
+      <c r="G329" t="s">
         <v>385</v>
       </c>
-      <c r="F329" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H329" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I329" t="s">
         <v>126</v>
       </c>
       <c r="J329" t="s">
         <v>504</v>
       </c>
       <c r="M329" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
     </row>
     <row r="330" spans="1:13">
       <c r="A330" t="s">
         <v>593</v>
       </c>
       <c r="B330" t="s">
         <v>590</v>
       </c>
       <c r="C330" t="s">
         <v>15</v>
       </c>
       <c r="D330" t="s">
-        <v>234</v>
+        <v>250</v>
       </c>
       <c r="E330" t="s">
+        <v>383</v>
+      </c>
+      <c r="F330" t="s">
+        <v>384</v>
+      </c>
+      <c r="G330" t="s">
         <v>385</v>
       </c>
-      <c r="F330" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H330" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I330" t="s">
         <v>126</v>
       </c>
       <c r="J330" t="s">
         <v>504</v>
       </c>
       <c r="M330" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
     </row>
     <row r="331" spans="1:13">
       <c r="A331" t="s">
         <v>594</v>
       </c>
       <c r="B331" t="s">
         <v>595</v>
       </c>
       <c r="C331" t="s">
         <v>78</v>
       </c>
       <c r="D331" t="s">
-        <v>234</v>
+        <v>250</v>
       </c>
       <c r="E331" t="s">
+        <v>383</v>
+      </c>
+      <c r="F331" t="s">
+        <v>384</v>
+      </c>
+      <c r="G331" t="s">
         <v>385</v>
       </c>
-      <c r="F331" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H331" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I331" t="s">
         <v>126</v>
       </c>
       <c r="J331" t="s">
         <v>596</v>
       </c>
       <c r="M331" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="332" spans="1:13">
       <c r="A332" t="s">
         <v>597</v>
       </c>
       <c r="B332" t="s">
         <v>595</v>
       </c>
       <c r="C332" t="s">
         <v>15</v>
       </c>
       <c r="D332" t="s">
-        <v>234</v>
+        <v>250</v>
       </c>
       <c r="E332" t="s">
+        <v>383</v>
+      </c>
+      <c r="F332" t="s">
+        <v>384</v>
+      </c>
+      <c r="G332" t="s">
         <v>385</v>
       </c>
-      <c r="F332" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H332" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I332" t="s">
         <v>126</v>
       </c>
       <c r="J332" t="s">
         <v>596</v>
       </c>
       <c r="M332" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="333" spans="1:13">
       <c r="A333" t="s">
         <v>598</v>
       </c>
       <c r="B333" t="s">
         <v>599</v>
       </c>
       <c r="C333" t="s">
         <v>15</v>
       </c>
       <c r="D333" t="s">
-        <v>234</v>
+        <v>250</v>
       </c>
       <c r="E333" t="s">
+        <v>383</v>
+      </c>
+      <c r="F333" t="s">
+        <v>384</v>
+      </c>
+      <c r="G333" t="s">
         <v>385</v>
       </c>
-      <c r="F333" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H333" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I333" t="s">
         <v>126</v>
       </c>
       <c r="J333" t="s">
         <v>532</v>
       </c>
       <c r="M333" t="s">
-        <v>456</v>
+        <v>453</v>
       </c>
     </row>
     <row r="334" spans="1:13">
       <c r="A334" t="s">
         <v>600</v>
       </c>
       <c r="B334" t="s">
         <v>599</v>
       </c>
       <c r="C334" t="s">
         <v>78</v>
       </c>
       <c r="D334" t="s">
-        <v>234</v>
+        <v>250</v>
       </c>
       <c r="E334" t="s">
+        <v>383</v>
+      </c>
+      <c r="F334" t="s">
+        <v>384</v>
+      </c>
+      <c r="G334" t="s">
         <v>385</v>
       </c>
-      <c r="F334" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H334" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I334" t="s">
         <v>126</v>
       </c>
       <c r="J334" t="s">
         <v>532</v>
       </c>
       <c r="M334" t="s">
-        <v>456</v>
+        <v>453</v>
       </c>
     </row>
     <row r="335" spans="1:13">
       <c r="A335" t="s">
         <v>601</v>
       </c>
       <c r="B335" t="s">
         <v>602</v>
       </c>
       <c r="C335" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D335" t="s">
-        <v>234</v>
+        <v>250</v>
       </c>
       <c r="E335" t="s">
+        <v>383</v>
+      </c>
+      <c r="F335" t="s">
+        <v>384</v>
+      </c>
+      <c r="G335" t="s">
         <v>385</v>
       </c>
-      <c r="F335" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H335" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I335" t="s">
         <v>126</v>
       </c>
       <c r="J335" t="s">
         <v>603</v>
       </c>
       <c r="M335" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="336" spans="1:13">
       <c r="A336" t="s">
         <v>604</v>
       </c>
       <c r="B336" t="s">
         <v>602</v>
       </c>
       <c r="C336" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D336" t="s">
-        <v>234</v>
+        <v>250</v>
       </c>
       <c r="E336" t="s">
+        <v>383</v>
+      </c>
+      <c r="F336" t="s">
+        <v>384</v>
+      </c>
+      <c r="G336" t="s">
         <v>385</v>
       </c>
-      <c r="F336" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H336" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I336" t="s">
         <v>126</v>
       </c>
       <c r="J336" t="s">
         <v>603</v>
       </c>
       <c r="M336" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="337" spans="1:13">
       <c r="A337" t="s">
         <v>605</v>
       </c>
       <c r="B337" t="s">
         <v>606</v>
       </c>
       <c r="C337" t="s">
         <v>15</v>
       </c>
       <c r="D337" t="s">
-        <v>234</v>
+        <v>250</v>
       </c>
       <c r="E337" t="s">
+        <v>383</v>
+      </c>
+      <c r="F337" t="s">
+        <v>384</v>
+      </c>
+      <c r="G337" t="s">
         <v>385</v>
       </c>
-      <c r="F337" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H337" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I337" t="s">
         <v>126</v>
       </c>
       <c r="J337" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="M337" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="338" spans="1:13">
       <c r="A338" t="s">
         <v>607</v>
       </c>
       <c r="B338" t="s">
         <v>606</v>
       </c>
       <c r="C338" t="s">
         <v>78</v>
       </c>
       <c r="D338" t="s">
-        <v>234</v>
+        <v>250</v>
       </c>
       <c r="E338" t="s">
+        <v>383</v>
+      </c>
+      <c r="F338" t="s">
+        <v>384</v>
+      </c>
+      <c r="G338" t="s">
         <v>385</v>
       </c>
-      <c r="F338" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H338" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I338" t="s">
         <v>126</v>
       </c>
       <c r="J338" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="M338" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="339" spans="1:13">
       <c r="A339" t="s">
         <v>608</v>
       </c>
       <c r="B339" t="s">
         <v>609</v>
       </c>
       <c r="C339" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D339" t="s">
         <v>42</v>
       </c>
       <c r="E339" t="s">
         <v>43</v>
       </c>
       <c r="F339" t="s">
         <v>44</v>
       </c>
       <c r="G339" t="s">
         <v>45</v>
       </c>
       <c r="H339" t="s">
         <v>72</v>
       </c>
       <c r="I339" t="s">
         <v>522</v>
       </c>
       <c r="J339" t="s">
         <v>532</v>
       </c>
       <c r="M339" t="s">
-        <v>243</v>
+        <v>235</v>
       </c>
     </row>
     <row r="340" spans="1:13">
       <c r="A340" t="s">
         <v>610</v>
       </c>
       <c r="B340" t="s">
         <v>609</v>
       </c>
       <c r="C340" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D340" t="s">
         <v>42</v>
       </c>
       <c r="E340" t="s">
         <v>43</v>
       </c>
       <c r="F340" t="s">
         <v>44</v>
       </c>
       <c r="G340" t="s">
         <v>45</v>
       </c>
       <c r="H340" t="s">
         <v>72</v>
       </c>
       <c r="I340" t="s">
         <v>522</v>
       </c>
       <c r="J340" t="s">
         <v>532</v>
       </c>
       <c r="M340" t="s">
-        <v>243</v>
+        <v>235</v>
       </c>
     </row>
     <row r="341" spans="1:13">
       <c r="A341" t="s">
         <v>611</v>
       </c>
       <c r="B341" t="s">
         <v>609</v>
       </c>
       <c r="C341" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D341" t="s">
         <v>90</v>
       </c>
       <c r="E341" t="s">
         <v>91</v>
       </c>
       <c r="F341" t="s">
         <v>92</v>
       </c>
       <c r="G341" t="s">
         <v>93</v>
       </c>
       <c r="H341" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I341" t="s">
         <v>522</v>
       </c>
       <c r="J341" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="M341" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
     </row>
     <row r="342" spans="1:13">
       <c r="A342" t="s">
         <v>612</v>
       </c>
       <c r="B342" t="s">
         <v>609</v>
       </c>
       <c r="C342" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D342" t="s">
         <v>90</v>
       </c>
       <c r="E342" t="s">
         <v>91</v>
       </c>
       <c r="F342" t="s">
         <v>92</v>
       </c>
       <c r="G342" t="s">
         <v>93</v>
       </c>
       <c r="H342" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I342" t="s">
         <v>522</v>
       </c>
       <c r="J342" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="M342" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
     </row>
     <row r="343" spans="1:13">
       <c r="A343" t="s">
         <v>613</v>
       </c>
       <c r="B343" t="s">
         <v>609</v>
       </c>
       <c r="C343" t="s">
         <v>15</v>
       </c>
       <c r="D343" t="s">
-        <v>234</v>
+        <v>250</v>
       </c>
       <c r="E343" t="s">
+        <v>383</v>
+      </c>
+      <c r="F343" t="s">
+        <v>384</v>
+      </c>
+      <c r="G343" t="s">
         <v>385</v>
       </c>
-      <c r="F343" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H343" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I343" t="s">
         <v>126</v>
       </c>
       <c r="J343" t="s">
         <v>614</v>
       </c>
       <c r="M343" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="344" spans="1:13">
       <c r="A344" t="s">
         <v>615</v>
       </c>
       <c r="B344" t="s">
         <v>609</v>
       </c>
       <c r="C344" t="s">
         <v>78</v>
       </c>
       <c r="D344" t="s">
-        <v>234</v>
+        <v>250</v>
       </c>
       <c r="E344" t="s">
+        <v>383</v>
+      </c>
+      <c r="F344" t="s">
+        <v>384</v>
+      </c>
+      <c r="G344" t="s">
         <v>385</v>
       </c>
-      <c r="F344" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H344" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I344" t="s">
         <v>126</v>
       </c>
       <c r="J344" t="s">
         <v>614</v>
       </c>
       <c r="M344" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="345" spans="1:13">
       <c r="A345" t="s">
         <v>616</v>
       </c>
       <c r="B345" t="s">
         <v>617</v>
       </c>
       <c r="C345" t="s">
         <v>15</v>
       </c>
       <c r="D345" t="s">
-        <v>234</v>
+        <v>250</v>
       </c>
       <c r="E345" t="s">
+        <v>383</v>
+      </c>
+      <c r="F345" t="s">
+        <v>384</v>
+      </c>
+      <c r="G345" t="s">
         <v>385</v>
       </c>
-      <c r="F345" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H345" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I345" t="s">
         <v>126</v>
       </c>
       <c r="J345" t="s">
         <v>581</v>
       </c>
       <c r="M345" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="346" spans="1:13">
       <c r="A346" t="s">
         <v>618</v>
       </c>
       <c r="B346" t="s">
         <v>617</v>
       </c>
       <c r="C346" t="s">
         <v>78</v>
       </c>
       <c r="D346" t="s">
-        <v>234</v>
+        <v>250</v>
       </c>
       <c r="E346" t="s">
+        <v>383</v>
+      </c>
+      <c r="F346" t="s">
+        <v>384</v>
+      </c>
+      <c r="G346" t="s">
         <v>385</v>
       </c>
-      <c r="F346" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H346" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I346" t="s">
         <v>126</v>
       </c>
       <c r="J346" t="s">
         <v>581</v>
       </c>
       <c r="M346" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="347" spans="1:13">
       <c r="A347" t="s">
         <v>619</v>
       </c>
       <c r="B347" t="s">
         <v>620</v>
       </c>
       <c r="C347" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D347" t="s">
-        <v>234</v>
+        <v>250</v>
       </c>
       <c r="E347" t="s">
+        <v>383</v>
+      </c>
+      <c r="F347" t="s">
+        <v>384</v>
+      </c>
+      <c r="G347" t="s">
         <v>385</v>
       </c>
-      <c r="F347" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H347" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I347" t="s">
         <v>126</v>
       </c>
       <c r="J347" t="s">
         <v>621</v>
       </c>
       <c r="M347" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="348" spans="1:13">
       <c r="A348" t="s">
         <v>622</v>
       </c>
       <c r="B348" t="s">
         <v>620</v>
       </c>
       <c r="C348" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D348" t="s">
-        <v>234</v>
+        <v>250</v>
       </c>
       <c r="E348" t="s">
+        <v>383</v>
+      </c>
+      <c r="F348" t="s">
+        <v>384</v>
+      </c>
+      <c r="G348" t="s">
         <v>385</v>
       </c>
-      <c r="F348" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H348" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I348" t="s">
         <v>126</v>
       </c>
       <c r="J348" t="s">
         <v>621</v>
       </c>
       <c r="M348" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="349" spans="1:13">
       <c r="A349" t="s">
         <v>623</v>
       </c>
       <c r="B349" t="s">
         <v>624</v>
       </c>
       <c r="C349" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D349" t="s">
-        <v>234</v>
+        <v>250</v>
       </c>
       <c r="E349" t="s">
+        <v>383</v>
+      </c>
+      <c r="F349" t="s">
+        <v>384</v>
+      </c>
+      <c r="G349" t="s">
         <v>385</v>
       </c>
-      <c r="F349" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H349" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I349" t="s">
         <v>126</v>
       </c>
       <c r="J349" t="s">
         <v>625</v>
       </c>
       <c r="M349" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="350" spans="1:13">
       <c r="A350" t="s">
         <v>626</v>
       </c>
       <c r="B350" t="s">
         <v>624</v>
       </c>
       <c r="C350" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D350" t="s">
-        <v>234</v>
+        <v>250</v>
       </c>
       <c r="E350" t="s">
+        <v>383</v>
+      </c>
+      <c r="F350" t="s">
+        <v>384</v>
+      </c>
+      <c r="G350" t="s">
         <v>385</v>
       </c>
-      <c r="F350" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H350" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I350" t="s">
         <v>126</v>
       </c>
       <c r="J350" t="s">
         <v>625</v>
       </c>
       <c r="M350" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="351" spans="1:13">
       <c r="A351" t="s">
         <v>627</v>
       </c>
       <c r="B351" t="s">
         <v>628</v>
       </c>
       <c r="C351" t="s">
         <v>15</v>
       </c>
       <c r="D351" t="s">
-        <v>234</v>
+        <v>250</v>
       </c>
       <c r="E351" t="s">
+        <v>383</v>
+      </c>
+      <c r="F351" t="s">
+        <v>384</v>
+      </c>
+      <c r="G351" t="s">
         <v>385</v>
       </c>
-      <c r="F351" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H351" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I351" t="s">
         <v>126</v>
       </c>
       <c r="J351" t="s">
         <v>621</v>
       </c>
       <c r="M351" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="352" spans="1:13">
       <c r="A352" t="s">
         <v>629</v>
       </c>
       <c r="B352" t="s">
         <v>628</v>
       </c>
       <c r="C352" t="s">
         <v>78</v>
       </c>
       <c r="D352" t="s">
-        <v>234</v>
+        <v>250</v>
       </c>
       <c r="E352" t="s">
+        <v>383</v>
+      </c>
+      <c r="F352" t="s">
+        <v>384</v>
+      </c>
+      <c r="G352" t="s">
         <v>385</v>
       </c>
-      <c r="F352" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H352" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="I352" t="s">
         <v>126</v>
       </c>
       <c r="J352" t="s">
         <v>621</v>
       </c>
       <c r="M352" t="s">
         <v>489</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>