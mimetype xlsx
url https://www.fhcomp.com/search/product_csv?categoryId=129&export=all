--- v0 (2026-02-02)
+++ v1 (2026-07-28)
@@ -120,56 +120,56 @@
   <si>
     <t>3.20±0.30mm</t>
   </si>
   <si>
     <t>SC20B472M302YB</t>
   </si>
   <si>
     <t>4.7nF</t>
   </si>
   <si>
     <t>2.00±0.3mm</t>
   </si>
   <si>
     <t>SC08B472M302XB</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>2.00±0.20mm</t>
   </si>
   <si>
     <t>SC20B472K302YB</t>
   </si>
   <si>
+    <t>SC12B472K302YB</t>
+  </si>
+  <si>
     <t>SC12B472K302XB</t>
   </si>
   <si>
-    <t>SC12B472K302YB</t>
-[...1 lines deleted...]
-  <si>
     <t>SC08B472K302XB</t>
   </si>
   <si>
     <t>SC20B332M302YB</t>
   </si>
   <si>
     <t>3.3nF</t>
   </si>
   <si>
     <t>SC20B332K302YB</t>
   </si>
   <si>
     <t>SC12B332K302YB</t>
   </si>
   <si>
     <t>SC08B332K302XB</t>
   </si>
   <si>
     <t>SC20B222M302YB</t>
   </si>
   <si>
     <t>2.2nF</t>
   </si>
   <si>
     <t>SC08B222M302YB</t>
@@ -198,54 +198,54 @@
   <si>
     <t>SC12B222K302YB</t>
   </si>
   <si>
     <t>SC08B222K302YB</t>
   </si>
   <si>
     <t>SC12B222J302YB</t>
   </si>
   <si>
     <t>±5%</t>
   </si>
   <si>
     <t>SC11B152K302YB</t>
   </si>
   <si>
     <t>1.5nF</t>
   </si>
   <si>
     <t>1.80±0.3mm</t>
   </si>
   <si>
     <t>SC12B152K302YB</t>
   </si>
   <si>
+    <t>SC08B152K302XB</t>
+  </si>
+  <si>
     <t>SC08B152K302YB</t>
-  </si>
-[...1 lines deleted...]
-    <t>SC08B152K302XB</t>
   </si>
   <si>
     <t>SC11B102M302YB</t>
   </si>
   <si>
     <t>1nF</t>
   </si>
   <si>
     <t>SC12B102M302YB</t>
   </si>
   <si>
     <t>SC08B102M302YB</t>
   </si>
   <si>
     <t>SC20B102K302YB</t>
   </si>
   <si>
     <t>SC11B102K302YB</t>
   </si>
   <si>
     <t>SC12B102K302YB</t>
   </si>
   <si>
     <t>SC08B102K302XA</t>
   </si>
@@ -1084,89 +1084,89 @@
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>30</v>
       </c>
       <c r="C8" t="s">
         <v>15</v>
       </c>
       <c r="D8" t="s">
         <v>16</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" t="s">
         <v>26</v>
       </c>
       <c r="G8" t="s">
         <v>27</v>
       </c>
       <c r="H8" t="s">
         <v>28</v>
       </c>
       <c r="I8" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="L8">
         <v>0</v>
+      </c>
+      <c r="M8" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
         <v>37</v>
       </c>
       <c r="B9" t="s">
         <v>30</v>
       </c>
       <c r="C9" t="s">
         <v>15</v>
       </c>
       <c r="D9" t="s">
         <v>16</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" t="s">
         <v>26</v>
       </c>
       <c r="G9" t="s">
         <v>27</v>
       </c>
       <c r="H9" t="s">
         <v>28</v>
       </c>
       <c r="I9" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="L9">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" t="s">
         <v>38</v>
       </c>
       <c r="B10" t="s">
         <v>30</v>
       </c>
       <c r="C10" t="s">
         <v>15</v>
       </c>
       <c r="D10" t="s">
         <v>16</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" t="s">
         <v>33</v>
       </c>
       <c r="G10" t="s">
         <v>27</v>
       </c>
       <c r="H10" t="s">
@@ -1699,83 +1699,83 @@
       <c r="A26" t="s">
         <v>62</v>
       </c>
       <c r="B26" t="s">
         <v>59</v>
       </c>
       <c r="C26" t="s">
         <v>15</v>
       </c>
       <c r="D26" t="s">
         <v>16</v>
       </c>
       <c r="E26" t="s">
         <v>24</v>
       </c>
       <c r="F26" t="s">
         <v>33</v>
       </c>
       <c r="G26" t="s">
         <v>27</v>
       </c>
       <c r="H26" t="s">
         <v>34</v>
       </c>
       <c r="I26" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="L26">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
         <v>63</v>
       </c>
       <c r="B27" t="s">
         <v>59</v>
       </c>
       <c r="C27" t="s">
         <v>15</v>
       </c>
       <c r="D27" t="s">
         <v>16</v>
       </c>
       <c r="E27" t="s">
         <v>24</v>
       </c>
       <c r="F27" t="s">
         <v>33</v>
       </c>
       <c r="G27" t="s">
         <v>27</v>
       </c>
       <c r="H27" t="s">
         <v>34</v>
       </c>
       <c r="I27" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="L27">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
         <v>64</v>
       </c>
       <c r="B28" t="s">
         <v>65</v>
       </c>
       <c r="C28" t="s">
         <v>15</v>
       </c>
       <c r="D28" t="s">
         <v>16</v>
       </c>
       <c r="E28" t="s">
         <v>17</v>
       </c>
       <c r="F28" t="s">
         <v>50</v>
       </c>
       <c r="G28" t="s">