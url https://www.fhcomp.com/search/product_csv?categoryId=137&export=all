--- v0 (2025-10-31)
+++ v1 (2026-08-05)
@@ -315,78 +315,78 @@
   <si>
     <t>AA12</t>
   </si>
   <si>
     <t>8221LCMAA12AXN91B0</t>
   </si>
   <si>
     <t>16V</t>
   </si>
   <si>
     <t>8101VCM2240AXN91B0</t>
   </si>
   <si>
     <t>100μF</t>
   </si>
   <si>
     <t>Φ22×40mm</t>
   </si>
   <si>
     <t>500V</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
+    <t>8101LFM0812AXN01B0</t>
+  </si>
+  <si>
     <t>8101LFM0812AXN91B0</t>
   </si>
   <si>
-    <t>8101LFM0812AXN01B0</t>
-[...1 lines deleted...]
-  <si>
     <t>8101LEMAA12AXN91B0</t>
   </si>
   <si>
     <t>8101LDMAA12AXN91B0</t>
   </si>
   <si>
     <t>8470MCMAB20AXN91B0</t>
   </si>
   <si>
     <t>47μF</t>
   </si>
   <si>
     <t>200V</t>
   </si>
   <si>
     <t>8470MAM0812AXN91B0</t>
   </si>
   <si>
+    <t>8470LFMAA12AXN91B0</t>
+  </si>
+  <si>
     <t>8470LFMAA12AXN01B0</t>
-  </si>
-[...1 lines deleted...]
-    <t>8470LFMAA12AXN91B0</t>
   </si>
   <si>
     <t>8470LDM0511AXN01B0</t>
   </si>
   <si>
     <t>Φ5×11mm</t>
   </si>
   <si>
     <t>0511</t>
   </si>
   <si>
     <t>8100VAM1016AXN91B0</t>
   </si>
   <si>
     <t>10μF</t>
   </si>
   <si>
     <t>400V</t>
   </si>
   <si>
     <t>8100LFM0511AXN01B0</t>
   </si>
   <si>
     <t>84R7MAM0511AXN01B0</t>
   </si>