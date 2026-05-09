--- v1 (2026-03-22)
+++ v2 (2026-05-09)
@@ -717,57 +717,57 @@
   <si>
     <t>3030</t>
   </si>
   <si>
     <t>8472LGM3025LTN0110</t>
   </si>
   <si>
     <t>Φ30×25mm</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
     <t>8472LGM3025LTN01E0</t>
   </si>
   <si>
     <t>8472LGM2550LTN0110</t>
   </si>
   <si>
     <t>8472LGM2540LTN0110</t>
   </si>
   <si>
     <t>8472LGM2540LTN01E0</t>
   </si>
   <si>
+    <t>4.7mF</t>
+  </si>
+  <si>
     <t>8472LGM2250LTN0110</t>
   </si>
   <si>
     <t>8472LGM2245LTN01F0</t>
-  </si>
-[...1 lines deleted...]
-    <t>4.7mF</t>
   </si>
   <si>
     <t>Φ22×45mm</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
     <t>8472LFM2535LTN0110</t>
   </si>
   <si>
     <t>8472LFM2530LTN01E0</t>
   </si>
   <si>
     <t>8472LFM2530LTN0110</t>
   </si>
   <si>
     <t>8472LFM2245LTN01E0</t>
   </si>
   <si>
     <t>8472LFM2245LTN0110</t>
   </si>
   <si>
     <t>8472LFM2240LTN01E0</t>
   </si>
@@ -8614,109 +8614,109 @@
       </c>
       <c r="D130" t="s">
         <v>48</v>
       </c>
       <c r="E130" t="s">
         <v>17</v>
       </c>
       <c r="F130" t="s">
         <v>18</v>
       </c>
       <c r="G130" t="s">
         <v>19</v>
       </c>
       <c r="H130" t="s">
         <v>71</v>
       </c>
       <c r="N130">
         <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:14">
       <c r="A131" t="s">
         <v>234</v>
       </c>
       <c r="B131" t="s">
-        <v>214</v>
+        <v>235</v>
       </c>
       <c r="C131" t="s">
         <v>70</v>
       </c>
       <c r="D131" t="s">
         <v>48</v>
       </c>
       <c r="E131" t="s">
         <v>17</v>
       </c>
       <c r="F131" t="s">
         <v>18</v>
       </c>
       <c r="G131" t="s">
         <v>19</v>
       </c>
       <c r="H131" t="s">
         <v>71</v>
       </c>
       <c r="N131">
         <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:14">
       <c r="A132" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B132" t="s">
         <v>214</v>
       </c>
       <c r="C132" t="s">
         <v>199</v>
       </c>
       <c r="D132" t="s">
         <v>48</v>
       </c>
       <c r="E132" t="s">
         <v>17</v>
       </c>
       <c r="F132" t="s">
         <v>18</v>
       </c>
       <c r="G132" t="s">
         <v>19</v>
       </c>
       <c r="H132" t="s">
         <v>200</v>
       </c>
       <c r="N132">
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:14">
       <c r="A133" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B133" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="C133" t="s">
         <v>238</v>
       </c>
       <c r="D133" t="s">
         <v>48</v>
       </c>
       <c r="E133" t="s">
         <v>17</v>
       </c>
       <c r="F133" t="s">
         <v>18</v>
       </c>
       <c r="G133" t="s">
         <v>19</v>
       </c>
       <c r="H133" t="s">
         <v>239</v>
       </c>
       <c r="N133">
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:14">
       <c r="A134" t="s">