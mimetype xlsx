--- v2 (2026-05-09)
+++ v3 (2026-08-03)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10318" uniqueCount="1491">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10326" uniqueCount="1492">
   <si>
     <t>型号</t>
   </si>
   <si>
     <t>容量</t>
   </si>
   <si>
     <t>尺寸</t>
   </si>
   <si>
     <t>额定电压</t>
   </si>
   <si>
     <t>寿命</t>
   </si>
   <si>
     <t>温度特性</t>
   </si>
   <si>
     <t>公差</t>
   </si>
   <si>
     <t>应用场景</t>
   </si>
   <si>
@@ -150,89 +150,89 @@
   <si>
     <t>Φ25×30mm</t>
   </si>
   <si>
     <t>10V</t>
   </si>
   <si>
     <t>-10%~+50%</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
     <t>8223LHMA080LTN0110</t>
   </si>
   <si>
     <t>Φ35×80mm</t>
   </si>
   <si>
     <t>80V</t>
   </si>
   <si>
     <t>A080</t>
   </si>
   <si>
+    <t>8223LGMA070LTN0110</t>
+  </si>
+  <si>
+    <t>Φ35×70mm</t>
+  </si>
+  <si>
+    <t>63V</t>
+  </si>
+  <si>
+    <t>A070</t>
+  </si>
+  <si>
     <t>8223LGMA070LTN01E0</t>
   </si>
   <si>
-    <t>Φ35×70mm</t>
-[...10 lines deleted...]
-  <si>
     <t>8223LFMA080LTN0110</t>
   </si>
   <si>
     <t>50V</t>
   </si>
   <si>
     <t>8223LFMA070LTN0110</t>
   </si>
   <si>
+    <t>8223LFMA060LTN0110</t>
+  </si>
+  <si>
+    <t>8223LFMA060LTQ7110</t>
+  </si>
+  <si>
     <t>8223LFMA060LTN01E0</t>
   </si>
   <si>
-    <t>8223LFMA060LTN0110</t>
-[...2 lines deleted...]
-    <t>8223LFMA060LTQ7110</t>
+    <t>8223LEMA045LTN0110</t>
   </si>
   <si>
     <t>8223LEMA045LTQ7110</t>
   </si>
   <si>
-    <t>8223LEMA045LTN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8223LEMA040LTN0110</t>
   </si>
   <si>
     <t>Φ35×40mm</t>
   </si>
   <si>
     <t>A040</t>
   </si>
   <si>
     <t>8223LDMA035LTN0110</t>
   </si>
   <si>
     <t>Φ35×35mm</t>
   </si>
   <si>
     <t>A035</t>
   </si>
   <si>
     <t>8223LDM3045LTN0110</t>
   </si>
   <si>
     <t>Φ30×45mm</t>
   </si>
   <si>
     <t>3045</t>
@@ -357,203 +357,203 @@
   <si>
     <t>8153LFM3060LTN0110</t>
   </si>
   <si>
     <t>8153LEMA035LTN0110</t>
   </si>
   <si>
     <t>8153LDM2240LTN0110</t>
   </si>
   <si>
     <t>Φ22×40mm</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
     <t>8123LGMA050LTN01E0</t>
   </si>
   <si>
     <t>12000μF</t>
   </si>
   <si>
     <t>8123LGMA045LTN01E0</t>
   </si>
   <si>
+    <t>8123LFMA050LTN01E0</t>
+  </si>
+  <si>
     <t>8123LFMA050LTN0110</t>
   </si>
   <si>
-    <t>8123LFMA050LTN01E0</t>
+    <t>8123LFM3050LTN01E0</t>
+  </si>
+  <si>
+    <t>Φ30×50mm</t>
+  </si>
+  <si>
+    <t>3050</t>
   </si>
   <si>
     <t>8123LFM3050LTN0110</t>
   </si>
   <si>
-    <t>Φ30×50mm</t>
-[...7 lines deleted...]
-  <si>
     <t>8103MAMA070LTN0110</t>
   </si>
   <si>
     <t>10000μF</t>
   </si>
   <si>
     <t>8103MAMA065LTN0110</t>
   </si>
   <si>
     <t>Φ35×65mm</t>
   </si>
   <si>
     <t>A065</t>
   </si>
   <si>
     <t>8103LHMA070LTN0110</t>
   </si>
   <si>
     <t>8103LHMA060LTN0110</t>
   </si>
   <si>
+    <t>8103LHMA050LTN0110</t>
+  </si>
+  <si>
     <t>8103LHMA050LTN01E0</t>
   </si>
   <si>
-    <t>8103LHMA050LTN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8103LGMA070LTN0110</t>
   </si>
   <si>
+    <t>8103LGMA050LTN91E0</t>
+  </si>
+  <si>
+    <t>8103LGMA050LTN01E0</t>
+  </si>
+  <si>
     <t>8103LGMA050LTN0110</t>
   </si>
   <si>
-    <t>8103LGMA050LTN91E0</t>
-[...4 lines deleted...]
-  <si>
     <t>8103LGMA040LTN01E0</t>
   </si>
   <si>
     <t>8103LGM3060LTN0110</t>
   </si>
   <si>
+    <t>8103LGM3050LTN0110</t>
+  </si>
+  <si>
     <t>8103LGM3050LTN01E0</t>
   </si>
   <si>
-    <t>8103LGM3050LTN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8103LGM2560LTN0110</t>
   </si>
   <si>
     <t>Φ25×60mm</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
+    <t>8103LFMA040LTN01E0</t>
+  </si>
+  <si>
     <t>8103LFMA040LTN0110</t>
   </si>
   <si>
-    <t>8103LFMA040LTN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8103LFM3050LTN01E0</t>
   </si>
   <si>
     <t>8103LFM3050LTN0110</t>
   </si>
   <si>
     <t>8103LFM3045LTN0110</t>
   </si>
   <si>
     <t>8103LFM3040LTN0110</t>
   </si>
   <si>
+    <t>8103LFM2560LTN0110</t>
+  </si>
+  <si>
     <t>8103LFM2560LTN01E0</t>
   </si>
   <si>
-    <t>8103LFM2560LTN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8103LFM2550LTN0110</t>
   </si>
   <si>
     <t>Φ25×50mm</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
     <t>8103LEM3035LTN0110</t>
   </si>
   <si>
     <t>Φ30×35mm</t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
     <t>8103LEM2545LTN01E0</t>
   </si>
   <si>
     <t>Φ25×45mm</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
+    <t>8103LEM2540LTN0110</t>
+  </si>
+  <si>
     <t>8103LEM2540LTN01E0</t>
   </si>
   <si>
-    <t>8103LEM2540LTN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8103LDM2535LTN0110</t>
   </si>
   <si>
     <t>Φ25×35mm</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
     <t>8103LFKA050LTN0110</t>
   </si>
   <si>
+    <t>8103LEA2540LTN01E0</t>
+  </si>
+  <si>
     <t>8103LEA2540LTN0110</t>
   </si>
   <si>
-    <t>8103LEA2540LTN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8822MGMA080LTN0110</t>
   </si>
   <si>
     <t>8200μF</t>
   </si>
   <si>
     <t>120V</t>
   </si>
   <si>
     <t>8822MAMA100LTN0110</t>
   </si>
   <si>
     <t>8822MAMA080LTN0110</t>
   </si>
   <si>
     <t>8822LFM3045LTN0110</t>
   </si>
   <si>
     <t>8822LFM2550LTN0110</t>
   </si>
   <si>
     <t>8822LFM2550LTN01E0</t>
   </si>
   <si>
     <t>8682MAMA100LTN0110</t>
@@ -663,107 +663,107 @@
   <si>
     <t>8562LFM3035LTN0110</t>
   </si>
   <si>
     <t>5600μF</t>
   </si>
   <si>
     <t>8562LFM2250LTN01E0</t>
   </si>
   <si>
     <t>8562LFM2250LTN0110</t>
   </si>
   <si>
     <t>8472MUMA070LTN0110</t>
   </si>
   <si>
     <t>4700μF</t>
   </si>
   <si>
     <t>130V</t>
   </si>
   <si>
     <t>8472MAMA050LTN0110</t>
   </si>
   <si>
+    <t>8472MAMA045LTN0110</t>
+  </si>
+  <si>
     <t>8472MAMA045LTN01E0</t>
   </si>
   <si>
-    <t>8472MAMA045LTN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8472MAM3060LTN0110</t>
   </si>
   <si>
     <t>8472LHMA040LTN0110</t>
   </si>
   <si>
     <t>8472LHMA035LTN0110</t>
   </si>
   <si>
     <t>8472LHM2550LTN01E0</t>
   </si>
   <si>
     <t>8472LGM3040LTN01E0</t>
   </si>
   <si>
     <t>8472LGM3035LTN0110</t>
   </si>
   <si>
     <t>8472LGM3030LTN0110</t>
   </si>
   <si>
     <t>Φ30×30mm</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
     <t>8472LGM3025LTN0110</t>
   </si>
   <si>
     <t>Φ30×25mm</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
     <t>8472LGM3025LTN01E0</t>
   </si>
   <si>
     <t>8472LGM2550LTN0110</t>
   </si>
   <si>
+    <t>8472LGM2540LTN01E0</t>
+  </si>
+  <si>
+    <t>4.7mF</t>
+  </si>
+  <si>
     <t>8472LGM2540LTN0110</t>
   </si>
   <si>
-    <t>8472LGM2540LTN01E0</t>
-[...4 lines deleted...]
-  <si>
     <t>8472LGM2250LTN0110</t>
   </si>
   <si>
     <t>8472LGM2245LTN01F0</t>
   </si>
   <si>
     <t>Φ22×45mm</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
     <t>8472LFM2535LTN0110</t>
   </si>
   <si>
     <t>8472LFM2530LTN01E0</t>
   </si>
   <si>
     <t>8472LFM2530LTN0110</t>
   </si>
   <si>
     <t>8472LFM2245LTN01E0</t>
   </si>
   <si>
     <t>8472LFM2245LTN0110</t>
@@ -825,284 +825,284 @@
   <si>
     <t>8332MBMA060LTN0110</t>
   </si>
   <si>
     <t>160V</t>
   </si>
   <si>
     <t>8332MAMA040LTN0110</t>
   </si>
   <si>
     <t>8332MAMA035LTN0110</t>
   </si>
   <si>
     <t>8332MAM3050LTN0110</t>
   </si>
   <si>
     <t>8332LHMA025LTN0110</t>
   </si>
   <si>
     <t>Φ35×25mm</t>
   </si>
   <si>
     <t>A025</t>
   </si>
   <si>
+    <t>8332LHM2245LTN01E0</t>
+  </si>
+  <si>
     <t>8332LHM2245LTN0110</t>
   </si>
   <si>
-    <t>8332LHM2245LTN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8332LHM2240LTN01E0</t>
   </si>
   <si>
     <t>8332LGM3030LTN0110</t>
   </si>
   <si>
     <t>8332LGM2540LTN0110</t>
   </si>
   <si>
     <t>8332LGM2530LTN0110</t>
   </si>
   <si>
     <t>8332LGM2240LTN0110</t>
   </si>
   <si>
     <t>8332LFM2525LTN0110</t>
   </si>
   <si>
+    <t>8332LFM2235LTN01E0</t>
+  </si>
+  <si>
     <t>8332LFM2235LTN0110</t>
   </si>
   <si>
-    <t>8332LFM2235LTN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8332LFM2230LTN0110</t>
   </si>
   <si>
     <t>8332LEM2225LTN01E0</t>
   </si>
   <si>
     <t>8332MCKA070LTN01E0</t>
   </si>
   <si>
     <t>3.3mF</t>
   </si>
   <si>
     <t>8272MBMA050LTN01E0</t>
   </si>
   <si>
     <t>2700μF</t>
   </si>
   <si>
     <t>8272LHM3030LTN0110</t>
   </si>
   <si>
+    <t>8272LFM2235LTN01E0</t>
+  </si>
+  <si>
     <t>8272LFM2235LTN0110</t>
   </si>
   <si>
-    <t>8272LFM2235LTN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8222VAMH100LTN01E0</t>
   </si>
   <si>
     <t>2200μF</t>
   </si>
   <si>
     <t>Φ110×100mm</t>
   </si>
   <si>
     <t>400V</t>
   </si>
   <si>
     <t>H100</t>
   </si>
   <si>
     <t>8222VAMF090LTN0110</t>
   </si>
   <si>
     <t>Φ42×90mm</t>
   </si>
   <si>
     <t>F090</t>
   </si>
   <si>
     <t>8222MDMA070LTN0110</t>
   </si>
   <si>
     <t>250V</t>
   </si>
   <si>
     <t>8222MDMA070LTN01E0</t>
   </si>
   <si>
+    <t>8222MDMA060LTN01E0</t>
+  </si>
+  <si>
     <t>8222MDMA060LTN0110</t>
   </si>
   <si>
-    <t>8222MDMA060LTN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8222MDMA050LTN0110</t>
   </si>
   <si>
     <t>8222MDMA050LTN01E0</t>
   </si>
   <si>
+    <t>8222MCMA050LTN01E0</t>
+  </si>
+  <si>
     <t>8222MCMA050LTN0110</t>
   </si>
   <si>
-    <t>8222MCMA050LTN01E0</t>
+    <t>8222MCM3060LTN0110</t>
   </si>
   <si>
     <t>8222MCM3060LTN01W0</t>
   </si>
   <si>
-    <t>8222MCM3060LTN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8222MCM3055LTN0110</t>
   </si>
   <si>
     <t>Φ30×55mm</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
     <t>8222MCM3050LTN0110</t>
   </si>
   <si>
     <t>8222MBMA050LTN01E0</t>
   </si>
   <si>
     <t>8222MBMA050LTN0110</t>
   </si>
   <si>
+    <t>8222MBMA045LTN01E0</t>
+  </si>
+  <si>
     <t>8222MBMA045LTN0110</t>
   </si>
   <si>
-    <t>8222MBMA045LTN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8222MBM3050LTQ7110</t>
   </si>
   <si>
     <t>8222MAM3030LTN0110</t>
   </si>
   <si>
     <t>8222MAM2550LTN91E0</t>
   </si>
   <si>
     <t>8222MAM2550LTN0110</t>
   </si>
   <si>
     <t>8222MAM2540LTN0110</t>
   </si>
   <si>
     <t>8222MAM2540LTN01E0</t>
   </si>
   <si>
     <t>2.2mF</t>
   </si>
   <si>
     <t>8222MAM2250LTN01J0</t>
   </si>
   <si>
     <t>8222LHM3030LTN0110</t>
   </si>
   <si>
     <t>8222LHM2535LTN0110</t>
   </si>
   <si>
     <t>8222LHM2245LTN91E0</t>
   </si>
   <si>
     <t>8222LHM2245LTN0110</t>
   </si>
   <si>
+    <t>8222LHM2240LTN0110</t>
+  </si>
+  <si>
     <t>8222LHM2240LTN91E0</t>
   </si>
   <si>
-    <t>8222LHM2240LTN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8222LGM2530LTN0110</t>
   </si>
   <si>
     <t>8222LGM2525LTN01E0</t>
   </si>
   <si>
+    <t>8222LGM2235LTN01E0</t>
+  </si>
+  <si>
     <t>8222LGM2235LTN0110</t>
   </si>
   <si>
-    <t>8222LGM2235LTN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8222LGM2230LTN0110</t>
   </si>
   <si>
     <t>8222LFM2525LTN0110</t>
   </si>
   <si>
+    <t>8222LFM2230LTN0110</t>
+  </si>
+  <si>
     <t>8222LFM2230LTN01E0</t>
   </si>
   <si>
-    <t>8222LFM2230LTN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8222LEM2230LTN0110</t>
   </si>
   <si>
+    <t>8222LGV2230LTN0110</t>
+  </si>
+  <si>
+    <t>±15%</t>
+  </si>
+  <si>
     <t>8222LGV2230LTN01J0</t>
   </si>
   <si>
-    <t>±15%</t>
-[...4 lines deleted...]
-  <si>
     <t>8222LGV2230LTN01E0</t>
   </si>
   <si>
     <t>8222MCKA060LTN0110</t>
   </si>
   <si>
+    <t>8222MCK3070LTN01E0</t>
+  </si>
+  <si>
+    <t>Φ30×70mm</t>
+  </si>
+  <si>
+    <t>3070</t>
+  </si>
+  <si>
     <t>8222MCK3070LTN0110</t>
   </si>
   <si>
-    <t>Φ30×70mm</t>
-[...7 lines deleted...]
-  <si>
     <t>8222MCK3060LTN0110</t>
   </si>
   <si>
     <t>8222MBKA050LTN01E0</t>
   </si>
   <si>
     <t>8222LHK2240LTN91E0</t>
   </si>
   <si>
     <t>8202MCMA050LTN0110</t>
   </si>
   <si>
     <t>2000μF</t>
   </si>
   <si>
     <t>8182MDMA050LTN0110</t>
   </si>
   <si>
     <t>1800μF</t>
   </si>
   <si>
     <t>8182MCMA050LTN0110</t>
   </si>
   <si>
     <t>8182MCMA045LTN0110</t>
@@ -1152,212 +1152,212 @@
   <si>
     <t>450V</t>
   </si>
   <si>
     <t>8152VAMF070LTN0110</t>
   </si>
   <si>
     <t>Φ42×70mm</t>
   </si>
   <si>
     <t>F070</t>
   </si>
   <si>
     <t>8152VAMA100LTN01E0</t>
   </si>
   <si>
     <t>8152VAMA080LTN01E0</t>
   </si>
   <si>
     <t>8152VAMA080LTN0110</t>
   </si>
   <si>
     <t>8152VAMA080LTN01J0</t>
   </si>
   <si>
+    <t>8152VAMA070LTN0110</t>
+  </si>
+  <si>
+    <t>8152VAMA070LTN01E0</t>
+  </si>
+  <si>
     <t>8152VAMA070LTN01F0</t>
   </si>
   <si>
     <t>1.5mF</t>
   </si>
   <si>
-    <t>8152VAMA070LTN01E0</t>
-[...2 lines deleted...]
-    <t>8152VAMA070LTN0110</t>
+    <t>8152MDMA050LTN01E0</t>
   </si>
   <si>
     <t>8152MDMA050LTN0110</t>
   </si>
   <si>
-    <t>8152MDMA050LTN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8152MDMA045LTN01F0</t>
   </si>
   <si>
     <t>8152MDM3060LTN0110</t>
   </si>
   <si>
     <t>8152MCMA050LTN0110</t>
   </si>
   <si>
     <t>8152MCMA045LTN0110</t>
   </si>
   <si>
+    <t>8152MCM3050LTN01E0</t>
+  </si>
+  <si>
+    <t>8152MCM3050LTN01J0</t>
+  </si>
+  <si>
     <t>8152MCM3050LTN0110</t>
   </si>
   <si>
-    <t>8152MCM3050LTN01J0</t>
-[...4 lines deleted...]
-  <si>
     <t>8152MAM3030LTN0110</t>
   </si>
   <si>
     <t>8152LFMA050LTN0110</t>
   </si>
   <si>
     <t>8152VAKF070LTN01E0</t>
   </si>
   <si>
     <t>8152VAKA080LTN01J0</t>
   </si>
   <si>
     <t>8152MDKAO50LTN01J0</t>
   </si>
   <si>
     <t>Φ2.2×3.2mm</t>
   </si>
   <si>
     <t>AO50</t>
   </si>
   <si>
     <t>8152MDKA050LTN01J0</t>
   </si>
   <si>
     <t>8152MCKA050LTN01J0</t>
   </si>
   <si>
     <t>8122VBMA070LTN01E0</t>
   </si>
   <si>
     <t>1200μF</t>
   </si>
   <si>
+    <t>8122VEMA070LTN01G0</t>
+  </si>
+  <si>
+    <t>420V</t>
+  </si>
+  <si>
     <t>8122VEMA070LTN0110</t>
   </si>
   <si>
-    <t>420V</t>
-[...2 lines deleted...]
-    <t>8122VEMA070LTN01G0</t>
+    <t>8122VAMA080LTN01E0</t>
   </si>
   <si>
     <t>8122VAMA080LTN0110</t>
   </si>
   <si>
-    <t>8122VAMA080LTN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8122VAMA075LTN0110</t>
   </si>
   <si>
     <t>Φ35×75mm</t>
   </si>
   <si>
     <t>A075</t>
   </si>
   <si>
+    <t>8122VAMA070LTN01E0</t>
+  </si>
+  <si>
     <t>8122VAMA070LTN0110</t>
   </si>
   <si>
-    <t>8122VAMA070LTN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8122VAMA065LTN0110</t>
   </si>
   <si>
     <t>8122VAMA065LTN01E0</t>
   </si>
   <si>
     <t>8122VAMA060LTN0110</t>
   </si>
   <si>
     <t>8122VAMA060LTN01E0</t>
   </si>
   <si>
     <t>8122MFMA050LTN01E0</t>
   </si>
   <si>
     <t>350V</t>
   </si>
   <si>
     <t>8122MFM3070LTN01E0</t>
   </si>
   <si>
     <t>8122MFM3060LTN01E0</t>
   </si>
   <si>
     <t>8122MMMA050LTN0110</t>
   </si>
   <si>
     <t>300V</t>
   </si>
   <si>
+    <t>8122MDMA050LTN01E0</t>
+  </si>
+  <si>
     <t>8122MDMA050LTN0110</t>
   </si>
   <si>
-    <t>8122MDMA050LTN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8122MDMA045LTN0110</t>
   </si>
   <si>
     <t>8122MDMA040LTN01E0</t>
   </si>
   <si>
+    <t>8122MDMA035LTN01E0</t>
+  </si>
+  <si>
     <t>8122MDMA035LTN01F0</t>
   </si>
   <si>
     <t>1.2mF</t>
   </si>
   <si>
-    <t>8122MDMA035LTN01E0</t>
+    <t>8122MDM3050LTQ7110</t>
   </si>
   <si>
     <t>8122MDM3050LTQ0110</t>
   </si>
   <si>
     <t>8122MDM3050LTN01F0</t>
   </si>
   <si>
-    <t>8122MDM3050LTQ7110</t>
-[...1 lines deleted...]
-  <si>
     <t>8122MDM3045LTN01E0</t>
   </si>
   <si>
     <t>8122MDM3040LTN01E0</t>
   </si>
   <si>
     <t>8122MCMA050LTQ7110</t>
   </si>
   <si>
     <t>8122MCMA045LTN0110</t>
   </si>
   <si>
     <t>8122MCMA040LTN0110</t>
   </si>
   <si>
     <t>8122MCMA040LTQ7110</t>
   </si>
   <si>
     <t>8122MCM3050LTN01E0</t>
   </si>
   <si>
     <t>8122MCM3040LTN0110</t>
   </si>
   <si>
     <t>8122MBM3045LTN0110</t>
@@ -1368,326 +1368,326 @@
   <si>
     <t>8122MFKA070LTN0110</t>
   </si>
   <si>
     <t>8122MDKA045LTN01J0</t>
   </si>
   <si>
     <t>8122MDK3050LTN0110</t>
   </si>
   <si>
     <t>8122MDA3045LTN01E0</t>
   </si>
   <si>
     <t>8102VCMA080LTN01E0</t>
   </si>
   <si>
     <t>1000μF</t>
   </si>
   <si>
     <t>500V</t>
   </si>
   <si>
     <t>8102VBMA080LTN0110</t>
   </si>
   <si>
+    <t>8102VBMA070LTN01E0</t>
+  </si>
+  <si>
     <t>8102VBMA070LTN0110</t>
   </si>
   <si>
-    <t>8102VBMA070LTN01E0</t>
+    <t>8102VBMA060LTN0110</t>
+  </si>
+  <si>
+    <t>8102VBMA060LTN01J0</t>
   </si>
   <si>
     <t>8102VBMA060LTN01E0</t>
   </si>
   <si>
-    <t>8102VBMA060LTN0110</t>
-[...4 lines deleted...]
-  <si>
     <t>8102VBM3065LTN01G0</t>
   </si>
   <si>
     <t>Φ30×65mm</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
     <t>8102VEMA060LTN0110</t>
   </si>
   <si>
+    <t>8102VAMA070LTN01E0</t>
+  </si>
+  <si>
+    <t>8102VAMA070LTN01S0</t>
+  </si>
+  <si>
+    <t>8102VAMA070LTN0110</t>
+  </si>
+  <si>
     <t>8102VAMA070LTQ7110</t>
   </si>
   <si>
-    <t>8102VAMA070LTN01E0</t>
-[...7 lines deleted...]
-  <si>
     <t>8102VAMA065LTN0110</t>
   </si>
   <si>
+    <t>8102VAMA060LTN01E0</t>
+  </si>
+  <si>
     <t>8102VAMA060LTN0110</t>
   </si>
   <si>
-    <t>8102VAMA060LTN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8102VAMA055LTN01E0</t>
   </si>
   <si>
     <t>Φ35×55mm</t>
   </si>
   <si>
     <t>A055</t>
   </si>
   <si>
     <t>8102VAMA055LTN0110</t>
   </si>
   <si>
+    <t>8102VAMA050LTN08E0</t>
+  </si>
+  <si>
+    <t>8102VAMA050LTN01E0</t>
+  </si>
+  <si>
     <t>8102VAMA050LTN0110</t>
   </si>
   <si>
     <t>8102VAMA050LTN01S0</t>
   </si>
   <si>
-    <t>8102VAMA050LTN08E0</t>
-[...4 lines deleted...]
-  <si>
     <t>8102VAM3080LTN0110</t>
   </si>
   <si>
     <t>8102VAM3070LTN01E0</t>
   </si>
   <si>
     <t>8102MFMA060LTN0110</t>
   </si>
   <si>
     <t>8102MFMA050LTN01E0</t>
   </si>
   <si>
     <t>8102MQMA050LTN01E0</t>
   </si>
   <si>
     <t>315V</t>
   </si>
   <si>
     <t>8102MQMA045LTN0110</t>
   </si>
   <si>
     <t>8102MQMA040LTN0110</t>
   </si>
   <si>
     <t>8102MQM3060LTN01E0</t>
   </si>
   <si>
     <t>8102MQM3050LTN01E0</t>
   </si>
   <si>
     <t>8102MDMA050LTN0110</t>
   </si>
   <si>
+    <t>8102MDMA040LTN01E0</t>
+  </si>
+  <si>
     <t>8102MDMA040LTN0110</t>
   </si>
   <si>
-    <t>8102MDMA040LTN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8102MDMA035LTN01E0</t>
   </si>
   <si>
+    <t>8102MDMA030LTN01E0</t>
+  </si>
+  <si>
+    <t>Φ35×30mm</t>
+  </si>
+  <si>
+    <t>A030</t>
+  </si>
+  <si>
     <t>8102MDMA030LTN01F0</t>
   </si>
   <si>
     <t>1mF</t>
   </si>
   <si>
-    <t>Φ35×30mm</t>
-[...7 lines deleted...]
-  <si>
     <t>8102MDM3550LTN0110</t>
   </si>
   <si>
     <t>3550</t>
   </si>
   <si>
     <t>8102MDM3050LTN0110</t>
   </si>
   <si>
+    <t>8102MDM3045LTN01E0</t>
+  </si>
+  <si>
     <t>8102MDM3045LTN0110</t>
   </si>
   <si>
-    <t>8102MDM3045LTN01E0</t>
+    <t>8102MDM3040LTN01J0</t>
   </si>
   <si>
     <t>8102MDM3040LTN0110</t>
   </si>
   <si>
     <t>8102MDM3040LTN01E0</t>
   </si>
   <si>
-    <t>8102MDM3040LTN01J0</t>
-[...1 lines deleted...]
-  <si>
     <t>8102MDM2560LTN01E0</t>
   </si>
   <si>
     <t>8102MDM2560LTN0110</t>
   </si>
   <si>
     <t>8102MCMA040LTN0110</t>
   </si>
   <si>
     <t>8102MCMA030LTN0110</t>
   </si>
   <si>
+    <t>8102MCM3045LTN91E0</t>
+  </si>
+  <si>
     <t>8102MCM3045LTN0110</t>
   </si>
   <si>
-    <t>8102MCM3045LTN91E0</t>
+    <t>8102MCM3040LTN01E0</t>
   </si>
   <si>
     <t>8102MCM3040LTN0110</t>
   </si>
   <si>
-    <t>8102MCM3040LTN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8102MCM3035LTN0110</t>
   </si>
   <si>
     <t>8102MCM2550LTN01E0</t>
   </si>
   <si>
     <t>8102MCM2550LTN0110</t>
   </si>
   <si>
     <t>8102MCM2545LTN0110</t>
   </si>
   <si>
     <t>8102MCM2250LTN0110</t>
   </si>
   <si>
     <t>8102MBM3040LTN0110</t>
   </si>
   <si>
     <t>8102MBM3030LTN01E0</t>
   </si>
   <si>
     <t>8102MBM2550LTN0110</t>
   </si>
   <si>
+    <t>8102MBM2545LTN01E0</t>
+  </si>
+  <si>
+    <t>8102MBM2545LTN91E0</t>
+  </si>
+  <si>
     <t>8102MBM2545LTN0110</t>
   </si>
   <si>
-    <t>8102MBM2545LTN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8102MBM2545LTN01F0</t>
   </si>
   <si>
-    <t>8102MBM2545LTN91E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8102MAM3030LTN0110</t>
   </si>
   <si>
     <t>8102MAM2530LTN0110</t>
   </si>
   <si>
+    <t>8102MAM2230LTN01J0</t>
+  </si>
+  <si>
+    <t>8102MAM2230LTN0110</t>
+  </si>
+  <si>
     <t>8102MAM2230LTQ7110</t>
   </si>
   <si>
-    <t>8102MAM2230LTN01J0</t>
-[...2 lines deleted...]
-    <t>8102MAM2230LTN0110</t>
+    <t>8102LHM2230LTN91E0</t>
+  </si>
+  <si>
+    <t>8102LHM2230LTN0110</t>
   </si>
   <si>
     <t>8102LHM2230LTN91EC</t>
   </si>
   <si>
-    <t>8102LHM2230LTN91E0</t>
-[...4 lines deleted...]
-  <si>
     <t>8102LHM2225LTN0110</t>
   </si>
   <si>
+    <t>8102VBKA070LTN01E0</t>
+  </si>
+  <si>
     <t>8102VBKA070LTN0110</t>
   </si>
   <si>
-    <t>8102VBKA070LTN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8102VAKF070LTN01E0</t>
   </si>
   <si>
     <t>8102VAKF060LTN01E0</t>
   </si>
   <si>
     <t>8102VAKA070LTN0110</t>
   </si>
   <si>
     <t>8102VAKA070LTN01E0</t>
   </si>
   <si>
     <t>8102VAAA070LTN01E0</t>
   </si>
   <si>
     <t>8102VAAA055LTN0110</t>
   </si>
   <si>
     <t>8102MDKA040LTN01J0</t>
   </si>
   <si>
     <t>8102MDK3050LTN01W0</t>
   </si>
   <si>
+    <t>8102MDK3045LTN01E0</t>
+  </si>
+  <si>
     <t>8102MDK3045LTN0110</t>
   </si>
   <si>
-    <t>8102MDK3045LTN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8102MDK3040LTN01W0</t>
   </si>
   <si>
     <t>8102MDA2570LTN0110</t>
   </si>
   <si>
     <t>Φ25×70mm</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
     <t>8102MCKA040LTN01J0</t>
   </si>
   <si>
     <t>8102MBK2550LTN01E0</t>
   </si>
   <si>
     <t>8102MBK2540LTN01E0</t>
   </si>
   <si>
     <t>8102MBK2250LTN01E0</t>
   </si>
   <si>
     <t>8102LHK2230LTN01E0</t>
@@ -1704,650 +1704,650 @@
   <si>
     <t>900μF</t>
   </si>
   <si>
     <t>8821VCMA090LTN0110</t>
   </si>
   <si>
     <t>820μF</t>
   </si>
   <si>
     <t>Φ35×90mm</t>
   </si>
   <si>
     <t>A090</t>
   </si>
   <si>
     <t>8821VCMA070LTN01F0</t>
   </si>
   <si>
     <t>8821VCMA070LTN01E0</t>
   </si>
   <si>
     <t>8821VCMA065LTN01E0</t>
   </si>
   <si>
+    <t>8821VBMA070LTN01E0</t>
+  </si>
+  <si>
+    <t>8821VBMA070LTN0110</t>
+  </si>
+  <si>
     <t>8821VBMA070LTN01S0</t>
   </si>
   <si>
-    <t>8821VBMA070LTN0110</t>
-[...4 lines deleted...]
-  <si>
     <t>8821VBMA065LTN0110</t>
   </si>
   <si>
     <t>8821VBMA060LTN0110</t>
   </si>
   <si>
     <t>8821VBMA060LTN01E0</t>
   </si>
   <si>
     <t>8821VBMA060LTN01F0</t>
   </si>
   <si>
     <t>8821VBMA055LTN0110</t>
   </si>
   <si>
+    <t>8821VBMA050LTN01E0</t>
+  </si>
+  <si>
     <t>8821VBMA050LTN0110</t>
   </si>
   <si>
-    <t>8821VBMA050LTN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8821VBM3090LTN01E0</t>
   </si>
   <si>
     <t>Φ30×90mm</t>
   </si>
   <si>
     <t>3090</t>
   </si>
   <si>
     <t>8821VEMA050LTN0110</t>
   </si>
   <si>
+    <t>8821VAMA060LTN01E0</t>
+  </si>
+  <si>
+    <t>8821VAMA060LTN0110</t>
+  </si>
+  <si>
     <t>8821VAMA060LTQ7110</t>
   </si>
   <si>
-    <t>8821VAMA060LTN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8821VAMA060LTN01S0</t>
   </si>
   <si>
-    <t>8821VAMA060LTN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8821VAMA055LTN0110</t>
   </si>
   <si>
+    <t>8821VAMA050LTN0110</t>
+  </si>
+  <si>
     <t>8821VAMA050LTN01E0</t>
   </si>
   <si>
     <t>8821VAMA050LTQ7110</t>
   </si>
   <si>
-    <t>8821VAMA050LTN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8821VAMA045LTN01E0</t>
   </si>
   <si>
+    <t>8821VAMA045LTN01S0</t>
+  </si>
+  <si>
+    <t>8821VAMA045LTN01F0</t>
+  </si>
+  <si>
     <t>8821VAMA045LTN01J0</t>
   </si>
   <si>
-    <t>8821VAMA045LTN01F0</t>
-[...4 lines deleted...]
-  <si>
     <t>8821VAM3060LTN01E0</t>
   </si>
   <si>
     <t>8821VAM3060LTN0110</t>
   </si>
   <si>
     <t>8821MFM3050LTN0110</t>
   </si>
   <si>
     <t>8821MQMA040LTN01E0</t>
   </si>
   <si>
     <t>8821MQM3050LTN01E0</t>
   </si>
   <si>
     <t>8821MDMA050LTN01E0</t>
   </si>
   <si>
     <t>8821MDMA040LTN01E0</t>
   </si>
   <si>
     <t>8821MDM3045LTN0110</t>
   </si>
   <si>
+    <t>8821MDM3040LTN01E0</t>
+  </si>
+  <si>
+    <t>8821MDM3040LTQ0110</t>
+  </si>
+  <si>
     <t>8821MDM3040LTN0110</t>
   </si>
   <si>
-    <t>8821MDM3040LTN01E0</t>
-[...2 lines deleted...]
-    <t>8821MDM3040LTQ0110</t>
+    <t>8821MDM3035LTN01E0</t>
+  </si>
+  <si>
+    <t>8821MDM3035LTN0110</t>
+  </si>
+  <si>
+    <t>8821MDM3035LTQ7110</t>
   </si>
   <si>
     <t>8821MDM3035LTQ71J0</t>
   </si>
   <si>
-    <t>8821MDM3035LTQ7110</t>
-[...7 lines deleted...]
-  <si>
     <t>8821MDM3030LTN0110</t>
   </si>
   <si>
+    <t>8821MDM2550LTN01E0</t>
+  </si>
+  <si>
+    <t>8821MDM2550LTN0110</t>
+  </si>
+  <si>
+    <t>8821MDM2550LTQ0110</t>
+  </si>
+  <si>
     <t>8821MDM2550LTQ7110</t>
   </si>
   <si>
-    <t>8821MDM2550LTQ0110</t>
-[...7 lines deleted...]
-  <si>
     <t>8821MDM2540LTN01E0</t>
   </si>
   <si>
     <t>8821MDM2540LTN0110</t>
   </si>
   <si>
     <t>8821MDM2540LTN01J0</t>
   </si>
   <si>
     <t>8821MJM3030LTN0110</t>
   </si>
   <si>
     <t>220V</t>
   </si>
   <si>
+    <t>8821MCM3035LTN01E0</t>
+  </si>
+  <si>
+    <t>8821MCM3035LTQ7110</t>
+  </si>
+  <si>
     <t>8821MCM3035LTN0110</t>
   </si>
   <si>
-    <t>8821MCM3035LTN01E0</t>
-[...2 lines deleted...]
-    <t>8821MCM3035LTQ7110</t>
+    <t>8821MCM3030LTN0110</t>
   </si>
   <si>
     <t>8821MCM3030LTN01W0</t>
   </si>
   <si>
-    <t>8821MCM3030LTN0110</t>
+    <t>8821MCM2540LTN0110</t>
   </si>
   <si>
     <t>8821MCM2540LTN01E0</t>
   </si>
   <si>
-    <t>8821MCM2540LTN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8821MCM2245LTN0110</t>
   </si>
   <si>
+    <t>8821MBM3030LTN01E0</t>
+  </si>
+  <si>
     <t>8821MBM3030LTN0110</t>
   </si>
   <si>
-    <t>8821MBM3030LTN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8821MBM2535LTN0110</t>
   </si>
   <si>
     <t>8821MBM2245LTQ7110</t>
   </si>
   <si>
     <t>8821MAM2230LTN0110</t>
   </si>
   <si>
     <t>8821MAM2225LTN01E0</t>
   </si>
   <si>
     <t>8821VBVA060LTN01E0</t>
   </si>
   <si>
     <t>8821MCV2545LTN01F0</t>
   </si>
   <si>
     <t>8821VBKA070LTN0110</t>
   </si>
   <si>
+    <t>8821VBKA060LTN01E0</t>
+  </si>
+  <si>
     <t>8821VBKA060LTN0110</t>
   </si>
   <si>
-    <t>8821VBKA060LTN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8821VAKA050LTN0110</t>
   </si>
   <si>
+    <t>8821VAAA050LTN0110</t>
+  </si>
+  <si>
     <t>8821VAKA050LTN01E0</t>
   </si>
   <si>
-    <t>8821VAAA050LTN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8821VAAA050LTN01E0</t>
   </si>
   <si>
     <t>8821MCK3030LTN0110</t>
   </si>
   <si>
     <t>8821MCK2245LTN0110</t>
   </si>
   <si>
+    <t>8681VCMA070LTN01ED</t>
+  </si>
+  <si>
+    <t>680μF</t>
+  </si>
+  <si>
     <t>8681VCMA070LTN01J0</t>
   </si>
   <si>
-    <t>680μF</t>
-[...2 lines deleted...]
-    <t>8681VCMA070LTN01ED</t>
+    <t>8681VCMA060LTN01E0</t>
   </si>
   <si>
     <t>8681VCMA060LTN0110</t>
   </si>
   <si>
     <t>8681VCMA060LTN01F0</t>
   </si>
   <si>
-    <t>8681VCMA060LTN01E0</t>
+    <t>8681VBMA060LTN01E0</t>
   </si>
   <si>
     <t>8681VBMA060LTN0110</t>
   </si>
   <si>
-    <t>8681VBMA060LTN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8681VBMA060LTN01S0</t>
   </si>
   <si>
+    <t>8681VBMA055LTN01F0</t>
+  </si>
+  <si>
     <t>8681VBMA055LTN01E0</t>
   </si>
   <si>
     <t>8681VBMA055LTN0110</t>
   </si>
   <si>
-    <t>8681VBMA055LTN01F0</t>
+    <t>8681VBMA050LTN01J0</t>
+  </si>
+  <si>
+    <t>8681VBMA050LTN01E0</t>
+  </si>
+  <si>
+    <t>8681VBMA050LTN01F0</t>
+  </si>
+  <si>
+    <t>8681VBMA050LTN0110</t>
+  </si>
+  <si>
+    <t>8681VBMA050LTQ7110</t>
   </si>
   <si>
     <t>8681VBMA050LTN01S0</t>
   </si>
   <si>
-    <t>8681VBMA050LTN01F0</t>
-[...1 lines deleted...]
-  <si>
     <t>8681VBMA050LTQ71J0</t>
   </si>
   <si>
-    <t>8681VBMA050LTN01E0</t>
-[...10 lines deleted...]
-  <si>
     <t>8681VBMA045LTN01E0</t>
   </si>
   <si>
     <t>8681VBMA045LTN0110</t>
   </si>
   <si>
     <t>8681VBMA040LTN01W0</t>
   </si>
   <si>
     <t>8681VBM3060LTN01F0</t>
   </si>
   <si>
     <t>8681VBM3050LTN01J0</t>
   </si>
   <si>
     <t>8681VEMA060LTN01E0</t>
   </si>
   <si>
     <t>8681VEMA045LTN01E0</t>
   </si>
   <si>
+    <t>8681VAMA060LTN01E0</t>
+  </si>
+  <si>
+    <t>8681VAMA060LTN0190</t>
+  </si>
+  <si>
     <t>8681VAMA060LTN0110</t>
   </si>
   <si>
-    <t>8681VAMA060LTN0190</t>
-[...4 lines deleted...]
-  <si>
     <t>8681VAMA055LTN0110</t>
   </si>
   <si>
+    <t>8681VAMA050LTN01E0</t>
+  </si>
+  <si>
+    <t>8681VAMA050LTN0110</t>
+  </si>
+  <si>
+    <t>8681VAMA050LTN01S0</t>
+  </si>
+  <si>
     <t>8681VAMA050LTQ7110</t>
   </si>
   <si>
     <t>8681VAMA050LTN01H0</t>
   </si>
   <si>
-    <t>8681VAMA050LTN01E0</t>
-[...7 lines deleted...]
-  <si>
     <t>8681VAMA045LTN0110</t>
   </si>
   <si>
     <t>8681VAMA045LTN01E0</t>
   </si>
   <si>
     <t>8681VAMA040LTN01E0</t>
   </si>
   <si>
     <t>8681VAM3060LTN01E0</t>
   </si>
   <si>
     <t>8681VAM3050LTN0110</t>
   </si>
   <si>
     <t>8681VAM3050LTN01E0</t>
   </si>
   <si>
     <t>8681VAM3045LTN01S0</t>
   </si>
   <si>
+    <t>8681VAM2570LTN01G0</t>
+  </si>
+  <si>
     <t>8681VAM2570LTN01E0</t>
   </si>
   <si>
-    <t>8681VAM2570LTN01G0</t>
-[...1 lines deleted...]
-  <si>
     <t>8681MFMA050LTN01E0</t>
   </si>
   <si>
     <t>8681MFMA050LTN0110</t>
   </si>
   <si>
     <t>8681MQM3050LTN91E0</t>
   </si>
   <si>
     <t>8681MDMA035LTQ7110</t>
   </si>
   <si>
     <t>8681MDMA035LTN0110</t>
   </si>
   <si>
     <t>8681MDMA030LTN01E0</t>
   </si>
   <si>
     <t>8681MDM3045LTN0110</t>
   </si>
   <si>
     <t>8681MDM3040LTN01E0</t>
   </si>
   <si>
     <t>8681MDM3040LTN0110</t>
   </si>
   <si>
     <t>8681MDM3035LTN0110</t>
   </si>
   <si>
     <t>8681MDM3035LTN01E0</t>
   </si>
   <si>
+    <t>8681MDM3030LTN01J0</t>
+  </si>
+  <si>
     <t>8681MDM3030LTN01E0</t>
   </si>
   <si>
-    <t>8681MDM3030LTN01J0</t>
-[...1 lines deleted...]
-  <si>
     <t>8681MDM3030LTN0110</t>
   </si>
   <si>
     <t>8681MDM2550LTN0110</t>
   </si>
   <si>
     <t>8681MDM2545LTN0110</t>
   </si>
   <si>
     <t>8681MDM2540LTN01E0</t>
   </si>
   <si>
     <t>8681MDM2540LTN0110</t>
   </si>
   <si>
+    <t>8681MDM2535LTN01E0</t>
+  </si>
+  <si>
     <t>8681MDM2535LTN0110</t>
   </si>
   <si>
-    <t>8681MDM2535LTN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8681MDM2250LTN01E0</t>
   </si>
   <si>
     <t>8681MCM3035LTN0110</t>
   </si>
   <si>
+    <t>8681MCM3030LTN0110</t>
+  </si>
+  <si>
     <t>8681MCM3030LTN91E0</t>
   </si>
   <si>
-    <t>8681MCM3030LTN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8681MCM3025LTN01E0</t>
   </si>
   <si>
     <t>8681MCM2540LTN0110</t>
   </si>
   <si>
     <t>8681MCM2535LTN01E0</t>
   </si>
   <si>
     <t>8681MCM2535LTN0110</t>
   </si>
   <si>
     <t>8681MCM2530LTN01E0</t>
   </si>
   <si>
     <t>8681MCM2530LTN0110</t>
   </si>
   <si>
     <t>8681MCM2245LTN0110</t>
   </si>
   <si>
     <t>8681MCM2240LTN01J0</t>
   </si>
   <si>
     <t>8681MBM3030LTN01E0</t>
   </si>
   <si>
     <t>8681MBM3025LTN01E0</t>
   </si>
   <si>
     <t>8681MBM2535LTN0110</t>
   </si>
   <si>
     <t>8681VBAA055LTN0110</t>
   </si>
   <si>
+    <t>8681VBAA050LTN0110</t>
+  </si>
+  <si>
     <t>8681VBKA050LTN0110</t>
   </si>
   <si>
-    <t>8681VBAA050LTN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8681VAKA060LTN01E0</t>
   </si>
   <si>
     <t>8681VAAA060LTN0190</t>
   </si>
   <si>
     <t>8681VAAA050LTN0110</t>
   </si>
   <si>
+    <t>8681VAKA050LTN01E0</t>
+  </si>
+  <si>
     <t>8681VAKA050LTN0110</t>
   </si>
   <si>
-    <t>8681VAKA050LTN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8681VAK3070LTN0110</t>
   </si>
   <si>
+    <t>8681VAK3060LTN0110</t>
+  </si>
+  <si>
     <t>8681VAK3060LTN01E0</t>
   </si>
   <si>
-    <t>8681VAK3060LTN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8681VAK3050LTN0110</t>
   </si>
   <si>
     <t>8561VCMA060LTN01E0</t>
   </si>
   <si>
     <t>560μF</t>
   </si>
   <si>
     <t>8561VCMA050LTN01E0</t>
   </si>
   <si>
     <t>8561VBMA080LTN0110</t>
   </si>
   <si>
+    <t>8561VBMA060LTN0110</t>
+  </si>
+  <si>
     <t>8561VBMA060LTQ7110</t>
   </si>
   <si>
-    <t>8561VBMA060LTN0110</t>
+    <t>8561VBMA050LTN01E0</t>
+  </si>
+  <si>
+    <t>8561VBMA050LTQ7110</t>
   </si>
   <si>
     <t>8561VBMA050LTN0110</t>
   </si>
   <si>
-    <t>8561VBMA050LTQ7110</t>
-[...2 lines deleted...]
-    <t>8561VBMA050LTN01E0</t>
+    <t>8561VBMA045LTN01F0</t>
+  </si>
+  <si>
+    <t>8561VBMA045LTN01E0</t>
   </si>
   <si>
     <t>8561VBMA045LTN0110</t>
   </si>
   <si>
-    <t>8561VBMA045LTN01E0</t>
-[...4 lines deleted...]
-  <si>
     <t>8561VBMA040LTN01E0</t>
   </si>
   <si>
     <t>8561VBM3060LTN01E0</t>
   </si>
   <si>
     <t>8561VBM3050LTN01E0</t>
   </si>
   <si>
     <t>8561VBM3045LTN01J0</t>
   </si>
   <si>
     <t>8561VAMA060LTN0110</t>
   </si>
   <si>
     <t>8561VAMA050LTN01E0</t>
   </si>
   <si>
     <t>8561VAMA050LTN0110</t>
   </si>
   <si>
+    <t>8561VAMA045LTN01E0</t>
+  </si>
+  <si>
     <t>8561VAMA045LTN0110</t>
   </si>
   <si>
+    <t>8561VAMA045LTQ7110</t>
+  </si>
+  <si>
     <t>8561VAMA045LTN01H0</t>
   </si>
   <si>
-    <t>8561VAMA045LTN01E0</t>
-[...4 lines deleted...]
-  <si>
     <t>8561VAMA040LTN01E0</t>
   </si>
   <si>
     <t>8561VAMA040LTN0110</t>
   </si>
   <si>
     <t>8561VAMA035LTN01E0</t>
   </si>
   <si>
     <t>8561VAMA035LTN0110</t>
   </si>
   <si>
     <t>8561VAM3060LTN0110</t>
   </si>
   <si>
+    <t>8561VAM3050LTN01E0</t>
+  </si>
+  <si>
+    <t>8561VAM3050LTN01J0</t>
+  </si>
+  <si>
     <t>8561VAM3050LTN0110</t>
   </si>
   <si>
-    <t>8561VAM3050LTN01E0</t>
-[...2 lines deleted...]
-    <t>8561VAM3050LTN01J0</t>
+    <t>8561VAM3045LTN01E0</t>
   </si>
   <si>
     <t>8561VAM3045LTN0110</t>
   </si>
   <si>
-    <t>8561VAM3045LTN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8561MQM2550LTN01E0</t>
   </si>
   <si>
     <t>8561MDMA030LTQ7110</t>
   </si>
   <si>
     <t>8561MDM3035LTQ0110</t>
   </si>
   <si>
     <t>8561MDM3035LTN0110</t>
   </si>
   <si>
     <t>8561MDM3030LTN0110</t>
   </si>
   <si>
     <t>8561MDM2545LTN0110</t>
   </si>
   <si>
     <t>8561MDM2540LTN01E0</t>
   </si>
   <si>
     <t>8561MDM2250LTN0110</t>
   </si>
   <si>
     <t>8561MDM2245LTN01E0</t>
@@ -2355,50 +2355,53 @@
   <si>
     <t>8561MJM2530LTN01E0</t>
   </si>
   <si>
     <t>8561MCM2550LTN0110</t>
   </si>
   <si>
     <t>8561MCM2535LTN0110</t>
   </si>
   <si>
     <t>8561MCM2530LTN01E0</t>
   </si>
   <si>
     <t>8561MCM2245LTN0110</t>
   </si>
   <si>
     <t>8561MCM2240LTN0110</t>
   </si>
   <si>
     <t>8561MCM2235LTN0110</t>
   </si>
   <si>
     <t>8561MCM2230LTN0110</t>
   </si>
   <si>
+    <t>8561VAVA045LTN01F0</t>
+  </si>
+  <si>
     <t>8561VBKA040LTN0110</t>
   </si>
   <si>
     <t>8561VAKA050LTN0110</t>
   </si>
   <si>
     <t>8561VAAA045LTN01E0</t>
   </si>
   <si>
     <t>8561VAKA045LTN0110</t>
   </si>
   <si>
     <t>8561VAAA040LTN01E0</t>
   </si>
   <si>
     <t>8561VAKA040LTN0110</t>
   </si>
   <si>
     <t>8561VAA3060LTN0110</t>
   </si>
   <si>
     <t>8561VAK3050LTN0110</t>
   </si>
   <si>
     <t>8471VFMA060LTN01E0</t>
@@ -2427,1166 +2430,1166 @@
   <si>
     <t>8471VCMA050LTN01E0</t>
   </si>
   <si>
     <t>8471VCMA050LTN01J0</t>
   </si>
   <si>
     <t>8471VCMA050LTN01T0</t>
   </si>
   <si>
     <t>8471VBMA050LTN01E0</t>
   </si>
   <si>
     <t>8471VBMA050LTN01S0</t>
   </si>
   <si>
     <t>8471VBMA050LTN0110</t>
   </si>
   <si>
     <t>8471VBMA050LTQ7110</t>
   </si>
   <si>
     <t>8471VBMA045LTN10E0</t>
   </si>
   <si>
+    <t>8471VBMA045LTN01E0</t>
+  </si>
+  <si>
     <t>8471VBMA045LTN0110</t>
   </si>
   <si>
-    <t>8471VBMA045LTN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8471VBMA045LTN01J0</t>
   </si>
   <si>
+    <t>8471VBMA040LTN01E0</t>
+  </si>
+  <si>
+    <t>8471VBMA040LTN01F0</t>
+  </si>
+  <si>
+    <t>8471VBMA040LTN0110</t>
+  </si>
+  <si>
+    <t>8471VBMA040LTQ71J0</t>
+  </si>
+  <si>
+    <t>8471VBMA040LT00000</t>
+  </si>
+  <si>
     <t>8471VBMA040LTQ7110</t>
   </si>
   <si>
-    <t>8471VBMA040LTN0110</t>
-[...13 lines deleted...]
-  <si>
     <t>8471VBMA040LTN01J0</t>
   </si>
   <si>
     <t>8471VBMA035LTN0110</t>
   </si>
   <si>
     <t>8471VBMA035LTN01E0</t>
   </si>
   <si>
     <t>8471VBM3540LTN01E0</t>
   </si>
   <si>
     <t>3540</t>
   </si>
   <si>
+    <t>8471VBM3050LTN01J0</t>
+  </si>
+  <si>
+    <t>8471VBM3050LTN9110</t>
+  </si>
+  <si>
+    <t>8471VBM3050LTN01F0</t>
+  </si>
+  <si>
+    <t>8471VBM3050LTN01E0</t>
+  </si>
+  <si>
+    <t>8471VBM3050LTN91E0</t>
+  </si>
+  <si>
     <t>8471VBM3050LTN0110</t>
   </si>
   <si>
-    <t>8471VBM3050LTN9110</t>
-[...13 lines deleted...]
-  <si>
     <t>8471VBM3050LTN01G0</t>
   </si>
   <si>
+    <t>8471VBM3045LTN01EL</t>
+  </si>
+  <si>
+    <t>8471VBM3045LTN01E0</t>
+  </si>
+  <si>
+    <t>8471VBM3045LTN01F0</t>
+  </si>
+  <si>
+    <t>8471VBM3045LTN01J0</t>
+  </si>
+  <si>
     <t>8471VBM3045LTN0110</t>
   </si>
   <si>
-    <t>8471VBM3045LTN01J0</t>
-[...10 lines deleted...]
-  <si>
     <t>8471VBM3040LTN01E0</t>
   </si>
   <si>
     <t>8471VEMA045LTN01E0</t>
   </si>
   <si>
     <t>8471VEMA035LTN0110</t>
   </si>
   <si>
     <t>8471VEMA030LTN01E0</t>
   </si>
   <si>
     <t>8471VEM3045LTN0110</t>
   </si>
   <si>
     <t>8471VAMAO40LTN0110</t>
   </si>
   <si>
     <t>AO40</t>
   </si>
   <si>
+    <t>8471VAMA050LTN01E0</t>
+  </si>
+  <si>
     <t>8471VAMA050LTN0110</t>
   </si>
   <si>
-    <t>8471VAMA050LTN01E0</t>
+    <t>8471VAMA045LTN01E0</t>
   </si>
   <si>
     <t>8471VAMA045LTN01J0</t>
   </si>
   <si>
     <t>8471VAMA045LTN0110</t>
   </si>
   <si>
-    <t>8471VAMA045LTN01E0</t>
+    <t>8471VAMA040LTN01E0</t>
+  </si>
+  <si>
+    <t>8471VAMA040LTN0110</t>
+  </si>
+  <si>
+    <t>8471VAMA040LTQ7110</t>
   </si>
   <si>
     <t>8471VAMA040LTN01S0</t>
   </si>
   <si>
     <t>8471VAMA040LTN01H0</t>
   </si>
   <si>
-    <t>8471VAMA040LTN0110</t>
-[...5 lines deleted...]
-    <t>8471VAMA040LTN01E0</t>
+    <t>8471VAMA035LTN0110</t>
+  </si>
+  <si>
+    <t>8471VAMA035LTQ71J0</t>
   </si>
   <si>
     <t>8471VAMA035LTN01E0</t>
   </si>
   <si>
-    <t>8471VAMA035LTQ71J0</t>
-[...2 lines deleted...]
-    <t>8471VAMA035LTN0110</t>
+    <t>8471VAMA030LTN01F0</t>
+  </si>
+  <si>
+    <t>8471VAMA030LTN01E0</t>
+  </si>
+  <si>
+    <t>8471VAMA030LTN0110</t>
   </si>
   <si>
     <t>8471VAMA030LTN01S0</t>
   </si>
   <si>
-    <t>8471VAMA030LTN0110</t>
-[...7 lines deleted...]
-  <si>
     <t>8471VAM3050LTN01E0</t>
   </si>
   <si>
+    <t>8471VAM3050LTN01S0</t>
+  </si>
+  <si>
     <t>8471VAM3050LTN0110</t>
   </si>
   <si>
-    <t>8471VAM3050LTN01S0</t>
-[...1 lines deleted...]
-  <si>
     <t>8471VAM3045LTN0110</t>
   </si>
   <si>
+    <t>8471VAM3045LTN01S0</t>
+  </si>
+  <si>
     <t>8471VAM3045LTN01E0</t>
   </si>
   <si>
-    <t>8471VAM3045LTN01S0</t>
-[...1 lines deleted...]
-  <si>
     <t>8471VAM3045LTN01J0</t>
   </si>
   <si>
     <t>8471VAM3040LTN01F0</t>
   </si>
   <si>
+    <t>8471VAM3040LTN01E0</t>
+  </si>
+  <si>
     <t>8471VAM3040LTN0110</t>
   </si>
   <si>
-    <t>8471VAM3040LTN01E0</t>
+    <t>8471VAM3035LTN01E0</t>
+  </si>
+  <si>
+    <t>8471VAM3035LTN0110</t>
   </si>
   <si>
     <t>8471VAM3035LTN01S0</t>
   </si>
   <si>
-    <t>8471VAM3035LTN01E0</t>
-[...4 lines deleted...]
-  <si>
     <t>8471VAM2560LTN01E0</t>
   </si>
   <si>
+    <t>8471VAM2550LTN01E0</t>
+  </si>
+  <si>
     <t>8471VAM2550LTN0110</t>
   </si>
   <si>
-    <t>8471VAM2550LTN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8471VAM2255LTN0110</t>
   </si>
   <si>
     <t>Φ22×55mm</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
     <t>8471VAM2255LTN01W0</t>
   </si>
   <si>
     <t>8471VAM2225LTN0110</t>
   </si>
   <si>
     <t>8471MFM3045LTN91E0</t>
   </si>
   <si>
     <t>8471MQM3045LTN91E0</t>
   </si>
   <si>
     <t>8471MMM3040LTN01E0</t>
   </si>
   <si>
     <t>8471MMM2540LTN01E0</t>
   </si>
   <si>
     <t>8471MDM3040LTN0110</t>
   </si>
   <si>
+    <t>8471MDM3030LTN01E0</t>
+  </si>
+  <si>
+    <t>8471MDM3030LTN0110</t>
+  </si>
+  <si>
     <t>8471MDM3030LTQ7110</t>
   </si>
   <si>
-    <t>8471MDM3030LTN01E0</t>
-[...2 lines deleted...]
-    <t>8471MDM3030LTN0110</t>
+    <t>8471MDM2540LTN01J0</t>
+  </si>
+  <si>
+    <t>8471MDM2540LTN0110</t>
   </si>
   <si>
     <t>8471MDM2540LTN01E0</t>
   </si>
   <si>
-    <t>8471MDM2540LTN01J0</t>
-[...4 lines deleted...]
-  <si>
     <t>8471MDM2535LTN0110</t>
   </si>
   <si>
     <t>8471MDM2535LTN01E0</t>
   </si>
   <si>
     <t>8471MDM2530LTN0110</t>
   </si>
   <si>
     <t>8471MDM2530LTN01E0</t>
   </si>
   <si>
     <t>8471MDM2250LTN0110</t>
   </si>
   <si>
     <t>8471MDM2245LTN01E0</t>
   </si>
   <si>
     <t>8471MDM2235LTN01E0</t>
   </si>
   <si>
     <t>8471MCM2535LTN0110</t>
   </si>
   <si>
+    <t>8471MCM2530LTN01E0</t>
+  </si>
+  <si>
     <t>8471MCM2530LTN0110</t>
   </si>
   <si>
-    <t>8471MCM2530LTN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8471MCM2240LTN0110</t>
   </si>
   <si>
+    <t>8471MCM2235LTN01E0</t>
+  </si>
+  <si>
     <t>8471MCM2235LTN0110</t>
   </si>
   <si>
-    <t>8471MCM2235LTN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8471MCM2230LTN01E0</t>
   </si>
   <si>
     <t>8471MBM2535LTN0110</t>
   </si>
   <si>
     <t>8471MBM2525LTN01E0</t>
   </si>
   <si>
     <t>8471MBM2235LTN0110</t>
   </si>
   <si>
     <t>8471MAM2235LTN0110</t>
   </si>
   <si>
+    <t>8471MAM2225LTN01E0</t>
+  </si>
+  <si>
     <t>8471MAM2225LTN0110</t>
   </si>
   <si>
-    <t>8471MAM2225LTN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8471LDM2250LTN0110</t>
   </si>
   <si>
+    <t>8471VBAA050LTN0110</t>
+  </si>
+  <si>
+    <t>8471VBAA050LTN01J0</t>
+  </si>
+  <si>
+    <t>8471VBKA050LTN01J0</t>
+  </si>
+  <si>
     <t>8471VBKA050LTN0110</t>
   </si>
   <si>
-    <t>8471VBAA050LTN01J0</t>
-[...7 lines deleted...]
-  <si>
     <t>8471VBKA040LTN01E0</t>
   </si>
   <si>
     <t>8471VBKA040LTN0110</t>
   </si>
   <si>
     <t>8471VBK3050LTN0110</t>
   </si>
   <si>
     <t>8471VAKA050LTN01E0</t>
   </si>
   <si>
     <t>8471VAKA050LTN01J0</t>
   </si>
   <si>
     <t>8471VAKA045LTN0110</t>
   </si>
   <si>
     <t>8471VAKA040LTN01E0</t>
   </si>
   <si>
+    <t>8471VAKA035LTN0110</t>
+  </si>
+  <si>
     <t>8471VAKA035LTN01E0</t>
   </si>
   <si>
-    <t>8471VAKA035LTN0110</t>
+    <t>8471VAA3050LTN0110</t>
   </si>
   <si>
     <t>8471VAK3050LTN0110</t>
   </si>
   <si>
-    <t>8471VAA3050LTN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8471VAA3050LTN01J0</t>
   </si>
   <si>
     <t>8471MDA2250LTN0110</t>
   </si>
   <si>
     <t>8471MCK2530LTN01E0</t>
   </si>
   <si>
     <t>8471MCK2230LTN0110</t>
   </si>
   <si>
+    <t>8391VDMA055LTN01W0</t>
+  </si>
+  <si>
+    <t>390μF</t>
+  </si>
+  <si>
+    <t>525V</t>
+  </si>
+  <si>
     <t>8391VDMA055LTN0110</t>
   </si>
   <si>
-    <t>390μF</t>
-[...7 lines deleted...]
-  <si>
     <t>8391VCM3055LTN01J0</t>
   </si>
   <si>
     <t>8391VBMA050LTN0110</t>
   </si>
   <si>
     <t>8391VBMA045LTN01E0</t>
   </si>
   <si>
+    <t>8391VBMA045LTN01F0</t>
+  </si>
+  <si>
     <t>8391VBMA045LTN91E0</t>
   </si>
   <si>
-    <t>8391VBMA045LTN01F0</t>
-[...1 lines deleted...]
-  <si>
     <t>8391VBMA040LTN0110</t>
   </si>
   <si>
     <t>8391VBMA040LTN01E0</t>
   </si>
   <si>
     <t>8391VBMA035LTN01EU</t>
   </si>
   <si>
     <t>8391VBMA030LTN01E0</t>
   </si>
   <si>
     <t>8391VBMA030LTN0110</t>
   </si>
   <si>
     <t>8391VBM3050LTN0110</t>
   </si>
   <si>
     <t>8391VBM3045LTN01E0</t>
   </si>
   <si>
     <t>8391VBM3040LTN01J0</t>
   </si>
   <si>
     <t>8391VBM3040LTN0110</t>
   </si>
   <si>
     <t>8391VBM3040LTN01E0</t>
   </si>
   <si>
+    <t>8391VBM2550LTN01E0</t>
+  </si>
+  <si>
     <t>8391VBM2550LTN0110</t>
   </si>
   <si>
-    <t>8391VBM2550LTN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8391VEMA035LTN01E0</t>
   </si>
   <si>
+    <t>8391VEMA030LTN0110</t>
+  </si>
+  <si>
     <t>8391VEMA030LTN01E0</t>
   </si>
   <si>
-    <t>8391VEMA030LTN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8391VEM3040LTN0110</t>
   </si>
   <si>
     <t>8391VEM3040LTN01E0</t>
   </si>
   <si>
     <t>8391VAMA040LTN01E0</t>
   </si>
   <si>
+    <t>8391VAMA035LTN0110</t>
+  </si>
+  <si>
     <t>8391VAMA035LTN91E0</t>
   </si>
   <si>
-    <t>8391VAMA035LTN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8391VAMA030LTN0110</t>
   </si>
   <si>
     <t>8391VAM3050LTN0110</t>
   </si>
   <si>
+    <t>8391VAM3050LTN01E0</t>
+  </si>
+  <si>
     <t>8391VAM3050LTN01S0</t>
   </si>
   <si>
-    <t>8391VAM3050LTN01E0</t>
+    <t>8391VAM3045LTN01E0</t>
+  </si>
+  <si>
+    <t>8391VAM3045LTN01T0</t>
+  </si>
+  <si>
+    <t>8391VAM3045LTN0110</t>
   </si>
   <si>
     <t>8391VAM3045LTN91E0</t>
   </si>
   <si>
-    <t>8391VAM3045LTN01E0</t>
-[...5 lines deleted...]
-    <t>8391VAM3045LTN01T0</t>
+    <t>8391VAM3040LTN01E0</t>
   </si>
   <si>
     <t>8391VAM3040LTN0110</t>
   </si>
   <si>
-    <t>8391VAM3040LTN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8391VAM3035LTN01E0</t>
   </si>
   <si>
     <t>8391VAM3035LTN01J0</t>
   </si>
   <si>
+    <t>8391VAM3030LTN01E0</t>
+  </si>
+  <si>
     <t>8391VAM3030LTN0110</t>
   </si>
   <si>
-    <t>8391VAM3030LTN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8391VAM2550LTN0110</t>
   </si>
   <si>
     <t>8391VAM2545LTN01E0</t>
   </si>
   <si>
     <t>8391VAM2545LTN0110</t>
   </si>
   <si>
+    <t>8391VAM2540LTN01E0</t>
+  </si>
+  <si>
     <t>8391VAM2540LTN0110</t>
   </si>
   <si>
-    <t>8391VAM2540LTN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8391MQM2540LTN0110</t>
   </si>
   <si>
+    <t>8391MDM2530LTN01E0</t>
+  </si>
+  <si>
     <t>8391MDM2530LTN0110</t>
   </si>
   <si>
-    <t>8391MDM2530LTN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8391MCM2235LTN91E0</t>
   </si>
   <si>
     <t>8391VCK3055LTN01E0</t>
   </si>
   <si>
     <t>8391VBKA035LTN0110</t>
   </si>
   <si>
     <t>8391VEK2540LTN01E0</t>
   </si>
   <si>
+    <t>8391VAK3040LTN01E0</t>
+  </si>
+  <si>
     <t>8391VAA3040LTN01J0</t>
   </si>
   <si>
-    <t>8391VAK3040LTN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8391VAK2550LTN0110</t>
   </si>
   <si>
     <t>8391VAA2545LTN01J0</t>
   </si>
   <si>
     <t>8371VBMA040LTN0110</t>
   </si>
   <si>
     <t>370μF</t>
   </si>
   <si>
     <t>8361VBM3040LTN01E0</t>
   </si>
   <si>
     <t>360μF</t>
   </si>
   <si>
     <t>8331VCMA050LTN0110</t>
   </si>
   <si>
     <t>330μF</t>
   </si>
   <si>
     <t>8331VCMA045LTN0110</t>
   </si>
   <si>
     <t>8331VCMA040LTN01E0</t>
   </si>
   <si>
+    <t>8331VCMA040LTN0110</t>
+  </si>
+  <si>
     <t>8331VCMA040LTN01J0</t>
   </si>
   <si>
-    <t>8331VCMA040LTN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8331VCM3045LTN01E0</t>
   </si>
   <si>
     <t>8331VCM3040LTN0110</t>
   </si>
   <si>
     <t>8331VBMA045LTN01E0</t>
   </si>
   <si>
     <t>8331VBMA040LTN01J0</t>
   </si>
   <si>
+    <t>8331VBMA040LTN01F0</t>
+  </si>
+  <si>
+    <t>8331VBMA040LTN01E0</t>
+  </si>
+  <si>
     <t>8331VBMA040LTN0110</t>
   </si>
   <si>
     <t>8331VBMA040LTQ0110</t>
   </si>
   <si>
-    <t>8331VBMA040LTN01E0</t>
-[...2 lines deleted...]
-    <t>8331VBMA040LTN01F0</t>
+    <t>8331VBMA035LTN01J0</t>
+  </si>
+  <si>
+    <t>8331VBMA035LTN01E0</t>
   </si>
   <si>
     <t>8331VBMA035LTN0110</t>
   </si>
   <si>
-    <t>8331VBMA035LTN01J0</t>
-[...1 lines deleted...]
-  <si>
     <t>8331VBMA035LTQ7110</t>
   </si>
   <si>
-    <t>8331VBMA035LTN01E0</t>
+    <t>8331VBMA030LTN01E0</t>
   </si>
   <si>
     <t>8331VBMA030LTN0110</t>
   </si>
   <si>
-    <t>8331VBMA030LTN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8331VBM3050LTN01T0</t>
   </si>
   <si>
     <t>8331VBM3050LTN01J0</t>
   </si>
   <si>
+    <t>8331VBM3050LTN0110</t>
+  </si>
+  <si>
+    <t>8331VBM3050LTN91E0</t>
+  </si>
+  <si>
     <t>8331VBM3050LTN01E0</t>
   </si>
   <si>
-    <t>8331VBM3050LTN91E0</t>
-[...4 lines deleted...]
-  <si>
     <t>8331VBM3050LTN01F0</t>
   </si>
   <si>
+    <t>8331VBM3045LTN0110</t>
+  </si>
+  <si>
     <t>8331VBM3045LTN01S0</t>
   </si>
   <si>
-    <t>8331VBM3045LTN0110</t>
+    <t>8331VBM3040LTN01J0</t>
+  </si>
+  <si>
+    <t>8331VBM3040LTN01E0</t>
   </si>
   <si>
     <t>8331VBM3040LTN0110</t>
   </si>
   <si>
-    <t>8331VBM3040LTN01E0</t>
-[...2 lines deleted...]
-    <t>8331VBM3040LTN01J0</t>
+    <t>8331VBM3035LTN01F0</t>
   </si>
   <si>
     <t>8331VBM3035LTN01E0</t>
   </si>
   <si>
     <t>8331VBM3035LTN01J0</t>
   </si>
   <si>
     <t>8331VBM3035LTN0110</t>
   </si>
   <si>
-    <t>8331VBM3035LTN01F0</t>
-[...1 lines deleted...]
-  <si>
     <t>8331VBM3030LTN01J0</t>
   </si>
   <si>
     <t>8331VBM3030LTN0110</t>
   </si>
   <si>
     <t>8331VBM3030LTN01E0</t>
   </si>
   <si>
     <t>8331VBM2550LTN01F0</t>
   </si>
   <si>
     <t>8331VBM2550LTN01E0</t>
   </si>
   <si>
     <t>8331VBM2545LTN0110</t>
   </si>
   <si>
     <t>8331VBM2540LTN01J0</t>
   </si>
   <si>
     <t>8331VBM2250LTN0110</t>
   </si>
   <si>
     <t>8331VEMA040LTN01E0</t>
   </si>
   <si>
+    <t>8331VEMA035LTN01E0</t>
+  </si>
+  <si>
     <t>8331VEMA035LTN0110</t>
   </si>
   <si>
-    <t>8331VEMA035LTN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8331VEMA030LTN0110</t>
   </si>
   <si>
     <t>8331VEMA030LTN01E0</t>
   </si>
   <si>
     <t>8331VEMA025LTN01E0</t>
   </si>
   <si>
     <t>8331VEM3035LTN01E0</t>
   </si>
   <si>
     <t>8331VEM2545LTN01J0</t>
   </si>
   <si>
     <t>8331VEM2540LTN01J0</t>
   </si>
   <si>
     <t>8331VEM2540LTN01E0</t>
   </si>
   <si>
     <t>8331VAMA040LTN0110</t>
   </si>
   <si>
+    <t>8331VAMA035LTN01J0</t>
+  </si>
+  <si>
     <t>8331VAMA035LTN01E0</t>
   </si>
   <si>
     <t>8331VAMA035LTN0110</t>
   </si>
   <si>
-    <t>8331VAMA035LTN01J0</t>
-[...1 lines deleted...]
-  <si>
     <t>8331VAMA030LTN01E0</t>
   </si>
   <si>
     <t>8331VAMA030LTN0110</t>
   </si>
   <si>
+    <t>8331VAMA025LTN01E0</t>
+  </si>
+  <si>
+    <t>8331VAMA025LTN01J0</t>
+  </si>
+  <si>
     <t>8331VAMA025LTN0110</t>
   </si>
   <si>
-    <t>8331VAMA025LTN01J0</t>
-[...4 lines deleted...]
-  <si>
     <t>8331VAM3050LTN0110</t>
   </si>
   <si>
+    <t>8331VAM3045LTN01S0</t>
+  </si>
+  <si>
+    <t>8331VAM3045LTN0110</t>
+  </si>
+  <si>
     <t>8331VAM3045LTQ7110</t>
   </si>
   <si>
-    <t>8331VAM3045LTN0110</t>
-[...2 lines deleted...]
-    <t>8331VAM3045LTN01S0</t>
+    <t>8331VAM3040LTN01T0</t>
+  </si>
+  <si>
+    <t>8331VAM3040LTN01J0</t>
+  </si>
+  <si>
+    <t>8331VAM3040LTN01W0</t>
+  </si>
+  <si>
+    <t>8331VAM3040LTN01E0</t>
   </si>
   <si>
     <t>8331VAM3040LTN0110</t>
   </si>
   <si>
-    <t>8331VAM3040LTN01W0</t>
-[...8 lines deleted...]
-    <t>8331VAM3040LTN01J0</t>
+    <t>8331VAM3035LTN0110</t>
+  </si>
+  <si>
+    <t>8331VAM3035LTN01E0</t>
   </si>
   <si>
     <t>8331VAM3035LTN01S0</t>
   </si>
   <si>
-    <t>8331VAM3035LTN01E0</t>
-[...4 lines deleted...]
-  <si>
     <t>8331VAM3030LTN01E0</t>
   </si>
   <si>
+    <t>8331VAM3030LTN0110</t>
+  </si>
+  <si>
     <t>8331VAM3030LTN01S0</t>
   </si>
   <si>
-    <t>8331VAM3030LTN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8331VAM3025LTN01W0</t>
   </si>
   <si>
+    <t>8331VAM2550LTN0110</t>
+  </si>
+  <si>
     <t>8331VAM2550LTN01E0</t>
   </si>
   <si>
-    <t>8331VAM2550LTN0110</t>
+    <t>8331VAM2545LTN01F0</t>
   </si>
   <si>
     <t>8331VAM2545LTN0110</t>
   </si>
   <si>
-    <t>8331VAM2545LTN01F0</t>
+    <t>8331VAM2540LTN01J0</t>
+  </si>
+  <si>
+    <t>8331VAM2540LTN01E0</t>
   </si>
   <si>
     <t>8331VAM2540LTN0110</t>
   </si>
   <si>
-    <t>8331VAM2540LTN01J0</t>
-[...4 lines deleted...]
-  <si>
     <t>8331VAM2535LTN01W0</t>
   </si>
   <si>
     <t>8331VAM2250LTN0110</t>
   </si>
   <si>
     <t>8331VAM2250LTN01J0</t>
   </si>
   <si>
     <t>8331MFM3035LTN0110</t>
   </si>
   <si>
     <t>8331MFM2545LTN0110</t>
   </si>
   <si>
     <t>8331MFM2240LTN0110</t>
   </si>
   <si>
     <t>8331MQM2535LTN01E0</t>
   </si>
   <si>
     <t>8331MQM2250LTN01E0</t>
   </si>
   <si>
     <t>8331MDM3025LTQ7110</t>
   </si>
   <si>
     <t>8331MDM3025LTN0110</t>
   </si>
   <si>
     <t>8331MDM2535LTN0110</t>
   </si>
   <si>
     <t>8331MDM2530LTN0110</t>
   </si>
   <si>
+    <t>8331MDM2530LTQ7110</t>
+  </si>
+  <si>
     <t>8331MDM2530LTN91E0</t>
   </si>
   <si>
-    <t>8331MDM2530LTQ7110</t>
+    <t>8331MDM2525LTN0110</t>
   </si>
   <si>
     <t>8331MDM2525LTN01E0</t>
   </si>
   <si>
-    <t>8331MDM2525LTN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8331MDM2240LTQ7110</t>
   </si>
   <si>
     <t>8331MDM2235LTN0110</t>
   </si>
   <si>
+    <t>8331MDM2230LTN01E0</t>
+  </si>
+  <si>
     <t>8331MDM2230LTN0110</t>
   </si>
   <si>
-    <t>8331MDM2230LTN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8331MJM2530LTN01E0</t>
   </si>
   <si>
     <t>8331MCM2535LTN0110</t>
   </si>
   <si>
     <t>8331MCM2525LTN0110</t>
   </si>
   <si>
     <t>8331MCM2235LTN0110</t>
   </si>
   <si>
     <t>8331MCM2230LTN91E0</t>
   </si>
   <si>
     <t>8331MCM2230LTN0110</t>
   </si>
   <si>
+    <t>8331MBM2225LTQ0110</t>
+  </si>
+  <si>
     <t>8331MBM2225LTN0110</t>
   </si>
   <si>
-    <t>8331MBM2225LTQ0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8331VBVA040LTN0110</t>
   </si>
   <si>
     <t>8331VBV3035LTN01F0</t>
   </si>
   <si>
     <t>8331VCKA040LTN0110</t>
   </si>
   <si>
     <t>8331VBKA040LTN01J0</t>
   </si>
   <si>
+    <t>8331VBKA030LTN01E0</t>
+  </si>
+  <si>
     <t>8331VBKA030LTN0110</t>
   </si>
   <si>
-    <t>8331VBKA030LTN01E0</t>
+    <t>8331VBK3045LTN01E0</t>
   </si>
   <si>
     <t>8331VBK3045LTN0110</t>
   </si>
   <si>
-    <t>8331VBK3045LTN01E0</t>
+    <t>8331VBK3040LTN0110</t>
   </si>
   <si>
     <t>8331VBK3040LTN01E0</t>
   </si>
   <si>
-    <t>8331VBK3040LTN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8331VBK3035LTN0110</t>
   </si>
   <si>
     <t>8331VAKA040LTN01J0</t>
   </si>
   <si>
     <t>8331VAKA035LTN0110</t>
   </si>
   <si>
     <t>8331VAA3050LTN01J0</t>
   </si>
   <si>
     <t>8331VAA3040LTN01J0</t>
   </si>
   <si>
     <t>8331VAA3030LTN01E0</t>
   </si>
   <si>
     <t>8331VAK3030LTN01E0</t>
   </si>
   <si>
     <t>8331VAK2550LTN01E0</t>
   </si>
   <si>
     <t>8271VCMA050LTN0110</t>
   </si>
   <si>
     <t>270μF</t>
   </si>
   <si>
     <t>8271VCMA035LTN01T0</t>
   </si>
   <si>
     <t>8271VCM3045LTN01F0</t>
   </si>
   <si>
+    <t>8271VCM3040LTN0110</t>
+  </si>
+  <si>
     <t>8271VCM3040LTN01E0</t>
   </si>
   <si>
-    <t>8271VCM3040LTN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8271VBMA035LTN0110</t>
   </si>
   <si>
     <t>8271VBMA035LTN91E0</t>
   </si>
   <si>
+    <t>8271VBMA030LTN0110</t>
+  </si>
+  <si>
     <t>8271VBMA030LTN01E0</t>
   </si>
   <si>
-    <t>8271VBMA030LTN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8271VBM3045LTN0110</t>
   </si>
   <si>
+    <t>8271VBM3040LTN01E0</t>
+  </si>
+  <si>
+    <t>8271VBM3040LTN0110</t>
+  </si>
+  <si>
+    <t>8271VBM3040LTQ0110</t>
+  </si>
+  <si>
     <t>8271VBM3040LTN0010</t>
   </si>
   <si>
-    <t>8271VBM3040LTN0110</t>
-[...7 lines deleted...]
-  <si>
     <t>8271VBM3040LTN91E0</t>
   </si>
   <si>
+    <t>8271VBM3035LTN01E0</t>
+  </si>
+  <si>
     <t>8271VBM3035LTN01F0</t>
   </si>
   <si>
+    <t>8271VBM3035LTN01T0</t>
+  </si>
+  <si>
     <t>8271VBM3035LTN91E0</t>
   </si>
   <si>
     <t>8271VBM3035LTN0110</t>
   </si>
   <si>
-    <t>8271VBM3035LTN01T0</t>
-[...2 lines deleted...]
-    <t>8271VBM3035LTN01E0</t>
+    <t>8271VBM3030LTN01F0</t>
   </si>
   <si>
     <t>8271VBM3030LTN0110</t>
   </si>
   <si>
     <t>8271VBM3030LTN01E0</t>
   </si>
   <si>
-    <t>8271VBM3030LTN01F0</t>
-[...1 lines deleted...]
-  <si>
     <t>8271VBM2545LTN01G0</t>
   </si>
   <si>
+    <t>8271VBM2540LTN01J0</t>
+  </si>
+  <si>
     <t>8271VBM2540LTN0110</t>
   </si>
   <si>
-    <t>8271VBM2540LTN01J0</t>
-[...1 lines deleted...]
-  <si>
     <t>8271VBM2540LTN01E0</t>
   </si>
   <si>
     <t>8271VBM2260LTN0110</t>
   </si>
   <si>
     <t>Φ22×60mm</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
+    <t>8271VBM2250LTN0110</t>
+  </si>
+  <si>
     <t>8271VBM2250LTN01E0</t>
   </si>
   <si>
-    <t>8271VBM2250LTN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8271VEM3035LTN01T0</t>
   </si>
   <si>
     <t>8271VEM3035LTN0110</t>
   </si>
   <si>
     <t>8271VAMA030LTN0110</t>
   </si>
   <si>
     <t>8271VAM3040LTQ7110</t>
   </si>
   <si>
     <t>8271VAM3040LTN0110</t>
   </si>
   <si>
+    <t>8271VAM3035LTN0110</t>
+  </si>
+  <si>
     <t>8271VAM3035LTN91E0</t>
   </si>
   <si>
-    <t>8271VAM3035LTN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8271VAM3035LTN01S0</t>
   </si>
   <si>
+    <t>8271VAM3030LTN01E0</t>
+  </si>
+  <si>
     <t>8271VAM3030LTN0110</t>
   </si>
   <si>
-    <t>8271VAM3030LTN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8271VAM3025LTN01E0</t>
   </si>
   <si>
+    <t>8271VAM2545LTM0110</t>
+  </si>
+  <si>
     <t>8271VAM2545LTN0110</t>
   </si>
   <si>
-    <t>8271VAM2545LTM0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8271VAM2540LTN0110</t>
   </si>
   <si>
     <t>8271VAM2530LTN01W0</t>
   </si>
   <si>
+    <t>8271VAM2250LTN01E0</t>
+  </si>
+  <si>
     <t>8271VAM2250LTN0110</t>
   </si>
   <si>
-    <t>8271VAM2250LTN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8271VAM2245LTN01J0</t>
   </si>
   <si>
     <t>8271MFM3035LTN0110</t>
   </si>
   <si>
     <t>8271MFM3030LTN91E0</t>
   </si>
   <si>
     <t>8271MFM2530LTN0110</t>
   </si>
   <si>
+    <t>8271MFM2240LTN01E0</t>
+  </si>
+  <si>
     <t>8271MFM2240LTN0110</t>
   </si>
   <si>
-    <t>8271MFM2240LTN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8271MQM3030LTN91E0</t>
   </si>
   <si>
     <t>8271MDM2535LTN0110</t>
   </si>
   <si>
     <t>8271MDM2525LTN91E0</t>
   </si>
   <si>
     <t>8271MCM2525LTN0110</t>
   </si>
   <si>
     <t>8271MCM2230LTN0110</t>
   </si>
   <si>
     <t>8271VCA3040LTN0110</t>
   </si>
   <si>
     <t>8271VCA3040LTN01F0</t>
   </si>
   <si>
     <t>8271VCK3040LTN0110</t>
   </si>
   <si>
     <t>8271VBK3030LTN0110</t>
@@ -3606,293 +3609,293 @@
   <si>
     <t>8221VCM3050LTN01E0</t>
   </si>
   <si>
     <t>220μF</t>
   </si>
   <si>
     <t>8221VCM3035LTN01E0</t>
   </si>
   <si>
     <t>8221VCM3035LTN01F0</t>
   </si>
   <si>
     <t>8221VCM3035LTN0110</t>
   </si>
   <si>
     <t>8221VCM3030LTN01E0</t>
   </si>
   <si>
     <t>8221VCM2550LTN0110</t>
   </si>
   <si>
     <t>8221VCM2250LTN0110</t>
   </si>
   <si>
+    <t>8221VBMA030LT00000</t>
+  </si>
+  <si>
     <t>8221VBMA030LTN3110</t>
   </si>
   <si>
-    <t>8221VBMA030LT00000</t>
+    <t>8221VBMA030LTN0110</t>
   </si>
   <si>
     <t>8221VBMA030LTQ7110</t>
   </si>
   <si>
-    <t>8221VBMA030LTN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8221VBMA025LTN0110</t>
   </si>
   <si>
     <t>8221VBMA025LTN01E0</t>
   </si>
   <si>
     <t>8221VBM3045LTN0110</t>
   </si>
   <si>
+    <t>8221VBM3040LTN01E0</t>
+  </si>
+  <si>
     <t>8221VBM3040LTQ0110</t>
   </si>
   <si>
-    <t>8221VBM3040LTN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8221VBM3040LTN0110</t>
   </si>
   <si>
     <t>8221VBM3035LTN0110</t>
   </si>
   <si>
     <t>8221VBM3035LTN91E0</t>
   </si>
   <si>
     <t>8221VBM3030LTN01J0</t>
   </si>
   <si>
+    <t>8221VBM3030LTN01F0</t>
+  </si>
+  <si>
+    <t>8221VBM3030LTN01E0</t>
+  </si>
+  <si>
     <t>8221VBM3030LTN0110</t>
   </si>
   <si>
     <t>8221VBM3030LTQ71J0</t>
   </si>
   <si>
     <t>8221VBM3030LTQ7110</t>
   </si>
   <si>
-    <t>8221VBM3030LTN01E0</t>
-[...4 lines deleted...]
-  <si>
     <t>8221VBM3025LTN01E0</t>
   </si>
   <si>
     <t>8221VBM3025LTN0110</t>
   </si>
   <si>
     <t>8221VBM2550LTN0110</t>
   </si>
   <si>
     <t>8221VBM2545LTN0110</t>
   </si>
   <si>
+    <t>8221VBM2540LTN01F0</t>
+  </si>
+  <si>
+    <t>8221VBM2540LTN01E0</t>
+  </si>
+  <si>
     <t>8221VBM2540LTN0110</t>
   </si>
   <si>
-    <t>8221VBM2540LTN01E0</t>
-[...2 lines deleted...]
-    <t>8221VBM2540LTN01F0</t>
+    <t>8221VBM2535LTN01E0</t>
   </si>
   <si>
     <t>8221VBM2535LTN0110</t>
   </si>
   <si>
-    <t>8221VBM2535LTN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8221VBM2530LTN01E0</t>
   </si>
   <si>
     <t>8221VBM2530LTN0110</t>
   </si>
   <si>
     <t>8221VBM2245LTN01E0</t>
   </si>
   <si>
     <t>8221VBM2245LTN01G0</t>
   </si>
   <si>
     <t>8221VBM2245LTN0110</t>
   </si>
   <si>
     <t>8221VEM3030LTN0110</t>
   </si>
   <si>
     <t>8221VEM3030LTN01E0</t>
   </si>
   <si>
     <t>8221VEM2540LTN01E0</t>
   </si>
   <si>
     <t>8221VEM2530LTN01E0</t>
   </si>
   <si>
+    <t>8221VAM3035LTN01E0</t>
+  </si>
+  <si>
     <t>8221VAM3035LTN91E0</t>
   </si>
   <si>
-    <t>8221VAM3035LTN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8221VAM3035LTN0110</t>
   </si>
   <si>
+    <t>8221VAM3030LTN01J0</t>
+  </si>
+  <si>
+    <t>8221VAM3030LTN01E0</t>
+  </si>
+  <si>
+    <t>8221VAM3030LTQ7110</t>
+  </si>
+  <si>
     <t>8221VAM3030LTN0110</t>
   </si>
   <si>
-    <t>8221VAM3030LTN01E0</t>
-[...7 lines deleted...]
-  <si>
     <t>8221VAM3025LTN01E0</t>
   </si>
   <si>
     <t>8221VAM2550LTN01S0</t>
   </si>
   <si>
+    <t>8221VAM2540LTN01E0</t>
+  </si>
+  <si>
     <t>8221VAM2540LTN0110</t>
   </si>
   <si>
-    <t>8221VAM2540LTN01E0</t>
+    <t>8221VAM2535LTN01E0</t>
   </si>
   <si>
     <t>8221VAM2535LTN0110</t>
   </si>
   <si>
-    <t>8221VAM2535LTN01E0</t>
+    <t>8221VAM2530LTN01F0</t>
+  </si>
+  <si>
+    <t>8221VAM2530LTN01J0</t>
+  </si>
+  <si>
+    <t>8221VAM2530LTN01E0</t>
   </si>
   <si>
     <t>8221VAM2530LTN0110</t>
   </si>
   <si>
-    <t>8221VAM2530LTN01J0</t>
-[...7 lines deleted...]
-  <si>
     <t>8221VAM2530LTN01S0</t>
   </si>
   <si>
     <t>8221VAM2250LTN0110</t>
   </si>
   <si>
     <t>8221VAM2245LTN01E0</t>
   </si>
   <si>
     <t>8221VAM2245LTN0110</t>
   </si>
   <si>
     <t>8221VAM2245LTN01J0</t>
   </si>
   <si>
+    <t>8221VAM2240LTN01E0</t>
+  </si>
+  <si>
+    <t>8221VAM2240LTN0110</t>
+  </si>
+  <si>
     <t>8221VAM2240LTN01W0</t>
   </si>
   <si>
-    <t>8221VAM2240LTN0110</t>
-[...2 lines deleted...]
-    <t>8221VAM2240LTN01E0</t>
+    <t>8221VAM2235LTN0110</t>
   </si>
   <si>
     <t>8221VAM2235LTN01S0</t>
   </si>
   <si>
     <t>8221VAM2235LTN01J0</t>
   </si>
   <si>
-    <t>8221VAM2235LTN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8221MMM2525LTN01E0</t>
   </si>
   <si>
     <t>8221MDM3025LTN0110</t>
   </si>
   <si>
     <t>8221MDM2540LTN0110</t>
   </si>
   <si>
     <t>8221MDM2530LTN0110</t>
   </si>
   <si>
     <t>8221MDM2525LTN01E0</t>
   </si>
   <si>
     <t>8221MDM2525LTN0110</t>
   </si>
   <si>
     <t>8221MDM2240LTN0110</t>
   </si>
   <si>
     <t>8221MDM2235LTN0110</t>
   </si>
   <si>
+    <t>8221MDM2230LTN0110</t>
+  </si>
+  <si>
     <t>8221MDM2230LTN01E0</t>
   </si>
   <si>
-    <t>8221MDM2230LTN0110</t>
+    <t>8221MDM2225LTN01E0</t>
   </si>
   <si>
     <t>8221MDM2225LTN0110</t>
   </si>
   <si>
-    <t>8221MDM2225LTN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8221MCM2525LTN0110</t>
   </si>
   <si>
     <t>8221MCM2240LTN01E0</t>
   </si>
   <si>
+    <t>8221MCM2225LTN01E0</t>
+  </si>
+  <si>
+    <t>8221MCM2225LTN01J0</t>
+  </si>
+  <si>
     <t>8221MCM2225LTN0110</t>
   </si>
   <si>
-    <t>8221MCM2225LTN01E0</t>
-[...4 lines deleted...]
-  <si>
     <t>8221MCM2225LTQ71J0</t>
   </si>
   <si>
     <t>8221MYM2225LTN0110</t>
   </si>
   <si>
     <t>180V</t>
   </si>
   <si>
     <t>8221MBM2225LTN0110</t>
   </si>
   <si>
     <t>8221VBV3030LTN01E0</t>
   </si>
   <si>
     <t>8221VBA3035LTN0110</t>
   </si>
   <si>
     <t>8221VBA2530LTN0110</t>
   </si>
   <si>
     <t>8221VAA2540LTN0110</t>
   </si>
   <si>
     <t>8221VAK2540LTN01E0</t>
@@ -3906,621 +3909,621 @@
   <si>
     <t>8181VCM3035LTN0110</t>
   </si>
   <si>
     <t>180μF</t>
   </si>
   <si>
     <t>8181VCM2550LTN0110</t>
   </si>
   <si>
     <t>8181VBMA035LTN01E0</t>
   </si>
   <si>
     <t>8181VBMA035LTN0110</t>
   </si>
   <si>
     <t>8181VBM3035LTN91E0</t>
   </si>
   <si>
     <t>8181VBM3035LTN0110</t>
   </si>
   <si>
     <t>8181VBM3035LTQ7110</t>
   </si>
   <si>
+    <t>8181VBM3030LTQ0110</t>
+  </si>
+  <si>
     <t>8181VBM3030LTN0110</t>
   </si>
   <si>
-    <t>8181VBM3030LTQ0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8181VBM3025LTQ7110</t>
   </si>
   <si>
     <t>8181VBM2550LTQ7110</t>
   </si>
   <si>
     <t>8181VBM2545LTN0110</t>
   </si>
   <si>
     <t>8181VBM2540LTN0110</t>
   </si>
   <si>
     <t>8181VBM2535LTN0110</t>
   </si>
   <si>
+    <t>8181VBM2530LTN01J0</t>
+  </si>
+  <si>
     <t>8181VBM2530LTN01E0</t>
   </si>
   <si>
     <t>8181VBM2530LTN0110</t>
   </si>
   <si>
-    <t>8181VBM2530LTN01J0</t>
-[...1 lines deleted...]
-  <si>
     <t>8181VAM3035LTN0110</t>
   </si>
   <si>
     <t>8181VAM3030LTN0110</t>
   </si>
   <si>
+    <t>8181VAM3030LTQ7110</t>
+  </si>
+  <si>
     <t>8181VAM3030LTN91E0</t>
   </si>
   <si>
-    <t>8181VAM3030LTQ7110</t>
-[...1 lines deleted...]
-  <si>
     <t>8181VAM3025LTQ7110</t>
   </si>
   <si>
     <t>1181VAM2545LTN0110</t>
   </si>
   <si>
     <t>8181VAM2545LTN0110</t>
   </si>
   <si>
     <t>8181VAM2540LTN0110</t>
   </si>
   <si>
     <t>8181VAM2535LTN0110</t>
   </si>
   <si>
     <t>8181VAM2530LTN0110</t>
   </si>
   <si>
     <t>8181VAM2530LTQ7110</t>
   </si>
   <si>
     <t>8181VAM2240LTN0110</t>
   </si>
   <si>
     <t>8181VAM2230LTN01S0</t>
   </si>
   <si>
+    <t>8181MDM2225LTN0110</t>
+  </si>
+  <si>
     <t>8181MDM2225LTN91E0</t>
   </si>
   <si>
-    <t>8181MDM2225LTN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8151VCM3040LTN91E0</t>
   </si>
   <si>
     <t>150μF</t>
   </si>
   <si>
     <t>8151VCM3030LTN01F0</t>
   </si>
   <si>
+    <t>8151VCM2535LTN0110</t>
+  </si>
+  <si>
     <t>8151VCM2535LTN01E0</t>
   </si>
   <si>
-    <t>8151VCM2535LTN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8151VBM3030LTN01E0</t>
   </si>
   <si>
+    <t>8151VBM3030LTN0110</t>
+  </si>
+  <si>
+    <t>8151VBM3030LTQ7110</t>
+  </si>
+  <si>
     <t>8151VBM3030LTQ0110</t>
   </si>
   <si>
-    <t>8151VBM3030LTQ7110</t>
-[...4 lines deleted...]
-  <si>
     <t>8151VBM3025LTN01E0</t>
   </si>
   <si>
+    <t>8151VBM2540LTN01E0</t>
+  </si>
+  <si>
     <t>8151VBM2540LTN0110</t>
   </si>
   <si>
-    <t>8151VBM2540LTN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8151VBM2535LTN01J0</t>
   </si>
   <si>
     <t>8151VBM2535LTN0110</t>
   </si>
   <si>
+    <t>8151VBM2530LTN01J0</t>
+  </si>
+  <si>
     <t>8151VBM2530LTN01F0</t>
   </si>
   <si>
+    <t>8151VBM2530LTN01E0</t>
+  </si>
+  <si>
     <t>8151VBM2530LTQ7110</t>
   </si>
   <si>
     <t>8151VBM2530LTN0110</t>
   </si>
   <si>
-    <t>8151VBM2530LTN01J0</t>
-[...4 lines deleted...]
-  <si>
     <t>8151VBM2530LTQ71J0</t>
   </si>
   <si>
     <t>8151VBM2525LTN01E0</t>
   </si>
   <si>
     <t>8151VBM2250LTN0110</t>
   </si>
   <si>
+    <t>8151VBM2245LTN91E0</t>
+  </si>
+  <si>
     <t>8151VBM2245LTN0110</t>
   </si>
   <si>
-    <t>8151VBM2245LTN91E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8151VBM2240LTN0110</t>
   </si>
   <si>
+    <t>8151VBM2235LTN01J0</t>
+  </si>
+  <si>
     <t>8151VBM2235LTN0110</t>
   </si>
   <si>
     <t>8151VBM2235LTN01E0</t>
   </si>
   <si>
-    <t>8151VBM2235LTN01J0</t>
+    <t>8151VBM2230LTN01J0</t>
+  </si>
+  <si>
+    <t>8151VBM2230LTN01F0</t>
   </si>
   <si>
     <t>8151VBM2230LTN0110</t>
   </si>
   <si>
-    <t>8151VBM2230LTN01F0</t>
-[...4 lines deleted...]
-  <si>
     <t>8151VBM2225LTN01E0</t>
   </si>
   <si>
     <t>8151VAM3030LTN0110</t>
   </si>
   <si>
     <t>8151VAM3025LTN0110</t>
   </si>
   <si>
     <t>8151VAM3025LTQ7110</t>
   </si>
   <si>
+    <t>8151VAM2535LTQ7110</t>
+  </si>
+  <si>
     <t>8151VAM2535LTN0110</t>
   </si>
   <si>
-    <t>8151VAM2535LTQ7110</t>
-[...1 lines deleted...]
-  <si>
     <t>8151VAM2530LTN01E0</t>
   </si>
   <si>
+    <t>8151VAM2530LTQ7110</t>
+  </si>
+  <si>
     <t>8151VAM2530LTN0110</t>
   </si>
   <si>
-    <t>8151VAM2530LTQ7110</t>
-[...1 lines deleted...]
-  <si>
     <t>8151VAM2525LTN01J0</t>
   </si>
   <si>
+    <t>8151VAM2525LTN0110</t>
+  </si>
+  <si>
     <t>8151VAM2525LTN01E0</t>
   </si>
   <si>
-    <t>8151VAM2525LTN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8151VAM2240LTN01E0</t>
   </si>
   <si>
     <t>8151VAM2240LTN0110</t>
   </si>
   <si>
     <t>8151VAM2235LTN01E0</t>
   </si>
   <si>
     <t>8151VAM2235LTQ7110</t>
   </si>
   <si>
     <t>8151VAM2235LTN0110</t>
   </si>
   <si>
     <t>8151VAM2225LTN01J0</t>
   </si>
   <si>
     <t>8151VAM2225LTN01S0</t>
   </si>
   <si>
     <t>8151MFM2230LTN01E0</t>
   </si>
   <si>
+    <t>8151MDM2225LTN01E0</t>
+  </si>
+  <si>
     <t>8151MDM2225LTN0110</t>
   </si>
   <si>
-    <t>8151MDM2225LTN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8151VBK2530LTN01E0</t>
   </si>
   <si>
     <t>8151VBK2240LTN0110</t>
   </si>
   <si>
     <t>8121VCM2535LTN0110</t>
   </si>
   <si>
     <t>120μF</t>
   </si>
   <si>
     <t>8121VCM2530LTN01E0</t>
   </si>
   <si>
     <t>8121VCM2240LTN01E0</t>
   </si>
   <si>
     <t>8121VBM3025LTN01J0</t>
   </si>
   <si>
     <t>8121VBM3025LTN01E0</t>
   </si>
   <si>
     <t>8121VBM3025LTN0110</t>
   </si>
   <si>
+    <t>8121VBM2530LTN01E0</t>
+  </si>
+  <si>
     <t>8121VBM2530LTN0110</t>
   </si>
   <si>
-    <t>8121VBM2530LTN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8121VBM2525LTN0110</t>
   </si>
   <si>
     <t>8121VBM2240LTN01G0</t>
   </si>
   <si>
     <t>8121VBM2235LTN0110</t>
   </si>
   <si>
     <t>8121VBM2230LTN01J0</t>
   </si>
   <si>
     <t>8121VAM2535LTN0110</t>
   </si>
   <si>
     <t>8121VAM2530LTN0110</t>
   </si>
   <si>
+    <t>8121VAM2525LTN01E0</t>
+  </si>
+  <si>
+    <t>8121VAM2525LTQ7110</t>
+  </si>
+  <si>
     <t>8121VAM2525LTN0110</t>
   </si>
   <si>
-    <t>8121VAM2525LTQ7110</t>
-[...4 lines deleted...]
-  <si>
     <t>8121VAM2235LTQ7110</t>
   </si>
   <si>
     <t>8121VAM2225LTN01E0</t>
   </si>
   <si>
     <t>8121VAM2225LTN0110</t>
   </si>
   <si>
     <t>8121MQM2230LTN0110</t>
   </si>
   <si>
     <t>8121VBK2525LTN0110</t>
   </si>
   <si>
     <t>8101VCM2240LTN01E0</t>
   </si>
   <si>
     <t>100μF</t>
   </si>
   <si>
+    <t>8101VCM2235LTN01E0</t>
+  </si>
+  <si>
     <t>8101VCM2235LTN01F0</t>
   </si>
   <si>
-    <t>8101VCM2235LTN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8101VBM3030LTN0110</t>
   </si>
   <si>
     <t>8101VBM2540LTN0110</t>
   </si>
   <si>
     <t>8101VBM2535LTN0110</t>
   </si>
   <si>
+    <t>8101VBM2530LTN01E0</t>
+  </si>
+  <si>
+    <t>8101VBM2530LTN0110</t>
+  </si>
+  <si>
     <t>8101VBM2530LTN01S0</t>
   </si>
   <si>
-    <t>8101VBM2530LTN0110</t>
-[...2 lines deleted...]
-    <t>8101VBM2530LTN01E0</t>
+    <t>8101VBM2525LTN01E0</t>
   </si>
   <si>
     <t>8101VBM2525LTN01J0</t>
   </si>
   <si>
     <t>8101VBM2525LTN0110</t>
   </si>
   <si>
+    <t>8101VBM2525LTQ71J0</t>
+  </si>
+  <si>
     <t>8101VBM2525LTQ7110</t>
   </si>
   <si>
-    <t>8101VBM2525LTQ71J0</t>
-[...4 lines deleted...]
-  <si>
     <t>8101VBM2240LTN0110</t>
   </si>
   <si>
     <t>8101VBM2235LTN01F0</t>
   </si>
   <si>
     <t>8101VBM2235LTN0110</t>
   </si>
   <si>
+    <t>8101VBM2230LTN01E0</t>
+  </si>
+  <si>
+    <t>8101VBM2230LTN01F0</t>
+  </si>
+  <si>
+    <t>8101VBM2230LTN01J0</t>
+  </si>
+  <si>
+    <t>8101VBM2230LTN0110</t>
+  </si>
+  <si>
     <t>8101VBM2230LTQ0110</t>
   </si>
   <si>
+    <t>8101VBM2230LTQ7110</t>
+  </si>
+  <si>
     <t>8101VBM2230LTN91E0</t>
   </si>
   <si>
-    <t>8101VBM2230LTN01J0</t>
-[...10 lines deleted...]
-  <si>
     <t>8101VBM2230LTQ0810</t>
   </si>
   <si>
-    <t>8101VBM2230LTN0110</t>
+    <t>8101VBM2225LTN0110</t>
   </si>
   <si>
     <t>8101VBM2225LTN01E0</t>
   </si>
   <si>
-    <t>8101VBM2225LTN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8101VBM2030LTQ0110</t>
   </si>
   <si>
     <t>Φ20×30mm</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
     <t>8101VVM2230LTQ7110</t>
   </si>
   <si>
+    <t>8101VAM2530LTN0110</t>
+  </si>
+  <si>
+    <t>8101VAM2530LTQ7110</t>
+  </si>
+  <si>
     <t>8101VAM2530LTN01S0</t>
   </si>
   <si>
-    <t>8101VAM2530LTQ7110</t>
-[...2 lines deleted...]
-    <t>8101VAM2530LTN0110</t>
+    <t>8101VAM2525LTN01E0</t>
   </si>
   <si>
     <t>8101VAM2525LTN0110</t>
   </si>
   <si>
-    <t>8101VAM2525LTN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8101VAM2235LTN0110</t>
   </si>
   <si>
     <t>8101VAM2230LTN01E0</t>
   </si>
   <si>
+    <t>8101VAM2230LTN0110</t>
+  </si>
+  <si>
+    <t>8101VAM2230LTN01S0</t>
+  </si>
+  <si>
     <t>8101VAM2230LTQ7110</t>
   </si>
   <si>
-    <t>8101VAM2230LTN01S0</t>
-[...2 lines deleted...]
-    <t>8101VAM2230LTN0110</t>
+    <t>8101VAM2225LTN01J0</t>
+  </si>
+  <si>
+    <t>8101VAM2225LTN01E0</t>
   </si>
   <si>
     <t>8101VAM2225LTN01S0</t>
   </si>
   <si>
-    <t>8101VAM2225LTN01J0</t>
-[...1 lines deleted...]
-  <si>
     <t>8101VAM2225LTQ71J0</t>
   </si>
   <si>
-    <t>8101VAM2225LTN01E0</t>
+    <t>8101VAM2225LTN0110</t>
   </si>
   <si>
     <t>8101VAM2225LTQ7110</t>
   </si>
   <si>
-    <t>8101VAM2225LTN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8101MFM2230LTN01E0</t>
   </si>
   <si>
     <t>8101VBK2230LTN01E0</t>
   </si>
   <si>
     <t>8820VCM2535LTN0110</t>
   </si>
   <si>
     <t>82μF</t>
   </si>
   <si>
     <t>8820VCM2535LTN01F0</t>
   </si>
   <si>
     <t>8820VCM2530LTN01F0</t>
   </si>
   <si>
     <t>8820VCM2235LTN0110</t>
   </si>
   <si>
     <t>8820VCM2225LTN01F0</t>
   </si>
   <si>
     <t>8820VBM2530LTN0110</t>
   </si>
   <si>
+    <t>8820VBM2525LTN01J0</t>
+  </si>
+  <si>
+    <t>8820VBM2525LTQ7110</t>
+  </si>
+  <si>
     <t>8820VBM2525LTN0110</t>
   </si>
   <si>
-    <t>8820VBM2525LTN01J0</t>
-[...4 lines deleted...]
-  <si>
     <t>8820VBM2525LTQ71J0</t>
   </si>
   <si>
     <t>8820VBM2235LTN0110</t>
   </si>
   <si>
+    <t>8820VBM2230LTN01F0</t>
+  </si>
+  <si>
+    <t>8820VBM2230LTN01E0</t>
+  </si>
+  <si>
     <t>8820VBM2230LTN0110</t>
   </si>
   <si>
-    <t>8820VBM2230LTN01F0</t>
-[...4 lines deleted...]
-  <si>
     <t>8820VBM2225LTN01E0</t>
   </si>
   <si>
     <t>8820VAM2525LTN0110</t>
   </si>
   <si>
     <t>8820VAM2230LTN0110</t>
   </si>
   <si>
     <t>8680VCM2525LTN91E0</t>
   </si>
   <si>
     <t>68μF</t>
   </si>
   <si>
     <t>8680VBM2525LTQ7110</t>
   </si>
   <si>
     <t>8680VBM2230LTQ7110</t>
   </si>
   <si>
     <t>8680VBM2230LTN0110</t>
   </si>
   <si>
     <t>8680VBM2225LTN0110</t>
   </si>
   <si>
     <t>8680VAM2225LTN01E0</t>
   </si>
   <si>
     <t>8680VAM2225LTN0110</t>
   </si>
   <si>
     <t>8680VAM2220LTN01E0</t>
   </si>
   <si>
     <t>Φ22×20mm</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
+    <t>8560VBM2225LTN0110</t>
+  </si>
+  <si>
+    <t>56μF</t>
+  </si>
+  <si>
     <t>8560VBM2225LTN01E0</t>
   </si>
   <si>
-    <t>56μF</t>
-[...4 lines deleted...]
-  <si>
     <t>8560VAM2225LTN01E0</t>
   </si>
   <si>
     <t>8470VBM2240LTN0110</t>
   </si>
   <si>
     <t>47μF</t>
   </si>
   <si>
     <t>8470VBM2225LTN0110</t>
   </si>
   <si>
+    <t>8470VAM2225LTN0110</t>
+  </si>
+  <si>
     <t>8470VAM2225LTN0810</t>
-  </si>
-[...1 lines deleted...]
-    <t>8470VAM2225LTN0110</t>
   </si>
   <si>
     <t>8300VBM2525LTN0110</t>
   </si>
   <si>
     <t>30μF</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -4818,51 +4821,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:N1289"/>
+  <dimension ref="A1:N1290"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -8585,80 +8588,80 @@
       </c>
       <c r="D129" t="s">
         <v>48</v>
       </c>
       <c r="E129" t="s">
         <v>17</v>
       </c>
       <c r="F129" t="s">
         <v>18</v>
       </c>
       <c r="G129" t="s">
         <v>19</v>
       </c>
       <c r="H129" t="s">
         <v>151</v>
       </c>
       <c r="N129">
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:14">
       <c r="A130" t="s">
         <v>233</v>
       </c>
       <c r="B130" t="s">
-        <v>214</v>
+        <v>234</v>
       </c>
       <c r="C130" t="s">
         <v>70</v>
       </c>
       <c r="D130" t="s">
         <v>48</v>
       </c>
       <c r="E130" t="s">
         <v>17</v>
       </c>
       <c r="F130" t="s">
         <v>18</v>
       </c>
       <c r="G130" t="s">
         <v>19</v>
       </c>
       <c r="H130" t="s">
         <v>71</v>
       </c>
       <c r="N130">
         <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:14">
       <c r="A131" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B131" t="s">
-        <v>235</v>
+        <v>214</v>
       </c>
       <c r="C131" t="s">
         <v>70</v>
       </c>
       <c r="D131" t="s">
         <v>48</v>
       </c>
       <c r="E131" t="s">
         <v>17</v>
       </c>
       <c r="F131" t="s">
         <v>18</v>
       </c>
       <c r="G131" t="s">
         <v>19</v>
       </c>
       <c r="H131" t="s">
         <v>71</v>
       </c>
       <c r="N131">
         <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:14">
       <c r="A132" t="s">
@@ -8672,51 +8675,51 @@
       </c>
       <c r="D132" t="s">
         <v>48</v>
       </c>
       <c r="E132" t="s">
         <v>17</v>
       </c>
       <c r="F132" t="s">
         <v>18</v>
       </c>
       <c r="G132" t="s">
         <v>19</v>
       </c>
       <c r="H132" t="s">
         <v>200</v>
       </c>
       <c r="N132">
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:14">
       <c r="A133" t="s">
         <v>237</v>
       </c>
       <c r="B133" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="C133" t="s">
         <v>238</v>
       </c>
       <c r="D133" t="s">
         <v>48</v>
       </c>
       <c r="E133" t="s">
         <v>17</v>
       </c>
       <c r="F133" t="s">
         <v>18</v>
       </c>
       <c r="G133" t="s">
         <v>19</v>
       </c>
       <c r="H133" t="s">
         <v>239</v>
       </c>
       <c r="N133">
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:14">
       <c r="A134" t="s">
@@ -11862,109 +11865,109 @@
       </c>
       <c r="D242" t="s">
         <v>293</v>
       </c>
       <c r="E242" t="s">
         <v>17</v>
       </c>
       <c r="F242" t="s">
         <v>18</v>
       </c>
       <c r="G242" t="s">
         <v>19</v>
       </c>
       <c r="H242" t="s">
         <v>45</v>
       </c>
       <c r="N242">
         <v>0</v>
       </c>
     </row>
     <row r="243" spans="1:14">
       <c r="A243" t="s">
         <v>380</v>
       </c>
       <c r="B243" t="s">
-        <v>381</v>
+        <v>371</v>
       </c>
       <c r="C243" t="s">
         <v>47</v>
       </c>
       <c r="D243" t="s">
         <v>293</v>
       </c>
       <c r="E243" t="s">
         <v>17</v>
       </c>
       <c r="F243" t="s">
         <v>18</v>
       </c>
       <c r="G243" t="s">
         <v>19</v>
       </c>
       <c r="H243" t="s">
         <v>49</v>
       </c>
       <c r="N243">
         <v>0</v>
       </c>
     </row>
     <row r="244" spans="1:14">
       <c r="A244" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="B244" t="s">
         <v>371</v>
       </c>
       <c r="C244" t="s">
         <v>47</v>
       </c>
       <c r="D244" t="s">
         <v>293</v>
       </c>
       <c r="E244" t="s">
         <v>17</v>
       </c>
       <c r="F244" t="s">
         <v>18</v>
       </c>
       <c r="G244" t="s">
         <v>19</v>
       </c>
       <c r="H244" t="s">
         <v>49</v>
       </c>
       <c r="N244">
         <v>0</v>
       </c>
     </row>
     <row r="245" spans="1:14">
       <c r="A245" t="s">
+        <v>382</v>
+      </c>
+      <c r="B245" t="s">
         <v>383</v>
-      </c>
-[...1 lines deleted...]
-        <v>371</v>
       </c>
       <c r="C245" t="s">
         <v>47</v>
       </c>
       <c r="D245" t="s">
         <v>293</v>
       </c>
       <c r="E245" t="s">
         <v>17</v>
       </c>
       <c r="F245" t="s">
         <v>18</v>
       </c>
       <c r="G245" t="s">
         <v>19</v>
       </c>
       <c r="H245" t="s">
         <v>49</v>
       </c>
       <c r="N245">
         <v>0</v>
       </c>
     </row>
     <row r="246" spans="1:14">
       <c r="A246" t="s">
@@ -12993,80 +12996,80 @@
       </c>
       <c r="D281" t="s">
         <v>299</v>
       </c>
       <c r="E281" t="s">
         <v>17</v>
       </c>
       <c r="F281" t="s">
         <v>18</v>
       </c>
       <c r="G281" t="s">
         <v>19</v>
       </c>
       <c r="H281" t="s">
         <v>61</v>
       </c>
       <c r="N281">
         <v>0</v>
       </c>
     </row>
     <row r="282" spans="1:14">
       <c r="A282" t="s">
         <v>428</v>
       </c>
       <c r="B282" t="s">
-        <v>429</v>
+        <v>403</v>
       </c>
       <c r="C282" t="s">
         <v>63</v>
       </c>
       <c r="D282" t="s">
         <v>299</v>
       </c>
       <c r="E282" t="s">
         <v>17</v>
       </c>
       <c r="F282" t="s">
         <v>18</v>
       </c>
       <c r="G282" t="s">
         <v>19</v>
       </c>
       <c r="H282" t="s">
         <v>64</v>
       </c>
       <c r="N282">
         <v>0</v>
       </c>
     </row>
     <row r="283" spans="1:14">
       <c r="A283" t="s">
+        <v>429</v>
+      </c>
+      <c r="B283" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="C283" t="s">
         <v>63</v>
       </c>
       <c r="D283" t="s">
         <v>299</v>
       </c>
       <c r="E283" t="s">
         <v>17</v>
       </c>
       <c r="F283" t="s">
         <v>18</v>
       </c>
       <c r="G283" t="s">
         <v>19</v>
       </c>
       <c r="H283" t="s">
         <v>64</v>
       </c>
       <c r="N283">
         <v>0</v>
       </c>
     </row>
     <row r="284" spans="1:14">
       <c r="A284" t="s">
@@ -13080,80 +13083,80 @@
       </c>
       <c r="D284" t="s">
         <v>299</v>
       </c>
       <c r="E284" t="s">
         <v>17</v>
       </c>
       <c r="F284" t="s">
         <v>18</v>
       </c>
       <c r="G284" t="s">
         <v>19</v>
       </c>
       <c r="H284" t="s">
         <v>119</v>
       </c>
       <c r="N284">
         <v>0</v>
       </c>
     </row>
     <row r="285" spans="1:14">
       <c r="A285" t="s">
         <v>432</v>
       </c>
       <c r="B285" t="s">
-        <v>429</v>
+        <v>403</v>
       </c>
       <c r="C285" t="s">
         <v>118</v>
       </c>
       <c r="D285" t="s">
         <v>299</v>
       </c>
       <c r="E285" t="s">
         <v>17</v>
       </c>
       <c r="F285" t="s">
         <v>18</v>
       </c>
       <c r="G285" t="s">
         <v>19</v>
       </c>
       <c r="H285" t="s">
         <v>119</v>
       </c>
       <c r="N285">
         <v>0</v>
       </c>
     </row>
     <row r="286" spans="1:14">
       <c r="A286" t="s">
         <v>433</v>
       </c>
       <c r="B286" t="s">
-        <v>403</v>
+        <v>430</v>
       </c>
       <c r="C286" t="s">
         <v>118</v>
       </c>
       <c r="D286" t="s">
         <v>299</v>
       </c>
       <c r="E286" t="s">
         <v>17</v>
       </c>
       <c r="F286" t="s">
         <v>18</v>
       </c>
       <c r="G286" t="s">
         <v>19</v>
       </c>
       <c r="H286" t="s">
         <v>119</v>
       </c>
       <c r="N286">
         <v>0</v>
       </c>
     </row>
     <row r="287" spans="1:14">
       <c r="A287" t="s">
@@ -13515,51 +13518,51 @@
       </c>
       <c r="D299" t="s">
         <v>299</v>
       </c>
       <c r="E299" t="s">
         <v>17</v>
       </c>
       <c r="F299" t="s">
         <v>18</v>
       </c>
       <c r="G299" t="s">
         <v>83</v>
       </c>
       <c r="H299" t="s">
         <v>119</v>
       </c>
       <c r="N299">
         <v>0</v>
       </c>
     </row>
     <row r="300" spans="1:14">
       <c r="A300" t="s">
         <v>447</v>
       </c>
       <c r="B300" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="C300" t="s">
         <v>66</v>
       </c>
       <c r="D300" t="s">
         <v>299</v>
       </c>
       <c r="E300" t="s">
         <v>17</v>
       </c>
       <c r="F300" t="s">
         <v>18</v>
       </c>
       <c r="G300" t="s">
         <v>83</v>
       </c>
       <c r="H300" t="s">
         <v>67</v>
       </c>
       <c r="N300">
         <v>0</v>
       </c>
     </row>
     <row r="301" spans="1:14">
       <c r="A301" t="s">
@@ -14559,98 +14562,98 @@
       </c>
       <c r="D335" t="s">
         <v>299</v>
       </c>
       <c r="E335" t="s">
         <v>17</v>
       </c>
       <c r="F335" t="s">
         <v>18</v>
       </c>
       <c r="G335" t="s">
         <v>19</v>
       </c>
       <c r="H335" t="s">
         <v>64</v>
       </c>
       <c r="N335">
         <v>0</v>
       </c>
     </row>
     <row r="336" spans="1:14">
       <c r="A336" t="s">
         <v>490</v>
       </c>
       <c r="B336" t="s">
+        <v>449</v>
+      </c>
+      <c r="C336" t="s">
         <v>491</v>
-      </c>
-[...1 lines deleted...]
-        <v>492</v>
       </c>
       <c r="D336" t="s">
         <v>299</v>
       </c>
       <c r="E336" t="s">
         <v>17</v>
       </c>
       <c r="F336" t="s">
         <v>18</v>
       </c>
       <c r="G336" t="s">
         <v>19</v>
       </c>
       <c r="H336" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="N336">
         <v>0</v>
       </c>
     </row>
     <row r="337" spans="1:14">
       <c r="A337" t="s">
+        <v>493</v>
+      </c>
+      <c r="B337" t="s">
         <v>494</v>
       </c>
-      <c r="B337" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C337" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="D337" t="s">
         <v>299</v>
       </c>
       <c r="E337" t="s">
         <v>17</v>
       </c>
       <c r="F337" t="s">
         <v>18</v>
       </c>
       <c r="G337" t="s">
         <v>19</v>
       </c>
       <c r="H337" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="N337">
         <v>0</v>
       </c>
     </row>
     <row r="338" spans="1:14">
       <c r="A338" t="s">
         <v>495</v>
       </c>
       <c r="B338" t="s">
         <v>449</v>
       </c>
       <c r="C338" t="s">
         <v>25</v>
       </c>
       <c r="D338" t="s">
         <v>299</v>
       </c>
       <c r="E338" t="s">
         <v>17</v>
       </c>
       <c r="F338" t="s">
         <v>18</v>
       </c>
       <c r="G338" t="s">
@@ -14910,66 +14913,66 @@
       </c>
       <c r="E347" t="s">
         <v>17</v>
       </c>
       <c r="F347" t="s">
         <v>18</v>
       </c>
       <c r="G347" t="s">
         <v>19</v>
       </c>
       <c r="H347" t="s">
         <v>61</v>
       </c>
       <c r="N347">
         <v>0</v>
       </c>
     </row>
     <row r="348" spans="1:14">
       <c r="A348" t="s">
         <v>506</v>
       </c>
       <c r="B348" t="s">
         <v>449</v>
       </c>
       <c r="C348" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="D348" t="s">
         <v>262</v>
       </c>
       <c r="E348" t="s">
         <v>17</v>
       </c>
       <c r="F348" t="s">
         <v>18</v>
       </c>
       <c r="G348" t="s">
         <v>19</v>
       </c>
       <c r="H348" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="N348">
         <v>0</v>
       </c>
     </row>
     <row r="349" spans="1:14">
       <c r="A349" t="s">
         <v>507</v>
       </c>
       <c r="B349" t="s">
         <v>449</v>
       </c>
       <c r="C349" t="s">
         <v>66</v>
       </c>
       <c r="D349" t="s">
         <v>262</v>
       </c>
       <c r="E349" t="s">
         <v>17</v>
       </c>
       <c r="F349" t="s">
         <v>18</v>
       </c>
       <c r="G349" t="s">
@@ -15342,80 +15345,80 @@
       </c>
       <c r="D362" t="s">
         <v>264</v>
       </c>
       <c r="E362" t="s">
         <v>17</v>
       </c>
       <c r="F362" t="s">
         <v>18</v>
       </c>
       <c r="G362" t="s">
         <v>19</v>
       </c>
       <c r="H362" t="s">
         <v>157</v>
       </c>
       <c r="N362">
         <v>0</v>
       </c>
     </row>
     <row r="363" spans="1:14">
       <c r="A363" t="s">
         <v>521</v>
       </c>
       <c r="B363" t="s">
-        <v>491</v>
+        <v>449</v>
       </c>
       <c r="C363" t="s">
         <v>156</v>
       </c>
       <c r="D363" t="s">
         <v>264</v>
       </c>
       <c r="E363" t="s">
         <v>17</v>
       </c>
       <c r="F363" t="s">
         <v>18</v>
       </c>
       <c r="G363" t="s">
         <v>19</v>
       </c>
       <c r="H363" t="s">
         <v>157</v>
       </c>
       <c r="N363">
         <v>0</v>
       </c>
     </row>
     <row r="364" spans="1:14">
       <c r="A364" t="s">
         <v>522</v>
       </c>
       <c r="B364" t="s">
-        <v>449</v>
+        <v>494</v>
       </c>
       <c r="C364" t="s">
         <v>156</v>
       </c>
       <c r="D364" t="s">
         <v>264</v>
       </c>
       <c r="E364" t="s">
         <v>17</v>
       </c>
       <c r="F364" t="s">
         <v>18</v>
       </c>
       <c r="G364" t="s">
         <v>19</v>
       </c>
       <c r="H364" t="s">
         <v>157</v>
       </c>
       <c r="N364">
         <v>0</v>
       </c>
     </row>
     <row r="365" spans="1:14">
       <c r="A365" t="s">
@@ -16038,51 +16041,51 @@
       </c>
       <c r="D386" t="s">
         <v>299</v>
       </c>
       <c r="E386" t="s">
         <v>17</v>
       </c>
       <c r="F386" t="s">
         <v>18</v>
       </c>
       <c r="G386" t="s">
         <v>83</v>
       </c>
       <c r="H386" t="s">
         <v>81</v>
       </c>
       <c r="N386">
         <v>0</v>
       </c>
     </row>
     <row r="387" spans="1:14">
       <c r="A387" t="s">
         <v>545</v>
       </c>
       <c r="B387" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="C387" t="s">
         <v>546</v>
       </c>
       <c r="D387" t="s">
         <v>299</v>
       </c>
       <c r="E387" t="s">
         <v>17</v>
       </c>
       <c r="F387" t="s">
         <v>18</v>
       </c>
       <c r="G387" t="s">
         <v>83</v>
       </c>
       <c r="H387" t="s">
         <v>547</v>
       </c>
       <c r="N387">
         <v>0</v>
       </c>
     </row>
     <row r="388" spans="1:14">
       <c r="A388" t="s">
@@ -19898,66 +19901,66 @@
       </c>
       <c r="E519" t="s">
         <v>17</v>
       </c>
       <c r="F519" t="s">
         <v>18</v>
       </c>
       <c r="G519" t="s">
         <v>19</v>
       </c>
       <c r="H519" t="s">
         <v>64</v>
       </c>
       <c r="N519">
         <v>0</v>
       </c>
     </row>
     <row r="520" spans="1:14">
       <c r="A520" t="s">
         <v>689</v>
       </c>
       <c r="B520" t="s">
         <v>641</v>
       </c>
       <c r="C520" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="D520" t="s">
         <v>299</v>
       </c>
       <c r="E520" t="s">
         <v>17</v>
       </c>
       <c r="F520" t="s">
         <v>18</v>
       </c>
       <c r="G520" t="s">
         <v>19</v>
       </c>
       <c r="H520" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="N520">
         <v>0</v>
       </c>
     </row>
     <row r="521" spans="1:14">
       <c r="A521" t="s">
         <v>690</v>
       </c>
       <c r="B521" t="s">
         <v>641</v>
       </c>
       <c r="C521" t="s">
         <v>66</v>
       </c>
       <c r="D521" t="s">
         <v>299</v>
       </c>
       <c r="E521" t="s">
         <v>17</v>
       </c>
       <c r="F521" t="s">
         <v>18</v>
       </c>
       <c r="G521" t="s">
@@ -22073,66 +22076,66 @@
       </c>
       <c r="E594" t="s">
         <v>17</v>
       </c>
       <c r="F594" t="s">
         <v>18</v>
       </c>
       <c r="G594" t="s">
         <v>19</v>
       </c>
       <c r="H594" t="s">
         <v>151</v>
       </c>
       <c r="N594">
         <v>0</v>
       </c>
     </row>
     <row r="595" spans="1:14">
       <c r="A595" t="s">
         <v>765</v>
       </c>
       <c r="B595" t="s">
         <v>732</v>
       </c>
       <c r="C595" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="D595" t="s">
         <v>299</v>
       </c>
       <c r="E595" t="s">
         <v>17</v>
       </c>
       <c r="F595" t="s">
         <v>18</v>
       </c>
       <c r="G595" t="s">
         <v>19</v>
       </c>
       <c r="H595" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="N595">
         <v>0</v>
       </c>
     </row>
     <row r="596" spans="1:14">
       <c r="A596" t="s">
         <v>766</v>
       </c>
       <c r="B596" t="s">
         <v>732</v>
       </c>
       <c r="C596" t="s">
         <v>153</v>
       </c>
       <c r="D596" t="s">
         <v>299</v>
       </c>
       <c r="E596" t="s">
         <v>17</v>
       </c>
       <c r="F596" t="s">
         <v>18</v>
       </c>
       <c r="G596" t="s">
@@ -22537,19730 +22540,19759 @@
       </c>
       <c r="E610" t="s">
         <v>17</v>
       </c>
       <c r="F610" t="s">
         <v>18</v>
       </c>
       <c r="G610" t="s">
         <v>19</v>
       </c>
       <c r="H610" t="s">
         <v>74</v>
       </c>
       <c r="N610">
         <v>0</v>
       </c>
     </row>
     <row r="611" spans="1:14">
       <c r="A611" t="s">
         <v>781</v>
       </c>
       <c r="B611" t="s">
         <v>732</v>
       </c>
       <c r="C611" t="s">
-        <v>60</v>
+        <v>28</v>
       </c>
       <c r="D611" t="s">
-        <v>372</v>
+        <v>293</v>
       </c>
       <c r="E611" t="s">
         <v>17</v>
       </c>
       <c r="F611" t="s">
         <v>18</v>
       </c>
       <c r="G611" t="s">
-        <v>83</v>
+        <v>341</v>
       </c>
       <c r="H611" t="s">
-        <v>61</v>
+        <v>30</v>
       </c>
       <c r="N611">
         <v>0</v>
       </c>
     </row>
     <row r="612" spans="1:14">
       <c r="A612" t="s">
         <v>782</v>
       </c>
       <c r="B612" t="s">
         <v>732</v>
       </c>
       <c r="C612" t="s">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="D612" t="s">
-        <v>293</v>
+        <v>372</v>
       </c>
       <c r="E612" t="s">
         <v>17</v>
       </c>
       <c r="F612" t="s">
         <v>18</v>
       </c>
       <c r="G612" t="s">
         <v>83</v>
       </c>
       <c r="H612" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
       <c r="N612">
         <v>0</v>
       </c>
     </row>
     <row r="613" spans="1:14">
       <c r="A613" t="s">
         <v>783</v>
       </c>
       <c r="B613" t="s">
         <v>732</v>
       </c>
       <c r="C613" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="D613" t="s">
         <v>293</v>
       </c>
       <c r="E613" t="s">
         <v>17</v>
       </c>
       <c r="F613" t="s">
         <v>18</v>
       </c>
       <c r="G613" t="s">
         <v>83</v>
       </c>
       <c r="H613" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="N613">
         <v>0</v>
       </c>
     </row>
     <row r="614" spans="1:14">
       <c r="A614" t="s">
         <v>784</v>
       </c>
       <c r="B614" t="s">
         <v>732</v>
       </c>
       <c r="C614" t="s">
         <v>28</v>
       </c>
       <c r="D614" t="s">
         <v>293</v>
       </c>
       <c r="E614" t="s">
         <v>17</v>
       </c>
       <c r="F614" t="s">
         <v>18</v>
       </c>
       <c r="G614" t="s">
         <v>83</v>
       </c>
       <c r="H614" t="s">
         <v>30</v>
       </c>
       <c r="N614">
         <v>0</v>
       </c>
     </row>
     <row r="615" spans="1:14">
       <c r="A615" t="s">
         <v>785</v>
       </c>
       <c r="B615" t="s">
         <v>732</v>
       </c>
       <c r="C615" t="s">
-        <v>60</v>
+        <v>28</v>
       </c>
       <c r="D615" t="s">
         <v>293</v>
       </c>
       <c r="E615" t="s">
         <v>17</v>
       </c>
       <c r="F615" t="s">
         <v>18</v>
       </c>
       <c r="G615" t="s">
         <v>83</v>
       </c>
       <c r="H615" t="s">
-        <v>61</v>
+        <v>30</v>
       </c>
       <c r="N615">
         <v>0</v>
       </c>
     </row>
     <row r="616" spans="1:14">
       <c r="A616" t="s">
         <v>786</v>
       </c>
       <c r="B616" t="s">
         <v>732</v>
       </c>
       <c r="C616" t="s">
         <v>60</v>
       </c>
       <c r="D616" t="s">
         <v>293</v>
       </c>
       <c r="E616" t="s">
         <v>17</v>
       </c>
       <c r="F616" t="s">
         <v>18</v>
       </c>
       <c r="G616" t="s">
         <v>83</v>
       </c>
       <c r="H616" t="s">
         <v>61</v>
       </c>
       <c r="N616">
         <v>0</v>
       </c>
     </row>
     <row r="617" spans="1:14">
       <c r="A617" t="s">
         <v>787</v>
       </c>
       <c r="B617" t="s">
         <v>732</v>
       </c>
       <c r="C617" t="s">
-        <v>105</v>
+        <v>60</v>
       </c>
       <c r="D617" t="s">
         <v>293</v>
       </c>
       <c r="E617" t="s">
         <v>17</v>
       </c>
       <c r="F617" t="s">
         <v>18</v>
       </c>
       <c r="G617" t="s">
         <v>83</v>
       </c>
       <c r="H617" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="N617">
         <v>0</v>
       </c>
     </row>
     <row r="618" spans="1:14">
       <c r="A618" t="s">
         <v>788</v>
       </c>
       <c r="B618" t="s">
         <v>732</v>
       </c>
       <c r="C618" t="s">
-        <v>118</v>
+        <v>105</v>
       </c>
       <c r="D618" t="s">
         <v>293</v>
       </c>
       <c r="E618" t="s">
         <v>17</v>
       </c>
       <c r="F618" t="s">
         <v>18</v>
       </c>
       <c r="G618" t="s">
         <v>83</v>
       </c>
       <c r="H618" t="s">
-        <v>119</v>
+        <v>106</v>
       </c>
       <c r="N618">
         <v>0</v>
       </c>
     </row>
     <row r="619" spans="1:14">
       <c r="A619" t="s">
         <v>789</v>
       </c>
       <c r="B619" t="s">
-        <v>790</v>
+        <v>732</v>
       </c>
       <c r="C619" t="s">
-        <v>15</v>
+        <v>118</v>
       </c>
       <c r="D619" t="s">
-        <v>791</v>
+        <v>293</v>
       </c>
       <c r="E619" t="s">
         <v>17</v>
       </c>
       <c r="F619" t="s">
         <v>18</v>
       </c>
       <c r="G619" t="s">
-        <v>19</v>
+        <v>83</v>
       </c>
       <c r="H619" t="s">
-        <v>20</v>
+        <v>119</v>
       </c>
       <c r="N619">
         <v>0</v>
       </c>
     </row>
     <row r="620" spans="1:14">
       <c r="A620" t="s">
-        <v>792</v>
+        <v>790</v>
       </c>
       <c r="B620" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C620" t="s">
         <v>15</v>
       </c>
       <c r="D620" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="E620" t="s">
         <v>17</v>
       </c>
       <c r="F620" t="s">
         <v>18</v>
       </c>
       <c r="G620" t="s">
         <v>19</v>
       </c>
       <c r="H620" t="s">
         <v>20</v>
       </c>
       <c r="N620">
         <v>0</v>
       </c>
     </row>
     <row r="621" spans="1:14">
       <c r="A621" t="s">
         <v>793</v>
       </c>
       <c r="B621" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C621" t="s">
         <v>15</v>
       </c>
       <c r="D621" t="s">
-        <v>450</v>
+        <v>792</v>
       </c>
       <c r="E621" t="s">
         <v>17</v>
       </c>
       <c r="F621" t="s">
         <v>18</v>
       </c>
       <c r="G621" t="s">
         <v>19</v>
       </c>
       <c r="H621" t="s">
         <v>20</v>
       </c>
       <c r="N621">
         <v>0</v>
       </c>
     </row>
     <row r="622" spans="1:14">
       <c r="A622" t="s">
         <v>794</v>
       </c>
       <c r="B622" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C622" t="s">
         <v>15</v>
       </c>
       <c r="D622" t="s">
         <v>450</v>
       </c>
       <c r="E622" t="s">
         <v>17</v>
       </c>
       <c r="F622" t="s">
         <v>18</v>
       </c>
       <c r="G622" t="s">
         <v>19</v>
       </c>
       <c r="H622" t="s">
         <v>20</v>
       </c>
       <c r="N622">
         <v>0</v>
       </c>
     </row>
     <row r="623" spans="1:14">
       <c r="A623" t="s">
         <v>795</v>
       </c>
       <c r="B623" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C623" t="s">
         <v>15</v>
       </c>
       <c r="D623" t="s">
         <v>450</v>
       </c>
       <c r="E623" t="s">
         <v>17</v>
       </c>
       <c r="F623" t="s">
         <v>18</v>
       </c>
       <c r="G623" t="s">
         <v>19</v>
       </c>
       <c r="H623" t="s">
         <v>20</v>
       </c>
       <c r="N623">
         <v>0</v>
       </c>
     </row>
     <row r="624" spans="1:14">
       <c r="A624" t="s">
         <v>796</v>
       </c>
       <c r="B624" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C624" t="s">
-        <v>469</v>
+        <v>15</v>
       </c>
       <c r="D624" t="s">
         <v>450</v>
       </c>
       <c r="E624" t="s">
         <v>17</v>
       </c>
       <c r="F624" t="s">
         <v>18</v>
       </c>
       <c r="G624" t="s">
         <v>19</v>
       </c>
       <c r="H624" t="s">
-        <v>470</v>
+        <v>20</v>
       </c>
       <c r="N624">
         <v>0</v>
       </c>
     </row>
     <row r="625" spans="1:14">
       <c r="A625" t="s">
         <v>797</v>
       </c>
       <c r="B625" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C625" t="s">
-        <v>25</v>
+        <v>469</v>
       </c>
       <c r="D625" t="s">
         <v>450</v>
       </c>
       <c r="E625" t="s">
         <v>17</v>
       </c>
       <c r="F625" t="s">
         <v>18</v>
       </c>
       <c r="G625" t="s">
         <v>19</v>
       </c>
       <c r="H625" t="s">
-        <v>26</v>
+        <v>470</v>
       </c>
       <c r="N625">
         <v>0</v>
       </c>
     </row>
     <row r="626" spans="1:14">
       <c r="A626" t="s">
         <v>798</v>
       </c>
       <c r="B626" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C626" t="s">
         <v>25</v>
       </c>
       <c r="D626" t="s">
         <v>450</v>
       </c>
       <c r="E626" t="s">
         <v>17</v>
       </c>
       <c r="F626" t="s">
         <v>18</v>
       </c>
       <c r="G626" t="s">
         <v>19</v>
       </c>
       <c r="H626" t="s">
         <v>26</v>
       </c>
       <c r="N626">
         <v>0</v>
       </c>
     </row>
     <row r="627" spans="1:14">
       <c r="A627" t="s">
         <v>799</v>
       </c>
       <c r="B627" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C627" t="s">
         <v>25</v>
       </c>
       <c r="D627" t="s">
         <v>450</v>
       </c>
       <c r="E627" t="s">
         <v>17</v>
       </c>
       <c r="F627" t="s">
         <v>18</v>
       </c>
       <c r="G627" t="s">
         <v>19</v>
       </c>
       <c r="H627" t="s">
         <v>26</v>
       </c>
       <c r="N627">
         <v>0</v>
       </c>
     </row>
     <row r="628" spans="1:14">
       <c r="A628" t="s">
         <v>800</v>
       </c>
       <c r="B628" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C628" t="s">
         <v>25</v>
       </c>
       <c r="D628" t="s">
-        <v>372</v>
+        <v>450</v>
       </c>
       <c r="E628" t="s">
         <v>17</v>
       </c>
       <c r="F628" t="s">
         <v>18</v>
       </c>
       <c r="G628" t="s">
         <v>19</v>
       </c>
       <c r="H628" t="s">
         <v>26</v>
       </c>
       <c r="N628">
         <v>0</v>
       </c>
     </row>
     <row r="629" spans="1:14">
       <c r="A629" t="s">
         <v>801</v>
       </c>
       <c r="B629" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C629" t="s">
         <v>25</v>
       </c>
       <c r="D629" t="s">
         <v>372</v>
       </c>
       <c r="E629" t="s">
         <v>17</v>
       </c>
       <c r="F629" t="s">
         <v>18</v>
       </c>
       <c r="G629" t="s">
         <v>19</v>
       </c>
       <c r="H629" t="s">
         <v>26</v>
       </c>
       <c r="N629">
         <v>0</v>
       </c>
     </row>
     <row r="630" spans="1:14">
       <c r="A630" t="s">
         <v>802</v>
       </c>
       <c r="B630" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C630" t="s">
         <v>25</v>
       </c>
       <c r="D630" t="s">
         <v>372</v>
       </c>
       <c r="E630" t="s">
         <v>17</v>
       </c>
       <c r="F630" t="s">
         <v>18</v>
       </c>
       <c r="G630" t="s">
         <v>19</v>
       </c>
       <c r="H630" t="s">
         <v>26</v>
       </c>
       <c r="N630">
         <v>0</v>
       </c>
     </row>
     <row r="631" spans="1:14">
       <c r="A631" t="s">
         <v>803</v>
       </c>
       <c r="B631" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C631" t="s">
         <v>25</v>
       </c>
       <c r="D631" t="s">
         <v>372</v>
       </c>
       <c r="E631" t="s">
         <v>17</v>
       </c>
       <c r="F631" t="s">
         <v>18</v>
       </c>
       <c r="G631" t="s">
         <v>19</v>
       </c>
       <c r="H631" t="s">
         <v>26</v>
       </c>
       <c r="N631">
         <v>0</v>
       </c>
     </row>
     <row r="632" spans="1:14">
       <c r="A632" t="s">
         <v>804</v>
       </c>
       <c r="B632" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C632" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="D632" t="s">
         <v>372</v>
       </c>
       <c r="E632" t="s">
         <v>17</v>
       </c>
       <c r="F632" t="s">
         <v>18</v>
       </c>
       <c r="G632" t="s">
         <v>19</v>
       </c>
       <c r="H632" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="N632">
         <v>0</v>
       </c>
     </row>
     <row r="633" spans="1:14">
       <c r="A633" t="s">
         <v>805</v>
       </c>
       <c r="B633" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C633" t="s">
         <v>28</v>
       </c>
       <c r="D633" t="s">
         <v>372</v>
       </c>
       <c r="E633" t="s">
         <v>17</v>
       </c>
       <c r="F633" t="s">
         <v>18</v>
       </c>
       <c r="G633" t="s">
         <v>19</v>
       </c>
       <c r="H633" t="s">
         <v>30</v>
       </c>
       <c r="N633">
         <v>0</v>
       </c>
     </row>
     <row r="634" spans="1:14">
       <c r="A634" t="s">
         <v>806</v>
       </c>
       <c r="B634" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C634" t="s">
         <v>28</v>
       </c>
       <c r="D634" t="s">
         <v>372</v>
       </c>
       <c r="E634" t="s">
         <v>17</v>
       </c>
       <c r="F634" t="s">
         <v>18</v>
       </c>
       <c r="G634" t="s">
         <v>19</v>
       </c>
       <c r="H634" t="s">
         <v>30</v>
       </c>
       <c r="N634">
         <v>0</v>
       </c>
     </row>
     <row r="635" spans="1:14">
       <c r="A635" t="s">
         <v>807</v>
       </c>
       <c r="B635" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C635" t="s">
         <v>28</v>
       </c>
       <c r="D635" t="s">
         <v>372</v>
       </c>
       <c r="E635" t="s">
         <v>17</v>
       </c>
       <c r="F635" t="s">
         <v>18</v>
       </c>
       <c r="G635" t="s">
         <v>19</v>
       </c>
       <c r="H635" t="s">
         <v>30</v>
       </c>
       <c r="N635">
         <v>0</v>
       </c>
     </row>
     <row r="636" spans="1:14">
       <c r="A636" t="s">
         <v>808</v>
       </c>
       <c r="B636" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C636" t="s">
-        <v>60</v>
+        <v>28</v>
       </c>
       <c r="D636" t="s">
         <v>372</v>
       </c>
       <c r="E636" t="s">
         <v>17</v>
       </c>
       <c r="F636" t="s">
         <v>18</v>
       </c>
       <c r="G636" t="s">
         <v>19</v>
       </c>
       <c r="H636" t="s">
-        <v>61</v>
+        <v>30</v>
       </c>
       <c r="N636">
         <v>0</v>
       </c>
     </row>
     <row r="637" spans="1:14">
       <c r="A637" t="s">
         <v>809</v>
       </c>
       <c r="B637" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C637" t="s">
         <v>60</v>
       </c>
       <c r="D637" t="s">
         <v>372</v>
       </c>
       <c r="E637" t="s">
         <v>17</v>
       </c>
       <c r="F637" t="s">
         <v>18</v>
       </c>
       <c r="G637" t="s">
         <v>19</v>
       </c>
       <c r="H637" t="s">
         <v>61</v>
       </c>
       <c r="N637">
         <v>0</v>
       </c>
     </row>
     <row r="638" spans="1:14">
       <c r="A638" t="s">
         <v>810</v>
       </c>
       <c r="B638" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C638" t="s">
         <v>60</v>
       </c>
       <c r="D638" t="s">
         <v>372</v>
       </c>
       <c r="E638" t="s">
         <v>17</v>
       </c>
       <c r="F638" t="s">
         <v>18</v>
       </c>
       <c r="G638" t="s">
         <v>19</v>
       </c>
       <c r="H638" t="s">
         <v>61</v>
       </c>
       <c r="N638">
         <v>0</v>
       </c>
     </row>
     <row r="639" spans="1:14">
       <c r="A639" t="s">
         <v>811</v>
       </c>
       <c r="B639" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C639" t="s">
         <v>60</v>
       </c>
       <c r="D639" t="s">
         <v>372</v>
       </c>
       <c r="E639" t="s">
         <v>17</v>
       </c>
       <c r="F639" t="s">
         <v>18</v>
       </c>
       <c r="G639" t="s">
         <v>19</v>
       </c>
       <c r="H639" t="s">
         <v>61</v>
       </c>
       <c r="N639">
         <v>0</v>
       </c>
     </row>
     <row r="640" spans="1:14">
       <c r="A640" t="s">
         <v>812</v>
       </c>
       <c r="B640" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C640" t="s">
         <v>60</v>
       </c>
       <c r="D640" t="s">
         <v>372</v>
       </c>
       <c r="E640" t="s">
         <v>17</v>
       </c>
       <c r="F640" t="s">
         <v>18</v>
       </c>
       <c r="G640" t="s">
         <v>19</v>
       </c>
       <c r="H640" t="s">
         <v>61</v>
       </c>
       <c r="N640">
         <v>0</v>
       </c>
     </row>
     <row r="641" spans="1:14">
       <c r="A641" t="s">
         <v>813</v>
       </c>
       <c r="B641" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C641" t="s">
         <v>60</v>
       </c>
       <c r="D641" t="s">
         <v>372</v>
       </c>
       <c r="E641" t="s">
         <v>17</v>
       </c>
       <c r="F641" t="s">
         <v>18</v>
       </c>
       <c r="G641" t="s">
         <v>19</v>
       </c>
       <c r="H641" t="s">
         <v>61</v>
       </c>
       <c r="N641">
         <v>0</v>
       </c>
     </row>
     <row r="642" spans="1:14">
       <c r="A642" t="s">
         <v>814</v>
       </c>
       <c r="B642" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C642" t="s">
         <v>60</v>
       </c>
       <c r="D642" t="s">
         <v>372</v>
       </c>
       <c r="E642" t="s">
         <v>17</v>
       </c>
       <c r="F642" t="s">
         <v>18</v>
       </c>
       <c r="G642" t="s">
         <v>19</v>
       </c>
       <c r="H642" t="s">
         <v>61</v>
       </c>
       <c r="N642">
         <v>0</v>
       </c>
     </row>
     <row r="643" spans="1:14">
       <c r="A643" t="s">
         <v>815</v>
       </c>
       <c r="B643" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C643" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="D643" t="s">
         <v>372</v>
       </c>
       <c r="E643" t="s">
         <v>17</v>
       </c>
       <c r="F643" t="s">
         <v>18</v>
       </c>
       <c r="G643" t="s">
         <v>19</v>
       </c>
       <c r="H643" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="N643">
         <v>0</v>
       </c>
     </row>
     <row r="644" spans="1:14">
       <c r="A644" t="s">
         <v>816</v>
       </c>
       <c r="B644" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C644" t="s">
         <v>63</v>
       </c>
       <c r="D644" t="s">
         <v>372</v>
       </c>
       <c r="E644" t="s">
         <v>17</v>
       </c>
       <c r="F644" t="s">
         <v>18</v>
       </c>
       <c r="G644" t="s">
         <v>19</v>
       </c>
       <c r="H644" t="s">
         <v>64</v>
       </c>
       <c r="N644">
         <v>0</v>
       </c>
     </row>
     <row r="645" spans="1:14">
       <c r="A645" t="s">
         <v>817</v>
       </c>
       <c r="B645" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C645" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="D645" t="s">
         <v>372</v>
       </c>
       <c r="E645" t="s">
         <v>17</v>
       </c>
       <c r="F645" t="s">
         <v>18</v>
       </c>
       <c r="G645" t="s">
         <v>19</v>
       </c>
       <c r="H645" t="s">
-        <v>818</v>
+        <v>64</v>
       </c>
       <c r="N645">
         <v>0</v>
       </c>
     </row>
     <row r="646" spans="1:14">
       <c r="A646" t="s">
-        <v>819</v>
+        <v>818</v>
       </c>
       <c r="B646" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C646" t="s">
-        <v>118</v>
+        <v>60</v>
       </c>
       <c r="D646" t="s">
         <v>372</v>
       </c>
       <c r="E646" t="s">
         <v>17</v>
       </c>
       <c r="F646" t="s">
         <v>18</v>
       </c>
       <c r="G646" t="s">
         <v>19</v>
       </c>
       <c r="H646" t="s">
-        <v>119</v>
+        <v>819</v>
       </c>
       <c r="N646">
         <v>0</v>
       </c>
     </row>
     <row r="647" spans="1:14">
       <c r="A647" t="s">
         <v>820</v>
       </c>
       <c r="B647" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C647" t="s">
         <v>118</v>
       </c>
       <c r="D647" t="s">
         <v>372</v>
       </c>
       <c r="E647" t="s">
         <v>17</v>
       </c>
       <c r="F647" t="s">
         <v>18</v>
       </c>
       <c r="G647" t="s">
         <v>19</v>
       </c>
       <c r="H647" t="s">
         <v>119</v>
       </c>
       <c r="N647">
         <v>0</v>
       </c>
     </row>
     <row r="648" spans="1:14">
       <c r="A648" t="s">
         <v>821</v>
       </c>
       <c r="B648" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C648" t="s">
         <v>118</v>
       </c>
       <c r="D648" t="s">
         <v>372</v>
       </c>
       <c r="E648" t="s">
         <v>17</v>
       </c>
       <c r="F648" t="s">
         <v>18</v>
       </c>
       <c r="G648" t="s">
         <v>19</v>
       </c>
       <c r="H648" t="s">
         <v>119</v>
       </c>
       <c r="N648">
         <v>0</v>
       </c>
     </row>
     <row r="649" spans="1:14">
       <c r="A649" t="s">
         <v>822</v>
       </c>
       <c r="B649" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C649" t="s">
         <v>118</v>
       </c>
       <c r="D649" t="s">
         <v>372</v>
       </c>
       <c r="E649" t="s">
         <v>17</v>
       </c>
       <c r="F649" t="s">
         <v>18</v>
       </c>
       <c r="G649" t="s">
         <v>19</v>
       </c>
       <c r="H649" t="s">
         <v>119</v>
       </c>
       <c r="N649">
         <v>0</v>
       </c>
     </row>
     <row r="650" spans="1:14">
       <c r="A650" t="s">
         <v>823</v>
       </c>
       <c r="B650" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C650" t="s">
         <v>118</v>
       </c>
       <c r="D650" t="s">
         <v>372</v>
       </c>
       <c r="E650" t="s">
         <v>17</v>
       </c>
       <c r="F650" t="s">
         <v>18</v>
       </c>
       <c r="G650" t="s">
         <v>19</v>
       </c>
       <c r="H650" t="s">
         <v>119</v>
       </c>
       <c r="N650">
         <v>0</v>
       </c>
     </row>
     <row r="651" spans="1:14">
       <c r="A651" t="s">
         <v>824</v>
       </c>
       <c r="B651" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C651" t="s">
         <v>118</v>
       </c>
       <c r="D651" t="s">
         <v>372</v>
       </c>
       <c r="E651" t="s">
         <v>17</v>
       </c>
       <c r="F651" t="s">
         <v>18</v>
       </c>
       <c r="G651" t="s">
         <v>19</v>
       </c>
       <c r="H651" t="s">
         <v>119</v>
       </c>
       <c r="N651">
         <v>0</v>
       </c>
     </row>
     <row r="652" spans="1:14">
       <c r="A652" t="s">
         <v>825</v>
       </c>
       <c r="B652" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C652" t="s">
         <v>118</v>
       </c>
       <c r="D652" t="s">
         <v>372</v>
       </c>
       <c r="E652" t="s">
         <v>17</v>
       </c>
       <c r="F652" t="s">
         <v>18</v>
       </c>
       <c r="G652" t="s">
         <v>19</v>
       </c>
       <c r="H652" t="s">
         <v>119</v>
       </c>
       <c r="N652">
         <v>0</v>
       </c>
     </row>
     <row r="653" spans="1:14">
       <c r="A653" t="s">
         <v>826</v>
       </c>
       <c r="B653" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C653" t="s">
-        <v>66</v>
+        <v>118</v>
       </c>
       <c r="D653" t="s">
         <v>372</v>
       </c>
       <c r="E653" t="s">
         <v>17</v>
       </c>
       <c r="F653" t="s">
         <v>18</v>
       </c>
       <c r="G653" t="s">
         <v>19</v>
       </c>
       <c r="H653" t="s">
-        <v>67</v>
+        <v>119</v>
       </c>
       <c r="N653">
         <v>0</v>
       </c>
     </row>
     <row r="654" spans="1:14">
       <c r="A654" t="s">
         <v>827</v>
       </c>
       <c r="B654" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C654" t="s">
         <v>66</v>
       </c>
       <c r="D654" t="s">
         <v>372</v>
       </c>
       <c r="E654" t="s">
         <v>17</v>
       </c>
       <c r="F654" t="s">
         <v>18</v>
       </c>
       <c r="G654" t="s">
         <v>19</v>
       </c>
       <c r="H654" t="s">
         <v>67</v>
       </c>
       <c r="N654">
         <v>0</v>
       </c>
     </row>
     <row r="655" spans="1:14">
       <c r="A655" t="s">
         <v>828</v>
       </c>
       <c r="B655" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C655" t="s">
         <v>66</v>
       </c>
       <c r="D655" t="s">
         <v>372</v>
       </c>
       <c r="E655" t="s">
         <v>17</v>
       </c>
       <c r="F655" t="s">
         <v>18</v>
       </c>
       <c r="G655" t="s">
         <v>19</v>
       </c>
       <c r="H655" t="s">
         <v>67</v>
       </c>
       <c r="N655">
         <v>0</v>
       </c>
     </row>
     <row r="656" spans="1:14">
       <c r="A656" t="s">
         <v>829</v>
       </c>
       <c r="B656" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C656" t="s">
         <v>66</v>
       </c>
       <c r="D656" t="s">
         <v>372</v>
       </c>
       <c r="E656" t="s">
         <v>17</v>
       </c>
       <c r="F656" t="s">
         <v>18</v>
       </c>
       <c r="G656" t="s">
         <v>19</v>
       </c>
       <c r="H656" t="s">
         <v>67</v>
       </c>
       <c r="N656">
         <v>0</v>
       </c>
     </row>
     <row r="657" spans="1:14">
       <c r="A657" t="s">
         <v>830</v>
       </c>
       <c r="B657" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C657" t="s">
         <v>66</v>
       </c>
       <c r="D657" t="s">
         <v>372</v>
       </c>
       <c r="E657" t="s">
         <v>17</v>
       </c>
       <c r="F657" t="s">
         <v>18</v>
       </c>
       <c r="G657" t="s">
         <v>19</v>
       </c>
       <c r="H657" t="s">
         <v>67</v>
       </c>
       <c r="N657">
         <v>0</v>
       </c>
     </row>
     <row r="658" spans="1:14">
       <c r="A658" t="s">
         <v>831</v>
       </c>
       <c r="B658" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C658" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="D658" t="s">
         <v>372</v>
       </c>
       <c r="E658" t="s">
         <v>17</v>
       </c>
       <c r="F658" t="s">
         <v>18</v>
       </c>
       <c r="G658" t="s">
         <v>19</v>
       </c>
       <c r="H658" t="s">
-        <v>81</v>
+        <v>67</v>
       </c>
       <c r="N658">
         <v>0</v>
       </c>
     </row>
     <row r="659" spans="1:14">
       <c r="A659" t="s">
         <v>832</v>
       </c>
       <c r="B659" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C659" t="s">
-        <v>28</v>
+        <v>80</v>
       </c>
       <c r="D659" t="s">
-        <v>405</v>
+        <v>372</v>
       </c>
       <c r="E659" t="s">
         <v>17</v>
       </c>
       <c r="F659" t="s">
         <v>18</v>
       </c>
       <c r="G659" t="s">
         <v>19</v>
       </c>
       <c r="H659" t="s">
-        <v>30</v>
+        <v>81</v>
       </c>
       <c r="N659">
         <v>0</v>
       </c>
     </row>
     <row r="660" spans="1:14">
       <c r="A660" t="s">
         <v>833</v>
       </c>
       <c r="B660" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C660" t="s">
-        <v>63</v>
+        <v>28</v>
       </c>
       <c r="D660" t="s">
         <v>405</v>
       </c>
       <c r="E660" t="s">
         <v>17</v>
       </c>
       <c r="F660" t="s">
         <v>18</v>
       </c>
       <c r="G660" t="s">
         <v>19</v>
       </c>
       <c r="H660" t="s">
-        <v>64</v>
+        <v>30</v>
       </c>
       <c r="N660">
         <v>0</v>
       </c>
     </row>
     <row r="661" spans="1:14">
       <c r="A661" t="s">
         <v>834</v>
       </c>
       <c r="B661" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C661" t="s">
-        <v>492</v>
+        <v>63</v>
       </c>
       <c r="D661" t="s">
         <v>405</v>
       </c>
       <c r="E661" t="s">
         <v>17</v>
       </c>
       <c r="F661" t="s">
         <v>18</v>
       </c>
       <c r="G661" t="s">
         <v>19</v>
       </c>
       <c r="H661" t="s">
-        <v>493</v>
+        <v>64</v>
       </c>
       <c r="N661">
         <v>0</v>
       </c>
     </row>
     <row r="662" spans="1:14">
       <c r="A662" t="s">
         <v>835</v>
       </c>
       <c r="B662" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C662" t="s">
-        <v>66</v>
+        <v>491</v>
       </c>
       <c r="D662" t="s">
         <v>405</v>
       </c>
       <c r="E662" t="s">
         <v>17</v>
       </c>
       <c r="F662" t="s">
         <v>18</v>
       </c>
       <c r="G662" t="s">
         <v>19</v>
       </c>
       <c r="H662" t="s">
-        <v>67</v>
+        <v>492</v>
       </c>
       <c r="N662">
         <v>0</v>
       </c>
     </row>
     <row r="663" spans="1:14">
       <c r="A663" t="s">
         <v>836</v>
       </c>
       <c r="B663" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C663" t="s">
-        <v>398</v>
+        <v>66</v>
       </c>
       <c r="D663" t="s">
-        <v>293</v>
+        <v>405</v>
       </c>
       <c r="E663" t="s">
         <v>17</v>
       </c>
       <c r="F663" t="s">
         <v>18</v>
       </c>
       <c r="G663" t="s">
         <v>19</v>
       </c>
       <c r="H663" t="s">
-        <v>837</v>
+        <v>67</v>
       </c>
       <c r="N663">
         <v>0</v>
       </c>
     </row>
     <row r="664" spans="1:14">
       <c r="A664" t="s">
-        <v>838</v>
+        <v>837</v>
       </c>
       <c r="B664" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C664" t="s">
-        <v>25</v>
+        <v>398</v>
       </c>
       <c r="D664" t="s">
         <v>293</v>
       </c>
       <c r="E664" t="s">
         <v>17</v>
       </c>
       <c r="F664" t="s">
         <v>18</v>
       </c>
       <c r="G664" t="s">
         <v>19</v>
       </c>
       <c r="H664" t="s">
-        <v>26</v>
+        <v>838</v>
       </c>
       <c r="N664">
         <v>0</v>
       </c>
     </row>
     <row r="665" spans="1:14">
       <c r="A665" t="s">
         <v>839</v>
       </c>
       <c r="B665" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C665" t="s">
         <v>25</v>
       </c>
       <c r="D665" t="s">
         <v>293</v>
       </c>
       <c r="E665" t="s">
         <v>17</v>
       </c>
       <c r="F665" t="s">
         <v>18</v>
       </c>
       <c r="G665" t="s">
         <v>19</v>
       </c>
       <c r="H665" t="s">
         <v>26</v>
       </c>
       <c r="N665">
         <v>0</v>
       </c>
     </row>
     <row r="666" spans="1:14">
       <c r="A666" t="s">
         <v>840</v>
       </c>
       <c r="B666" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C666" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="D666" t="s">
         <v>293</v>
       </c>
       <c r="E666" t="s">
         <v>17</v>
       </c>
       <c r="F666" t="s">
         <v>18</v>
       </c>
       <c r="G666" t="s">
         <v>19</v>
       </c>
       <c r="H666" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="N666">
         <v>0</v>
       </c>
     </row>
     <row r="667" spans="1:14">
       <c r="A667" t="s">
         <v>841</v>
       </c>
       <c r="B667" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C667" t="s">
         <v>28</v>
       </c>
       <c r="D667" t="s">
         <v>293</v>
       </c>
       <c r="E667" t="s">
         <v>17</v>
       </c>
       <c r="F667" t="s">
         <v>18</v>
       </c>
       <c r="G667" t="s">
         <v>19</v>
       </c>
       <c r="H667" t="s">
         <v>30</v>
       </c>
       <c r="N667">
         <v>0</v>
       </c>
     </row>
     <row r="668" spans="1:14">
       <c r="A668" t="s">
         <v>842</v>
       </c>
       <c r="B668" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C668" t="s">
         <v>28</v>
       </c>
       <c r="D668" t="s">
         <v>293</v>
       </c>
       <c r="E668" t="s">
         <v>17</v>
       </c>
       <c r="F668" t="s">
         <v>18</v>
       </c>
       <c r="G668" t="s">
         <v>19</v>
       </c>
       <c r="H668" t="s">
         <v>30</v>
       </c>
       <c r="N668">
         <v>0</v>
       </c>
     </row>
     <row r="669" spans="1:14">
       <c r="A669" t="s">
         <v>843</v>
       </c>
       <c r="B669" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C669" t="s">
-        <v>60</v>
+        <v>28</v>
       </c>
       <c r="D669" t="s">
         <v>293</v>
       </c>
       <c r="E669" t="s">
         <v>17</v>
       </c>
       <c r="F669" t="s">
         <v>18</v>
       </c>
       <c r="G669" t="s">
         <v>19</v>
       </c>
       <c r="H669" t="s">
-        <v>61</v>
+        <v>30</v>
       </c>
       <c r="N669">
         <v>0</v>
       </c>
     </row>
     <row r="670" spans="1:14">
       <c r="A670" t="s">
         <v>844</v>
       </c>
       <c r="B670" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C670" t="s">
         <v>60</v>
       </c>
       <c r="D670" t="s">
         <v>293</v>
       </c>
       <c r="E670" t="s">
         <v>17</v>
       </c>
       <c r="F670" t="s">
         <v>18</v>
       </c>
       <c r="G670" t="s">
         <v>19</v>
       </c>
       <c r="H670" t="s">
         <v>61</v>
       </c>
       <c r="N670">
         <v>0</v>
       </c>
     </row>
     <row r="671" spans="1:14">
       <c r="A671" t="s">
         <v>845</v>
       </c>
       <c r="B671" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C671" t="s">
         <v>60</v>
       </c>
       <c r="D671" t="s">
         <v>293</v>
       </c>
       <c r="E671" t="s">
         <v>17</v>
       </c>
       <c r="F671" t="s">
         <v>18</v>
       </c>
       <c r="G671" t="s">
         <v>19</v>
       </c>
       <c r="H671" t="s">
         <v>61</v>
       </c>
       <c r="N671">
         <v>0</v>
       </c>
     </row>
     <row r="672" spans="1:14">
       <c r="A672" t="s">
         <v>846</v>
       </c>
       <c r="B672" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C672" t="s">
         <v>60</v>
       </c>
       <c r="D672" t="s">
         <v>293</v>
       </c>
       <c r="E672" t="s">
         <v>17</v>
       </c>
       <c r="F672" t="s">
         <v>18</v>
       </c>
       <c r="G672" t="s">
         <v>19</v>
       </c>
       <c r="H672" t="s">
         <v>61</v>
       </c>
       <c r="N672">
         <v>0</v>
       </c>
     </row>
     <row r="673" spans="1:14">
       <c r="A673" t="s">
         <v>847</v>
       </c>
       <c r="B673" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C673" t="s">
         <v>60</v>
       </c>
       <c r="D673" t="s">
         <v>293</v>
       </c>
       <c r="E673" t="s">
         <v>17</v>
       </c>
       <c r="F673" t="s">
         <v>18</v>
       </c>
       <c r="G673" t="s">
         <v>19</v>
       </c>
       <c r="H673" t="s">
         <v>61</v>
       </c>
       <c r="N673">
         <v>0</v>
       </c>
     </row>
     <row r="674" spans="1:14">
       <c r="A674" t="s">
         <v>848</v>
       </c>
       <c r="B674" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C674" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="D674" t="s">
         <v>293</v>
       </c>
       <c r="E674" t="s">
         <v>17</v>
       </c>
       <c r="F674" t="s">
         <v>18</v>
       </c>
       <c r="G674" t="s">
         <v>19</v>
       </c>
       <c r="H674" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="N674">
         <v>0</v>
       </c>
     </row>
     <row r="675" spans="1:14">
       <c r="A675" t="s">
         <v>849</v>
       </c>
       <c r="B675" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C675" t="s">
         <v>63</v>
       </c>
       <c r="D675" t="s">
         <v>293</v>
       </c>
       <c r="E675" t="s">
         <v>17</v>
       </c>
       <c r="F675" t="s">
         <v>18</v>
       </c>
       <c r="G675" t="s">
         <v>19</v>
       </c>
       <c r="H675" t="s">
         <v>64</v>
       </c>
       <c r="N675">
         <v>0</v>
       </c>
     </row>
     <row r="676" spans="1:14">
       <c r="A676" t="s">
         <v>850</v>
       </c>
       <c r="B676" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C676" t="s">
         <v>63</v>
       </c>
       <c r="D676" t="s">
         <v>293</v>
       </c>
       <c r="E676" t="s">
         <v>17</v>
       </c>
       <c r="F676" t="s">
         <v>18</v>
       </c>
       <c r="G676" t="s">
         <v>19</v>
       </c>
       <c r="H676" t="s">
         <v>64</v>
       </c>
       <c r="N676">
         <v>0</v>
       </c>
     </row>
     <row r="677" spans="1:14">
       <c r="A677" t="s">
         <v>851</v>
       </c>
       <c r="B677" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C677" t="s">
-        <v>492</v>
+        <v>63</v>
       </c>
       <c r="D677" t="s">
         <v>293</v>
       </c>
       <c r="E677" t="s">
         <v>17</v>
       </c>
       <c r="F677" t="s">
         <v>18</v>
       </c>
       <c r="G677" t="s">
         <v>19</v>
       </c>
       <c r="H677" t="s">
-        <v>493</v>
+        <v>64</v>
       </c>
       <c r="N677">
         <v>0</v>
       </c>
     </row>
     <row r="678" spans="1:14">
       <c r="A678" t="s">
         <v>852</v>
       </c>
       <c r="B678" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C678" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="D678" t="s">
         <v>293</v>
       </c>
       <c r="E678" t="s">
         <v>17</v>
       </c>
       <c r="F678" t="s">
         <v>18</v>
       </c>
       <c r="G678" t="s">
         <v>19</v>
       </c>
       <c r="H678" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="N678">
         <v>0</v>
       </c>
     </row>
     <row r="679" spans="1:14">
       <c r="A679" t="s">
         <v>853</v>
       </c>
       <c r="B679" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C679" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="D679" t="s">
         <v>293</v>
       </c>
       <c r="E679" t="s">
         <v>17</v>
       </c>
       <c r="F679" t="s">
         <v>18</v>
       </c>
       <c r="G679" t="s">
         <v>19</v>
       </c>
       <c r="H679" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="N679">
         <v>0</v>
       </c>
     </row>
     <row r="680" spans="1:14">
       <c r="A680" t="s">
         <v>854</v>
       </c>
       <c r="B680" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C680" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="D680" t="s">
         <v>293</v>
       </c>
       <c r="E680" t="s">
         <v>17</v>
       </c>
       <c r="F680" t="s">
         <v>18</v>
       </c>
       <c r="G680" t="s">
         <v>19</v>
       </c>
       <c r="H680" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="N680">
         <v>0</v>
       </c>
     </row>
     <row r="681" spans="1:14">
       <c r="A681" t="s">
         <v>855</v>
       </c>
       <c r="B681" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C681" t="s">
-        <v>118</v>
+        <v>491</v>
       </c>
       <c r="D681" t="s">
         <v>293</v>
       </c>
       <c r="E681" t="s">
         <v>17</v>
       </c>
       <c r="F681" t="s">
         <v>18</v>
       </c>
       <c r="G681" t="s">
         <v>19</v>
       </c>
       <c r="H681" t="s">
-        <v>119</v>
+        <v>492</v>
       </c>
       <c r="N681">
         <v>0</v>
       </c>
     </row>
     <row r="682" spans="1:14">
       <c r="A682" t="s">
         <v>856</v>
       </c>
       <c r="B682" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C682" t="s">
         <v>118</v>
       </c>
       <c r="D682" t="s">
         <v>293</v>
       </c>
       <c r="E682" t="s">
         <v>17</v>
       </c>
       <c r="F682" t="s">
         <v>18</v>
       </c>
       <c r="G682" t="s">
         <v>19</v>
       </c>
       <c r="H682" t="s">
         <v>119</v>
       </c>
       <c r="N682">
         <v>0</v>
       </c>
     </row>
     <row r="683" spans="1:14">
       <c r="A683" t="s">
         <v>857</v>
       </c>
       <c r="B683" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C683" t="s">
         <v>118</v>
       </c>
       <c r="D683" t="s">
         <v>293</v>
       </c>
       <c r="E683" t="s">
         <v>17</v>
       </c>
       <c r="F683" t="s">
         <v>18</v>
       </c>
       <c r="G683" t="s">
         <v>19</v>
       </c>
       <c r="H683" t="s">
         <v>119</v>
       </c>
       <c r="N683">
         <v>0</v>
       </c>
     </row>
     <row r="684" spans="1:14">
       <c r="A684" t="s">
         <v>858</v>
       </c>
       <c r="B684" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C684" t="s">
-        <v>66</v>
+        <v>118</v>
       </c>
       <c r="D684" t="s">
         <v>293</v>
       </c>
       <c r="E684" t="s">
         <v>17</v>
       </c>
       <c r="F684" t="s">
         <v>18</v>
       </c>
       <c r="G684" t="s">
         <v>19</v>
       </c>
       <c r="H684" t="s">
-        <v>67</v>
+        <v>119</v>
       </c>
       <c r="N684">
         <v>0</v>
       </c>
     </row>
     <row r="685" spans="1:14">
       <c r="A685" t="s">
         <v>859</v>
       </c>
       <c r="B685" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C685" t="s">
         <v>66</v>
       </c>
       <c r="D685" t="s">
         <v>293</v>
       </c>
       <c r="E685" t="s">
         <v>17</v>
       </c>
       <c r="F685" t="s">
         <v>18</v>
       </c>
       <c r="G685" t="s">
         <v>19</v>
       </c>
       <c r="H685" t="s">
         <v>67</v>
       </c>
       <c r="N685">
         <v>0</v>
       </c>
     </row>
     <row r="686" spans="1:14">
       <c r="A686" t="s">
         <v>860</v>
       </c>
       <c r="B686" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C686" t="s">
         <v>66</v>
       </c>
       <c r="D686" t="s">
         <v>293</v>
       </c>
       <c r="E686" t="s">
         <v>17</v>
       </c>
       <c r="F686" t="s">
         <v>18</v>
       </c>
       <c r="G686" t="s">
         <v>19</v>
       </c>
       <c r="H686" t="s">
         <v>67</v>
       </c>
       <c r="N686">
         <v>0</v>
       </c>
     </row>
     <row r="687" spans="1:14">
       <c r="A687" t="s">
         <v>861</v>
       </c>
       <c r="B687" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C687" t="s">
         <v>66</v>
       </c>
       <c r="D687" t="s">
         <v>293</v>
       </c>
       <c r="E687" t="s">
         <v>17</v>
       </c>
       <c r="F687" t="s">
         <v>18</v>
       </c>
       <c r="G687" t="s">
         <v>19</v>
       </c>
       <c r="H687" t="s">
         <v>67</v>
       </c>
       <c r="N687">
         <v>0</v>
       </c>
     </row>
     <row r="688" spans="1:14">
       <c r="A688" t="s">
         <v>862</v>
       </c>
       <c r="B688" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C688" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="D688" t="s">
         <v>293</v>
       </c>
       <c r="E688" t="s">
         <v>17</v>
       </c>
       <c r="F688" t="s">
         <v>18</v>
       </c>
       <c r="G688" t="s">
         <v>19</v>
       </c>
       <c r="H688" t="s">
-        <v>81</v>
+        <v>67</v>
       </c>
       <c r="N688">
         <v>0</v>
       </c>
     </row>
     <row r="689" spans="1:14">
       <c r="A689" t="s">
         <v>863</v>
       </c>
       <c r="B689" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C689" t="s">
         <v>80</v>
       </c>
       <c r="D689" t="s">
         <v>293</v>
       </c>
       <c r="E689" t="s">
         <v>17</v>
       </c>
       <c r="F689" t="s">
         <v>18</v>
       </c>
       <c r="G689" t="s">
         <v>19</v>
       </c>
       <c r="H689" t="s">
         <v>81</v>
       </c>
       <c r="N689">
         <v>0</v>
       </c>
     </row>
     <row r="690" spans="1:14">
       <c r="A690" t="s">
         <v>864</v>
       </c>
       <c r="B690" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C690" t="s">
         <v>80</v>
       </c>
       <c r="D690" t="s">
         <v>293</v>
       </c>
       <c r="E690" t="s">
         <v>17</v>
       </c>
       <c r="F690" t="s">
         <v>18</v>
       </c>
       <c r="G690" t="s">
         <v>19</v>
       </c>
       <c r="H690" t="s">
         <v>81</v>
       </c>
       <c r="N690">
         <v>0</v>
       </c>
     </row>
     <row r="691" spans="1:14">
       <c r="A691" t="s">
         <v>865</v>
       </c>
       <c r="B691" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C691" t="s">
-        <v>153</v>
+        <v>80</v>
       </c>
       <c r="D691" t="s">
         <v>293</v>
       </c>
       <c r="E691" t="s">
         <v>17</v>
       </c>
       <c r="F691" t="s">
         <v>18</v>
       </c>
       <c r="G691" t="s">
         <v>19</v>
       </c>
       <c r="H691" t="s">
-        <v>154</v>
+        <v>81</v>
       </c>
       <c r="N691">
         <v>0</v>
       </c>
     </row>
     <row r="692" spans="1:14">
       <c r="A692" t="s">
         <v>866</v>
       </c>
       <c r="B692" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C692" t="s">
         <v>153</v>
       </c>
       <c r="D692" t="s">
         <v>293</v>
       </c>
       <c r="E692" t="s">
         <v>17</v>
       </c>
       <c r="F692" t="s">
         <v>18</v>
       </c>
       <c r="G692" t="s">
         <v>19</v>
       </c>
       <c r="H692" t="s">
         <v>154</v>
       </c>
       <c r="N692">
         <v>0</v>
       </c>
     </row>
     <row r="693" spans="1:14">
       <c r="A693" t="s">
         <v>867</v>
       </c>
       <c r="B693" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C693" t="s">
         <v>153</v>
       </c>
       <c r="D693" t="s">
         <v>293</v>
       </c>
       <c r="E693" t="s">
         <v>17</v>
       </c>
       <c r="F693" t="s">
         <v>18</v>
       </c>
       <c r="G693" t="s">
         <v>19</v>
       </c>
       <c r="H693" t="s">
         <v>154</v>
       </c>
       <c r="N693">
         <v>0</v>
       </c>
     </row>
     <row r="694" spans="1:14">
       <c r="A694" t="s">
         <v>868</v>
       </c>
       <c r="B694" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C694" t="s">
-        <v>139</v>
+        <v>153</v>
       </c>
       <c r="D694" t="s">
         <v>293</v>
       </c>
       <c r="E694" t="s">
         <v>17</v>
       </c>
       <c r="F694" t="s">
         <v>18</v>
       </c>
       <c r="G694" t="s">
         <v>19</v>
       </c>
       <c r="H694" t="s">
-        <v>140</v>
+        <v>154</v>
       </c>
       <c r="N694">
         <v>0</v>
       </c>
     </row>
     <row r="695" spans="1:14">
       <c r="A695" t="s">
         <v>869</v>
       </c>
       <c r="B695" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C695" t="s">
-        <v>150</v>
+        <v>139</v>
       </c>
       <c r="D695" t="s">
         <v>293</v>
       </c>
       <c r="E695" t="s">
         <v>17</v>
       </c>
       <c r="F695" t="s">
         <v>18</v>
       </c>
       <c r="G695" t="s">
         <v>19</v>
       </c>
       <c r="H695" t="s">
-        <v>151</v>
+        <v>140</v>
       </c>
       <c r="N695">
         <v>0</v>
       </c>
     </row>
     <row r="696" spans="1:14">
       <c r="A696" t="s">
         <v>870</v>
       </c>
       <c r="B696" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C696" t="s">
         <v>150</v>
       </c>
       <c r="D696" t="s">
         <v>293</v>
       </c>
       <c r="E696" t="s">
         <v>17</v>
       </c>
       <c r="F696" t="s">
         <v>18</v>
       </c>
       <c r="G696" t="s">
         <v>19</v>
       </c>
       <c r="H696" t="s">
         <v>151</v>
       </c>
       <c r="N696">
         <v>0</v>
       </c>
     </row>
     <row r="697" spans="1:14">
       <c r="A697" t="s">
         <v>871</v>
       </c>
       <c r="B697" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C697" t="s">
-        <v>872</v>
+        <v>150</v>
       </c>
       <c r="D697" t="s">
         <v>293</v>
       </c>
       <c r="E697" t="s">
         <v>17</v>
       </c>
       <c r="F697" t="s">
         <v>18</v>
       </c>
       <c r="G697" t="s">
         <v>19</v>
       </c>
       <c r="H697" t="s">
-        <v>873</v>
+        <v>151</v>
       </c>
       <c r="N697">
         <v>0</v>
       </c>
     </row>
     <row r="698" spans="1:14">
       <c r="A698" t="s">
-        <v>874</v>
+        <v>872</v>
       </c>
       <c r="B698" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C698" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="D698" t="s">
         <v>293</v>
       </c>
       <c r="E698" t="s">
         <v>17</v>
       </c>
       <c r="F698" t="s">
         <v>18</v>
       </c>
       <c r="G698" t="s">
         <v>19</v>
       </c>
       <c r="H698" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="N698">
         <v>0</v>
       </c>
     </row>
     <row r="699" spans="1:14">
       <c r="A699" t="s">
         <v>875</v>
       </c>
       <c r="B699" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C699" t="s">
-        <v>206</v>
+        <v>873</v>
       </c>
       <c r="D699" t="s">
         <v>293</v>
       </c>
       <c r="E699" t="s">
         <v>17</v>
       </c>
       <c r="F699" t="s">
         <v>18</v>
       </c>
       <c r="G699" t="s">
         <v>19</v>
       </c>
       <c r="H699" t="s">
-        <v>207</v>
+        <v>874</v>
       </c>
       <c r="N699">
         <v>0</v>
       </c>
     </row>
     <row r="700" spans="1:14">
       <c r="A700" t="s">
         <v>876</v>
       </c>
       <c r="B700" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C700" t="s">
-        <v>66</v>
+        <v>206</v>
       </c>
       <c r="D700" t="s">
-        <v>419</v>
+        <v>293</v>
       </c>
       <c r="E700" t="s">
         <v>17</v>
       </c>
       <c r="F700" t="s">
         <v>18</v>
       </c>
       <c r="G700" t="s">
         <v>19</v>
       </c>
       <c r="H700" t="s">
-        <v>67</v>
+        <v>207</v>
       </c>
       <c r="N700">
         <v>0</v>
       </c>
     </row>
     <row r="701" spans="1:14">
       <c r="A701" t="s">
         <v>877</v>
       </c>
       <c r="B701" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C701" t="s">
         <v>66</v>
       </c>
       <c r="D701" t="s">
-        <v>481</v>
+        <v>419</v>
       </c>
       <c r="E701" t="s">
         <v>17</v>
       </c>
       <c r="F701" t="s">
         <v>18</v>
       </c>
       <c r="G701" t="s">
         <v>19</v>
       </c>
       <c r="H701" t="s">
         <v>67</v>
       </c>
       <c r="N701">
         <v>0</v>
       </c>
     </row>
     <row r="702" spans="1:14">
       <c r="A702" t="s">
         <v>878</v>
       </c>
       <c r="B702" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C702" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="D702" t="s">
-        <v>423</v>
+        <v>481</v>
       </c>
       <c r="E702" t="s">
         <v>17</v>
       </c>
       <c r="F702" t="s">
         <v>18</v>
       </c>
       <c r="G702" t="s">
         <v>19</v>
       </c>
       <c r="H702" t="s">
-        <v>81</v>
+        <v>67</v>
       </c>
       <c r="N702">
         <v>0</v>
       </c>
     </row>
     <row r="703" spans="1:14">
       <c r="A703" t="s">
         <v>879</v>
       </c>
       <c r="B703" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C703" t="s">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="D703" t="s">
         <v>423</v>
       </c>
       <c r="E703" t="s">
         <v>17</v>
       </c>
       <c r="F703" t="s">
         <v>18</v>
       </c>
       <c r="G703" t="s">
         <v>19</v>
       </c>
       <c r="H703" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="N703">
         <v>0</v>
       </c>
     </row>
     <row r="704" spans="1:14">
       <c r="A704" t="s">
         <v>880</v>
       </c>
       <c r="B704" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C704" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="D704" t="s">
-        <v>299</v>
+        <v>423</v>
       </c>
       <c r="E704" t="s">
         <v>17</v>
       </c>
       <c r="F704" t="s">
         <v>18</v>
       </c>
       <c r="G704" t="s">
         <v>19</v>
       </c>
       <c r="H704" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="N704">
         <v>0</v>
       </c>
     </row>
     <row r="705" spans="1:14">
       <c r="A705" t="s">
         <v>881</v>
       </c>
       <c r="B705" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C705" t="s">
-        <v>226</v>
+        <v>80</v>
       </c>
       <c r="D705" t="s">
         <v>299</v>
       </c>
       <c r="E705" t="s">
         <v>17</v>
       </c>
       <c r="F705" t="s">
         <v>18</v>
       </c>
       <c r="G705" t="s">
         <v>19</v>
       </c>
       <c r="H705" t="s">
-        <v>227</v>
+        <v>81</v>
       </c>
       <c r="N705">
         <v>0</v>
       </c>
     </row>
     <row r="706" spans="1:14">
       <c r="A706" t="s">
         <v>882</v>
       </c>
       <c r="B706" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C706" t="s">
         <v>226</v>
       </c>
       <c r="D706" t="s">
         <v>299</v>
       </c>
       <c r="E706" t="s">
         <v>17</v>
       </c>
       <c r="F706" t="s">
         <v>18</v>
       </c>
       <c r="G706" t="s">
         <v>19</v>
       </c>
       <c r="H706" t="s">
         <v>227</v>
       </c>
       <c r="N706">
         <v>0</v>
       </c>
     </row>
     <row r="707" spans="1:14">
       <c r="A707" t="s">
         <v>883</v>
       </c>
       <c r="B707" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C707" t="s">
         <v>226</v>
       </c>
       <c r="D707" t="s">
         <v>299</v>
       </c>
       <c r="E707" t="s">
         <v>17</v>
       </c>
       <c r="F707" t="s">
         <v>18</v>
       </c>
       <c r="G707" t="s">
         <v>19</v>
       </c>
       <c r="H707" t="s">
         <v>227</v>
       </c>
       <c r="N707">
         <v>0</v>
       </c>
     </row>
     <row r="708" spans="1:14">
       <c r="A708" t="s">
         <v>884</v>
       </c>
       <c r="B708" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C708" t="s">
-        <v>70</v>
+        <v>226</v>
       </c>
       <c r="D708" t="s">
         <v>299</v>
       </c>
       <c r="E708" t="s">
         <v>17</v>
       </c>
       <c r="F708" t="s">
         <v>18</v>
       </c>
       <c r="G708" t="s">
         <v>19</v>
       </c>
       <c r="H708" t="s">
-        <v>71</v>
+        <v>227</v>
       </c>
       <c r="N708">
         <v>0</v>
       </c>
     </row>
     <row r="709" spans="1:14">
       <c r="A709" t="s">
         <v>885</v>
       </c>
       <c r="B709" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C709" t="s">
         <v>70</v>
       </c>
       <c r="D709" t="s">
         <v>299</v>
       </c>
       <c r="E709" t="s">
         <v>17</v>
       </c>
       <c r="F709" t="s">
         <v>18</v>
       </c>
       <c r="G709" t="s">
         <v>19</v>
       </c>
       <c r="H709" t="s">
         <v>71</v>
       </c>
       <c r="N709">
         <v>0</v>
       </c>
     </row>
     <row r="710" spans="1:14">
       <c r="A710" t="s">
         <v>886</v>
       </c>
       <c r="B710" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C710" t="s">
         <v>70</v>
       </c>
       <c r="D710" t="s">
         <v>299</v>
       </c>
       <c r="E710" t="s">
         <v>17</v>
       </c>
       <c r="F710" t="s">
         <v>18</v>
       </c>
       <c r="G710" t="s">
         <v>19</v>
       </c>
       <c r="H710" t="s">
         <v>71</v>
       </c>
       <c r="N710">
         <v>0</v>
       </c>
     </row>
     <row r="711" spans="1:14">
       <c r="A711" t="s">
         <v>887</v>
       </c>
       <c r="B711" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C711" t="s">
-        <v>161</v>
+        <v>70</v>
       </c>
       <c r="D711" t="s">
         <v>299</v>
       </c>
       <c r="E711" t="s">
         <v>17</v>
       </c>
       <c r="F711" t="s">
         <v>18</v>
       </c>
       <c r="G711" t="s">
         <v>19</v>
       </c>
       <c r="H711" t="s">
-        <v>162</v>
+        <v>71</v>
       </c>
       <c r="N711">
         <v>0</v>
       </c>
     </row>
     <row r="712" spans="1:14">
       <c r="A712" t="s">
         <v>888</v>
       </c>
       <c r="B712" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C712" t="s">
         <v>161</v>
       </c>
       <c r="D712" t="s">
         <v>299</v>
       </c>
       <c r="E712" t="s">
         <v>17</v>
       </c>
       <c r="F712" t="s">
         <v>18</v>
       </c>
       <c r="G712" t="s">
         <v>19</v>
       </c>
       <c r="H712" t="s">
         <v>162</v>
       </c>
       <c r="N712">
         <v>0</v>
       </c>
     </row>
     <row r="713" spans="1:14">
       <c r="A713" t="s">
         <v>889</v>
       </c>
       <c r="B713" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C713" t="s">
-        <v>38</v>
+        <v>161</v>
       </c>
       <c r="D713" t="s">
         <v>299</v>
       </c>
       <c r="E713" t="s">
         <v>17</v>
       </c>
       <c r="F713" t="s">
         <v>18</v>
       </c>
       <c r="G713" t="s">
         <v>19</v>
       </c>
       <c r="H713" t="s">
-        <v>41</v>
+        <v>162</v>
       </c>
       <c r="N713">
         <v>0</v>
       </c>
     </row>
     <row r="714" spans="1:14">
       <c r="A714" t="s">
         <v>890</v>
       </c>
       <c r="B714" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C714" t="s">
         <v>38</v>
       </c>
       <c r="D714" t="s">
         <v>299</v>
       </c>
       <c r="E714" t="s">
         <v>17</v>
       </c>
       <c r="F714" t="s">
         <v>18</v>
       </c>
       <c r="G714" t="s">
         <v>19</v>
       </c>
       <c r="H714" t="s">
         <v>41</v>
       </c>
       <c r="N714">
         <v>0</v>
       </c>
     </row>
     <row r="715" spans="1:14">
       <c r="A715" t="s">
         <v>891</v>
       </c>
       <c r="B715" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C715" t="s">
-        <v>199</v>
+        <v>38</v>
       </c>
       <c r="D715" t="s">
         <v>299</v>
       </c>
       <c r="E715" t="s">
         <v>17</v>
       </c>
       <c r="F715" t="s">
         <v>18</v>
       </c>
       <c r="G715" t="s">
         <v>19</v>
       </c>
       <c r="H715" t="s">
-        <v>200</v>
+        <v>41</v>
       </c>
       <c r="N715">
         <v>0</v>
       </c>
     </row>
     <row r="716" spans="1:14">
       <c r="A716" t="s">
         <v>892</v>
       </c>
       <c r="B716" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C716" t="s">
-        <v>238</v>
+        <v>199</v>
       </c>
       <c r="D716" t="s">
         <v>299</v>
       </c>
       <c r="E716" t="s">
         <v>17</v>
       </c>
       <c r="F716" t="s">
         <v>18</v>
       </c>
       <c r="G716" t="s">
         <v>19</v>
       </c>
       <c r="H716" t="s">
-        <v>239</v>
+        <v>200</v>
       </c>
       <c r="N716">
         <v>0</v>
       </c>
     </row>
     <row r="717" spans="1:14">
       <c r="A717" t="s">
         <v>893</v>
       </c>
       <c r="B717" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C717" t="s">
-        <v>203</v>
+        <v>238</v>
       </c>
       <c r="D717" t="s">
         <v>299</v>
       </c>
       <c r="E717" t="s">
         <v>17</v>
       </c>
       <c r="F717" t="s">
         <v>18</v>
       </c>
       <c r="G717" t="s">
         <v>19</v>
       </c>
       <c r="H717" t="s">
-        <v>204</v>
+        <v>239</v>
       </c>
       <c r="N717">
         <v>0</v>
       </c>
     </row>
     <row r="718" spans="1:14">
       <c r="A718" t="s">
         <v>894</v>
       </c>
       <c r="B718" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C718" t="s">
-        <v>161</v>
+        <v>203</v>
       </c>
       <c r="D718" t="s">
-        <v>262</v>
+        <v>299</v>
       </c>
       <c r="E718" t="s">
         <v>17</v>
       </c>
       <c r="F718" t="s">
         <v>18</v>
       </c>
       <c r="G718" t="s">
         <v>19</v>
       </c>
       <c r="H718" t="s">
-        <v>162</v>
+        <v>204</v>
       </c>
       <c r="N718">
         <v>0</v>
       </c>
     </row>
     <row r="719" spans="1:14">
       <c r="A719" t="s">
         <v>895</v>
       </c>
       <c r="B719" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C719" t="s">
-        <v>38</v>
+        <v>161</v>
       </c>
       <c r="D719" t="s">
         <v>262</v>
       </c>
       <c r="E719" t="s">
         <v>17</v>
       </c>
       <c r="F719" t="s">
         <v>18</v>
       </c>
       <c r="G719" t="s">
         <v>19</v>
       </c>
       <c r="H719" t="s">
-        <v>41</v>
+        <v>162</v>
       </c>
       <c r="N719">
         <v>0</v>
       </c>
     </row>
     <row r="720" spans="1:14">
       <c r="A720" t="s">
         <v>896</v>
       </c>
       <c r="B720" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C720" t="s">
         <v>38</v>
       </c>
       <c r="D720" t="s">
         <v>262</v>
       </c>
       <c r="E720" t="s">
         <v>17</v>
       </c>
       <c r="F720" t="s">
         <v>18</v>
       </c>
       <c r="G720" t="s">
         <v>19</v>
       </c>
       <c r="H720" t="s">
         <v>41</v>
       </c>
       <c r="N720">
         <v>0</v>
       </c>
     </row>
     <row r="721" spans="1:14">
       <c r="A721" t="s">
         <v>897</v>
       </c>
       <c r="B721" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C721" t="s">
-        <v>110</v>
+        <v>38</v>
       </c>
       <c r="D721" t="s">
         <v>262</v>
       </c>
       <c r="E721" t="s">
         <v>17</v>
       </c>
       <c r="F721" t="s">
         <v>18</v>
       </c>
       <c r="G721" t="s">
         <v>19</v>
       </c>
       <c r="H721" t="s">
-        <v>111</v>
+        <v>41</v>
       </c>
       <c r="N721">
         <v>0</v>
       </c>
     </row>
     <row r="722" spans="1:14">
       <c r="A722" t="s">
         <v>898</v>
       </c>
       <c r="B722" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C722" t="s">
-        <v>203</v>
+        <v>110</v>
       </c>
       <c r="D722" t="s">
         <v>262</v>
       </c>
       <c r="E722" t="s">
         <v>17</v>
       </c>
       <c r="F722" t="s">
         <v>18</v>
       </c>
       <c r="G722" t="s">
         <v>19</v>
       </c>
       <c r="H722" t="s">
-        <v>204</v>
+        <v>111</v>
       </c>
       <c r="N722">
         <v>0</v>
       </c>
     </row>
     <row r="723" spans="1:14">
       <c r="A723" t="s">
         <v>899</v>
       </c>
       <c r="B723" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C723" t="s">
         <v>203</v>
       </c>
       <c r="D723" t="s">
         <v>262</v>
       </c>
       <c r="E723" t="s">
         <v>17</v>
       </c>
       <c r="F723" t="s">
         <v>18</v>
       </c>
       <c r="G723" t="s">
         <v>19</v>
       </c>
       <c r="H723" t="s">
         <v>204</v>
       </c>
       <c r="N723">
         <v>0</v>
       </c>
     </row>
     <row r="724" spans="1:14">
       <c r="A724" t="s">
         <v>900</v>
       </c>
       <c r="B724" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C724" t="s">
-        <v>73</v>
+        <v>203</v>
       </c>
       <c r="D724" t="s">
         <v>262</v>
       </c>
       <c r="E724" t="s">
         <v>17</v>
       </c>
       <c r="F724" t="s">
         <v>18</v>
       </c>
       <c r="G724" t="s">
         <v>19</v>
       </c>
       <c r="H724" t="s">
-        <v>74</v>
+        <v>204</v>
       </c>
       <c r="N724">
         <v>0</v>
       </c>
     </row>
     <row r="725" spans="1:14">
       <c r="A725" t="s">
         <v>901</v>
       </c>
       <c r="B725" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C725" t="s">
-        <v>161</v>
+        <v>73</v>
       </c>
       <c r="D725" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E725" t="s">
         <v>17</v>
       </c>
       <c r="F725" t="s">
         <v>18</v>
       </c>
       <c r="G725" t="s">
         <v>19</v>
       </c>
       <c r="H725" t="s">
-        <v>162</v>
+        <v>74</v>
       </c>
       <c r="N725">
         <v>0</v>
       </c>
     </row>
     <row r="726" spans="1:14">
       <c r="A726" t="s">
         <v>902</v>
       </c>
       <c r="B726" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C726" t="s">
-        <v>248</v>
+        <v>161</v>
       </c>
       <c r="D726" t="s">
         <v>264</v>
       </c>
       <c r="E726" t="s">
         <v>17</v>
       </c>
       <c r="F726" t="s">
         <v>18</v>
       </c>
       <c r="G726" t="s">
         <v>19</v>
       </c>
       <c r="H726" t="s">
-        <v>249</v>
+        <v>162</v>
       </c>
       <c r="N726">
         <v>0</v>
       </c>
     </row>
     <row r="727" spans="1:14">
       <c r="A727" t="s">
         <v>903</v>
       </c>
       <c r="B727" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C727" t="s">
-        <v>203</v>
+        <v>248</v>
       </c>
       <c r="D727" t="s">
         <v>264</v>
       </c>
       <c r="E727" t="s">
         <v>17</v>
       </c>
       <c r="F727" t="s">
         <v>18</v>
       </c>
       <c r="G727" t="s">
         <v>19</v>
       </c>
       <c r="H727" t="s">
-        <v>204</v>
+        <v>249</v>
       </c>
       <c r="N727">
         <v>0</v>
       </c>
     </row>
     <row r="728" spans="1:14">
       <c r="A728" t="s">
         <v>904</v>
       </c>
       <c r="B728" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C728" t="s">
         <v>203</v>
       </c>
       <c r="D728" t="s">
-        <v>87</v>
+        <v>264</v>
       </c>
       <c r="E728" t="s">
         <v>17</v>
       </c>
       <c r="F728" t="s">
         <v>18</v>
       </c>
       <c r="G728" t="s">
         <v>19</v>
       </c>
       <c r="H728" t="s">
         <v>204</v>
       </c>
       <c r="N728">
         <v>0</v>
       </c>
     </row>
     <row r="729" spans="1:14">
       <c r="A729" t="s">
         <v>905</v>
       </c>
       <c r="B729" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C729" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="D729" t="s">
         <v>87</v>
       </c>
       <c r="E729" t="s">
         <v>17</v>
       </c>
       <c r="F729" t="s">
         <v>18</v>
       </c>
       <c r="G729" t="s">
         <v>19</v>
       </c>
       <c r="H729" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="N729">
         <v>0</v>
       </c>
     </row>
     <row r="730" spans="1:14">
       <c r="A730" t="s">
         <v>906</v>
       </c>
       <c r="B730" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C730" t="s">
         <v>206</v>
       </c>
       <c r="D730" t="s">
         <v>87</v>
       </c>
       <c r="E730" t="s">
         <v>17</v>
       </c>
       <c r="F730" t="s">
         <v>18</v>
       </c>
       <c r="G730" t="s">
         <v>19</v>
       </c>
       <c r="H730" t="s">
         <v>207</v>
       </c>
       <c r="N730">
         <v>0</v>
       </c>
     </row>
     <row r="731" spans="1:14">
       <c r="A731" t="s">
         <v>907</v>
       </c>
       <c r="B731" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C731" t="s">
-        <v>199</v>
+        <v>206</v>
       </c>
       <c r="D731" t="s">
-        <v>16</v>
+        <v>87</v>
       </c>
       <c r="E731" t="s">
         <v>17</v>
       </c>
       <c r="F731" t="s">
         <v>18</v>
       </c>
       <c r="G731" t="s">
         <v>19</v>
       </c>
       <c r="H731" t="s">
-        <v>200</v>
+        <v>207</v>
       </c>
       <c r="N731">
         <v>0</v>
       </c>
     </row>
     <row r="732" spans="1:14">
       <c r="A732" t="s">
         <v>908</v>
       </c>
       <c r="B732" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C732" t="s">
-        <v>25</v>
+        <v>199</v>
       </c>
       <c r="D732" t="s">
-        <v>372</v>
+        <v>16</v>
       </c>
       <c r="E732" t="s">
         <v>17</v>
       </c>
       <c r="F732" t="s">
         <v>18</v>
       </c>
       <c r="G732" t="s">
-        <v>83</v>
+        <v>19</v>
       </c>
       <c r="H732" t="s">
-        <v>26</v>
+        <v>200</v>
       </c>
       <c r="N732">
         <v>0</v>
       </c>
     </row>
     <row r="733" spans="1:14">
       <c r="A733" t="s">
         <v>909</v>
       </c>
       <c r="B733" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C733" t="s">
         <v>25</v>
       </c>
       <c r="D733" t="s">
         <v>372</v>
       </c>
       <c r="E733" t="s">
         <v>17</v>
       </c>
       <c r="F733" t="s">
         <v>18</v>
       </c>
       <c r="G733" t="s">
         <v>83</v>
       </c>
       <c r="H733" t="s">
         <v>26</v>
       </c>
       <c r="N733">
         <v>0</v>
       </c>
     </row>
     <row r="734" spans="1:14">
       <c r="A734" t="s">
         <v>910</v>
       </c>
       <c r="B734" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C734" t="s">
         <v>25</v>
       </c>
       <c r="D734" t="s">
         <v>372</v>
       </c>
       <c r="E734" t="s">
         <v>17</v>
       </c>
       <c r="F734" t="s">
         <v>18</v>
       </c>
       <c r="G734" t="s">
         <v>83</v>
       </c>
       <c r="H734" t="s">
         <v>26</v>
       </c>
       <c r="N734">
         <v>0</v>
       </c>
     </row>
     <row r="735" spans="1:14">
       <c r="A735" t="s">
         <v>911</v>
       </c>
       <c r="B735" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C735" t="s">
         <v>25</v>
       </c>
       <c r="D735" t="s">
         <v>372</v>
       </c>
       <c r="E735" t="s">
         <v>17</v>
       </c>
       <c r="F735" t="s">
         <v>18</v>
       </c>
       <c r="G735" t="s">
         <v>83</v>
       </c>
       <c r="H735" t="s">
         <v>26</v>
       </c>
       <c r="N735">
         <v>0</v>
       </c>
     </row>
     <row r="736" spans="1:14">
       <c r="A736" t="s">
         <v>912</v>
       </c>
       <c r="B736" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C736" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="D736" t="s">
         <v>372</v>
       </c>
       <c r="E736" t="s">
         <v>17</v>
       </c>
       <c r="F736" t="s">
         <v>18</v>
       </c>
       <c r="G736" t="s">
         <v>83</v>
       </c>
       <c r="H736" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="N736">
         <v>0</v>
       </c>
     </row>
     <row r="737" spans="1:14">
       <c r="A737" t="s">
         <v>913</v>
       </c>
       <c r="B737" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C737" t="s">
         <v>60</v>
       </c>
       <c r="D737" t="s">
         <v>372</v>
       </c>
       <c r="E737" t="s">
         <v>17</v>
       </c>
       <c r="F737" t="s">
         <v>18</v>
       </c>
       <c r="G737" t="s">
         <v>83</v>
       </c>
       <c r="H737" t="s">
         <v>61</v>
       </c>
       <c r="N737">
         <v>0</v>
       </c>
     </row>
     <row r="738" spans="1:14">
       <c r="A738" t="s">
         <v>914</v>
       </c>
       <c r="B738" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C738" t="s">
-        <v>118</v>
+        <v>60</v>
       </c>
       <c r="D738" t="s">
         <v>372</v>
       </c>
       <c r="E738" t="s">
         <v>17</v>
       </c>
       <c r="F738" t="s">
         <v>18</v>
       </c>
       <c r="G738" t="s">
         <v>83</v>
       </c>
       <c r="H738" t="s">
-        <v>119</v>
+        <v>61</v>
       </c>
       <c r="N738">
         <v>0</v>
       </c>
     </row>
     <row r="739" spans="1:14">
       <c r="A739" t="s">
         <v>915</v>
       </c>
       <c r="B739" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C739" t="s">
-        <v>25</v>
+        <v>118</v>
       </c>
       <c r="D739" t="s">
-        <v>293</v>
+        <v>372</v>
       </c>
       <c r="E739" t="s">
         <v>17</v>
       </c>
       <c r="F739" t="s">
         <v>18</v>
       </c>
       <c r="G739" t="s">
         <v>83</v>
       </c>
       <c r="H739" t="s">
-        <v>26</v>
+        <v>119</v>
       </c>
       <c r="N739">
         <v>0</v>
       </c>
     </row>
     <row r="740" spans="1:14">
       <c r="A740" t="s">
         <v>916</v>
       </c>
       <c r="B740" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C740" t="s">
         <v>25</v>
       </c>
       <c r="D740" t="s">
         <v>293</v>
       </c>
       <c r="E740" t="s">
         <v>17</v>
       </c>
       <c r="F740" t="s">
         <v>18</v>
       </c>
       <c r="G740" t="s">
         <v>83</v>
       </c>
       <c r="H740" t="s">
         <v>26</v>
       </c>
       <c r="N740">
         <v>0</v>
       </c>
     </row>
     <row r="741" spans="1:14">
       <c r="A741" t="s">
         <v>917</v>
       </c>
       <c r="B741" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C741" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="D741" t="s">
         <v>293</v>
       </c>
       <c r="E741" t="s">
         <v>17</v>
       </c>
       <c r="F741" t="s">
         <v>18</v>
       </c>
       <c r="G741" t="s">
         <v>83</v>
       </c>
       <c r="H741" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="N741">
         <v>0</v>
       </c>
     </row>
     <row r="742" spans="1:14">
       <c r="A742" t="s">
         <v>918</v>
       </c>
       <c r="B742" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C742" t="s">
-        <v>60</v>
+        <v>28</v>
       </c>
       <c r="D742" t="s">
         <v>293</v>
       </c>
       <c r="E742" t="s">
         <v>17</v>
       </c>
       <c r="F742" t="s">
         <v>18</v>
       </c>
       <c r="G742" t="s">
         <v>83</v>
       </c>
       <c r="H742" t="s">
-        <v>61</v>
+        <v>30</v>
       </c>
       <c r="N742">
         <v>0</v>
       </c>
     </row>
     <row r="743" spans="1:14">
       <c r="A743" t="s">
         <v>919</v>
       </c>
       <c r="B743" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C743" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="D743" t="s">
         <v>293</v>
       </c>
       <c r="E743" t="s">
         <v>17</v>
       </c>
       <c r="F743" t="s">
         <v>18</v>
       </c>
       <c r="G743" t="s">
         <v>83</v>
       </c>
       <c r="H743" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="N743">
         <v>0</v>
       </c>
     </row>
     <row r="744" spans="1:14">
       <c r="A744" t="s">
         <v>920</v>
       </c>
       <c r="B744" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C744" t="s">
         <v>63</v>
       </c>
       <c r="D744" t="s">
         <v>293</v>
       </c>
       <c r="E744" t="s">
         <v>17</v>
       </c>
       <c r="F744" t="s">
         <v>18</v>
       </c>
       <c r="G744" t="s">
         <v>83</v>
       </c>
       <c r="H744" t="s">
         <v>64</v>
       </c>
       <c r="N744">
         <v>0</v>
       </c>
     </row>
     <row r="745" spans="1:14">
       <c r="A745" t="s">
         <v>921</v>
       </c>
       <c r="B745" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C745" t="s">
-        <v>118</v>
+        <v>63</v>
       </c>
       <c r="D745" t="s">
         <v>293</v>
       </c>
       <c r="E745" t="s">
         <v>17</v>
       </c>
       <c r="F745" t="s">
         <v>18</v>
       </c>
       <c r="G745" t="s">
         <v>83</v>
       </c>
       <c r="H745" t="s">
-        <v>119</v>
+        <v>64</v>
       </c>
       <c r="N745">
         <v>0</v>
       </c>
     </row>
     <row r="746" spans="1:14">
       <c r="A746" t="s">
         <v>922</v>
       </c>
       <c r="B746" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C746" t="s">
         <v>118</v>
       </c>
       <c r="D746" t="s">
         <v>293</v>
       </c>
       <c r="E746" t="s">
         <v>17</v>
       </c>
       <c r="F746" t="s">
         <v>18</v>
       </c>
       <c r="G746" t="s">
         <v>83</v>
       </c>
       <c r="H746" t="s">
         <v>119</v>
       </c>
       <c r="N746">
         <v>0</v>
       </c>
     </row>
     <row r="747" spans="1:14">
       <c r="A747" t="s">
         <v>923</v>
       </c>
       <c r="B747" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C747" t="s">
         <v>118</v>
       </c>
       <c r="D747" t="s">
         <v>293</v>
       </c>
       <c r="E747" t="s">
         <v>17</v>
       </c>
       <c r="F747" t="s">
         <v>18</v>
       </c>
       <c r="G747" t="s">
         <v>83</v>
       </c>
       <c r="H747" t="s">
         <v>119</v>
       </c>
       <c r="N747">
         <v>0</v>
       </c>
     </row>
     <row r="748" spans="1:14">
       <c r="A748" t="s">
         <v>924</v>
       </c>
       <c r="B748" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C748" t="s">
-        <v>199</v>
+        <v>118</v>
       </c>
       <c r="D748" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="E748" t="s">
         <v>17</v>
       </c>
       <c r="F748" t="s">
         <v>18</v>
       </c>
       <c r="G748" t="s">
         <v>83</v>
       </c>
       <c r="H748" t="s">
-        <v>200</v>
+        <v>119</v>
       </c>
       <c r="N748">
         <v>0</v>
       </c>
     </row>
     <row r="749" spans="1:14">
       <c r="A749" t="s">
         <v>925</v>
       </c>
       <c r="B749" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C749" t="s">
-        <v>38</v>
+        <v>199</v>
       </c>
       <c r="D749" t="s">
-        <v>262</v>
+        <v>299</v>
       </c>
       <c r="E749" t="s">
         <v>17</v>
       </c>
       <c r="F749" t="s">
         <v>18</v>
       </c>
       <c r="G749" t="s">
         <v>83</v>
       </c>
       <c r="H749" t="s">
-        <v>41</v>
+        <v>200</v>
       </c>
       <c r="N749">
         <v>0</v>
       </c>
     </row>
     <row r="750" spans="1:14">
       <c r="A750" t="s">
         <v>926</v>
       </c>
       <c r="B750" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C750" t="s">
-        <v>73</v>
+        <v>38</v>
       </c>
       <c r="D750" t="s">
         <v>262</v>
       </c>
       <c r="E750" t="s">
         <v>17</v>
       </c>
       <c r="F750" t="s">
         <v>18</v>
       </c>
       <c r="G750" t="s">
         <v>83</v>
       </c>
       <c r="H750" t="s">
-        <v>74</v>
+        <v>41</v>
       </c>
       <c r="N750">
         <v>0</v>
       </c>
     </row>
     <row r="751" spans="1:14">
       <c r="A751" t="s">
         <v>927</v>
       </c>
       <c r="B751" t="s">
-        <v>928</v>
+        <v>791</v>
       </c>
       <c r="C751" t="s">
-        <v>469</v>
+        <v>73</v>
       </c>
       <c r="D751" t="s">
-        <v>929</v>
+        <v>262</v>
       </c>
       <c r="E751" t="s">
         <v>17</v>
       </c>
       <c r="F751" t="s">
         <v>18</v>
       </c>
       <c r="G751" t="s">
-        <v>19</v>
+        <v>83</v>
       </c>
       <c r="H751" t="s">
-        <v>470</v>
+        <v>74</v>
       </c>
       <c r="N751">
         <v>0</v>
       </c>
     </row>
     <row r="752" spans="1:14">
       <c r="A752" t="s">
-        <v>930</v>
+        <v>928</v>
       </c>
       <c r="B752" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="C752" t="s">
         <v>469</v>
       </c>
       <c r="D752" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="E752" t="s">
         <v>17</v>
       </c>
       <c r="F752" t="s">
         <v>18</v>
       </c>
       <c r="G752" t="s">
         <v>19</v>
       </c>
       <c r="H752" t="s">
         <v>470</v>
       </c>
       <c r="N752">
         <v>0</v>
       </c>
     </row>
     <row r="753" spans="1:14">
       <c r="A753" t="s">
         <v>931</v>
       </c>
       <c r="B753" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="C753" t="s">
-        <v>310</v>
+        <v>469</v>
       </c>
       <c r="D753" t="s">
-        <v>450</v>
+        <v>930</v>
       </c>
       <c r="E753" t="s">
         <v>17</v>
       </c>
       <c r="F753" t="s">
         <v>18</v>
       </c>
       <c r="G753" t="s">
         <v>19</v>
       </c>
       <c r="H753" t="s">
-        <v>311</v>
+        <v>470</v>
       </c>
       <c r="N753">
         <v>0</v>
       </c>
     </row>
     <row r="754" spans="1:14">
       <c r="A754" t="s">
         <v>932</v>
       </c>
       <c r="B754" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="C754" t="s">
-        <v>25</v>
+        <v>310</v>
       </c>
       <c r="D754" t="s">
-        <v>372</v>
+        <v>450</v>
       </c>
       <c r="E754" t="s">
         <v>17</v>
       </c>
       <c r="F754" t="s">
         <v>18</v>
       </c>
       <c r="G754" t="s">
         <v>19</v>
       </c>
       <c r="H754" t="s">
-        <v>26</v>
+        <v>311</v>
       </c>
       <c r="N754">
         <v>0</v>
       </c>
     </row>
     <row r="755" spans="1:14">
       <c r="A755" t="s">
         <v>933</v>
       </c>
       <c r="B755" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="C755" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="D755" t="s">
         <v>372</v>
       </c>
       <c r="E755" t="s">
         <v>17</v>
       </c>
       <c r="F755" t="s">
         <v>18</v>
       </c>
       <c r="G755" t="s">
         <v>19</v>
       </c>
       <c r="H755" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="N755">
         <v>0</v>
       </c>
     </row>
     <row r="756" spans="1:14">
       <c r="A756" t="s">
         <v>934</v>
       </c>
       <c r="B756" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="C756" t="s">
         <v>28</v>
       </c>
       <c r="D756" t="s">
         <v>372</v>
       </c>
       <c r="E756" t="s">
         <v>17</v>
       </c>
       <c r="F756" t="s">
         <v>18</v>
       </c>
       <c r="G756" t="s">
         <v>19</v>
       </c>
       <c r="H756" t="s">
         <v>30</v>
       </c>
       <c r="N756">
         <v>0</v>
       </c>
     </row>
     <row r="757" spans="1:14">
       <c r="A757" t="s">
         <v>935</v>
       </c>
       <c r="B757" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="C757" t="s">
         <v>28</v>
       </c>
       <c r="D757" t="s">
         <v>372</v>
       </c>
       <c r="E757" t="s">
         <v>17</v>
       </c>
       <c r="F757" t="s">
         <v>18</v>
       </c>
       <c r="G757" t="s">
         <v>19</v>
       </c>
       <c r="H757" t="s">
         <v>30</v>
       </c>
       <c r="N757">
         <v>0</v>
       </c>
     </row>
     <row r="758" spans="1:14">
       <c r="A758" t="s">
         <v>936</v>
       </c>
       <c r="B758" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="C758" t="s">
-        <v>60</v>
+        <v>28</v>
       </c>
       <c r="D758" t="s">
         <v>372</v>
       </c>
       <c r="E758" t="s">
         <v>17</v>
       </c>
       <c r="F758" t="s">
         <v>18</v>
       </c>
       <c r="G758" t="s">
         <v>19</v>
       </c>
       <c r="H758" t="s">
-        <v>61</v>
+        <v>30</v>
       </c>
       <c r="N758">
         <v>0</v>
       </c>
     </row>
     <row r="759" spans="1:14">
       <c r="A759" t="s">
         <v>937</v>
       </c>
       <c r="B759" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="C759" t="s">
         <v>60</v>
       </c>
       <c r="D759" t="s">
         <v>372</v>
       </c>
       <c r="E759" t="s">
         <v>17</v>
       </c>
       <c r="F759" t="s">
         <v>18</v>
       </c>
       <c r="G759" t="s">
         <v>19</v>
       </c>
       <c r="H759" t="s">
         <v>61</v>
       </c>
       <c r="N759">
         <v>0</v>
       </c>
     </row>
     <row r="760" spans="1:14">
       <c r="A760" t="s">
         <v>938</v>
       </c>
       <c r="B760" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="C760" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="D760" t="s">
         <v>372</v>
       </c>
       <c r="E760" t="s">
         <v>17</v>
       </c>
       <c r="F760" t="s">
         <v>18</v>
       </c>
       <c r="G760" t="s">
         <v>19</v>
       </c>
       <c r="H760" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="N760">
         <v>0</v>
       </c>
     </row>
     <row r="761" spans="1:14">
       <c r="A761" t="s">
         <v>939</v>
       </c>
       <c r="B761" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="C761" t="s">
-        <v>492</v>
+        <v>63</v>
       </c>
       <c r="D761" t="s">
         <v>372</v>
       </c>
       <c r="E761" t="s">
         <v>17</v>
       </c>
       <c r="F761" t="s">
         <v>18</v>
       </c>
       <c r="G761" t="s">
         <v>19</v>
       </c>
       <c r="H761" t="s">
-        <v>493</v>
+        <v>64</v>
       </c>
       <c r="N761">
         <v>0</v>
       </c>
     </row>
     <row r="762" spans="1:14">
       <c r="A762" t="s">
         <v>940</v>
       </c>
       <c r="B762" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="C762" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="D762" t="s">
         <v>372</v>
       </c>
       <c r="E762" t="s">
         <v>17</v>
       </c>
       <c r="F762" t="s">
         <v>18</v>
       </c>
       <c r="G762" t="s">
         <v>19</v>
       </c>
       <c r="H762" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="N762">
         <v>0</v>
       </c>
     </row>
     <row r="763" spans="1:14">
       <c r="A763" t="s">
         <v>941</v>
       </c>
       <c r="B763" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="C763" t="s">
-        <v>118</v>
+        <v>491</v>
       </c>
       <c r="D763" t="s">
         <v>372</v>
       </c>
       <c r="E763" t="s">
         <v>17</v>
       </c>
       <c r="F763" t="s">
         <v>18</v>
       </c>
       <c r="G763" t="s">
         <v>19</v>
       </c>
       <c r="H763" t="s">
-        <v>119</v>
+        <v>492</v>
       </c>
       <c r="N763">
         <v>0</v>
       </c>
     </row>
     <row r="764" spans="1:14">
       <c r="A764" t="s">
         <v>942</v>
       </c>
       <c r="B764" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="C764" t="s">
-        <v>66</v>
+        <v>118</v>
       </c>
       <c r="D764" t="s">
         <v>372</v>
       </c>
       <c r="E764" t="s">
         <v>17</v>
       </c>
       <c r="F764" t="s">
         <v>18</v>
       </c>
       <c r="G764" t="s">
         <v>19</v>
       </c>
       <c r="H764" t="s">
-        <v>67</v>
+        <v>119</v>
       </c>
       <c r="N764">
         <v>0</v>
       </c>
     </row>
     <row r="765" spans="1:14">
       <c r="A765" t="s">
         <v>943</v>
       </c>
       <c r="B765" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="C765" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="D765" t="s">
         <v>372</v>
       </c>
       <c r="E765" t="s">
         <v>17</v>
       </c>
       <c r="F765" t="s">
         <v>18</v>
       </c>
       <c r="G765" t="s">
         <v>19</v>
       </c>
       <c r="H765" t="s">
-        <v>81</v>
+        <v>67</v>
       </c>
       <c r="N765">
         <v>0</v>
       </c>
     </row>
     <row r="766" spans="1:14">
       <c r="A766" t="s">
         <v>944</v>
       </c>
       <c r="B766" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="C766" t="s">
         <v>80</v>
       </c>
       <c r="D766" t="s">
         <v>372</v>
       </c>
       <c r="E766" t="s">
         <v>17</v>
       </c>
       <c r="F766" t="s">
         <v>18</v>
       </c>
       <c r="G766" t="s">
         <v>19</v>
       </c>
       <c r="H766" t="s">
         <v>81</v>
       </c>
       <c r="N766">
         <v>0</v>
       </c>
     </row>
     <row r="767" spans="1:14">
       <c r="A767" t="s">
         <v>945</v>
       </c>
       <c r="B767" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="C767" t="s">
         <v>80</v>
       </c>
       <c r="D767" t="s">
         <v>372</v>
       </c>
       <c r="E767" t="s">
         <v>17</v>
       </c>
       <c r="F767" t="s">
         <v>18</v>
       </c>
       <c r="G767" t="s">
         <v>19</v>
       </c>
       <c r="H767" t="s">
         <v>81</v>
       </c>
       <c r="N767">
         <v>0</v>
       </c>
     </row>
     <row r="768" spans="1:14">
       <c r="A768" t="s">
         <v>946</v>
       </c>
       <c r="B768" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="C768" t="s">
-        <v>150</v>
+        <v>80</v>
       </c>
       <c r="D768" t="s">
         <v>372</v>
       </c>
       <c r="E768" t="s">
         <v>17</v>
       </c>
       <c r="F768" t="s">
         <v>18</v>
       </c>
       <c r="G768" t="s">
         <v>19</v>
       </c>
       <c r="H768" t="s">
-        <v>151</v>
+        <v>81</v>
       </c>
       <c r="N768">
         <v>0</v>
       </c>
     </row>
     <row r="769" spans="1:14">
       <c r="A769" t="s">
         <v>947</v>
       </c>
       <c r="B769" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="C769" t="s">
         <v>150</v>
       </c>
       <c r="D769" t="s">
         <v>372</v>
       </c>
       <c r="E769" t="s">
         <v>17</v>
       </c>
       <c r="F769" t="s">
         <v>18</v>
       </c>
       <c r="G769" t="s">
         <v>19</v>
       </c>
       <c r="H769" t="s">
         <v>151</v>
       </c>
       <c r="N769">
         <v>0</v>
       </c>
     </row>
     <row r="770" spans="1:14">
       <c r="A770" t="s">
         <v>948</v>
       </c>
       <c r="B770" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="C770" t="s">
-        <v>63</v>
+        <v>150</v>
       </c>
       <c r="D770" t="s">
-        <v>405</v>
+        <v>372</v>
       </c>
       <c r="E770" t="s">
         <v>17</v>
       </c>
       <c r="F770" t="s">
         <v>18</v>
       </c>
       <c r="G770" t="s">
         <v>19</v>
       </c>
       <c r="H770" t="s">
-        <v>64</v>
+        <v>151</v>
       </c>
       <c r="N770">
         <v>0</v>
       </c>
     </row>
     <row r="771" spans="1:14">
       <c r="A771" t="s">
         <v>949</v>
       </c>
       <c r="B771" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="C771" t="s">
-        <v>492</v>
+        <v>63</v>
       </c>
       <c r="D771" t="s">
         <v>405</v>
       </c>
       <c r="E771" t="s">
         <v>17</v>
       </c>
       <c r="F771" t="s">
         <v>18</v>
       </c>
       <c r="G771" t="s">
         <v>19</v>
       </c>
       <c r="H771" t="s">
-        <v>493</v>
+        <v>64</v>
       </c>
       <c r="N771">
         <v>0</v>
       </c>
     </row>
     <row r="772" spans="1:14">
       <c r="A772" t="s">
         <v>950</v>
       </c>
       <c r="B772" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="C772" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="D772" t="s">
         <v>405</v>
       </c>
       <c r="E772" t="s">
         <v>17</v>
       </c>
       <c r="F772" t="s">
         <v>18</v>
       </c>
       <c r="G772" t="s">
         <v>19</v>
       </c>
       <c r="H772" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="N772">
         <v>0</v>
       </c>
     </row>
     <row r="773" spans="1:14">
       <c r="A773" t="s">
         <v>951</v>
       </c>
       <c r="B773" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="C773" t="s">
-        <v>80</v>
+        <v>491</v>
       </c>
       <c r="D773" t="s">
         <v>405</v>
       </c>
       <c r="E773" t="s">
         <v>17</v>
       </c>
       <c r="F773" t="s">
         <v>18</v>
       </c>
       <c r="G773" t="s">
         <v>19</v>
       </c>
       <c r="H773" t="s">
-        <v>81</v>
+        <v>492</v>
       </c>
       <c r="N773">
         <v>0</v>
       </c>
     </row>
     <row r="774" spans="1:14">
       <c r="A774" t="s">
         <v>952</v>
       </c>
       <c r="B774" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="C774" t="s">
         <v>80</v>
       </c>
       <c r="D774" t="s">
         <v>405</v>
       </c>
       <c r="E774" t="s">
         <v>17</v>
       </c>
       <c r="F774" t="s">
         <v>18</v>
       </c>
       <c r="G774" t="s">
         <v>19</v>
       </c>
       <c r="H774" t="s">
         <v>81</v>
       </c>
       <c r="N774">
         <v>0</v>
       </c>
     </row>
     <row r="775" spans="1:14">
       <c r="A775" t="s">
         <v>953</v>
       </c>
       <c r="B775" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="C775" t="s">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="D775" t="s">
-        <v>293</v>
+        <v>405</v>
       </c>
       <c r="E775" t="s">
         <v>17</v>
       </c>
       <c r="F775" t="s">
         <v>18</v>
       </c>
       <c r="G775" t="s">
         <v>19</v>
       </c>
       <c r="H775" t="s">
-        <v>61</v>
+        <v>81</v>
       </c>
       <c r="N775">
         <v>0</v>
       </c>
     </row>
     <row r="776" spans="1:14">
       <c r="A776" t="s">
         <v>954</v>
       </c>
       <c r="B776" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="C776" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="D776" t="s">
         <v>293</v>
       </c>
       <c r="E776" t="s">
         <v>17</v>
       </c>
       <c r="F776" t="s">
         <v>18</v>
       </c>
       <c r="G776" t="s">
         <v>19</v>
       </c>
       <c r="H776" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="N776">
         <v>0</v>
       </c>
     </row>
     <row r="777" spans="1:14">
       <c r="A777" t="s">
         <v>955</v>
       </c>
       <c r="B777" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="C777" t="s">
         <v>63</v>
       </c>
       <c r="D777" t="s">
         <v>293</v>
       </c>
       <c r="E777" t="s">
         <v>17</v>
       </c>
       <c r="F777" t="s">
         <v>18</v>
       </c>
       <c r="G777" t="s">
         <v>19</v>
       </c>
       <c r="H777" t="s">
         <v>64</v>
       </c>
       <c r="N777">
         <v>0</v>
       </c>
     </row>
     <row r="778" spans="1:14">
       <c r="A778" t="s">
         <v>956</v>
       </c>
       <c r="B778" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="C778" t="s">
-        <v>492</v>
+        <v>63</v>
       </c>
       <c r="D778" t="s">
         <v>293</v>
       </c>
       <c r="E778" t="s">
         <v>17</v>
       </c>
       <c r="F778" t="s">
         <v>18</v>
       </c>
       <c r="G778" t="s">
         <v>19</v>
       </c>
       <c r="H778" t="s">
-        <v>493</v>
+        <v>64</v>
       </c>
       <c r="N778">
         <v>0</v>
       </c>
     </row>
     <row r="779" spans="1:14">
       <c r="A779" t="s">
         <v>957</v>
       </c>
       <c r="B779" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="C779" t="s">
-        <v>118</v>
+        <v>491</v>
       </c>
       <c r="D779" t="s">
         <v>293</v>
       </c>
       <c r="E779" t="s">
         <v>17</v>
       </c>
       <c r="F779" t="s">
         <v>18</v>
       </c>
       <c r="G779" t="s">
         <v>19</v>
       </c>
       <c r="H779" t="s">
-        <v>119</v>
+        <v>492</v>
       </c>
       <c r="N779">
         <v>0</v>
       </c>
     </row>
     <row r="780" spans="1:14">
       <c r="A780" t="s">
         <v>958</v>
       </c>
       <c r="B780" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="C780" t="s">
         <v>118</v>
       </c>
       <c r="D780" t="s">
         <v>293</v>
       </c>
       <c r="E780" t="s">
         <v>17</v>
       </c>
       <c r="F780" t="s">
         <v>18</v>
       </c>
       <c r="G780" t="s">
         <v>19</v>
       </c>
       <c r="H780" t="s">
         <v>119</v>
       </c>
       <c r="N780">
         <v>0</v>
       </c>
     </row>
     <row r="781" spans="1:14">
       <c r="A781" t="s">
         <v>959</v>
       </c>
       <c r="B781" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="C781" t="s">
         <v>118</v>
       </c>
       <c r="D781" t="s">
         <v>293</v>
       </c>
       <c r="E781" t="s">
         <v>17</v>
       </c>
       <c r="F781" t="s">
         <v>18</v>
       </c>
       <c r="G781" t="s">
         <v>19</v>
       </c>
       <c r="H781" t="s">
         <v>119</v>
       </c>
       <c r="N781">
         <v>0</v>
       </c>
     </row>
     <row r="782" spans="1:14">
       <c r="A782" t="s">
         <v>960</v>
       </c>
       <c r="B782" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="C782" t="s">
-        <v>66</v>
+        <v>118</v>
       </c>
       <c r="D782" t="s">
         <v>293</v>
       </c>
       <c r="E782" t="s">
         <v>17</v>
       </c>
       <c r="F782" t="s">
         <v>18</v>
       </c>
       <c r="G782" t="s">
         <v>19</v>
       </c>
       <c r="H782" t="s">
-        <v>67</v>
+        <v>119</v>
       </c>
       <c r="N782">
         <v>0</v>
       </c>
     </row>
     <row r="783" spans="1:14">
       <c r="A783" t="s">
         <v>961</v>
       </c>
       <c r="B783" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="C783" t="s">
         <v>66</v>
       </c>
       <c r="D783" t="s">
         <v>293</v>
       </c>
       <c r="E783" t="s">
         <v>17</v>
       </c>
       <c r="F783" t="s">
         <v>18</v>
       </c>
       <c r="G783" t="s">
         <v>19</v>
       </c>
       <c r="H783" t="s">
         <v>67</v>
       </c>
       <c r="N783">
         <v>0</v>
       </c>
     </row>
     <row r="784" spans="1:14">
       <c r="A784" t="s">
         <v>962</v>
       </c>
       <c r="B784" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="C784" t="s">
         <v>66</v>
       </c>
       <c r="D784" t="s">
         <v>293</v>
       </c>
       <c r="E784" t="s">
         <v>17</v>
       </c>
       <c r="F784" t="s">
         <v>18</v>
       </c>
       <c r="G784" t="s">
         <v>19</v>
       </c>
       <c r="H784" t="s">
         <v>67</v>
       </c>
       <c r="N784">
         <v>0</v>
       </c>
     </row>
     <row r="785" spans="1:14">
       <c r="A785" t="s">
         <v>963</v>
       </c>
       <c r="B785" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="C785" t="s">
         <v>66</v>
       </c>
       <c r="D785" t="s">
         <v>293</v>
       </c>
       <c r="E785" t="s">
         <v>17</v>
       </c>
       <c r="F785" t="s">
         <v>18</v>
       </c>
       <c r="G785" t="s">
         <v>19</v>
       </c>
       <c r="H785" t="s">
         <v>67</v>
       </c>
       <c r="N785">
         <v>0</v>
       </c>
     </row>
     <row r="786" spans="1:14">
       <c r="A786" t="s">
         <v>964</v>
       </c>
       <c r="B786" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="C786" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="D786" t="s">
         <v>293</v>
       </c>
       <c r="E786" t="s">
         <v>17</v>
       </c>
       <c r="F786" t="s">
         <v>18</v>
       </c>
       <c r="G786" t="s">
         <v>19</v>
       </c>
       <c r="H786" t="s">
-        <v>81</v>
+        <v>67</v>
       </c>
       <c r="N786">
         <v>0</v>
       </c>
     </row>
     <row r="787" spans="1:14">
       <c r="A787" t="s">
         <v>965</v>
       </c>
       <c r="B787" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="C787" t="s">
         <v>80</v>
       </c>
       <c r="D787" t="s">
         <v>293</v>
       </c>
       <c r="E787" t="s">
         <v>17</v>
       </c>
       <c r="F787" t="s">
         <v>18</v>
       </c>
       <c r="G787" t="s">
         <v>19</v>
       </c>
       <c r="H787" t="s">
         <v>81</v>
       </c>
       <c r="N787">
         <v>0</v>
       </c>
     </row>
     <row r="788" spans="1:14">
       <c r="A788" t="s">
         <v>966</v>
       </c>
       <c r="B788" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="C788" t="s">
-        <v>153</v>
+        <v>80</v>
       </c>
       <c r="D788" t="s">
         <v>293</v>
       </c>
       <c r="E788" t="s">
         <v>17</v>
       </c>
       <c r="F788" t="s">
         <v>18</v>
       </c>
       <c r="G788" t="s">
         <v>19</v>
       </c>
       <c r="H788" t="s">
-        <v>154</v>
+        <v>81</v>
       </c>
       <c r="N788">
         <v>0</v>
       </c>
     </row>
     <row r="789" spans="1:14">
       <c r="A789" t="s">
         <v>967</v>
       </c>
       <c r="B789" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="C789" t="s">
         <v>153</v>
       </c>
       <c r="D789" t="s">
         <v>293</v>
       </c>
       <c r="E789" t="s">
         <v>17</v>
       </c>
       <c r="F789" t="s">
         <v>18</v>
       </c>
       <c r="G789" t="s">
         <v>19</v>
       </c>
       <c r="H789" t="s">
         <v>154</v>
       </c>
       <c r="N789">
         <v>0</v>
       </c>
     </row>
     <row r="790" spans="1:14">
       <c r="A790" t="s">
         <v>968</v>
       </c>
       <c r="B790" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="C790" t="s">
-        <v>226</v>
+        <v>153</v>
       </c>
       <c r="D790" t="s">
         <v>293</v>
       </c>
       <c r="E790" t="s">
         <v>17</v>
       </c>
       <c r="F790" t="s">
         <v>18</v>
       </c>
       <c r="G790" t="s">
         <v>19</v>
       </c>
       <c r="H790" t="s">
-        <v>227</v>
+        <v>154</v>
       </c>
       <c r="N790">
         <v>0</v>
       </c>
     </row>
     <row r="791" spans="1:14">
       <c r="A791" t="s">
         <v>969</v>
       </c>
       <c r="B791" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="C791" t="s">
         <v>226</v>
       </c>
       <c r="D791" t="s">
         <v>293</v>
       </c>
       <c r="E791" t="s">
         <v>17</v>
       </c>
       <c r="F791" t="s">
         <v>18</v>
       </c>
       <c r="G791" t="s">
         <v>19</v>
       </c>
       <c r="H791" t="s">
         <v>227</v>
       </c>
       <c r="N791">
         <v>0</v>
       </c>
     </row>
     <row r="792" spans="1:14">
       <c r="A792" t="s">
         <v>970</v>
       </c>
       <c r="B792" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="C792" t="s">
-        <v>150</v>
+        <v>226</v>
       </c>
       <c r="D792" t="s">
         <v>293</v>
       </c>
       <c r="E792" t="s">
         <v>17</v>
       </c>
       <c r="F792" t="s">
         <v>18</v>
       </c>
       <c r="G792" t="s">
         <v>19</v>
       </c>
       <c r="H792" t="s">
-        <v>151</v>
+        <v>227</v>
       </c>
       <c r="N792">
         <v>0</v>
       </c>
     </row>
     <row r="793" spans="1:14">
       <c r="A793" t="s">
         <v>971</v>
       </c>
       <c r="B793" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="C793" t="s">
-        <v>156</v>
+        <v>150</v>
       </c>
       <c r="D793" t="s">
         <v>293</v>
       </c>
       <c r="E793" t="s">
         <v>17</v>
       </c>
       <c r="F793" t="s">
         <v>18</v>
       </c>
       <c r="G793" t="s">
         <v>19</v>
       </c>
       <c r="H793" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="N793">
         <v>0</v>
       </c>
     </row>
     <row r="794" spans="1:14">
       <c r="A794" t="s">
         <v>972</v>
       </c>
       <c r="B794" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="C794" t="s">
         <v>156</v>
       </c>
       <c r="D794" t="s">
         <v>293</v>
       </c>
       <c r="E794" t="s">
         <v>17</v>
       </c>
       <c r="F794" t="s">
         <v>18</v>
       </c>
       <c r="G794" t="s">
         <v>19</v>
       </c>
       <c r="H794" t="s">
         <v>157</v>
       </c>
       <c r="N794">
         <v>0</v>
       </c>
     </row>
     <row r="795" spans="1:14">
       <c r="A795" t="s">
         <v>973</v>
       </c>
       <c r="B795" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="C795" t="s">
-        <v>70</v>
+        <v>156</v>
       </c>
       <c r="D795" t="s">
         <v>293</v>
       </c>
       <c r="E795" t="s">
         <v>17</v>
       </c>
       <c r="F795" t="s">
         <v>18</v>
       </c>
       <c r="G795" t="s">
         <v>19</v>
       </c>
       <c r="H795" t="s">
-        <v>71</v>
+        <v>157</v>
       </c>
       <c r="N795">
         <v>0</v>
       </c>
     </row>
     <row r="796" spans="1:14">
       <c r="A796" t="s">
         <v>974</v>
       </c>
       <c r="B796" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="C796" t="s">
         <v>70</v>
       </c>
       <c r="D796" t="s">
         <v>293</v>
       </c>
       <c r="E796" t="s">
         <v>17</v>
       </c>
       <c r="F796" t="s">
         <v>18</v>
       </c>
       <c r="G796" t="s">
         <v>19</v>
       </c>
       <c r="H796" t="s">
         <v>71</v>
       </c>
       <c r="N796">
         <v>0</v>
       </c>
     </row>
     <row r="797" spans="1:14">
       <c r="A797" t="s">
         <v>975</v>
       </c>
       <c r="B797" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="C797" t="s">
         <v>70</v>
       </c>
       <c r="D797" t="s">
-        <v>481</v>
+        <v>293</v>
       </c>
       <c r="E797" t="s">
         <v>17</v>
       </c>
       <c r="F797" t="s">
         <v>18</v>
       </c>
       <c r="G797" t="s">
         <v>19</v>
       </c>
       <c r="H797" t="s">
         <v>71</v>
       </c>
       <c r="N797">
         <v>0</v>
       </c>
     </row>
     <row r="798" spans="1:14">
       <c r="A798" t="s">
         <v>976</v>
       </c>
       <c r="B798" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="C798" t="s">
-        <v>38</v>
+        <v>70</v>
       </c>
       <c r="D798" t="s">
-        <v>299</v>
+        <v>481</v>
       </c>
       <c r="E798" t="s">
         <v>17</v>
       </c>
       <c r="F798" t="s">
         <v>18</v>
       </c>
       <c r="G798" t="s">
         <v>19</v>
       </c>
       <c r="H798" t="s">
-        <v>41</v>
+        <v>71</v>
       </c>
       <c r="N798">
         <v>0</v>
       </c>
     </row>
     <row r="799" spans="1:14">
       <c r="A799" t="s">
         <v>977</v>
       </c>
       <c r="B799" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="C799" t="s">
         <v>38</v>
       </c>
       <c r="D799" t="s">
         <v>299</v>
       </c>
       <c r="E799" t="s">
         <v>17</v>
       </c>
       <c r="F799" t="s">
         <v>18</v>
       </c>
       <c r="G799" t="s">
         <v>19</v>
       </c>
       <c r="H799" t="s">
         <v>41</v>
       </c>
       <c r="N799">
         <v>0</v>
       </c>
     </row>
     <row r="800" spans="1:14">
       <c r="A800" t="s">
         <v>978</v>
       </c>
       <c r="B800" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="C800" t="s">
-        <v>203</v>
+        <v>38</v>
       </c>
       <c r="D800" t="s">
-        <v>262</v>
+        <v>299</v>
       </c>
       <c r="E800" t="s">
         <v>17</v>
       </c>
       <c r="F800" t="s">
         <v>18</v>
       </c>
       <c r="G800" t="s">
         <v>19</v>
       </c>
       <c r="H800" t="s">
-        <v>204</v>
+        <v>41</v>
       </c>
       <c r="N800">
         <v>0</v>
       </c>
     </row>
     <row r="801" spans="1:14">
       <c r="A801" t="s">
         <v>979</v>
       </c>
       <c r="B801" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="C801" t="s">
-        <v>310</v>
+        <v>203</v>
       </c>
       <c r="D801" t="s">
-        <v>450</v>
+        <v>262</v>
       </c>
       <c r="E801" t="s">
         <v>17</v>
       </c>
       <c r="F801" t="s">
         <v>18</v>
       </c>
       <c r="G801" t="s">
-        <v>83</v>
+        <v>19</v>
       </c>
       <c r="H801" t="s">
-        <v>311</v>
+        <v>204</v>
       </c>
       <c r="N801">
         <v>0</v>
       </c>
     </row>
     <row r="802" spans="1:14">
       <c r="A802" t="s">
         <v>980</v>
       </c>
       <c r="B802" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="C802" t="s">
-        <v>63</v>
+        <v>310</v>
       </c>
       <c r="D802" t="s">
-        <v>372</v>
+        <v>450</v>
       </c>
       <c r="E802" t="s">
         <v>17</v>
       </c>
       <c r="F802" t="s">
         <v>18</v>
       </c>
       <c r="G802" t="s">
         <v>83</v>
       </c>
       <c r="H802" t="s">
-        <v>64</v>
+        <v>311</v>
       </c>
       <c r="N802">
         <v>0</v>
       </c>
     </row>
     <row r="803" spans="1:14">
       <c r="A803" t="s">
         <v>981</v>
       </c>
       <c r="B803" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="C803" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="D803" t="s">
-        <v>405</v>
+        <v>372</v>
       </c>
       <c r="E803" t="s">
         <v>17</v>
       </c>
       <c r="F803" t="s">
         <v>18</v>
       </c>
       <c r="G803" t="s">
         <v>83</v>
       </c>
       <c r="H803" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="N803">
         <v>0</v>
       </c>
     </row>
     <row r="804" spans="1:14">
       <c r="A804" t="s">
         <v>982</v>
       </c>
       <c r="B804" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="C804" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="D804" t="s">
-        <v>293</v>
+        <v>405</v>
       </c>
       <c r="E804" t="s">
         <v>17</v>
       </c>
       <c r="F804" t="s">
         <v>18</v>
       </c>
       <c r="G804" t="s">
         <v>83</v>
       </c>
       <c r="H804" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="N804">
         <v>0</v>
       </c>
     </row>
     <row r="805" spans="1:14">
       <c r="A805" t="s">
         <v>983</v>
       </c>
       <c r="B805" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="C805" t="s">
         <v>80</v>
       </c>
       <c r="D805" t="s">
         <v>293</v>
       </c>
       <c r="E805" t="s">
         <v>17</v>
       </c>
       <c r="F805" t="s">
         <v>18</v>
       </c>
       <c r="G805" t="s">
         <v>83</v>
       </c>
       <c r="H805" t="s">
         <v>81</v>
       </c>
       <c r="N805">
         <v>0</v>
       </c>
     </row>
     <row r="806" spans="1:14">
       <c r="A806" t="s">
         <v>984</v>
       </c>
       <c r="B806" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="C806" t="s">
-        <v>150</v>
+        <v>80</v>
       </c>
       <c r="D806" t="s">
         <v>293</v>
       </c>
       <c r="E806" t="s">
         <v>17</v>
       </c>
       <c r="F806" t="s">
         <v>18</v>
       </c>
       <c r="G806" t="s">
         <v>83</v>
       </c>
       <c r="H806" t="s">
-        <v>151</v>
+        <v>81</v>
       </c>
       <c r="N806">
         <v>0</v>
       </c>
     </row>
     <row r="807" spans="1:14">
       <c r="A807" t="s">
         <v>985</v>
       </c>
       <c r="B807" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="C807" t="s">
-        <v>156</v>
+        <v>150</v>
       </c>
       <c r="D807" t="s">
         <v>293</v>
       </c>
       <c r="E807" t="s">
         <v>17</v>
       </c>
       <c r="F807" t="s">
         <v>18</v>
       </c>
       <c r="G807" t="s">
         <v>83</v>
       </c>
       <c r="H807" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="N807">
         <v>0</v>
       </c>
     </row>
     <row r="808" spans="1:14">
       <c r="A808" t="s">
         <v>986</v>
       </c>
       <c r="B808" t="s">
-        <v>987</v>
+        <v>929</v>
       </c>
       <c r="C808" t="s">
-        <v>60</v>
+        <v>156</v>
       </c>
       <c r="D808" t="s">
-        <v>372</v>
+        <v>293</v>
       </c>
       <c r="E808" t="s">
         <v>17</v>
       </c>
       <c r="F808" t="s">
         <v>18</v>
       </c>
       <c r="G808" t="s">
-        <v>19</v>
+        <v>83</v>
       </c>
       <c r="H808" t="s">
-        <v>61</v>
+        <v>157</v>
       </c>
       <c r="N808">
         <v>0</v>
       </c>
     </row>
     <row r="809" spans="1:14">
       <c r="A809" t="s">
+        <v>987</v>
+      </c>
+      <c r="B809" t="s">
         <v>988</v>
       </c>
-      <c r="B809" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C809" t="s">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="D809" t="s">
         <v>372</v>
       </c>
       <c r="E809" t="s">
         <v>17</v>
       </c>
       <c r="F809" t="s">
         <v>18</v>
       </c>
       <c r="G809" t="s">
         <v>19</v>
       </c>
       <c r="H809" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
       <c r="N809">
         <v>0</v>
       </c>
     </row>
     <row r="810" spans="1:14">
       <c r="A810" t="s">
+        <v>989</v>
+      </c>
+      <c r="B810" t="s">
         <v>990</v>
       </c>
-      <c r="B810" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C810" t="s">
-        <v>25</v>
+        <v>80</v>
       </c>
       <c r="D810" t="s">
-        <v>450</v>
+        <v>372</v>
       </c>
       <c r="E810" t="s">
         <v>17</v>
       </c>
       <c r="F810" t="s">
         <v>18</v>
       </c>
       <c r="G810" t="s">
         <v>19</v>
       </c>
       <c r="H810" t="s">
-        <v>26</v>
+        <v>81</v>
       </c>
       <c r="N810">
         <v>0</v>
       </c>
     </row>
     <row r="811" spans="1:14">
       <c r="A811" t="s">
+        <v>991</v>
+      </c>
+      <c r="B811" t="s">
         <v>992</v>
       </c>
-      <c r="B811" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C811" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="D811" t="s">
         <v>450</v>
       </c>
       <c r="E811" t="s">
         <v>17</v>
       </c>
       <c r="F811" t="s">
         <v>18</v>
       </c>
       <c r="G811" t="s">
         <v>19</v>
       </c>
       <c r="H811" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="N811">
         <v>0</v>
       </c>
     </row>
     <row r="812" spans="1:14">
       <c r="A812" t="s">
         <v>993</v>
       </c>
       <c r="B812" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C812" t="s">
-        <v>60</v>
+        <v>28</v>
       </c>
       <c r="D812" t="s">
         <v>450</v>
       </c>
       <c r="E812" t="s">
         <v>17</v>
       </c>
       <c r="F812" t="s">
         <v>18</v>
       </c>
       <c r="G812" t="s">
         <v>19</v>
       </c>
       <c r="H812" t="s">
-        <v>61</v>
+        <v>30</v>
       </c>
       <c r="N812">
         <v>0</v>
       </c>
     </row>
     <row r="813" spans="1:14">
       <c r="A813" t="s">
         <v>994</v>
       </c>
       <c r="B813" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C813" t="s">
         <v>60</v>
       </c>
       <c r="D813" t="s">
         <v>450</v>
       </c>
       <c r="E813" t="s">
         <v>17</v>
       </c>
       <c r="F813" t="s">
         <v>18</v>
       </c>
       <c r="G813" t="s">
         <v>19</v>
       </c>
       <c r="H813" t="s">
         <v>61</v>
       </c>
       <c r="N813">
         <v>0</v>
       </c>
     </row>
     <row r="814" spans="1:14">
       <c r="A814" t="s">
         <v>995</v>
       </c>
       <c r="B814" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C814" t="s">
         <v>60</v>
       </c>
       <c r="D814" t="s">
         <v>450</v>
       </c>
       <c r="E814" t="s">
         <v>17</v>
       </c>
       <c r="F814" t="s">
         <v>18</v>
       </c>
       <c r="G814" t="s">
         <v>19</v>
       </c>
       <c r="H814" t="s">
         <v>61</v>
       </c>
       <c r="N814">
         <v>0</v>
       </c>
     </row>
     <row r="815" spans="1:14">
       <c r="A815" t="s">
         <v>996</v>
       </c>
       <c r="B815" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C815" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="D815" t="s">
         <v>450</v>
       </c>
       <c r="E815" t="s">
         <v>17</v>
       </c>
       <c r="F815" t="s">
         <v>18</v>
       </c>
       <c r="G815" t="s">
         <v>19</v>
       </c>
       <c r="H815" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="N815">
         <v>0</v>
       </c>
     </row>
     <row r="816" spans="1:14">
       <c r="A816" t="s">
         <v>997</v>
       </c>
       <c r="B816" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C816" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="D816" t="s">
         <v>450</v>
       </c>
       <c r="E816" t="s">
         <v>17</v>
       </c>
       <c r="F816" t="s">
         <v>18</v>
       </c>
       <c r="G816" t="s">
         <v>19</v>
       </c>
       <c r="H816" t="s">
-        <v>81</v>
+        <v>67</v>
       </c>
       <c r="N816">
         <v>0</v>
       </c>
     </row>
     <row r="817" spans="1:14">
       <c r="A817" t="s">
         <v>998</v>
       </c>
       <c r="B817" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C817" t="s">
-        <v>28</v>
+        <v>80</v>
       </c>
       <c r="D817" t="s">
-        <v>372</v>
+        <v>450</v>
       </c>
       <c r="E817" t="s">
         <v>17</v>
       </c>
       <c r="F817" t="s">
         <v>18</v>
       </c>
       <c r="G817" t="s">
         <v>19</v>
       </c>
       <c r="H817" t="s">
-        <v>30</v>
+        <v>81</v>
       </c>
       <c r="N817">
         <v>0</v>
       </c>
     </row>
     <row r="818" spans="1:14">
       <c r="A818" t="s">
         <v>999</v>
       </c>
       <c r="B818" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C818" t="s">
-        <v>60</v>
+        <v>28</v>
       </c>
       <c r="D818" t="s">
         <v>372</v>
       </c>
       <c r="E818" t="s">
         <v>17</v>
       </c>
       <c r="F818" t="s">
         <v>18</v>
       </c>
       <c r="G818" t="s">
         <v>19</v>
       </c>
       <c r="H818" t="s">
-        <v>61</v>
+        <v>30</v>
       </c>
       <c r="N818">
         <v>0</v>
       </c>
     </row>
     <row r="819" spans="1:14">
       <c r="A819" t="s">
         <v>1000</v>
       </c>
       <c r="B819" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C819" t="s">
         <v>60</v>
       </c>
       <c r="D819" t="s">
         <v>372</v>
       </c>
       <c r="E819" t="s">
         <v>17</v>
       </c>
       <c r="F819" t="s">
         <v>18</v>
       </c>
       <c r="G819" t="s">
         <v>19</v>
       </c>
       <c r="H819" t="s">
         <v>61</v>
       </c>
       <c r="N819">
         <v>0</v>
       </c>
     </row>
     <row r="820" spans="1:14">
       <c r="A820" t="s">
         <v>1001</v>
       </c>
       <c r="B820" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C820" t="s">
         <v>60</v>
       </c>
       <c r="D820" t="s">
         <v>372</v>
       </c>
       <c r="E820" t="s">
         <v>17</v>
       </c>
       <c r="F820" t="s">
         <v>18</v>
       </c>
       <c r="G820" t="s">
         <v>19</v>
       </c>
       <c r="H820" t="s">
         <v>61</v>
       </c>
       <c r="N820">
         <v>0</v>
       </c>
     </row>
     <row r="821" spans="1:14">
       <c r="A821" t="s">
         <v>1002</v>
       </c>
       <c r="B821" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C821" t="s">
         <v>60</v>
       </c>
       <c r="D821" t="s">
         <v>372</v>
       </c>
       <c r="E821" t="s">
         <v>17</v>
       </c>
       <c r="F821" t="s">
         <v>18</v>
       </c>
       <c r="G821" t="s">
         <v>19</v>
       </c>
       <c r="H821" t="s">
         <v>61</v>
       </c>
       <c r="N821">
         <v>0</v>
       </c>
     </row>
     <row r="822" spans="1:14">
       <c r="A822" t="s">
         <v>1003</v>
       </c>
       <c r="B822" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C822" t="s">
         <v>60</v>
       </c>
       <c r="D822" t="s">
         <v>372</v>
       </c>
       <c r="E822" t="s">
         <v>17</v>
       </c>
       <c r="F822" t="s">
         <v>18</v>
       </c>
       <c r="G822" t="s">
         <v>19</v>
       </c>
       <c r="H822" t="s">
         <v>61</v>
       </c>
       <c r="N822">
         <v>0</v>
       </c>
     </row>
     <row r="823" spans="1:14">
       <c r="A823" t="s">
         <v>1004</v>
       </c>
       <c r="B823" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C823" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="D823" t="s">
         <v>372</v>
       </c>
       <c r="E823" t="s">
         <v>17</v>
       </c>
       <c r="F823" t="s">
         <v>18</v>
       </c>
       <c r="G823" t="s">
         <v>19</v>
       </c>
       <c r="H823" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="N823">
         <v>0</v>
       </c>
     </row>
     <row r="824" spans="1:14">
       <c r="A824" t="s">
         <v>1005</v>
       </c>
       <c r="B824" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C824" t="s">
         <v>63</v>
       </c>
       <c r="D824" t="s">
         <v>372</v>
       </c>
       <c r="E824" t="s">
         <v>17</v>
       </c>
       <c r="F824" t="s">
         <v>18</v>
       </c>
       <c r="G824" t="s">
         <v>19</v>
       </c>
       <c r="H824" t="s">
         <v>64</v>
       </c>
       <c r="N824">
         <v>0</v>
       </c>
     </row>
     <row r="825" spans="1:14">
       <c r="A825" t="s">
         <v>1006</v>
       </c>
       <c r="B825" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C825" t="s">
         <v>63</v>
       </c>
       <c r="D825" t="s">
         <v>372</v>
       </c>
       <c r="E825" t="s">
         <v>17</v>
       </c>
       <c r="F825" t="s">
         <v>18</v>
       </c>
       <c r="G825" t="s">
         <v>19</v>
       </c>
       <c r="H825" t="s">
         <v>64</v>
       </c>
       <c r="N825">
         <v>0</v>
       </c>
     </row>
     <row r="826" spans="1:14">
       <c r="A826" t="s">
         <v>1007</v>
       </c>
       <c r="B826" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C826" t="s">
         <v>63</v>
       </c>
       <c r="D826" t="s">
         <v>372</v>
       </c>
       <c r="E826" t="s">
         <v>17</v>
       </c>
       <c r="F826" t="s">
         <v>18</v>
       </c>
       <c r="G826" t="s">
         <v>19</v>
       </c>
       <c r="H826" t="s">
         <v>64</v>
       </c>
       <c r="N826">
         <v>0</v>
       </c>
     </row>
     <row r="827" spans="1:14">
       <c r="A827" t="s">
         <v>1008</v>
       </c>
       <c r="B827" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C827" t="s">
-        <v>492</v>
+        <v>63</v>
       </c>
       <c r="D827" t="s">
         <v>372</v>
       </c>
       <c r="E827" t="s">
         <v>17</v>
       </c>
       <c r="F827" t="s">
         <v>18</v>
       </c>
       <c r="G827" t="s">
         <v>19</v>
       </c>
       <c r="H827" t="s">
-        <v>493</v>
+        <v>64</v>
       </c>
       <c r="N827">
         <v>0</v>
       </c>
     </row>
     <row r="828" spans="1:14">
       <c r="A828" t="s">
         <v>1009</v>
       </c>
       <c r="B828" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C828" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="D828" t="s">
         <v>372</v>
       </c>
       <c r="E828" t="s">
         <v>17</v>
       </c>
       <c r="F828" t="s">
         <v>18</v>
       </c>
       <c r="G828" t="s">
         <v>19</v>
       </c>
       <c r="H828" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="N828">
         <v>0</v>
       </c>
     </row>
     <row r="829" spans="1:14">
       <c r="A829" t="s">
         <v>1010</v>
       </c>
       <c r="B829" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C829" t="s">
-        <v>118</v>
+        <v>491</v>
       </c>
       <c r="D829" t="s">
         <v>372</v>
       </c>
       <c r="E829" t="s">
         <v>17</v>
       </c>
       <c r="F829" t="s">
         <v>18</v>
       </c>
       <c r="G829" t="s">
         <v>19</v>
       </c>
       <c r="H829" t="s">
-        <v>119</v>
+        <v>492</v>
       </c>
       <c r="N829">
         <v>0</v>
       </c>
     </row>
     <row r="830" spans="1:14">
       <c r="A830" t="s">
         <v>1011</v>
       </c>
       <c r="B830" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C830" t="s">
         <v>118</v>
       </c>
       <c r="D830" t="s">
         <v>372</v>
       </c>
       <c r="E830" t="s">
         <v>17</v>
       </c>
       <c r="F830" t="s">
         <v>18</v>
       </c>
       <c r="G830" t="s">
         <v>19</v>
       </c>
       <c r="H830" t="s">
         <v>119</v>
       </c>
       <c r="N830">
         <v>0</v>
       </c>
     </row>
     <row r="831" spans="1:14">
       <c r="A831" t="s">
         <v>1012</v>
       </c>
       <c r="B831" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C831" t="s">
         <v>118</v>
       </c>
       <c r="D831" t="s">
         <v>372</v>
       </c>
       <c r="E831" t="s">
         <v>17</v>
       </c>
       <c r="F831" t="s">
         <v>18</v>
       </c>
       <c r="G831" t="s">
         <v>19</v>
       </c>
       <c r="H831" t="s">
         <v>119</v>
       </c>
       <c r="N831">
         <v>0</v>
       </c>
     </row>
     <row r="832" spans="1:14">
       <c r="A832" t="s">
         <v>1013</v>
       </c>
       <c r="B832" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C832" t="s">
         <v>118</v>
       </c>
       <c r="D832" t="s">
         <v>372</v>
       </c>
       <c r="E832" t="s">
         <v>17</v>
       </c>
       <c r="F832" t="s">
         <v>18</v>
       </c>
       <c r="G832" t="s">
         <v>19</v>
       </c>
       <c r="H832" t="s">
         <v>119</v>
       </c>
       <c r="N832">
         <v>0</v>
       </c>
     </row>
     <row r="833" spans="1:14">
       <c r="A833" t="s">
         <v>1014</v>
       </c>
       <c r="B833" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C833" t="s">
         <v>118</v>
       </c>
       <c r="D833" t="s">
         <v>372</v>
       </c>
       <c r="E833" t="s">
         <v>17</v>
       </c>
       <c r="F833" t="s">
         <v>18</v>
       </c>
       <c r="G833" t="s">
         <v>19</v>
       </c>
       <c r="H833" t="s">
         <v>119</v>
       </c>
       <c r="N833">
         <v>0</v>
       </c>
     </row>
     <row r="834" spans="1:14">
       <c r="A834" t="s">
         <v>1015</v>
       </c>
       <c r="B834" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C834" t="s">
         <v>118</v>
       </c>
       <c r="D834" t="s">
         <v>372</v>
       </c>
       <c r="E834" t="s">
         <v>17</v>
       </c>
       <c r="F834" t="s">
         <v>18</v>
       </c>
       <c r="G834" t="s">
         <v>19</v>
       </c>
       <c r="H834" t="s">
         <v>119</v>
       </c>
       <c r="N834">
         <v>0</v>
       </c>
     </row>
     <row r="835" spans="1:14">
       <c r="A835" t="s">
         <v>1016</v>
       </c>
       <c r="B835" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C835" t="s">
-        <v>66</v>
+        <v>118</v>
       </c>
       <c r="D835" t="s">
         <v>372</v>
       </c>
       <c r="E835" t="s">
         <v>17</v>
       </c>
       <c r="F835" t="s">
         <v>18</v>
       </c>
       <c r="G835" t="s">
         <v>19</v>
       </c>
       <c r="H835" t="s">
-        <v>67</v>
+        <v>119</v>
       </c>
       <c r="N835">
         <v>0</v>
       </c>
     </row>
     <row r="836" spans="1:14">
       <c r="A836" t="s">
         <v>1017</v>
       </c>
       <c r="B836" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C836" t="s">
         <v>66</v>
       </c>
       <c r="D836" t="s">
         <v>372</v>
       </c>
       <c r="E836" t="s">
         <v>17</v>
       </c>
       <c r="F836" t="s">
         <v>18</v>
       </c>
       <c r="G836" t="s">
         <v>19</v>
       </c>
       <c r="H836" t="s">
         <v>67</v>
       </c>
       <c r="N836">
         <v>0</v>
       </c>
     </row>
     <row r="837" spans="1:14">
       <c r="A837" t="s">
         <v>1018</v>
       </c>
       <c r="B837" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C837" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="D837" t="s">
         <v>372</v>
       </c>
       <c r="E837" t="s">
         <v>17</v>
       </c>
       <c r="F837" t="s">
         <v>18</v>
       </c>
       <c r="G837" t="s">
         <v>19</v>
       </c>
       <c r="H837" t="s">
-        <v>81</v>
+        <v>67</v>
       </c>
       <c r="N837">
         <v>0</v>
       </c>
     </row>
     <row r="838" spans="1:14">
       <c r="A838" t="s">
         <v>1019</v>
       </c>
       <c r="B838" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C838" t="s">
         <v>80</v>
       </c>
       <c r="D838" t="s">
         <v>372</v>
       </c>
       <c r="E838" t="s">
         <v>17</v>
       </c>
       <c r="F838" t="s">
         <v>18</v>
       </c>
       <c r="G838" t="s">
         <v>19</v>
       </c>
       <c r="H838" t="s">
         <v>81</v>
       </c>
       <c r="N838">
         <v>0</v>
       </c>
     </row>
     <row r="839" spans="1:14">
       <c r="A839" t="s">
         <v>1020</v>
       </c>
       <c r="B839" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C839" t="s">
         <v>80</v>
       </c>
       <c r="D839" t="s">
         <v>372</v>
       </c>
       <c r="E839" t="s">
         <v>17</v>
       </c>
       <c r="F839" t="s">
         <v>18</v>
       </c>
       <c r="G839" t="s">
         <v>19</v>
       </c>
       <c r="H839" t="s">
         <v>81</v>
       </c>
       <c r="N839">
         <v>0</v>
       </c>
     </row>
     <row r="840" spans="1:14">
       <c r="A840" t="s">
         <v>1021</v>
       </c>
       <c r="B840" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C840" t="s">
-        <v>153</v>
+        <v>80</v>
       </c>
       <c r="D840" t="s">
         <v>372</v>
       </c>
       <c r="E840" t="s">
         <v>17</v>
       </c>
       <c r="F840" t="s">
         <v>18</v>
       </c>
       <c r="G840" t="s">
         <v>19</v>
       </c>
       <c r="H840" t="s">
-        <v>154</v>
+        <v>81</v>
       </c>
       <c r="N840">
         <v>0</v>
       </c>
     </row>
     <row r="841" spans="1:14">
       <c r="A841" t="s">
         <v>1022</v>
       </c>
       <c r="B841" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C841" t="s">
         <v>153</v>
       </c>
       <c r="D841" t="s">
         <v>372</v>
       </c>
       <c r="E841" t="s">
         <v>17</v>
       </c>
       <c r="F841" t="s">
         <v>18</v>
       </c>
       <c r="G841" t="s">
         <v>19</v>
       </c>
       <c r="H841" t="s">
         <v>154</v>
       </c>
       <c r="N841">
         <v>0</v>
       </c>
     </row>
     <row r="842" spans="1:14">
       <c r="A842" t="s">
         <v>1023</v>
       </c>
       <c r="B842" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C842" t="s">
         <v>153</v>
       </c>
       <c r="D842" t="s">
         <v>372</v>
       </c>
       <c r="E842" t="s">
         <v>17</v>
       </c>
       <c r="F842" t="s">
         <v>18</v>
       </c>
       <c r="G842" t="s">
         <v>19</v>
       </c>
       <c r="H842" t="s">
         <v>154</v>
       </c>
       <c r="N842">
         <v>0</v>
       </c>
     </row>
     <row r="843" spans="1:14">
       <c r="A843" t="s">
         <v>1024</v>
       </c>
       <c r="B843" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C843" t="s">
         <v>153</v>
       </c>
       <c r="D843" t="s">
         <v>372</v>
       </c>
       <c r="E843" t="s">
         <v>17</v>
       </c>
       <c r="F843" t="s">
         <v>18</v>
       </c>
       <c r="G843" t="s">
         <v>19</v>
       </c>
       <c r="H843" t="s">
         <v>154</v>
       </c>
       <c r="N843">
         <v>0</v>
       </c>
     </row>
     <row r="844" spans="1:14">
       <c r="A844" t="s">
         <v>1025</v>
       </c>
       <c r="B844" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C844" t="s">
-        <v>226</v>
+        <v>153</v>
       </c>
       <c r="D844" t="s">
         <v>372</v>
       </c>
       <c r="E844" t="s">
         <v>17</v>
       </c>
       <c r="F844" t="s">
         <v>18</v>
       </c>
       <c r="G844" t="s">
         <v>19</v>
       </c>
       <c r="H844" t="s">
-        <v>227</v>
+        <v>154</v>
       </c>
       <c r="N844">
         <v>0</v>
       </c>
     </row>
     <row r="845" spans="1:14">
       <c r="A845" t="s">
         <v>1026</v>
       </c>
       <c r="B845" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C845" t="s">
         <v>226</v>
       </c>
       <c r="D845" t="s">
         <v>372</v>
       </c>
       <c r="E845" t="s">
         <v>17</v>
       </c>
       <c r="F845" t="s">
         <v>18</v>
       </c>
       <c r="G845" t="s">
         <v>19</v>
       </c>
       <c r="H845" t="s">
         <v>227</v>
       </c>
       <c r="N845">
         <v>0</v>
       </c>
     </row>
     <row r="846" spans="1:14">
       <c r="A846" t="s">
         <v>1027</v>
       </c>
       <c r="B846" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C846" t="s">
         <v>226</v>
       </c>
       <c r="D846" t="s">
         <v>372</v>
       </c>
       <c r="E846" t="s">
         <v>17</v>
       </c>
       <c r="F846" t="s">
         <v>18</v>
       </c>
       <c r="G846" t="s">
         <v>19</v>
       </c>
       <c r="H846" t="s">
         <v>227</v>
       </c>
       <c r="N846">
         <v>0</v>
       </c>
     </row>
     <row r="847" spans="1:14">
       <c r="A847" t="s">
         <v>1028</v>
       </c>
       <c r="B847" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C847" t="s">
-        <v>150</v>
+        <v>226</v>
       </c>
       <c r="D847" t="s">
         <v>372</v>
       </c>
       <c r="E847" t="s">
         <v>17</v>
       </c>
       <c r="F847" t="s">
         <v>18</v>
       </c>
       <c r="G847" t="s">
         <v>19</v>
       </c>
       <c r="H847" t="s">
-        <v>151</v>
+        <v>227</v>
       </c>
       <c r="N847">
         <v>0</v>
       </c>
     </row>
     <row r="848" spans="1:14">
       <c r="A848" t="s">
         <v>1029</v>
       </c>
       <c r="B848" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C848" t="s">
         <v>150</v>
       </c>
       <c r="D848" t="s">
         <v>372</v>
       </c>
       <c r="E848" t="s">
         <v>17</v>
       </c>
       <c r="F848" t="s">
         <v>18</v>
       </c>
       <c r="G848" t="s">
         <v>19</v>
       </c>
       <c r="H848" t="s">
         <v>151</v>
       </c>
       <c r="N848">
         <v>0</v>
       </c>
     </row>
     <row r="849" spans="1:14">
       <c r="A849" t="s">
         <v>1030</v>
       </c>
       <c r="B849" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C849" t="s">
-        <v>156</v>
+        <v>150</v>
       </c>
       <c r="D849" t="s">
         <v>372</v>
       </c>
       <c r="E849" t="s">
         <v>17</v>
       </c>
       <c r="F849" t="s">
         <v>18</v>
       </c>
       <c r="G849" t="s">
         <v>19</v>
       </c>
       <c r="H849" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="N849">
         <v>0</v>
       </c>
     </row>
     <row r="850" spans="1:14">
       <c r="A850" t="s">
         <v>1031</v>
       </c>
       <c r="B850" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C850" t="s">
-        <v>70</v>
+        <v>156</v>
       </c>
       <c r="D850" t="s">
         <v>372</v>
       </c>
       <c r="E850" t="s">
         <v>17</v>
       </c>
       <c r="F850" t="s">
         <v>18</v>
       </c>
       <c r="G850" t="s">
         <v>19</v>
       </c>
       <c r="H850" t="s">
-        <v>71</v>
+        <v>157</v>
       </c>
       <c r="N850">
         <v>0</v>
       </c>
     </row>
     <row r="851" spans="1:14">
       <c r="A851" t="s">
         <v>1032</v>
       </c>
       <c r="B851" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C851" t="s">
-        <v>199</v>
+        <v>70</v>
       </c>
       <c r="D851" t="s">
         <v>372</v>
       </c>
       <c r="E851" t="s">
         <v>17</v>
       </c>
       <c r="F851" t="s">
         <v>18</v>
       </c>
       <c r="G851" t="s">
         <v>19</v>
       </c>
       <c r="H851" t="s">
-        <v>200</v>
+        <v>71</v>
       </c>
       <c r="N851">
         <v>0</v>
       </c>
     </row>
     <row r="852" spans="1:14">
       <c r="A852" t="s">
         <v>1033</v>
       </c>
       <c r="B852" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C852" t="s">
-        <v>60</v>
+        <v>199</v>
       </c>
       <c r="D852" t="s">
-        <v>405</v>
+        <v>372</v>
       </c>
       <c r="E852" t="s">
         <v>17</v>
       </c>
       <c r="F852" t="s">
         <v>18</v>
       </c>
       <c r="G852" t="s">
         <v>19</v>
       </c>
       <c r="H852" t="s">
-        <v>61</v>
+        <v>200</v>
       </c>
       <c r="N852">
         <v>0</v>
       </c>
     </row>
     <row r="853" spans="1:14">
       <c r="A853" t="s">
         <v>1034</v>
       </c>
       <c r="B853" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C853" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="D853" t="s">
         <v>405</v>
       </c>
       <c r="E853" t="s">
         <v>17</v>
       </c>
       <c r="F853" t="s">
         <v>18</v>
       </c>
       <c r="G853" t="s">
         <v>19</v>
       </c>
       <c r="H853" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="N853">
         <v>0</v>
       </c>
     </row>
     <row r="854" spans="1:14">
       <c r="A854" t="s">
         <v>1035</v>
       </c>
       <c r="B854" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C854" t="s">
         <v>63</v>
       </c>
       <c r="D854" t="s">
         <v>405</v>
       </c>
       <c r="E854" t="s">
         <v>17</v>
       </c>
       <c r="F854" t="s">
         <v>18</v>
       </c>
       <c r="G854" t="s">
         <v>19</v>
       </c>
       <c r="H854" t="s">
         <v>64</v>
       </c>
       <c r="N854">
         <v>0</v>
       </c>
     </row>
     <row r="855" spans="1:14">
       <c r="A855" t="s">
         <v>1036</v>
       </c>
       <c r="B855" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C855" t="s">
-        <v>492</v>
+        <v>63</v>
       </c>
       <c r="D855" t="s">
         <v>405</v>
       </c>
       <c r="E855" t="s">
         <v>17</v>
       </c>
       <c r="F855" t="s">
         <v>18</v>
       </c>
       <c r="G855" t="s">
         <v>19</v>
       </c>
       <c r="H855" t="s">
-        <v>493</v>
+        <v>64</v>
       </c>
       <c r="N855">
         <v>0</v>
       </c>
     </row>
     <row r="856" spans="1:14">
       <c r="A856" t="s">
         <v>1037</v>
       </c>
       <c r="B856" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C856" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="D856" t="s">
         <v>405</v>
       </c>
       <c r="E856" t="s">
         <v>17</v>
       </c>
       <c r="F856" t="s">
         <v>18</v>
       </c>
       <c r="G856" t="s">
         <v>19</v>
       </c>
       <c r="H856" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="N856">
         <v>0</v>
       </c>
     </row>
     <row r="857" spans="1:14">
       <c r="A857" t="s">
         <v>1038</v>
       </c>
       <c r="B857" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C857" t="s">
-        <v>269</v>
+        <v>491</v>
       </c>
       <c r="D857" t="s">
         <v>405</v>
       </c>
       <c r="E857" t="s">
         <v>17</v>
       </c>
       <c r="F857" t="s">
         <v>18</v>
       </c>
       <c r="G857" t="s">
         <v>19</v>
       </c>
       <c r="H857" t="s">
-        <v>270</v>
+        <v>492</v>
       </c>
       <c r="N857">
         <v>0</v>
       </c>
     </row>
     <row r="858" spans="1:14">
       <c r="A858" t="s">
         <v>1039</v>
       </c>
       <c r="B858" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C858" t="s">
-        <v>153</v>
+        <v>269</v>
       </c>
       <c r="D858" t="s">
         <v>405</v>
       </c>
       <c r="E858" t="s">
         <v>17</v>
       </c>
       <c r="F858" t="s">
         <v>18</v>
       </c>
       <c r="G858" t="s">
         <v>19</v>
       </c>
       <c r="H858" t="s">
-        <v>154</v>
+        <v>270</v>
       </c>
       <c r="N858">
         <v>0</v>
       </c>
     </row>
     <row r="859" spans="1:14">
       <c r="A859" t="s">
         <v>1040</v>
       </c>
       <c r="B859" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C859" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="D859" t="s">
         <v>405</v>
       </c>
       <c r="E859" t="s">
         <v>17</v>
       </c>
       <c r="F859" t="s">
         <v>18</v>
       </c>
       <c r="G859" t="s">
         <v>19</v>
       </c>
       <c r="H859" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="N859">
         <v>0</v>
       </c>
     </row>
     <row r="860" spans="1:14">
       <c r="A860" t="s">
         <v>1041</v>
       </c>
       <c r="B860" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C860" t="s">
-        <v>70</v>
+        <v>156</v>
       </c>
       <c r="D860" t="s">
         <v>405</v>
       </c>
       <c r="E860" t="s">
         <v>17</v>
       </c>
       <c r="F860" t="s">
         <v>18</v>
       </c>
       <c r="G860" t="s">
         <v>19</v>
       </c>
       <c r="H860" t="s">
-        <v>71</v>
+        <v>157</v>
       </c>
       <c r="N860">
         <v>0</v>
       </c>
     </row>
     <row r="861" spans="1:14">
       <c r="A861" t="s">
         <v>1042</v>
       </c>
       <c r="B861" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C861" t="s">
         <v>70</v>
       </c>
       <c r="D861" t="s">
         <v>405</v>
       </c>
       <c r="E861" t="s">
         <v>17</v>
       </c>
       <c r="F861" t="s">
         <v>18</v>
       </c>
       <c r="G861" t="s">
         <v>19</v>
       </c>
       <c r="H861" t="s">
         <v>71</v>
       </c>
       <c r="N861">
         <v>0</v>
       </c>
     </row>
     <row r="862" spans="1:14">
       <c r="A862" t="s">
         <v>1043</v>
       </c>
       <c r="B862" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C862" t="s">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="D862" t="s">
-        <v>293</v>
+        <v>405</v>
       </c>
       <c r="E862" t="s">
         <v>17</v>
       </c>
       <c r="F862" t="s">
         <v>18</v>
       </c>
       <c r="G862" t="s">
         <v>19</v>
       </c>
       <c r="H862" t="s">
-        <v>61</v>
+        <v>71</v>
       </c>
       <c r="N862">
         <v>0</v>
       </c>
     </row>
     <row r="863" spans="1:14">
       <c r="A863" t="s">
         <v>1044</v>
       </c>
       <c r="B863" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C863" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="D863" t="s">
         <v>293</v>
       </c>
       <c r="E863" t="s">
         <v>17</v>
       </c>
       <c r="F863" t="s">
         <v>18</v>
       </c>
       <c r="G863" t="s">
         <v>19</v>
       </c>
       <c r="H863" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="N863">
         <v>0</v>
       </c>
     </row>
     <row r="864" spans="1:14">
       <c r="A864" t="s">
         <v>1045</v>
       </c>
       <c r="B864" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C864" t="s">
         <v>63</v>
       </c>
       <c r="D864" t="s">
         <v>293</v>
       </c>
       <c r="E864" t="s">
         <v>17</v>
       </c>
       <c r="F864" t="s">
         <v>18</v>
       </c>
       <c r="G864" t="s">
         <v>19</v>
       </c>
       <c r="H864" t="s">
         <v>64</v>
       </c>
       <c r="N864">
         <v>0</v>
       </c>
     </row>
     <row r="865" spans="1:14">
       <c r="A865" t="s">
         <v>1046</v>
       </c>
       <c r="B865" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C865" t="s">
         <v>63</v>
       </c>
       <c r="D865" t="s">
         <v>293</v>
       </c>
       <c r="E865" t="s">
         <v>17</v>
       </c>
       <c r="F865" t="s">
         <v>18</v>
       </c>
       <c r="G865" t="s">
         <v>19</v>
       </c>
       <c r="H865" t="s">
         <v>64</v>
       </c>
       <c r="N865">
         <v>0</v>
       </c>
     </row>
     <row r="866" spans="1:14">
       <c r="A866" t="s">
         <v>1047</v>
       </c>
       <c r="B866" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C866" t="s">
-        <v>492</v>
+        <v>63</v>
       </c>
       <c r="D866" t="s">
         <v>293</v>
       </c>
       <c r="E866" t="s">
         <v>17</v>
       </c>
       <c r="F866" t="s">
         <v>18</v>
       </c>
       <c r="G866" t="s">
         <v>19</v>
       </c>
       <c r="H866" t="s">
-        <v>493</v>
+        <v>64</v>
       </c>
       <c r="N866">
         <v>0</v>
       </c>
     </row>
     <row r="867" spans="1:14">
       <c r="A867" t="s">
         <v>1048</v>
       </c>
       <c r="B867" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C867" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="D867" t="s">
         <v>293</v>
       </c>
       <c r="E867" t="s">
         <v>17</v>
       </c>
       <c r="F867" t="s">
         <v>18</v>
       </c>
       <c r="G867" t="s">
         <v>19</v>
       </c>
       <c r="H867" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="N867">
         <v>0</v>
       </c>
     </row>
     <row r="868" spans="1:14">
       <c r="A868" t="s">
         <v>1049</v>
       </c>
       <c r="B868" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C868" t="s">
-        <v>269</v>
+        <v>491</v>
       </c>
       <c r="D868" t="s">
         <v>293</v>
       </c>
       <c r="E868" t="s">
         <v>17</v>
       </c>
       <c r="F868" t="s">
         <v>18</v>
       </c>
       <c r="G868" t="s">
         <v>19</v>
       </c>
       <c r="H868" t="s">
-        <v>270</v>
+        <v>492</v>
       </c>
       <c r="N868">
         <v>0</v>
       </c>
     </row>
     <row r="869" spans="1:14">
       <c r="A869" t="s">
         <v>1050</v>
       </c>
       <c r="B869" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C869" t="s">
         <v>269</v>
       </c>
       <c r="D869" t="s">
         <v>293</v>
       </c>
       <c r="E869" t="s">
         <v>17</v>
       </c>
       <c r="F869" t="s">
         <v>18</v>
       </c>
       <c r="G869" t="s">
         <v>19</v>
       </c>
       <c r="H869" t="s">
         <v>270</v>
       </c>
       <c r="N869">
         <v>0</v>
       </c>
     </row>
     <row r="870" spans="1:14">
       <c r="A870" t="s">
         <v>1051</v>
       </c>
       <c r="B870" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C870" t="s">
         <v>269</v>
       </c>
       <c r="D870" t="s">
         <v>293</v>
       </c>
       <c r="E870" t="s">
         <v>17</v>
       </c>
       <c r="F870" t="s">
         <v>18</v>
       </c>
       <c r="G870" t="s">
         <v>19</v>
       </c>
       <c r="H870" t="s">
         <v>270</v>
       </c>
       <c r="N870">
         <v>0</v>
       </c>
     </row>
     <row r="871" spans="1:14">
       <c r="A871" t="s">
         <v>1052</v>
       </c>
       <c r="B871" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C871" t="s">
-        <v>118</v>
+        <v>269</v>
       </c>
       <c r="D871" t="s">
         <v>293</v>
       </c>
       <c r="E871" t="s">
         <v>17</v>
       </c>
       <c r="F871" t="s">
         <v>18</v>
       </c>
       <c r="G871" t="s">
         <v>19</v>
       </c>
       <c r="H871" t="s">
-        <v>119</v>
+        <v>270</v>
       </c>
       <c r="N871">
         <v>0</v>
       </c>
     </row>
     <row r="872" spans="1:14">
       <c r="A872" t="s">
         <v>1053</v>
       </c>
       <c r="B872" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C872" t="s">
-        <v>66</v>
+        <v>118</v>
       </c>
       <c r="D872" t="s">
         <v>293</v>
       </c>
       <c r="E872" t="s">
         <v>17</v>
       </c>
       <c r="F872" t="s">
         <v>18</v>
       </c>
       <c r="G872" t="s">
         <v>19</v>
       </c>
       <c r="H872" t="s">
-        <v>67</v>
+        <v>119</v>
       </c>
       <c r="N872">
         <v>0</v>
       </c>
     </row>
     <row r="873" spans="1:14">
       <c r="A873" t="s">
         <v>1054</v>
       </c>
       <c r="B873" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C873" t="s">
         <v>66</v>
       </c>
       <c r="D873" t="s">
         <v>293</v>
       </c>
       <c r="E873" t="s">
         <v>17</v>
       </c>
       <c r="F873" t="s">
         <v>18</v>
       </c>
       <c r="G873" t="s">
         <v>19</v>
       </c>
       <c r="H873" t="s">
         <v>67</v>
       </c>
       <c r="N873">
         <v>0</v>
       </c>
     </row>
     <row r="874" spans="1:14">
       <c r="A874" t="s">
         <v>1055</v>
       </c>
       <c r="B874" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C874" t="s">
         <v>66</v>
       </c>
       <c r="D874" t="s">
         <v>293</v>
       </c>
       <c r="E874" t="s">
         <v>17</v>
       </c>
       <c r="F874" t="s">
         <v>18</v>
       </c>
       <c r="G874" t="s">
         <v>19</v>
       </c>
       <c r="H874" t="s">
         <v>67</v>
       </c>
       <c r="N874">
         <v>0</v>
       </c>
     </row>
     <row r="875" spans="1:14">
       <c r="A875" t="s">
         <v>1056</v>
       </c>
       <c r="B875" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C875" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="D875" t="s">
         <v>293</v>
       </c>
       <c r="E875" t="s">
         <v>17</v>
       </c>
       <c r="F875" t="s">
         <v>18</v>
       </c>
       <c r="G875" t="s">
         <v>19</v>
       </c>
       <c r="H875" t="s">
-        <v>81</v>
+        <v>67</v>
       </c>
       <c r="N875">
         <v>0</v>
       </c>
     </row>
     <row r="876" spans="1:14">
       <c r="A876" t="s">
         <v>1057</v>
       </c>
       <c r="B876" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C876" t="s">
         <v>80</v>
       </c>
       <c r="D876" t="s">
         <v>293</v>
       </c>
       <c r="E876" t="s">
         <v>17</v>
       </c>
       <c r="F876" t="s">
         <v>18</v>
       </c>
       <c r="G876" t="s">
         <v>19</v>
       </c>
       <c r="H876" t="s">
         <v>81</v>
       </c>
       <c r="N876">
         <v>0</v>
       </c>
     </row>
     <row r="877" spans="1:14">
       <c r="A877" t="s">
         <v>1058</v>
       </c>
       <c r="B877" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C877" t="s">
         <v>80</v>
       </c>
       <c r="D877" t="s">
         <v>293</v>
       </c>
       <c r="E877" t="s">
         <v>17</v>
       </c>
       <c r="F877" t="s">
         <v>18</v>
       </c>
       <c r="G877" t="s">
         <v>19</v>
       </c>
       <c r="H877" t="s">
         <v>81</v>
       </c>
       <c r="N877">
         <v>0</v>
       </c>
     </row>
     <row r="878" spans="1:14">
       <c r="A878" t="s">
         <v>1059</v>
       </c>
       <c r="B878" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C878" t="s">
         <v>80</v>
       </c>
       <c r="D878" t="s">
         <v>293</v>
       </c>
       <c r="E878" t="s">
         <v>17</v>
       </c>
       <c r="F878" t="s">
         <v>18</v>
       </c>
       <c r="G878" t="s">
         <v>19</v>
       </c>
       <c r="H878" t="s">
         <v>81</v>
       </c>
       <c r="N878">
         <v>0</v>
       </c>
     </row>
     <row r="879" spans="1:14">
       <c r="A879" t="s">
         <v>1060</v>
       </c>
       <c r="B879" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C879" t="s">
         <v>80</v>
       </c>
       <c r="D879" t="s">
         <v>293</v>
       </c>
       <c r="E879" t="s">
         <v>17</v>
       </c>
       <c r="F879" t="s">
         <v>18</v>
       </c>
       <c r="G879" t="s">
         <v>19</v>
       </c>
       <c r="H879" t="s">
         <v>81</v>
       </c>
       <c r="N879">
         <v>0</v>
       </c>
     </row>
     <row r="880" spans="1:14">
       <c r="A880" t="s">
         <v>1061</v>
       </c>
       <c r="B880" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C880" t="s">
-        <v>153</v>
+        <v>80</v>
       </c>
       <c r="D880" t="s">
         <v>293</v>
       </c>
       <c r="E880" t="s">
         <v>17</v>
       </c>
       <c r="F880" t="s">
         <v>18</v>
       </c>
       <c r="G880" t="s">
         <v>19</v>
       </c>
       <c r="H880" t="s">
-        <v>154</v>
+        <v>81</v>
       </c>
       <c r="N880">
         <v>0</v>
       </c>
     </row>
     <row r="881" spans="1:14">
       <c r="A881" t="s">
         <v>1062</v>
       </c>
       <c r="B881" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C881" t="s">
         <v>153</v>
       </c>
       <c r="D881" t="s">
         <v>293</v>
       </c>
       <c r="E881" t="s">
         <v>17</v>
       </c>
       <c r="F881" t="s">
         <v>18</v>
       </c>
       <c r="G881" t="s">
         <v>19</v>
       </c>
       <c r="H881" t="s">
         <v>154</v>
       </c>
       <c r="N881">
         <v>0</v>
       </c>
     </row>
     <row r="882" spans="1:14">
       <c r="A882" t="s">
         <v>1063</v>
       </c>
       <c r="B882" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C882" t="s">
         <v>153</v>
       </c>
       <c r="D882" t="s">
         <v>293</v>
       </c>
       <c r="E882" t="s">
         <v>17</v>
       </c>
       <c r="F882" t="s">
         <v>18</v>
       </c>
       <c r="G882" t="s">
         <v>19</v>
       </c>
       <c r="H882" t="s">
         <v>154</v>
       </c>
       <c r="N882">
         <v>0</v>
       </c>
     </row>
     <row r="883" spans="1:14">
       <c r="A883" t="s">
         <v>1064</v>
       </c>
       <c r="B883" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C883" t="s">
-        <v>226</v>
+        <v>153</v>
       </c>
       <c r="D883" t="s">
         <v>293</v>
       </c>
       <c r="E883" t="s">
         <v>17</v>
       </c>
       <c r="F883" t="s">
         <v>18</v>
       </c>
       <c r="G883" t="s">
         <v>19</v>
       </c>
       <c r="H883" t="s">
-        <v>227</v>
+        <v>154</v>
       </c>
       <c r="N883">
         <v>0</v>
       </c>
     </row>
     <row r="884" spans="1:14">
       <c r="A884" t="s">
         <v>1065</v>
       </c>
       <c r="B884" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C884" t="s">
         <v>226</v>
       </c>
       <c r="D884" t="s">
         <v>293</v>
       </c>
       <c r="E884" t="s">
         <v>17</v>
       </c>
       <c r="F884" t="s">
         <v>18</v>
       </c>
       <c r="G884" t="s">
         <v>19</v>
       </c>
       <c r="H884" t="s">
         <v>227</v>
       </c>
       <c r="N884">
         <v>0</v>
       </c>
     </row>
     <row r="885" spans="1:14">
       <c r="A885" t="s">
         <v>1066</v>
       </c>
       <c r="B885" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C885" t="s">
         <v>226</v>
       </c>
       <c r="D885" t="s">
         <v>293</v>
       </c>
       <c r="E885" t="s">
         <v>17</v>
       </c>
       <c r="F885" t="s">
         <v>18</v>
       </c>
       <c r="G885" t="s">
         <v>19</v>
       </c>
       <c r="H885" t="s">
         <v>227</v>
       </c>
       <c r="N885">
         <v>0</v>
       </c>
     </row>
     <row r="886" spans="1:14">
       <c r="A886" t="s">
         <v>1067</v>
       </c>
       <c r="B886" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C886" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="D886" t="s">
         <v>293</v>
       </c>
       <c r="E886" t="s">
         <v>17</v>
       </c>
       <c r="F886" t="s">
         <v>18</v>
       </c>
       <c r="G886" t="s">
         <v>19</v>
       </c>
       <c r="H886" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="N886">
         <v>0</v>
       </c>
     </row>
     <row r="887" spans="1:14">
       <c r="A887" t="s">
         <v>1068</v>
       </c>
       <c r="B887" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C887" t="s">
-        <v>150</v>
+        <v>229</v>
       </c>
       <c r="D887" t="s">
         <v>293</v>
       </c>
       <c r="E887" t="s">
         <v>17</v>
       </c>
       <c r="F887" t="s">
         <v>18</v>
       </c>
       <c r="G887" t="s">
         <v>19</v>
       </c>
       <c r="H887" t="s">
-        <v>151</v>
+        <v>230</v>
       </c>
       <c r="N887">
         <v>0</v>
       </c>
     </row>
     <row r="888" spans="1:14">
       <c r="A888" t="s">
         <v>1069</v>
       </c>
       <c r="B888" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C888" t="s">
         <v>150</v>
       </c>
       <c r="D888" t="s">
         <v>293</v>
       </c>
       <c r="E888" t="s">
         <v>17</v>
       </c>
       <c r="F888" t="s">
         <v>18</v>
       </c>
       <c r="G888" t="s">
         <v>19</v>
       </c>
       <c r="H888" t="s">
         <v>151</v>
       </c>
       <c r="N888">
         <v>0</v>
       </c>
     </row>
     <row r="889" spans="1:14">
       <c r="A889" t="s">
         <v>1070</v>
       </c>
       <c r="B889" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C889" t="s">
-        <v>156</v>
+        <v>150</v>
       </c>
       <c r="D889" t="s">
         <v>293</v>
       </c>
       <c r="E889" t="s">
         <v>17</v>
       </c>
       <c r="F889" t="s">
         <v>18</v>
       </c>
       <c r="G889" t="s">
         <v>19</v>
       </c>
       <c r="H889" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="N889">
         <v>0</v>
       </c>
     </row>
     <row r="890" spans="1:14">
       <c r="A890" t="s">
         <v>1071</v>
       </c>
       <c r="B890" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C890" t="s">
         <v>156</v>
       </c>
       <c r="D890" t="s">
         <v>293</v>
       </c>
       <c r="E890" t="s">
         <v>17</v>
       </c>
       <c r="F890" t="s">
         <v>18</v>
       </c>
       <c r="G890" t="s">
         <v>19</v>
       </c>
       <c r="H890" t="s">
         <v>157</v>
       </c>
       <c r="N890">
         <v>0</v>
       </c>
     </row>
     <row r="891" spans="1:14">
       <c r="A891" t="s">
         <v>1072</v>
       </c>
       <c r="B891" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C891" t="s">
-        <v>70</v>
+        <v>156</v>
       </c>
       <c r="D891" t="s">
         <v>293</v>
       </c>
       <c r="E891" t="s">
         <v>17</v>
       </c>
       <c r="F891" t="s">
         <v>18</v>
       </c>
       <c r="G891" t="s">
         <v>19</v>
       </c>
       <c r="H891" t="s">
-        <v>71</v>
+        <v>157</v>
       </c>
       <c r="N891">
         <v>0</v>
       </c>
     </row>
     <row r="892" spans="1:14">
       <c r="A892" t="s">
         <v>1073</v>
       </c>
       <c r="B892" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C892" t="s">
         <v>70</v>
       </c>
       <c r="D892" t="s">
         <v>293</v>
       </c>
       <c r="E892" t="s">
         <v>17</v>
       </c>
       <c r="F892" t="s">
         <v>18</v>
       </c>
       <c r="G892" t="s">
         <v>19</v>
       </c>
       <c r="H892" t="s">
         <v>71</v>
       </c>
       <c r="N892">
         <v>0</v>
       </c>
     </row>
     <row r="893" spans="1:14">
       <c r="A893" t="s">
         <v>1074</v>
       </c>
       <c r="B893" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C893" t="s">
         <v>70</v>
       </c>
       <c r="D893" t="s">
         <v>293</v>
       </c>
       <c r="E893" t="s">
         <v>17</v>
       </c>
       <c r="F893" t="s">
         <v>18</v>
       </c>
       <c r="G893" t="s">
         <v>19</v>
       </c>
       <c r="H893" t="s">
         <v>71</v>
       </c>
       <c r="N893">
         <v>0</v>
       </c>
     </row>
     <row r="894" spans="1:14">
       <c r="A894" t="s">
         <v>1075</v>
       </c>
       <c r="B894" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C894" t="s">
-        <v>161</v>
+        <v>70</v>
       </c>
       <c r="D894" t="s">
         <v>293</v>
       </c>
       <c r="E894" t="s">
         <v>17</v>
       </c>
       <c r="F894" t="s">
         <v>18</v>
       </c>
       <c r="G894" t="s">
         <v>19</v>
       </c>
       <c r="H894" t="s">
-        <v>162</v>
+        <v>71</v>
       </c>
       <c r="N894">
         <v>0</v>
       </c>
     </row>
     <row r="895" spans="1:14">
       <c r="A895" t="s">
         <v>1076</v>
       </c>
       <c r="B895" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C895" t="s">
-        <v>199</v>
+        <v>161</v>
       </c>
       <c r="D895" t="s">
         <v>293</v>
       </c>
       <c r="E895" t="s">
         <v>17</v>
       </c>
       <c r="F895" t="s">
         <v>18</v>
       </c>
       <c r="G895" t="s">
         <v>19</v>
       </c>
       <c r="H895" t="s">
-        <v>200</v>
+        <v>162</v>
       </c>
       <c r="N895">
         <v>0</v>
       </c>
     </row>
     <row r="896" spans="1:14">
       <c r="A896" t="s">
         <v>1077</v>
       </c>
       <c r="B896" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C896" t="s">
         <v>199</v>
       </c>
       <c r="D896" t="s">
         <v>293</v>
       </c>
       <c r="E896" t="s">
         <v>17</v>
       </c>
       <c r="F896" t="s">
         <v>18</v>
       </c>
       <c r="G896" t="s">
         <v>19</v>
       </c>
       <c r="H896" t="s">
         <v>200</v>
       </c>
       <c r="N896">
         <v>0</v>
       </c>
     </row>
     <row r="897" spans="1:14">
       <c r="A897" t="s">
         <v>1078</v>
       </c>
       <c r="B897" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C897" t="s">
-        <v>153</v>
+        <v>199</v>
       </c>
       <c r="D897" t="s">
-        <v>419</v>
+        <v>293</v>
       </c>
       <c r="E897" t="s">
         <v>17</v>
       </c>
       <c r="F897" t="s">
         <v>18</v>
       </c>
       <c r="G897" t="s">
         <v>19</v>
       </c>
       <c r="H897" t="s">
-        <v>154</v>
+        <v>200</v>
       </c>
       <c r="N897">
         <v>0</v>
       </c>
     </row>
     <row r="898" spans="1:14">
       <c r="A898" t="s">
         <v>1079</v>
       </c>
       <c r="B898" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C898" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="D898" t="s">
         <v>419</v>
       </c>
       <c r="E898" t="s">
         <v>17</v>
       </c>
       <c r="F898" t="s">
         <v>18</v>
       </c>
       <c r="G898" t="s">
         <v>19</v>
       </c>
       <c r="H898" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="N898">
         <v>0</v>
       </c>
     </row>
     <row r="899" spans="1:14">
       <c r="A899" t="s">
         <v>1080</v>
       </c>
       <c r="B899" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C899" t="s">
-        <v>110</v>
+        <v>156</v>
       </c>
       <c r="D899" t="s">
         <v>419</v>
       </c>
       <c r="E899" t="s">
         <v>17</v>
       </c>
       <c r="F899" t="s">
         <v>18</v>
       </c>
       <c r="G899" t="s">
         <v>19</v>
       </c>
       <c r="H899" t="s">
-        <v>111</v>
+        <v>157</v>
       </c>
       <c r="N899">
         <v>0</v>
       </c>
     </row>
     <row r="900" spans="1:14">
       <c r="A900" t="s">
         <v>1081</v>
       </c>
       <c r="B900" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C900" t="s">
-        <v>161</v>
+        <v>110</v>
       </c>
       <c r="D900" t="s">
-        <v>481</v>
+        <v>419</v>
       </c>
       <c r="E900" t="s">
         <v>17</v>
       </c>
       <c r="F900" t="s">
         <v>18</v>
       </c>
       <c r="G900" t="s">
         <v>19</v>
       </c>
       <c r="H900" t="s">
-        <v>162</v>
+        <v>111</v>
       </c>
       <c r="N900">
         <v>0</v>
       </c>
     </row>
     <row r="901" spans="1:14">
       <c r="A901" t="s">
         <v>1082</v>
       </c>
       <c r="B901" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C901" t="s">
-        <v>199</v>
+        <v>161</v>
       </c>
       <c r="D901" t="s">
         <v>481</v>
       </c>
       <c r="E901" t="s">
         <v>17</v>
       </c>
       <c r="F901" t="s">
         <v>18</v>
       </c>
       <c r="G901" t="s">
         <v>19</v>
       </c>
       <c r="H901" t="s">
-        <v>200</v>
+        <v>162</v>
       </c>
       <c r="N901">
         <v>0</v>
       </c>
     </row>
     <row r="902" spans="1:14">
       <c r="A902" t="s">
         <v>1083</v>
       </c>
       <c r="B902" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C902" t="s">
-        <v>229</v>
+        <v>199</v>
       </c>
       <c r="D902" t="s">
-        <v>299</v>
+        <v>481</v>
       </c>
       <c r="E902" t="s">
         <v>17</v>
       </c>
       <c r="F902" t="s">
         <v>18</v>
       </c>
       <c r="G902" t="s">
         <v>19</v>
       </c>
       <c r="H902" t="s">
-        <v>230</v>
+        <v>200</v>
       </c>
       <c r="N902">
         <v>0</v>
       </c>
     </row>
     <row r="903" spans="1:14">
       <c r="A903" t="s">
         <v>1084</v>
       </c>
       <c r="B903" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C903" t="s">
         <v>229</v>
       </c>
       <c r="D903" t="s">
         <v>299</v>
       </c>
       <c r="E903" t="s">
         <v>17</v>
       </c>
       <c r="F903" t="s">
         <v>18</v>
       </c>
       <c r="G903" t="s">
         <v>19</v>
       </c>
       <c r="H903" t="s">
         <v>230</v>
       </c>
       <c r="N903">
         <v>0</v>
       </c>
     </row>
     <row r="904" spans="1:14">
       <c r="A904" t="s">
         <v>1085</v>
       </c>
       <c r="B904" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C904" t="s">
-        <v>161</v>
+        <v>229</v>
       </c>
       <c r="D904" t="s">
         <v>299</v>
       </c>
       <c r="E904" t="s">
         <v>17</v>
       </c>
       <c r="F904" t="s">
         <v>18</v>
       </c>
       <c r="G904" t="s">
         <v>19</v>
       </c>
       <c r="H904" t="s">
-        <v>162</v>
+        <v>230</v>
       </c>
       <c r="N904">
         <v>0</v>
       </c>
     </row>
     <row r="905" spans="1:14">
       <c r="A905" t="s">
         <v>1086</v>
       </c>
       <c r="B905" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C905" t="s">
-        <v>38</v>
+        <v>161</v>
       </c>
       <c r="D905" t="s">
         <v>299</v>
       </c>
       <c r="E905" t="s">
         <v>17</v>
       </c>
       <c r="F905" t="s">
         <v>18</v>
       </c>
       <c r="G905" t="s">
         <v>19</v>
       </c>
       <c r="H905" t="s">
-        <v>41</v>
+        <v>162</v>
       </c>
       <c r="N905">
         <v>0</v>
       </c>
     </row>
     <row r="906" spans="1:14">
       <c r="A906" t="s">
         <v>1087</v>
       </c>
       <c r="B906" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C906" t="s">
         <v>38</v>
       </c>
       <c r="D906" t="s">
         <v>299</v>
       </c>
       <c r="E906" t="s">
         <v>17</v>
       </c>
       <c r="F906" t="s">
         <v>18</v>
       </c>
       <c r="G906" t="s">
         <v>19</v>
       </c>
       <c r="H906" t="s">
         <v>41</v>
       </c>
       <c r="N906">
         <v>0</v>
       </c>
     </row>
     <row r="907" spans="1:14">
       <c r="A907" t="s">
         <v>1088</v>
       </c>
       <c r="B907" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C907" t="s">
         <v>38</v>
       </c>
       <c r="D907" t="s">
         <v>299</v>
       </c>
       <c r="E907" t="s">
         <v>17</v>
       </c>
       <c r="F907" t="s">
         <v>18</v>
       </c>
       <c r="G907" t="s">
         <v>19</v>
       </c>
       <c r="H907" t="s">
         <v>41</v>
       </c>
       <c r="N907">
         <v>0</v>
       </c>
     </row>
     <row r="908" spans="1:14">
       <c r="A908" t="s">
         <v>1089</v>
       </c>
       <c r="B908" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C908" t="s">
-        <v>248</v>
+        <v>38</v>
       </c>
       <c r="D908" t="s">
         <v>299</v>
       </c>
       <c r="E908" t="s">
         <v>17</v>
       </c>
       <c r="F908" t="s">
         <v>18</v>
       </c>
       <c r="G908" t="s">
         <v>19</v>
       </c>
       <c r="H908" t="s">
-        <v>249</v>
+        <v>41</v>
       </c>
       <c r="N908">
         <v>0</v>
       </c>
     </row>
     <row r="909" spans="1:14">
       <c r="A909" t="s">
         <v>1090</v>
       </c>
       <c r="B909" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C909" t="s">
         <v>248</v>
       </c>
       <c r="D909" t="s">
         <v>299</v>
       </c>
       <c r="E909" t="s">
         <v>17</v>
       </c>
       <c r="F909" t="s">
         <v>18</v>
       </c>
       <c r="G909" t="s">
         <v>19</v>
       </c>
       <c r="H909" t="s">
         <v>249</v>
       </c>
       <c r="N909">
         <v>0</v>
       </c>
     </row>
     <row r="910" spans="1:14">
       <c r="A910" t="s">
         <v>1091</v>
       </c>
       <c r="B910" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C910" t="s">
-        <v>110</v>
+        <v>248</v>
       </c>
       <c r="D910" t="s">
         <v>299</v>
       </c>
       <c r="E910" t="s">
         <v>17</v>
       </c>
       <c r="F910" t="s">
         <v>18</v>
       </c>
       <c r="G910" t="s">
         <v>19</v>
       </c>
       <c r="H910" t="s">
-        <v>111</v>
+        <v>249</v>
       </c>
       <c r="N910">
         <v>0</v>
       </c>
     </row>
     <row r="911" spans="1:14">
       <c r="A911" t="s">
         <v>1092</v>
       </c>
       <c r="B911" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C911" t="s">
-        <v>203</v>
+        <v>110</v>
       </c>
       <c r="D911" t="s">
         <v>299</v>
       </c>
       <c r="E911" t="s">
         <v>17</v>
       </c>
       <c r="F911" t="s">
         <v>18</v>
       </c>
       <c r="G911" t="s">
         <v>19</v>
       </c>
       <c r="H911" t="s">
-        <v>204</v>
+        <v>111</v>
       </c>
       <c r="N911">
         <v>0</v>
       </c>
     </row>
     <row r="912" spans="1:14">
       <c r="A912" t="s">
         <v>1093</v>
       </c>
       <c r="B912" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C912" t="s">
-        <v>73</v>
+        <v>203</v>
       </c>
       <c r="D912" t="s">
         <v>299</v>
       </c>
       <c r="E912" t="s">
         <v>17</v>
       </c>
       <c r="F912" t="s">
         <v>18</v>
       </c>
       <c r="G912" t="s">
         <v>19</v>
       </c>
       <c r="H912" t="s">
-        <v>74</v>
+        <v>204</v>
       </c>
       <c r="N912">
         <v>0</v>
       </c>
     </row>
     <row r="913" spans="1:14">
       <c r="A913" t="s">
         <v>1094</v>
       </c>
       <c r="B913" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C913" t="s">
         <v>73</v>
       </c>
       <c r="D913" t="s">
         <v>299</v>
       </c>
       <c r="E913" t="s">
         <v>17</v>
       </c>
       <c r="F913" t="s">
         <v>18</v>
       </c>
       <c r="G913" t="s">
         <v>19</v>
       </c>
       <c r="H913" t="s">
         <v>74</v>
       </c>
       <c r="N913">
         <v>0</v>
       </c>
     </row>
     <row r="914" spans="1:14">
       <c r="A914" t="s">
         <v>1095</v>
       </c>
       <c r="B914" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C914" t="s">
-        <v>38</v>
+        <v>73</v>
       </c>
       <c r="D914" t="s">
-        <v>614</v>
+        <v>299</v>
       </c>
       <c r="E914" t="s">
         <v>17</v>
       </c>
       <c r="F914" t="s">
         <v>18</v>
       </c>
       <c r="G914" t="s">
         <v>19</v>
       </c>
       <c r="H914" t="s">
-        <v>41</v>
+        <v>74</v>
       </c>
       <c r="N914">
         <v>0</v>
       </c>
     </row>
     <row r="915" spans="1:14">
       <c r="A915" t="s">
         <v>1096</v>
       </c>
       <c r="B915" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C915" t="s">
-        <v>161</v>
+        <v>38</v>
       </c>
       <c r="D915" t="s">
-        <v>262</v>
+        <v>614</v>
       </c>
       <c r="E915" t="s">
         <v>17</v>
       </c>
       <c r="F915" t="s">
         <v>18</v>
       </c>
       <c r="G915" t="s">
         <v>19</v>
       </c>
       <c r="H915" t="s">
-        <v>162</v>
+        <v>41</v>
       </c>
       <c r="N915">
         <v>0</v>
       </c>
     </row>
     <row r="916" spans="1:14">
       <c r="A916" t="s">
         <v>1097</v>
       </c>
       <c r="B916" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C916" t="s">
-        <v>248</v>
+        <v>161</v>
       </c>
       <c r="D916" t="s">
         <v>262</v>
       </c>
       <c r="E916" t="s">
         <v>17</v>
       </c>
       <c r="F916" t="s">
         <v>18</v>
       </c>
       <c r="G916" t="s">
         <v>19</v>
       </c>
       <c r="H916" t="s">
-        <v>249</v>
+        <v>162</v>
       </c>
       <c r="N916">
         <v>0</v>
       </c>
     </row>
     <row r="917" spans="1:14">
       <c r="A917" t="s">
         <v>1098</v>
       </c>
       <c r="B917" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C917" t="s">
-        <v>203</v>
+        <v>248</v>
       </c>
       <c r="D917" t="s">
         <v>262</v>
       </c>
       <c r="E917" t="s">
         <v>17</v>
       </c>
       <c r="F917" t="s">
         <v>18</v>
       </c>
       <c r="G917" t="s">
         <v>19</v>
       </c>
       <c r="H917" t="s">
-        <v>204</v>
+        <v>249</v>
       </c>
       <c r="N917">
         <v>0</v>
       </c>
     </row>
     <row r="918" spans="1:14">
       <c r="A918" t="s">
         <v>1099</v>
       </c>
       <c r="B918" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C918" t="s">
-        <v>73</v>
+        <v>203</v>
       </c>
       <c r="D918" t="s">
         <v>262</v>
       </c>
       <c r="E918" t="s">
         <v>17</v>
       </c>
       <c r="F918" t="s">
         <v>18</v>
       </c>
       <c r="G918" t="s">
         <v>19</v>
       </c>
       <c r="H918" t="s">
-        <v>74</v>
+        <v>204</v>
       </c>
       <c r="N918">
         <v>0</v>
       </c>
     </row>
     <row r="919" spans="1:14">
       <c r="A919" t="s">
         <v>1100</v>
       </c>
       <c r="B919" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C919" t="s">
         <v>73</v>
       </c>
       <c r="D919" t="s">
         <v>262</v>
       </c>
       <c r="E919" t="s">
         <v>17</v>
       </c>
       <c r="F919" t="s">
         <v>18</v>
       </c>
       <c r="G919" t="s">
         <v>19</v>
       </c>
       <c r="H919" t="s">
         <v>74</v>
       </c>
       <c r="N919">
         <v>0</v>
       </c>
     </row>
     <row r="920" spans="1:14">
       <c r="A920" t="s">
         <v>1101</v>
       </c>
       <c r="B920" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C920" t="s">
-        <v>206</v>
+        <v>73</v>
       </c>
       <c r="D920" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E920" t="s">
         <v>17</v>
       </c>
       <c r="F920" t="s">
         <v>18</v>
       </c>
       <c r="G920" t="s">
         <v>19</v>
       </c>
       <c r="H920" t="s">
-        <v>207</v>
+        <v>74</v>
       </c>
       <c r="N920">
         <v>0</v>
       </c>
     </row>
     <row r="921" spans="1:14">
       <c r="A921" t="s">
         <v>1102</v>
       </c>
       <c r="B921" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C921" t="s">
         <v>206</v>
       </c>
       <c r="D921" t="s">
         <v>264</v>
       </c>
       <c r="E921" t="s">
         <v>17</v>
       </c>
       <c r="F921" t="s">
         <v>18</v>
       </c>
       <c r="G921" t="s">
         <v>19</v>
       </c>
       <c r="H921" t="s">
         <v>207</v>
       </c>
       <c r="N921">
         <v>0</v>
       </c>
     </row>
     <row r="922" spans="1:14">
       <c r="A922" t="s">
         <v>1103</v>
       </c>
       <c r="B922" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C922" t="s">
-        <v>60</v>
+        <v>206</v>
       </c>
       <c r="D922" t="s">
-        <v>372</v>
+        <v>264</v>
       </c>
       <c r="E922" t="s">
         <v>17</v>
       </c>
       <c r="F922" t="s">
         <v>18</v>
       </c>
       <c r="G922" t="s">
-        <v>341</v>
+        <v>19</v>
       </c>
       <c r="H922" t="s">
-        <v>61</v>
+        <v>207</v>
       </c>
       <c r="N922">
         <v>0</v>
       </c>
     </row>
     <row r="923" spans="1:14">
       <c r="A923" t="s">
         <v>1104</v>
       </c>
       <c r="B923" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C923" t="s">
-        <v>153</v>
+        <v>60</v>
       </c>
       <c r="D923" t="s">
         <v>372</v>
       </c>
       <c r="E923" t="s">
         <v>17</v>
       </c>
       <c r="F923" t="s">
         <v>18</v>
       </c>
       <c r="G923" t="s">
         <v>341</v>
       </c>
       <c r="H923" t="s">
-        <v>154</v>
+        <v>61</v>
       </c>
       <c r="N923">
         <v>0</v>
       </c>
     </row>
     <row r="924" spans="1:14">
       <c r="A924" t="s">
         <v>1105</v>
       </c>
       <c r="B924" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C924" t="s">
-        <v>60</v>
+        <v>153</v>
       </c>
       <c r="D924" t="s">
-        <v>450</v>
+        <v>372</v>
       </c>
       <c r="E924" t="s">
         <v>17</v>
       </c>
       <c r="F924" t="s">
         <v>18</v>
       </c>
       <c r="G924" t="s">
-        <v>83</v>
+        <v>341</v>
       </c>
       <c r="H924" t="s">
-        <v>61</v>
+        <v>154</v>
       </c>
       <c r="N924">
         <v>0</v>
       </c>
     </row>
     <row r="925" spans="1:14">
       <c r="A925" t="s">
         <v>1106</v>
       </c>
       <c r="B925" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C925" t="s">
         <v>60</v>
       </c>
       <c r="D925" t="s">
-        <v>372</v>
+        <v>450</v>
       </c>
       <c r="E925" t="s">
         <v>17</v>
       </c>
       <c r="F925" t="s">
         <v>18</v>
       </c>
       <c r="G925" t="s">
         <v>83</v>
       </c>
       <c r="H925" t="s">
         <v>61</v>
       </c>
       <c r="N925">
         <v>0</v>
       </c>
     </row>
     <row r="926" spans="1:14">
       <c r="A926" t="s">
         <v>1107</v>
       </c>
       <c r="B926" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C926" t="s">
-        <v>492</v>
+        <v>60</v>
       </c>
       <c r="D926" t="s">
         <v>372</v>
       </c>
       <c r="E926" t="s">
         <v>17</v>
       </c>
       <c r="F926" t="s">
         <v>18</v>
       </c>
       <c r="G926" t="s">
         <v>83</v>
       </c>
       <c r="H926" t="s">
-        <v>493</v>
+        <v>61</v>
       </c>
       <c r="N926">
         <v>0</v>
       </c>
     </row>
     <row r="927" spans="1:14">
       <c r="A927" t="s">
         <v>1108</v>
       </c>
       <c r="B927" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C927" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="D927" t="s">
         <v>372</v>
       </c>
       <c r="E927" t="s">
         <v>17</v>
       </c>
       <c r="F927" t="s">
         <v>18</v>
       </c>
       <c r="G927" t="s">
         <v>83</v>
       </c>
       <c r="H927" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="N927">
         <v>0</v>
       </c>
     </row>
     <row r="928" spans="1:14">
       <c r="A928" t="s">
         <v>1109</v>
       </c>
       <c r="B928" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C928" t="s">
-        <v>66</v>
+        <v>491</v>
       </c>
       <c r="D928" t="s">
         <v>372</v>
       </c>
       <c r="E928" t="s">
         <v>17</v>
       </c>
       <c r="F928" t="s">
         <v>18</v>
       </c>
       <c r="G928" t="s">
         <v>83</v>
       </c>
       <c r="H928" t="s">
-        <v>67</v>
+        <v>492</v>
       </c>
       <c r="N928">
         <v>0</v>
       </c>
     </row>
     <row r="929" spans="1:14">
       <c r="A929" t="s">
         <v>1110</v>
       </c>
       <c r="B929" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C929" t="s">
         <v>66</v>
       </c>
       <c r="D929" t="s">
         <v>372</v>
       </c>
       <c r="E929" t="s">
         <v>17</v>
       </c>
       <c r="F929" t="s">
         <v>18</v>
       </c>
       <c r="G929" t="s">
         <v>83</v>
       </c>
       <c r="H929" t="s">
         <v>67</v>
       </c>
       <c r="N929">
         <v>0</v>
       </c>
     </row>
     <row r="930" spans="1:14">
       <c r="A930" t="s">
         <v>1111</v>
       </c>
       <c r="B930" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C930" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="D930" t="s">
         <v>372</v>
       </c>
       <c r="E930" t="s">
         <v>17</v>
       </c>
       <c r="F930" t="s">
         <v>18</v>
       </c>
       <c r="G930" t="s">
         <v>83</v>
       </c>
       <c r="H930" t="s">
-        <v>81</v>
+        <v>67</v>
       </c>
       <c r="N930">
         <v>0</v>
       </c>
     </row>
     <row r="931" spans="1:14">
       <c r="A931" t="s">
         <v>1112</v>
       </c>
       <c r="B931" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C931" t="s">
         <v>80</v>
       </c>
       <c r="D931" t="s">
         <v>372</v>
       </c>
       <c r="E931" t="s">
         <v>17</v>
       </c>
       <c r="F931" t="s">
         <v>18</v>
       </c>
       <c r="G931" t="s">
         <v>83</v>
       </c>
       <c r="H931" t="s">
         <v>81</v>
       </c>
       <c r="N931">
         <v>0</v>
       </c>
     </row>
     <row r="932" spans="1:14">
       <c r="A932" t="s">
         <v>1113</v>
       </c>
       <c r="B932" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C932" t="s">
-        <v>153</v>
+        <v>80</v>
       </c>
       <c r="D932" t="s">
         <v>372</v>
       </c>
       <c r="E932" t="s">
         <v>17</v>
       </c>
       <c r="F932" t="s">
         <v>18</v>
       </c>
       <c r="G932" t="s">
         <v>83</v>
       </c>
       <c r="H932" t="s">
-        <v>154</v>
+        <v>81</v>
       </c>
       <c r="N932">
         <v>0</v>
       </c>
     </row>
     <row r="933" spans="1:14">
       <c r="A933" t="s">
         <v>1114</v>
       </c>
       <c r="B933" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C933" t="s">
-        <v>60</v>
+        <v>153</v>
       </c>
       <c r="D933" t="s">
-        <v>293</v>
+        <v>372</v>
       </c>
       <c r="E933" t="s">
         <v>17</v>
       </c>
       <c r="F933" t="s">
         <v>18</v>
       </c>
       <c r="G933" t="s">
         <v>83</v>
       </c>
       <c r="H933" t="s">
-        <v>61</v>
+        <v>154</v>
       </c>
       <c r="N933">
         <v>0</v>
       </c>
     </row>
     <row r="934" spans="1:14">
       <c r="A934" t="s">
         <v>1115</v>
       </c>
       <c r="B934" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C934" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="D934" t="s">
         <v>293</v>
       </c>
       <c r="E934" t="s">
         <v>17</v>
       </c>
       <c r="F934" t="s">
         <v>18</v>
       </c>
       <c r="G934" t="s">
         <v>83</v>
       </c>
       <c r="H934" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="N934">
         <v>0</v>
       </c>
     </row>
     <row r="935" spans="1:14">
       <c r="A935" t="s">
         <v>1116</v>
       </c>
       <c r="B935" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C935" t="s">
-        <v>118</v>
+        <v>63</v>
       </c>
       <c r="D935" t="s">
         <v>293</v>
       </c>
       <c r="E935" t="s">
         <v>17</v>
       </c>
       <c r="F935" t="s">
         <v>18</v>
       </c>
       <c r="G935" t="s">
         <v>83</v>
       </c>
       <c r="H935" t="s">
-        <v>119</v>
+        <v>64</v>
       </c>
       <c r="N935">
         <v>0</v>
       </c>
     </row>
     <row r="936" spans="1:14">
       <c r="A936" t="s">
         <v>1117</v>
       </c>
       <c r="B936" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C936" t="s">
-        <v>80</v>
+        <v>118</v>
       </c>
       <c r="D936" t="s">
         <v>293</v>
       </c>
       <c r="E936" t="s">
         <v>17</v>
       </c>
       <c r="F936" t="s">
         <v>18</v>
       </c>
       <c r="G936" t="s">
         <v>83</v>
       </c>
       <c r="H936" t="s">
-        <v>81</v>
+        <v>119</v>
       </c>
       <c r="N936">
         <v>0</v>
       </c>
     </row>
     <row r="937" spans="1:14">
       <c r="A937" t="s">
         <v>1118</v>
       </c>
       <c r="B937" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C937" t="s">
-        <v>226</v>
+        <v>80</v>
       </c>
       <c r="D937" t="s">
         <v>293</v>
       </c>
       <c r="E937" t="s">
         <v>17</v>
       </c>
       <c r="F937" t="s">
         <v>18</v>
       </c>
       <c r="G937" t="s">
         <v>83</v>
       </c>
       <c r="H937" t="s">
-        <v>227</v>
+        <v>81</v>
       </c>
       <c r="N937">
         <v>0</v>
       </c>
     </row>
     <row r="938" spans="1:14">
       <c r="A938" t="s">
         <v>1119</v>
       </c>
       <c r="B938" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C938" t="s">
         <v>226</v>
       </c>
       <c r="D938" t="s">
         <v>293</v>
       </c>
       <c r="E938" t="s">
         <v>17</v>
       </c>
       <c r="F938" t="s">
         <v>18</v>
       </c>
       <c r="G938" t="s">
         <v>83</v>
       </c>
       <c r="H938" t="s">
         <v>227</v>
       </c>
       <c r="N938">
         <v>0</v>
       </c>
     </row>
     <row r="939" spans="1:14">
       <c r="A939" t="s">
         <v>1120</v>
       </c>
       <c r="B939" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C939" t="s">
-        <v>150</v>
+        <v>226</v>
       </c>
       <c r="D939" t="s">
         <v>293</v>
       </c>
       <c r="E939" t="s">
         <v>17</v>
       </c>
       <c r="F939" t="s">
         <v>18</v>
       </c>
       <c r="G939" t="s">
         <v>83</v>
       </c>
       <c r="H939" t="s">
-        <v>151</v>
+        <v>227</v>
       </c>
       <c r="N939">
         <v>0</v>
       </c>
     </row>
     <row r="940" spans="1:14">
       <c r="A940" t="s">
         <v>1121</v>
       </c>
       <c r="B940" t="s">
-        <v>1122</v>
+        <v>992</v>
       </c>
       <c r="C940" t="s">
-        <v>25</v>
+        <v>150</v>
       </c>
       <c r="D940" t="s">
-        <v>450</v>
+        <v>293</v>
       </c>
       <c r="E940" t="s">
         <v>17</v>
       </c>
       <c r="F940" t="s">
         <v>18</v>
       </c>
       <c r="G940" t="s">
-        <v>19</v>
+        <v>83</v>
       </c>
       <c r="H940" t="s">
-        <v>26</v>
+        <v>151</v>
       </c>
       <c r="N940">
         <v>0</v>
       </c>
     </row>
     <row r="941" spans="1:14">
       <c r="A941" t="s">
+        <v>1122</v>
+      </c>
+      <c r="B941" t="s">
         <v>1123</v>
       </c>
-      <c r="B941" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C941" t="s">
-        <v>63</v>
+        <v>25</v>
       </c>
       <c r="D941" t="s">
         <v>450</v>
       </c>
       <c r="E941" t="s">
         <v>17</v>
       </c>
       <c r="F941" t="s">
         <v>18</v>
       </c>
       <c r="G941" t="s">
         <v>19</v>
       </c>
       <c r="H941" t="s">
-        <v>64</v>
+        <v>26</v>
       </c>
       <c r="N941">
         <v>0</v>
       </c>
     </row>
     <row r="942" spans="1:14">
       <c r="A942" t="s">
         <v>1124</v>
       </c>
       <c r="B942" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="C942" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="D942" t="s">
         <v>450</v>
       </c>
       <c r="E942" t="s">
         <v>17</v>
       </c>
       <c r="F942" t="s">
         <v>18</v>
       </c>
       <c r="G942" t="s">
         <v>19</v>
       </c>
       <c r="H942" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="N942">
         <v>0</v>
       </c>
     </row>
     <row r="943" spans="1:14">
       <c r="A943" t="s">
         <v>1125</v>
       </c>
       <c r="B943" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="C943" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="D943" t="s">
         <v>450</v>
       </c>
       <c r="E943" t="s">
         <v>17</v>
       </c>
       <c r="F943" t="s">
         <v>18</v>
       </c>
       <c r="G943" t="s">
         <v>19</v>
       </c>
       <c r="H943" t="s">
-        <v>81</v>
+        <v>67</v>
       </c>
       <c r="N943">
         <v>0</v>
       </c>
     </row>
     <row r="944" spans="1:14">
       <c r="A944" t="s">
         <v>1126</v>
       </c>
       <c r="B944" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="C944" t="s">
         <v>80</v>
       </c>
       <c r="D944" t="s">
         <v>450</v>
       </c>
       <c r="E944" t="s">
         <v>17</v>
       </c>
       <c r="F944" t="s">
         <v>18</v>
       </c>
       <c r="G944" t="s">
         <v>19</v>
       </c>
       <c r="H944" t="s">
         <v>81</v>
       </c>
       <c r="N944">
         <v>0</v>
       </c>
     </row>
     <row r="945" spans="1:14">
       <c r="A945" t="s">
         <v>1127</v>
       </c>
       <c r="B945" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="C945" t="s">
-        <v>63</v>
+        <v>80</v>
       </c>
       <c r="D945" t="s">
-        <v>372</v>
+        <v>450</v>
       </c>
       <c r="E945" t="s">
         <v>17</v>
       </c>
       <c r="F945" t="s">
         <v>18</v>
       </c>
       <c r="G945" t="s">
         <v>19</v>
       </c>
       <c r="H945" t="s">
-        <v>64</v>
+        <v>81</v>
       </c>
       <c r="N945">
         <v>0</v>
       </c>
     </row>
     <row r="946" spans="1:14">
       <c r="A946" t="s">
         <v>1128</v>
       </c>
       <c r="B946" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="C946" t="s">
         <v>63</v>
       </c>
       <c r="D946" t="s">
         <v>372</v>
       </c>
       <c r="E946" t="s">
         <v>17</v>
       </c>
       <c r="F946" t="s">
         <v>18</v>
       </c>
       <c r="G946" t="s">
         <v>19</v>
       </c>
       <c r="H946" t="s">
         <v>64</v>
       </c>
       <c r="N946">
         <v>0</v>
       </c>
     </row>
     <row r="947" spans="1:14">
       <c r="A947" t="s">
         <v>1129</v>
       </c>
       <c r="B947" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="C947" t="s">
-        <v>492</v>
+        <v>63</v>
       </c>
       <c r="D947" t="s">
         <v>372</v>
       </c>
       <c r="E947" t="s">
         <v>17</v>
       </c>
       <c r="F947" t="s">
         <v>18</v>
       </c>
       <c r="G947" t="s">
         <v>19</v>
       </c>
       <c r="H947" t="s">
-        <v>493</v>
+        <v>64</v>
       </c>
       <c r="N947">
         <v>0</v>
       </c>
     </row>
     <row r="948" spans="1:14">
       <c r="A948" t="s">
         <v>1130</v>
       </c>
       <c r="B948" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="C948" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="D948" t="s">
         <v>372</v>
       </c>
       <c r="E948" t="s">
         <v>17</v>
       </c>
       <c r="F948" t="s">
         <v>18</v>
       </c>
       <c r="G948" t="s">
         <v>19</v>
       </c>
       <c r="H948" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="N948">
         <v>0</v>
       </c>
     </row>
     <row r="949" spans="1:14">
       <c r="A949" t="s">
         <v>1131</v>
       </c>
       <c r="B949" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="C949" t="s">
-        <v>66</v>
+        <v>491</v>
       </c>
       <c r="D949" t="s">
         <v>372</v>
       </c>
       <c r="E949" t="s">
         <v>17</v>
       </c>
       <c r="F949" t="s">
         <v>18</v>
       </c>
       <c r="G949" t="s">
         <v>19</v>
       </c>
       <c r="H949" t="s">
-        <v>67</v>
+        <v>492</v>
       </c>
       <c r="N949">
         <v>0</v>
       </c>
     </row>
     <row r="950" spans="1:14">
       <c r="A950" t="s">
         <v>1132</v>
       </c>
       <c r="B950" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="C950" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="D950" t="s">
         <v>372</v>
       </c>
       <c r="E950" t="s">
         <v>17</v>
       </c>
       <c r="F950" t="s">
         <v>18</v>
       </c>
       <c r="G950" t="s">
         <v>19</v>
       </c>
       <c r="H950" t="s">
-        <v>81</v>
+        <v>67</v>
       </c>
       <c r="N950">
         <v>0</v>
       </c>
     </row>
     <row r="951" spans="1:14">
       <c r="A951" t="s">
         <v>1133</v>
       </c>
       <c r="B951" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="C951" t="s">
         <v>80</v>
       </c>
       <c r="D951" t="s">
         <v>372</v>
       </c>
       <c r="E951" t="s">
         <v>17</v>
       </c>
       <c r="F951" t="s">
         <v>18</v>
       </c>
       <c r="G951" t="s">
         <v>19</v>
       </c>
       <c r="H951" t="s">
         <v>81</v>
       </c>
       <c r="N951">
         <v>0</v>
       </c>
     </row>
     <row r="952" spans="1:14">
       <c r="A952" t="s">
         <v>1134</v>
       </c>
       <c r="B952" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="C952" t="s">
         <v>80</v>
       </c>
       <c r="D952" t="s">
         <v>372</v>
       </c>
       <c r="E952" t="s">
         <v>17</v>
       </c>
       <c r="F952" t="s">
         <v>18</v>
       </c>
       <c r="G952" t="s">
         <v>19</v>
       </c>
       <c r="H952" t="s">
         <v>81</v>
       </c>
       <c r="N952">
         <v>0</v>
       </c>
     </row>
     <row r="953" spans="1:14">
       <c r="A953" t="s">
         <v>1135</v>
       </c>
       <c r="B953" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="C953" t="s">
         <v>80</v>
       </c>
       <c r="D953" t="s">
         <v>372</v>
       </c>
       <c r="E953" t="s">
         <v>17</v>
       </c>
       <c r="F953" t="s">
         <v>18</v>
       </c>
       <c r="G953" t="s">
         <v>19</v>
       </c>
       <c r="H953" t="s">
         <v>81</v>
       </c>
       <c r="N953">
         <v>0</v>
       </c>
     </row>
     <row r="954" spans="1:14">
       <c r="A954" t="s">
         <v>1136</v>
       </c>
       <c r="B954" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="C954" t="s">
         <v>80</v>
       </c>
       <c r="D954" t="s">
         <v>372</v>
       </c>
       <c r="E954" t="s">
         <v>17</v>
       </c>
       <c r="F954" t="s">
         <v>18</v>
       </c>
       <c r="G954" t="s">
         <v>19</v>
       </c>
       <c r="H954" t="s">
         <v>81</v>
       </c>
       <c r="N954">
         <v>0</v>
       </c>
     </row>
     <row r="955" spans="1:14">
       <c r="A955" t="s">
         <v>1137</v>
       </c>
       <c r="B955" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="C955" t="s">
-        <v>153</v>
+        <v>80</v>
       </c>
       <c r="D955" t="s">
         <v>372</v>
       </c>
       <c r="E955" t="s">
         <v>17</v>
       </c>
       <c r="F955" t="s">
         <v>18</v>
       </c>
       <c r="G955" t="s">
         <v>19</v>
       </c>
       <c r="H955" t="s">
-        <v>154</v>
+        <v>81</v>
       </c>
       <c r="N955">
         <v>0</v>
       </c>
     </row>
     <row r="956" spans="1:14">
       <c r="A956" t="s">
         <v>1138</v>
       </c>
       <c r="B956" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="C956" t="s">
         <v>153</v>
       </c>
       <c r="D956" t="s">
         <v>372</v>
       </c>
       <c r="E956" t="s">
         <v>17</v>
       </c>
       <c r="F956" t="s">
         <v>18</v>
       </c>
       <c r="G956" t="s">
         <v>19</v>
       </c>
       <c r="H956" t="s">
         <v>154</v>
       </c>
       <c r="N956">
         <v>0</v>
       </c>
     </row>
     <row r="957" spans="1:14">
       <c r="A957" t="s">
         <v>1139</v>
       </c>
       <c r="B957" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="C957" t="s">
         <v>153</v>
       </c>
       <c r="D957" t="s">
         <v>372</v>
       </c>
       <c r="E957" t="s">
         <v>17</v>
       </c>
       <c r="F957" t="s">
         <v>18</v>
       </c>
       <c r="G957" t="s">
         <v>19</v>
       </c>
       <c r="H957" t="s">
         <v>154</v>
       </c>
       <c r="N957">
         <v>0</v>
       </c>
     </row>
     <row r="958" spans="1:14">
       <c r="A958" t="s">
         <v>1140</v>
       </c>
       <c r="B958" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="C958" t="s">
         <v>153</v>
       </c>
       <c r="D958" t="s">
         <v>372</v>
       </c>
       <c r="E958" t="s">
         <v>17</v>
       </c>
       <c r="F958" t="s">
         <v>18</v>
       </c>
       <c r="G958" t="s">
         <v>19</v>
       </c>
       <c r="H958" t="s">
         <v>154</v>
       </c>
       <c r="N958">
         <v>0</v>
       </c>
     </row>
     <row r="959" spans="1:14">
       <c r="A959" t="s">
         <v>1141</v>
       </c>
       <c r="B959" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="C959" t="s">
         <v>153</v>
       </c>
       <c r="D959" t="s">
         <v>372</v>
       </c>
       <c r="E959" t="s">
         <v>17</v>
       </c>
       <c r="F959" t="s">
         <v>18</v>
       </c>
       <c r="G959" t="s">
         <v>19</v>
       </c>
       <c r="H959" t="s">
         <v>154</v>
       </c>
       <c r="N959">
         <v>0</v>
       </c>
     </row>
     <row r="960" spans="1:14">
       <c r="A960" t="s">
         <v>1142</v>
       </c>
       <c r="B960" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="C960" t="s">
-        <v>226</v>
+        <v>153</v>
       </c>
       <c r="D960" t="s">
         <v>372</v>
       </c>
       <c r="E960" t="s">
         <v>17</v>
       </c>
       <c r="F960" t="s">
         <v>18</v>
       </c>
       <c r="G960" t="s">
         <v>19</v>
       </c>
       <c r="H960" t="s">
-        <v>227</v>
+        <v>154</v>
       </c>
       <c r="N960">
         <v>0</v>
       </c>
     </row>
     <row r="961" spans="1:14">
       <c r="A961" t="s">
         <v>1143</v>
       </c>
       <c r="B961" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="C961" t="s">
         <v>226</v>
       </c>
       <c r="D961" t="s">
         <v>372</v>
       </c>
       <c r="E961" t="s">
         <v>17</v>
       </c>
       <c r="F961" t="s">
         <v>18</v>
       </c>
       <c r="G961" t="s">
         <v>19</v>
       </c>
       <c r="H961" t="s">
         <v>227</v>
       </c>
       <c r="N961">
         <v>0</v>
       </c>
     </row>
     <row r="962" spans="1:14">
       <c r="A962" t="s">
         <v>1144</v>
       </c>
       <c r="B962" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="C962" t="s">
         <v>226</v>
       </c>
       <c r="D962" t="s">
         <v>372</v>
       </c>
       <c r="E962" t="s">
         <v>17</v>
       </c>
       <c r="F962" t="s">
         <v>18</v>
       </c>
       <c r="G962" t="s">
         <v>19</v>
       </c>
       <c r="H962" t="s">
         <v>227</v>
       </c>
       <c r="N962">
         <v>0</v>
       </c>
     </row>
     <row r="963" spans="1:14">
       <c r="A963" t="s">
         <v>1145</v>
       </c>
       <c r="B963" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="C963" t="s">
-        <v>156</v>
+        <v>226</v>
       </c>
       <c r="D963" t="s">
         <v>372</v>
       </c>
       <c r="E963" t="s">
         <v>17</v>
       </c>
       <c r="F963" t="s">
         <v>18</v>
       </c>
       <c r="G963" t="s">
         <v>19</v>
       </c>
       <c r="H963" t="s">
-        <v>157</v>
+        <v>227</v>
       </c>
       <c r="N963">
         <v>0</v>
       </c>
     </row>
     <row r="964" spans="1:14">
       <c r="A964" t="s">
         <v>1146</v>
       </c>
       <c r="B964" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="C964" t="s">
-        <v>70</v>
+        <v>156</v>
       </c>
       <c r="D964" t="s">
         <v>372</v>
       </c>
       <c r="E964" t="s">
         <v>17</v>
       </c>
       <c r="F964" t="s">
         <v>18</v>
       </c>
       <c r="G964" t="s">
         <v>19</v>
       </c>
       <c r="H964" t="s">
-        <v>71</v>
+        <v>157</v>
       </c>
       <c r="N964">
         <v>0</v>
       </c>
     </row>
     <row r="965" spans="1:14">
       <c r="A965" t="s">
         <v>1147</v>
       </c>
       <c r="B965" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="C965" t="s">
         <v>70</v>
       </c>
       <c r="D965" t="s">
         <v>372</v>
       </c>
       <c r="E965" t="s">
         <v>17</v>
       </c>
       <c r="F965" t="s">
         <v>18</v>
       </c>
       <c r="G965" t="s">
         <v>19</v>
       </c>
       <c r="H965" t="s">
         <v>71</v>
       </c>
       <c r="N965">
         <v>0</v>
       </c>
     </row>
     <row r="966" spans="1:14">
       <c r="A966" t="s">
         <v>1148</v>
       </c>
       <c r="B966" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="C966" t="s">
         <v>70</v>
       </c>
       <c r="D966" t="s">
         <v>372</v>
       </c>
       <c r="E966" t="s">
         <v>17</v>
       </c>
       <c r="F966" t="s">
         <v>18</v>
       </c>
       <c r="G966" t="s">
         <v>19</v>
       </c>
       <c r="H966" t="s">
         <v>71</v>
       </c>
       <c r="N966">
         <v>0</v>
       </c>
     </row>
     <row r="967" spans="1:14">
       <c r="A967" t="s">
         <v>1149</v>
       </c>
       <c r="B967" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="C967" t="s">
-        <v>1150</v>
+        <v>70</v>
       </c>
       <c r="D967" t="s">
         <v>372</v>
       </c>
       <c r="E967" t="s">
         <v>17</v>
       </c>
       <c r="F967" t="s">
         <v>18</v>
       </c>
       <c r="G967" t="s">
         <v>19</v>
       </c>
       <c r="H967" t="s">
-        <v>1151</v>
+        <v>71</v>
       </c>
       <c r="N967">
         <v>0</v>
       </c>
     </row>
     <row r="968" spans="1:14">
       <c r="A968" t="s">
-        <v>1152</v>
+        <v>1150</v>
       </c>
       <c r="B968" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="C968" t="s">
-        <v>199</v>
+        <v>1151</v>
       </c>
       <c r="D968" t="s">
         <v>372</v>
       </c>
       <c r="E968" t="s">
         <v>17</v>
       </c>
       <c r="F968" t="s">
         <v>18</v>
       </c>
       <c r="G968" t="s">
         <v>19</v>
       </c>
       <c r="H968" t="s">
-        <v>200</v>
+        <v>1152</v>
       </c>
       <c r="N968">
         <v>0</v>
       </c>
     </row>
     <row r="969" spans="1:14">
       <c r="A969" t="s">
         <v>1153</v>
       </c>
       <c r="B969" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="C969" t="s">
         <v>199</v>
       </c>
       <c r="D969" t="s">
         <v>372</v>
       </c>
       <c r="E969" t="s">
         <v>17</v>
       </c>
       <c r="F969" t="s">
         <v>18</v>
       </c>
       <c r="G969" t="s">
         <v>19</v>
       </c>
       <c r="H969" t="s">
         <v>200</v>
       </c>
       <c r="N969">
         <v>0</v>
       </c>
     </row>
     <row r="970" spans="1:14">
       <c r="A970" t="s">
         <v>1154</v>
       </c>
       <c r="B970" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="C970" t="s">
-        <v>153</v>
+        <v>199</v>
       </c>
       <c r="D970" t="s">
-        <v>405</v>
+        <v>372</v>
       </c>
       <c r="E970" t="s">
         <v>17</v>
       </c>
       <c r="F970" t="s">
         <v>18</v>
       </c>
       <c r="G970" t="s">
         <v>19</v>
       </c>
       <c r="H970" t="s">
-        <v>154</v>
+        <v>200</v>
       </c>
       <c r="N970">
         <v>0</v>
       </c>
     </row>
     <row r="971" spans="1:14">
       <c r="A971" t="s">
         <v>1155</v>
       </c>
       <c r="B971" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="C971" t="s">
         <v>153</v>
       </c>
       <c r="D971" t="s">
         <v>405</v>
       </c>
       <c r="E971" t="s">
         <v>17</v>
       </c>
       <c r="F971" t="s">
         <v>18</v>
       </c>
       <c r="G971" t="s">
         <v>19</v>
       </c>
       <c r="H971" t="s">
         <v>154</v>
       </c>
       <c r="N971">
         <v>0</v>
       </c>
     </row>
     <row r="972" spans="1:14">
       <c r="A972" t="s">
         <v>1156</v>
       </c>
       <c r="B972" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="C972" t="s">
-        <v>492</v>
+        <v>153</v>
       </c>
       <c r="D972" t="s">
-        <v>293</v>
+        <v>405</v>
       </c>
       <c r="E972" t="s">
         <v>17</v>
       </c>
       <c r="F972" t="s">
         <v>18</v>
       </c>
       <c r="G972" t="s">
         <v>19</v>
       </c>
       <c r="H972" t="s">
-        <v>493</v>
+        <v>154</v>
       </c>
       <c r="N972">
         <v>0</v>
       </c>
     </row>
     <row r="973" spans="1:14">
       <c r="A973" t="s">
         <v>1157</v>
       </c>
       <c r="B973" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="C973" t="s">
-        <v>80</v>
+        <v>491</v>
       </c>
       <c r="D973" t="s">
         <v>293</v>
       </c>
       <c r="E973" t="s">
         <v>17</v>
       </c>
       <c r="F973" t="s">
         <v>18</v>
       </c>
       <c r="G973" t="s">
         <v>19</v>
       </c>
       <c r="H973" t="s">
-        <v>81</v>
+        <v>492</v>
       </c>
       <c r="N973">
         <v>0</v>
       </c>
     </row>
     <row r="974" spans="1:14">
       <c r="A974" t="s">
         <v>1158</v>
       </c>
       <c r="B974" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="C974" t="s">
         <v>80</v>
       </c>
       <c r="D974" t="s">
         <v>293</v>
       </c>
       <c r="E974" t="s">
         <v>17</v>
       </c>
       <c r="F974" t="s">
         <v>18</v>
       </c>
       <c r="G974" t="s">
         <v>19</v>
       </c>
       <c r="H974" t="s">
         <v>81</v>
       </c>
       <c r="N974">
         <v>0</v>
       </c>
     </row>
     <row r="975" spans="1:14">
       <c r="A975" t="s">
         <v>1159</v>
       </c>
       <c r="B975" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="C975" t="s">
-        <v>153</v>
+        <v>80</v>
       </c>
       <c r="D975" t="s">
         <v>293</v>
       </c>
       <c r="E975" t="s">
         <v>17</v>
       </c>
       <c r="F975" t="s">
         <v>18</v>
       </c>
       <c r="G975" t="s">
         <v>19</v>
       </c>
       <c r="H975" t="s">
-        <v>154</v>
+        <v>81</v>
       </c>
       <c r="N975">
         <v>0</v>
       </c>
     </row>
     <row r="976" spans="1:14">
       <c r="A976" t="s">
         <v>1160</v>
       </c>
       <c r="B976" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="C976" t="s">
         <v>153</v>
       </c>
       <c r="D976" t="s">
         <v>293</v>
       </c>
       <c r="E976" t="s">
         <v>17</v>
       </c>
       <c r="F976" t="s">
         <v>18</v>
       </c>
       <c r="G976" t="s">
         <v>19</v>
       </c>
       <c r="H976" t="s">
         <v>154</v>
       </c>
       <c r="N976">
         <v>0</v>
       </c>
     </row>
     <row r="977" spans="1:14">
       <c r="A977" t="s">
         <v>1161</v>
       </c>
       <c r="B977" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="C977" t="s">
         <v>153</v>
       </c>
       <c r="D977" t="s">
         <v>293</v>
       </c>
       <c r="E977" t="s">
         <v>17</v>
       </c>
       <c r="F977" t="s">
         <v>18</v>
       </c>
       <c r="G977" t="s">
         <v>19</v>
       </c>
       <c r="H977" t="s">
         <v>154</v>
       </c>
       <c r="N977">
         <v>0</v>
       </c>
     </row>
     <row r="978" spans="1:14">
       <c r="A978" t="s">
         <v>1162</v>
       </c>
       <c r="B978" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="C978" t="s">
-        <v>226</v>
+        <v>153</v>
       </c>
       <c r="D978" t="s">
         <v>293</v>
       </c>
       <c r="E978" t="s">
         <v>17</v>
       </c>
       <c r="F978" t="s">
         <v>18</v>
       </c>
       <c r="G978" t="s">
         <v>19</v>
       </c>
       <c r="H978" t="s">
-        <v>227</v>
+        <v>154</v>
       </c>
       <c r="N978">
         <v>0</v>
       </c>
     </row>
     <row r="979" spans="1:14">
       <c r="A979" t="s">
         <v>1163</v>
       </c>
       <c r="B979" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="C979" t="s">
         <v>226</v>
       </c>
       <c r="D979" t="s">
         <v>293</v>
       </c>
       <c r="E979" t="s">
         <v>17</v>
       </c>
       <c r="F979" t="s">
         <v>18</v>
       </c>
       <c r="G979" t="s">
         <v>19</v>
       </c>
       <c r="H979" t="s">
         <v>227</v>
       </c>
       <c r="N979">
         <v>0</v>
       </c>
     </row>
     <row r="980" spans="1:14">
       <c r="A980" t="s">
         <v>1164</v>
       </c>
       <c r="B980" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="C980" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="D980" t="s">
         <v>293</v>
       </c>
       <c r="E980" t="s">
         <v>17</v>
       </c>
       <c r="F980" t="s">
         <v>18</v>
       </c>
       <c r="G980" t="s">
         <v>19</v>
       </c>
       <c r="H980" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="N980">
         <v>0</v>
       </c>
     </row>
     <row r="981" spans="1:14">
       <c r="A981" t="s">
         <v>1165</v>
       </c>
       <c r="B981" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="C981" t="s">
-        <v>156</v>
+        <v>229</v>
       </c>
       <c r="D981" t="s">
         <v>293</v>
       </c>
       <c r="E981" t="s">
         <v>17</v>
       </c>
       <c r="F981" t="s">
         <v>18</v>
       </c>
       <c r="G981" t="s">
         <v>19</v>
       </c>
       <c r="H981" t="s">
-        <v>157</v>
+        <v>230</v>
       </c>
       <c r="N981">
         <v>0</v>
       </c>
     </row>
     <row r="982" spans="1:14">
       <c r="A982" t="s">
         <v>1166</v>
       </c>
       <c r="B982" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="C982" t="s">
         <v>156</v>
       </c>
       <c r="D982" t="s">
         <v>293</v>
       </c>
       <c r="E982" t="s">
         <v>17</v>
       </c>
       <c r="F982" t="s">
         <v>18</v>
       </c>
       <c r="G982" t="s">
         <v>19</v>
       </c>
       <c r="H982" t="s">
         <v>157</v>
       </c>
       <c r="N982">
         <v>0</v>
       </c>
     </row>
     <row r="983" spans="1:14">
       <c r="A983" t="s">
         <v>1167</v>
       </c>
       <c r="B983" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="C983" t="s">
-        <v>70</v>
+        <v>156</v>
       </c>
       <c r="D983" t="s">
         <v>293</v>
       </c>
       <c r="E983" t="s">
         <v>17</v>
       </c>
       <c r="F983" t="s">
         <v>18</v>
       </c>
       <c r="G983" t="s">
         <v>19</v>
       </c>
       <c r="H983" t="s">
-        <v>71</v>
+        <v>157</v>
       </c>
       <c r="N983">
         <v>0</v>
       </c>
     </row>
     <row r="984" spans="1:14">
       <c r="A984" t="s">
         <v>1168</v>
       </c>
       <c r="B984" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="C984" t="s">
-        <v>38</v>
+        <v>70</v>
       </c>
       <c r="D984" t="s">
         <v>293</v>
       </c>
       <c r="E984" t="s">
         <v>17</v>
       </c>
       <c r="F984" t="s">
         <v>18</v>
       </c>
       <c r="G984" t="s">
         <v>19</v>
       </c>
       <c r="H984" t="s">
-        <v>41</v>
+        <v>71</v>
       </c>
       <c r="N984">
         <v>0</v>
       </c>
     </row>
     <row r="985" spans="1:14">
       <c r="A985" t="s">
         <v>1169</v>
       </c>
       <c r="B985" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="C985" t="s">
-        <v>199</v>
+        <v>38</v>
       </c>
       <c r="D985" t="s">
         <v>293</v>
       </c>
       <c r="E985" t="s">
         <v>17</v>
       </c>
       <c r="F985" t="s">
         <v>18</v>
       </c>
       <c r="G985" t="s">
         <v>19</v>
       </c>
       <c r="H985" t="s">
-        <v>200</v>
+        <v>41</v>
       </c>
       <c r="N985">
         <v>0</v>
       </c>
     </row>
     <row r="986" spans="1:14">
       <c r="A986" t="s">
         <v>1170</v>
       </c>
       <c r="B986" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="C986" t="s">
         <v>199</v>
       </c>
       <c r="D986" t="s">
         <v>293</v>
       </c>
       <c r="E986" t="s">
         <v>17</v>
       </c>
       <c r="F986" t="s">
         <v>18</v>
       </c>
       <c r="G986" t="s">
         <v>19</v>
       </c>
       <c r="H986" t="s">
         <v>200</v>
       </c>
       <c r="N986">
         <v>0</v>
       </c>
     </row>
     <row r="987" spans="1:14">
       <c r="A987" t="s">
         <v>1171</v>
       </c>
       <c r="B987" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="C987" t="s">
-        <v>238</v>
+        <v>199</v>
       </c>
       <c r="D987" t="s">
         <v>293</v>
       </c>
       <c r="E987" t="s">
         <v>17</v>
       </c>
       <c r="F987" t="s">
         <v>18</v>
       </c>
       <c r="G987" t="s">
         <v>19</v>
       </c>
       <c r="H987" t="s">
-        <v>239</v>
+        <v>200</v>
       </c>
       <c r="N987">
         <v>0</v>
       </c>
     </row>
     <row r="988" spans="1:14">
       <c r="A988" t="s">
         <v>1172</v>
       </c>
       <c r="B988" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="C988" t="s">
-        <v>153</v>
+        <v>238</v>
       </c>
       <c r="D988" t="s">
-        <v>419</v>
+        <v>293</v>
       </c>
       <c r="E988" t="s">
         <v>17</v>
       </c>
       <c r="F988" t="s">
         <v>18</v>
       </c>
       <c r="G988" t="s">
         <v>19</v>
       </c>
       <c r="H988" t="s">
-        <v>154</v>
+        <v>239</v>
       </c>
       <c r="N988">
         <v>0</v>
       </c>
     </row>
     <row r="989" spans="1:14">
       <c r="A989" t="s">
         <v>1173</v>
       </c>
       <c r="B989" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="C989" t="s">
-        <v>226</v>
+        <v>153</v>
       </c>
       <c r="D989" t="s">
         <v>419</v>
       </c>
       <c r="E989" t="s">
         <v>17</v>
       </c>
       <c r="F989" t="s">
         <v>18</v>
       </c>
       <c r="G989" t="s">
         <v>19</v>
       </c>
       <c r="H989" t="s">
-        <v>227</v>
+        <v>154</v>
       </c>
       <c r="N989">
         <v>0</v>
       </c>
     </row>
     <row r="990" spans="1:14">
       <c r="A990" t="s">
         <v>1174</v>
       </c>
       <c r="B990" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="C990" t="s">
-        <v>38</v>
+        <v>226</v>
       </c>
       <c r="D990" t="s">
         <v>419</v>
       </c>
       <c r="E990" t="s">
         <v>17</v>
       </c>
       <c r="F990" t="s">
         <v>18</v>
       </c>
       <c r="G990" t="s">
         <v>19</v>
       </c>
       <c r="H990" t="s">
-        <v>41</v>
+        <v>227</v>
       </c>
       <c r="N990">
         <v>0</v>
       </c>
     </row>
     <row r="991" spans="1:14">
       <c r="A991" t="s">
         <v>1175</v>
       </c>
       <c r="B991" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="C991" t="s">
-        <v>110</v>
+        <v>38</v>
       </c>
       <c r="D991" t="s">
         <v>419</v>
       </c>
       <c r="E991" t="s">
         <v>17</v>
       </c>
       <c r="F991" t="s">
         <v>18</v>
       </c>
       <c r="G991" t="s">
         <v>19</v>
       </c>
       <c r="H991" t="s">
-        <v>111</v>
+        <v>41</v>
       </c>
       <c r="N991">
         <v>0</v>
       </c>
     </row>
     <row r="992" spans="1:14">
       <c r="A992" t="s">
         <v>1176</v>
       </c>
       <c r="B992" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="C992" t="s">
         <v>110</v>
       </c>
       <c r="D992" t="s">
         <v>419</v>
       </c>
       <c r="E992" t="s">
         <v>17</v>
       </c>
       <c r="F992" t="s">
         <v>18</v>
       </c>
       <c r="G992" t="s">
         <v>19</v>
       </c>
       <c r="H992" t="s">
         <v>111</v>
       </c>
       <c r="N992">
         <v>0</v>
       </c>
     </row>
     <row r="993" spans="1:14">
       <c r="A993" t="s">
         <v>1177</v>
       </c>
       <c r="B993" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="C993" t="s">
-        <v>226</v>
+        <v>110</v>
       </c>
       <c r="D993" t="s">
-        <v>481</v>
+        <v>419</v>
       </c>
       <c r="E993" t="s">
         <v>17</v>
       </c>
       <c r="F993" t="s">
         <v>18</v>
       </c>
       <c r="G993" t="s">
         <v>19</v>
       </c>
       <c r="H993" t="s">
-        <v>227</v>
+        <v>111</v>
       </c>
       <c r="N993">
         <v>0</v>
       </c>
     </row>
     <row r="994" spans="1:14">
       <c r="A994" t="s">
         <v>1178</v>
       </c>
       <c r="B994" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="C994" t="s">
-        <v>161</v>
+        <v>226</v>
       </c>
       <c r="D994" t="s">
-        <v>299</v>
+        <v>481</v>
       </c>
       <c r="E994" t="s">
         <v>17</v>
       </c>
       <c r="F994" t="s">
         <v>18</v>
       </c>
       <c r="G994" t="s">
         <v>19</v>
       </c>
       <c r="H994" t="s">
-        <v>162</v>
+        <v>227</v>
       </c>
       <c r="N994">
         <v>0</v>
       </c>
     </row>
     <row r="995" spans="1:14">
       <c r="A995" t="s">
         <v>1179</v>
       </c>
       <c r="B995" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="C995" t="s">
-        <v>248</v>
+        <v>161</v>
       </c>
       <c r="D995" t="s">
         <v>299</v>
       </c>
       <c r="E995" t="s">
         <v>17</v>
       </c>
       <c r="F995" t="s">
         <v>18</v>
       </c>
       <c r="G995" t="s">
         <v>19</v>
       </c>
       <c r="H995" t="s">
-        <v>249</v>
+        <v>162</v>
       </c>
       <c r="N995">
         <v>0</v>
       </c>
     </row>
     <row r="996" spans="1:14">
       <c r="A996" t="s">
         <v>1180</v>
       </c>
       <c r="B996" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="C996" t="s">
         <v>248</v>
       </c>
       <c r="D996" t="s">
-        <v>262</v>
+        <v>299</v>
       </c>
       <c r="E996" t="s">
         <v>17</v>
       </c>
       <c r="F996" t="s">
         <v>18</v>
       </c>
       <c r="G996" t="s">
         <v>19</v>
       </c>
       <c r="H996" t="s">
         <v>249</v>
       </c>
       <c r="N996">
         <v>0</v>
       </c>
     </row>
     <row r="997" spans="1:14">
       <c r="A997" t="s">
         <v>1181</v>
       </c>
       <c r="B997" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="C997" t="s">
-        <v>73</v>
+        <v>248</v>
       </c>
       <c r="D997" t="s">
         <v>262</v>
       </c>
       <c r="E997" t="s">
         <v>17</v>
       </c>
       <c r="F997" t="s">
         <v>18</v>
       </c>
       <c r="G997" t="s">
         <v>19</v>
       </c>
       <c r="H997" t="s">
-        <v>74</v>
+        <v>249</v>
       </c>
       <c r="N997">
         <v>0</v>
       </c>
     </row>
     <row r="998" spans="1:14">
       <c r="A998" t="s">
         <v>1182</v>
       </c>
       <c r="B998" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="C998" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="D998" t="s">
-        <v>450</v>
+        <v>262</v>
       </c>
       <c r="E998" t="s">
         <v>17</v>
       </c>
       <c r="F998" t="s">
         <v>18</v>
       </c>
       <c r="G998" t="s">
-        <v>83</v>
+        <v>19</v>
       </c>
       <c r="H998" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="N998">
         <v>0</v>
       </c>
     </row>
     <row r="999" spans="1:14">
       <c r="A999" t="s">
         <v>1183</v>
       </c>
       <c r="B999" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="C999" t="s">
         <v>80</v>
       </c>
       <c r="D999" t="s">
         <v>450</v>
       </c>
       <c r="E999" t="s">
         <v>17</v>
       </c>
       <c r="F999" t="s">
         <v>18</v>
       </c>
       <c r="G999" t="s">
         <v>83</v>
       </c>
       <c r="H999" t="s">
         <v>81</v>
       </c>
       <c r="N999">
         <v>0</v>
       </c>
     </row>
     <row r="1000" spans="1:14">
       <c r="A1000" t="s">
         <v>1184</v>
       </c>
       <c r="B1000" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="C1000" t="s">
         <v>80</v>
       </c>
       <c r="D1000" t="s">
         <v>450</v>
       </c>
       <c r="E1000" t="s">
         <v>17</v>
       </c>
       <c r="F1000" t="s">
         <v>18</v>
       </c>
       <c r="G1000" t="s">
         <v>83</v>
       </c>
       <c r="H1000" t="s">
         <v>81</v>
       </c>
       <c r="N1000">
         <v>0</v>
       </c>
     </row>
     <row r="1001" spans="1:14">
       <c r="A1001" t="s">
         <v>1185</v>
       </c>
       <c r="B1001" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="C1001" t="s">
-        <v>226</v>
+        <v>80</v>
       </c>
       <c r="D1001" t="s">
-        <v>372</v>
+        <v>450</v>
       </c>
       <c r="E1001" t="s">
         <v>17</v>
       </c>
       <c r="F1001" t="s">
         <v>18</v>
       </c>
       <c r="G1001" t="s">
         <v>83</v>
       </c>
       <c r="H1001" t="s">
-        <v>227</v>
+        <v>81</v>
       </c>
       <c r="N1001">
         <v>0</v>
       </c>
     </row>
     <row r="1002" spans="1:14">
       <c r="A1002" t="s">
         <v>1186</v>
       </c>
       <c r="B1002" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="C1002" t="s">
-        <v>199</v>
+        <v>226</v>
       </c>
       <c r="D1002" t="s">
-        <v>293</v>
+        <v>372</v>
       </c>
       <c r="E1002" t="s">
         <v>17</v>
       </c>
       <c r="F1002" t="s">
         <v>18</v>
       </c>
       <c r="G1002" t="s">
         <v>83</v>
       </c>
       <c r="H1002" t="s">
-        <v>200</v>
+        <v>227</v>
       </c>
       <c r="N1002">
         <v>0</v>
       </c>
     </row>
     <row r="1003" spans="1:14">
       <c r="A1003" t="s">
         <v>1187</v>
       </c>
       <c r="B1003" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="C1003" t="s">
-        <v>161</v>
+        <v>199</v>
       </c>
       <c r="D1003" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="E1003" t="s">
         <v>17</v>
       </c>
       <c r="F1003" t="s">
         <v>18</v>
       </c>
       <c r="G1003" t="s">
         <v>83</v>
       </c>
       <c r="H1003" t="s">
-        <v>162</v>
+        <v>200</v>
       </c>
       <c r="N1003">
         <v>0</v>
       </c>
     </row>
     <row r="1004" spans="1:14">
       <c r="A1004" t="s">
         <v>1188</v>
       </c>
       <c r="B1004" t="s">
-        <v>1189</v>
+        <v>1123</v>
       </c>
       <c r="C1004" t="s">
-        <v>38</v>
+        <v>161</v>
       </c>
       <c r="D1004" t="s">
-        <v>405</v>
+        <v>299</v>
       </c>
       <c r="E1004" t="s">
         <v>17</v>
       </c>
       <c r="F1004" t="s">
         <v>18</v>
       </c>
       <c r="G1004" t="s">
-        <v>19</v>
+        <v>83</v>
       </c>
       <c r="H1004" t="s">
-        <v>41</v>
+        <v>162</v>
       </c>
       <c r="N1004">
         <v>0</v>
       </c>
     </row>
     <row r="1005" spans="1:14">
       <c r="A1005" t="s">
+        <v>1189</v>
+      </c>
+      <c r="B1005" t="s">
         <v>1190</v>
       </c>
-      <c r="B1005" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1005" t="s">
-        <v>118</v>
+        <v>38</v>
       </c>
       <c r="D1005" t="s">
-        <v>450</v>
+        <v>405</v>
       </c>
       <c r="E1005" t="s">
         <v>17</v>
       </c>
       <c r="F1005" t="s">
         <v>18</v>
       </c>
       <c r="G1005" t="s">
         <v>19</v>
       </c>
       <c r="H1005" t="s">
-        <v>119</v>
+        <v>41</v>
       </c>
       <c r="N1005">
         <v>0</v>
       </c>
     </row>
     <row r="1006" spans="1:14">
       <c r="A1006" t="s">
+        <v>1191</v>
+      </c>
+      <c r="B1006" t="s">
         <v>1192</v>
       </c>
-      <c r="B1006" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1006" t="s">
-        <v>153</v>
+        <v>118</v>
       </c>
       <c r="D1006" t="s">
         <v>450</v>
       </c>
       <c r="E1006" t="s">
         <v>17</v>
       </c>
       <c r="F1006" t="s">
         <v>18</v>
       </c>
       <c r="G1006" t="s">
         <v>19</v>
       </c>
       <c r="H1006" t="s">
-        <v>154</v>
+        <v>119</v>
       </c>
       <c r="N1006">
         <v>0</v>
       </c>
     </row>
     <row r="1007" spans="1:14">
       <c r="A1007" t="s">
         <v>1193</v>
       </c>
       <c r="B1007" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1007" t="s">
         <v>153</v>
       </c>
       <c r="D1007" t="s">
         <v>450</v>
       </c>
       <c r="E1007" t="s">
         <v>17</v>
       </c>
       <c r="F1007" t="s">
         <v>18</v>
       </c>
       <c r="G1007" t="s">
         <v>19</v>
       </c>
       <c r="H1007" t="s">
         <v>154</v>
       </c>
       <c r="N1007">
         <v>0</v>
       </c>
     </row>
     <row r="1008" spans="1:14">
       <c r="A1008" t="s">
         <v>1194</v>
       </c>
       <c r="B1008" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1008" t="s">
         <v>153</v>
       </c>
       <c r="D1008" t="s">
         <v>450</v>
       </c>
       <c r="E1008" t="s">
         <v>17</v>
       </c>
       <c r="F1008" t="s">
         <v>18</v>
       </c>
       <c r="G1008" t="s">
         <v>19</v>
       </c>
       <c r="H1008" t="s">
         <v>154</v>
       </c>
       <c r="N1008">
         <v>0</v>
       </c>
     </row>
     <row r="1009" spans="1:14">
       <c r="A1009" t="s">
         <v>1195</v>
       </c>
       <c r="B1009" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1009" t="s">
-        <v>226</v>
+        <v>153</v>
       </c>
       <c r="D1009" t="s">
         <v>450</v>
       </c>
       <c r="E1009" t="s">
         <v>17</v>
       </c>
       <c r="F1009" t="s">
         <v>18</v>
       </c>
       <c r="G1009" t="s">
         <v>19</v>
       </c>
       <c r="H1009" t="s">
-        <v>227</v>
+        <v>154</v>
       </c>
       <c r="N1009">
         <v>0</v>
       </c>
     </row>
     <row r="1010" spans="1:14">
       <c r="A1010" t="s">
         <v>1196</v>
       </c>
       <c r="B1010" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1010" t="s">
-        <v>150</v>
+        <v>226</v>
       </c>
       <c r="D1010" t="s">
         <v>450</v>
       </c>
       <c r="E1010" t="s">
         <v>17</v>
       </c>
       <c r="F1010" t="s">
         <v>18</v>
       </c>
       <c r="G1010" t="s">
         <v>19</v>
       </c>
       <c r="H1010" t="s">
-        <v>151</v>
+        <v>227</v>
       </c>
       <c r="N1010">
         <v>0</v>
       </c>
     </row>
     <row r="1011" spans="1:14">
       <c r="A1011" t="s">
         <v>1197</v>
       </c>
       <c r="B1011" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1011" t="s">
-        <v>199</v>
+        <v>150</v>
       </c>
       <c r="D1011" t="s">
         <v>450</v>
       </c>
       <c r="E1011" t="s">
         <v>17</v>
       </c>
       <c r="F1011" t="s">
         <v>18</v>
       </c>
       <c r="G1011" t="s">
         <v>19</v>
       </c>
       <c r="H1011" t="s">
-        <v>200</v>
+        <v>151</v>
       </c>
       <c r="N1011">
         <v>0</v>
       </c>
     </row>
     <row r="1012" spans="1:14">
       <c r="A1012" t="s">
         <v>1198</v>
       </c>
       <c r="B1012" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1012" t="s">
-        <v>492</v>
+        <v>199</v>
       </c>
       <c r="D1012" t="s">
-        <v>372</v>
+        <v>450</v>
       </c>
       <c r="E1012" t="s">
         <v>17</v>
       </c>
       <c r="F1012" t="s">
         <v>18</v>
       </c>
       <c r="G1012" t="s">
         <v>19</v>
       </c>
       <c r="H1012" t="s">
-        <v>493</v>
+        <v>200</v>
       </c>
       <c r="N1012">
         <v>0</v>
       </c>
     </row>
     <row r="1013" spans="1:14">
       <c r="A1013" t="s">
         <v>1199</v>
       </c>
       <c r="B1013" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1013" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="D1013" t="s">
         <v>372</v>
       </c>
       <c r="E1013" t="s">
         <v>17</v>
       </c>
       <c r="F1013" t="s">
         <v>18</v>
       </c>
       <c r="G1013" t="s">
         <v>19</v>
       </c>
       <c r="H1013" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="N1013">
         <v>0</v>
       </c>
     </row>
     <row r="1014" spans="1:14">
       <c r="A1014" t="s">
         <v>1200</v>
       </c>
       <c r="B1014" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1014" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="D1014" t="s">
         <v>372</v>
       </c>
       <c r="E1014" t="s">
         <v>17</v>
       </c>
       <c r="F1014" t="s">
         <v>18</v>
       </c>
       <c r="G1014" t="s">
         <v>19</v>
       </c>
       <c r="H1014" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="N1014">
         <v>0</v>
       </c>
     </row>
     <row r="1015" spans="1:14">
       <c r="A1015" t="s">
         <v>1201</v>
       </c>
       <c r="B1015" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1015" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="D1015" t="s">
         <v>372</v>
       </c>
       <c r="E1015" t="s">
         <v>17</v>
       </c>
       <c r="F1015" t="s">
         <v>18</v>
       </c>
       <c r="G1015" t="s">
         <v>19</v>
       </c>
       <c r="H1015" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="N1015">
         <v>0</v>
       </c>
     </row>
     <row r="1016" spans="1:14">
       <c r="A1016" t="s">
         <v>1202</v>
       </c>
       <c r="B1016" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1016" t="s">
-        <v>269</v>
+        <v>491</v>
       </c>
       <c r="D1016" t="s">
         <v>372</v>
       </c>
       <c r="E1016" t="s">
         <v>17</v>
       </c>
       <c r="F1016" t="s">
         <v>18</v>
       </c>
       <c r="G1016" t="s">
         <v>19</v>
       </c>
       <c r="H1016" t="s">
-        <v>270</v>
+        <v>492</v>
       </c>
       <c r="N1016">
         <v>0</v>
       </c>
     </row>
     <row r="1017" spans="1:14">
       <c r="A1017" t="s">
         <v>1203</v>
       </c>
       <c r="B1017" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1017" t="s">
         <v>269</v>
       </c>
       <c r="D1017" t="s">
         <v>372</v>
       </c>
       <c r="E1017" t="s">
         <v>17</v>
       </c>
       <c r="F1017" t="s">
         <v>18</v>
       </c>
       <c r="G1017" t="s">
         <v>19</v>
       </c>
       <c r="H1017" t="s">
         <v>270</v>
       </c>
       <c r="N1017">
         <v>0</v>
       </c>
     </row>
     <row r="1018" spans="1:14">
       <c r="A1018" t="s">
         <v>1204</v>
       </c>
       <c r="B1018" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1018" t="s">
-        <v>66</v>
+        <v>269</v>
       </c>
       <c r="D1018" t="s">
         <v>372</v>
       </c>
       <c r="E1018" t="s">
         <v>17</v>
       </c>
       <c r="F1018" t="s">
         <v>18</v>
       </c>
       <c r="G1018" t="s">
         <v>19</v>
       </c>
       <c r="H1018" t="s">
-        <v>67</v>
+        <v>270</v>
       </c>
       <c r="N1018">
         <v>0</v>
       </c>
     </row>
     <row r="1019" spans="1:14">
       <c r="A1019" t="s">
         <v>1205</v>
       </c>
       <c r="B1019" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1019" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="D1019" t="s">
         <v>372</v>
       </c>
       <c r="E1019" t="s">
         <v>17</v>
       </c>
       <c r="F1019" t="s">
         <v>18</v>
       </c>
       <c r="G1019" t="s">
         <v>19</v>
       </c>
       <c r="H1019" t="s">
-        <v>81</v>
+        <v>67</v>
       </c>
       <c r="N1019">
         <v>0</v>
       </c>
     </row>
     <row r="1020" spans="1:14">
       <c r="A1020" t="s">
         <v>1206</v>
       </c>
       <c r="B1020" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1020" t="s">
         <v>80</v>
       </c>
       <c r="D1020" t="s">
         <v>372</v>
       </c>
       <c r="E1020" t="s">
         <v>17</v>
       </c>
       <c r="F1020" t="s">
         <v>18</v>
       </c>
       <c r="G1020" t="s">
         <v>19</v>
       </c>
       <c r="H1020" t="s">
         <v>81</v>
       </c>
       <c r="N1020">
         <v>0</v>
       </c>
     </row>
     <row r="1021" spans="1:14">
       <c r="A1021" t="s">
         <v>1207</v>
       </c>
       <c r="B1021" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1021" t="s">
         <v>80</v>
       </c>
       <c r="D1021" t="s">
         <v>372</v>
       </c>
       <c r="E1021" t="s">
         <v>17</v>
       </c>
       <c r="F1021" t="s">
         <v>18</v>
       </c>
       <c r="G1021" t="s">
         <v>19</v>
       </c>
       <c r="H1021" t="s">
         <v>81</v>
       </c>
       <c r="N1021">
         <v>0</v>
       </c>
     </row>
     <row r="1022" spans="1:14">
       <c r="A1022" t="s">
         <v>1208</v>
       </c>
       <c r="B1022" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1022" t="s">
-        <v>153</v>
+        <v>80</v>
       </c>
       <c r="D1022" t="s">
         <v>372</v>
       </c>
       <c r="E1022" t="s">
         <v>17</v>
       </c>
       <c r="F1022" t="s">
         <v>18</v>
       </c>
       <c r="G1022" t="s">
         <v>19</v>
       </c>
       <c r="H1022" t="s">
-        <v>154</v>
+        <v>81</v>
       </c>
       <c r="N1022">
         <v>0</v>
       </c>
     </row>
     <row r="1023" spans="1:14">
       <c r="A1023" t="s">
         <v>1209</v>
       </c>
       <c r="B1023" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1023" t="s">
         <v>153</v>
       </c>
       <c r="D1023" t="s">
         <v>372</v>
       </c>
       <c r="E1023" t="s">
         <v>17</v>
       </c>
       <c r="F1023" t="s">
         <v>18</v>
       </c>
       <c r="G1023" t="s">
         <v>19</v>
       </c>
       <c r="H1023" t="s">
         <v>154</v>
       </c>
       <c r="N1023">
         <v>0</v>
       </c>
     </row>
     <row r="1024" spans="1:14">
       <c r="A1024" t="s">
         <v>1210</v>
       </c>
       <c r="B1024" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1024" t="s">
-        <v>226</v>
+        <v>153</v>
       </c>
       <c r="D1024" t="s">
         <v>372</v>
       </c>
       <c r="E1024" t="s">
         <v>17</v>
       </c>
       <c r="F1024" t="s">
         <v>18</v>
       </c>
       <c r="G1024" t="s">
         <v>19</v>
       </c>
       <c r="H1024" t="s">
-        <v>227</v>
+        <v>154</v>
       </c>
       <c r="N1024">
         <v>0</v>
       </c>
     </row>
     <row r="1025" spans="1:14">
       <c r="A1025" t="s">
         <v>1211</v>
       </c>
       <c r="B1025" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1025" t="s">
         <v>226</v>
       </c>
       <c r="D1025" t="s">
         <v>372</v>
       </c>
       <c r="E1025" t="s">
         <v>17</v>
       </c>
       <c r="F1025" t="s">
         <v>18</v>
       </c>
       <c r="G1025" t="s">
         <v>19</v>
       </c>
       <c r="H1025" t="s">
         <v>227</v>
       </c>
       <c r="N1025">
         <v>0</v>
       </c>
     </row>
     <row r="1026" spans="1:14">
       <c r="A1026" t="s">
         <v>1212</v>
       </c>
       <c r="B1026" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1026" t="s">
         <v>226</v>
       </c>
       <c r="D1026" t="s">
         <v>372</v>
       </c>
       <c r="E1026" t="s">
         <v>17</v>
       </c>
       <c r="F1026" t="s">
         <v>18</v>
       </c>
       <c r="G1026" t="s">
         <v>19</v>
       </c>
       <c r="H1026" t="s">
         <v>227</v>
       </c>
       <c r="N1026">
         <v>0</v>
       </c>
     </row>
     <row r="1027" spans="1:14">
       <c r="A1027" t="s">
         <v>1213</v>
       </c>
       <c r="B1027" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1027" t="s">
         <v>226</v>
       </c>
       <c r="D1027" t="s">
         <v>372</v>
       </c>
       <c r="E1027" t="s">
         <v>17</v>
       </c>
       <c r="F1027" t="s">
         <v>18</v>
       </c>
       <c r="G1027" t="s">
         <v>19</v>
       </c>
       <c r="H1027" t="s">
         <v>227</v>
       </c>
       <c r="N1027">
         <v>0</v>
       </c>
     </row>
     <row r="1028" spans="1:14">
       <c r="A1028" t="s">
         <v>1214</v>
       </c>
       <c r="B1028" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1028" t="s">
         <v>226</v>
       </c>
       <c r="D1028" t="s">
         <v>372</v>
       </c>
       <c r="E1028" t="s">
         <v>17</v>
       </c>
       <c r="F1028" t="s">
         <v>18</v>
       </c>
       <c r="G1028" t="s">
         <v>19</v>
       </c>
       <c r="H1028" t="s">
         <v>227</v>
       </c>
       <c r="N1028">
         <v>0</v>
       </c>
     </row>
     <row r="1029" spans="1:14">
       <c r="A1029" t="s">
         <v>1215</v>
       </c>
       <c r="B1029" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1029" t="s">
         <v>226</v>
       </c>
       <c r="D1029" t="s">
         <v>372</v>
       </c>
       <c r="E1029" t="s">
         <v>17</v>
       </c>
       <c r="F1029" t="s">
         <v>18</v>
       </c>
       <c r="G1029" t="s">
         <v>19</v>
       </c>
       <c r="H1029" t="s">
         <v>227</v>
       </c>
       <c r="N1029">
         <v>0</v>
       </c>
     </row>
     <row r="1030" spans="1:14">
       <c r="A1030" t="s">
         <v>1216</v>
       </c>
       <c r="B1030" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1030" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="D1030" t="s">
         <v>372</v>
       </c>
       <c r="E1030" t="s">
         <v>17</v>
       </c>
       <c r="F1030" t="s">
         <v>18</v>
       </c>
       <c r="G1030" t="s">
         <v>19</v>
       </c>
       <c r="H1030" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="N1030">
         <v>0</v>
       </c>
     </row>
     <row r="1031" spans="1:14">
       <c r="A1031" t="s">
         <v>1217</v>
       </c>
       <c r="B1031" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1031" t="s">
         <v>229</v>
       </c>
       <c r="D1031" t="s">
         <v>372</v>
       </c>
       <c r="E1031" t="s">
         <v>17</v>
       </c>
       <c r="F1031" t="s">
         <v>18</v>
       </c>
       <c r="G1031" t="s">
         <v>19</v>
       </c>
       <c r="H1031" t="s">
         <v>230</v>
       </c>
       <c r="N1031">
         <v>0</v>
       </c>
     </row>
     <row r="1032" spans="1:14">
       <c r="A1032" t="s">
         <v>1218</v>
       </c>
       <c r="B1032" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1032" t="s">
-        <v>150</v>
+        <v>229</v>
       </c>
       <c r="D1032" t="s">
         <v>372</v>
       </c>
       <c r="E1032" t="s">
         <v>17</v>
       </c>
       <c r="F1032" t="s">
         <v>18</v>
       </c>
       <c r="G1032" t="s">
         <v>19</v>
       </c>
       <c r="H1032" t="s">
-        <v>151</v>
+        <v>230</v>
       </c>
       <c r="N1032">
         <v>0</v>
       </c>
     </row>
     <row r="1033" spans="1:14">
       <c r="A1033" t="s">
         <v>1219</v>
       </c>
       <c r="B1033" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1033" t="s">
-        <v>156</v>
+        <v>150</v>
       </c>
       <c r="D1033" t="s">
         <v>372</v>
       </c>
       <c r="E1033" t="s">
         <v>17</v>
       </c>
       <c r="F1033" t="s">
         <v>18</v>
       </c>
       <c r="G1033" t="s">
         <v>19</v>
       </c>
       <c r="H1033" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="N1033">
         <v>0</v>
       </c>
     </row>
     <row r="1034" spans="1:14">
       <c r="A1034" t="s">
         <v>1220</v>
       </c>
       <c r="B1034" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1034" t="s">
-        <v>70</v>
+        <v>156</v>
       </c>
       <c r="D1034" t="s">
         <v>372</v>
       </c>
       <c r="E1034" t="s">
         <v>17</v>
       </c>
       <c r="F1034" t="s">
         <v>18</v>
       </c>
       <c r="G1034" t="s">
         <v>19</v>
       </c>
       <c r="H1034" t="s">
-        <v>71</v>
+        <v>157</v>
       </c>
       <c r="N1034">
         <v>0</v>
       </c>
     </row>
     <row r="1035" spans="1:14">
       <c r="A1035" t="s">
         <v>1221</v>
       </c>
       <c r="B1035" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1035" t="s">
         <v>70</v>
       </c>
       <c r="D1035" t="s">
         <v>372</v>
       </c>
       <c r="E1035" t="s">
         <v>17</v>
       </c>
       <c r="F1035" t="s">
         <v>18</v>
       </c>
       <c r="G1035" t="s">
         <v>19</v>
       </c>
       <c r="H1035" t="s">
         <v>71</v>
       </c>
       <c r="N1035">
         <v>0</v>
       </c>
     </row>
     <row r="1036" spans="1:14">
       <c r="A1036" t="s">
         <v>1222</v>
       </c>
       <c r="B1036" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1036" t="s">
         <v>70</v>
       </c>
       <c r="D1036" t="s">
         <v>372</v>
       </c>
       <c r="E1036" t="s">
         <v>17</v>
       </c>
       <c r="F1036" t="s">
         <v>18</v>
       </c>
       <c r="G1036" t="s">
         <v>19</v>
       </c>
       <c r="H1036" t="s">
         <v>71</v>
       </c>
       <c r="N1036">
         <v>0</v>
       </c>
     </row>
     <row r="1037" spans="1:14">
       <c r="A1037" t="s">
         <v>1223</v>
       </c>
       <c r="B1037" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1037" t="s">
-        <v>161</v>
+        <v>70</v>
       </c>
       <c r="D1037" t="s">
         <v>372</v>
       </c>
       <c r="E1037" t="s">
         <v>17</v>
       </c>
       <c r="F1037" t="s">
         <v>18</v>
       </c>
       <c r="G1037" t="s">
         <v>19</v>
       </c>
       <c r="H1037" t="s">
-        <v>162</v>
+        <v>71</v>
       </c>
       <c r="N1037">
         <v>0</v>
       </c>
     </row>
     <row r="1038" spans="1:14">
       <c r="A1038" t="s">
         <v>1224</v>
       </c>
       <c r="B1038" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1038" t="s">
         <v>161</v>
       </c>
       <c r="D1038" t="s">
         <v>372</v>
       </c>
       <c r="E1038" t="s">
         <v>17</v>
       </c>
       <c r="F1038" t="s">
         <v>18</v>
       </c>
       <c r="G1038" t="s">
         <v>19</v>
       </c>
       <c r="H1038" t="s">
         <v>162</v>
       </c>
       <c r="N1038">
         <v>0</v>
       </c>
     </row>
     <row r="1039" spans="1:14">
       <c r="A1039" t="s">
         <v>1225</v>
       </c>
       <c r="B1039" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1039" t="s">
-        <v>38</v>
+        <v>161</v>
       </c>
       <c r="D1039" t="s">
         <v>372</v>
       </c>
       <c r="E1039" t="s">
         <v>17</v>
       </c>
       <c r="F1039" t="s">
         <v>18</v>
       </c>
       <c r="G1039" t="s">
         <v>19</v>
       </c>
       <c r="H1039" t="s">
-        <v>41</v>
+        <v>162</v>
       </c>
       <c r="N1039">
         <v>0</v>
       </c>
     </row>
     <row r="1040" spans="1:14">
       <c r="A1040" t="s">
         <v>1226</v>
       </c>
       <c r="B1040" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1040" t="s">
         <v>38</v>
       </c>
       <c r="D1040" t="s">
         <v>372</v>
       </c>
       <c r="E1040" t="s">
         <v>17</v>
       </c>
       <c r="F1040" t="s">
         <v>18</v>
       </c>
       <c r="G1040" t="s">
         <v>19</v>
       </c>
       <c r="H1040" t="s">
         <v>41</v>
       </c>
       <c r="N1040">
         <v>0</v>
       </c>
     </row>
     <row r="1041" spans="1:14">
       <c r="A1041" t="s">
         <v>1227</v>
       </c>
       <c r="B1041" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1041" t="s">
-        <v>238</v>
+        <v>38</v>
       </c>
       <c r="D1041" t="s">
         <v>372</v>
       </c>
       <c r="E1041" t="s">
         <v>17</v>
       </c>
       <c r="F1041" t="s">
         <v>18</v>
       </c>
       <c r="G1041" t="s">
         <v>19</v>
       </c>
       <c r="H1041" t="s">
-        <v>239</v>
+        <v>41</v>
       </c>
       <c r="N1041">
         <v>0</v>
       </c>
     </row>
     <row r="1042" spans="1:14">
       <c r="A1042" t="s">
         <v>1228</v>
       </c>
       <c r="B1042" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1042" t="s">
         <v>238</v>
       </c>
       <c r="D1042" t="s">
         <v>372</v>
       </c>
       <c r="E1042" t="s">
         <v>17</v>
       </c>
       <c r="F1042" t="s">
         <v>18</v>
       </c>
       <c r="G1042" t="s">
         <v>19</v>
       </c>
       <c r="H1042" t="s">
         <v>239</v>
       </c>
       <c r="N1042">
         <v>0</v>
       </c>
     </row>
     <row r="1043" spans="1:14">
       <c r="A1043" t="s">
         <v>1229</v>
       </c>
       <c r="B1043" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1043" t="s">
         <v>238</v>
       </c>
       <c r="D1043" t="s">
         <v>372</v>
       </c>
       <c r="E1043" t="s">
         <v>17</v>
       </c>
       <c r="F1043" t="s">
         <v>18</v>
       </c>
       <c r="G1043" t="s">
         <v>19</v>
       </c>
       <c r="H1043" t="s">
         <v>239</v>
       </c>
       <c r="N1043">
         <v>0</v>
       </c>
     </row>
     <row r="1044" spans="1:14">
       <c r="A1044" t="s">
         <v>1230</v>
       </c>
       <c r="B1044" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1044" t="s">
-        <v>226</v>
+        <v>238</v>
       </c>
       <c r="D1044" t="s">
-        <v>405</v>
+        <v>372</v>
       </c>
       <c r="E1044" t="s">
         <v>17</v>
       </c>
       <c r="F1044" t="s">
         <v>18</v>
       </c>
       <c r="G1044" t="s">
         <v>19</v>
       </c>
       <c r="H1044" t="s">
-        <v>227</v>
+        <v>239</v>
       </c>
       <c r="N1044">
         <v>0</v>
       </c>
     </row>
     <row r="1045" spans="1:14">
       <c r="A1045" t="s">
         <v>1231</v>
       </c>
       <c r="B1045" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1045" t="s">
         <v>226</v>
       </c>
       <c r="D1045" t="s">
         <v>405</v>
       </c>
       <c r="E1045" t="s">
         <v>17</v>
       </c>
       <c r="F1045" t="s">
         <v>18</v>
       </c>
       <c r="G1045" t="s">
         <v>19</v>
       </c>
       <c r="H1045" t="s">
         <v>227</v>
       </c>
       <c r="N1045">
         <v>0</v>
       </c>
     </row>
     <row r="1046" spans="1:14">
       <c r="A1046" t="s">
         <v>1232</v>
       </c>
       <c r="B1046" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1046" t="s">
-        <v>70</v>
+        <v>226</v>
       </c>
       <c r="D1046" t="s">
         <v>405</v>
       </c>
       <c r="E1046" t="s">
         <v>17</v>
       </c>
       <c r="F1046" t="s">
         <v>18</v>
       </c>
       <c r="G1046" t="s">
         <v>19</v>
       </c>
       <c r="H1046" t="s">
-        <v>71</v>
+        <v>227</v>
       </c>
       <c r="N1046">
         <v>0</v>
       </c>
     </row>
     <row r="1047" spans="1:14">
       <c r="A1047" t="s">
         <v>1233</v>
       </c>
       <c r="B1047" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1047" t="s">
-        <v>38</v>
+        <v>70</v>
       </c>
       <c r="D1047" t="s">
         <v>405</v>
       </c>
       <c r="E1047" t="s">
         <v>17</v>
       </c>
       <c r="F1047" t="s">
         <v>18</v>
       </c>
       <c r="G1047" t="s">
         <v>19</v>
       </c>
       <c r="H1047" t="s">
-        <v>41</v>
+        <v>71</v>
       </c>
       <c r="N1047">
         <v>0</v>
       </c>
     </row>
     <row r="1048" spans="1:14">
       <c r="A1048" t="s">
         <v>1234</v>
       </c>
       <c r="B1048" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1048" t="s">
-        <v>153</v>
+        <v>38</v>
       </c>
       <c r="D1048" t="s">
-        <v>293</v>
+        <v>405</v>
       </c>
       <c r="E1048" t="s">
         <v>17</v>
       </c>
       <c r="F1048" t="s">
         <v>18</v>
       </c>
       <c r="G1048" t="s">
         <v>19</v>
       </c>
       <c r="H1048" t="s">
-        <v>154</v>
+        <v>41</v>
       </c>
       <c r="N1048">
         <v>0</v>
       </c>
     </row>
     <row r="1049" spans="1:14">
       <c r="A1049" t="s">
         <v>1235</v>
       </c>
       <c r="B1049" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1049" t="s">
         <v>153</v>
       </c>
       <c r="D1049" t="s">
         <v>293</v>
       </c>
       <c r="E1049" t="s">
         <v>17</v>
       </c>
       <c r="F1049" t="s">
         <v>18</v>
       </c>
       <c r="G1049" t="s">
         <v>19</v>
       </c>
       <c r="H1049" t="s">
         <v>154</v>
       </c>
       <c r="N1049">
         <v>0</v>
       </c>
     </row>
     <row r="1050" spans="1:14">
       <c r="A1050" t="s">
         <v>1236</v>
       </c>
       <c r="B1050" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1050" t="s">
         <v>153</v>
       </c>
       <c r="D1050" t="s">
         <v>293</v>
       </c>
       <c r="E1050" t="s">
         <v>17</v>
       </c>
       <c r="F1050" t="s">
         <v>18</v>
       </c>
       <c r="G1050" t="s">
         <v>19</v>
       </c>
       <c r="H1050" t="s">
         <v>154</v>
       </c>
       <c r="N1050">
         <v>0</v>
       </c>
     </row>
     <row r="1051" spans="1:14">
       <c r="A1051" t="s">
         <v>1237</v>
       </c>
       <c r="B1051" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1051" t="s">
-        <v>226</v>
+        <v>153</v>
       </c>
       <c r="D1051" t="s">
         <v>293</v>
       </c>
       <c r="E1051" t="s">
         <v>17</v>
       </c>
       <c r="F1051" t="s">
         <v>18</v>
       </c>
       <c r="G1051" t="s">
         <v>19</v>
       </c>
       <c r="H1051" t="s">
-        <v>227</v>
+        <v>154</v>
       </c>
       <c r="N1051">
         <v>0</v>
       </c>
     </row>
     <row r="1052" spans="1:14">
       <c r="A1052" t="s">
         <v>1238</v>
       </c>
       <c r="B1052" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1052" t="s">
         <v>226</v>
       </c>
       <c r="D1052" t="s">
         <v>293</v>
       </c>
       <c r="E1052" t="s">
         <v>17</v>
       </c>
       <c r="F1052" t="s">
         <v>18</v>
       </c>
       <c r="G1052" t="s">
         <v>19</v>
       </c>
       <c r="H1052" t="s">
         <v>227</v>
       </c>
       <c r="N1052">
         <v>0</v>
       </c>
     </row>
     <row r="1053" spans="1:14">
       <c r="A1053" t="s">
         <v>1239</v>
       </c>
       <c r="B1053" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1053" t="s">
         <v>226</v>
       </c>
       <c r="D1053" t="s">
         <v>293</v>
       </c>
       <c r="E1053" t="s">
         <v>17</v>
       </c>
       <c r="F1053" t="s">
         <v>18</v>
       </c>
       <c r="G1053" t="s">
         <v>19</v>
       </c>
       <c r="H1053" t="s">
         <v>227</v>
       </c>
       <c r="N1053">
         <v>0</v>
       </c>
     </row>
     <row r="1054" spans="1:14">
       <c r="A1054" t="s">
         <v>1240</v>
       </c>
       <c r="B1054" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1054" t="s">
         <v>226</v>
       </c>
       <c r="D1054" t="s">
         <v>293</v>
       </c>
       <c r="E1054" t="s">
         <v>17</v>
       </c>
       <c r="F1054" t="s">
         <v>18</v>
       </c>
       <c r="G1054" t="s">
         <v>19</v>
       </c>
       <c r="H1054" t="s">
         <v>227</v>
       </c>
       <c r="N1054">
         <v>0</v>
       </c>
     </row>
     <row r="1055" spans="1:14">
       <c r="A1055" t="s">
         <v>1241</v>
       </c>
       <c r="B1055" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1055" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="D1055" t="s">
         <v>293</v>
       </c>
       <c r="E1055" t="s">
         <v>17</v>
       </c>
       <c r="F1055" t="s">
         <v>18</v>
       </c>
       <c r="G1055" t="s">
         <v>19</v>
       </c>
       <c r="H1055" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="N1055">
         <v>0</v>
       </c>
     </row>
     <row r="1056" spans="1:14">
       <c r="A1056" t="s">
         <v>1242</v>
       </c>
       <c r="B1056" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1056" t="s">
-        <v>150</v>
+        <v>229</v>
       </c>
       <c r="D1056" t="s">
         <v>293</v>
       </c>
       <c r="E1056" t="s">
         <v>17</v>
       </c>
       <c r="F1056" t="s">
         <v>18</v>
       </c>
       <c r="G1056" t="s">
         <v>19</v>
       </c>
       <c r="H1056" t="s">
-        <v>151</v>
+        <v>230</v>
       </c>
       <c r="N1056">
         <v>0</v>
       </c>
     </row>
     <row r="1057" spans="1:14">
       <c r="A1057" t="s">
         <v>1243</v>
       </c>
       <c r="B1057" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1057" t="s">
-        <v>70</v>
+        <v>150</v>
       </c>
       <c r="D1057" t="s">
         <v>293</v>
       </c>
       <c r="E1057" t="s">
         <v>17</v>
       </c>
       <c r="F1057" t="s">
         <v>18</v>
       </c>
       <c r="G1057" t="s">
         <v>19</v>
       </c>
       <c r="H1057" t="s">
-        <v>71</v>
+        <v>151</v>
       </c>
       <c r="N1057">
         <v>0</v>
       </c>
     </row>
     <row r="1058" spans="1:14">
       <c r="A1058" t="s">
         <v>1244</v>
       </c>
       <c r="B1058" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1058" t="s">
         <v>70</v>
       </c>
       <c r="D1058" t="s">
         <v>293</v>
       </c>
       <c r="E1058" t="s">
         <v>17</v>
       </c>
       <c r="F1058" t="s">
         <v>18</v>
       </c>
       <c r="G1058" t="s">
         <v>19</v>
       </c>
       <c r="H1058" t="s">
         <v>71</v>
       </c>
       <c r="N1058">
         <v>0</v>
       </c>
     </row>
     <row r="1059" spans="1:14">
       <c r="A1059" t="s">
         <v>1245</v>
       </c>
       <c r="B1059" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1059" t="s">
-        <v>161</v>
+        <v>70</v>
       </c>
       <c r="D1059" t="s">
         <v>293</v>
       </c>
       <c r="E1059" t="s">
         <v>17</v>
       </c>
       <c r="F1059" t="s">
         <v>18</v>
       </c>
       <c r="G1059" t="s">
         <v>19</v>
       </c>
       <c r="H1059" t="s">
-        <v>162</v>
+        <v>71</v>
       </c>
       <c r="N1059">
         <v>0</v>
       </c>
     </row>
     <row r="1060" spans="1:14">
       <c r="A1060" t="s">
         <v>1246</v>
       </c>
       <c r="B1060" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1060" t="s">
         <v>161</v>
       </c>
       <c r="D1060" t="s">
         <v>293</v>
       </c>
       <c r="E1060" t="s">
         <v>17</v>
       </c>
       <c r="F1060" t="s">
         <v>18</v>
       </c>
       <c r="G1060" t="s">
         <v>19</v>
       </c>
       <c r="H1060" t="s">
         <v>162</v>
       </c>
       <c r="N1060">
         <v>0</v>
       </c>
     </row>
     <row r="1061" spans="1:14">
       <c r="A1061" t="s">
         <v>1247</v>
       </c>
       <c r="B1061" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1061" t="s">
-        <v>38</v>
+        <v>161</v>
       </c>
       <c r="D1061" t="s">
         <v>293</v>
       </c>
       <c r="E1061" t="s">
         <v>17</v>
       </c>
       <c r="F1061" t="s">
         <v>18</v>
       </c>
       <c r="G1061" t="s">
         <v>19</v>
       </c>
       <c r="H1061" t="s">
-        <v>41</v>
+        <v>162</v>
       </c>
       <c r="N1061">
         <v>0</v>
       </c>
     </row>
     <row r="1062" spans="1:14">
       <c r="A1062" t="s">
         <v>1248</v>
       </c>
       <c r="B1062" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1062" t="s">
         <v>38</v>
       </c>
       <c r="D1062" t="s">
         <v>293</v>
       </c>
       <c r="E1062" t="s">
         <v>17</v>
       </c>
       <c r="F1062" t="s">
         <v>18</v>
       </c>
       <c r="G1062" t="s">
         <v>19</v>
       </c>
       <c r="H1062" t="s">
         <v>41</v>
       </c>
       <c r="N1062">
         <v>0</v>
       </c>
     </row>
     <row r="1063" spans="1:14">
       <c r="A1063" t="s">
         <v>1249</v>
       </c>
       <c r="B1063" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1063" t="s">
         <v>38</v>
       </c>
       <c r="D1063" t="s">
         <v>293</v>
       </c>
       <c r="E1063" t="s">
         <v>17</v>
       </c>
       <c r="F1063" t="s">
         <v>18</v>
       </c>
       <c r="G1063" t="s">
         <v>19</v>
       </c>
       <c r="H1063" t="s">
         <v>41</v>
       </c>
       <c r="N1063">
         <v>0</v>
       </c>
     </row>
     <row r="1064" spans="1:14">
       <c r="A1064" t="s">
         <v>1250</v>
       </c>
       <c r="B1064" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1064" t="s">
         <v>38</v>
       </c>
       <c r="D1064" t="s">
         <v>293</v>
       </c>
       <c r="E1064" t="s">
         <v>17</v>
       </c>
       <c r="F1064" t="s">
         <v>18</v>
       </c>
       <c r="G1064" t="s">
         <v>19</v>
       </c>
       <c r="H1064" t="s">
         <v>41</v>
       </c>
       <c r="N1064">
         <v>0</v>
       </c>
     </row>
     <row r="1065" spans="1:14">
       <c r="A1065" t="s">
         <v>1251</v>
       </c>
       <c r="B1065" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1065" t="s">
         <v>38</v>
       </c>
       <c r="D1065" t="s">
         <v>293</v>
       </c>
       <c r="E1065" t="s">
         <v>17</v>
       </c>
       <c r="F1065" t="s">
         <v>18</v>
       </c>
       <c r="G1065" t="s">
         <v>19</v>
       </c>
       <c r="H1065" t="s">
         <v>41</v>
       </c>
       <c r="N1065">
         <v>0</v>
       </c>
     </row>
     <row r="1066" spans="1:14">
       <c r="A1066" t="s">
         <v>1252</v>
       </c>
       <c r="B1066" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1066" t="s">
-        <v>199</v>
+        <v>38</v>
       </c>
       <c r="D1066" t="s">
         <v>293</v>
       </c>
       <c r="E1066" t="s">
         <v>17</v>
       </c>
       <c r="F1066" t="s">
         <v>18</v>
       </c>
       <c r="G1066" t="s">
         <v>19</v>
       </c>
       <c r="H1066" t="s">
-        <v>200</v>
+        <v>41</v>
       </c>
       <c r="N1066">
         <v>0</v>
       </c>
     </row>
     <row r="1067" spans="1:14">
       <c r="A1067" t="s">
         <v>1253</v>
       </c>
       <c r="B1067" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1067" t="s">
-        <v>238</v>
+        <v>199</v>
       </c>
       <c r="D1067" t="s">
         <v>293</v>
       </c>
       <c r="E1067" t="s">
         <v>17</v>
       </c>
       <c r="F1067" t="s">
         <v>18</v>
       </c>
       <c r="G1067" t="s">
         <v>19</v>
       </c>
       <c r="H1067" t="s">
-        <v>239</v>
+        <v>200</v>
       </c>
       <c r="N1067">
         <v>0</v>
       </c>
     </row>
     <row r="1068" spans="1:14">
       <c r="A1068" t="s">
         <v>1254</v>
       </c>
       <c r="B1068" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1068" t="s">
         <v>238</v>
       </c>
       <c r="D1068" t="s">
         <v>293</v>
       </c>
       <c r="E1068" t="s">
         <v>17</v>
       </c>
       <c r="F1068" t="s">
         <v>18</v>
       </c>
       <c r="G1068" t="s">
         <v>19</v>
       </c>
       <c r="H1068" t="s">
         <v>239</v>
       </c>
       <c r="N1068">
         <v>0</v>
       </c>
     </row>
     <row r="1069" spans="1:14">
       <c r="A1069" t="s">
         <v>1255</v>
       </c>
       <c r="B1069" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1069" t="s">
         <v>238</v>
       </c>
       <c r="D1069" t="s">
         <v>293</v>
       </c>
       <c r="E1069" t="s">
         <v>17</v>
       </c>
       <c r="F1069" t="s">
         <v>18</v>
       </c>
       <c r="G1069" t="s">
         <v>19</v>
       </c>
       <c r="H1069" t="s">
         <v>239</v>
       </c>
       <c r="N1069">
         <v>0</v>
       </c>
     </row>
     <row r="1070" spans="1:14">
       <c r="A1070" t="s">
         <v>1256</v>
       </c>
       <c r="B1070" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1070" t="s">
-        <v>110</v>
+        <v>238</v>
       </c>
       <c r="D1070" t="s">
         <v>293</v>
       </c>
       <c r="E1070" t="s">
         <v>17</v>
       </c>
       <c r="F1070" t="s">
         <v>18</v>
       </c>
       <c r="G1070" t="s">
         <v>19</v>
       </c>
       <c r="H1070" t="s">
-        <v>111</v>
+        <v>239</v>
       </c>
       <c r="N1070">
         <v>0</v>
       </c>
     </row>
     <row r="1071" spans="1:14">
       <c r="A1071" t="s">
         <v>1257</v>
       </c>
       <c r="B1071" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1071" t="s">
         <v>110</v>
       </c>
       <c r="D1071" t="s">
         <v>293</v>
       </c>
       <c r="E1071" t="s">
         <v>17</v>
       </c>
       <c r="F1071" t="s">
         <v>18</v>
       </c>
       <c r="G1071" t="s">
         <v>19</v>
       </c>
       <c r="H1071" t="s">
         <v>111</v>
       </c>
       <c r="N1071">
         <v>0</v>
       </c>
     </row>
     <row r="1072" spans="1:14">
       <c r="A1072" t="s">
         <v>1258</v>
       </c>
       <c r="B1072" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1072" t="s">
         <v>110</v>
       </c>
       <c r="D1072" t="s">
         <v>293</v>
       </c>
       <c r="E1072" t="s">
         <v>17</v>
       </c>
       <c r="F1072" t="s">
         <v>18</v>
       </c>
       <c r="G1072" t="s">
         <v>19</v>
       </c>
       <c r="H1072" t="s">
         <v>111</v>
       </c>
       <c r="N1072">
         <v>0</v>
       </c>
     </row>
     <row r="1073" spans="1:14">
       <c r="A1073" t="s">
         <v>1259</v>
       </c>
       <c r="B1073" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1073" t="s">
-        <v>203</v>
+        <v>110</v>
       </c>
       <c r="D1073" t="s">
         <v>293</v>
       </c>
       <c r="E1073" t="s">
         <v>17</v>
       </c>
       <c r="F1073" t="s">
         <v>18</v>
       </c>
       <c r="G1073" t="s">
         <v>19</v>
       </c>
       <c r="H1073" t="s">
-        <v>204</v>
+        <v>111</v>
       </c>
       <c r="N1073">
         <v>0</v>
       </c>
     </row>
     <row r="1074" spans="1:14">
       <c r="A1074" t="s">
         <v>1260</v>
       </c>
       <c r="B1074" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1074" t="s">
         <v>203</v>
       </c>
       <c r="D1074" t="s">
         <v>293</v>
       </c>
       <c r="E1074" t="s">
         <v>17</v>
       </c>
       <c r="F1074" t="s">
         <v>18</v>
       </c>
       <c r="G1074" t="s">
         <v>19</v>
       </c>
       <c r="H1074" t="s">
         <v>204</v>
       </c>
       <c r="N1074">
         <v>0</v>
       </c>
     </row>
     <row r="1075" spans="1:14">
       <c r="A1075" t="s">
         <v>1261</v>
       </c>
       <c r="B1075" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1075" t="s">
         <v>203</v>
       </c>
       <c r="D1075" t="s">
         <v>293</v>
       </c>
       <c r="E1075" t="s">
         <v>17</v>
       </c>
       <c r="F1075" t="s">
         <v>18</v>
       </c>
       <c r="G1075" t="s">
         <v>19</v>
       </c>
       <c r="H1075" t="s">
         <v>204</v>
       </c>
       <c r="N1075">
         <v>0</v>
       </c>
     </row>
     <row r="1076" spans="1:14">
       <c r="A1076" t="s">
         <v>1262</v>
       </c>
       <c r="B1076" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1076" t="s">
-        <v>248</v>
+        <v>203</v>
       </c>
       <c r="D1076" t="s">
-        <v>423</v>
+        <v>293</v>
       </c>
       <c r="E1076" t="s">
         <v>17</v>
       </c>
       <c r="F1076" t="s">
         <v>18</v>
       </c>
       <c r="G1076" t="s">
         <v>19</v>
       </c>
       <c r="H1076" t="s">
-        <v>249</v>
+        <v>204</v>
       </c>
       <c r="N1076">
         <v>0</v>
       </c>
     </row>
     <row r="1077" spans="1:14">
       <c r="A1077" t="s">
         <v>1263</v>
       </c>
       <c r="B1077" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1077" t="s">
-        <v>229</v>
+        <v>248</v>
       </c>
       <c r="D1077" t="s">
-        <v>299</v>
+        <v>423</v>
       </c>
       <c r="E1077" t="s">
         <v>17</v>
       </c>
       <c r="F1077" t="s">
         <v>18</v>
       </c>
       <c r="G1077" t="s">
         <v>19</v>
       </c>
       <c r="H1077" t="s">
-        <v>230</v>
+        <v>249</v>
       </c>
       <c r="N1077">
         <v>0</v>
       </c>
     </row>
     <row r="1078" spans="1:14">
       <c r="A1078" t="s">
         <v>1264</v>
       </c>
       <c r="B1078" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1078" t="s">
-        <v>70</v>
+        <v>229</v>
       </c>
       <c r="D1078" t="s">
         <v>299</v>
       </c>
       <c r="E1078" t="s">
         <v>17</v>
       </c>
       <c r="F1078" t="s">
         <v>18</v>
       </c>
       <c r="G1078" t="s">
         <v>19</v>
       </c>
       <c r="H1078" t="s">
-        <v>71</v>
+        <v>230</v>
       </c>
       <c r="N1078">
         <v>0</v>
       </c>
     </row>
     <row r="1079" spans="1:14">
       <c r="A1079" t="s">
         <v>1265</v>
       </c>
       <c r="B1079" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1079" t="s">
-        <v>38</v>
+        <v>70</v>
       </c>
       <c r="D1079" t="s">
         <v>299</v>
       </c>
       <c r="E1079" t="s">
         <v>17</v>
       </c>
       <c r="F1079" t="s">
         <v>18</v>
       </c>
       <c r="G1079" t="s">
         <v>19</v>
       </c>
       <c r="H1079" t="s">
-        <v>41</v>
+        <v>71</v>
       </c>
       <c r="N1079">
         <v>0</v>
       </c>
     </row>
     <row r="1080" spans="1:14">
       <c r="A1080" t="s">
         <v>1266</v>
       </c>
       <c r="B1080" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1080" t="s">
-        <v>248</v>
+        <v>38</v>
       </c>
       <c r="D1080" t="s">
         <v>299</v>
       </c>
       <c r="E1080" t="s">
         <v>17</v>
       </c>
       <c r="F1080" t="s">
         <v>18</v>
       </c>
       <c r="G1080" t="s">
         <v>19</v>
       </c>
       <c r="H1080" t="s">
-        <v>249</v>
+        <v>41</v>
       </c>
       <c r="N1080">
         <v>0</v>
       </c>
     </row>
     <row r="1081" spans="1:14">
       <c r="A1081" t="s">
         <v>1267</v>
       </c>
       <c r="B1081" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1081" t="s">
         <v>248</v>
       </c>
       <c r="D1081" t="s">
         <v>299</v>
       </c>
       <c r="E1081" t="s">
         <v>17</v>
       </c>
       <c r="F1081" t="s">
         <v>18</v>
       </c>
       <c r="G1081" t="s">
         <v>19</v>
       </c>
       <c r="H1081" t="s">
         <v>249</v>
       </c>
       <c r="N1081">
         <v>0</v>
       </c>
     </row>
     <row r="1082" spans="1:14">
       <c r="A1082" t="s">
         <v>1268</v>
       </c>
       <c r="B1082" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1082" t="s">
-        <v>110</v>
+        <v>248</v>
       </c>
       <c r="D1082" t="s">
         <v>299</v>
       </c>
       <c r="E1082" t="s">
         <v>17</v>
       </c>
       <c r="F1082" t="s">
         <v>18</v>
       </c>
       <c r="G1082" t="s">
         <v>19</v>
       </c>
       <c r="H1082" t="s">
-        <v>111</v>
+        <v>249</v>
       </c>
       <c r="N1082">
         <v>0</v>
       </c>
     </row>
     <row r="1083" spans="1:14">
       <c r="A1083" t="s">
         <v>1269</v>
       </c>
       <c r="B1083" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1083" t="s">
-        <v>203</v>
+        <v>110</v>
       </c>
       <c r="D1083" t="s">
         <v>299</v>
       </c>
       <c r="E1083" t="s">
         <v>17</v>
       </c>
       <c r="F1083" t="s">
         <v>18</v>
       </c>
       <c r="G1083" t="s">
         <v>19</v>
       </c>
       <c r="H1083" t="s">
-        <v>204</v>
+        <v>111</v>
       </c>
       <c r="N1083">
         <v>0</v>
       </c>
     </row>
     <row r="1084" spans="1:14">
       <c r="A1084" t="s">
         <v>1270</v>
       </c>
       <c r="B1084" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1084" t="s">
-        <v>73</v>
+        <v>203</v>
       </c>
       <c r="D1084" t="s">
         <v>299</v>
       </c>
       <c r="E1084" t="s">
         <v>17</v>
       </c>
       <c r="F1084" t="s">
         <v>18</v>
       </c>
       <c r="G1084" t="s">
         <v>19</v>
       </c>
       <c r="H1084" t="s">
-        <v>74</v>
+        <v>204</v>
       </c>
       <c r="N1084">
         <v>0</v>
       </c>
     </row>
     <row r="1085" spans="1:14">
       <c r="A1085" t="s">
         <v>1271</v>
       </c>
       <c r="B1085" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1085" t="s">
         <v>73</v>
       </c>
       <c r="D1085" t="s">
         <v>299</v>
       </c>
       <c r="E1085" t="s">
         <v>17</v>
       </c>
       <c r="F1085" t="s">
         <v>18</v>
       </c>
       <c r="G1085" t="s">
         <v>19</v>
       </c>
       <c r="H1085" t="s">
         <v>74</v>
       </c>
       <c r="N1085">
         <v>0</v>
       </c>
     </row>
     <row r="1086" spans="1:14">
       <c r="A1086" t="s">
         <v>1272</v>
       </c>
       <c r="B1086" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1086" t="s">
-        <v>206</v>
+        <v>73</v>
       </c>
       <c r="D1086" t="s">
         <v>299</v>
       </c>
       <c r="E1086" t="s">
         <v>17</v>
       </c>
       <c r="F1086" t="s">
         <v>18</v>
       </c>
       <c r="G1086" t="s">
         <v>19</v>
       </c>
       <c r="H1086" t="s">
-        <v>207</v>
+        <v>74</v>
       </c>
       <c r="N1086">
         <v>0</v>
       </c>
     </row>
     <row r="1087" spans="1:14">
       <c r="A1087" t="s">
         <v>1273</v>
       </c>
       <c r="B1087" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1087" t="s">
         <v>206</v>
       </c>
       <c r="D1087" t="s">
         <v>299</v>
       </c>
       <c r="E1087" t="s">
         <v>17</v>
       </c>
       <c r="F1087" t="s">
         <v>18</v>
       </c>
       <c r="G1087" t="s">
         <v>19</v>
       </c>
       <c r="H1087" t="s">
         <v>207</v>
       </c>
       <c r="N1087">
         <v>0</v>
       </c>
     </row>
     <row r="1088" spans="1:14">
       <c r="A1088" t="s">
         <v>1274</v>
       </c>
       <c r="B1088" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1088" t="s">
-        <v>248</v>
+        <v>206</v>
       </c>
       <c r="D1088" t="s">
-        <v>262</v>
+        <v>299</v>
       </c>
       <c r="E1088" t="s">
         <v>17</v>
       </c>
       <c r="F1088" t="s">
         <v>18</v>
       </c>
       <c r="G1088" t="s">
         <v>19</v>
       </c>
       <c r="H1088" t="s">
-        <v>249</v>
+        <v>207</v>
       </c>
       <c r="N1088">
         <v>0</v>
       </c>
     </row>
     <row r="1089" spans="1:14">
       <c r="A1089" t="s">
         <v>1275</v>
       </c>
       <c r="B1089" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1089" t="s">
-        <v>110</v>
+        <v>248</v>
       </c>
       <c r="D1089" t="s">
         <v>262</v>
       </c>
       <c r="E1089" t="s">
         <v>17</v>
       </c>
       <c r="F1089" t="s">
         <v>18</v>
       </c>
       <c r="G1089" t="s">
         <v>19</v>
       </c>
       <c r="H1089" t="s">
-        <v>111</v>
+        <v>249</v>
       </c>
       <c r="N1089">
         <v>0</v>
       </c>
     </row>
     <row r="1090" spans="1:14">
       <c r="A1090" t="s">
         <v>1276</v>
       </c>
       <c r="B1090" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1090" t="s">
-        <v>206</v>
+        <v>110</v>
       </c>
       <c r="D1090" t="s">
         <v>262</v>
       </c>
       <c r="E1090" t="s">
         <v>17</v>
       </c>
       <c r="F1090" t="s">
         <v>18</v>
       </c>
       <c r="G1090" t="s">
         <v>19</v>
       </c>
       <c r="H1090" t="s">
-        <v>207</v>
+        <v>111</v>
       </c>
       <c r="N1090">
         <v>0</v>
       </c>
     </row>
     <row r="1091" spans="1:14">
       <c r="A1091" t="s">
         <v>1277</v>
       </c>
       <c r="B1091" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1091" t="s">
         <v>206</v>
       </c>
       <c r="D1091" t="s">
         <v>262</v>
       </c>
       <c r="E1091" t="s">
         <v>17</v>
       </c>
       <c r="F1091" t="s">
         <v>18</v>
       </c>
       <c r="G1091" t="s">
         <v>19</v>
       </c>
       <c r="H1091" t="s">
         <v>207</v>
       </c>
       <c r="N1091">
         <v>0</v>
       </c>
     </row>
     <row r="1092" spans="1:14">
       <c r="A1092" t="s">
         <v>1278</v>
       </c>
       <c r="B1092" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1092" t="s">
         <v>206</v>
       </c>
       <c r="D1092" t="s">
         <v>262</v>
       </c>
       <c r="E1092" t="s">
         <v>17</v>
       </c>
       <c r="F1092" t="s">
         <v>18</v>
       </c>
       <c r="G1092" t="s">
         <v>19</v>
       </c>
       <c r="H1092" t="s">
         <v>207</v>
       </c>
       <c r="N1092">
         <v>0</v>
       </c>
     </row>
     <row r="1093" spans="1:14">
       <c r="A1093" t="s">
         <v>1279</v>
       </c>
       <c r="B1093" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1093" t="s">
         <v>206</v>
       </c>
       <c r="D1093" t="s">
         <v>262</v>
       </c>
       <c r="E1093" t="s">
         <v>17</v>
       </c>
       <c r="F1093" t="s">
         <v>18</v>
       </c>
       <c r="G1093" t="s">
         <v>19</v>
       </c>
       <c r="H1093" t="s">
         <v>207</v>
       </c>
       <c r="N1093">
         <v>0</v>
       </c>
     </row>
     <row r="1094" spans="1:14">
       <c r="A1094" t="s">
         <v>1280</v>
       </c>
       <c r="B1094" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1094" t="s">
         <v>206</v>
       </c>
       <c r="D1094" t="s">
-        <v>1281</v>
+        <v>262</v>
       </c>
       <c r="E1094" t="s">
         <v>17</v>
       </c>
       <c r="F1094" t="s">
         <v>18</v>
       </c>
       <c r="G1094" t="s">
         <v>19</v>
       </c>
       <c r="H1094" t="s">
         <v>207</v>
       </c>
       <c r="N1094">
         <v>0</v>
       </c>
     </row>
     <row r="1095" spans="1:14">
       <c r="A1095" t="s">
-        <v>1282</v>
+        <v>1281</v>
       </c>
       <c r="B1095" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1095" t="s">
         <v>206</v>
       </c>
       <c r="D1095" t="s">
-        <v>264</v>
+        <v>1282</v>
       </c>
       <c r="E1095" t="s">
         <v>17</v>
       </c>
       <c r="F1095" t="s">
         <v>18</v>
       </c>
       <c r="G1095" t="s">
         <v>19</v>
       </c>
       <c r="H1095" t="s">
         <v>207</v>
       </c>
       <c r="N1095">
         <v>0</v>
       </c>
     </row>
     <row r="1096" spans="1:14">
       <c r="A1096" t="s">
         <v>1283</v>
       </c>
       <c r="B1096" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1096" t="s">
-        <v>226</v>
+        <v>206</v>
       </c>
       <c r="D1096" t="s">
-        <v>372</v>
+        <v>264</v>
       </c>
       <c r="E1096" t="s">
         <v>17</v>
       </c>
       <c r="F1096" t="s">
         <v>18</v>
       </c>
       <c r="G1096" t="s">
-        <v>341</v>
+        <v>19</v>
       </c>
       <c r="H1096" t="s">
-        <v>227</v>
+        <v>207</v>
       </c>
       <c r="N1096">
         <v>0</v>
       </c>
     </row>
     <row r="1097" spans="1:14">
       <c r="A1097" t="s">
         <v>1284</v>
       </c>
       <c r="B1097" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1097" t="s">
-        <v>153</v>
+        <v>226</v>
       </c>
       <c r="D1097" t="s">
         <v>372</v>
       </c>
       <c r="E1097" t="s">
         <v>17</v>
       </c>
       <c r="F1097" t="s">
         <v>18</v>
       </c>
       <c r="G1097" t="s">
-        <v>83</v>
+        <v>341</v>
       </c>
       <c r="H1097" t="s">
-        <v>154</v>
+        <v>227</v>
       </c>
       <c r="N1097">
         <v>0</v>
       </c>
     </row>
     <row r="1098" spans="1:14">
       <c r="A1098" t="s">
         <v>1285</v>
       </c>
       <c r="B1098" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1098" t="s">
-        <v>38</v>
+        <v>153</v>
       </c>
       <c r="D1098" t="s">
         <v>372</v>
       </c>
       <c r="E1098" t="s">
         <v>17</v>
       </c>
       <c r="F1098" t="s">
         <v>18</v>
       </c>
       <c r="G1098" t="s">
         <v>83</v>
       </c>
       <c r="H1098" t="s">
-        <v>41</v>
+        <v>154</v>
       </c>
       <c r="N1098">
         <v>0</v>
       </c>
     </row>
     <row r="1099" spans="1:14">
       <c r="A1099" t="s">
         <v>1286</v>
       </c>
       <c r="B1099" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1099" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="D1099" t="s">
-        <v>293</v>
+        <v>372</v>
       </c>
       <c r="E1099" t="s">
         <v>17</v>
       </c>
       <c r="F1099" t="s">
         <v>18</v>
       </c>
       <c r="G1099" t="s">
         <v>83</v>
       </c>
       <c r="H1099" t="s">
-        <v>71</v>
+        <v>41</v>
       </c>
       <c r="N1099">
         <v>0</v>
       </c>
     </row>
     <row r="1100" spans="1:14">
       <c r="A1100" t="s">
         <v>1287</v>
       </c>
       <c r="B1100" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1100" t="s">
         <v>70</v>
       </c>
       <c r="D1100" t="s">
         <v>293</v>
       </c>
       <c r="E1100" t="s">
         <v>17</v>
       </c>
       <c r="F1100" t="s">
         <v>18</v>
       </c>
       <c r="G1100" t="s">
         <v>83</v>
       </c>
       <c r="H1100" t="s">
         <v>71</v>
       </c>
       <c r="N1100">
         <v>0</v>
       </c>
     </row>
     <row r="1101" spans="1:14">
       <c r="A1101" t="s">
         <v>1288</v>
       </c>
       <c r="B1101" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C1101" t="s">
-        <v>110</v>
+        <v>70</v>
       </c>
       <c r="D1101" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="E1101" t="s">
         <v>17</v>
       </c>
       <c r="F1101" t="s">
         <v>18</v>
       </c>
       <c r="G1101" t="s">
-        <v>1289</v>
+        <v>83</v>
       </c>
       <c r="H1101" t="s">
-        <v>111</v>
+        <v>71</v>
       </c>
       <c r="N1101">
         <v>0</v>
       </c>
     </row>
     <row r="1102" spans="1:14">
       <c r="A1102" t="s">
+        <v>1289</v>
+      </c>
+      <c r="B1102" t="s">
+        <v>1192</v>
+      </c>
+      <c r="C1102" t="s">
+        <v>110</v>
+      </c>
+      <c r="D1102" t="s">
+        <v>299</v>
+      </c>
+      <c r="E1102" t="s">
+        <v>17</v>
+      </c>
+      <c r="F1102" t="s">
+        <v>18</v>
+      </c>
+      <c r="G1102" t="s">
         <v>1290</v>
       </c>
-      <c r="B1102" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H1102" t="s">
-        <v>154</v>
+        <v>111</v>
       </c>
       <c r="N1102">
         <v>0</v>
       </c>
     </row>
     <row r="1103" spans="1:14">
       <c r="A1103" t="s">
+        <v>1291</v>
+      </c>
+      <c r="B1103" t="s">
         <v>1292</v>
       </c>
-      <c r="B1103" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1103" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="D1103" t="s">
         <v>450</v>
       </c>
       <c r="E1103" t="s">
         <v>17</v>
       </c>
       <c r="F1103" t="s">
         <v>18</v>
       </c>
       <c r="G1103" t="s">
         <v>19</v>
       </c>
       <c r="H1103" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="N1103">
         <v>0</v>
       </c>
     </row>
     <row r="1104" spans="1:14">
       <c r="A1104" t="s">
         <v>1293</v>
       </c>
       <c r="B1104" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="C1104" t="s">
-        <v>63</v>
+        <v>150</v>
       </c>
       <c r="D1104" t="s">
-        <v>372</v>
+        <v>450</v>
       </c>
       <c r="E1104" t="s">
         <v>17</v>
       </c>
       <c r="F1104" t="s">
         <v>18</v>
       </c>
       <c r="G1104" t="s">
         <v>19</v>
       </c>
       <c r="H1104" t="s">
-        <v>64</v>
+        <v>151</v>
       </c>
       <c r="N1104">
         <v>0</v>
       </c>
     </row>
     <row r="1105" spans="1:14">
       <c r="A1105" t="s">
         <v>1294</v>
       </c>
       <c r="B1105" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="C1105" t="s">
         <v>63</v>
       </c>
       <c r="D1105" t="s">
         <v>372</v>
       </c>
       <c r="E1105" t="s">
         <v>17</v>
       </c>
       <c r="F1105" t="s">
         <v>18</v>
       </c>
       <c r="G1105" t="s">
         <v>19</v>
       </c>
       <c r="H1105" t="s">
         <v>64</v>
       </c>
       <c r="N1105">
         <v>0</v>
       </c>
     </row>
     <row r="1106" spans="1:14">
       <c r="A1106" t="s">
         <v>1295</v>
       </c>
       <c r="B1106" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="C1106" t="s">
-        <v>153</v>
+        <v>63</v>
       </c>
       <c r="D1106" t="s">
         <v>372</v>
       </c>
       <c r="E1106" t="s">
         <v>17</v>
       </c>
       <c r="F1106" t="s">
         <v>18</v>
       </c>
       <c r="G1106" t="s">
         <v>19</v>
       </c>
       <c r="H1106" t="s">
-        <v>154</v>
+        <v>64</v>
       </c>
       <c r="N1106">
         <v>0</v>
       </c>
     </row>
     <row r="1107" spans="1:14">
       <c r="A1107" t="s">
         <v>1296</v>
       </c>
       <c r="B1107" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="C1107" t="s">
         <v>153</v>
       </c>
       <c r="D1107" t="s">
         <v>372</v>
       </c>
       <c r="E1107" t="s">
         <v>17</v>
       </c>
       <c r="F1107" t="s">
         <v>18</v>
       </c>
       <c r="G1107" t="s">
         <v>19</v>
       </c>
       <c r="H1107" t="s">
         <v>154</v>
       </c>
       <c r="N1107">
         <v>0</v>
       </c>
     </row>
     <row r="1108" spans="1:14">
       <c r="A1108" t="s">
         <v>1297</v>
       </c>
       <c r="B1108" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="C1108" t="s">
         <v>153</v>
       </c>
       <c r="D1108" t="s">
         <v>372</v>
       </c>
       <c r="E1108" t="s">
         <v>17</v>
       </c>
       <c r="F1108" t="s">
         <v>18</v>
       </c>
       <c r="G1108" t="s">
         <v>19</v>
       </c>
       <c r="H1108" t="s">
         <v>154</v>
       </c>
       <c r="N1108">
         <v>0</v>
       </c>
     </row>
     <row r="1109" spans="1:14">
       <c r="A1109" t="s">
         <v>1298</v>
       </c>
       <c r="B1109" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="C1109" t="s">
-        <v>226</v>
+        <v>153</v>
       </c>
       <c r="D1109" t="s">
         <v>372</v>
       </c>
       <c r="E1109" t="s">
         <v>17</v>
       </c>
       <c r="F1109" t="s">
         <v>18</v>
       </c>
       <c r="G1109" t="s">
         <v>19</v>
       </c>
       <c r="H1109" t="s">
-        <v>227</v>
+        <v>154</v>
       </c>
       <c r="N1109">
         <v>0</v>
       </c>
     </row>
     <row r="1110" spans="1:14">
       <c r="A1110" t="s">
         <v>1299</v>
       </c>
       <c r="B1110" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="C1110" t="s">
         <v>226</v>
       </c>
       <c r="D1110" t="s">
         <v>372</v>
       </c>
       <c r="E1110" t="s">
         <v>17</v>
       </c>
       <c r="F1110" t="s">
         <v>18</v>
       </c>
       <c r="G1110" t="s">
         <v>19</v>
       </c>
       <c r="H1110" t="s">
         <v>227</v>
       </c>
       <c r="N1110">
         <v>0</v>
       </c>
     </row>
     <row r="1111" spans="1:14">
       <c r="A1111" t="s">
         <v>1300</v>
       </c>
       <c r="B1111" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="C1111" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="D1111" t="s">
         <v>372</v>
       </c>
       <c r="E1111" t="s">
         <v>17</v>
       </c>
       <c r="F1111" t="s">
         <v>18</v>
       </c>
       <c r="G1111" t="s">
         <v>19</v>
       </c>
       <c r="H1111" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="N1111">
         <v>0</v>
       </c>
     </row>
     <row r="1112" spans="1:14">
       <c r="A1112" t="s">
         <v>1301</v>
       </c>
       <c r="B1112" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="C1112" t="s">
-        <v>150</v>
+        <v>229</v>
       </c>
       <c r="D1112" t="s">
         <v>372</v>
       </c>
       <c r="E1112" t="s">
         <v>17</v>
       </c>
       <c r="F1112" t="s">
         <v>18</v>
       </c>
       <c r="G1112" t="s">
         <v>19</v>
       </c>
       <c r="H1112" t="s">
-        <v>151</v>
+        <v>230</v>
       </c>
       <c r="N1112">
         <v>0</v>
       </c>
     </row>
     <row r="1113" spans="1:14">
       <c r="A1113" t="s">
         <v>1302</v>
       </c>
       <c r="B1113" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="C1113" t="s">
-        <v>156</v>
+        <v>150</v>
       </c>
       <c r="D1113" t="s">
         <v>372</v>
       </c>
       <c r="E1113" t="s">
         <v>17</v>
       </c>
       <c r="F1113" t="s">
         <v>18</v>
       </c>
       <c r="G1113" t="s">
         <v>19</v>
       </c>
       <c r="H1113" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="N1113">
         <v>0</v>
       </c>
     </row>
     <row r="1114" spans="1:14">
       <c r="A1114" t="s">
         <v>1303</v>
       </c>
       <c r="B1114" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="C1114" t="s">
-        <v>70</v>
+        <v>156</v>
       </c>
       <c r="D1114" t="s">
         <v>372</v>
       </c>
       <c r="E1114" t="s">
         <v>17</v>
       </c>
       <c r="F1114" t="s">
         <v>18</v>
       </c>
       <c r="G1114" t="s">
         <v>19</v>
       </c>
       <c r="H1114" t="s">
-        <v>71</v>
+        <v>157</v>
       </c>
       <c r="N1114">
         <v>0</v>
       </c>
     </row>
     <row r="1115" spans="1:14">
       <c r="A1115" t="s">
         <v>1304</v>
       </c>
       <c r="B1115" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="C1115" t="s">
-        <v>161</v>
+        <v>70</v>
       </c>
       <c r="D1115" t="s">
         <v>372</v>
       </c>
       <c r="E1115" t="s">
         <v>17</v>
       </c>
       <c r="F1115" t="s">
         <v>18</v>
       </c>
       <c r="G1115" t="s">
         <v>19</v>
       </c>
       <c r="H1115" t="s">
-        <v>162</v>
+        <v>71</v>
       </c>
       <c r="N1115">
         <v>0</v>
       </c>
     </row>
     <row r="1116" spans="1:14">
       <c r="A1116" t="s">
         <v>1305</v>
       </c>
       <c r="B1116" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="C1116" t="s">
-        <v>38</v>
+        <v>161</v>
       </c>
       <c r="D1116" t="s">
         <v>372</v>
       </c>
       <c r="E1116" t="s">
         <v>17</v>
       </c>
       <c r="F1116" t="s">
         <v>18</v>
       </c>
       <c r="G1116" t="s">
         <v>19</v>
       </c>
       <c r="H1116" t="s">
-        <v>41</v>
+        <v>162</v>
       </c>
       <c r="N1116">
         <v>0</v>
       </c>
     </row>
     <row r="1117" spans="1:14">
       <c r="A1117" t="s">
         <v>1306</v>
       </c>
       <c r="B1117" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="C1117" t="s">
         <v>38</v>
       </c>
       <c r="D1117" t="s">
         <v>372</v>
       </c>
       <c r="E1117" t="s">
         <v>17</v>
       </c>
       <c r="F1117" t="s">
         <v>18</v>
       </c>
       <c r="G1117" t="s">
         <v>19</v>
       </c>
       <c r="H1117" t="s">
         <v>41</v>
       </c>
       <c r="N1117">
         <v>0</v>
       </c>
     </row>
     <row r="1118" spans="1:14">
       <c r="A1118" t="s">
         <v>1307</v>
       </c>
       <c r="B1118" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="C1118" t="s">
         <v>38</v>
       </c>
       <c r="D1118" t="s">
         <v>372</v>
       </c>
       <c r="E1118" t="s">
         <v>17</v>
       </c>
       <c r="F1118" t="s">
         <v>18</v>
       </c>
       <c r="G1118" t="s">
         <v>19</v>
       </c>
       <c r="H1118" t="s">
         <v>41</v>
       </c>
       <c r="N1118">
         <v>0</v>
       </c>
     </row>
     <row r="1119" spans="1:14">
       <c r="A1119" t="s">
         <v>1308</v>
       </c>
       <c r="B1119" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="C1119" t="s">
-        <v>153</v>
+        <v>38</v>
       </c>
       <c r="D1119" t="s">
-        <v>293</v>
+        <v>372</v>
       </c>
       <c r="E1119" t="s">
         <v>17</v>
       </c>
       <c r="F1119" t="s">
         <v>18</v>
       </c>
       <c r="G1119" t="s">
         <v>19</v>
       </c>
       <c r="H1119" t="s">
-        <v>154</v>
+        <v>41</v>
       </c>
       <c r="N1119">
         <v>0</v>
       </c>
     </row>
     <row r="1120" spans="1:14">
       <c r="A1120" t="s">
         <v>1309</v>
       </c>
       <c r="B1120" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="C1120" t="s">
-        <v>226</v>
+        <v>153</v>
       </c>
       <c r="D1120" t="s">
         <v>293</v>
       </c>
       <c r="E1120" t="s">
         <v>17</v>
       </c>
       <c r="F1120" t="s">
         <v>18</v>
       </c>
       <c r="G1120" t="s">
         <v>19</v>
       </c>
       <c r="H1120" t="s">
-        <v>227</v>
+        <v>154</v>
       </c>
       <c r="N1120">
         <v>0</v>
       </c>
     </row>
     <row r="1121" spans="1:14">
       <c r="A1121" t="s">
         <v>1310</v>
       </c>
       <c r="B1121" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="C1121" t="s">
         <v>226</v>
       </c>
       <c r="D1121" t="s">
         <v>293</v>
       </c>
       <c r="E1121" t="s">
         <v>17</v>
       </c>
       <c r="F1121" t="s">
         <v>18</v>
       </c>
       <c r="G1121" t="s">
         <v>19</v>
       </c>
       <c r="H1121" t="s">
         <v>227</v>
       </c>
       <c r="N1121">
         <v>0</v>
       </c>
     </row>
     <row r="1122" spans="1:14">
       <c r="A1122" t="s">
         <v>1311</v>
       </c>
       <c r="B1122" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="C1122" t="s">
         <v>226</v>
       </c>
       <c r="D1122" t="s">
         <v>293</v>
       </c>
       <c r="E1122" t="s">
         <v>17</v>
       </c>
       <c r="F1122" t="s">
         <v>18</v>
       </c>
       <c r="G1122" t="s">
         <v>19</v>
       </c>
       <c r="H1122" t="s">
         <v>227</v>
       </c>
       <c r="N1122">
         <v>0</v>
       </c>
     </row>
     <row r="1123" spans="1:14">
       <c r="A1123" t="s">
         <v>1312</v>
       </c>
       <c r="B1123" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="C1123" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="D1123" t="s">
         <v>293</v>
       </c>
       <c r="E1123" t="s">
         <v>17</v>
       </c>
       <c r="F1123" t="s">
         <v>18</v>
       </c>
       <c r="G1123" t="s">
         <v>19</v>
       </c>
       <c r="H1123" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="N1123">
         <v>0</v>
       </c>
     </row>
     <row r="1124" spans="1:14">
       <c r="A1124" t="s">
         <v>1313</v>
       </c>
       <c r="B1124" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="C1124" t="s">
-        <v>156</v>
+        <v>229</v>
       </c>
       <c r="D1124" t="s">
         <v>293</v>
       </c>
       <c r="E1124" t="s">
         <v>17</v>
       </c>
       <c r="F1124" t="s">
         <v>18</v>
       </c>
       <c r="G1124" t="s">
         <v>19</v>
       </c>
       <c r="H1124" t="s">
-        <v>157</v>
+        <v>230</v>
       </c>
       <c r="N1124">
         <v>0</v>
       </c>
     </row>
     <row r="1125" spans="1:14">
       <c r="A1125" t="s">
         <v>1314</v>
       </c>
       <c r="B1125" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="C1125" t="s">
         <v>156</v>
       </c>
       <c r="D1125" t="s">
         <v>293</v>
       </c>
       <c r="E1125" t="s">
         <v>17</v>
       </c>
       <c r="F1125" t="s">
         <v>18</v>
       </c>
       <c r="G1125" t="s">
         <v>19</v>
       </c>
       <c r="H1125" t="s">
         <v>157</v>
       </c>
       <c r="N1125">
         <v>0</v>
       </c>
     </row>
     <row r="1126" spans="1:14">
       <c r="A1126" t="s">
         <v>1315</v>
       </c>
       <c r="B1126" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="C1126" t="s">
-        <v>70</v>
+        <v>156</v>
       </c>
       <c r="D1126" t="s">
         <v>293</v>
       </c>
       <c r="E1126" t="s">
         <v>17</v>
       </c>
       <c r="F1126" t="s">
         <v>18</v>
       </c>
       <c r="G1126" t="s">
         <v>19</v>
       </c>
       <c r="H1126" t="s">
-        <v>71</v>
+        <v>157</v>
       </c>
       <c r="N1126">
         <v>0</v>
       </c>
     </row>
     <row r="1127" spans="1:14">
       <c r="A1127" t="s">
         <v>1316</v>
       </c>
       <c r="B1127" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="C1127" t="s">
-        <v>161</v>
+        <v>70</v>
       </c>
       <c r="D1127" t="s">
         <v>293</v>
       </c>
       <c r="E1127" t="s">
         <v>17</v>
       </c>
       <c r="F1127" t="s">
         <v>18</v>
       </c>
       <c r="G1127" t="s">
         <v>19</v>
       </c>
       <c r="H1127" t="s">
-        <v>162</v>
+        <v>71</v>
       </c>
       <c r="N1127">
         <v>0</v>
       </c>
     </row>
     <row r="1128" spans="1:14">
       <c r="A1128" t="s">
         <v>1317</v>
       </c>
       <c r="B1128" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="C1128" t="s">
-        <v>38</v>
+        <v>161</v>
       </c>
       <c r="D1128" t="s">
         <v>293</v>
       </c>
       <c r="E1128" t="s">
         <v>17</v>
       </c>
       <c r="F1128" t="s">
         <v>18</v>
       </c>
       <c r="G1128" t="s">
         <v>19</v>
       </c>
       <c r="H1128" t="s">
-        <v>41</v>
+        <v>162</v>
       </c>
       <c r="N1128">
         <v>0</v>
       </c>
     </row>
     <row r="1129" spans="1:14">
       <c r="A1129" t="s">
         <v>1318</v>
       </c>
       <c r="B1129" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="C1129" t="s">
         <v>38</v>
       </c>
       <c r="D1129" t="s">
         <v>293</v>
       </c>
       <c r="E1129" t="s">
         <v>17</v>
       </c>
       <c r="F1129" t="s">
         <v>18</v>
       </c>
       <c r="G1129" t="s">
         <v>19</v>
       </c>
       <c r="H1129" t="s">
         <v>41</v>
       </c>
       <c r="N1129">
         <v>0</v>
       </c>
     </row>
     <row r="1130" spans="1:14">
       <c r="A1130" t="s">
         <v>1319</v>
       </c>
       <c r="B1130" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="C1130" t="s">
-        <v>110</v>
+        <v>38</v>
       </c>
       <c r="D1130" t="s">
         <v>293</v>
       </c>
       <c r="E1130" t="s">
         <v>17</v>
       </c>
       <c r="F1130" t="s">
         <v>18</v>
       </c>
       <c r="G1130" t="s">
         <v>19</v>
       </c>
       <c r="H1130" t="s">
-        <v>111</v>
+        <v>41</v>
       </c>
       <c r="N1130">
         <v>0</v>
       </c>
     </row>
     <row r="1131" spans="1:14">
       <c r="A1131" t="s">
         <v>1320</v>
       </c>
       <c r="B1131" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="C1131" t="s">
-        <v>73</v>
+        <v>110</v>
       </c>
       <c r="D1131" t="s">
         <v>293</v>
       </c>
       <c r="E1131" t="s">
         <v>17</v>
       </c>
       <c r="F1131" t="s">
         <v>18</v>
       </c>
       <c r="G1131" t="s">
         <v>19</v>
       </c>
       <c r="H1131" t="s">
-        <v>74</v>
+        <v>111</v>
       </c>
       <c r="N1131">
         <v>0</v>
       </c>
     </row>
     <row r="1132" spans="1:14">
       <c r="A1132" t="s">
         <v>1321</v>
       </c>
       <c r="B1132" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="C1132" t="s">
-        <v>206</v>
+        <v>73</v>
       </c>
       <c r="D1132" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="E1132" t="s">
         <v>17</v>
       </c>
       <c r="F1132" t="s">
         <v>18</v>
       </c>
       <c r="G1132" t="s">
         <v>19</v>
       </c>
       <c r="H1132" t="s">
-        <v>207</v>
+        <v>74</v>
       </c>
       <c r="N1132">
         <v>0</v>
       </c>
     </row>
     <row r="1133" spans="1:14">
       <c r="A1133" t="s">
         <v>1322</v>
       </c>
       <c r="B1133" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="C1133" t="s">
         <v>206</v>
       </c>
       <c r="D1133" t="s">
         <v>299</v>
       </c>
       <c r="E1133" t="s">
         <v>17</v>
       </c>
       <c r="F1133" t="s">
         <v>18</v>
       </c>
       <c r="G1133" t="s">
         <v>19</v>
       </c>
       <c r="H1133" t="s">
         <v>207</v>
       </c>
       <c r="N1133">
         <v>0</v>
       </c>
     </row>
     <row r="1134" spans="1:14">
       <c r="A1134" t="s">
         <v>1323</v>
       </c>
       <c r="B1134" t="s">
-        <v>1324</v>
+        <v>1292</v>
       </c>
       <c r="C1134" t="s">
-        <v>80</v>
+        <v>206</v>
       </c>
       <c r="D1134" t="s">
-        <v>450</v>
+        <v>299</v>
       </c>
       <c r="E1134" t="s">
         <v>17</v>
       </c>
       <c r="F1134" t="s">
         <v>18</v>
       </c>
       <c r="G1134" t="s">
         <v>19</v>
       </c>
       <c r="H1134" t="s">
-        <v>81</v>
+        <v>207</v>
       </c>
       <c r="N1134">
         <v>0</v>
       </c>
     </row>
     <row r="1135" spans="1:14">
       <c r="A1135" t="s">
+        <v>1324</v>
+      </c>
+      <c r="B1135" t="s">
         <v>1325</v>
       </c>
-      <c r="B1135" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1135" t="s">
-        <v>226</v>
+        <v>80</v>
       </c>
       <c r="D1135" t="s">
         <v>450</v>
       </c>
       <c r="E1135" t="s">
         <v>17</v>
       </c>
       <c r="F1135" t="s">
         <v>18</v>
       </c>
       <c r="G1135" t="s">
         <v>19</v>
       </c>
       <c r="H1135" t="s">
-        <v>227</v>
+        <v>81</v>
       </c>
       <c r="N1135">
         <v>0</v>
       </c>
     </row>
     <row r="1136" spans="1:14">
       <c r="A1136" t="s">
         <v>1326</v>
       </c>
       <c r="B1136" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="C1136" t="s">
-        <v>161</v>
+        <v>226</v>
       </c>
       <c r="D1136" t="s">
         <v>450</v>
       </c>
       <c r="E1136" t="s">
         <v>17</v>
       </c>
       <c r="F1136" t="s">
         <v>18</v>
       </c>
       <c r="G1136" t="s">
         <v>19</v>
       </c>
       <c r="H1136" t="s">
-        <v>162</v>
+        <v>227</v>
       </c>
       <c r="N1136">
         <v>0</v>
       </c>
     </row>
     <row r="1137" spans="1:14">
       <c r="A1137" t="s">
         <v>1327</v>
       </c>
       <c r="B1137" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="C1137" t="s">
         <v>161</v>
       </c>
       <c r="D1137" t="s">
         <v>450</v>
       </c>
       <c r="E1137" t="s">
         <v>17</v>
       </c>
       <c r="F1137" t="s">
         <v>18</v>
       </c>
       <c r="G1137" t="s">
         <v>19</v>
       </c>
       <c r="H1137" t="s">
         <v>162</v>
       </c>
       <c r="N1137">
         <v>0</v>
       </c>
     </row>
     <row r="1138" spans="1:14">
       <c r="A1138" t="s">
         <v>1328</v>
       </c>
       <c r="B1138" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="C1138" t="s">
-        <v>226</v>
+        <v>161</v>
       </c>
       <c r="D1138" t="s">
-        <v>372</v>
+        <v>450</v>
       </c>
       <c r="E1138" t="s">
         <v>17</v>
       </c>
       <c r="F1138" t="s">
         <v>18</v>
       </c>
       <c r="G1138" t="s">
         <v>19</v>
       </c>
       <c r="H1138" t="s">
-        <v>227</v>
+        <v>162</v>
       </c>
       <c r="N1138">
         <v>0</v>
       </c>
     </row>
     <row r="1139" spans="1:14">
       <c r="A1139" t="s">
         <v>1329</v>
       </c>
       <c r="B1139" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="C1139" t="s">
         <v>226</v>
       </c>
       <c r="D1139" t="s">
         <v>372</v>
       </c>
       <c r="E1139" t="s">
         <v>17</v>
       </c>
       <c r="F1139" t="s">
         <v>18</v>
       </c>
       <c r="G1139" t="s">
         <v>19</v>
       </c>
       <c r="H1139" t="s">
         <v>227</v>
       </c>
       <c r="N1139">
         <v>0</v>
       </c>
     </row>
     <row r="1140" spans="1:14">
       <c r="A1140" t="s">
         <v>1330</v>
       </c>
       <c r="B1140" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="C1140" t="s">
         <v>226</v>
       </c>
       <c r="D1140" t="s">
         <v>372</v>
       </c>
       <c r="E1140" t="s">
         <v>17</v>
       </c>
       <c r="F1140" t="s">
         <v>18</v>
       </c>
       <c r="G1140" t="s">
         <v>19</v>
       </c>
       <c r="H1140" t="s">
         <v>227</v>
       </c>
       <c r="N1140">
         <v>0</v>
       </c>
     </row>
     <row r="1141" spans="1:14">
       <c r="A1141" t="s">
         <v>1331</v>
       </c>
       <c r="B1141" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="C1141" t="s">
         <v>226</v>
       </c>
       <c r="D1141" t="s">
         <v>372</v>
       </c>
       <c r="E1141" t="s">
         <v>17</v>
       </c>
       <c r="F1141" t="s">
         <v>18</v>
       </c>
       <c r="G1141" t="s">
         <v>19</v>
       </c>
       <c r="H1141" t="s">
         <v>227</v>
       </c>
       <c r="N1141">
         <v>0</v>
       </c>
     </row>
     <row r="1142" spans="1:14">
       <c r="A1142" t="s">
         <v>1332</v>
       </c>
       <c r="B1142" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="C1142" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="D1142" t="s">
         <v>372</v>
       </c>
       <c r="E1142" t="s">
         <v>17</v>
       </c>
       <c r="F1142" t="s">
         <v>18</v>
       </c>
       <c r="G1142" t="s">
         <v>19</v>
       </c>
       <c r="H1142" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="N1142">
         <v>0</v>
       </c>
     </row>
     <row r="1143" spans="1:14">
       <c r="A1143" t="s">
         <v>1333</v>
       </c>
       <c r="B1143" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="C1143" t="s">
-        <v>70</v>
+        <v>229</v>
       </c>
       <c r="D1143" t="s">
         <v>372</v>
       </c>
       <c r="E1143" t="s">
         <v>17</v>
       </c>
       <c r="F1143" t="s">
         <v>18</v>
       </c>
       <c r="G1143" t="s">
         <v>19</v>
       </c>
       <c r="H1143" t="s">
-        <v>71</v>
+        <v>230</v>
       </c>
       <c r="N1143">
         <v>0</v>
       </c>
     </row>
     <row r="1144" spans="1:14">
       <c r="A1144" t="s">
         <v>1334</v>
       </c>
       <c r="B1144" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="C1144" t="s">
         <v>70</v>
       </c>
       <c r="D1144" t="s">
         <v>372</v>
       </c>
       <c r="E1144" t="s">
         <v>17</v>
       </c>
       <c r="F1144" t="s">
         <v>18</v>
       </c>
       <c r="G1144" t="s">
         <v>19</v>
       </c>
       <c r="H1144" t="s">
         <v>71</v>
       </c>
       <c r="N1144">
         <v>0</v>
       </c>
     </row>
     <row r="1145" spans="1:14">
       <c r="A1145" t="s">
         <v>1335</v>
       </c>
       <c r="B1145" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="C1145" t="s">
-        <v>161</v>
+        <v>70</v>
       </c>
       <c r="D1145" t="s">
         <v>372</v>
       </c>
       <c r="E1145" t="s">
         <v>17</v>
       </c>
       <c r="F1145" t="s">
         <v>18</v>
       </c>
       <c r="G1145" t="s">
         <v>19</v>
       </c>
       <c r="H1145" t="s">
-        <v>162</v>
+        <v>71</v>
       </c>
       <c r="N1145">
         <v>0</v>
       </c>
     </row>
     <row r="1146" spans="1:14">
       <c r="A1146" t="s">
         <v>1336</v>
       </c>
       <c r="B1146" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="C1146" t="s">
         <v>161</v>
       </c>
       <c r="D1146" t="s">
         <v>372</v>
       </c>
       <c r="E1146" t="s">
         <v>17</v>
       </c>
       <c r="F1146" t="s">
         <v>18</v>
       </c>
       <c r="G1146" t="s">
         <v>19</v>
       </c>
       <c r="H1146" t="s">
         <v>162</v>
       </c>
       <c r="N1146">
         <v>0</v>
       </c>
     </row>
     <row r="1147" spans="1:14">
       <c r="A1147" t="s">
         <v>1337</v>
       </c>
       <c r="B1147" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="C1147" t="s">
-        <v>38</v>
+        <v>161</v>
       </c>
       <c r="D1147" t="s">
         <v>372</v>
       </c>
       <c r="E1147" t="s">
         <v>17</v>
       </c>
       <c r="F1147" t="s">
         <v>18</v>
       </c>
       <c r="G1147" t="s">
         <v>19</v>
       </c>
       <c r="H1147" t="s">
-        <v>41</v>
+        <v>162</v>
       </c>
       <c r="N1147">
         <v>0</v>
       </c>
     </row>
     <row r="1148" spans="1:14">
       <c r="A1148" t="s">
         <v>1338</v>
       </c>
       <c r="B1148" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="C1148" t="s">
         <v>38</v>
       </c>
       <c r="D1148" t="s">
         <v>372</v>
       </c>
       <c r="E1148" t="s">
         <v>17</v>
       </c>
       <c r="F1148" t="s">
         <v>18</v>
       </c>
       <c r="G1148" t="s">
         <v>19</v>
       </c>
       <c r="H1148" t="s">
         <v>41</v>
       </c>
       <c r="N1148">
         <v>0</v>
       </c>
     </row>
     <row r="1149" spans="1:14">
       <c r="A1149" t="s">
         <v>1339</v>
       </c>
       <c r="B1149" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="C1149" t="s">
         <v>38</v>
       </c>
       <c r="D1149" t="s">
         <v>372</v>
       </c>
       <c r="E1149" t="s">
         <v>17</v>
       </c>
       <c r="F1149" t="s">
         <v>18</v>
       </c>
       <c r="G1149" t="s">
         <v>19</v>
       </c>
       <c r="H1149" t="s">
         <v>41</v>
       </c>
       <c r="N1149">
         <v>0</v>
       </c>
     </row>
     <row r="1150" spans="1:14">
       <c r="A1150" t="s">
         <v>1340</v>
       </c>
       <c r="B1150" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="C1150" t="s">
         <v>38</v>
       </c>
       <c r="D1150" t="s">
         <v>372</v>
       </c>
       <c r="E1150" t="s">
         <v>17</v>
       </c>
       <c r="F1150" t="s">
         <v>18</v>
       </c>
       <c r="G1150" t="s">
         <v>19</v>
       </c>
       <c r="H1150" t="s">
         <v>41</v>
       </c>
       <c r="N1150">
         <v>0</v>
       </c>
     </row>
     <row r="1151" spans="1:14">
       <c r="A1151" t="s">
         <v>1341</v>
       </c>
       <c r="B1151" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="C1151" t="s">
         <v>38</v>
       </c>
       <c r="D1151" t="s">
         <v>372</v>
       </c>
       <c r="E1151" t="s">
         <v>17</v>
       </c>
       <c r="F1151" t="s">
         <v>18</v>
       </c>
       <c r="G1151" t="s">
         <v>19</v>
       </c>
       <c r="H1151" t="s">
         <v>41</v>
       </c>
       <c r="N1151">
         <v>0</v>
       </c>
     </row>
     <row r="1152" spans="1:14">
       <c r="A1152" t="s">
         <v>1342</v>
       </c>
       <c r="B1152" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="C1152" t="s">
         <v>38</v>
       </c>
       <c r="D1152" t="s">
         <v>372</v>
       </c>
       <c r="E1152" t="s">
         <v>17</v>
       </c>
       <c r="F1152" t="s">
         <v>18</v>
       </c>
       <c r="G1152" t="s">
         <v>19</v>
       </c>
       <c r="H1152" t="s">
         <v>41</v>
       </c>
       <c r="N1152">
         <v>0</v>
       </c>
     </row>
     <row r="1153" spans="1:14">
       <c r="A1153" t="s">
         <v>1343</v>
       </c>
       <c r="B1153" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="C1153" t="s">
-        <v>248</v>
+        <v>38</v>
       </c>
       <c r="D1153" t="s">
         <v>372</v>
       </c>
       <c r="E1153" t="s">
         <v>17</v>
       </c>
       <c r="F1153" t="s">
         <v>18</v>
       </c>
       <c r="G1153" t="s">
         <v>19</v>
       </c>
       <c r="H1153" t="s">
-        <v>249</v>
+        <v>41</v>
       </c>
       <c r="N1153">
         <v>0</v>
       </c>
     </row>
     <row r="1154" spans="1:14">
       <c r="A1154" t="s">
         <v>1344</v>
       </c>
       <c r="B1154" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="C1154" t="s">
-        <v>199</v>
+        <v>248</v>
       </c>
       <c r="D1154" t="s">
         <v>372</v>
       </c>
       <c r="E1154" t="s">
         <v>17</v>
       </c>
       <c r="F1154" t="s">
         <v>18</v>
       </c>
       <c r="G1154" t="s">
         <v>19</v>
       </c>
       <c r="H1154" t="s">
-        <v>200</v>
+        <v>249</v>
       </c>
       <c r="N1154">
         <v>0</v>
       </c>
     </row>
     <row r="1155" spans="1:14">
       <c r="A1155" t="s">
         <v>1345</v>
       </c>
       <c r="B1155" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="C1155" t="s">
-        <v>238</v>
+        <v>199</v>
       </c>
       <c r="D1155" t="s">
         <v>372</v>
       </c>
       <c r="E1155" t="s">
         <v>17</v>
       </c>
       <c r="F1155" t="s">
         <v>18</v>
       </c>
       <c r="G1155" t="s">
         <v>19</v>
       </c>
       <c r="H1155" t="s">
-        <v>239</v>
+        <v>200</v>
       </c>
       <c r="N1155">
         <v>0</v>
       </c>
     </row>
     <row r="1156" spans="1:14">
       <c r="A1156" t="s">
         <v>1346</v>
       </c>
       <c r="B1156" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="C1156" t="s">
         <v>238</v>
       </c>
       <c r="D1156" t="s">
         <v>372</v>
       </c>
       <c r="E1156" t="s">
         <v>17</v>
       </c>
       <c r="F1156" t="s">
         <v>18</v>
       </c>
       <c r="G1156" t="s">
         <v>19</v>
       </c>
       <c r="H1156" t="s">
         <v>239</v>
       </c>
       <c r="N1156">
         <v>0</v>
       </c>
     </row>
     <row r="1157" spans="1:14">
       <c r="A1157" t="s">
         <v>1347</v>
       </c>
       <c r="B1157" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="C1157" t="s">
-        <v>110</v>
+        <v>238</v>
       </c>
       <c r="D1157" t="s">
         <v>372</v>
       </c>
       <c r="E1157" t="s">
         <v>17</v>
       </c>
       <c r="F1157" t="s">
         <v>18</v>
       </c>
       <c r="G1157" t="s">
         <v>19</v>
       </c>
       <c r="H1157" t="s">
-        <v>111</v>
+        <v>239</v>
       </c>
       <c r="N1157">
         <v>0</v>
       </c>
     </row>
     <row r="1158" spans="1:14">
       <c r="A1158" t="s">
         <v>1348</v>
       </c>
       <c r="B1158" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="C1158" t="s">
-        <v>203</v>
+        <v>110</v>
       </c>
       <c r="D1158" t="s">
         <v>372</v>
       </c>
       <c r="E1158" t="s">
         <v>17</v>
       </c>
       <c r="F1158" t="s">
         <v>18</v>
       </c>
       <c r="G1158" t="s">
         <v>19</v>
       </c>
       <c r="H1158" t="s">
-        <v>204</v>
+        <v>111</v>
       </c>
       <c r="N1158">
         <v>0</v>
       </c>
     </row>
     <row r="1159" spans="1:14">
       <c r="A1159" t="s">
         <v>1349</v>
       </c>
       <c r="B1159" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="C1159" t="s">
         <v>203</v>
       </c>
       <c r="D1159" t="s">
         <v>372</v>
       </c>
       <c r="E1159" t="s">
         <v>17</v>
       </c>
       <c r="F1159" t="s">
         <v>18</v>
       </c>
       <c r="G1159" t="s">
         <v>19</v>
       </c>
       <c r="H1159" t="s">
         <v>204</v>
       </c>
       <c r="N1159">
         <v>0</v>
       </c>
     </row>
     <row r="1160" spans="1:14">
       <c r="A1160" t="s">
         <v>1350</v>
       </c>
       <c r="B1160" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="C1160" t="s">
         <v>203</v>
       </c>
       <c r="D1160" t="s">
         <v>372</v>
       </c>
       <c r="E1160" t="s">
         <v>17</v>
       </c>
       <c r="F1160" t="s">
         <v>18</v>
       </c>
       <c r="G1160" t="s">
         <v>19</v>
       </c>
       <c r="H1160" t="s">
         <v>204</v>
       </c>
       <c r="N1160">
         <v>0</v>
       </c>
     </row>
     <row r="1161" spans="1:14">
       <c r="A1161" t="s">
         <v>1351</v>
       </c>
       <c r="B1161" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="C1161" t="s">
-        <v>73</v>
+        <v>203</v>
       </c>
       <c r="D1161" t="s">
         <v>372</v>
       </c>
       <c r="E1161" t="s">
         <v>17</v>
       </c>
       <c r="F1161" t="s">
         <v>18</v>
       </c>
       <c r="G1161" t="s">
         <v>19</v>
       </c>
       <c r="H1161" t="s">
-        <v>74</v>
+        <v>204</v>
       </c>
       <c r="N1161">
         <v>0</v>
       </c>
     </row>
     <row r="1162" spans="1:14">
       <c r="A1162" t="s">
         <v>1352</v>
       </c>
       <c r="B1162" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="C1162" t="s">
         <v>73</v>
       </c>
       <c r="D1162" t="s">
         <v>372</v>
       </c>
       <c r="E1162" t="s">
         <v>17</v>
       </c>
       <c r="F1162" t="s">
         <v>18</v>
       </c>
       <c r="G1162" t="s">
         <v>19</v>
       </c>
       <c r="H1162" t="s">
         <v>74</v>
       </c>
       <c r="N1162">
         <v>0</v>
       </c>
     </row>
     <row r="1163" spans="1:14">
       <c r="A1163" t="s">
         <v>1353</v>
       </c>
       <c r="B1163" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="C1163" t="s">
         <v>73</v>
       </c>
       <c r="D1163" t="s">
         <v>372</v>
       </c>
       <c r="E1163" t="s">
         <v>17</v>
       </c>
       <c r="F1163" t="s">
         <v>18</v>
       </c>
       <c r="G1163" t="s">
         <v>19</v>
       </c>
       <c r="H1163" t="s">
         <v>74</v>
       </c>
       <c r="N1163">
         <v>0</v>
       </c>
     </row>
     <row r="1164" spans="1:14">
       <c r="A1164" t="s">
         <v>1354</v>
       </c>
       <c r="B1164" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="C1164" t="s">
-        <v>206</v>
+        <v>73</v>
       </c>
       <c r="D1164" t="s">
         <v>372</v>
       </c>
       <c r="E1164" t="s">
         <v>17</v>
       </c>
       <c r="F1164" t="s">
         <v>18</v>
       </c>
       <c r="G1164" t="s">
         <v>19</v>
       </c>
       <c r="H1164" t="s">
-        <v>207</v>
+        <v>74</v>
       </c>
       <c r="N1164">
         <v>0</v>
       </c>
     </row>
     <row r="1165" spans="1:14">
       <c r="A1165" t="s">
         <v>1355</v>
       </c>
       <c r="B1165" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="C1165" t="s">
-        <v>226</v>
+        <v>206</v>
       </c>
       <c r="D1165" t="s">
-        <v>293</v>
+        <v>372</v>
       </c>
       <c r="E1165" t="s">
         <v>17</v>
       </c>
       <c r="F1165" t="s">
         <v>18</v>
       </c>
       <c r="G1165" t="s">
         <v>19</v>
       </c>
       <c r="H1165" t="s">
-        <v>227</v>
+        <v>207</v>
       </c>
       <c r="N1165">
         <v>0</v>
       </c>
     </row>
     <row r="1166" spans="1:14">
       <c r="A1166" t="s">
         <v>1356</v>
       </c>
       <c r="B1166" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="C1166" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="D1166" t="s">
         <v>293</v>
       </c>
       <c r="E1166" t="s">
         <v>17</v>
       </c>
       <c r="F1166" t="s">
         <v>18</v>
       </c>
       <c r="G1166" t="s">
         <v>19</v>
       </c>
       <c r="H1166" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="N1166">
         <v>0</v>
       </c>
     </row>
     <row r="1167" spans="1:14">
       <c r="A1167" t="s">
         <v>1357</v>
       </c>
       <c r="B1167" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="C1167" t="s">
         <v>229</v>
       </c>
       <c r="D1167" t="s">
         <v>293</v>
       </c>
       <c r="E1167" t="s">
         <v>17</v>
       </c>
       <c r="F1167" t="s">
         <v>18</v>
       </c>
       <c r="G1167" t="s">
         <v>19</v>
       </c>
       <c r="H1167" t="s">
         <v>230</v>
       </c>
       <c r="N1167">
         <v>0</v>
       </c>
     </row>
     <row r="1168" spans="1:14">
       <c r="A1168" t="s">
         <v>1358</v>
       </c>
       <c r="B1168" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="C1168" t="s">
-        <v>161</v>
+        <v>229</v>
       </c>
       <c r="D1168" t="s">
         <v>293</v>
       </c>
       <c r="E1168" t="s">
         <v>17</v>
       </c>
       <c r="F1168" t="s">
         <v>18</v>
       </c>
       <c r="G1168" t="s">
         <v>19</v>
       </c>
       <c r="H1168" t="s">
-        <v>162</v>
+        <v>230</v>
       </c>
       <c r="N1168">
         <v>0</v>
       </c>
     </row>
     <row r="1169" spans="1:14">
       <c r="A1169" t="s">
         <v>1359</v>
       </c>
       <c r="B1169" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="C1169" t="s">
         <v>161</v>
       </c>
       <c r="D1169" t="s">
         <v>293</v>
       </c>
       <c r="E1169" t="s">
         <v>17</v>
       </c>
       <c r="F1169" t="s">
         <v>18</v>
       </c>
       <c r="G1169" t="s">
         <v>19</v>
       </c>
       <c r="H1169" t="s">
         <v>162</v>
       </c>
       <c r="N1169">
         <v>0</v>
       </c>
     </row>
     <row r="1170" spans="1:14">
       <c r="A1170" t="s">
         <v>1360</v>
       </c>
       <c r="B1170" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="C1170" t="s">
-        <v>38</v>
+        <v>161</v>
       </c>
       <c r="D1170" t="s">
         <v>293</v>
       </c>
       <c r="E1170" t="s">
         <v>17</v>
       </c>
       <c r="F1170" t="s">
         <v>18</v>
       </c>
       <c r="G1170" t="s">
         <v>19</v>
       </c>
       <c r="H1170" t="s">
-        <v>41</v>
+        <v>162</v>
       </c>
       <c r="N1170">
         <v>0</v>
       </c>
     </row>
     <row r="1171" spans="1:14">
       <c r="A1171" t="s">
         <v>1361</v>
       </c>
       <c r="B1171" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="C1171" t="s">
         <v>38</v>
       </c>
       <c r="D1171" t="s">
         <v>293</v>
       </c>
       <c r="E1171" t="s">
         <v>17</v>
       </c>
       <c r="F1171" t="s">
         <v>18</v>
       </c>
       <c r="G1171" t="s">
         <v>19</v>
       </c>
       <c r="H1171" t="s">
         <v>41</v>
       </c>
       <c r="N1171">
         <v>0</v>
       </c>
     </row>
     <row r="1172" spans="1:14">
       <c r="A1172" t="s">
         <v>1362</v>
       </c>
       <c r="B1172" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="C1172" t="s">
         <v>38</v>
       </c>
       <c r="D1172" t="s">
         <v>293</v>
       </c>
       <c r="E1172" t="s">
         <v>17</v>
       </c>
       <c r="F1172" t="s">
         <v>18</v>
       </c>
       <c r="G1172" t="s">
         <v>19</v>
       </c>
       <c r="H1172" t="s">
         <v>41</v>
       </c>
       <c r="N1172">
         <v>0</v>
       </c>
     </row>
     <row r="1173" spans="1:14">
       <c r="A1173" t="s">
         <v>1363</v>
       </c>
       <c r="B1173" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="C1173" t="s">
-        <v>248</v>
+        <v>38</v>
       </c>
       <c r="D1173" t="s">
         <v>293</v>
       </c>
       <c r="E1173" t="s">
         <v>17</v>
       </c>
       <c r="F1173" t="s">
         <v>18</v>
       </c>
       <c r="G1173" t="s">
         <v>19</v>
       </c>
       <c r="H1173" t="s">
-        <v>249</v>
+        <v>41</v>
       </c>
       <c r="N1173">
         <v>0</v>
       </c>
     </row>
     <row r="1174" spans="1:14">
       <c r="A1174" t="s">
         <v>1364</v>
       </c>
       <c r="B1174" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="C1174" t="s">
         <v>248</v>
       </c>
       <c r="D1174" t="s">
         <v>293</v>
       </c>
       <c r="E1174" t="s">
         <v>17</v>
       </c>
       <c r="F1174" t="s">
         <v>18</v>
       </c>
       <c r="G1174" t="s">
         <v>19</v>
       </c>
       <c r="H1174" t="s">
         <v>249</v>
       </c>
       <c r="N1174">
         <v>0</v>
       </c>
     </row>
     <row r="1175" spans="1:14">
       <c r="A1175" t="s">
         <v>1365</v>
       </c>
       <c r="B1175" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="C1175" t="s">
         <v>248</v>
       </c>
       <c r="D1175" t="s">
         <v>293</v>
       </c>
       <c r="E1175" t="s">
         <v>17</v>
       </c>
       <c r="F1175" t="s">
         <v>18</v>
       </c>
       <c r="G1175" t="s">
         <v>19</v>
       </c>
       <c r="H1175" t="s">
         <v>249</v>
       </c>
       <c r="N1175">
         <v>0</v>
       </c>
     </row>
     <row r="1176" spans="1:14">
       <c r="A1176" t="s">
         <v>1366</v>
       </c>
       <c r="B1176" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="C1176" t="s">
-        <v>110</v>
+        <v>248</v>
       </c>
       <c r="D1176" t="s">
         <v>293</v>
       </c>
       <c r="E1176" t="s">
         <v>17</v>
       </c>
       <c r="F1176" t="s">
         <v>18</v>
       </c>
       <c r="G1176" t="s">
         <v>19</v>
       </c>
       <c r="H1176" t="s">
-        <v>111</v>
+        <v>249</v>
       </c>
       <c r="N1176">
         <v>0</v>
       </c>
     </row>
     <row r="1177" spans="1:14">
       <c r="A1177" t="s">
         <v>1367</v>
       </c>
       <c r="B1177" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="C1177" t="s">
         <v>110</v>
       </c>
       <c r="D1177" t="s">
         <v>293</v>
       </c>
       <c r="E1177" t="s">
         <v>17</v>
       </c>
       <c r="F1177" t="s">
         <v>18</v>
       </c>
       <c r="G1177" t="s">
         <v>19</v>
       </c>
       <c r="H1177" t="s">
         <v>111</v>
       </c>
       <c r="N1177">
         <v>0</v>
       </c>
     </row>
     <row r="1178" spans="1:14">
       <c r="A1178" t="s">
         <v>1368</v>
       </c>
       <c r="B1178" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="C1178" t="s">
-        <v>203</v>
+        <v>110</v>
       </c>
       <c r="D1178" t="s">
         <v>293</v>
       </c>
       <c r="E1178" t="s">
         <v>17</v>
       </c>
       <c r="F1178" t="s">
         <v>18</v>
       </c>
       <c r="G1178" t="s">
         <v>19</v>
       </c>
       <c r="H1178" t="s">
-        <v>204</v>
+        <v>111</v>
       </c>
       <c r="N1178">
         <v>0</v>
       </c>
     </row>
     <row r="1179" spans="1:14">
       <c r="A1179" t="s">
         <v>1369</v>
       </c>
       <c r="B1179" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="C1179" t="s">
         <v>203</v>
       </c>
       <c r="D1179" t="s">
         <v>293</v>
       </c>
       <c r="E1179" t="s">
         <v>17</v>
       </c>
       <c r="F1179" t="s">
         <v>18</v>
       </c>
       <c r="G1179" t="s">
         <v>19</v>
       </c>
       <c r="H1179" t="s">
         <v>204</v>
       </c>
       <c r="N1179">
         <v>0</v>
       </c>
     </row>
     <row r="1180" spans="1:14">
       <c r="A1180" t="s">
         <v>1370</v>
       </c>
       <c r="B1180" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="C1180" t="s">
         <v>203</v>
       </c>
       <c r="D1180" t="s">
         <v>293</v>
       </c>
       <c r="E1180" t="s">
         <v>17</v>
       </c>
       <c r="F1180" t="s">
         <v>18</v>
       </c>
       <c r="G1180" t="s">
         <v>19</v>
       </c>
       <c r="H1180" t="s">
         <v>204</v>
       </c>
       <c r="N1180">
         <v>0</v>
       </c>
     </row>
     <row r="1181" spans="1:14">
       <c r="A1181" t="s">
         <v>1371</v>
       </c>
       <c r="B1181" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="C1181" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="D1181" t="s">
         <v>293</v>
       </c>
       <c r="E1181" t="s">
         <v>17</v>
       </c>
       <c r="F1181" t="s">
         <v>18</v>
       </c>
       <c r="G1181" t="s">
         <v>19</v>
       </c>
       <c r="H1181" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="N1181">
         <v>0</v>
       </c>
     </row>
     <row r="1182" spans="1:14">
       <c r="A1182" t="s">
         <v>1372</v>
       </c>
       <c r="B1182" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="C1182" t="s">
         <v>206</v>
       </c>
       <c r="D1182" t="s">
         <v>293</v>
       </c>
       <c r="E1182" t="s">
         <v>17</v>
       </c>
       <c r="F1182" t="s">
         <v>18</v>
       </c>
       <c r="G1182" t="s">
         <v>19</v>
       </c>
       <c r="H1182" t="s">
         <v>207</v>
       </c>
       <c r="N1182">
         <v>0</v>
       </c>
     </row>
     <row r="1183" spans="1:14">
       <c r="A1183" t="s">
         <v>1373</v>
       </c>
       <c r="B1183" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="C1183" t="s">
-        <v>73</v>
+        <v>206</v>
       </c>
       <c r="D1183" t="s">
-        <v>419</v>
+        <v>293</v>
       </c>
       <c r="E1183" t="s">
         <v>17</v>
       </c>
       <c r="F1183" t="s">
         <v>18</v>
       </c>
       <c r="G1183" t="s">
         <v>19</v>
       </c>
       <c r="H1183" t="s">
-        <v>74</v>
+        <v>207</v>
       </c>
       <c r="N1183">
         <v>0</v>
       </c>
     </row>
     <row r="1184" spans="1:14">
       <c r="A1184" t="s">
         <v>1374</v>
       </c>
       <c r="B1184" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="C1184" t="s">
-        <v>206</v>
+        <v>73</v>
       </c>
       <c r="D1184" t="s">
-        <v>299</v>
+        <v>419</v>
       </c>
       <c r="E1184" t="s">
         <v>17</v>
       </c>
       <c r="F1184" t="s">
         <v>18</v>
       </c>
       <c r="G1184" t="s">
         <v>19</v>
       </c>
       <c r="H1184" t="s">
-        <v>207</v>
+        <v>74</v>
       </c>
       <c r="N1184">
         <v>0</v>
       </c>
     </row>
     <row r="1185" spans="1:14">
       <c r="A1185" t="s">
         <v>1375</v>
       </c>
       <c r="B1185" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="C1185" t="s">
         <v>206</v>
       </c>
       <c r="D1185" t="s">
         <v>299</v>
       </c>
       <c r="E1185" t="s">
         <v>17</v>
       </c>
       <c r="F1185" t="s">
         <v>18</v>
       </c>
       <c r="G1185" t="s">
         <v>19</v>
       </c>
       <c r="H1185" t="s">
         <v>207</v>
       </c>
       <c r="N1185">
         <v>0</v>
       </c>
     </row>
     <row r="1186" spans="1:14">
       <c r="A1186" t="s">
         <v>1376</v>
       </c>
       <c r="B1186" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="C1186" t="s">
-        <v>38</v>
+        <v>206</v>
       </c>
       <c r="D1186" t="s">
-        <v>372</v>
+        <v>299</v>
       </c>
       <c r="E1186" t="s">
         <v>17</v>
       </c>
       <c r="F1186" t="s">
         <v>18</v>
       </c>
       <c r="G1186" t="s">
-        <v>83</v>
+        <v>19</v>
       </c>
       <c r="H1186" t="s">
-        <v>41</v>
+        <v>207</v>
       </c>
       <c r="N1186">
         <v>0</v>
       </c>
     </row>
     <row r="1187" spans="1:14">
       <c r="A1187" t="s">
         <v>1377</v>
       </c>
       <c r="B1187" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="C1187" t="s">
-        <v>110</v>
+        <v>38</v>
       </c>
       <c r="D1187" t="s">
         <v>372</v>
       </c>
       <c r="E1187" t="s">
         <v>17</v>
       </c>
       <c r="F1187" t="s">
         <v>18</v>
       </c>
       <c r="G1187" t="s">
         <v>83</v>
       </c>
       <c r="H1187" t="s">
-        <v>111</v>
+        <v>41</v>
       </c>
       <c r="N1187">
         <v>0</v>
       </c>
     </row>
     <row r="1188" spans="1:14">
       <c r="A1188" t="s">
         <v>1378</v>
       </c>
       <c r="B1188" t="s">
-        <v>1379</v>
+        <v>1325</v>
       </c>
       <c r="C1188" t="s">
-        <v>161</v>
+        <v>110</v>
       </c>
       <c r="D1188" t="s">
-        <v>450</v>
+        <v>372</v>
       </c>
       <c r="E1188" t="s">
         <v>17</v>
       </c>
       <c r="F1188" t="s">
         <v>18</v>
       </c>
       <c r="G1188" t="s">
-        <v>19</v>
+        <v>83</v>
       </c>
       <c r="H1188" t="s">
-        <v>162</v>
+        <v>111</v>
       </c>
       <c r="N1188">
         <v>0</v>
       </c>
     </row>
     <row r="1189" spans="1:14">
       <c r="A1189" t="s">
+        <v>1379</v>
+      </c>
+      <c r="B1189" t="s">
         <v>1380</v>
       </c>
-      <c r="B1189" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1189" t="s">
-        <v>38</v>
+        <v>161</v>
       </c>
       <c r="D1189" t="s">
         <v>450</v>
       </c>
       <c r="E1189" t="s">
         <v>17</v>
       </c>
       <c r="F1189" t="s">
         <v>18</v>
       </c>
       <c r="G1189" t="s">
         <v>19</v>
       </c>
       <c r="H1189" t="s">
-        <v>41</v>
+        <v>162</v>
       </c>
       <c r="N1189">
         <v>0</v>
       </c>
     </row>
     <row r="1190" spans="1:14">
       <c r="A1190" t="s">
         <v>1381</v>
       </c>
       <c r="B1190" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="C1190" t="s">
-        <v>110</v>
+        <v>38</v>
       </c>
       <c r="D1190" t="s">
         <v>450</v>
       </c>
       <c r="E1190" t="s">
         <v>17</v>
       </c>
       <c r="F1190" t="s">
         <v>18</v>
       </c>
       <c r="G1190" t="s">
         <v>19</v>
       </c>
       <c r="H1190" t="s">
-        <v>111</v>
+        <v>41</v>
       </c>
       <c r="N1190">
         <v>0</v>
       </c>
     </row>
     <row r="1191" spans="1:14">
       <c r="A1191" t="s">
         <v>1382</v>
       </c>
       <c r="B1191" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="C1191" t="s">
-        <v>229</v>
+        <v>110</v>
       </c>
       <c r="D1191" t="s">
-        <v>372</v>
+        <v>450</v>
       </c>
       <c r="E1191" t="s">
         <v>17</v>
       </c>
       <c r="F1191" t="s">
         <v>18</v>
       </c>
       <c r="G1191" t="s">
         <v>19</v>
       </c>
       <c r="H1191" t="s">
-        <v>230</v>
+        <v>111</v>
       </c>
       <c r="N1191">
         <v>0</v>
       </c>
     </row>
     <row r="1192" spans="1:14">
       <c r="A1192" t="s">
         <v>1383</v>
       </c>
       <c r="B1192" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="C1192" t="s">
         <v>229</v>
       </c>
       <c r="D1192" t="s">
         <v>372</v>
       </c>
       <c r="E1192" t="s">
         <v>17</v>
       </c>
       <c r="F1192" t="s">
         <v>18</v>
       </c>
       <c r="G1192" t="s">
         <v>19</v>
       </c>
       <c r="H1192" t="s">
         <v>230</v>
       </c>
       <c r="N1192">
         <v>0</v>
       </c>
     </row>
     <row r="1193" spans="1:14">
       <c r="A1193" t="s">
         <v>1384</v>
       </c>
       <c r="B1193" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="C1193" t="s">
         <v>229</v>
       </c>
       <c r="D1193" t="s">
         <v>372</v>
       </c>
       <c r="E1193" t="s">
         <v>17</v>
       </c>
       <c r="F1193" t="s">
         <v>18</v>
       </c>
       <c r="G1193" t="s">
         <v>19</v>
       </c>
       <c r="H1193" t="s">
         <v>230</v>
       </c>
       <c r="N1193">
         <v>0</v>
       </c>
     </row>
     <row r="1194" spans="1:14">
       <c r="A1194" t="s">
         <v>1385</v>
       </c>
       <c r="B1194" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="C1194" t="s">
-        <v>38</v>
+        <v>229</v>
       </c>
       <c r="D1194" t="s">
         <v>372</v>
       </c>
       <c r="E1194" t="s">
         <v>17</v>
       </c>
       <c r="F1194" t="s">
         <v>18</v>
       </c>
       <c r="G1194" t="s">
         <v>19</v>
       </c>
       <c r="H1194" t="s">
-        <v>41</v>
+        <v>230</v>
       </c>
       <c r="N1194">
         <v>0</v>
       </c>
     </row>
     <row r="1195" spans="1:14">
       <c r="A1195" t="s">
         <v>1386</v>
       </c>
       <c r="B1195" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="C1195" t="s">
         <v>38</v>
       </c>
       <c r="D1195" t="s">
         <v>372</v>
       </c>
       <c r="E1195" t="s">
         <v>17</v>
       </c>
       <c r="F1195" t="s">
         <v>18</v>
       </c>
       <c r="G1195" t="s">
         <v>19</v>
       </c>
       <c r="H1195" t="s">
         <v>41</v>
       </c>
       <c r="N1195">
         <v>0</v>
       </c>
     </row>
     <row r="1196" spans="1:14">
       <c r="A1196" t="s">
         <v>1387</v>
       </c>
       <c r="B1196" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="C1196" t="s">
-        <v>248</v>
+        <v>38</v>
       </c>
       <c r="D1196" t="s">
         <v>372</v>
       </c>
       <c r="E1196" t="s">
         <v>17</v>
       </c>
       <c r="F1196" t="s">
         <v>18</v>
       </c>
       <c r="G1196" t="s">
         <v>19</v>
       </c>
       <c r="H1196" t="s">
-        <v>249</v>
+        <v>41</v>
       </c>
       <c r="N1196">
         <v>0</v>
       </c>
     </row>
     <row r="1197" spans="1:14">
       <c r="A1197" t="s">
         <v>1388</v>
       </c>
       <c r="B1197" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="C1197" t="s">
-        <v>110</v>
+        <v>248</v>
       </c>
       <c r="D1197" t="s">
         <v>372</v>
       </c>
       <c r="E1197" t="s">
         <v>17</v>
       </c>
       <c r="F1197" t="s">
         <v>18</v>
       </c>
       <c r="G1197" t="s">
         <v>19</v>
       </c>
       <c r="H1197" t="s">
-        <v>111</v>
+        <v>249</v>
       </c>
       <c r="N1197">
         <v>0</v>
       </c>
     </row>
     <row r="1198" spans="1:14">
       <c r="A1198" t="s">
         <v>1389</v>
       </c>
       <c r="B1198" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="C1198" t="s">
-        <v>203</v>
+        <v>110</v>
       </c>
       <c r="D1198" t="s">
         <v>372</v>
       </c>
       <c r="E1198" t="s">
         <v>17</v>
       </c>
       <c r="F1198" t="s">
         <v>18</v>
       </c>
       <c r="G1198" t="s">
         <v>19</v>
       </c>
       <c r="H1198" t="s">
-        <v>204</v>
+        <v>111</v>
       </c>
       <c r="N1198">
         <v>0</v>
       </c>
     </row>
     <row r="1199" spans="1:14">
       <c r="A1199" t="s">
         <v>1390</v>
       </c>
       <c r="B1199" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="C1199" t="s">
-        <v>73</v>
+        <v>203</v>
       </c>
       <c r="D1199" t="s">
         <v>372</v>
       </c>
       <c r="E1199" t="s">
         <v>17</v>
       </c>
       <c r="F1199" t="s">
         <v>18</v>
       </c>
       <c r="G1199" t="s">
         <v>19</v>
       </c>
       <c r="H1199" t="s">
-        <v>74</v>
+        <v>204</v>
       </c>
       <c r="N1199">
         <v>0</v>
       </c>
     </row>
     <row r="1200" spans="1:14">
       <c r="A1200" t="s">
         <v>1391</v>
       </c>
       <c r="B1200" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="C1200" t="s">
-        <v>161</v>
+        <v>73</v>
       </c>
       <c r="D1200" t="s">
-        <v>293</v>
+        <v>372</v>
       </c>
       <c r="E1200" t="s">
         <v>17</v>
       </c>
       <c r="F1200" t="s">
         <v>18</v>
       </c>
       <c r="G1200" t="s">
         <v>19</v>
       </c>
       <c r="H1200" t="s">
-        <v>162</v>
+        <v>74</v>
       </c>
       <c r="N1200">
         <v>0</v>
       </c>
     </row>
     <row r="1201" spans="1:14">
       <c r="A1201" t="s">
         <v>1392</v>
       </c>
       <c r="B1201" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="C1201" t="s">
-        <v>38</v>
+        <v>161</v>
       </c>
       <c r="D1201" t="s">
         <v>293</v>
       </c>
       <c r="E1201" t="s">
         <v>17</v>
       </c>
       <c r="F1201" t="s">
         <v>18</v>
       </c>
       <c r="G1201" t="s">
         <v>19</v>
       </c>
       <c r="H1201" t="s">
-        <v>41</v>
+        <v>162</v>
       </c>
       <c r="N1201">
         <v>0</v>
       </c>
     </row>
     <row r="1202" spans="1:14">
       <c r="A1202" t="s">
         <v>1393</v>
       </c>
       <c r="B1202" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="C1202" t="s">
-        <v>248</v>
+        <v>38</v>
       </c>
       <c r="D1202" t="s">
         <v>293</v>
       </c>
       <c r="E1202" t="s">
         <v>17</v>
       </c>
       <c r="F1202" t="s">
         <v>18</v>
       </c>
       <c r="G1202" t="s">
         <v>19</v>
       </c>
       <c r="H1202" t="s">
-        <v>249</v>
+        <v>41</v>
       </c>
       <c r="N1202">
         <v>0</v>
       </c>
     </row>
     <row r="1203" spans="1:14">
       <c r="A1203" t="s">
         <v>1394</v>
       </c>
       <c r="B1203" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="C1203" t="s">
         <v>248</v>
       </c>
       <c r="D1203" t="s">
         <v>293</v>
       </c>
       <c r="E1203" t="s">
         <v>17</v>
       </c>
       <c r="F1203" t="s">
         <v>18</v>
       </c>
       <c r="G1203" t="s">
         <v>19</v>
       </c>
       <c r="H1203" t="s">
         <v>249</v>
       </c>
       <c r="N1203">
         <v>0</v>
       </c>
     </row>
     <row r="1204" spans="1:14">
       <c r="A1204" t="s">
         <v>1395</v>
       </c>
       <c r="B1204" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="C1204" t="s">
         <v>248</v>
       </c>
       <c r="D1204" t="s">
         <v>293</v>
       </c>
       <c r="E1204" t="s">
         <v>17</v>
       </c>
       <c r="F1204" t="s">
         <v>18</v>
       </c>
       <c r="G1204" t="s">
         <v>19</v>
       </c>
       <c r="H1204" t="s">
         <v>249</v>
       </c>
       <c r="N1204">
         <v>0</v>
       </c>
     </row>
     <row r="1205" spans="1:14">
       <c r="A1205" t="s">
         <v>1396</v>
       </c>
       <c r="B1205" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="C1205" t="s">
-        <v>203</v>
+        <v>248</v>
       </c>
       <c r="D1205" t="s">
         <v>293</v>
       </c>
       <c r="E1205" t="s">
         <v>17</v>
       </c>
       <c r="F1205" t="s">
         <v>18</v>
       </c>
       <c r="G1205" t="s">
         <v>19</v>
       </c>
       <c r="H1205" t="s">
-        <v>204</v>
+        <v>249</v>
       </c>
       <c r="N1205">
         <v>0</v>
       </c>
     </row>
     <row r="1206" spans="1:14">
       <c r="A1206" t="s">
         <v>1397</v>
       </c>
       <c r="B1206" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="C1206" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="D1206" t="s">
         <v>293</v>
       </c>
       <c r="E1206" t="s">
         <v>17</v>
       </c>
       <c r="F1206" t="s">
         <v>18</v>
       </c>
       <c r="G1206" t="s">
         <v>19</v>
       </c>
       <c r="H1206" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="N1206">
         <v>0</v>
       </c>
     </row>
     <row r="1207" spans="1:14">
       <c r="A1207" t="s">
         <v>1398</v>
       </c>
       <c r="B1207" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="C1207" t="s">
         <v>206</v>
       </c>
       <c r="D1207" t="s">
         <v>293</v>
       </c>
       <c r="E1207" t="s">
         <v>17</v>
       </c>
       <c r="F1207" t="s">
         <v>18</v>
       </c>
       <c r="G1207" t="s">
         <v>19</v>
       </c>
       <c r="H1207" t="s">
         <v>207</v>
       </c>
       <c r="N1207">
         <v>0</v>
       </c>
     </row>
     <row r="1208" spans="1:14">
       <c r="A1208" t="s">
         <v>1399</v>
       </c>
       <c r="B1208" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="C1208" t="s">
-        <v>73</v>
+        <v>206</v>
       </c>
       <c r="D1208" t="s">
-        <v>481</v>
+        <v>293</v>
       </c>
       <c r="E1208" t="s">
         <v>17</v>
       </c>
       <c r="F1208" t="s">
         <v>18</v>
       </c>
       <c r="G1208" t="s">
         <v>19</v>
       </c>
       <c r="H1208" t="s">
-        <v>74</v>
+        <v>207</v>
       </c>
       <c r="N1208">
         <v>0</v>
       </c>
     </row>
     <row r="1209" spans="1:14">
       <c r="A1209" t="s">
         <v>1400</v>
       </c>
       <c r="B1209" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="C1209" t="s">
-        <v>248</v>
+        <v>73</v>
       </c>
       <c r="D1209" t="s">
-        <v>372</v>
+        <v>481</v>
       </c>
       <c r="E1209" t="s">
         <v>17</v>
       </c>
       <c r="F1209" t="s">
         <v>18</v>
       </c>
       <c r="G1209" t="s">
-        <v>83</v>
+        <v>19</v>
       </c>
       <c r="H1209" t="s">
-        <v>249</v>
+        <v>74</v>
       </c>
       <c r="N1209">
         <v>0</v>
       </c>
     </row>
     <row r="1210" spans="1:14">
       <c r="A1210" t="s">
         <v>1401</v>
       </c>
       <c r="B1210" t="s">
-        <v>1402</v>
+        <v>1380</v>
       </c>
       <c r="C1210" t="s">
-        <v>110</v>
+        <v>248</v>
       </c>
       <c r="D1210" t="s">
-        <v>450</v>
+        <v>372</v>
       </c>
       <c r="E1210" t="s">
         <v>17</v>
       </c>
       <c r="F1210" t="s">
         <v>18</v>
       </c>
       <c r="G1210" t="s">
-        <v>19</v>
+        <v>83</v>
       </c>
       <c r="H1210" t="s">
-        <v>111</v>
+        <v>249</v>
       </c>
       <c r="N1210">
         <v>0</v>
       </c>
     </row>
     <row r="1211" spans="1:14">
       <c r="A1211" t="s">
+        <v>1402</v>
+      </c>
+      <c r="B1211" t="s">
         <v>1403</v>
       </c>
-      <c r="B1211" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1211" t="s">
-        <v>203</v>
+        <v>110</v>
       </c>
       <c r="D1211" t="s">
         <v>450</v>
       </c>
       <c r="E1211" t="s">
         <v>17</v>
       </c>
       <c r="F1211" t="s">
         <v>18</v>
       </c>
       <c r="G1211" t="s">
         <v>19</v>
       </c>
       <c r="H1211" t="s">
-        <v>204</v>
+        <v>111</v>
       </c>
       <c r="N1211">
         <v>0</v>
       </c>
     </row>
     <row r="1212" spans="1:14">
       <c r="A1212" t="s">
         <v>1404</v>
       </c>
       <c r="B1212" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="C1212" t="s">
         <v>203</v>
       </c>
       <c r="D1212" t="s">
         <v>450</v>
       </c>
       <c r="E1212" t="s">
         <v>17</v>
       </c>
       <c r="F1212" t="s">
         <v>18</v>
       </c>
       <c r="G1212" t="s">
         <v>19</v>
       </c>
       <c r="H1212" t="s">
         <v>204</v>
       </c>
       <c r="N1212">
         <v>0</v>
       </c>
     </row>
     <row r="1213" spans="1:14">
       <c r="A1213" t="s">
         <v>1405</v>
       </c>
       <c r="B1213" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="C1213" t="s">
-        <v>226</v>
+        <v>203</v>
       </c>
       <c r="D1213" t="s">
-        <v>372</v>
+        <v>450</v>
       </c>
       <c r="E1213" t="s">
         <v>17</v>
       </c>
       <c r="F1213" t="s">
         <v>18</v>
       </c>
       <c r="G1213" t="s">
         <v>19</v>
       </c>
       <c r="H1213" t="s">
-        <v>227</v>
+        <v>204</v>
       </c>
       <c r="N1213">
         <v>0</v>
       </c>
     </row>
     <row r="1214" spans="1:14">
       <c r="A1214" t="s">
         <v>1406</v>
       </c>
       <c r="B1214" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="C1214" t="s">
-        <v>70</v>
+        <v>226</v>
       </c>
       <c r="D1214" t="s">
         <v>372</v>
       </c>
       <c r="E1214" t="s">
         <v>17</v>
       </c>
       <c r="F1214" t="s">
         <v>18</v>
       </c>
       <c r="G1214" t="s">
         <v>19</v>
       </c>
       <c r="H1214" t="s">
-        <v>71</v>
+        <v>227</v>
       </c>
       <c r="N1214">
         <v>0</v>
       </c>
     </row>
     <row r="1215" spans="1:14">
       <c r="A1215" t="s">
         <v>1407</v>
       </c>
       <c r="B1215" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="C1215" t="s">
-        <v>161</v>
+        <v>70</v>
       </c>
       <c r="D1215" t="s">
         <v>372</v>
       </c>
       <c r="E1215" t="s">
         <v>17</v>
       </c>
       <c r="F1215" t="s">
         <v>18</v>
       </c>
       <c r="G1215" t="s">
         <v>19</v>
       </c>
       <c r="H1215" t="s">
-        <v>162</v>
+        <v>71</v>
       </c>
       <c r="N1215">
         <v>0</v>
       </c>
     </row>
     <row r="1216" spans="1:14">
       <c r="A1216" t="s">
         <v>1408</v>
       </c>
       <c r="B1216" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="C1216" t="s">
-        <v>38</v>
+        <v>161</v>
       </c>
       <c r="D1216" t="s">
         <v>372</v>
       </c>
       <c r="E1216" t="s">
         <v>17</v>
       </c>
       <c r="F1216" t="s">
         <v>18</v>
       </c>
       <c r="G1216" t="s">
         <v>19</v>
       </c>
       <c r="H1216" t="s">
-        <v>41</v>
+        <v>162</v>
       </c>
       <c r="N1216">
         <v>0</v>
       </c>
     </row>
     <row r="1217" spans="1:14">
       <c r="A1217" t="s">
         <v>1409</v>
       </c>
       <c r="B1217" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="C1217" t="s">
         <v>38</v>
       </c>
       <c r="D1217" t="s">
         <v>372</v>
       </c>
       <c r="E1217" t="s">
         <v>17</v>
       </c>
       <c r="F1217" t="s">
         <v>18</v>
       </c>
       <c r="G1217" t="s">
         <v>19</v>
       </c>
       <c r="H1217" t="s">
         <v>41</v>
       </c>
       <c r="N1217">
         <v>0</v>
       </c>
     </row>
     <row r="1218" spans="1:14">
       <c r="A1218" t="s">
         <v>1410</v>
       </c>
       <c r="B1218" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="C1218" t="s">
         <v>38</v>
       </c>
       <c r="D1218" t="s">
         <v>372</v>
       </c>
       <c r="E1218" t="s">
         <v>17</v>
       </c>
       <c r="F1218" t="s">
         <v>18</v>
       </c>
       <c r="G1218" t="s">
         <v>19</v>
       </c>
       <c r="H1218" t="s">
         <v>41</v>
       </c>
       <c r="N1218">
         <v>0</v>
       </c>
     </row>
     <row r="1219" spans="1:14">
       <c r="A1219" t="s">
         <v>1411</v>
       </c>
       <c r="B1219" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="C1219" t="s">
-        <v>248</v>
+        <v>38</v>
       </c>
       <c r="D1219" t="s">
         <v>372</v>
       </c>
       <c r="E1219" t="s">
         <v>17</v>
       </c>
       <c r="F1219" t="s">
         <v>18</v>
       </c>
       <c r="G1219" t="s">
         <v>19</v>
       </c>
       <c r="H1219" t="s">
-        <v>249</v>
+        <v>41</v>
       </c>
       <c r="N1219">
         <v>0</v>
       </c>
     </row>
     <row r="1220" spans="1:14">
       <c r="A1220" t="s">
         <v>1412</v>
       </c>
       <c r="B1220" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="C1220" t="s">
         <v>248</v>
       </c>
       <c r="D1220" t="s">
         <v>372</v>
       </c>
       <c r="E1220" t="s">
         <v>17</v>
       </c>
       <c r="F1220" t="s">
         <v>18</v>
       </c>
       <c r="G1220" t="s">
         <v>19</v>
       </c>
       <c r="H1220" t="s">
         <v>249</v>
       </c>
       <c r="N1220">
         <v>0</v>
       </c>
     </row>
     <row r="1221" spans="1:14">
       <c r="A1221" t="s">
         <v>1413</v>
       </c>
       <c r="B1221" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="C1221" t="s">
         <v>248</v>
       </c>
       <c r="D1221" t="s">
         <v>372</v>
       </c>
       <c r="E1221" t="s">
         <v>17</v>
       </c>
       <c r="F1221" t="s">
         <v>18</v>
       </c>
       <c r="G1221" t="s">
         <v>19</v>
       </c>
       <c r="H1221" t="s">
         <v>249</v>
       </c>
       <c r="N1221">
         <v>0</v>
       </c>
     </row>
     <row r="1222" spans="1:14">
       <c r="A1222" t="s">
         <v>1414</v>
       </c>
       <c r="B1222" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="C1222" t="s">
         <v>248</v>
       </c>
       <c r="D1222" t="s">
         <v>372</v>
       </c>
       <c r="E1222" t="s">
         <v>17</v>
       </c>
       <c r="F1222" t="s">
         <v>18</v>
       </c>
       <c r="G1222" t="s">
         <v>19</v>
       </c>
       <c r="H1222" t="s">
         <v>249</v>
       </c>
       <c r="N1222">
         <v>0</v>
       </c>
     </row>
     <row r="1223" spans="1:14">
       <c r="A1223" t="s">
         <v>1415</v>
       </c>
       <c r="B1223" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="C1223" t="s">
         <v>248</v>
       </c>
       <c r="D1223" t="s">
         <v>372</v>
       </c>
       <c r="E1223" t="s">
         <v>17</v>
       </c>
       <c r="F1223" t="s">
         <v>18</v>
       </c>
       <c r="G1223" t="s">
         <v>19</v>
       </c>
       <c r="H1223" t="s">
         <v>249</v>
       </c>
       <c r="N1223">
         <v>0</v>
       </c>
     </row>
     <row r="1224" spans="1:14">
       <c r="A1224" t="s">
         <v>1416</v>
       </c>
       <c r="B1224" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="C1224" t="s">
-        <v>110</v>
+        <v>248</v>
       </c>
       <c r="D1224" t="s">
         <v>372</v>
       </c>
       <c r="E1224" t="s">
         <v>17</v>
       </c>
       <c r="F1224" t="s">
         <v>18</v>
       </c>
       <c r="G1224" t="s">
         <v>19</v>
       </c>
       <c r="H1224" t="s">
-        <v>111</v>
+        <v>249</v>
       </c>
       <c r="N1224">
         <v>0</v>
       </c>
     </row>
     <row r="1225" spans="1:14">
       <c r="A1225" t="s">
         <v>1417</v>
       </c>
       <c r="B1225" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="C1225" t="s">
-        <v>203</v>
+        <v>110</v>
       </c>
       <c r="D1225" t="s">
         <v>372</v>
       </c>
       <c r="E1225" t="s">
         <v>17</v>
       </c>
       <c r="F1225" t="s">
         <v>18</v>
       </c>
       <c r="G1225" t="s">
         <v>19</v>
       </c>
       <c r="H1225" t="s">
-        <v>204</v>
+        <v>111</v>
       </c>
       <c r="N1225">
         <v>0</v>
       </c>
     </row>
     <row r="1226" spans="1:14">
       <c r="A1226" t="s">
         <v>1418</v>
       </c>
       <c r="B1226" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="C1226" t="s">
         <v>203</v>
       </c>
       <c r="D1226" t="s">
         <v>372</v>
       </c>
       <c r="E1226" t="s">
         <v>17</v>
       </c>
       <c r="F1226" t="s">
         <v>18</v>
       </c>
       <c r="G1226" t="s">
         <v>19</v>
       </c>
       <c r="H1226" t="s">
         <v>204</v>
       </c>
       <c r="N1226">
         <v>0</v>
       </c>
     </row>
     <row r="1227" spans="1:14">
       <c r="A1227" t="s">
         <v>1419</v>
       </c>
       <c r="B1227" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="C1227" t="s">
-        <v>73</v>
+        <v>203</v>
       </c>
       <c r="D1227" t="s">
         <v>372</v>
       </c>
       <c r="E1227" t="s">
         <v>17</v>
       </c>
       <c r="F1227" t="s">
         <v>18</v>
       </c>
       <c r="G1227" t="s">
         <v>19</v>
       </c>
       <c r="H1227" t="s">
-        <v>74</v>
+        <v>204</v>
       </c>
       <c r="N1227">
         <v>0</v>
       </c>
     </row>
     <row r="1228" spans="1:14">
       <c r="A1228" t="s">
         <v>1420</v>
       </c>
       <c r="B1228" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="C1228" t="s">
         <v>73</v>
       </c>
       <c r="D1228" t="s">
         <v>372</v>
       </c>
       <c r="E1228" t="s">
         <v>17</v>
       </c>
       <c r="F1228" t="s">
         <v>18</v>
       </c>
       <c r="G1228" t="s">
         <v>19</v>
       </c>
       <c r="H1228" t="s">
         <v>74</v>
       </c>
       <c r="N1228">
         <v>0</v>
       </c>
     </row>
     <row r="1229" spans="1:14">
       <c r="A1229" t="s">
         <v>1421</v>
       </c>
       <c r="B1229" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="C1229" t="s">
         <v>73</v>
       </c>
       <c r="D1229" t="s">
         <v>372</v>
       </c>
       <c r="E1229" t="s">
         <v>17</v>
       </c>
       <c r="F1229" t="s">
         <v>18</v>
       </c>
       <c r="G1229" t="s">
         <v>19</v>
       </c>
       <c r="H1229" t="s">
         <v>74</v>
       </c>
       <c r="N1229">
         <v>0</v>
       </c>
     </row>
     <row r="1230" spans="1:14">
       <c r="A1230" t="s">
         <v>1422</v>
       </c>
       <c r="B1230" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="C1230" t="s">
         <v>73</v>
       </c>
       <c r="D1230" t="s">
         <v>372</v>
       </c>
       <c r="E1230" t="s">
         <v>17</v>
       </c>
       <c r="F1230" t="s">
         <v>18</v>
       </c>
       <c r="G1230" t="s">
         <v>19</v>
       </c>
       <c r="H1230" t="s">
         <v>74</v>
       </c>
       <c r="N1230">
         <v>0</v>
       </c>
     </row>
     <row r="1231" spans="1:14">
       <c r="A1231" t="s">
         <v>1423</v>
       </c>
       <c r="B1231" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="C1231" t="s">
         <v>73</v>
       </c>
       <c r="D1231" t="s">
         <v>372</v>
       </c>
       <c r="E1231" t="s">
         <v>17</v>
       </c>
       <c r="F1231" t="s">
         <v>18</v>
       </c>
       <c r="G1231" t="s">
         <v>19</v>
       </c>
       <c r="H1231" t="s">
         <v>74</v>
       </c>
       <c r="N1231">
         <v>0</v>
       </c>
     </row>
     <row r="1232" spans="1:14">
       <c r="A1232" t="s">
         <v>1424</v>
       </c>
       <c r="B1232" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="C1232" t="s">
         <v>73</v>
       </c>
       <c r="D1232" t="s">
         <v>372</v>
       </c>
       <c r="E1232" t="s">
         <v>17</v>
       </c>
       <c r="F1232" t="s">
         <v>18</v>
       </c>
       <c r="G1232" t="s">
         <v>19</v>
       </c>
       <c r="H1232" t="s">
         <v>74</v>
       </c>
       <c r="N1232">
         <v>0</v>
       </c>
     </row>
     <row r="1233" spans="1:14">
       <c r="A1233" t="s">
         <v>1425</v>
       </c>
       <c r="B1233" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="C1233" t="s">
         <v>73</v>
       </c>
       <c r="D1233" t="s">
         <v>372</v>
       </c>
       <c r="E1233" t="s">
         <v>17</v>
       </c>
       <c r="F1233" t="s">
         <v>18</v>
       </c>
       <c r="G1233" t="s">
         <v>19</v>
       </c>
       <c r="H1233" t="s">
         <v>74</v>
       </c>
       <c r="N1233">
         <v>0</v>
       </c>
     </row>
     <row r="1234" spans="1:14">
       <c r="A1234" t="s">
         <v>1426</v>
       </c>
       <c r="B1234" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="C1234" t="s">
         <v>73</v>
       </c>
       <c r="D1234" t="s">
         <v>372</v>
       </c>
       <c r="E1234" t="s">
         <v>17</v>
       </c>
       <c r="F1234" t="s">
         <v>18</v>
       </c>
       <c r="G1234" t="s">
         <v>19</v>
       </c>
       <c r="H1234" t="s">
         <v>74</v>
       </c>
       <c r="N1234">
         <v>0</v>
       </c>
     </row>
     <row r="1235" spans="1:14">
       <c r="A1235" t="s">
         <v>1427</v>
       </c>
       <c r="B1235" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="C1235" t="s">
-        <v>206</v>
+        <v>73</v>
       </c>
       <c r="D1235" t="s">
         <v>372</v>
       </c>
       <c r="E1235" t="s">
         <v>17</v>
       </c>
       <c r="F1235" t="s">
         <v>18</v>
       </c>
       <c r="G1235" t="s">
         <v>19</v>
       </c>
       <c r="H1235" t="s">
-        <v>207</v>
+        <v>74</v>
       </c>
       <c r="N1235">
         <v>0</v>
       </c>
     </row>
     <row r="1236" spans="1:14">
       <c r="A1236" t="s">
         <v>1428</v>
       </c>
       <c r="B1236" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="C1236" t="s">
         <v>206</v>
       </c>
       <c r="D1236" t="s">
         <v>372</v>
       </c>
       <c r="E1236" t="s">
         <v>17</v>
       </c>
       <c r="F1236" t="s">
         <v>18</v>
       </c>
       <c r="G1236" t="s">
         <v>19</v>
       </c>
       <c r="H1236" t="s">
         <v>207</v>
       </c>
       <c r="N1236">
         <v>0</v>
       </c>
     </row>
     <row r="1237" spans="1:14">
       <c r="A1237" t="s">
         <v>1429</v>
       </c>
       <c r="B1237" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="C1237" t="s">
-        <v>1430</v>
+        <v>206</v>
       </c>
       <c r="D1237" t="s">
         <v>372</v>
       </c>
       <c r="E1237" t="s">
         <v>17</v>
       </c>
       <c r="F1237" t="s">
         <v>18</v>
       </c>
       <c r="G1237" t="s">
         <v>19</v>
       </c>
       <c r="H1237" t="s">
-        <v>1431</v>
+        <v>207</v>
       </c>
       <c r="N1237">
         <v>0</v>
       </c>
     </row>
     <row r="1238" spans="1:14">
       <c r="A1238" t="s">
+        <v>1430</v>
+      </c>
+      <c r="B1238" t="s">
+        <v>1403</v>
+      </c>
+      <c r="C1238" t="s">
+        <v>1431</v>
+      </c>
+      <c r="D1238" t="s">
+        <v>372</v>
+      </c>
+      <c r="E1238" t="s">
+        <v>17</v>
+      </c>
+      <c r="F1238" t="s">
+        <v>18</v>
+      </c>
+      <c r="G1238" t="s">
+        <v>19</v>
+      </c>
+      <c r="H1238" t="s">
         <v>1432</v>
-      </c>
-[...19 lines deleted...]
-        <v>74</v>
       </c>
       <c r="N1238">
         <v>0</v>
       </c>
     </row>
     <row r="1239" spans="1:14">
       <c r="A1239" t="s">
         <v>1433</v>
       </c>
       <c r="B1239" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="C1239" t="s">
-        <v>38</v>
+        <v>73</v>
       </c>
       <c r="D1239" t="s">
-        <v>293</v>
+        <v>405</v>
       </c>
       <c r="E1239" t="s">
         <v>17</v>
       </c>
       <c r="F1239" t="s">
         <v>18</v>
       </c>
       <c r="G1239" t="s">
         <v>19</v>
       </c>
       <c r="H1239" t="s">
-        <v>41</v>
+        <v>74</v>
       </c>
       <c r="N1239">
         <v>0</v>
       </c>
     </row>
     <row r="1240" spans="1:14">
       <c r="A1240" t="s">
         <v>1434</v>
       </c>
       <c r="B1240" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="C1240" t="s">
         <v>38</v>
       </c>
       <c r="D1240" t="s">
         <v>293</v>
       </c>
       <c r="E1240" t="s">
         <v>17</v>
       </c>
       <c r="F1240" t="s">
         <v>18</v>
       </c>
       <c r="G1240" t="s">
         <v>19</v>
       </c>
       <c r="H1240" t="s">
         <v>41</v>
       </c>
       <c r="N1240">
         <v>0</v>
       </c>
     </row>
     <row r="1241" spans="1:14">
       <c r="A1241" t="s">
         <v>1435</v>
       </c>
       <c r="B1241" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="C1241" t="s">
         <v>38</v>
       </c>
       <c r="D1241" t="s">
         <v>293</v>
       </c>
       <c r="E1241" t="s">
         <v>17</v>
       </c>
       <c r="F1241" t="s">
         <v>18</v>
       </c>
       <c r="G1241" t="s">
         <v>19</v>
       </c>
       <c r="H1241" t="s">
         <v>41</v>
       </c>
       <c r="N1241">
         <v>0</v>
       </c>
     </row>
     <row r="1242" spans="1:14">
       <c r="A1242" t="s">
         <v>1436</v>
       </c>
       <c r="B1242" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="C1242" t="s">
-        <v>248</v>
+        <v>38</v>
       </c>
       <c r="D1242" t="s">
         <v>293</v>
       </c>
       <c r="E1242" t="s">
         <v>17</v>
       </c>
       <c r="F1242" t="s">
         <v>18</v>
       </c>
       <c r="G1242" t="s">
         <v>19</v>
       </c>
       <c r="H1242" t="s">
-        <v>249</v>
+        <v>41</v>
       </c>
       <c r="N1242">
         <v>0</v>
       </c>
     </row>
     <row r="1243" spans="1:14">
       <c r="A1243" t="s">
         <v>1437</v>
       </c>
       <c r="B1243" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="C1243" t="s">
         <v>248</v>
       </c>
       <c r="D1243" t="s">
         <v>293</v>
       </c>
       <c r="E1243" t="s">
         <v>17</v>
       </c>
       <c r="F1243" t="s">
         <v>18</v>
       </c>
       <c r="G1243" t="s">
         <v>19</v>
       </c>
       <c r="H1243" t="s">
         <v>249</v>
       </c>
       <c r="N1243">
         <v>0</v>
       </c>
     </row>
     <row r="1244" spans="1:14">
       <c r="A1244" t="s">
         <v>1438</v>
       </c>
       <c r="B1244" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="C1244" t="s">
-        <v>203</v>
+        <v>248</v>
       </c>
       <c r="D1244" t="s">
         <v>293</v>
       </c>
       <c r="E1244" t="s">
         <v>17</v>
       </c>
       <c r="F1244" t="s">
         <v>18</v>
       </c>
       <c r="G1244" t="s">
         <v>19</v>
       </c>
       <c r="H1244" t="s">
-        <v>204</v>
+        <v>249</v>
       </c>
       <c r="N1244">
         <v>0</v>
       </c>
     </row>
     <row r="1245" spans="1:14">
       <c r="A1245" t="s">
         <v>1439</v>
       </c>
       <c r="B1245" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="C1245" t="s">
-        <v>73</v>
+        <v>203</v>
       </c>
       <c r="D1245" t="s">
         <v>293</v>
       </c>
       <c r="E1245" t="s">
         <v>17</v>
       </c>
       <c r="F1245" t="s">
         <v>18</v>
       </c>
       <c r="G1245" t="s">
         <v>19</v>
       </c>
       <c r="H1245" t="s">
-        <v>74</v>
+        <v>204</v>
       </c>
       <c r="N1245">
         <v>0</v>
       </c>
     </row>
     <row r="1246" spans="1:14">
       <c r="A1246" t="s">
         <v>1440</v>
       </c>
       <c r="B1246" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="C1246" t="s">
         <v>73</v>
       </c>
       <c r="D1246" t="s">
         <v>293</v>
       </c>
       <c r="E1246" t="s">
         <v>17</v>
       </c>
       <c r="F1246" t="s">
         <v>18</v>
       </c>
       <c r="G1246" t="s">
         <v>19</v>
       </c>
       <c r="H1246" t="s">
         <v>74</v>
       </c>
       <c r="N1246">
         <v>0</v>
       </c>
     </row>
     <row r="1247" spans="1:14">
       <c r="A1247" t="s">
         <v>1441</v>
       </c>
       <c r="B1247" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="C1247" t="s">
         <v>73</v>
       </c>
       <c r="D1247" t="s">
         <v>293</v>
       </c>
       <c r="E1247" t="s">
         <v>17</v>
       </c>
       <c r="F1247" t="s">
         <v>18</v>
       </c>
       <c r="G1247" t="s">
         <v>19</v>
       </c>
       <c r="H1247" t="s">
         <v>74</v>
       </c>
       <c r="N1247">
         <v>0</v>
       </c>
     </row>
     <row r="1248" spans="1:14">
       <c r="A1248" t="s">
         <v>1442</v>
       </c>
       <c r="B1248" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="C1248" t="s">
         <v>73</v>
       </c>
       <c r="D1248" t="s">
         <v>293</v>
       </c>
       <c r="E1248" t="s">
         <v>17</v>
       </c>
       <c r="F1248" t="s">
         <v>18</v>
       </c>
       <c r="G1248" t="s">
         <v>19</v>
       </c>
       <c r="H1248" t="s">
         <v>74</v>
       </c>
       <c r="N1248">
         <v>0</v>
       </c>
     </row>
     <row r="1249" spans="1:14">
       <c r="A1249" t="s">
         <v>1443</v>
       </c>
       <c r="B1249" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="C1249" t="s">
-        <v>206</v>
+        <v>73</v>
       </c>
       <c r="D1249" t="s">
         <v>293</v>
       </c>
       <c r="E1249" t="s">
         <v>17</v>
       </c>
       <c r="F1249" t="s">
         <v>18</v>
       </c>
       <c r="G1249" t="s">
         <v>19</v>
       </c>
       <c r="H1249" t="s">
-        <v>207</v>
+        <v>74</v>
       </c>
       <c r="N1249">
         <v>0</v>
       </c>
     </row>
     <row r="1250" spans="1:14">
       <c r="A1250" t="s">
         <v>1444</v>
       </c>
       <c r="B1250" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="C1250" t="s">
         <v>206</v>
       </c>
       <c r="D1250" t="s">
         <v>293</v>
       </c>
       <c r="E1250" t="s">
         <v>17</v>
       </c>
       <c r="F1250" t="s">
         <v>18</v>
       </c>
       <c r="G1250" t="s">
         <v>19</v>
       </c>
       <c r="H1250" t="s">
         <v>207</v>
       </c>
       <c r="N1250">
         <v>0</v>
       </c>
     </row>
     <row r="1251" spans="1:14">
       <c r="A1251" t="s">
         <v>1445</v>
       </c>
       <c r="B1251" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="C1251" t="s">
         <v>206</v>
       </c>
       <c r="D1251" t="s">
         <v>293</v>
       </c>
       <c r="E1251" t="s">
         <v>17</v>
       </c>
       <c r="F1251" t="s">
         <v>18</v>
       </c>
       <c r="G1251" t="s">
         <v>19</v>
       </c>
       <c r="H1251" t="s">
         <v>207</v>
       </c>
       <c r="N1251">
         <v>0</v>
       </c>
     </row>
     <row r="1252" spans="1:14">
       <c r="A1252" t="s">
         <v>1446</v>
       </c>
       <c r="B1252" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="C1252" t="s">
         <v>206</v>
       </c>
       <c r="D1252" t="s">
         <v>293</v>
       </c>
       <c r="E1252" t="s">
         <v>17</v>
       </c>
       <c r="F1252" t="s">
         <v>18</v>
       </c>
       <c r="G1252" t="s">
         <v>19</v>
       </c>
       <c r="H1252" t="s">
         <v>207</v>
       </c>
       <c r="N1252">
         <v>0</v>
       </c>
     </row>
     <row r="1253" spans="1:14">
       <c r="A1253" t="s">
         <v>1447</v>
       </c>
       <c r="B1253" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="C1253" t="s">
         <v>206</v>
       </c>
       <c r="D1253" t="s">
         <v>293</v>
       </c>
       <c r="E1253" t="s">
         <v>17</v>
       </c>
       <c r="F1253" t="s">
         <v>18</v>
       </c>
       <c r="G1253" t="s">
         <v>19</v>
       </c>
       <c r="H1253" t="s">
         <v>207</v>
       </c>
       <c r="N1253">
         <v>0</v>
       </c>
     </row>
     <row r="1254" spans="1:14">
       <c r="A1254" t="s">
         <v>1448</v>
       </c>
       <c r="B1254" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="C1254" t="s">
         <v>206</v>
       </c>
       <c r="D1254" t="s">
         <v>293</v>
       </c>
       <c r="E1254" t="s">
         <v>17</v>
       </c>
       <c r="F1254" t="s">
         <v>18</v>
       </c>
       <c r="G1254" t="s">
         <v>19</v>
       </c>
       <c r="H1254" t="s">
         <v>207</v>
       </c>
       <c r="N1254">
         <v>0</v>
       </c>
     </row>
     <row r="1255" spans="1:14">
       <c r="A1255" t="s">
         <v>1449</v>
       </c>
       <c r="B1255" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="C1255" t="s">
-        <v>73</v>
+        <v>206</v>
       </c>
       <c r="D1255" t="s">
-        <v>419</v>
+        <v>293</v>
       </c>
       <c r="E1255" t="s">
         <v>17</v>
       </c>
       <c r="F1255" t="s">
         <v>18</v>
       </c>
       <c r="G1255" t="s">
         <v>19</v>
       </c>
       <c r="H1255" t="s">
-        <v>74</v>
+        <v>207</v>
       </c>
       <c r="N1255">
         <v>0</v>
       </c>
     </row>
     <row r="1256" spans="1:14">
       <c r="A1256" t="s">
         <v>1450</v>
       </c>
       <c r="B1256" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="C1256" t="s">
         <v>73</v>
       </c>
       <c r="D1256" t="s">
-        <v>372</v>
+        <v>419</v>
       </c>
       <c r="E1256" t="s">
         <v>17</v>
       </c>
       <c r="F1256" t="s">
         <v>18</v>
       </c>
       <c r="G1256" t="s">
-        <v>83</v>
+        <v>19</v>
       </c>
       <c r="H1256" t="s">
         <v>74</v>
       </c>
       <c r="N1256">
         <v>0</v>
       </c>
     </row>
     <row r="1257" spans="1:14">
       <c r="A1257" t="s">
         <v>1451</v>
       </c>
       <c r="B1257" t="s">
-        <v>1452</v>
+        <v>1403</v>
       </c>
       <c r="C1257" t="s">
-        <v>161</v>
+        <v>73</v>
       </c>
       <c r="D1257" t="s">
-        <v>450</v>
+        <v>372</v>
       </c>
       <c r="E1257" t="s">
         <v>17</v>
       </c>
       <c r="F1257" t="s">
         <v>18</v>
       </c>
       <c r="G1257" t="s">
-        <v>19</v>
+        <v>83</v>
       </c>
       <c r="H1257" t="s">
-        <v>162</v>
+        <v>74</v>
       </c>
       <c r="N1257">
         <v>0</v>
       </c>
     </row>
     <row r="1258" spans="1:14">
       <c r="A1258" t="s">
+        <v>1452</v>
+      </c>
+      <c r="B1258" t="s">
         <v>1453</v>
-      </c>
-[...1 lines deleted...]
-        <v>1452</v>
       </c>
       <c r="C1258" t="s">
         <v>161</v>
       </c>
       <c r="D1258" t="s">
         <v>450</v>
       </c>
       <c r="E1258" t="s">
         <v>17</v>
       </c>
       <c r="F1258" t="s">
         <v>18</v>
       </c>
       <c r="G1258" t="s">
         <v>19</v>
       </c>
       <c r="H1258" t="s">
         <v>162</v>
       </c>
       <c r="N1258">
         <v>0</v>
       </c>
     </row>
     <row r="1259" spans="1:14">
       <c r="A1259" t="s">
         <v>1454</v>
       </c>
       <c r="B1259" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="C1259" t="s">
-        <v>38</v>
+        <v>161</v>
       </c>
       <c r="D1259" t="s">
         <v>450</v>
       </c>
       <c r="E1259" t="s">
         <v>17</v>
       </c>
       <c r="F1259" t="s">
         <v>18</v>
       </c>
       <c r="G1259" t="s">
         <v>19</v>
       </c>
       <c r="H1259" t="s">
-        <v>41</v>
+        <v>162</v>
       </c>
       <c r="N1259">
         <v>0</v>
       </c>
     </row>
     <row r="1260" spans="1:14">
       <c r="A1260" t="s">
         <v>1455</v>
       </c>
       <c r="B1260" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="C1260" t="s">
-        <v>203</v>
+        <v>38</v>
       </c>
       <c r="D1260" t="s">
         <v>450</v>
       </c>
       <c r="E1260" t="s">
         <v>17</v>
       </c>
       <c r="F1260" t="s">
         <v>18</v>
       </c>
       <c r="G1260" t="s">
         <v>19</v>
       </c>
       <c r="H1260" t="s">
-        <v>204</v>
+        <v>41</v>
       </c>
       <c r="N1260">
         <v>0</v>
       </c>
     </row>
     <row r="1261" spans="1:14">
       <c r="A1261" t="s">
         <v>1456</v>
       </c>
       <c r="B1261" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="C1261" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="D1261" t="s">
         <v>450</v>
       </c>
       <c r="E1261" t="s">
         <v>17</v>
       </c>
       <c r="F1261" t="s">
         <v>18</v>
       </c>
       <c r="G1261" t="s">
         <v>19</v>
       </c>
       <c r="H1261" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="N1261">
         <v>0</v>
       </c>
     </row>
     <row r="1262" spans="1:14">
       <c r="A1262" t="s">
         <v>1457</v>
       </c>
       <c r="B1262" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="C1262" t="s">
-        <v>38</v>
+        <v>206</v>
       </c>
       <c r="D1262" t="s">
-        <v>372</v>
+        <v>450</v>
       </c>
       <c r="E1262" t="s">
         <v>17</v>
       </c>
       <c r="F1262" t="s">
         <v>18</v>
       </c>
       <c r="G1262" t="s">
         <v>19</v>
       </c>
       <c r="H1262" t="s">
-        <v>41</v>
+        <v>207</v>
       </c>
       <c r="N1262">
         <v>0</v>
       </c>
     </row>
     <row r="1263" spans="1:14">
       <c r="A1263" t="s">
         <v>1458</v>
       </c>
       <c r="B1263" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="C1263" t="s">
-        <v>248</v>
+        <v>38</v>
       </c>
       <c r="D1263" t="s">
         <v>372</v>
       </c>
       <c r="E1263" t="s">
         <v>17</v>
       </c>
       <c r="F1263" t="s">
         <v>18</v>
       </c>
       <c r="G1263" t="s">
         <v>19</v>
       </c>
       <c r="H1263" t="s">
-        <v>249</v>
+        <v>41</v>
       </c>
       <c r="N1263">
         <v>0</v>
       </c>
     </row>
     <row r="1264" spans="1:14">
       <c r="A1264" t="s">
         <v>1459</v>
       </c>
       <c r="B1264" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="C1264" t="s">
         <v>248</v>
       </c>
       <c r="D1264" t="s">
         <v>372</v>
       </c>
       <c r="E1264" t="s">
         <v>17</v>
       </c>
       <c r="F1264" t="s">
         <v>18</v>
       </c>
       <c r="G1264" t="s">
         <v>19</v>
       </c>
       <c r="H1264" t="s">
         <v>249</v>
       </c>
       <c r="N1264">
         <v>0</v>
       </c>
     </row>
     <row r="1265" spans="1:14">
       <c r="A1265" t="s">
         <v>1460</v>
       </c>
       <c r="B1265" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="C1265" t="s">
         <v>248</v>
       </c>
       <c r="D1265" t="s">
         <v>372</v>
       </c>
       <c r="E1265" t="s">
         <v>17</v>
       </c>
       <c r="F1265" t="s">
         <v>18</v>
       </c>
       <c r="G1265" t="s">
         <v>19</v>
       </c>
       <c r="H1265" t="s">
         <v>249</v>
       </c>
       <c r="N1265">
         <v>0</v>
       </c>
     </row>
     <row r="1266" spans="1:14">
       <c r="A1266" t="s">
         <v>1461</v>
       </c>
       <c r="B1266" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="C1266" t="s">
         <v>248</v>
       </c>
       <c r="D1266" t="s">
         <v>372</v>
       </c>
       <c r="E1266" t="s">
         <v>17</v>
       </c>
       <c r="F1266" t="s">
         <v>18</v>
       </c>
       <c r="G1266" t="s">
         <v>19</v>
       </c>
       <c r="H1266" t="s">
         <v>249</v>
       </c>
       <c r="N1266">
         <v>0</v>
       </c>
     </row>
     <row r="1267" spans="1:14">
       <c r="A1267" t="s">
         <v>1462</v>
       </c>
       <c r="B1267" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="C1267" t="s">
-        <v>203</v>
+        <v>248</v>
       </c>
       <c r="D1267" t="s">
         <v>372</v>
       </c>
       <c r="E1267" t="s">
         <v>17</v>
       </c>
       <c r="F1267" t="s">
         <v>18</v>
       </c>
       <c r="G1267" t="s">
         <v>19</v>
       </c>
       <c r="H1267" t="s">
-        <v>204</v>
+        <v>249</v>
       </c>
       <c r="N1267">
         <v>0</v>
       </c>
     </row>
     <row r="1268" spans="1:14">
       <c r="A1268" t="s">
         <v>1463</v>
       </c>
       <c r="B1268" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="C1268" t="s">
-        <v>73</v>
+        <v>203</v>
       </c>
       <c r="D1268" t="s">
         <v>372</v>
       </c>
       <c r="E1268" t="s">
         <v>17</v>
       </c>
       <c r="F1268" t="s">
         <v>18</v>
       </c>
       <c r="G1268" t="s">
         <v>19</v>
       </c>
       <c r="H1268" t="s">
-        <v>74</v>
+        <v>204</v>
       </c>
       <c r="N1268">
         <v>0</v>
       </c>
     </row>
     <row r="1269" spans="1:14">
       <c r="A1269" t="s">
         <v>1464</v>
       </c>
       <c r="B1269" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="C1269" t="s">
         <v>73</v>
       </c>
       <c r="D1269" t="s">
         <v>372</v>
       </c>
       <c r="E1269" t="s">
         <v>17</v>
       </c>
       <c r="F1269" t="s">
         <v>18</v>
       </c>
       <c r="G1269" t="s">
         <v>19</v>
       </c>
       <c r="H1269" t="s">
         <v>74</v>
       </c>
       <c r="N1269">
         <v>0</v>
       </c>
     </row>
     <row r="1270" spans="1:14">
       <c r="A1270" t="s">
         <v>1465</v>
       </c>
       <c r="B1270" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="C1270" t="s">
         <v>73</v>
       </c>
       <c r="D1270" t="s">
         <v>372</v>
       </c>
       <c r="E1270" t="s">
         <v>17</v>
       </c>
       <c r="F1270" t="s">
         <v>18</v>
       </c>
       <c r="G1270" t="s">
         <v>19</v>
       </c>
       <c r="H1270" t="s">
         <v>74</v>
       </c>
       <c r="N1270">
         <v>0</v>
       </c>
     </row>
     <row r="1271" spans="1:14">
       <c r="A1271" t="s">
         <v>1466</v>
       </c>
       <c r="B1271" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="C1271" t="s">
-        <v>206</v>
+        <v>73</v>
       </c>
       <c r="D1271" t="s">
         <v>372</v>
       </c>
       <c r="E1271" t="s">
         <v>17</v>
       </c>
       <c r="F1271" t="s">
         <v>18</v>
       </c>
       <c r="G1271" t="s">
         <v>19</v>
       </c>
       <c r="H1271" t="s">
-        <v>207</v>
+        <v>74</v>
       </c>
       <c r="N1271">
         <v>0</v>
       </c>
     </row>
     <row r="1272" spans="1:14">
       <c r="A1272" t="s">
         <v>1467</v>
       </c>
       <c r="B1272" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="C1272" t="s">
-        <v>248</v>
+        <v>206</v>
       </c>
       <c r="D1272" t="s">
-        <v>293</v>
+        <v>372</v>
       </c>
       <c r="E1272" t="s">
         <v>17</v>
       </c>
       <c r="F1272" t="s">
         <v>18</v>
       </c>
       <c r="G1272" t="s">
         <v>19</v>
       </c>
       <c r="H1272" t="s">
-        <v>249</v>
+        <v>207</v>
       </c>
       <c r="N1272">
         <v>0</v>
       </c>
     </row>
     <row r="1273" spans="1:14">
       <c r="A1273" t="s">
         <v>1468</v>
       </c>
       <c r="B1273" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="C1273" t="s">
-        <v>73</v>
+        <v>248</v>
       </c>
       <c r="D1273" t="s">
         <v>293</v>
       </c>
       <c r="E1273" t="s">
         <v>17</v>
       </c>
       <c r="F1273" t="s">
         <v>18</v>
       </c>
       <c r="G1273" t="s">
         <v>19</v>
       </c>
       <c r="H1273" t="s">
-        <v>74</v>
+        <v>249</v>
       </c>
       <c r="N1273">
         <v>0</v>
       </c>
     </row>
     <row r="1274" spans="1:14">
       <c r="A1274" t="s">
         <v>1469</v>
       </c>
       <c r="B1274" t="s">
-        <v>1470</v>
+        <v>1453</v>
       </c>
       <c r="C1274" t="s">
-        <v>248</v>
+        <v>73</v>
       </c>
       <c r="D1274" t="s">
-        <v>450</v>
+        <v>293</v>
       </c>
       <c r="E1274" t="s">
         <v>17</v>
       </c>
       <c r="F1274" t="s">
         <v>18</v>
       </c>
       <c r="G1274" t="s">
         <v>19</v>
       </c>
       <c r="H1274" t="s">
-        <v>249</v>
+        <v>74</v>
       </c>
       <c r="N1274">
         <v>0</v>
       </c>
     </row>
     <row r="1275" spans="1:14">
       <c r="A1275" t="s">
+        <v>1470</v>
+      </c>
+      <c r="B1275" t="s">
         <v>1471</v>
-      </c>
-[...1 lines deleted...]
-        <v>1470</v>
       </c>
       <c r="C1275" t="s">
         <v>248</v>
       </c>
       <c r="D1275" t="s">
-        <v>372</v>
+        <v>450</v>
       </c>
       <c r="E1275" t="s">
         <v>17</v>
       </c>
       <c r="F1275" t="s">
         <v>18</v>
       </c>
       <c r="G1275" t="s">
         <v>19</v>
       </c>
       <c r="H1275" t="s">
         <v>249</v>
       </c>
       <c r="N1275">
         <v>0</v>
       </c>
     </row>
     <row r="1276" spans="1:14">
       <c r="A1276" t="s">
         <v>1472</v>
       </c>
       <c r="B1276" t="s">
-        <v>1470</v>
+        <v>1471</v>
       </c>
       <c r="C1276" t="s">
-        <v>73</v>
+        <v>248</v>
       </c>
       <c r="D1276" t="s">
         <v>372</v>
       </c>
       <c r="E1276" t="s">
         <v>17</v>
       </c>
       <c r="F1276" t="s">
         <v>18</v>
       </c>
       <c r="G1276" t="s">
         <v>19</v>
       </c>
       <c r="H1276" t="s">
-        <v>74</v>
+        <v>249</v>
       </c>
       <c r="N1276">
         <v>0</v>
       </c>
     </row>
     <row r="1277" spans="1:14">
       <c r="A1277" t="s">
         <v>1473</v>
       </c>
       <c r="B1277" t="s">
-        <v>1470</v>
+        <v>1471</v>
       </c>
       <c r="C1277" t="s">
         <v>73</v>
       </c>
       <c r="D1277" t="s">
         <v>372</v>
       </c>
       <c r="E1277" t="s">
         <v>17</v>
       </c>
       <c r="F1277" t="s">
         <v>18</v>
       </c>
       <c r="G1277" t="s">
         <v>19</v>
       </c>
       <c r="H1277" t="s">
         <v>74</v>
       </c>
       <c r="N1277">
         <v>0</v>
       </c>
     </row>
     <row r="1278" spans="1:14">
       <c r="A1278" t="s">
         <v>1474</v>
       </c>
       <c r="B1278" t="s">
-        <v>1470</v>
+        <v>1471</v>
       </c>
       <c r="C1278" t="s">
-        <v>206</v>
+        <v>73</v>
       </c>
       <c r="D1278" t="s">
         <v>372</v>
       </c>
       <c r="E1278" t="s">
         <v>17</v>
       </c>
       <c r="F1278" t="s">
         <v>18</v>
       </c>
       <c r="G1278" t="s">
         <v>19</v>
       </c>
       <c r="H1278" t="s">
-        <v>207</v>
+        <v>74</v>
       </c>
       <c r="N1278">
         <v>0</v>
       </c>
     </row>
     <row r="1279" spans="1:14">
       <c r="A1279" t="s">
         <v>1475</v>
       </c>
       <c r="B1279" t="s">
-        <v>1470</v>
+        <v>1471</v>
       </c>
       <c r="C1279" t="s">
         <v>206</v>
       </c>
       <c r="D1279" t="s">
-        <v>293</v>
+        <v>372</v>
       </c>
       <c r="E1279" t="s">
         <v>17</v>
       </c>
       <c r="F1279" t="s">
         <v>18</v>
       </c>
       <c r="G1279" t="s">
         <v>19</v>
       </c>
       <c r="H1279" t="s">
         <v>207</v>
       </c>
       <c r="N1279">
         <v>0</v>
       </c>
     </row>
     <row r="1280" spans="1:14">
       <c r="A1280" t="s">
         <v>1476</v>
       </c>
       <c r="B1280" t="s">
-        <v>1470</v>
+        <v>1471</v>
       </c>
       <c r="C1280" t="s">
         <v>206</v>
       </c>
       <c r="D1280" t="s">
         <v>293</v>
       </c>
       <c r="E1280" t="s">
         <v>17</v>
       </c>
       <c r="F1280" t="s">
         <v>18</v>
       </c>
       <c r="G1280" t="s">
         <v>19</v>
       </c>
       <c r="H1280" t="s">
         <v>207</v>
       </c>
       <c r="N1280">
         <v>0</v>
       </c>
     </row>
     <row r="1281" spans="1:14">
       <c r="A1281" t="s">
         <v>1477</v>
       </c>
       <c r="B1281" t="s">
-        <v>1470</v>
+        <v>1471</v>
       </c>
       <c r="C1281" t="s">
-        <v>1478</v>
+        <v>206</v>
       </c>
       <c r="D1281" t="s">
         <v>293</v>
       </c>
       <c r="E1281" t="s">
         <v>17</v>
       </c>
       <c r="F1281" t="s">
         <v>18</v>
       </c>
       <c r="G1281" t="s">
         <v>19</v>
       </c>
       <c r="H1281" t="s">
-        <v>1479</v>
+        <v>207</v>
       </c>
       <c r="N1281">
         <v>0</v>
       </c>
     </row>
     <row r="1282" spans="1:14">
       <c r="A1282" t="s">
+        <v>1478</v>
+      </c>
+      <c r="B1282" t="s">
+        <v>1471</v>
+      </c>
+      <c r="C1282" t="s">
+        <v>1479</v>
+      </c>
+      <c r="D1282" t="s">
+        <v>293</v>
+      </c>
+      <c r="E1282" t="s">
+        <v>17</v>
+      </c>
+      <c r="F1282" t="s">
+        <v>18</v>
+      </c>
+      <c r="G1282" t="s">
+        <v>19</v>
+      </c>
+      <c r="H1282" t="s">
         <v>1480</v>
-      </c>
-[...19 lines deleted...]
-        <v>207</v>
       </c>
       <c r="N1282">
         <v>0</v>
       </c>
     </row>
     <row r="1283" spans="1:14">
       <c r="A1283" t="s">
+        <v>1481</v>
+      </c>
+      <c r="B1283" t="s">
         <v>1482</v>
-      </c>
-[...1 lines deleted...]
-        <v>1481</v>
       </c>
       <c r="C1283" t="s">
         <v>206</v>
       </c>
       <c r="D1283" t="s">
         <v>372</v>
       </c>
       <c r="E1283" t="s">
         <v>17</v>
       </c>
       <c r="F1283" t="s">
         <v>18</v>
       </c>
       <c r="G1283" t="s">
         <v>19</v>
       </c>
       <c r="H1283" t="s">
         <v>207</v>
       </c>
       <c r="N1283">
         <v>0</v>
       </c>
     </row>
     <row r="1284" spans="1:14">
       <c r="A1284" t="s">
         <v>1483</v>
       </c>
       <c r="B1284" t="s">
-        <v>1481</v>
+        <v>1482</v>
       </c>
       <c r="C1284" t="s">
         <v>206</v>
       </c>
       <c r="D1284" t="s">
-        <v>293</v>
+        <v>372</v>
       </c>
       <c r="E1284" t="s">
         <v>17</v>
       </c>
       <c r="F1284" t="s">
         <v>18</v>
       </c>
       <c r="G1284" t="s">
         <v>19</v>
       </c>
       <c r="H1284" t="s">
         <v>207</v>
       </c>
       <c r="N1284">
         <v>0</v>
       </c>
     </row>
     <row r="1285" spans="1:14">
       <c r="A1285" t="s">
         <v>1484</v>
       </c>
       <c r="B1285" t="s">
-        <v>1485</v>
+        <v>1482</v>
       </c>
       <c r="C1285" t="s">
-        <v>110</v>
+        <v>206</v>
       </c>
       <c r="D1285" t="s">
-        <v>372</v>
+        <v>293</v>
       </c>
       <c r="E1285" t="s">
         <v>17</v>
       </c>
       <c r="F1285" t="s">
         <v>18</v>
       </c>
       <c r="G1285" t="s">
         <v>19</v>
       </c>
       <c r="H1285" t="s">
-        <v>111</v>
+        <v>207</v>
       </c>
       <c r="N1285">
         <v>0</v>
       </c>
     </row>
     <row r="1286" spans="1:14">
       <c r="A1286" t="s">
+        <v>1485</v>
+      </c>
+      <c r="B1286" t="s">
         <v>1486</v>
       </c>
-      <c r="B1286" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1286" t="s">
-        <v>206</v>
+        <v>110</v>
       </c>
       <c r="D1286" t="s">
         <v>372</v>
       </c>
       <c r="E1286" t="s">
         <v>17</v>
       </c>
       <c r="F1286" t="s">
         <v>18</v>
       </c>
       <c r="G1286" t="s">
         <v>19</v>
       </c>
       <c r="H1286" t="s">
-        <v>207</v>
+        <v>111</v>
       </c>
       <c r="N1286">
         <v>0</v>
       </c>
     </row>
     <row r="1287" spans="1:14">
       <c r="A1287" t="s">
         <v>1487</v>
       </c>
       <c r="B1287" t="s">
-        <v>1485</v>
+        <v>1486</v>
       </c>
       <c r="C1287" t="s">
         <v>206</v>
       </c>
       <c r="D1287" t="s">
-        <v>293</v>
+        <v>372</v>
       </c>
       <c r="E1287" t="s">
         <v>17</v>
       </c>
       <c r="F1287" t="s">
         <v>18</v>
       </c>
       <c r="G1287" t="s">
         <v>19</v>
       </c>
       <c r="H1287" t="s">
         <v>207</v>
       </c>
       <c r="N1287">
         <v>0</v>
       </c>
     </row>
     <row r="1288" spans="1:14">
       <c r="A1288" t="s">
         <v>1488</v>
       </c>
       <c r="B1288" t="s">
-        <v>1485</v>
+        <v>1486</v>
       </c>
       <c r="C1288" t="s">
         <v>206</v>
       </c>
       <c r="D1288" t="s">
         <v>293</v>
       </c>
       <c r="E1288" t="s">
         <v>17</v>
       </c>
       <c r="F1288" t="s">
         <v>18</v>
       </c>
       <c r="G1288" t="s">
         <v>19</v>
       </c>
       <c r="H1288" t="s">
         <v>207</v>
       </c>
       <c r="N1288">
         <v>0</v>
       </c>
     </row>
     <row r="1289" spans="1:14">
       <c r="A1289" t="s">
         <v>1489</v>
       </c>
       <c r="B1289" t="s">
+        <v>1486</v>
+      </c>
+      <c r="C1289" t="s">
+        <v>206</v>
+      </c>
+      <c r="D1289" t="s">
+        <v>293</v>
+      </c>
+      <c r="E1289" t="s">
+        <v>17</v>
+      </c>
+      <c r="F1289" t="s">
+        <v>18</v>
+      </c>
+      <c r="G1289" t="s">
+        <v>19</v>
+      </c>
+      <c r="H1289" t="s">
+        <v>207</v>
+      </c>
+      <c r="N1289">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1290" spans="1:14">
+      <c r="A1290" t="s">
         <v>1490</v>
       </c>
-      <c r="C1289" t="s">
+      <c r="B1290" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C1290" t="s">
         <v>248</v>
       </c>
-      <c r="D1289" t="s">
+      <c r="D1290" t="s">
         <v>372</v>
       </c>
-      <c r="E1289" t="s">
-[...8 lines deleted...]
-      <c r="H1289" t="s">
+      <c r="E1290" t="s">
+        <v>17</v>
+      </c>
+      <c r="F1290" t="s">
+        <v>18</v>
+      </c>
+      <c r="G1290" t="s">
+        <v>19</v>
+      </c>
+      <c r="H1290" t="s">
         <v>249</v>
       </c>
-      <c r="N1289">
+      <c r="N1290">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">