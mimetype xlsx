--- v1 (2026-03-20)
+++ v2 (2026-08-05)
@@ -273,257 +273,257 @@
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>8821LCM1020RVN93E0</t>
   </si>
   <si>
     <t>Φ10×20mm</t>
   </si>
   <si>
     <t>16V</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>8681LHM1625RVN93E0</t>
   </si>
   <si>
     <t>680μF</t>
   </si>
   <si>
     <t>8681LGMAB30RVN93E0</t>
   </si>
   <si>
+    <t>8681LFMAB25RVN93E0</t>
+  </si>
+  <si>
     <t>8681LFMAB25RVN93EL</t>
   </si>
   <si>
-    <t>8681LFMAB25RVN93E0</t>
+    <t>8681LFM1620RVN92E0</t>
   </si>
   <si>
     <t>8681LFM1620RVN92S0</t>
   </si>
   <si>
-    <t>8681LFM1620RVN92E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8681LEMAB20RVN93E0</t>
   </si>
   <si>
     <t>8681LJM1830RVN93E0</t>
   </si>
   <si>
     <t>2.5V</t>
   </si>
   <si>
     <t>8561LGMAB30RVN93E0</t>
   </si>
   <si>
     <t>560μF</t>
   </si>
   <si>
+    <t>8471LGMAB25RVN93E0</t>
+  </si>
+  <si>
+    <t>470μF</t>
+  </si>
+  <si>
     <t>8471LGMAB25RVN93EC</t>
   </si>
   <si>
-    <t>470μF</t>
-[...4 lines deleted...]
-  <si>
     <t>8471LGMAB20RVN93E0</t>
   </si>
   <si>
+    <t>8471LFMAB20RVN93E0</t>
+  </si>
+  <si>
+    <t>8471LFMAB20RVN93EL</t>
+  </si>
+  <si>
     <t>8471LFMAB20RVN01S0</t>
   </si>
   <si>
     <t>8471LFMAB20RVN92S0</t>
   </si>
   <si>
     <t>8471LFMAB20RVN92E0</t>
   </si>
   <si>
-    <t>8471LFMAB20RVN93E0</t>
-[...4 lines deleted...]
-  <si>
     <t>8471LFMAB16RVN93E0</t>
   </si>
   <si>
     <t>Φ12.5×16mm</t>
   </si>
   <si>
     <t>AB16</t>
   </si>
   <si>
     <t>8471LEMAB20RVN93E0</t>
   </si>
   <si>
+    <t>8471LEM1020RVN93E0</t>
+  </si>
+  <si>
     <t>8471LEM1020RVN0210</t>
   </si>
   <si>
-    <t>8471LEM1020RVN93E0</t>
+    <t>8471LDM1020RVN93EC</t>
+  </si>
+  <si>
+    <t>8471LDM1020RVN9310</t>
   </si>
   <si>
     <t>8471LDM1020RVN93E0</t>
   </si>
   <si>
-    <t>8471LDM1020RVN9310</t>
-[...4 lines deleted...]
-  <si>
     <t>8331MBM1830RVN93E0</t>
   </si>
   <si>
     <t>330μF</t>
   </si>
   <si>
     <t>160V</t>
   </si>
   <si>
     <t>8331MBM1630RVN93E0</t>
   </si>
   <si>
     <t>8331MGM1630RVN93E0</t>
   </si>
   <si>
     <t>120V</t>
   </si>
   <si>
     <t>8331MAM1625RVN93E0</t>
   </si>
   <si>
+    <t>8331LHMAB25RVN93E0</t>
+  </si>
+  <si>
     <t>8331LHMAB25RVN0210</t>
   </si>
   <si>
-    <t>8331LHMAB25RVN93E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8331LGMAB20RVN93E0</t>
   </si>
   <si>
     <t>8331LGM1020RVN93E0</t>
   </si>
   <si>
     <t>8331LFMAB20RVN92E0</t>
   </si>
   <si>
     <t>8331LFMAB20RVN92S0</t>
   </si>
   <si>
     <t>8331LFM1016RVN93E0</t>
   </si>
   <si>
     <t>Φ10×16mm</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
+    <t>8331LEM1020RVN93E0</t>
+  </si>
+  <si>
     <t>8331LEM1020RVN93EP</t>
   </si>
   <si>
-    <t>8331LEM1020RVN93E0</t>
+    <t>8271LHMAB20RVN93EC</t>
+  </si>
+  <si>
+    <t>270μF</t>
+  </si>
+  <si>
+    <t>8271LHMAB20RVN031C</t>
   </si>
   <si>
     <t>8271LHMAB20RVN0310</t>
   </si>
   <si>
-    <t>270μF</t>
-[...7 lines deleted...]
-  <si>
     <t>8221MBM1625RVN93E0</t>
   </si>
   <si>
     <t>220μF</t>
   </si>
   <si>
     <t>8221MAMAB25RVN93E0</t>
   </si>
   <si>
     <t>8221LHMAB16RVN93E0</t>
   </si>
   <si>
     <t>8221LGM1020RVN93E0</t>
   </si>
   <si>
     <t>8221LGM1020RVN0310</t>
   </si>
   <si>
     <t>8221LGM1016RVN93EC</t>
   </si>
   <si>
     <t>8221LGM1016RVN93E0</t>
   </si>
   <si>
     <t>8221LEM1012RVN93E0</t>
   </si>
   <si>
     <t>Φ10×12mm</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>8221LEM0812RVN93E0</t>
   </si>
   <si>
     <t>Φ8×12mm</t>
   </si>
   <si>
     <t>0812</t>
   </si>
   <si>
     <t>8221LDM1016RVN93E0</t>
   </si>
   <si>
     <t>8221LDM1012RVN93E0</t>
   </si>
   <si>
+    <t>8221LCMAA12RVN93EA</t>
+  </si>
+  <si>
+    <t>Φ6.3×12mm</t>
+  </si>
+  <si>
+    <t>AA12</t>
+  </si>
+  <si>
     <t>8221LCMAA12RVN93E0</t>
   </si>
   <si>
-    <t>Φ6.3×12mm</t>
-[...7 lines deleted...]
-  <si>
     <t>8181LHM1016RVN93E0</t>
   </si>
   <si>
     <t>180μF</t>
   </si>
   <si>
     <t>8181LGM1013RVN92E0</t>
   </si>
   <si>
     <t>Φ10×13mm</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>8181LHK1016RVN93E0</t>
   </si>
   <si>
     <t>±10%</t>
   </si>
   <si>
     <t>8151VAM1645RVN93EC</t>
   </si>
   <si>
     <t>150μF</t>
@@ -621,125 +621,125 @@
   <si>
     <t>8101MAMAB20RVN93E0</t>
   </si>
   <si>
     <t>8101MAMAB16RVN0310</t>
   </si>
   <si>
     <t>8101MAM1020RVN1310</t>
   </si>
   <si>
     <t>8101LHM1016RVN93EC</t>
   </si>
   <si>
     <t>8101LHM1016RVN93E0</t>
   </si>
   <si>
     <t>8101LGM1016RVN0310</t>
   </si>
   <si>
     <t>8101LGM1013RVN92E0</t>
   </si>
   <si>
     <t>8101LFM1013RVN93E0</t>
   </si>
   <si>
+    <t>8101LFM1012RVN93E0</t>
+  </si>
+  <si>
     <t>8101LFM1012RVN0310</t>
   </si>
   <si>
-    <t>8101LFM1012RVN93E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8101LEMAA12RVN93E0</t>
   </si>
   <si>
     <t>8101LGV1020RVN0210</t>
   </si>
   <si>
     <t>±15%</t>
   </si>
   <si>
     <t>8101LEA0812RVN0210</t>
   </si>
   <si>
     <t>8820MBMAB20RVN0310</t>
   </si>
   <si>
     <t>82μF</t>
   </si>
   <si>
+    <t>8820MAM1016RVN031P</t>
+  </si>
+  <si>
     <t>8820MAM1016RVN0310</t>
   </si>
   <si>
-    <t>8820MAM1016RVN031P</t>
-[...1 lines deleted...]
-  <si>
     <t>8820LHM0816RVN913C</t>
   </si>
   <si>
     <t>8820LGM0812RVN913C</t>
   </si>
   <si>
     <t>8680VCM1835RVN93E0</t>
   </si>
   <si>
     <t>68μF</t>
   </si>
   <si>
+    <t>8680VBM1830RVN93E0</t>
+  </si>
+  <si>
+    <t>450V</t>
+  </si>
+  <si>
     <t>8680VBM1830RVN4210</t>
   </si>
   <si>
-    <t>450V</t>
-[...4 lines deleted...]
-  <si>
     <t>8680VBM1635RVN93E0</t>
   </si>
   <si>
     <t>8680VBM1630RVN93E0</t>
   </si>
   <si>
     <t>8680VAM1625RVN93E0</t>
   </si>
   <si>
+    <t>8680LHM0812RVN0210</t>
+  </si>
+  <si>
+    <t>8680LHM0812RVN0310</t>
+  </si>
+  <si>
+    <t>8680LHM0812RVN01S0</t>
+  </si>
+  <si>
+    <t>8680LHM0812RVN021C</t>
+  </si>
+  <si>
     <t>8680LHM0812RVN031C</t>
   </si>
   <si>
-    <t>8680LHM0812RVN021C</t>
-[...10 lines deleted...]
-  <si>
     <t>8680LGMAA15RVN0310</t>
   </si>
   <si>
     <t>Φ6.3×15mm</t>
   </si>
   <si>
     <t>AA15</t>
   </si>
   <si>
     <t>8680LGMAA15RVN031C</t>
   </si>
   <si>
     <t>8680LDMAA12RVN0310</t>
   </si>
   <si>
     <t>8680LDM0511RVN0310</t>
   </si>
   <si>
     <t>Φ5×11mm</t>
   </si>
   <si>
     <t>0511</t>
   </si>
   <si>
     <t>8470VCM1630RVN93E0</t>
@@ -759,125 +759,125 @@
   <si>
     <t>8470MFMAB25RVN93E0</t>
   </si>
   <si>
     <t>8470MDMAB25RVN1310</t>
   </si>
   <si>
     <t>250V</t>
   </si>
   <si>
     <t>8470MDMAB25RVN131C</t>
   </si>
   <si>
     <t>8470MDM1625RVN0310</t>
   </si>
   <si>
     <t>8470MBM1020RVN0110</t>
   </si>
   <si>
     <t>8470MBM1020RVN0310</t>
   </si>
   <si>
     <t>8470MBM1020RVN93E0</t>
   </si>
   <si>
+    <t>8470MBM1016RVN93EC</t>
+  </si>
+  <si>
+    <t>8470MBM1016RVN93E0</t>
+  </si>
+  <si>
     <t>8470MBM1016RVN93EP</t>
   </si>
   <si>
-    <t>8470MBM1016RVN93EC</t>
-[...4 lines deleted...]
-  <si>
     <t>8470MBM1014RVN93ED</t>
   </si>
   <si>
     <t>Φ10×14mm</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>8470MBM1014RVN93EC</t>
   </si>
   <si>
+    <t>8470MAM1012RVN93EC</t>
+  </si>
+  <si>
+    <t>8470MAM1012RVN131C</t>
+  </si>
+  <si>
     <t>8470MAM1012RVN1310</t>
   </si>
   <si>
-    <t>8470MAM1012RVN93EC</t>
-[...4 lines deleted...]
-  <si>
     <t>8470MAM0816RVN93E0</t>
   </si>
   <si>
     <t>8470MAM0816RVN0310</t>
   </si>
   <si>
+    <t>8470MAM0814RVN93E0</t>
+  </si>
+  <si>
+    <t>Φ8×14mm</t>
+  </si>
+  <si>
+    <t>0814</t>
+  </si>
+  <si>
+    <t>8470MAM0814RVN031F</t>
+  </si>
+  <si>
+    <t>8470MAM0814RVN131C</t>
+  </si>
+  <si>
     <t>8470MAM0814RVN1310</t>
   </si>
   <si>
-    <t>Φ8×14mm</t>
-[...10 lines deleted...]
-  <si>
     <t>8470MAM0814RVN131M</t>
   </si>
   <si>
-    <t>8470MAM0814RVN93E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8470LGM0812RVN93E0</t>
   </si>
   <si>
+    <t>8470LEMAA12RVN92E0</t>
+  </si>
+  <si>
     <t>8470LEMAA12RVN0210</t>
   </si>
   <si>
-    <t>8470LEMAA12RVN92E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8470LDM0511RVN0210</t>
   </si>
   <si>
+    <t>8470LDM0511RVN93EC</t>
+  </si>
+  <si>
     <t>8470LDM0511RVN92E0</t>
   </si>
   <si>
-    <t>8470LDM0511RVN93EC</t>
-[...1 lines deleted...]
-  <si>
     <t>8470LCMAA12RVN93E0</t>
   </si>
   <si>
     <t>8470LGV1012RVN0210</t>
   </si>
   <si>
     <t>8330VBM1625RVN93E0</t>
   </si>
   <si>
     <t>33μF</t>
   </si>
   <si>
     <t>8330VAMAB25RVN93E0</t>
   </si>
   <si>
     <t>8330MDMAB20RVN93E0</t>
   </si>
   <si>
     <t>8330MDMAB20RVN1310</t>
   </si>
   <si>
     <t>8330MDM1020RVN93EL</t>
   </si>
   <si>
     <t>8330MDM1020RVN93E0</t>
@@ -906,432 +906,432 @@
   <si>
     <t>8220MMM1016RVN93EC</t>
   </si>
   <si>
     <t>300V</t>
   </si>
   <si>
     <t>8220MDMAB20RVN1310</t>
   </si>
   <si>
     <t>8220MDMAB20RVN131C</t>
   </si>
   <si>
     <t>8220MBM1012RVN0310</t>
   </si>
   <si>
     <t>8220MBM0814RVN93E0</t>
   </si>
   <si>
     <t>8220MAM0812RVN0310</t>
   </si>
   <si>
     <t>8220LGMAA12RVN0310</t>
   </si>
   <si>
+    <t>8220LFMAA12RVN93EC</t>
+  </si>
+  <si>
     <t>8220LFMAA12RVN93E0</t>
   </si>
   <si>
-    <t>8220LFMAA12RVN93EC</t>
-[...1 lines deleted...]
-  <si>
     <t>8220LFM0812RVN93E0</t>
   </si>
   <si>
     <t>8220LEMAA12RVN93E0</t>
   </si>
   <si>
+    <t>8150VAMAB20RVN131C</t>
+  </si>
+  <si>
+    <t>15μF</t>
+  </si>
+  <si>
     <t>8150VAMAB20RVN0310</t>
   </si>
   <si>
-    <t>15μF</t>
-[...4 lines deleted...]
-  <si>
     <t>8150VAMAB20RVN0110</t>
   </si>
   <si>
     <t>8150VAM1025RVN93E0</t>
   </si>
   <si>
     <t>Φ10×25mm</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>8150VAM1020RVN93E0</t>
   </si>
   <si>
+    <t>8150MDM1012RVN93EC</t>
+  </si>
+  <si>
+    <t>8150MDM1012RVN93E0</t>
+  </si>
+  <si>
     <t>8150MDM1012RVN93EP</t>
   </si>
   <si>
-    <t>8150MDM1012RVN93EC</t>
-[...4 lines deleted...]
-  <si>
     <t>8150MCM1012RVN93EC</t>
   </si>
   <si>
     <t>8150MCM1012RVN93E0</t>
   </si>
   <si>
+    <t>8150MCM0812RVN93EK</t>
+  </si>
+  <si>
+    <t>8150MCM0812RVN93E0</t>
+  </si>
+  <si>
     <t>8150MCM0812RVN93A0</t>
   </si>
   <si>
-    <t>8150MCM0812RVN93EK</t>
-[...4 lines deleted...]
-  <si>
     <t>8150MCV1016RVN0270</t>
   </si>
   <si>
     <t>8120VAM1020RVN93E0</t>
   </si>
   <si>
     <t>12μF</t>
   </si>
   <si>
     <t>8100VCMAB16RVN93E0</t>
   </si>
   <si>
     <t>10μF</t>
   </si>
   <si>
     <t>8100VBM1020RVN93E0</t>
   </si>
   <si>
     <t>8100VBM1014RVN93EP</t>
   </si>
   <si>
+    <t>8100VAMAB20RVN1310</t>
+  </si>
+  <si>
     <t>8100VAMAB20RVN131C</t>
   </si>
   <si>
-    <t>8100VAMAB20RVN1310</t>
-[...1 lines deleted...]
-  <si>
     <t>8100VAMAB20RVN0310</t>
   </si>
   <si>
     <t>8100VAMAB20RVN0110</t>
   </si>
   <si>
     <t>8100VAM1020RVN93E0</t>
   </si>
   <si>
     <t>8100VAM1020RVN0310</t>
   </si>
   <si>
     <t>8100VAM1016RVN93E0</t>
   </si>
   <si>
     <t>8100VAM1016RVN03E0</t>
   </si>
   <si>
     <t>8100VAM1016RVN0310</t>
   </si>
   <si>
     <t>8100VAM1014RVN93E0</t>
   </si>
   <si>
     <t>8100MDM1012RVN93E0</t>
   </si>
   <si>
     <t>8100MDM0812RVN93E0</t>
   </si>
   <si>
     <t>8100MDM0812RVN93S0</t>
   </si>
   <si>
     <t>8100MCM1012RVN93EC</t>
   </si>
   <si>
     <t>8100MCM0816RVN93E0</t>
   </si>
   <si>
+    <t>8100MCM0812RVN93EC</t>
+  </si>
+  <si>
     <t>8100MCM0812RVN93E0</t>
   </si>
   <si>
-    <t>8100MCM0812RVN93EC</t>
-[...1 lines deleted...]
-  <si>
     <t>8100MBM0812RVN0310</t>
   </si>
   <si>
     <t>8100MAMAA12RVN93E0</t>
   </si>
   <si>
     <t>8100MAMAA12RVN031A</t>
   </si>
   <si>
     <t>8100LFMAA12RVN93E0</t>
   </si>
   <si>
+    <t>8100LFM0511RVN0310</t>
+  </si>
+  <si>
     <t>8100LFM0511RVN0210</t>
   </si>
   <si>
-    <t>8100LFM0511RVN0310</t>
-[...1 lines deleted...]
-  <si>
     <t>88R2VAM0816RVN93ED</t>
   </si>
   <si>
     <t>8.2μF</t>
   </si>
   <si>
     <t>88R2MCM1009RVN031L</t>
   </si>
   <si>
     <t>Φ10×9mm</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>86R8VAM1020RVN93E0</t>
   </si>
   <si>
     <t>6.8μF</t>
   </si>
   <si>
     <t>86R8VAM1016RVN131P</t>
   </si>
   <si>
+    <t>86R8VAM1016RVN131C</t>
+  </si>
+  <si>
     <t>86R8VAM1016RVN1310</t>
   </si>
   <si>
-    <t>86R8VAM1016RVN131C</t>
-[...1 lines deleted...]
-  <si>
     <t>86R8VAM1012RVN93E0</t>
   </si>
   <si>
     <t>86R8VAM0814RVN93E0</t>
   </si>
   <si>
     <t>86R8MDM1016RVN031P</t>
   </si>
   <si>
     <t>86R8MDM0812RVN0310</t>
   </si>
   <si>
     <t>86R8LGMAA12RVN0310</t>
   </si>
   <si>
     <t>86R8MDV1016RVN0270</t>
   </si>
   <si>
     <t>85R6MFM0810RVN93EC</t>
   </si>
   <si>
     <t>5.6μF</t>
   </si>
   <si>
     <t>Φ8×10mm</t>
   </si>
   <si>
     <t>0810</t>
   </si>
   <si>
     <t>84R7VBM1016RVN93EC</t>
   </si>
   <si>
     <t>4.7μF</t>
   </si>
   <si>
     <t>84R7VAM1016RVN0310</t>
   </si>
   <si>
     <t>84R7VAM1016RVN031C</t>
   </si>
   <si>
     <t>84R7VAM1016RVN1310</t>
   </si>
   <si>
     <t>84R7VAM1016RVN131C</t>
   </si>
   <si>
+    <t>84R7VAM1012RVN131C</t>
+  </si>
+  <si>
+    <t>84R7VAM1012RVN1310</t>
+  </si>
+  <si>
     <t>84R7VAM1012RVN93EC</t>
   </si>
   <si>
-    <t>84R7VAM1012RVN131C</t>
-[...2 lines deleted...]
-    <t>84R7VAM1012RVN1310</t>
+    <t>84R7VAM0812RVN93AA</t>
   </si>
   <si>
     <t>84R7VAM0812RVN03EC</t>
   </si>
   <si>
-    <t>84R7VAM0812RVN93AA</t>
+    <t>84R7VAM0812RVN03E0</t>
   </si>
   <si>
     <t>84R7VAM0812RVN0310</t>
   </si>
   <si>
     <t>84R7VAM0812RVN93E0</t>
   </si>
   <si>
-    <t>84R7VAM0812RVN03E0</t>
-[...1 lines deleted...]
-  <si>
     <t>84R7VAM0810RVN93AA</t>
   </si>
   <si>
+    <t>84R7VAM0810RVN93E0</t>
+  </si>
+  <si>
     <t>84R7VAM0810RVN93EK</t>
   </si>
   <si>
-    <t>84R7VAM0810RVN93E0</t>
-[...1 lines deleted...]
-  <si>
     <t>84R7MDMAA12RVN0310</t>
   </si>
   <si>
     <t>84R7MDM0810RVN93EK</t>
   </si>
   <si>
     <t>84R7MCMAA12RVN93E0</t>
   </si>
   <si>
     <t>84R7MBM0812RVN0310</t>
   </si>
   <si>
+    <t>84R7LFM0511RVN0310</t>
+  </si>
+  <si>
     <t>84R7LFM0511RVN0210</t>
   </si>
   <si>
-    <t>84R7LFM0511RVN0310</t>
-[...1 lines deleted...]
-  <si>
     <t>83R3VAM1016RVN93E0</t>
   </si>
   <si>
     <t>3.3μF</t>
   </si>
   <si>
+    <t>83R3VAM0812RVN93E0</t>
+  </si>
+  <si>
     <t>83R3VAM0812RVN1210</t>
   </si>
   <si>
-    <t>83R3VAM0812RVN93E0</t>
+    <t>83R3MDM0812RVN91AA</t>
+  </si>
+  <si>
+    <t>83R3MDM0812RVN93AA</t>
   </si>
   <si>
     <t>83R3MDM0812RVN93A0</t>
   </si>
   <si>
-    <t>83R3MDM0812RVN93AA</t>
-[...4 lines deleted...]
-  <si>
     <t>83R3MCMAA12RVN93EM</t>
   </si>
   <si>
+    <t>82R2VAMAA12RVN0110</t>
+  </si>
+  <si>
+    <t>2.2μF</t>
+  </si>
+  <si>
     <t>82R2VAMAA12RVN93E0</t>
   </si>
   <si>
-    <t>2.2μF</t>
-[...1 lines deleted...]
-  <si>
     <t>82R2VAMAA12RVN93EC</t>
   </si>
   <si>
-    <t>82R2VAMAA12RVN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>82R2VAMAA09RVN93EA</t>
   </si>
   <si>
     <t>Φ6.3×9mm</t>
   </si>
   <si>
     <t>AA09</t>
   </si>
   <si>
     <t>82R2VAMAA09RVN0110</t>
   </si>
   <si>
+    <t>82R2VAM0812RVN93EC</t>
+  </si>
+  <si>
+    <t>82R2VAM0812RVN93E0</t>
+  </si>
+  <si>
+    <t>82R2VAM0812RVN03E0</t>
+  </si>
+  <si>
     <t>82R2VAM0812RVN03EC</t>
   </si>
   <si>
-    <t>82R2VAM0812RVN03E0</t>
-[...7 lines deleted...]
-  <si>
     <t>82R2MDMAA09RVN0310</t>
   </si>
   <si>
     <t>82R2MDMAA09RVN93E0</t>
   </si>
   <si>
     <t>81R8VAMAA12RVN0310</t>
   </si>
   <si>
     <t>1.8μF</t>
   </si>
   <si>
     <t>81R8VAMAA12RVN91E0</t>
   </si>
   <si>
+    <t>81R5VAMAA12RVN0210</t>
+  </si>
+  <si>
+    <t>1.5μF</t>
+  </si>
+  <si>
     <t>81R5VAMAA12RVN0310</t>
   </si>
   <si>
-    <t>1.5μF</t>
-[...4 lines deleted...]
-  <si>
     <t>81R5VAVAA12RVN0210</t>
   </si>
   <si>
+    <t>81R0VAMAA12RVN0310</t>
+  </si>
+  <si>
+    <t>1.0μF</t>
+  </si>
+  <si>
+    <t>81R0VAMAA12RVN0110</t>
+  </si>
+  <si>
     <t>81R0VAMAA12RVN031A</t>
   </si>
   <si>
-    <t>1.0μF</t>
-[...5 lines deleted...]
-    <t>81R0VAMAA12RVN0310</t>
+    <t>81R0MCMAA09RVN93EC</t>
   </si>
   <si>
     <t>81R0MCMAA09RVN93E0</t>
-  </si>
-[...1 lines deleted...]
-    <t>81R0MCMAA09RVN93EC</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>