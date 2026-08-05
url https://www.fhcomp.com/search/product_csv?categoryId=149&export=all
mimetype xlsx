--- v0 (2025-12-14)
+++ v1 (2026-08-05)
@@ -312,56 +312,56 @@
   <si>
     <t>8221VBM2250RAQ0150</t>
   </si>
   <si>
     <t>220μF</t>
   </si>
   <si>
     <t>Φ22×50mm</t>
   </si>
   <si>
     <t>450V</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
     <t>8221VAM1845RAN91EL</t>
   </si>
   <si>
     <t>400V</t>
   </si>
   <si>
     <t>8221MDM1835RAN91E0</t>
   </si>
   <si>
+    <t>8221MDM1830RAN91EC</t>
+  </si>
+  <si>
     <t>8221MDM1830RAN91E0</t>
   </si>
   <si>
-    <t>8221MDM1830RAN91EC</t>
-[...1 lines deleted...]
-  <si>
     <t>8221MCM1830RAN0110</t>
   </si>
   <si>
     <t>8221MCM1825RAN0110</t>
   </si>
   <si>
     <t>8221MCM1630RAN0110</t>
   </si>
   <si>
     <t>8221MBM1625RAN91E0</t>
   </si>
   <si>
     <t>Φ16×25mm</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>8221LGM1020RAN3110</t>
   </si>
   <si>
     <t>Φ10×20mm</t>
   </si>
   <si>
     <t>1020</t>
@@ -369,179 +369,179 @@
   <si>
     <t>8221LGM1020RAN0110</t>
   </si>
   <si>
     <t>8221LFM1016RAN3110</t>
   </si>
   <si>
     <t>8221LCVAA12RAN0110</t>
   </si>
   <si>
     <t>Φ6.3×12mm</t>
   </si>
   <si>
     <t>AA12</t>
   </si>
   <si>
     <t>8201MJM1830RAN0110</t>
   </si>
   <si>
     <t>200μF</t>
   </si>
   <si>
     <t>220V</t>
   </si>
   <si>
+    <t>8181VBM2245RAQ0110</t>
+  </si>
+  <si>
+    <t>180μF</t>
+  </si>
+  <si>
+    <t>Φ22×45mm</t>
+  </si>
+  <si>
+    <t>2245</t>
+  </si>
+  <si>
     <t>8181VBM2245RAQ0150</t>
   </si>
   <si>
-    <t>180μF</t>
-[...10 lines deleted...]
-  <si>
     <t>8181VAM2240RAN0110</t>
   </si>
   <si>
     <t>Φ22×40mm</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
     <t>8181VAM1840RAN91EL</t>
   </si>
   <si>
     <t>8181MCM1820RAN91E0</t>
   </si>
   <si>
     <t>Φ18×20mm</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>8181MCM1630RAN91E0</t>
   </si>
   <si>
     <t>8181MBMAB30RAN91E0</t>
   </si>
   <si>
     <t>8181MBM1630RAN91E0</t>
   </si>
   <si>
     <t>8181MBM1625RAN91E0</t>
   </si>
   <si>
     <t>8151VBM2240RAN91E0</t>
   </si>
   <si>
     <t>150μF</t>
   </si>
   <si>
+    <t>8151VBM2240RAQ0150</t>
+  </si>
+  <si>
     <t>8151VBM2240RAQ0110</t>
   </si>
   <si>
-    <t>8151VBM2240RAQ0150</t>
-[...1 lines deleted...]
-  <si>
     <t>8151VBM2235RAN91E0</t>
   </si>
   <si>
+    <t>8151VBM1845RAN0110</t>
+  </si>
+  <si>
     <t>8151VBM1845RAN91E0</t>
   </si>
   <si>
-    <t>8151VBM1845RAN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8151VBM1840RAN91E0</t>
   </si>
   <si>
     <t>8151VAM2235RAN0110</t>
   </si>
   <si>
     <t>8151VAM1845RAN0110</t>
   </si>
   <si>
     <t>8151VAM1840RAN91E0</t>
   </si>
   <si>
     <t>8151VAM1836RAN91E0</t>
   </si>
   <si>
     <t>Φ18×36mm</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>8151VAM1835RAN91E0</t>
   </si>
   <si>
     <t>8151MCM1630RAN91E0</t>
   </si>
   <si>
     <t>8151MCM1625RAN91E0</t>
   </si>
   <si>
     <t>8151MCM1625RAN0110</t>
   </si>
   <si>
     <t>8151MBMAB25RAN91EC</t>
   </si>
   <si>
     <t>8121VBM2240RAN3110</t>
   </si>
   <si>
     <t>120μF</t>
   </si>
   <si>
+    <t>8121VBM1845RAQ0150</t>
+  </si>
+  <si>
     <t>8121VBM1845RAN91E0</t>
   </si>
   <si>
-    <t>8121VBM1845RAQ0150</t>
-[...1 lines deleted...]
-  <si>
     <t>8121VBM1840RAN91EC</t>
   </si>
   <si>
+    <t>8121VBM1835RAN01E0</t>
+  </si>
+  <si>
+    <t>8121VBM1835RAN91EL</t>
+  </si>
+  <si>
     <t>8121VBM1835RAN91E0</t>
   </si>
   <si>
-    <t>8121VBM1835RAN91EL</t>
-[...4 lines deleted...]
-  <si>
     <t>8121VAM1840RAN91E0</t>
   </si>
   <si>
     <t>8121VAM1835RAN0110</t>
   </si>
   <si>
     <t>8121VAM1835RAN91E0</t>
   </si>
   <si>
     <t>8121VAM1835RAN91EL</t>
   </si>
   <si>
     <t>8121VAM1640RAN91E0</t>
   </si>
   <si>
     <t>Φ16×40mm</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>8121MCM1635RAN91E0</t>
   </si>
   <si>
     <t>8121MCM1620RAN91E0</t>
@@ -549,95 +549,95 @@
   <si>
     <t>Φ16×20mm</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>8121MBMAB25RAN91E0</t>
   </si>
   <si>
     <t>8121LGM1016RAN0110</t>
   </si>
   <si>
     <t>8101VBM2225RAN91E0</t>
   </si>
   <si>
     <t>100μF</t>
   </si>
   <si>
     <t>Φ22×25mm</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
+    <t>8101VBM1840RAN0110</t>
+  </si>
+  <si>
     <t>8101VBM1840RAQ0150</t>
   </si>
   <si>
-    <t>8101VBM1840RAN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8101VBM1840RAN91E0</t>
   </si>
   <si>
     <t>8101VBM1835RAN91EC</t>
   </si>
   <si>
     <t>8101VBM1835RAN01EC</t>
   </si>
   <si>
+    <t>8101VBM1835RAN0110</t>
+  </si>
+  <si>
+    <t>8101VBM1835RAN91EL</t>
+  </si>
+  <si>
+    <t>8101VBM1835RAN91E0</t>
+  </si>
+  <si>
     <t>8101VBM1835RAN91EP</t>
   </si>
   <si>
+    <t>8101VBM1835RAQ0110</t>
+  </si>
+  <si>
     <t>8101VBM1835RAQ0150</t>
   </si>
   <si>
-    <t>8101VBM1835RAN91EL</t>
-[...8 lines deleted...]
-    <t>8101VBM1835RAN91E0</t>
+    <t>8101VBM1830RAN91EC</t>
+  </si>
+  <si>
+    <t>8101VBM1830RAN01EC</t>
+  </si>
+  <si>
+    <t>8101VBM1830RAN91E0</t>
   </si>
   <si>
     <t>8101VBM1830RAN01E0</t>
   </si>
   <si>
-    <t>8101VBM1830RAN91EC</t>
-[...7 lines deleted...]
-  <si>
     <t>8101VEM1830RAN91E0</t>
   </si>
   <si>
     <t>420V</t>
   </si>
   <si>
     <t>8101VAM1835RAN91E0</t>
   </si>
   <si>
     <t>8101VAM1830RAN91E0</t>
   </si>
   <si>
     <t>8101VAM1825RAN91E0</t>
   </si>
   <si>
     <t>8101VAM1635RAN91E0</t>
   </si>
   <si>
     <t>8101VAM1630RAN91E0</t>
   </si>
   <si>
     <t>8101MFM1830RAN0110</t>
   </si>
   <si>
     <t>350V</t>
@@ -645,107 +645,107 @@
   <si>
     <t>8101MFM1625RAN91E0</t>
   </si>
   <si>
     <t>8101MDMAB30RAN91E0</t>
   </si>
   <si>
     <t>8101MDM1830RAN0110</t>
   </si>
   <si>
     <t>8101MDM1825RAN91E0</t>
   </si>
   <si>
     <t>8101MDM1820RAN91E0</t>
   </si>
   <si>
     <t>8101MDM1630RAN3110</t>
   </si>
   <si>
     <t>8101MDM1625RAN91E0</t>
   </si>
   <si>
     <t>8101MCMAB25RAN91EL</t>
   </si>
   <si>
+    <t>8101MCMAB25RAN01SL</t>
+  </si>
+  <si>
     <t>8101MCMAB25RAN01SC</t>
   </si>
   <si>
-    <t>8101MCMAB25RAN01SL</t>
-[...1 lines deleted...]
-  <si>
     <t>8101MCMAB25RAN01S0</t>
   </si>
   <si>
     <t>8101MCMAB25RAN91E0</t>
   </si>
   <si>
     <t>8101MCM1625RAN0110</t>
   </si>
   <si>
     <t>8101MCM1620RAN91E0</t>
   </si>
   <si>
     <t>8101MBMAB25RAN0110</t>
   </si>
   <si>
     <t>8101MBMAB25RAN011P</t>
   </si>
   <si>
     <t>8101MBMAB20RAN01S0</t>
   </si>
   <si>
     <t>8101MBMAB20RAN01SC</t>
   </si>
   <si>
     <t>8101MBMAB20RAN91E0</t>
   </si>
   <si>
     <t>8101MBM1030RAN91E0</t>
   </si>
   <si>
     <t>Φ10×30mm</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
+    <t>8101MGMAB16RAN01SL</t>
+  </si>
+  <si>
+    <t>Φ12.5×16mm</t>
+  </si>
+  <si>
+    <t>120V</t>
+  </si>
+  <si>
+    <t>AB16</t>
+  </si>
+  <si>
     <t>8101MGMAB16RAN01S0</t>
   </si>
   <si>
-    <t>Φ12.5×16mm</t>
-[...10 lines deleted...]
-  <si>
     <t>8101MGMAB16RAN01SC</t>
   </si>
   <si>
     <t>8101MGMAB16RAN91E0</t>
   </si>
   <si>
     <t>8101MGM1025RAN91E0</t>
   </si>
   <si>
     <t>Φ10×25mm</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>8101LEM0812RAN0110</t>
   </si>
   <si>
     <t>Φ8×12mm</t>
   </si>
   <si>
     <t>0812</t>
   </si>
   <si>
     <t>8101LCMAA11RAN3110</t>
@@ -759,230 +759,230 @@
   <si>
     <t>8101LCM0511RAN3110</t>
   </si>
   <si>
     <t>Φ5×11mm</t>
   </si>
   <si>
     <t>0511</t>
   </si>
   <si>
     <t>8101LBM0511RAN3110</t>
   </si>
   <si>
     <t>10V</t>
   </si>
   <si>
     <t>8820VBM1835RAN91EP</t>
   </si>
   <si>
     <t>82μF</t>
   </si>
   <si>
     <t>8820VBM1835RAN0110</t>
   </si>
   <si>
+    <t>8820VBM1830RAN0110</t>
+  </si>
+  <si>
+    <t>8820VBM1830RAN91E0</t>
+  </si>
+  <si>
+    <t>8820VBM1830RAQ0150</t>
+  </si>
+  <si>
     <t>8820VBM1830RAN91EL</t>
   </si>
   <si>
-    <t>8820VBM1830RAN0110</t>
-[...7 lines deleted...]
-  <si>
     <t>8820VBM1825RAN91E0</t>
   </si>
   <si>
     <t>8820VEM1825RAN91E0</t>
   </si>
   <si>
     <t>8820VAM1835RAN0110</t>
   </si>
   <si>
     <t>8820VAM1830RAN91E0</t>
   </si>
   <si>
     <t>8820VAM1825RAN91EC</t>
   </si>
   <si>
     <t>8820VAM1825RAN91E0</t>
   </si>
   <si>
     <t>8820VAM1630RAN91E0</t>
   </si>
   <si>
     <t>8820MDMAB25RAN91E0</t>
   </si>
   <si>
     <t>8820MDM1630RAN3110</t>
   </si>
   <si>
     <t>8820MDM1625RAN91E0</t>
   </si>
   <si>
     <t>8820MDM1620RAN91E0</t>
   </si>
   <si>
     <t>8820MDM1620RAN91EL</t>
   </si>
   <si>
     <t>8820MCMAB20RAN91E0</t>
   </si>
   <si>
     <t>8820MBMAB20RAN91EC</t>
   </si>
   <si>
+    <t>8820MBMAB20RAN91E0</t>
+  </si>
+  <si>
     <t>8820MBMAB20RAN01SC</t>
   </si>
   <si>
-    <t>8820MBMAB20RAN91E0</t>
+    <t>8820MGMAB16RAN01SC</t>
+  </si>
+  <si>
+    <t>8820MGMAB16RAN01S0</t>
   </si>
   <si>
     <t>8820MGMAB16RAN01SL</t>
   </si>
   <si>
-    <t>8820MGMAB16RAN01SC</t>
-[...4 lines deleted...]
-  <si>
     <t>8820MGM1020RAN01SC</t>
   </si>
   <si>
     <t>8680VBMAB40RAN91E0</t>
   </si>
   <si>
     <t>68μF</t>
   </si>
   <si>
     <t>Φ12.5×40mm</t>
   </si>
   <si>
     <t>AB40</t>
   </si>
   <si>
     <t>8680VBMAB40RAN91EL</t>
   </si>
   <si>
     <t>8680VBM1840RAN0110</t>
   </si>
   <si>
     <t>8680VBM1835RAN0110</t>
   </si>
   <si>
     <t>8680VBM1835RAN01F0</t>
   </si>
   <si>
+    <t>8680VBM1830RAN91EC</t>
+  </si>
+  <si>
+    <t>8680VBM1830RAQ0150</t>
+  </si>
+  <si>
+    <t>8680VBM1830RAN01F0</t>
+  </si>
+  <si>
+    <t>8680VBM1830RAN91E0</t>
+  </si>
+  <si>
     <t>8680VBM1830RAN0110</t>
   </si>
   <si>
-    <t>8680VBM1830RAN91E0</t>
-[...10 lines deleted...]
-  <si>
     <t>8680VBM1830RAN3110</t>
   </si>
   <si>
+    <t>8680VBM1825RAN011K</t>
+  </si>
+  <si>
+    <t>8680VBM1825RAN017K</t>
+  </si>
+  <si>
+    <t>8680VBM1825RAN91E0</t>
+  </si>
+  <si>
+    <t>8680VBM1825RAN0110</t>
+  </si>
+  <si>
     <t>8680VBM1825RAQ0150</t>
   </si>
   <si>
-    <t>8680VBM1825RAN017K</t>
-[...10 lines deleted...]
-  <si>
     <t>8680VBM1825RAN0150</t>
   </si>
   <si>
     <t>8680VBM1630RAN91EC</t>
   </si>
   <si>
     <t>8680VAM1835RAN0110</t>
   </si>
   <si>
+    <t>8680VAM1830RAN91E0</t>
+  </si>
+  <si>
     <t>8680VAM1830RAN0110</t>
   </si>
   <si>
-    <t>8680VAM1830RAN91E0</t>
+    <t>8680VAM1825RAN0110</t>
+  </si>
+  <si>
+    <t>8680VAM1825RAN91EL</t>
   </si>
   <si>
     <t>8680VAM1825RAN91E0</t>
   </si>
   <si>
-    <t>8680VAM1825RAN91EL</t>
-[...4 lines deleted...]
-  <si>
     <t>8680VAM1820RAN91E0</t>
   </si>
   <si>
     <t>8680VAM1630RAN0110</t>
   </si>
   <si>
     <t>8680MFM1825RAN0110</t>
   </si>
   <si>
     <t>8680MDMAB25RAN91E0</t>
   </si>
   <si>
     <t>8680MDM1625RAN1110</t>
   </si>
   <si>
+    <t>8680MDM1625RAN91E0</t>
+  </si>
+  <si>
     <t>8680MDM1625RAN0110</t>
   </si>
   <si>
-    <t>8680MDM1625RAN91E0</t>
+    <t>8680MDM1620RAN91E0</t>
   </si>
   <si>
     <t>8680MDM1620RAN0110</t>
   </si>
   <si>
-    <t>8680MDM1620RAN91E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8680MCMAB25RAN91E0</t>
   </si>
   <si>
     <t>8680MCMAB20RAN91E0</t>
   </si>
   <si>
     <t>8680MBM1020RAN91EP</t>
   </si>
   <si>
     <t>8680MGM1020RAN91E0</t>
   </si>
   <si>
     <t>8680LDM0511RAN3110</t>
   </si>
   <si>
     <t>8680VBV1830RAN0110</t>
   </si>
   <si>
     <t>8560VBM1830RAN91E0</t>
   </si>
   <si>
     <t>56μF</t>
   </si>
   <si>
     <t>8560VBM1825RAN0110</t>
@@ -1014,806 +1014,806 @@
   <si>
     <t>Φ8×25mm</t>
   </si>
   <si>
     <t>0825</t>
   </si>
   <si>
     <t>8560MGM0820RAN91E0</t>
   </si>
   <si>
     <t>Φ8×20mm</t>
   </si>
   <si>
     <t>0820</t>
   </si>
   <si>
     <t>8470VFM1830RAN91E0</t>
   </si>
   <si>
     <t>47μF</t>
   </si>
   <si>
     <t>550V</t>
   </si>
   <si>
+    <t>8470VCM1830RAQ0150</t>
+  </si>
+  <si>
+    <t>500V</t>
+  </si>
+  <si>
     <t>8470VCM1830RAN0110</t>
   </si>
   <si>
-    <t>500V</t>
-[...4 lines deleted...]
-  <si>
     <t>8470VCM1825RAN91E0</t>
   </si>
   <si>
     <t>8470VBMAB30RAN91E0</t>
   </si>
   <si>
     <t>8470VBM1830RAN3110</t>
   </si>
   <si>
     <t>8470VBM1830RAN0110</t>
   </si>
   <si>
+    <t>8470VBM1825RAN91E0</t>
+  </si>
+  <si>
     <t>8470VBM1825RAN91EP</t>
   </si>
   <si>
-    <t>8470VBM1825RAN91E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8470VBM1825RAQ0150</t>
   </si>
   <si>
     <t>8470VBM1820RAN91E0</t>
   </si>
   <si>
     <t>8470VBM1625RAN91E0</t>
   </si>
   <si>
     <t>8470VAM1825RAN0110</t>
   </si>
   <si>
+    <t>8470VAM1820RAN0110</t>
+  </si>
+  <si>
     <t>8470VAM1820RAN91E0</t>
   </si>
   <si>
     <t>8470VAM1820RAN91EO</t>
   </si>
   <si>
-    <t>8470VAM1820RAN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8470VAM1630RAN91E0</t>
   </si>
   <si>
     <t>8470VAM1630RAN0110</t>
   </si>
   <si>
     <t>8470VAM1625RAN0110</t>
   </si>
   <si>
+    <t>8470VAM1625RAN91E0</t>
+  </si>
+  <si>
     <t>8470VAM1625RAN91EC</t>
   </si>
   <si>
-    <t>8470VAM1625RAN91E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8470VAM1620RAN91EC</t>
   </si>
   <si>
     <t>8470VAM1620RAN91E0</t>
   </si>
   <si>
     <t>8470MFMAB25RAN91E0</t>
   </si>
   <si>
     <t>8470MFM1820RAN0110</t>
   </si>
   <si>
     <t>8470MFM1625RAN0110</t>
   </si>
   <si>
     <t>8470MMM1620RAN91E0</t>
   </si>
   <si>
     <t>300V</t>
   </si>
   <si>
+    <t>8470MDMAB25RAN1110</t>
+  </si>
+  <si>
+    <t>8470MDMAB25RAN91E0</t>
+  </si>
+  <si>
     <t>8470MDMAB25RAN0110</t>
   </si>
   <si>
-    <t>8470MDMAB25RAN91E0</t>
-[...2 lines deleted...]
-    <t>8470MDMAB25RAN1110</t>
+    <t>8470MDMAB20RAN91EC</t>
   </si>
   <si>
     <t>8470MDMAB20RAN91EP</t>
   </si>
   <si>
     <t>8470MDMAB20RAN91E0</t>
   </si>
   <si>
-    <t>8470MDMAB20RAN91EC</t>
-[...1 lines deleted...]
-  <si>
     <t>8470MDM1620RAN0110</t>
   </si>
   <si>
     <t>8470MDM1030RAN0110</t>
   </si>
   <si>
+    <t>8470MCMAB20RAN0110</t>
+  </si>
+  <si>
     <t>8470MCMAB20RAN91E0</t>
   </si>
   <si>
-    <t>8470MCMAB20RAN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8470MCMAB16RAN91E0</t>
   </si>
   <si>
+    <t>8470MCM1020RAN91EC</t>
+  </si>
+  <si>
     <t>8470MCM1020RAN91EP</t>
   </si>
   <si>
-    <t>8470MCM1020RAN91EC</t>
-[...1 lines deleted...]
-  <si>
     <t>8470MBM1020RAN91E0</t>
   </si>
   <si>
+    <t>8470MBM1016RAN91E0</t>
+  </si>
+  <si>
     <t>8470MBM1016RAN0110</t>
   </si>
   <si>
-    <t>8470MBM1016RAN91E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8470LGM0812RAN0110</t>
   </si>
   <si>
     <t>8470LFMAA12RAN3110</t>
   </si>
   <si>
     <t>8470LFMAA11RAN3110</t>
   </si>
   <si>
+    <t>8470LEMAA11RAN0110</t>
+  </si>
+  <si>
     <t>8470LEMAA11RAN3110</t>
   </si>
   <si>
-    <t>8470LEMAA11RAN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8470VAV1830RAN017K</t>
   </si>
   <si>
     <t>8390VBM1625RAN91E0</t>
   </si>
   <si>
     <t>39μF</t>
   </si>
   <si>
+    <t>8330VCM1625RAN91EC</t>
+  </si>
+  <si>
+    <t>33μF</t>
+  </si>
+  <si>
     <t>8330VCM1625RAN91E0</t>
   </si>
   <si>
-    <t>33μF</t>
-[...2 lines deleted...]
-    <t>8330VCM1625RAN91EC</t>
+    <t>8330VCM1625RAN0110</t>
   </si>
   <si>
     <t>8330VCM1625RAQ0110</t>
   </si>
   <si>
-    <t>8330VCM1625RAN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8330VBMAB40RAN91E0</t>
   </si>
   <si>
     <t>8330VBMAB30RAN0110</t>
   </si>
   <si>
+    <t>8330VBMAB25RAN0110</t>
+  </si>
+  <si>
+    <t>8330VBMAB25RAN91E0</t>
+  </si>
+  <si>
+    <t>8330VBMAB25RAN01S0</t>
+  </si>
+  <si>
     <t>8330VBMAB25RAN01SL</t>
   </si>
   <si>
-    <t>8330VBMAB25RAN01S0</t>
-[...7 lines deleted...]
-  <si>
     <t>8330VBMAB20RAN01SL</t>
   </si>
   <si>
     <t>8330VBM1820RAN0110</t>
   </si>
   <si>
+    <t>8330VBM1625RAN91E0</t>
+  </si>
+  <si>
     <t>8330VBM1625RAN0110</t>
   </si>
   <si>
-    <t>8330VBM1625RAN91E0</t>
+    <t>8330VBM1620RAN0110</t>
   </si>
   <si>
     <t>8330VBM1620RAN91E0</t>
   </si>
   <si>
-    <t>8330VBM1620RAN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8330VEMAB25RAN91E0</t>
   </si>
   <si>
     <t>8330VEMAB20RAN91E0</t>
   </si>
   <si>
+    <t>8330VAMAB25RAN0110</t>
+  </si>
+  <si>
     <t>8330VAMAB25RAN1110</t>
   </si>
   <si>
     <t>8330VAMAB25RAN111C</t>
   </si>
   <si>
-    <t>8330VAMAB25RAN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8330VAMAB25RAN91E0</t>
   </si>
   <si>
+    <t>8330VAMAB20RAN91E0</t>
+  </si>
+  <si>
+    <t>8330VAMAB20RAN0110</t>
+  </si>
+  <si>
+    <t>8330VAMAB20RAN111C</t>
+  </si>
+  <si>
     <t>8330VAMAB20RAN91EP</t>
   </si>
   <si>
-    <t>8330VAMAB20RAN91E0</t>
-[...7 lines deleted...]
-  <si>
     <t>8330VAM1630RAN0110</t>
   </si>
   <si>
     <t>8330VAM1625RAN0110</t>
   </si>
   <si>
     <t>8330VAM1620RAN91E0</t>
   </si>
   <si>
     <t>8330MFMAB20RAN0110</t>
   </si>
   <si>
     <t>8330MFM1820RAN0110</t>
   </si>
   <si>
     <t>8330MFM1625RAN0110</t>
   </si>
   <si>
     <t>8330MDMAB25RAN0110</t>
   </si>
   <si>
+    <t>8330MDMAB20RAN91E0</t>
+  </si>
+  <si>
     <t>8330MDMAB20RAN0110</t>
   </si>
   <si>
     <t>8330MDMAB20RAN1110</t>
   </si>
   <si>
-    <t>8330MDMAB20RAN91E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8330MDMAB20RAN0170</t>
   </si>
   <si>
     <t>8330MDM1020RAN91EP</t>
   </si>
   <si>
+    <t>8330MCMAB16RAN0110</t>
+  </si>
+  <si>
     <t>8330MCMAB16RAN011C</t>
   </si>
   <si>
     <t>8330MCMAB16RAN91E0</t>
   </si>
   <si>
-    <t>8330MCMAB16RAN0110</t>
+    <t>8330MCM1020RAN91S0</t>
+  </si>
+  <si>
+    <t>8330MCM1020RAN0110</t>
   </si>
   <si>
     <t>8330MCM1020RAN91E0</t>
   </si>
   <si>
-    <t>8330MCM1020RAN0110</t>
-[...4 lines deleted...]
-  <si>
     <t>8330MCM1016RAN91E0</t>
   </si>
   <si>
+    <t>8330MBM1020RAN1110</t>
+  </si>
+  <si>
     <t>8330MBM1020RAN0110</t>
   </si>
   <si>
-    <t>8330MBM1020RAN1110</t>
-[...1 lines deleted...]
-  <si>
     <t>8330MBM1020RAN111C</t>
   </si>
   <si>
     <t>8330MBM0816RAN0110</t>
   </si>
   <si>
     <t>Φ8×16mm</t>
   </si>
   <si>
     <t>0816</t>
   </si>
   <si>
+    <t>8330MAM1012RAN311C</t>
+  </si>
+  <si>
+    <t>Φ10×12mm</t>
+  </si>
+  <si>
+    <t>100V</t>
+  </si>
+  <si>
+    <t>1012</t>
+  </si>
+  <si>
+    <t>8330MAM1012RAN3110</t>
+  </si>
+  <si>
     <t>8330MAM1012RAN91E0</t>
   </si>
   <si>
-    <t>Φ10×12mm</t>
-[...13 lines deleted...]
-  <si>
     <t>8330LFMAA12RAN3110</t>
   </si>
   <si>
     <t>8330LFMAA11RAN0110</t>
   </si>
   <si>
     <t>8330LEM0511RAN3110</t>
   </si>
   <si>
+    <t>8270VBMAB25RAN0110</t>
+  </si>
+  <si>
+    <t>27μF</t>
+  </si>
+  <si>
     <t>8270VBMAB25RAN91E0</t>
   </si>
   <si>
-    <t>27μF</t>
-[...2 lines deleted...]
-    <t>8270VBMAB25RAN0110</t>
+    <t>8270VBMAB20RAN0110</t>
+  </si>
+  <si>
+    <t>8270VBMAB20RAN91E0</t>
   </si>
   <si>
     <t>8270VBMAB20RAN01S0</t>
   </si>
   <si>
-    <t>8270VBMAB20RAN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8270VBMAB20RAN01SL</t>
   </si>
   <si>
-    <t>8270VBMAB20RAN91E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8270VBM1620RAN91E0</t>
   </si>
   <si>
     <t>8270VAMAB25RAN91E0</t>
   </si>
   <si>
     <t>8270MDM1020RAN91E0</t>
   </si>
   <si>
     <t>8220VCMAB25RAN91E0</t>
   </si>
   <si>
     <t>22μF</t>
   </si>
   <si>
     <t>8220VCM1625RAN0110</t>
   </si>
   <si>
     <t>8220VCM1620RAN91EC</t>
   </si>
   <si>
     <t>8220VBMAB30RAN0110</t>
   </si>
   <si>
     <t>8220VBMAB25RAN0110</t>
   </si>
   <si>
+    <t>8220VBMAB20RAN01SC</t>
+  </si>
+  <si>
+    <t>8220VBMAB20RAN01SL</t>
+  </si>
+  <si>
+    <t>8220VBMAB20RAN0110</t>
+  </si>
+  <si>
     <t>8220VBMAB20RAN91E0</t>
   </si>
   <si>
-    <t>8220VBMAB20RAN0110</t>
+    <t>8220VBMAB20RAN91EP</t>
+  </si>
+  <si>
+    <t>8220VBMAB20RAN011L</t>
   </si>
   <si>
     <t>8220VBMAB20RAN91EC</t>
   </si>
   <si>
-    <t>8220VBMAB20RAN01SL</t>
-[...10 lines deleted...]
-  <si>
     <t>8220VBMAB16RAN0110</t>
   </si>
   <si>
     <t>8220VBM1820RAN0110</t>
   </si>
   <si>
     <t>8220VBM1625RAN0110</t>
   </si>
   <si>
     <t>8220VBM1620RAN91F0</t>
   </si>
   <si>
     <t>8220VBM1620RAN3110</t>
   </si>
   <si>
     <t>8220VBM1620RAN0110</t>
   </si>
   <si>
     <t>8220VBM1620RAN91E0</t>
   </si>
   <si>
     <t>8220VBM1030RAN0110</t>
   </si>
   <si>
     <t>8220VBM1030RAN91E0</t>
   </si>
   <si>
     <t>8220VAMAB25RAN91E0</t>
   </si>
   <si>
+    <t>8220VAMAB25RAN1110</t>
+  </si>
+  <si>
+    <t>8220VAMAB25RAN0110</t>
+  </si>
+  <si>
     <t>8220VAMAB25RAN111C</t>
   </si>
   <si>
-    <t>8220VAMAB25RAN0110</t>
-[...4 lines deleted...]
-  <si>
     <t>8220VAMAB20RAN91E0</t>
   </si>
   <si>
+    <t>8220VAMAB20RAN91EC</t>
+  </si>
+  <si>
+    <t>8220VAMAB20RAN0110</t>
+  </si>
+  <si>
     <t>8220VAMAB20RAN011C</t>
   </si>
   <si>
-    <t>8220VAMAB20RAN0110</t>
-[...4 lines deleted...]
-  <si>
     <t>8220VAM1625RAN0110</t>
   </si>
   <si>
     <t>8220VAM1025RAN91E0</t>
   </si>
   <si>
     <t>8220MFMAB20RAN91E0</t>
   </si>
   <si>
+    <t>8220MFMAB20RAN0110</t>
+  </si>
+  <si>
     <t>8220MFMAB20RAN01F0</t>
   </si>
   <si>
-    <t>8220MFMAB20RAN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8220MFM1020RAN91E0</t>
   </si>
   <si>
+    <t>8220MDMAB20RAN1110</t>
+  </si>
+  <si>
+    <t>8220MDMAB20RAN91E0</t>
+  </si>
+  <si>
+    <t>8220MDMAB20RAN0110</t>
+  </si>
+  <si>
     <t>8220MDMAB20RAN111C</t>
   </si>
   <si>
-    <t>8220MDMAB20RAN1110</t>
-[...7 lines deleted...]
-  <si>
     <t>8220MDM1025RAN0110</t>
   </si>
   <si>
+    <t>8220MDM1020RAN91EP</t>
+  </si>
+  <si>
+    <t>8220MDM1020RAN0110</t>
+  </si>
+  <si>
+    <t>8220MDM1020RAN91E0</t>
+  </si>
+  <si>
     <t>8220MDM1020RAN0170</t>
   </si>
   <si>
-    <t>8220MDM1020RAN91EP</t>
-[...7 lines deleted...]
-  <si>
     <t>8220MDM1016RAN91EP</t>
   </si>
   <si>
+    <t>8220MDM1016RAN91EL</t>
+  </si>
+  <si>
+    <t>8220MDM1016RAN91EC</t>
+  </si>
+  <si>
     <t>8220MDM1016RAN91E0</t>
   </si>
   <si>
     <t>8220MDM1016RAN0110</t>
   </si>
   <si>
-    <t>8220MDM1016RAN91EL</t>
-[...2 lines deleted...]
-    <t>8220MDM1016RAN91EC</t>
+    <t>8220MCM1020RAN01E0</t>
+  </si>
+  <si>
+    <t>8220MCM1020RAN0110</t>
+  </si>
+  <si>
+    <t>8220MCM1020RAN3110</t>
+  </si>
+  <si>
+    <t>8220MCM1020RAN91E0</t>
   </si>
   <si>
     <t>8220MCM1020RAQ015P</t>
   </si>
   <si>
-    <t>8220MCM1020RAN91E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8220MCM1020RAQ0150</t>
   </si>
   <si>
-    <t>8220MCM1020RAN01E0</t>
-[...5 lines deleted...]
-    <t>8220MCM1020RAN3110</t>
+    <t>8220MCM1016RAN91E0</t>
   </si>
   <si>
     <t>8220MCM1016RAN011C</t>
   </si>
   <si>
-    <t>8220MCM1016RAN91E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8220MCM1016RAN311C</t>
   </si>
   <si>
     <t>8220MCM1016RAN0110</t>
   </si>
   <si>
     <t>8220MCM1016RAN3110</t>
   </si>
   <si>
     <t>8220MCM1012RAN91EP</t>
   </si>
   <si>
     <t>8220MCM0820RAN91E0</t>
   </si>
   <si>
     <t>8220MBM1012RAN91E0</t>
   </si>
   <si>
+    <t>8220MBM0816RAN0110</t>
+  </si>
+  <si>
     <t>8220MBM0816RAN3110</t>
   </si>
   <si>
-    <t>8220MBM0816RAN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8220MBM0812RAN91EC</t>
   </si>
   <si>
     <t>8220MBM0812RAN91E0</t>
   </si>
   <si>
     <t>8220MAM0812RAN91E0</t>
   </si>
   <si>
     <t>8220LFMAA11RAN0110</t>
   </si>
   <si>
     <t>8220LFMAA11RAN91E0</t>
   </si>
   <si>
+    <t>8220LFM0511RAN0110</t>
+  </si>
+  <si>
     <t>8220LFM0511RAN3110</t>
   </si>
   <si>
-    <t>8220LFM0511RAN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8220VBVAB25RAN0170</t>
   </si>
   <si>
     <t>8220VBVAB20RAN91E0</t>
   </si>
   <si>
     <t>8220VBV1625RAN0170</t>
   </si>
   <si>
+    <t>8180VBMAB20RAN01SC</t>
+  </si>
+  <si>
+    <t>18μF</t>
+  </si>
+  <si>
     <t>8180VBMAB20RAN01S0</t>
   </si>
   <si>
-    <t>18μF</t>
-[...4 lines deleted...]
-  <si>
     <t>8180VBMAB20RAN01SL</t>
   </si>
   <si>
+    <t>8180VBM1025RAN91EP</t>
+  </si>
+  <si>
     <t>8180VBM1025RAN91E0</t>
   </si>
   <si>
-    <t>8180VBM1025RAN91EP</t>
-[...1 lines deleted...]
-  <si>
     <t>8180VAM1020RAN91E0</t>
   </si>
   <si>
+    <t>8180MDM1014RAN91EC</t>
+  </si>
+  <si>
+    <t>Φ10×14mm</t>
+  </si>
+  <si>
+    <t>1014</t>
+  </si>
+  <si>
     <t>8180MDM1014RAN91EP</t>
   </si>
   <si>
-    <t>Φ10×14mm</t>
-[...7 lines deleted...]
-  <si>
     <t>8180MCM1020RAN91E0</t>
   </si>
   <si>
     <t>8150VCMAB25RAN91E0</t>
   </si>
   <si>
     <t>15μF</t>
   </si>
   <si>
     <t>8150VCMAB25RAN91EP</t>
   </si>
   <si>
     <t>8150VCMAB20RAN91E0</t>
   </si>
   <si>
     <t>8150VBMAB25RAN0110</t>
   </si>
   <si>
     <t>8150VBMAB20RAN91E0</t>
   </si>
   <si>
     <t>8150VBMAB20RAN0110</t>
   </si>
   <si>
     <t>8150VBMAB16RAN01SL</t>
   </si>
   <si>
     <t>8150VBMAB16RAN91EC</t>
   </si>
   <si>
     <t>8150VBMAB16RAN91E0</t>
   </si>
   <si>
+    <t>8150VBM1020RAN0110</t>
+  </si>
+  <si>
+    <t>8150VBM1020RAN01SL</t>
+  </si>
+  <si>
+    <t>8150VBM1020RAN1110</t>
+  </si>
+  <si>
     <t>8150VBM1020RAN91EP</t>
   </si>
   <si>
-    <t>8150VBM1020RAN01SL</t>
-[...1 lines deleted...]
-  <si>
     <t>8150VBM1020RAN91E0</t>
   </si>
   <si>
-    <t>8150VBM1020RAN0110</t>
-[...4 lines deleted...]
-  <si>
     <t>8150VBM1016RAN91E0</t>
   </si>
   <si>
     <t>8150VAMAB25RAN0110</t>
   </si>
   <si>
+    <t>8150VAMAB20RAN91E0</t>
+  </si>
+  <si>
+    <t>8150VAMAB20RAN0110</t>
+  </si>
+  <si>
+    <t>8150VAMAB20RAN1110</t>
+  </si>
+  <si>
     <t>8150VAMAB20RAN111C</t>
   </si>
   <si>
-    <t>8150VAMAB20RAN1110</t>
-[...1 lines deleted...]
-  <si>
     <t>8150VAMAB20RAN5110</t>
   </si>
   <si>
     <t>8150VAMAB20RAN111P</t>
   </si>
   <si>
-    <t>8150VAMAB20RAN91E0</t>
-[...2 lines deleted...]
-    <t>8150VAMAB20RAN0110</t>
+    <t>8150VAMAB16RAN91EP</t>
   </si>
   <si>
     <t>8150VAMAB16RAN91E0</t>
   </si>
   <si>
-    <t>8150VAMAB16RAN91EP</t>
-[...1 lines deleted...]
-  <si>
     <t>8150VAM1320RAN0110</t>
   </si>
   <si>
     <t>Φ13×20mm</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
+    <t>8150VAM1020RAN91E0</t>
+  </si>
+  <si>
     <t>8150VAM1020RAN0110</t>
   </si>
   <si>
     <t>8150VAM1020RAN5110</t>
   </si>
   <si>
-    <t>8150VAM1020RAN91E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8150VAM1016RAN91E0</t>
   </si>
   <si>
     <t>8150VAM1016RAN0110</t>
   </si>
   <si>
     <t>8150MFMAB20RAN0110</t>
   </si>
   <si>
     <t>8150MFM1014RAN91E0</t>
   </si>
   <si>
     <t>8150MDMAB20RAN0110</t>
   </si>
   <si>
+    <t>8150MDM1020RAN0170</t>
+  </si>
+  <si>
     <t>8150MDM1020RAN0110</t>
   </si>
   <si>
-    <t>8150MDM1020RAN0170</t>
+    <t>8150MDM1016RAN91E0</t>
+  </si>
+  <si>
+    <t>8150MDM1016RAN0170</t>
   </si>
   <si>
     <t>8150MDM1016RAN0110</t>
   </si>
   <si>
-    <t>8150MDM1016RAN91E0</t>
-[...4 lines deleted...]
-  <si>
     <t>8150MCM1020RAN01E0</t>
   </si>
   <si>
     <t>8150MCM1020RAN0110</t>
   </si>
   <si>
     <t>8150MCM1020RAN91E0</t>
   </si>
   <si>
     <t>8150MCM1016RAN0110</t>
   </si>
   <si>
     <t>8150MCM0816RAN91S0</t>
   </si>
   <si>
     <t>8150MCM0816RAN91SC</t>
   </si>
   <si>
     <t>8150MCM0812RAN91E0</t>
   </si>
   <si>
     <t>8150MBM0810RAN91E0</t>
   </si>
   <si>
     <t>Φ8×10mm</t>
@@ -1821,266 +1821,266 @@
   <si>
     <t>0810</t>
   </si>
   <si>
     <t>8150VBV1016RAN91E0</t>
   </si>
   <si>
     <t>8150MCA0816RAN91E0</t>
   </si>
   <si>
     <t>±10%</t>
   </si>
   <si>
     <t>8120VBMAB16RAN0110</t>
   </si>
   <si>
     <t>12μF</t>
   </si>
   <si>
     <t>8120VBM1020RAN91E0</t>
   </si>
   <si>
     <t>8120VBM1016RAN01SL</t>
   </si>
   <si>
+    <t>8120VBM1016RAN91SL</t>
+  </si>
+  <si>
     <t>8120VBM1016RAN91E0</t>
   </si>
   <si>
-    <t>8120VBM1016RAN91SL</t>
-[...1 lines deleted...]
-  <si>
     <t>8120MCM0812RAN91EL</t>
   </si>
   <si>
     <t>8120MCM0812RAN91E0</t>
   </si>
   <si>
     <t>8120MCM0810RAN91EL</t>
   </si>
   <si>
     <t>8110VEM1016RAN91E0</t>
   </si>
   <si>
     <t>11μF</t>
   </si>
   <si>
     <t>8100VCMAB25RAN91E0</t>
   </si>
   <si>
     <t>10μF</t>
   </si>
   <si>
     <t>8100VCMAB20RAN0110</t>
   </si>
   <si>
     <t>8100VCMAB16RAN91E0</t>
   </si>
   <si>
     <t>8100VBMAB20RAN0110</t>
   </si>
   <si>
     <t>8100VBMAB20RAN011C</t>
   </si>
   <si>
     <t>8100VBMAB20RAN3110</t>
   </si>
   <si>
     <t>8100VBMAB20RAN91E0</t>
   </si>
   <si>
+    <t>8100VBM1020RAN0110</t>
+  </si>
+  <si>
+    <t>8100VBM1020RAN91EP</t>
+  </si>
+  <si>
     <t>8100VBM1020RAN91E0</t>
   </si>
   <si>
-    <t>8100VBM1020RAN91EP</t>
-[...2 lines deleted...]
-    <t>8100VBM1020RAN0110</t>
+    <t>8100VBM1016RAN0110</t>
+  </si>
+  <si>
+    <t>8100VBM1016RAN01S0</t>
+  </si>
+  <si>
+    <t>8100VBM1016RAN01SC</t>
   </si>
   <si>
     <t>8100VBM1016RAN91EP</t>
   </si>
   <si>
     <t>8100VBM1016RAN91E0</t>
   </si>
   <si>
-    <t>8100VBM1016RAN01S0</t>
-[...7 lines deleted...]
-  <si>
     <t>8100VBM0820RAN91E0</t>
   </si>
   <si>
     <t>8100VAMAB20RAN91E0</t>
   </si>
   <si>
     <t>8100VAMAB16RAN0110</t>
   </si>
   <si>
+    <t>8100VAM1020RAN0110</t>
+  </si>
+  <si>
+    <t>8100VAM1020RAN1110</t>
+  </si>
+  <si>
+    <t>8100VAM1020RAN111P</t>
+  </si>
+  <si>
+    <t>8100VAM1020RAN311C</t>
+  </si>
+  <si>
+    <t>8100VAM1020RAN011P</t>
+  </si>
+  <si>
+    <t>8100VAM1020RAN111C</t>
+  </si>
+  <si>
+    <t>8100VAM1020RAN3110</t>
+  </si>
+  <si>
+    <t>8100VAM1020RAN91E0</t>
+  </si>
+  <si>
     <t>8100VAM1020RAN91Y0</t>
   </si>
   <si>
     <t>8100VAM1020RAQ015P</t>
   </si>
   <si>
     <t>8100VAM1020RAQ0150</t>
   </si>
   <si>
-    <t>8100VAM1020RAN311C</t>
-[...20 lines deleted...]
-    <t>8100VAM1020RAN91E0</t>
+    <t>8100VAM1016RAN111P</t>
+  </si>
+  <si>
+    <t>8100VAM1016RAN011P</t>
+  </si>
+  <si>
+    <t>8100VAM1016RAN91EC</t>
+  </si>
+  <si>
+    <t>8100VAM1016RAN91EL</t>
   </si>
   <si>
     <t>8100VAM1016RAN91EP</t>
   </si>
   <si>
+    <t>8100VAM1016RAN011C</t>
+  </si>
+  <si>
+    <t>8100VAM1016RAN111C</t>
+  </si>
+  <si>
+    <t>8100VAM1016RAN0110</t>
+  </si>
+  <si>
+    <t>8100VAM1016RAN1110</t>
+  </si>
+  <si>
+    <t>8100VAM1016RAN91E0</t>
+  </si>
+  <si>
     <t>8100VAM1016RAN5110</t>
   </si>
   <si>
-    <t>8100VAM1016RAN91E0</t>
-[...25 lines deleted...]
-  <si>
     <t>8100VAM1012RAN91E0</t>
   </si>
   <si>
     <t>8100VAM0816RAN91E0</t>
   </si>
   <si>
+    <t>8100MFM1020RAN0110</t>
+  </si>
+  <si>
     <t>8100MFM1020RAN91E0</t>
   </si>
   <si>
-    <t>8100MFM1020RAN0110</t>
+    <t>8100MDM1020RAN0170</t>
+  </si>
+  <si>
+    <t>8100MDM1020RAN0110</t>
   </si>
   <si>
     <t>8100MDM1020RAN3110</t>
   </si>
   <si>
-    <t>8100MDM1020RAN0110</t>
-[...2 lines deleted...]
-    <t>8100MDM1020RAN0170</t>
+    <t>8100MDM1016RAN0110</t>
   </si>
   <si>
     <t>8100MDM1016RAN1110</t>
   </si>
   <si>
+    <t>8100MDM1016RAN91Y0</t>
+  </si>
+  <si>
+    <t>8100MDM1016RAN0170</t>
+  </si>
+  <si>
     <t>8100MDM1016RAN111C</t>
   </si>
   <si>
-    <t>8100MDM1016RAN0110</t>
-[...5 lines deleted...]
-    <t>8100MDM1016RAN0170</t>
+    <t>8100MDM0810RAN91S0</t>
   </si>
   <si>
     <t>8100MDM0810RAN91E0</t>
   </si>
   <si>
-    <t>8100MDM0810RAN91S0</t>
+    <t>8100MCMAA12RAN91E0</t>
+  </si>
+  <si>
+    <t>8100MCMAA12RAN91EL</t>
+  </si>
+  <si>
+    <t>8100MCMAA12RAN91EA</t>
   </si>
   <si>
     <t>8100MCMAA12RAN91EC</t>
   </si>
   <si>
-    <t>8100MCMAA12RAN91EL</t>
-[...5 lines deleted...]
-    <t>8100MCMAA12RAN91E0</t>
+    <t>8100MCM1016RAN01E0</t>
   </si>
   <si>
     <t>8100MCM1016RAN91E0</t>
   </si>
   <si>
-    <t>8100MCM1016RAN01E0</t>
+    <t>8100MCM1016RAN0110</t>
   </si>
   <si>
     <t>8100MCM1016RAN01F0</t>
   </si>
   <si>
-    <t>8100MCM1016RAN0110</t>
+    <t>8100MCM1012RAN91EC</t>
   </si>
   <si>
     <t>8100MCM1012RAN91E0</t>
   </si>
   <si>
-    <t>8100MCM1012RAN91EC</t>
-[...1 lines deleted...]
-  <si>
     <t>8100MCM0812RAN0110</t>
   </si>
   <si>
     <t>8100MCM0812RAN3110</t>
   </si>
   <si>
     <t>8100MAM0812RAN3110</t>
   </si>
   <si>
     <t>8100MAM0812RAN91E0</t>
   </si>
   <si>
     <t>8100LFM0511RAN3110</t>
   </si>
   <si>
     <t>8100VAVAB20RAN017K</t>
   </si>
   <si>
     <t>8100VAV1020RAN0170</t>
   </si>
   <si>
     <t>8100VAV1016RAN0170</t>
   </si>
   <si>
     <t>88R2VBM1014RAN01SC</t>
@@ -2100,942 +2100,942 @@
   <si>
     <t>88R2VAMAB20RAN0110</t>
   </si>
   <si>
     <t>88R2VAM1020RAN0110</t>
   </si>
   <si>
     <t>88R2VAM1016RAN0170</t>
   </si>
   <si>
     <t>88R2VAM1014RAN91E0</t>
   </si>
   <si>
     <t>88R2VAM1012RAN91E0</t>
   </si>
   <si>
     <t>88R2VAM0816RAN91E0</t>
   </si>
   <si>
     <t>88R2MDM0816RAN111C</t>
   </si>
   <si>
     <t>88R2MDM0816RAN1110</t>
   </si>
   <si>
+    <t>86R8VBM1020RAN011C</t>
+  </si>
+  <si>
+    <t>6.8μF</t>
+  </si>
+  <si>
+    <t>86R8VBM1020RAN9110</t>
+  </si>
+  <si>
     <t>86R8VBM1020RAN0110</t>
   </si>
   <si>
-    <t>6.8μF</t>
-[...5 lines deleted...]
-    <t>86R8VBM1020RAN9110</t>
+    <t>86R8VBM1020RAN5110</t>
   </si>
   <si>
     <t>86R8VBM1020RAN91E0</t>
   </si>
   <si>
-    <t>86R8VBM1020RAN5110</t>
-[...1 lines deleted...]
-  <si>
     <t>86R8VBM1016RAN91E0</t>
   </si>
   <si>
+    <t>86R8VBM1014RAN91E0</t>
+  </si>
+  <si>
+    <t>86R8VBM1014RAN0110</t>
+  </si>
+  <si>
+    <t>86R8VBM1014RAN01S0</t>
+  </si>
+  <si>
+    <t>86R8VBM1014RAN01SL</t>
+  </si>
+  <si>
+    <t>86R8VBM1014RAN01SC</t>
+  </si>
+  <si>
     <t>86R8VBM1014RAN91EC</t>
   </si>
   <si>
-    <t>86R8VBM1014RAN01SC</t>
-[...7 lines deleted...]
-  <si>
     <t>86R8VBM1014RAN91EP</t>
   </si>
   <si>
-    <t>86R8VBM1014RAN01S0</t>
-[...2 lines deleted...]
-    <t>86R8VBM1014RAN0110</t>
+    <t>86R8VBM1012RAN91SC</t>
   </si>
   <si>
     <t>86R8VBM1012RAN91E0</t>
   </si>
   <si>
-    <t>86R8VBM1012RAN91SC</t>
-[...1 lines deleted...]
-  <si>
     <t>86R8VBM0816RAN91EC</t>
   </si>
   <si>
     <t>86R8VBM0816RAN91E0</t>
   </si>
   <si>
     <t>86R8VAMAB20RAN0110</t>
   </si>
   <si>
+    <t>86R8VAM1020RAN0110</t>
+  </si>
+  <si>
+    <t>86R8VAM1020RAN01E0</t>
+  </si>
+  <si>
     <t>86R8VAM1020RAN111C</t>
   </si>
   <si>
     <t>86R8VAM1020RAN0170</t>
   </si>
   <si>
+    <t>86R8VAM1020RAN1110</t>
+  </si>
+  <si>
     <t>86R8VAM1020RAN91E0</t>
   </si>
   <si>
-    <t>86R8VAM1020RAN1110</t>
-[...5 lines deleted...]
-    <t>86R8VAM1020RAN01E0</t>
+    <t>86R8VAM1016RAN91EC</t>
+  </si>
+  <si>
+    <t>86R8VAM1016RAN011C</t>
+  </si>
+  <si>
+    <t>86R8VAM1016RAN011P</t>
+  </si>
+  <si>
+    <t>86R8VAM1016RAN0170</t>
   </si>
   <si>
     <t>86R8VAM1016RAN111C</t>
   </si>
   <si>
+    <t>86R8VAM1016RAN0110</t>
+  </si>
+  <si>
     <t>86R8VAM1016RAN0150</t>
   </si>
   <si>
-    <t>86R8VAM1016RAN011P</t>
-[...7 lines deleted...]
-  <si>
     <t>86R8VAM1016RAN1110</t>
   </si>
   <si>
-    <t>86R8VAM1016RAN91EC</t>
-[...1 lines deleted...]
-  <si>
     <t>86R8VAM1016RAN91E0</t>
   </si>
   <si>
-    <t>86R8VAM1016RAN011C</t>
+    <t>86R8VAM1012RAN91E0</t>
   </si>
   <si>
     <t>86R8VAM1012RAN0110</t>
   </si>
   <si>
-    <t>86R8VAM1012RAN91E0</t>
-[...1 lines deleted...]
-  <si>
     <t>86R8VAM1012RAN011C</t>
   </si>
   <si>
     <t>86R8VAM1012RAN5110</t>
   </si>
   <si>
     <t>86R8VAM0816RAN91E0</t>
   </si>
   <si>
     <t>86R8VAM0812RAN91EC</t>
   </si>
   <si>
     <t>86R8MFM1020RAN0110</t>
   </si>
   <si>
     <t>86R8MFM1016RAN0110</t>
   </si>
   <si>
+    <t>86R8MDM0812RAN111C</t>
+  </si>
+  <si>
     <t>86R8MDM0812RAN1110</t>
   </si>
   <si>
-    <t>86R8MDM0812RAN111C</t>
-[...1 lines deleted...]
-  <si>
     <t>86R8MDM0810RAN91E0</t>
   </si>
   <si>
+    <t>86R8MDM0809RAN91E0</t>
+  </si>
+  <si>
+    <t>Φ8×9mm</t>
+  </si>
+  <si>
+    <t>0809</t>
+  </si>
+  <si>
     <t>86R8MDM0809RAN91EC</t>
   </si>
   <si>
-    <t>Φ8×9mm</t>
-[...7 lines deleted...]
-  <si>
     <t>86R8VAVAB20RAN017K</t>
   </si>
   <si>
     <t>86R8VAV1016RAN0170</t>
   </si>
   <si>
     <t>86R8MDV0816RAN91E0</t>
   </si>
   <si>
     <t>86R8MDV0812RAN0170</t>
   </si>
   <si>
     <t>86R8VAK1016RAN01S0</t>
   </si>
   <si>
+    <t>86R8VAK1016RAN01SL</t>
+  </si>
+  <si>
     <t>86R8VAA1016RAN91E0</t>
   </si>
   <si>
-    <t>86R8VAK1016RAN01SL</t>
-[...1 lines deleted...]
-  <si>
     <t>85R6VCM1016RAN0170</t>
   </si>
   <si>
     <t>5.6μF</t>
   </si>
   <si>
     <t>85R6VBM1010RAN91E0</t>
   </si>
   <si>
     <t>Φ10×10mm</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
+    <t>85R6VBM0814RAN0110</t>
+  </si>
+  <si>
+    <t>Φ8×14mm</t>
+  </si>
+  <si>
+    <t>0814</t>
+  </si>
+  <si>
     <t>85R6VBM0814RAN91SC</t>
   </si>
   <si>
-    <t>Φ8×14mm</t>
-[...2 lines deleted...]
-    <t>0814</t>
+    <t>85R6VBM0814RAN01SL</t>
   </si>
   <si>
     <t>85R6VBM0814RAN01S0</t>
   </si>
   <si>
-    <t>85R6VBM0814RAN01SL</t>
-[...2 lines deleted...]
-    <t>85R6VBM0814RAN0110</t>
+    <t>85R6VAM1020RAN0110</t>
+  </si>
+  <si>
+    <t>85R6VAM1020RAN91E0</t>
   </si>
   <si>
     <t>85R6VAM1020RAN01E0</t>
   </si>
   <si>
-    <t>85R6VAM1020RAN91E0</t>
-[...2 lines deleted...]
-    <t>85R6VAM1020RAN0110</t>
+    <t>85R6VAM1016RAN0150</t>
+  </si>
+  <si>
+    <t>85R6VAM1016RAN91E0</t>
+  </si>
+  <si>
+    <t>85R6VAM1016RAN0110</t>
+  </si>
+  <si>
+    <t>85R6VAM1016RAN0170</t>
   </si>
   <si>
     <t>85R6VAM1016RAN91Y0</t>
   </si>
   <si>
-    <t>85R6VAM1016RAN0170</t>
-[...10 lines deleted...]
-  <si>
     <t>85R6VAM1012RAN91E0</t>
   </si>
   <si>
     <t>85R6VAM0814RAN01SC</t>
   </si>
   <si>
     <t>85R6VAM0812RAN91E0</t>
   </si>
   <si>
     <t>85R6VAM0812RAN91EC</t>
   </si>
   <si>
     <t>85R6MFM1020RAN0110</t>
   </si>
   <si>
     <t>85R6MDM0812RAN01SL</t>
   </si>
   <si>
     <t>85R6MCMAA09RAN91EA</t>
   </si>
   <si>
     <t>Φ6.3×9mm</t>
   </si>
   <si>
     <t>AA09</t>
   </si>
   <si>
     <t>85R6MCMAA09RAN91EF</t>
   </si>
   <si>
     <t>85R6VAA1016RAN91E0</t>
   </si>
   <si>
     <t>84R7VCM0816RAN91E0</t>
   </si>
   <si>
     <t>4.7μF</t>
   </si>
   <si>
     <t>84R7VCM0816RAN91EC</t>
   </si>
   <si>
     <t>84R7VCM0816RAQ0150</t>
   </si>
   <si>
+    <t>84R7VBM1020RAN5110</t>
+  </si>
+  <si>
     <t>84R7VBM1020RAN91E0</t>
   </si>
   <si>
+    <t>84R7VBM1020RAN0110</t>
+  </si>
+  <si>
     <t>84R7VBM1020RAN9110</t>
   </si>
   <si>
-    <t>84R7VBM1020RAN0110</t>
-[...2 lines deleted...]
-    <t>84R7VBM1020RAN5110</t>
+    <t>84R7VBM1016RAN91E0</t>
   </si>
   <si>
     <t>84R7VBM1016RAN91EP</t>
   </si>
   <si>
     <t>84R7VBM1016RAN0110</t>
   </si>
   <si>
-    <t>84R7VBM1016RAN91E0</t>
+    <t>84R7VBM1012RAN0110</t>
+  </si>
+  <si>
+    <t>84R7VBM1012RAN91E0</t>
+  </si>
+  <si>
+    <t>84R7VBM1012RAN91EP</t>
+  </si>
+  <si>
+    <t>84R7VBM1012RAN01S0</t>
   </si>
   <si>
     <t>84R7VBM1012RAN01SC</t>
   </si>
   <si>
     <t>84R7VBM1012RAN91EC</t>
   </si>
   <si>
-    <t>84R7VBM1012RAN01S0</t>
-[...10 lines deleted...]
-  <si>
     <t>84R7VBM1010RAN01SC</t>
   </si>
   <si>
     <t>84R7VBM1010RAN01S0</t>
   </si>
   <si>
     <t>84R7VBM1010RAN01SL</t>
   </si>
   <si>
     <t>84R7VBM1009RAN01SL</t>
   </si>
   <si>
     <t>Φ10×9mm</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
+    <t>84R7VBM0814RAN91EC</t>
+  </si>
+  <si>
+    <t>84R7VBM0814RAN01SC</t>
+  </si>
+  <si>
     <t>84R7VBM0814RAN01S0</t>
   </si>
   <si>
-    <t>84R7VBM0814RAN01SC</t>
+    <t>84R7VBM0814RAN01SL</t>
   </si>
   <si>
     <t>84R7VBM0814RAN91SC</t>
   </si>
   <si>
-    <t>84R7VBM0814RAN91EC</t>
-[...2 lines deleted...]
-    <t>84R7VBM0814RAN01SL</t>
+    <t>84R7VBM0812RAN91E0</t>
   </si>
   <si>
     <t>84R7VBM0812RAN0110</t>
   </si>
   <si>
+    <t>84R7VBM0812RAN01S0</t>
+  </si>
+  <si>
     <t>84R7VBM0812RAN011L</t>
   </si>
   <si>
     <t>84R7VBM0812RAN01SL</t>
   </si>
   <si>
-    <t>84R7VBM0812RAN91E0</t>
-[...4 lines deleted...]
-  <si>
     <t>84R7VEM0812RAN01SL</t>
   </si>
   <si>
     <t>84R7VAM1020RAN0110</t>
   </si>
   <si>
     <t>84R7VAM1020RAN91E0</t>
   </si>
   <si>
+    <t>84R7VAM1016RAN011C</t>
+  </si>
+  <si>
+    <t>84R7VAM1016RAN0110</t>
+  </si>
+  <si>
     <t>84R7VAM1016RAN01E0</t>
   </si>
   <si>
+    <t>84R7VAM1016RAN111C</t>
+  </si>
+  <si>
+    <t>84R7VAM1016RAN0170</t>
+  </si>
+  <si>
+    <t>84R7VAM1016RAN1110</t>
+  </si>
+  <si>
     <t>84R7VAM1016RAN91E0</t>
   </si>
   <si>
-    <t>84R7VAM1016RAN0170</t>
-[...1 lines deleted...]
-  <si>
     <t>84R7VAM1016RAN91Y0</t>
   </si>
   <si>
-    <t>84R7VAM1016RAN011C</t>
-[...8 lines deleted...]
-    <t>84R7VAM1016RAN0110</t>
+    <t>84R7VAM1012RAN111P</t>
+  </si>
+  <si>
+    <t>84R7VAM1012RAN111C</t>
+  </si>
+  <si>
+    <t>84R7VAM1012RAN91E0</t>
+  </si>
+  <si>
+    <t>84R7VAM1012RAN3110</t>
   </si>
   <si>
     <t>84R7VAM1012RAN0110</t>
   </si>
   <si>
-    <t>84R7VAM1012RAN91E0</t>
-[...10 lines deleted...]
-  <si>
     <t>84R7VAM0816RAN91E0</t>
   </si>
   <si>
     <t>84R7VAM0816RAN3110</t>
   </si>
   <si>
     <t>84R7VAM0816RAN0170</t>
   </si>
   <si>
+    <t>84R7VAM0812RAN011P</t>
+  </si>
+  <si>
+    <t>84R7VAM0812RAN01SL</t>
+  </si>
+  <si>
+    <t>84R7VAM0812RAN011C</t>
+  </si>
+  <si>
+    <t>84R7VAM0812RAN91SC</t>
+  </si>
+  <si>
+    <t>84R7VAM0812RAN91EC</t>
+  </si>
+  <si>
     <t>84R7VAM0812RAN91EL</t>
   </si>
   <si>
-    <t>84R7VAM0812RAN91SC</t>
-[...2 lines deleted...]
-    <t>84R7VAM0812RAN011C</t>
+    <t>84R7VAM0812RAN91EF</t>
+  </si>
+  <si>
+    <t>84R7VAM0812RAN91EP</t>
+  </si>
+  <si>
+    <t>84R7VAM0812RAN91E0</t>
+  </si>
+  <si>
+    <t>84R7VAM0812RAN0110</t>
   </si>
   <si>
     <t>84R7VAM0812RAN5110</t>
   </si>
   <si>
-    <t>84R7VAM0812RAN011P</t>
-[...19 lines deleted...]
-  <si>
     <t>84R7VAM0810RAN91S0</t>
   </si>
   <si>
     <t>84R7VAM0810RAN91E0</t>
   </si>
   <si>
     <t>84R7MFM1012RAN91E0</t>
   </si>
   <si>
+    <t>84R7MFM0814RAN91E0</t>
+  </si>
+  <si>
+    <t>84R7MFM0814RAN91F0</t>
+  </si>
+  <si>
     <t>84R7MFM0814RAN91EF</t>
   </si>
   <si>
-    <t>84R7MFM0814RAN91F0</t>
-[...4 lines deleted...]
-  <si>
     <t>84R7MFM0814RAN91FF</t>
   </si>
   <si>
+    <t>84R7MDMAA12RAN01S0</t>
+  </si>
+  <si>
     <t>84R7MDMAA12RAN01SC</t>
   </si>
   <si>
-    <t>84R7MDMAA12RAN01S0</t>
+    <t>84R7MDMAA12RAN91E0</t>
   </si>
   <si>
     <t>84R7MDMAA12RAN01SL</t>
   </si>
   <si>
-    <t>84R7MDMAA12RAN91E0</t>
+    <t>84R7MDM0812RAN91E0</t>
+  </si>
+  <si>
+    <t>84R7MDM0812RAN91EC</t>
   </si>
   <si>
     <t>84R7MDM0812RAN0110</t>
   </si>
   <si>
-    <t>84R7MDM0812RAN91EC</t>
-[...4 lines deleted...]
-  <si>
     <t>84R7MDM0809RAN01SL</t>
   </si>
   <si>
     <t>84R7MCM0816RAN3110</t>
   </si>
   <si>
     <t>84R7MBM0809RAN91E0</t>
   </si>
   <si>
     <t>84R7MBM0809RAN91F0</t>
   </si>
   <si>
     <t>84R7VAV0820RAN0170</t>
   </si>
   <si>
     <t>84R7VAV0812RAN0170</t>
   </si>
   <si>
     <t>84R7VAA1016RAN91E0</t>
   </si>
   <si>
     <t>84R0VAQ1020RAN0170</t>
   </si>
   <si>
     <t>4.0μF</t>
   </si>
   <si>
     <t>-10%~+30%</t>
   </si>
   <si>
+    <t>83R9VBM1012RAN01S0</t>
+  </si>
+  <si>
+    <t>3.9μF</t>
+  </si>
+  <si>
     <t>83R9VBM1012RAN01SL</t>
   </si>
   <si>
-    <t>3.9μF</t>
-[...2 lines deleted...]
-    <t>83R9VBM1012RAN01S0</t>
+    <t>83R9VBM0812RAN01SL</t>
   </si>
   <si>
     <t>83R9VBM0812RAN01S0</t>
   </si>
   <si>
     <t>83R9VBM0812RAN01SC</t>
   </si>
   <si>
-    <t>83R9VBM0812RAN01SL</t>
-[...1 lines deleted...]
-  <si>
     <t>83R9VAM1016RAN91Y0</t>
   </si>
   <si>
     <t>83R9VAM1016RAN0110</t>
   </si>
   <si>
     <t>83R9VAM0816RAN0170</t>
   </si>
   <si>
     <t>83R9VAM0812RAN91E0</t>
   </si>
   <si>
     <t>83R3VBM1016RAN5110</t>
   </si>
   <si>
     <t>3.3μF</t>
   </si>
   <si>
     <t>83R3VBM1016RAN91E0</t>
   </si>
   <si>
     <t>83R3VBM1016RAN9110</t>
   </si>
   <si>
     <t>83R3VBM1012RAN91EP</t>
   </si>
   <si>
+    <t>83R3VBM0812RAN91E0</t>
+  </si>
+  <si>
     <t>83R3VBM0812RAN01S0</t>
   </si>
   <si>
     <t>83R3VBM0812RAN01SC</t>
   </si>
   <si>
-    <t>83R3VBM0812RAN91E0</t>
-[...1 lines deleted...]
-  <si>
     <t>83R3VBM0809RAN01SL</t>
   </si>
   <si>
     <t>83R3VAMAA12RAN91EC</t>
   </si>
   <si>
     <t>83R3VAMAA12RAN91E0</t>
   </si>
   <si>
     <t>83R3VAMAA09RAN91E0</t>
   </si>
   <si>
+    <t>83R3VAM1016RAN0110</t>
+  </si>
+  <si>
+    <t>83R3VAM1016RAN0170</t>
+  </si>
+  <si>
+    <t>83R3VAM1016RAN01E0</t>
+  </si>
+  <si>
     <t>83R3VAM1016RAN1110</t>
   </si>
   <si>
     <t>83R3VAM1016RAN01F0</t>
   </si>
   <si>
-    <t>83R3VAM1016RAN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>83R3VAM1016RAN91E0</t>
   </si>
   <si>
-    <t>83R3VAM1016RAN0170</t>
-[...4 lines deleted...]
-  <si>
     <t>83R3VAM1012RAN0110</t>
   </si>
   <si>
+    <t>83R3VAM0816RAN0170</t>
+  </si>
+  <si>
     <t>83R3VAM0816RAN0110</t>
   </si>
   <si>
     <t>83R3VAM0816RAN91E0</t>
   </si>
   <si>
-    <t>83R3VAM0816RAN0170</t>
+    <t>83R3VAM0812RAN91AA</t>
+  </si>
+  <si>
+    <t>83R3VAM0812RAN011P</t>
   </si>
   <si>
     <t>83R3VAM0812RAN0110</t>
   </si>
   <si>
+    <t>83R3VAM0812RAN1110</t>
+  </si>
+  <si>
     <t>83R3VAM0812RAN91EC</t>
   </si>
   <si>
     <t>83R3VAM0812RAN91E0</t>
   </si>
   <si>
-    <t>83R3VAM0812RAN011P</t>
-[...7 lines deleted...]
-  <si>
     <t>83R3MFM1016RAN0110</t>
   </si>
   <si>
     <t>83R3MDMAA09RAN91EF</t>
   </si>
   <si>
     <t>83R3MCMAA09RAN91EA</t>
   </si>
   <si>
     <t>83R3LFM0511RAN3110</t>
   </si>
   <si>
     <t>83R3VAV1016RAN017K</t>
   </si>
   <si>
     <t>83R3VAV0812RAN0170</t>
   </si>
   <si>
     <t>83R3VAK1012RAN0110</t>
   </si>
   <si>
     <t>82R8VAM1016RAN0110</t>
   </si>
   <si>
     <t>2.8μF</t>
   </si>
   <si>
     <t>82R7VBM0809RAN01S0</t>
   </si>
   <si>
     <t>2.7μF</t>
   </si>
   <si>
     <t>82R7VBM0809RAN01SL</t>
   </si>
   <si>
+    <t>82R7VAM1012RAN1110</t>
+  </si>
+  <si>
     <t>82R7VAM1012RAN0110</t>
   </si>
   <si>
-    <t>82R7VAM1012RAN1110</t>
-[...1 lines deleted...]
-  <si>
     <t>82R7VAM0812RAN0170</t>
   </si>
   <si>
     <t>82R2VCM0812RAN0110</t>
   </si>
   <si>
     <t>2.2μF</t>
   </si>
   <si>
     <t>82R2VBMAA12RAN01S0</t>
   </si>
   <si>
+    <t>82R2VBMAA12RAN01SL</t>
+  </si>
+  <si>
+    <t>82R2VBMAA12RAN01SC</t>
+  </si>
+  <si>
     <t>82R2VBMAA12RAN91E0</t>
   </si>
   <si>
-    <t>82R2VBMAA12RAN01SC</t>
-[...4 lines deleted...]
-  <si>
     <t>82R2VBM0812RAQ0150</t>
   </si>
   <si>
     <t>82R2VBM0812RAN011C</t>
   </si>
   <si>
+    <t>82R2VAMAA12RAN01SC</t>
+  </si>
+  <si>
+    <t>82R2VAMAA12RAN91E0</t>
+  </si>
+  <si>
+    <t>82R2VAMAA12RAN0110</t>
+  </si>
+  <si>
     <t>82R2VAMAA12RAN01S0</t>
   </si>
   <si>
-    <t>82R2VAMAA12RAN0110</t>
-[...5 lines deleted...]
-    <t>82R2VAMAA12RAN91E0</t>
+    <t>82R2VAMAA09RAN0110</t>
   </si>
   <si>
     <t>82R2VAMAA09RAN91E0</t>
   </si>
   <si>
-    <t>82R2VAMAA09RAN0110</t>
+    <t>82R2VAM1016RAN01E0</t>
+  </si>
+  <si>
+    <t>82R2VAM1016RAN0110</t>
+  </si>
+  <si>
+    <t>82R2VAM1016RAN91E0</t>
   </si>
   <si>
     <t>82R2VAM1016RAN91Y0</t>
   </si>
   <si>
-    <t>82R2VAM1016RAN91E0</t>
-[...7 lines deleted...]
-  <si>
     <t>82R2VAM1012RAN0110</t>
   </si>
   <si>
     <t>82R2VAM0812RAN0110</t>
   </si>
   <si>
+    <t>82R2VAM0812RAN91E0</t>
+  </si>
+  <si>
     <t>82R2VAM0812RAN0170</t>
   </si>
   <si>
-    <t>82R2VAM0812RAN91E0</t>
-[...1 lines deleted...]
-  <si>
     <t>82R2VAM0809RAN91EC</t>
   </si>
   <si>
     <t>82R2MFM1012RAN0110</t>
   </si>
   <si>
     <t>82R2MDMAA12RAN91EC</t>
   </si>
   <si>
     <t>82R2MDMAA12RAN91E0</t>
   </si>
   <si>
     <t>82R2MDMAA12RAN01SO</t>
   </si>
   <si>
     <t>82R2MDMAA12RAN01S0</t>
   </si>
   <si>
     <t>82R2MDMAA09RAN91EC</t>
   </si>
   <si>
+    <t>82R2MDMAA09RAN91E0</t>
+  </si>
+  <si>
+    <t>82R2MDMAA09RAN011A</t>
+  </si>
+  <si>
     <t>82R2MDMAA09RAN011C</t>
   </si>
   <si>
-    <t>82R2MDMAA09RAN91E0</t>
-[...4 lines deleted...]
-  <si>
     <t>82R2MDMAA09RAN01SL</t>
   </si>
   <si>
     <t>82R2MDM0511RAN011A</t>
   </si>
   <si>
     <t>82R2VAV1012RAN0170</t>
   </si>
   <si>
     <t>81R8VAMAA14RAN91Y0</t>
   </si>
   <si>
     <t>1.8μF</t>
   </si>
   <si>
     <t>Φ6.3×14mm</t>
   </si>
   <si>
     <t>AA14</t>
   </si>
   <si>
     <t>81R8VAMAA12RAN0110</t>
   </si>
   <si>
     <t>81R8VAMAA11RAN91E0</t>
   </si>
   <si>
     <t>81R8VAMAA11RAN0110</t>
   </si>
   <si>
     <t>81R8VAM1012RAN0110</t>
   </si>
   <si>
     <t>81R8VAM1012RAN0170</t>
   </si>
   <si>
     <t>81R8VAM0812RAN0170</t>
   </si>
   <si>
     <t>81R8VAK1012RAN0110</t>
   </si>
   <si>
     <t>81R5VAMAA14RAN91Y0</t>
   </si>
   <si>
     <t>1.5μF</t>
   </si>
   <si>
+    <t>81R5VAMAA09RAN0110</t>
+  </si>
+  <si>
     <t>81R5VAMAA09RAN011C</t>
   </si>
   <si>
-    <t>81R5VAMAA09RAN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>81R5VAM1012RAN0110</t>
   </si>
   <si>
     <t>81R5VAM0814RAN0110</t>
   </si>
   <si>
+    <t>81R5VAM0812RAN91E0</t>
+  </si>
+  <si>
     <t>81R5VAM0812RAN0170</t>
   </si>
   <si>
-    <t>81R5VAM0812RAN91E0</t>
-[...1 lines deleted...]
-  <si>
     <t>81R5VAM0809RAN0110</t>
   </si>
   <si>
     <t>81R5VAM0809RAN011C</t>
   </si>
   <si>
     <t>81R5VAV0812RAN017K</t>
   </si>
   <si>
     <t>81R2VAMAA14RAN91Y0</t>
   </si>
   <si>
     <t>1.2μF</t>
   </si>
   <si>
     <t>81R2VAM1012RAN0110</t>
   </si>
   <si>
     <t>81R2VAM0812RAN0170</t>
   </si>
   <si>
     <t>81R0VAMAA14RAN0110</t>
   </si>
   <si>
     <t>1.0μF</t>
   </si>
   <si>
+    <t>81R0VAMAA12RAN0110</t>
+  </si>
+  <si>
     <t>81R0VAMAA12RAN0170</t>
   </si>
   <si>
-    <t>81R0VAMAA12RAN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>81R0VAMAA09RAN91E0</t>
   </si>
   <si>
+    <t>81R0VAMAA07RAN91EC</t>
+  </si>
+  <si>
+    <t>Φ6.3×7mm</t>
+  </si>
+  <si>
+    <t>AA07</t>
+  </si>
+  <si>
     <t>81R0VAMAA07RAN91E0</t>
   </si>
   <si>
-    <t>Φ6.3×7mm</t>
-[...5 lines deleted...]
-    <t>81R0VAMAA07RAN91EC</t>
+    <t>81R0VAM0812RAN91E0</t>
   </si>
   <si>
     <t>81R0VAM0812RAN0170</t>
-  </si>
-[...1 lines deleted...]
-    <t>81R0VAM0812RAN91E0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>