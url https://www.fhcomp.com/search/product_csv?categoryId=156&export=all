--- v0 (2025-12-14)
+++ v1 (2026-04-13)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4053" uniqueCount="557">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4053" uniqueCount="555">
   <si>
     <t>型号</t>
   </si>
   <si>
     <t>容量</t>
   </si>
   <si>
     <t>尺寸(inch)</t>
   </si>
   <si>
     <t>温度特性</t>
   </si>
   <si>
     <t>额定电压</t>
   </si>
   <si>
     <t>公差</t>
   </si>
   <si>
     <t>应用场景</t>
   </si>
   <si>
     <t>生产状态</t>
   </si>
   <si>
@@ -99,1259 +99,1253 @@
   <si>
     <t>CT42-105M17F500P26</t>
   </si>
   <si>
     <t>CT42-105M17F500P52</t>
   </si>
   <si>
     <t>CT42-105M16F500P52</t>
   </si>
   <si>
     <t>φ2.5x4.0(mm)</t>
   </si>
   <si>
     <t>CT42-105K17B500P52</t>
   </si>
   <si>
     <t>±10%</t>
   </si>
   <si>
     <t>CT42-105Z17Y500P52</t>
   </si>
   <si>
     <t>-20% +80%</t>
   </si>
   <si>
+    <t>CT42-105Z17F500P52</t>
+  </si>
+  <si>
     <t>CT42-105Z17F500P26</t>
   </si>
   <si>
-    <t>CT42-105Z17F500P52</t>
-[...1 lines deleted...]
-  <si>
     <t>CT42-105Z17F250P52</t>
   </si>
   <si>
     <t>25V</t>
   </si>
   <si>
     <t>CT42-474M17Y500P52</t>
   </si>
   <si>
     <t>470nF</t>
   </si>
   <si>
     <t>CT42-474M17F500P52</t>
   </si>
   <si>
     <t>CT42-474K17B500P52</t>
   </si>
   <si>
     <t>CT42-474K17B250P26</t>
   </si>
   <si>
     <t>CT42-474K17B250P52</t>
   </si>
   <si>
     <t>CT42-474Z17F630P52</t>
   </si>
   <si>
     <t>63V</t>
   </si>
   <si>
     <t>CT42-474Z17Y500P52</t>
   </si>
   <si>
+    <t>CT42-334M17F500T52</t>
+  </si>
+  <si>
+    <t>330nF</t>
+  </si>
+  <si>
+    <t>CT42-334K17B500T52</t>
+  </si>
+  <si>
+    <t>CT42-334M17Y500P52</t>
+  </si>
+  <si>
     <t>CT42-334M17F500P52</t>
   </si>
   <si>
-    <t>330nF</t>
-[...7 lines deleted...]
-  <si>
     <t>CT42-334K17B101P52</t>
   </si>
   <si>
     <t>100V</t>
   </si>
   <si>
     <t>CT42-334K17B500P52</t>
   </si>
   <si>
-    <t>CT42-334K17B500T52</t>
-[...1 lines deleted...]
-  <si>
     <t>CT42-334K17B250P52</t>
   </si>
   <si>
     <t>CT42-334K17B160P52</t>
   </si>
   <si>
     <t>16V</t>
   </si>
   <si>
+    <t>CT42-224M17B500P26</t>
+  </si>
+  <si>
+    <t>220nF</t>
+  </si>
+  <si>
+    <t>CT42-224M17B500P52</t>
+  </si>
+  <si>
     <t>CT42-224M17F500P52</t>
   </si>
   <si>
-    <t>220nF</t>
-[...5 lines deleted...]
-    <t>CT42-224M17B500P26</t>
+    <t>CT42-224K17B500P52</t>
   </si>
   <si>
     <t>CT42-224K17B500P26</t>
   </si>
   <si>
-    <t>CT42-224K17B500P52</t>
-[...1 lines deleted...]
-  <si>
     <t>CT42-224K15B500P52</t>
   </si>
   <si>
     <t>φ2.5x3.8(mm)</t>
   </si>
   <si>
     <t>CT42-224K17B250P52</t>
   </si>
   <si>
     <t>CT42-154M17B500P52</t>
   </si>
   <si>
     <t>150nF</t>
   </si>
   <si>
     <t>CT42-154K17B500P52</t>
   </si>
   <si>
     <t>CT42-124K17B500P52</t>
   </si>
   <si>
     <t>120nF</t>
   </si>
   <si>
+    <t>CT42-104M17F500T52</t>
+  </si>
+  <si>
+    <t>100nF</t>
+  </si>
+  <si>
+    <t>CT42-104M17B500T52</t>
+  </si>
+  <si>
+    <t>CT42-104M15Y500T52</t>
+  </si>
+  <si>
+    <t>CT42-104K17B500T52</t>
+  </si>
+  <si>
     <t>CT42-104K13B500T52</t>
   </si>
   <si>
-    <t>100nF</t>
-[...1 lines deleted...]
-  <si>
     <t>φ2.2x3.3(mm)</t>
   </si>
   <si>
     <t>CT42-104M17F101P52</t>
   </si>
   <si>
     <t>CT42-104M17Y101P26</t>
   </si>
   <si>
     <t>CT42-104M17F630P52</t>
   </si>
   <si>
-    <t>CT42-104M17F500T52</t>
+    <t>CT42-104M17F500P26</t>
   </si>
   <si>
     <t>CT42-104M17F500P52</t>
   </si>
   <si>
+    <t>CT42-104M17Y500P52</t>
+  </si>
+  <si>
     <t>CT42-104M17B500P26</t>
   </si>
   <si>
     <t>CT42-104M17B500P52</t>
   </si>
   <si>
-    <t>CT42-104M17Y500P52</t>
-[...7 lines deleted...]
-  <si>
     <t>CT42-104M15Y500P52</t>
   </si>
   <si>
-    <t>CT42-104M15Y500T52</t>
-[...1 lines deleted...]
-  <si>
     <t>CT42-104M13F500P52</t>
   </si>
   <si>
     <t>CT42-104M13Y500P26</t>
   </si>
   <si>
+    <t>CT42-104M17Y250P52</t>
+  </si>
+  <si>
     <t>CT42-104M17B250P52</t>
   </si>
   <si>
-    <t>CT42-104M17Y250P52</t>
-[...1 lines deleted...]
-  <si>
     <t>CT42-104M17F100P52</t>
   </si>
   <si>
     <t>10V</t>
   </si>
   <si>
     <t>CT42-104K17B101P26</t>
   </si>
   <si>
     <t>CT42-104K17B101P52</t>
   </si>
   <si>
     <t>CT42-104K17B630P52</t>
   </si>
   <si>
     <t>CT42-104K17B630P26</t>
   </si>
   <si>
+    <t>CT42-104K13B630P26</t>
+  </si>
+  <si>
     <t>CT42-104K13B630P52</t>
   </si>
   <si>
-    <t>CT42-104K13B630P26</t>
-[...4 lines deleted...]
-  <si>
     <t>CT42-104K17B500P52</t>
   </si>
   <si>
     <t>CT42-104K17B500P26</t>
   </si>
   <si>
     <t>CT42-104K15B500P52</t>
   </si>
   <si>
     <t>CT42-104K15B500P26</t>
   </si>
   <si>
+    <t>CT42-104K13B500P52</t>
+  </si>
+  <si>
     <t>CT42-104K13B500P26</t>
   </si>
   <si>
-    <t>CT42-104K13B500P52</t>
-[...1 lines deleted...]
-  <si>
     <t>CT42-104J17B500P52</t>
   </si>
   <si>
     <t>±5%</t>
   </si>
   <si>
     <t>CT42-104Z17Y500P52</t>
   </si>
   <si>
+    <t>CT42-104Z17F500P52</t>
+  </si>
+  <si>
     <t>CT42-104Z17Y500P26</t>
   </si>
   <si>
     <t>CT42-104Z17F500P26</t>
   </si>
   <si>
-    <t>CT42-104Z17F500P52</t>
-[...1 lines deleted...]
-  <si>
     <t>CT42-104Z15Y500P52</t>
   </si>
   <si>
+    <t>CT42-104Z13Y500P52</t>
+  </si>
+  <si>
     <t>CT42-104Z13F500P52</t>
   </si>
   <si>
-    <t>CT42-104Z13Y500P52</t>
-[...1 lines deleted...]
-  <si>
     <t>CT42-683M17F500P52</t>
   </si>
   <si>
     <t>68nF</t>
   </si>
   <si>
+    <t>CT42-683K17B500P26</t>
+  </si>
+  <si>
     <t>CT42-683K17B500P52</t>
   </si>
   <si>
-    <t>CT42-683K17B500P26</t>
-[...1 lines deleted...]
-  <si>
     <t>CT42-563K17B500P52</t>
   </si>
   <si>
     <t>56nF</t>
   </si>
   <si>
+    <t>CT42-473M17F500T52</t>
+  </si>
+  <si>
+    <t>47nF</t>
+  </si>
+  <si>
+    <t>CT42-473K17B500T52</t>
+  </si>
+  <si>
+    <t>CT42-473K15B500T52</t>
+  </si>
+  <si>
     <t>CT42-473M17F101P52</t>
   </si>
   <si>
-    <t>47nF</t>
+    <t>CT42-473M17B500P52</t>
   </si>
   <si>
     <t>CT42-473M17F500P52</t>
   </si>
   <si>
-    <t>CT42-473M17B500P52</t>
-[...4 lines deleted...]
-  <si>
     <t>CT42-473M13Y500P52</t>
   </si>
   <si>
     <t>CT42-473K17B101P52</t>
   </si>
   <si>
     <t>CT42-473K17B630P52</t>
   </si>
   <si>
-    <t>CT42-473K17B500T52</t>
+    <t>CT42-473K17B500P26</t>
   </si>
   <si>
     <t>CT42-473K17B500P52</t>
   </si>
   <si>
-    <t>CT42-473K17B500P26</t>
-[...4 lines deleted...]
-  <si>
     <t>CT42-473K15B500P26</t>
   </si>
   <si>
     <t>CT42-473K15B500P52</t>
   </si>
   <si>
     <t>CT42-473K13B500P26</t>
   </si>
   <si>
     <t>CT42-473Z17F500P52</t>
   </si>
   <si>
     <t>CT42-473Z13Y500P52</t>
   </si>
   <si>
     <t>CT42-473Z17F160P52</t>
   </si>
   <si>
     <t>CT42-393K17B500P52</t>
   </si>
   <si>
     <t>39nF</t>
   </si>
   <si>
     <t>CT42-333M17F500P52</t>
   </si>
   <si>
     <t>33nF</t>
   </si>
   <si>
     <t>CT42-333K17B500P26</t>
   </si>
   <si>
     <t>CT42-333K16B500P52</t>
   </si>
   <si>
     <t>CT42-333K15B500P52</t>
   </si>
   <si>
     <t>CT42-333Z16F500P52</t>
   </si>
   <si>
     <t>CT42-273K17B500P52</t>
   </si>
   <si>
     <t>27nF</t>
   </si>
   <si>
+    <t>CT42-223K17B500T52</t>
+  </si>
+  <si>
+    <t>22nF</t>
+  </si>
+  <si>
     <t>CT42-223M17B500P52</t>
   </si>
   <si>
-    <t>22nF</t>
-[...1 lines deleted...]
-  <si>
     <t>CT42-223M16Y500P52</t>
   </si>
   <si>
     <t>CT42-223K15B101P52</t>
   </si>
   <si>
     <t>CT42-223K17B630P52</t>
   </si>
   <si>
+    <t>CT42-223K17B500P52</t>
+  </si>
+  <si>
     <t>CT42-223K17B500P26</t>
   </si>
   <si>
-    <t>CT42-223K17B500T52</t>
-[...4 lines deleted...]
-  <si>
     <t>CT42-223K15B500P52</t>
   </si>
   <si>
     <t>CT42-223K13B500P26</t>
   </si>
   <si>
     <t>CT42-223Z15Y500P52</t>
   </si>
   <si>
     <t>CT42-223Z17F250P26</t>
   </si>
   <si>
     <t>CT42-223Z15B250P52</t>
   </si>
   <si>
     <t>CT42-223Z15Y250P52</t>
   </si>
   <si>
     <t>CT42-183K17B500P52</t>
   </si>
   <si>
     <t>18nF</t>
   </si>
   <si>
+    <t>CT42-153K17B500T52</t>
+  </si>
+  <si>
+    <t>15nF</t>
+  </si>
+  <si>
     <t>CT42-153M17B500P52</t>
   </si>
   <si>
-    <t>15nF</t>
-[...1 lines deleted...]
-  <si>
     <t>CT42-153M17F500P52</t>
   </si>
   <si>
     <t>CT42-153K17B500P26</t>
   </si>
   <si>
-    <t>CT42-153K17B500T52</t>
-[...1 lines deleted...]
-  <si>
     <t>CT42-153K17B500P52</t>
   </si>
   <si>
     <t>CT42-123K17B500P26</t>
   </si>
   <si>
     <t>12nF</t>
   </si>
   <si>
+    <t>CT42-103K17B101T52</t>
+  </si>
+  <si>
+    <t>10nF</t>
+  </si>
+  <si>
+    <t>CT42-103K17B500T52</t>
+  </si>
+  <si>
+    <t>CT42-103K15B500T52</t>
+  </si>
+  <si>
+    <t>CT42-103M17Y101P52</t>
+  </si>
+  <si>
+    <t>CT42-103M17F101P52</t>
+  </si>
+  <si>
+    <t>CT42-103M17B101P52</t>
+  </si>
+  <si>
     <t>CT42-103M17Y101P26</t>
   </si>
   <si>
-    <t>10nF</t>
-[...8 lines deleted...]
-    <t>CT42-103M17B101P52</t>
+    <t>CT42-103M17F500P26</t>
   </si>
   <si>
     <t>CT42-103M17F500P52</t>
   </si>
   <si>
-    <t>CT42-103M17F500P26</t>
-[...1 lines deleted...]
-  <si>
     <t>CT42-103M17B500P52</t>
   </si>
   <si>
     <t>CT42-103M17B500P26</t>
   </si>
   <si>
     <t>CT42-103M13Y500P52</t>
   </si>
   <si>
     <t>CT42-103M13B500P52</t>
   </si>
   <si>
     <t>CT42-103M17BR250P52</t>
   </si>
   <si>
     <t>0.250V</t>
   </si>
   <si>
+    <t>CT42-103K17B201P52</t>
+  </si>
+  <si>
+    <t>200V</t>
+  </si>
+  <si>
     <t>CT42-103K17B201P26</t>
   </si>
   <si>
-    <t>200V</t>
-[...2 lines deleted...]
-    <t>CT42-103K17B201P52</t>
+    <t>CT42-103K17B101P52</t>
   </si>
   <si>
     <t>CT42-103K17B101P26</t>
   </si>
   <si>
-    <t>CT42-103K17B101T52</t>
-[...4 lines deleted...]
-  <si>
     <t>CT42-103K16B101P52</t>
   </si>
   <si>
     <t>CT42-103K15B101P52</t>
   </si>
   <si>
     <t>CT42-103K17B630P52</t>
   </si>
   <si>
     <t>CT42-103K17B630P26</t>
   </si>
   <si>
     <t>CT42-103K13B630P52</t>
   </si>
   <si>
     <t>CT42-103K17B500P52</t>
   </si>
   <si>
-    <t>CT42-103K17B500T52</t>
-[...1 lines deleted...]
-  <si>
     <t>CT42-103K17B500P26</t>
   </si>
   <si>
+    <t>CT42-103K15B500P52</t>
+  </si>
+  <si>
     <t>CT42-103K15B500P26</t>
   </si>
   <si>
-    <t>CT42-103K15B500T52</t>
-[...2 lines deleted...]
-    <t>CT42-103K15B500P52</t>
+    <t>CT42-103K13B500P26</t>
   </si>
   <si>
     <t>CT42-103K13B500P52</t>
   </si>
   <si>
-    <t>CT42-103K13B500P26</t>
-[...1 lines deleted...]
-  <si>
     <t>CT42-103Z17Y101P52</t>
   </si>
   <si>
+    <t>CT42-103Z17F500P52</t>
+  </si>
+  <si>
     <t>CT42-103Z17B500P52</t>
   </si>
   <si>
-    <t>CT42-103Z17F500P52</t>
-[...1 lines deleted...]
-  <si>
     <t>CT42-103Z17Y500P52</t>
   </si>
   <si>
     <t>CT42-103Z16F500P52</t>
   </si>
   <si>
     <t>CT42-103Z15Y500P52</t>
   </si>
   <si>
     <t>CT42-103Z15B500P52</t>
   </si>
   <si>
     <t>CT42-103Z13F500P52</t>
   </si>
   <si>
     <t>CT42-103Z15B250P52</t>
   </si>
   <si>
     <t>CT42-822K17B500P52</t>
   </si>
   <si>
     <t>8.2nF</t>
   </si>
   <si>
+    <t>CT42-682K17B101P26</t>
+  </si>
+  <si>
+    <t>6.8nF</t>
+  </si>
+  <si>
     <t>CT42-682K17B101P52</t>
   </si>
   <si>
-    <t>6.8nF</t>
-[...4 lines deleted...]
-  <si>
     <t>CT42-682K17B500P52</t>
   </si>
   <si>
     <t>CT42-682K17B500P26</t>
   </si>
   <si>
     <t>CT42-562K17B101P52</t>
   </si>
   <si>
     <t>5.6nF</t>
   </si>
   <si>
+    <t>CT42-472K17B500T52</t>
+  </si>
+  <si>
+    <t>4.7nF</t>
+  </si>
+  <si>
+    <t>CT42-472K15B500T52</t>
+  </si>
+  <si>
     <t>CT42-472M17B500P52</t>
   </si>
   <si>
-    <t>4.7nF</t>
+    <t>CT42-472K17B101P52</t>
   </si>
   <si>
     <t>CT42-472K17B101P26</t>
   </si>
   <si>
-    <t>CT42-472K17B101P52</t>
-[...4 lines deleted...]
-  <si>
     <t>CT42-472K17B500P52</t>
   </si>
   <si>
     <t>CT42-472K17B500P26</t>
   </si>
   <si>
-    <t>CT42-472K15B500T52</t>
-[...1 lines deleted...]
-  <si>
     <t>CT42-472K15B500P52</t>
   </si>
   <si>
     <t>CT42-392K17B101P52</t>
   </si>
   <si>
     <t>3.9nF</t>
   </si>
   <si>
     <t>CT42-392K17B500P52</t>
   </si>
   <si>
     <t>CT42-332K17B101P52</t>
   </si>
   <si>
     <t>3.3nF</t>
   </si>
   <si>
+    <t>CT42-332K17B500P26</t>
+  </si>
+  <si>
     <t>CT42-332K17B500P52</t>
   </si>
   <si>
-    <t>CT42-332K17B500P26</t>
-[...1 lines deleted...]
-  <si>
     <t>CT42-332K15B500P52</t>
   </si>
   <si>
     <t>CT42-332K13B500P26</t>
   </si>
   <si>
     <t>CT42-272K17B500P52</t>
   </si>
   <si>
     <t>2.7nF</t>
   </si>
   <si>
+    <t>CT42-222K17B500T52</t>
+  </si>
+  <si>
+    <t>2.2nF</t>
+  </si>
+  <si>
+    <t>CT42-222K15B500T52</t>
+  </si>
+  <si>
+    <t>CT42-222M17B101P26</t>
+  </si>
+  <si>
     <t>CT42-222M17B101P52</t>
   </si>
   <si>
-    <t>2.2nF</t>
-[...4 lines deleted...]
-  <si>
     <t>CT42-222M17B500P52</t>
   </si>
   <si>
     <t>CT42-222K17B101P26</t>
   </si>
   <si>
     <t>CT42-222K17B101P52</t>
   </si>
   <si>
     <t>CT42-222K17B630P52</t>
   </si>
   <si>
     <t>CT42-222K17B500P26</t>
   </si>
   <si>
-    <t>CT42-222K17B500T52</t>
-[...1 lines deleted...]
-  <si>
     <t>CT42-222K17B500P52</t>
   </si>
   <si>
-    <t>CT42-222K15B500T52</t>
-[...1 lines deleted...]
-  <si>
     <t>CT42-222K15B500P52</t>
   </si>
   <si>
     <t>CC42-222J17N101P52</t>
   </si>
   <si>
     <t>X7S</t>
   </si>
   <si>
     <t>CC42-222J17N500P52</t>
   </si>
   <si>
-    <t>500V</t>
-[...1 lines deleted...]
-  <si>
     <t>CC42-202J17N500P52</t>
   </si>
   <si>
     <t>2nF</t>
   </si>
   <si>
     <t>CC42-182J17CG500P52</t>
   </si>
   <si>
     <t>1.8nF</t>
   </si>
   <si>
     <t>C0G</t>
   </si>
   <si>
+    <t>CT42-152K15B101T52</t>
+  </si>
+  <si>
+    <t>1.5nF</t>
+  </si>
+  <si>
     <t>CT42-152M17B500P52</t>
   </si>
   <si>
-    <t>1.5nF</t>
+    <t>CT42-152K17B101P52</t>
   </si>
   <si>
     <t>CT42-152K17B101P26</t>
   </si>
   <si>
-    <t>CT42-152K17B101P52</t>
-[...2 lines deleted...]
-    <t>CT42-152K15B101T52</t>
+    <t>CT42-152K17B500P26</t>
   </si>
   <si>
     <t>CT42-152K17B500P52</t>
   </si>
   <si>
-    <t>CT42-152K17B500P26</t>
-[...1 lines deleted...]
-  <si>
     <t>CT42-152K16B500P52</t>
   </si>
   <si>
     <t>CT42-152K15B500P52</t>
   </si>
   <si>
     <t>CT42-152K15B500P26</t>
   </si>
   <si>
     <t>CC42-152J17CG500P52</t>
   </si>
   <si>
     <t>CT42-122K17B101P52</t>
   </si>
   <si>
     <t>1.2nF</t>
   </si>
   <si>
     <t>CT42-122K17B500P52</t>
   </si>
   <si>
+    <t>CT42-102K17B101T52</t>
+  </si>
+  <si>
+    <t>1nF</t>
+  </si>
+  <si>
+    <t>CC42-102J17N101T52</t>
+  </si>
+  <si>
+    <t>CC42-102J17N500T52</t>
+  </si>
+  <si>
     <t>CT42-102M17B101P52</t>
   </si>
   <si>
-    <t>1nF</t>
-[...1 lines deleted...]
-  <si>
     <t>CT42-102M17B500P52</t>
   </si>
   <si>
     <t>CT42-102M13F500P52</t>
   </si>
   <si>
     <t>CT42-102K17B101P26</t>
   </si>
   <si>
     <t>CT42-102K17B101P52</t>
   </si>
   <si>
-    <t>CT42-102K17B101T52</t>
-[...1 lines deleted...]
-  <si>
     <t>CT42-102K15B101P52</t>
   </si>
   <si>
     <t>CT42-102K17B630P52</t>
   </si>
   <si>
     <t>CT42-102K13B630P26</t>
   </si>
   <si>
+    <t>CT42-102K17B500P26</t>
+  </si>
+  <si>
     <t>CT42-102K17B500P52</t>
   </si>
   <si>
-    <t>CT42-102K17B500P26</t>
+    <t>CC42-102K17CG500P52</t>
   </si>
   <si>
     <t>CT42-102K15B500P52</t>
   </si>
   <si>
     <t>CT42-102K13B500P26</t>
   </si>
   <si>
     <t>CT42-102K13B500P52</t>
   </si>
   <si>
     <t>CT42-102K15B250P52</t>
   </si>
   <si>
-    <t>CC42-102K17CG500P52</t>
-[...1 lines deleted...]
-  <si>
     <t>CC42-102J17CG201P52</t>
   </si>
   <si>
-    <t>CC42-102J17N101T52</t>
+    <t>CC42-102J17N500P52</t>
   </si>
   <si>
     <t>CC42-102J17CG500P26</t>
   </si>
   <si>
-    <t>CC42-102J17N500P52</t>
-[...4 lines deleted...]
-  <si>
     <t>CC42-821K17CG201P52</t>
   </si>
   <si>
     <t>820pF</t>
   </si>
   <si>
     <t>CC42-821K17N500P26</t>
   </si>
   <si>
     <t>CC42-821J17CG101P52</t>
   </si>
   <si>
     <t>CT42-751M17Y500P26</t>
   </si>
   <si>
     <t>750pF</t>
   </si>
   <si>
     <t>CT42-751M13B500P52</t>
   </si>
   <si>
     <t>CC42-681K17N201P26</t>
   </si>
   <si>
     <t>680pF</t>
   </si>
   <si>
     <t>CC42-681K17CG201P52</t>
   </si>
   <si>
     <t>CT42-681K17B500P52</t>
   </si>
   <si>
     <t>CT42-681K13B500P52</t>
   </si>
   <si>
+    <t>CC42-681J17CG201P26</t>
+  </si>
+  <si>
     <t>CC42-681J17CG201P52</t>
   </si>
   <si>
-    <t>CC42-681J17CG201P26</t>
-[...1 lines deleted...]
-  <si>
     <t>CC42-681J17CG101P52</t>
   </si>
   <si>
     <t>CC42-681J17N500P52</t>
   </si>
   <si>
     <t>CC42-561K17CG201P52</t>
   </si>
   <si>
     <t>560pF</t>
   </si>
   <si>
     <t>CC42-561K17CG500P52</t>
   </si>
   <si>
     <t>CC42-561J17CG500P52</t>
   </si>
   <si>
     <t>CC42-511J17CG500P52</t>
   </si>
   <si>
     <t>510pF</t>
   </si>
   <si>
+    <t>CT42-471K15B500T52</t>
+  </si>
+  <si>
+    <t>470pF</t>
+  </si>
+  <si>
     <t>CT42-471M17F500P52</t>
   </si>
   <si>
-    <t>470pF</t>
-[...1 lines deleted...]
-  <si>
     <t>CT42-471K17B201P52</t>
   </si>
   <si>
     <t>CC42-471K17N201P26</t>
   </si>
   <si>
+    <t>CC42-471K17N101P52</t>
+  </si>
+  <si>
     <t>CT42-471K17B101P26</t>
   </si>
   <si>
     <t>CT42-471K17B101P52</t>
   </si>
   <si>
-    <t>CC42-471K17N101P52</t>
+    <t>CC42-471K17N500P26</t>
   </si>
   <si>
     <t>CT42-471K17B500P52</t>
   </si>
   <si>
+    <t>CC42-471K17N500P52</t>
+  </si>
+  <si>
     <t>CT42-471K17B500P26</t>
   </si>
   <si>
     <t>CT42-471K15B500P52</t>
   </si>
   <si>
-    <t>CT42-471K15B500T52</t>
-[...1 lines deleted...]
-  <si>
     <t>CT42-471K13B500P26</t>
   </si>
   <si>
     <t>CT42-471K13B500P52</t>
   </si>
   <si>
-    <t>CC42-471K17N500P26</t>
-[...4 lines deleted...]
-  <si>
     <t>CC42-471J17CG201P26</t>
   </si>
   <si>
+    <t>CC42-471J17CG101P26</t>
+  </si>
+  <si>
     <t>CC42-471J17N101P52</t>
   </si>
   <si>
-    <t>CC42-471J17CG101P26</t>
+    <t>CC42-471J17CG630P52</t>
+  </si>
+  <si>
+    <t>CC42-471J17N500P52</t>
+  </si>
+  <si>
+    <t>CC42-471J17CG500P26</t>
   </si>
   <si>
     <t>CC42-471J15N500P52</t>
   </si>
   <si>
-    <t>CC42-471J17N500P52</t>
-[...10 lines deleted...]
-  <si>
     <t>CC42-471J13N500P52</t>
   </si>
   <si>
+    <t>CC42-391J17N500T52</t>
+  </si>
+  <si>
+    <t>390pF</t>
+  </si>
+  <si>
+    <t>CT42-391K17B101P52</t>
+  </si>
+  <si>
     <t>CC42-391K17CG101P52</t>
   </si>
   <si>
-    <t>390pF</t>
-[...4 lines deleted...]
-  <si>
     <t>CT42-391K17B500P52</t>
   </si>
   <si>
     <t>CC42-391J17CG101P52</t>
   </si>
   <si>
-    <t>CC42-391J17N500T52</t>
-[...1 lines deleted...]
-  <si>
     <t>CC42-391J17N500P52</t>
   </si>
   <si>
     <t>CT42-331K15B201P52</t>
   </si>
   <si>
     <t>330pF</t>
   </si>
   <si>
+    <t>CC42-331K17CG101P52</t>
+  </si>
+  <si>
     <t>CT42-331K17B101P52</t>
   </si>
   <si>
-    <t>CC42-331K17CG101P52</t>
+    <t>CC42-331K17CG500P52</t>
   </si>
   <si>
     <t>CT42-331K17B500P52</t>
   </si>
   <si>
     <t>CT42-331K13B500P52</t>
   </si>
   <si>
-    <t>CC42-331K17CG500P52</t>
-[...1 lines deleted...]
-  <si>
     <t>CC42-331J17CG201P52</t>
   </si>
   <si>
     <t>CC42-331J17CG101P52</t>
   </si>
   <si>
     <t>CC42-331J17CG101P26</t>
   </si>
   <si>
     <t>CC42-331J17CG500P52</t>
   </si>
   <si>
     <t>CC42-331J16N500P52</t>
   </si>
   <si>
     <t>CC42-331J13N500P52</t>
   </si>
   <si>
     <t>CC42-301J17N500P52</t>
   </si>
   <si>
     <t>300pF</t>
   </si>
   <si>
     <t>CT42-271K17B500P52</t>
   </si>
   <si>
     <t>270pF</t>
   </si>
   <si>
     <t>CC42-271K17N500P26</t>
   </si>
   <si>
+    <t>CC42-271J17CG500P26</t>
+  </si>
+  <si>
     <t>CC42-271J17N500P52</t>
   </si>
   <si>
-    <t>CC42-271J17CG500P26</t>
-[...1 lines deleted...]
-  <si>
     <t>CC42-221K17N101T52</t>
   </si>
   <si>
     <t>220pF</t>
   </si>
   <si>
+    <t>CT42-221K15B500T52</t>
+  </si>
+  <si>
+    <t>CC42-221K17CG101P26</t>
+  </si>
+  <si>
     <t>CT42-221K17B101P52</t>
   </si>
   <si>
+    <t>CT42-221K17B101P26</t>
+  </si>
+  <si>
     <t>CC42-221K17N101P52</t>
   </si>
   <si>
-    <t>CT42-221K17B101P26</t>
-[...2 lines deleted...]
-    <t>CC42-221K17CG101P26</t>
+    <t>CT42-221K17B500P26</t>
   </si>
   <si>
     <t>CT42-221K17B500P52</t>
   </si>
   <si>
-    <t>CT42-221K17B500P26</t>
+    <t>CC42-221K15CG500P52</t>
   </si>
   <si>
     <t>CT42-221K15B500P52</t>
   </si>
   <si>
-    <t>CT42-221K15B500T52</t>
-[...1 lines deleted...]
-  <si>
     <t>CT42-221K13B500P26</t>
   </si>
   <si>
-    <t>CC42-221K15CG500P52</t>
+    <t>CC42-221J17CG101P52</t>
   </si>
   <si>
     <t>CC42-221J17CG101P26</t>
   </si>
   <si>
-    <t>CC42-221J17CG101P52</t>
+    <t>CC42-221J17CG630P52</t>
   </si>
   <si>
     <t>CC42-221J17CG500P26</t>
   </si>
   <si>
     <t>CC42-221J17CG500P52</t>
   </si>
   <si>
-    <t>CC42-221J17CG630P52</t>
-[...1 lines deleted...]
-  <si>
     <t>CC42-221J17N500P52</t>
   </si>
   <si>
     <t>CC42-221J13N500P52</t>
   </si>
   <si>
     <t>CC42-201J17N500P52</t>
   </si>
   <si>
     <t>200pF</t>
   </si>
   <si>
+    <t>CC42-181K17N500P52</t>
+  </si>
+  <si>
+    <t>180pF</t>
+  </si>
+  <si>
+    <t>CC42-181K17N500P26</t>
+  </si>
+  <si>
     <t>CT42-181K17B500P520</t>
   </si>
   <si>
-    <t>180pF</t>
-[...5 lines deleted...]
-    <t>CC42-181K17N500P52</t>
+    <t>CC42-181J17CG500P26</t>
   </si>
   <si>
     <t>CC42-181J17N500P52</t>
   </si>
   <si>
-    <t>CC42-181J17CG500P26</t>
-[...1 lines deleted...]
-  <si>
     <t>CC42-151K17CG201P52</t>
   </si>
   <si>
     <t>150pF</t>
   </si>
   <si>
+    <t>CT42-151K17B500P52</t>
+  </si>
+  <si>
     <t>CT42-151K17B500P26</t>
   </si>
   <si>
-    <t>CT42-151K17B500P52</t>
+    <t>CC42-151K17N500P26</t>
   </si>
   <si>
     <t>CT42-151K13B500P52</t>
   </si>
   <si>
-    <t>CC42-151K17N500P26</t>
-[...1 lines deleted...]
-  <si>
     <t>CC42-151J17CG201P52</t>
   </si>
   <si>
     <t>CC42-151J17CG500P26</t>
   </si>
   <si>
     <t>CC42-151J17CG500P52</t>
   </si>
   <si>
     <t>CC42-121J17CG500P52</t>
   </si>
   <si>
     <t>120pF</t>
   </si>
   <si>
+    <t>CT42-101K17B500T52</t>
+  </si>
+  <si>
+    <t>100pF</t>
+  </si>
+  <si>
     <t>CC42-101K17CG201P52</t>
   </si>
   <si>
-    <t>100pF</t>
+    <t>CC42-101K17CG101P52</t>
+  </si>
+  <si>
+    <t>CT42-101K17B101P26</t>
   </si>
   <si>
     <t>CT42-101K17B101P52</t>
   </si>
   <si>
-    <t>CC42-101K17CG101P52</t>
-[...4 lines deleted...]
-  <si>
     <t>CT42-101K13B101P52</t>
   </si>
   <si>
     <t>CT42-101K17B630P52</t>
   </si>
   <si>
+    <t>CC42-101K17N500P26</t>
+  </si>
+  <si>
+    <t>CT42-101K17B500P26</t>
+  </si>
+  <si>
     <t>CT42-101K17B500P52</t>
   </si>
   <si>
-    <t>CT42-101K17B500P26</t>
-[...2 lines deleted...]
-    <t>CT42-101K17B500T52</t>
+    <t>CC42-101K17CG500P52</t>
+  </si>
+  <si>
+    <t>CC42-101K15CG500P52</t>
   </si>
   <si>
     <t>CT42-101K15B500P52</t>
   </si>
   <si>
-    <t>CC42-101K17N500P26</t>
-[...7 lines deleted...]
-  <si>
     <t>CC42-101J17N251P52</t>
   </si>
   <si>
     <t>250V</t>
   </si>
   <si>
+    <t>CC42-101J17CG201P52</t>
+  </si>
+  <si>
     <t>CC42-101J17CG201P26</t>
   </si>
   <si>
-    <t>CC42-101J17CG201P52</t>
-[...1 lines deleted...]
-  <si>
     <t>CC42-101J17N101P52</t>
   </si>
   <si>
+    <t>CC42-101J17CG630P26</t>
+  </si>
+  <si>
+    <t>CC42-101J17CG630P52</t>
+  </si>
+  <si>
+    <t>CC42-101J17N500P26</t>
+  </si>
+  <si>
+    <t>CC42-101J17N500P52</t>
+  </si>
+  <si>
+    <t>CC42-101J17CG500P52</t>
+  </si>
+  <si>
+    <t>CC42-101J16CG500P52</t>
+  </si>
+  <si>
     <t>CC42-101J15N500P52</t>
   </si>
   <si>
-    <t>CC42-101J17CG630P52</t>
-[...16 lines deleted...]
-  <si>
     <t>CC42-101J13N500P26</t>
   </si>
   <si>
     <t>CC42-820J17CG500P52</t>
   </si>
   <si>
     <t>82pF</t>
   </si>
   <si>
     <t>CC42-680J17CG101P52</t>
   </si>
   <si>
     <t>68pF</t>
   </si>
   <si>
     <t>CC42-680J17CG500P52</t>
   </si>
   <si>
     <t>CC42-560K17CG201P52</t>
   </si>
   <si>
     <t>56pF</t>
   </si>
   <si>
     <t>CC42-560K17CG500P52</t>
@@ -1359,312 +1353,312 @@
   <si>
     <t>CC42-560J17N201P52</t>
   </si>
   <si>
     <t>CC42-560J17N101P52</t>
   </si>
   <si>
     <t>CC42-560J17N500P52</t>
   </si>
   <si>
     <t>CC42-470K17N500P26</t>
   </si>
   <si>
     <t>47pF</t>
   </si>
   <si>
     <t>CC42-470K17N500P52</t>
   </si>
   <si>
     <t>CC42-470K13N500P52</t>
   </si>
   <si>
     <t>CC42-470J17CG201P52</t>
   </si>
   <si>
+    <t>CC42-470J17N101P52</t>
+  </si>
+  <si>
     <t>CC42-470J17N101P26</t>
   </si>
   <si>
-    <t>CC42-470J17N101P52</t>
+    <t>CC42-470J17CG630P26</t>
+  </si>
+  <si>
+    <t>CC42-470J17CG630P52</t>
+  </si>
+  <si>
+    <t>CC42-470J17N500P52</t>
   </si>
   <si>
     <t>CC42-470J17N500P26</t>
   </si>
   <si>
-    <t>CC42-470J17CG630P26</t>
-[...5 lines deleted...]
-    <t>CC42-470J17N500P52</t>
+    <t>CC42-470J13N500P52</t>
   </si>
   <si>
     <t>CC42-470J13N500P26</t>
   </si>
   <si>
-    <t>CC42-470J13N500P52</t>
-[...1 lines deleted...]
-  <si>
     <t>CC42-390K17CG500P26</t>
   </si>
   <si>
     <t>39pF</t>
   </si>
   <si>
     <t>CC42-390K17N500P26</t>
   </si>
   <si>
     <t>CC42-390J17CG201P52</t>
   </si>
   <si>
     <t>CC42-390J17CG500P52</t>
   </si>
   <si>
     <t>CC42-390J17CG500P26</t>
   </si>
   <si>
+    <t>CC42-330J13N500T52</t>
+  </si>
+  <si>
+    <t>33pF</t>
+  </si>
+  <si>
+    <t>CC42-330J13N250T52</t>
+  </si>
+  <si>
     <t>CC42-330K17CG201P52</t>
   </si>
   <si>
-    <t>33pF</t>
-[...1 lines deleted...]
-  <si>
     <t>CC42-330K17CG101P52</t>
   </si>
   <si>
     <t>CC42-330K17CG500P52</t>
   </si>
   <si>
+    <t>CC42-330J17N201P26</t>
+  </si>
+  <si>
     <t>CC42-330J17CG201P52</t>
   </si>
   <si>
-    <t>CC42-330J17N201P26</t>
-[...1 lines deleted...]
-  <si>
     <t>CC42-330J17CG101P52</t>
   </si>
   <si>
+    <t>CC42-330J17N500P52</t>
+  </si>
+  <si>
     <t>CC42-330J17CG500P26</t>
   </si>
   <si>
-    <t>CC42-330J17N500P52</t>
-[...4 lines deleted...]
-  <si>
     <t>CC42-330J13N500P52</t>
   </si>
   <si>
-    <t>CC42-330J13N500T52</t>
-[...1 lines deleted...]
-  <si>
     <t>CC42-300J17N500P52</t>
   </si>
   <si>
     <t>30pF</t>
   </si>
   <si>
     <t>CC42-270K17CG500P52</t>
   </si>
   <si>
     <t>27pF</t>
   </si>
   <si>
     <t>CC42-270K17N500P26</t>
   </si>
   <si>
     <t>CC42-270J17N500P52</t>
   </si>
   <si>
     <t>CC42-270J17CG500P26</t>
   </si>
   <si>
     <t>CC42-240J17N500P52</t>
   </si>
   <si>
     <t>24pF</t>
   </si>
   <si>
     <t>CC42-240J13N500P52</t>
   </si>
   <si>
     <t>CC42-220K17CG500T52</t>
   </si>
   <si>
     <t>22pF</t>
   </si>
   <si>
+    <t>CC42-220J17CG500T52</t>
+  </si>
+  <si>
     <t>CC42-220K17CG101P52</t>
   </si>
   <si>
+    <t>CC42-220K17CG500P52</t>
+  </si>
+  <si>
     <t>CT42-220K17B500P52</t>
   </si>
   <si>
-    <t>CC42-220K17CG500P52</t>
-[...1 lines deleted...]
-  <si>
     <t>CC42-220J17N201P52</t>
   </si>
   <si>
     <t>CC42-220J17CG101P52</t>
   </si>
   <si>
     <t>CC42-220J15N101P52</t>
   </si>
   <si>
+    <t>CC42-220J17CG630P52</t>
+  </si>
+  <si>
+    <t>CC42-220J13N630P26</t>
+  </si>
+  <si>
+    <t>CC42-220J17N500P52</t>
+  </si>
+  <si>
     <t>CC42-220J17N500P26</t>
   </si>
   <si>
-    <t>CC42-220J17CG630P52</t>
-[...7 lines deleted...]
-  <si>
     <t>CC42-220J17CG500P52</t>
   </si>
   <si>
     <t>CC42-220J16CG500P26</t>
   </si>
   <si>
+    <t>CC42-220J13N500P26</t>
+  </si>
+  <si>
     <t>CC42-220J13N500P52</t>
   </si>
   <si>
-    <t>CC42-220J13N630P26</t>
-[...4 lines deleted...]
-  <si>
     <t>CC42-200K17N500P52</t>
   </si>
   <si>
     <t>20pF</t>
   </si>
   <si>
+    <t>CC42-200J17CG101P52</t>
+  </si>
+  <si>
     <t>CC42-200J17CG101P26</t>
   </si>
   <si>
-    <t>CC42-200J17CG101P52</t>
-[...1 lines deleted...]
-  <si>
     <t>CC42-200J17CG500P52</t>
   </si>
   <si>
     <t>CC42-200J17CG500P26</t>
   </si>
   <si>
+    <t>CC42-200J13CG500P52</t>
+  </si>
+  <si>
     <t>CC42-200J13N500P26</t>
   </si>
   <si>
-    <t>CC42-200J13CG500P52</t>
-[...1 lines deleted...]
-  <si>
     <t>CC42-200J13N500P52</t>
   </si>
   <si>
+    <t>CC42-180J17CG500T52</t>
+  </si>
+  <si>
+    <t>18pF</t>
+  </si>
+  <si>
     <t>CC42-180J17CG500P52</t>
   </si>
   <si>
-    <t>18pF</t>
-[...4 lines deleted...]
-  <si>
     <t>CC42-160J17CG500P52</t>
   </si>
   <si>
     <t>16pF</t>
   </si>
   <si>
     <t>CC42-150K17CG201P52</t>
   </si>
   <si>
     <t>15pF</t>
   </si>
   <si>
     <t>CC42-150J17N201P26</t>
   </si>
   <si>
+    <t>CC42-150J17N500P52</t>
+  </si>
+  <si>
+    <t>CC42-150J15CG500P52</t>
+  </si>
+  <si>
     <t>CC42-150J17CG20P52</t>
   </si>
   <si>
-    <t>20V</t>
-[...5 lines deleted...]
-    <t>CC42-150J15CG500P52</t>
+    <t>2V</t>
+  </si>
+  <si>
+    <t>CC42-120J17CG500P52</t>
+  </si>
+  <si>
+    <t>12pF</t>
   </si>
   <si>
     <t>CT42-120J15N500P52</t>
   </si>
   <si>
-    <t>12pF</t>
-[...2 lines deleted...]
-    <t>CC42-120J17CG500P52</t>
+    <t>CC42-100J17CG500T52</t>
+  </si>
+  <si>
+    <t>10pF</t>
   </si>
   <si>
     <t>CC42-100K17CG101P52</t>
   </si>
   <si>
-    <t>10pF</t>
-[...1 lines deleted...]
-  <si>
     <t>CC42-100K17N500P26</t>
   </si>
   <si>
     <t>CC42-100J17CG201P52</t>
   </si>
   <si>
     <t>CC42-100J17CG101P52</t>
   </si>
   <si>
     <t>CC42-100J17CG500P26</t>
   </si>
   <si>
     <t>CC42-100J17N500P52</t>
   </si>
   <si>
-    <t>CC42-100J17CG500T52</t>
-[...1 lines deleted...]
-  <si>
     <t>CC42-100J16CG500P52</t>
   </si>
   <si>
+    <t>CC42-100J13CG500P52</t>
+  </si>
+  <si>
     <t>CC42-100J13N500P52</t>
-  </si>
-[...1 lines deleted...]
-    <t>CC42-100J13CG500P52</t>
   </si>
   <si>
     <t>CC42-5R6D17CG500P52</t>
   </si>
   <si>
     <t>5.6pF</t>
   </si>
   <si>
     <t>±0.50pF</t>
   </si>
   <si>
     <t>CC42-5R6C17CG500P52</t>
   </si>
   <si>
     <t>±0.25pF</t>
   </si>
   <si>
     <t>CC42-5R1D17N500P52</t>
   </si>
   <si>
     <t>5.1pF</t>
   </si>
   <si>
     <t>CC42-5R0D17N500P52</t>
   </si>
@@ -2647,57 +2641,57 @@
       </c>
       <c r="I19" t="s">
         <v>18</v>
       </c>
       <c r="J19" t="s">
         <v>18</v>
       </c>
       <c r="K19" t="s">
         <v>18</v>
       </c>
       <c r="L19">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" t="s">
         <v>44</v>
       </c>
       <c r="B20" t="s">
         <v>43</v>
       </c>
       <c r="C20" t="s">
         <v>14</v>
       </c>
       <c r="D20" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E20" t="s">
         <v>16</v>
       </c>
       <c r="F20" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I20" t="s">
         <v>18</v>
       </c>
       <c r="J20" t="s">
         <v>18</v>
       </c>
       <c r="K20" t="s">
         <v>18</v>
       </c>
       <c r="L20">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" t="s">
         <v>45</v>
       </c>
       <c r="B21" t="s">
         <v>43</v>
       </c>
       <c r="C21" t="s">
         <v>14</v>
       </c>
       <c r="D21" t="s">
@@ -2711,86 +2705,86 @@
       </c>
       <c r="I21" t="s">
         <v>18</v>
       </c>
       <c r="J21" t="s">
         <v>18</v>
       </c>
       <c r="K21" t="s">
         <v>18</v>
       </c>
       <c r="L21">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" t="s">
         <v>46</v>
       </c>
       <c r="B22" t="s">
         <v>43</v>
       </c>
       <c r="C22" t="s">
         <v>14</v>
       </c>
       <c r="D22" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E22" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="F22" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="I22" t="s">
         <v>18</v>
       </c>
       <c r="J22" t="s">
         <v>18</v>
       </c>
       <c r="K22" t="s">
         <v>18</v>
       </c>
       <c r="L22">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B23" t="s">
         <v>43</v>
       </c>
       <c r="C23" t="s">
         <v>14</v>
       </c>
       <c r="D23" t="s">
         <v>20</v>
       </c>
       <c r="E23" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="F23" t="s">
         <v>26</v>
       </c>
       <c r="I23" t="s">
         <v>18</v>
       </c>
       <c r="J23" t="s">
         <v>18</v>
       </c>
       <c r="K23" t="s">
         <v>18</v>
       </c>
       <c r="L23">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
         <v>49</v>
       </c>
       <c r="B24" t="s">
         <v>43</v>
       </c>
       <c r="C24" t="s">
@@ -2871,51 +2865,51 @@
       </c>
       <c r="I26" t="s">
         <v>18</v>
       </c>
       <c r="J26" t="s">
         <v>18</v>
       </c>
       <c r="K26" t="s">
         <v>18</v>
       </c>
       <c r="L26">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" t="s">
         <v>53</v>
       </c>
       <c r="B27" t="s">
         <v>54</v>
       </c>
       <c r="C27" t="s">
         <v>14</v>
       </c>
       <c r="D27" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E27" t="s">
         <v>16</v>
       </c>
       <c r="F27" t="s">
         <v>17</v>
       </c>
       <c r="I27" t="s">
         <v>18</v>
       </c>
       <c r="J27" t="s">
         <v>18</v>
       </c>
       <c r="K27" t="s">
         <v>18</v>
       </c>
       <c r="L27">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" t="s">
         <v>55</v>
       </c>
       <c r="B28" t="s">
@@ -2935,51 +2929,51 @@
       </c>
       <c r="I28" t="s">
         <v>18</v>
       </c>
       <c r="J28" t="s">
         <v>18</v>
       </c>
       <c r="K28" t="s">
         <v>18</v>
       </c>
       <c r="L28">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" t="s">
         <v>56</v>
       </c>
       <c r="B29" t="s">
         <v>54</v>
       </c>
       <c r="C29" t="s">
         <v>14</v>
       </c>
       <c r="D29" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E29" t="s">
         <v>16</v>
       </c>
       <c r="F29" t="s">
         <v>17</v>
       </c>
       <c r="I29" t="s">
         <v>18</v>
       </c>
       <c r="J29" t="s">
         <v>18</v>
       </c>
       <c r="K29" t="s">
         <v>18</v>
       </c>
       <c r="L29">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:12">
       <c r="A30" t="s">
         <v>57</v>
       </c>
       <c r="B30" t="s">
@@ -3188,281 +3182,281 @@
       </c>
       <c r="F36" t="s">
         <v>26</v>
       </c>
       <c r="I36" t="s">
         <v>18</v>
       </c>
       <c r="J36" t="s">
         <v>18</v>
       </c>
       <c r="K36" t="s">
         <v>18</v>
       </c>
       <c r="L36">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:12">
       <c r="A37" t="s">
         <v>67</v>
       </c>
       <c r="B37" t="s">
         <v>68</v>
       </c>
       <c r="C37" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="D37" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E37" t="s">
         <v>16</v>
       </c>
       <c r="F37" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="I37" t="s">
         <v>18</v>
       </c>
       <c r="J37" t="s">
         <v>18</v>
       </c>
       <c r="K37" t="s">
         <v>18</v>
       </c>
       <c r="L37">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:12">
       <c r="A38" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B38" t="s">
         <v>68</v>
       </c>
       <c r="C38" t="s">
         <v>14</v>
       </c>
       <c r="D38" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E38" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="F38" t="s">
         <v>17</v>
       </c>
       <c r="I38" t="s">
         <v>18</v>
       </c>
       <c r="J38" t="s">
         <v>18</v>
       </c>
       <c r="K38" t="s">
         <v>18</v>
       </c>
       <c r="L38">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:12">
       <c r="A39" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B39" t="s">
         <v>68</v>
       </c>
       <c r="C39" t="s">
-        <v>14</v>
+        <v>60</v>
       </c>
       <c r="D39" t="s">
         <v>15</v>
       </c>
       <c r="E39" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="F39" t="s">
         <v>17</v>
       </c>
       <c r="I39" t="s">
         <v>18</v>
       </c>
       <c r="J39" t="s">
         <v>18</v>
       </c>
       <c r="K39" t="s">
         <v>18</v>
       </c>
       <c r="L39">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:12">
       <c r="A40" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B40" t="s">
         <v>68</v>
       </c>
       <c r="C40" t="s">
         <v>14</v>
       </c>
       <c r="D40" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E40" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="F40" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I40" t="s">
         <v>18</v>
       </c>
       <c r="J40" t="s">
         <v>18</v>
       </c>
       <c r="K40" t="s">
         <v>18</v>
       </c>
       <c r="L40">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:12">
       <c r="A41" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B41" t="s">
         <v>68</v>
       </c>
       <c r="C41" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="D41" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E41" t="s">
         <v>16</v>
       </c>
       <c r="F41" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I41" t="s">
         <v>18</v>
       </c>
       <c r="J41" t="s">
         <v>18</v>
       </c>
       <c r="K41" t="s">
         <v>18</v>
       </c>
       <c r="L41">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:12">
       <c r="A42" t="s">
         <v>74</v>
       </c>
       <c r="B42" t="s">
         <v>68</v>
       </c>
       <c r="C42" t="s">
         <v>14</v>
       </c>
       <c r="D42" t="s">
         <v>15</v>
       </c>
       <c r="E42" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="F42" t="s">
         <v>17</v>
       </c>
       <c r="I42" t="s">
         <v>18</v>
       </c>
       <c r="J42" t="s">
         <v>18</v>
       </c>
       <c r="K42" t="s">
         <v>18</v>
       </c>
       <c r="L42">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:12">
       <c r="A43" t="s">
         <v>75</v>
       </c>
       <c r="B43" t="s">
         <v>68</v>
       </c>
       <c r="C43" t="s">
         <v>14</v>
       </c>
       <c r="D43" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E43" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="F43" t="s">
         <v>17</v>
       </c>
       <c r="I43" t="s">
         <v>18</v>
       </c>
       <c r="J43" t="s">
         <v>18</v>
       </c>
       <c r="K43" t="s">
         <v>18</v>
       </c>
       <c r="L43">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:12">
       <c r="A44" t="s">
         <v>76</v>
       </c>
       <c r="B44" t="s">
         <v>68</v>
       </c>
       <c r="C44" t="s">
         <v>14</v>
       </c>
       <c r="D44" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E44" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="F44" t="s">
         <v>17</v>
       </c>
       <c r="I44" t="s">
         <v>18</v>
       </c>
       <c r="J44" t="s">
         <v>18</v>
       </c>
       <c r="K44" t="s">
         <v>18</v>
       </c>
       <c r="L44">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:12">
       <c r="A45" t="s">
         <v>77</v>
       </c>
       <c r="B45" t="s">
         <v>68</v>
       </c>
       <c r="C45" t="s">
@@ -3511,214 +3505,214 @@
       </c>
       <c r="I46" t="s">
         <v>18</v>
       </c>
       <c r="J46" t="s">
         <v>18</v>
       </c>
       <c r="K46" t="s">
         <v>18</v>
       </c>
       <c r="L46">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:12">
       <c r="A47" t="s">
         <v>79</v>
       </c>
       <c r="B47" t="s">
         <v>68</v>
       </c>
       <c r="C47" t="s">
         <v>14</v>
       </c>
       <c r="D47" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E47" t="s">
         <v>16</v>
       </c>
       <c r="F47" t="s">
         <v>17</v>
       </c>
       <c r="I47" t="s">
         <v>18</v>
       </c>
       <c r="J47" t="s">
         <v>18</v>
       </c>
       <c r="K47" t="s">
         <v>18</v>
       </c>
       <c r="L47">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:12">
       <c r="A48" t="s">
         <v>80</v>
       </c>
       <c r="B48" t="s">
         <v>68</v>
       </c>
       <c r="C48" t="s">
-        <v>60</v>
+        <v>14</v>
       </c>
       <c r="D48" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E48" t="s">
         <v>16</v>
       </c>
       <c r="F48" t="s">
         <v>17</v>
       </c>
       <c r="I48" t="s">
         <v>18</v>
       </c>
       <c r="J48" t="s">
         <v>18</v>
       </c>
       <c r="K48" t="s">
         <v>18</v>
       </c>
       <c r="L48">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:12">
       <c r="A49" t="s">
         <v>81</v>
       </c>
       <c r="B49" t="s">
         <v>68</v>
       </c>
       <c r="C49" t="s">
-        <v>60</v>
+        <v>14</v>
       </c>
       <c r="D49" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E49" t="s">
         <v>16</v>
       </c>
       <c r="F49" t="s">
         <v>17</v>
       </c>
       <c r="I49" t="s">
         <v>18</v>
       </c>
       <c r="J49" t="s">
         <v>18</v>
       </c>
       <c r="K49" t="s">
         <v>18</v>
       </c>
       <c r="L49">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:12">
       <c r="A50" t="s">
         <v>82</v>
       </c>
       <c r="B50" t="s">
         <v>68</v>
       </c>
       <c r="C50" t="s">
-        <v>69</v>
+        <v>60</v>
       </c>
       <c r="D50" t="s">
         <v>15</v>
       </c>
       <c r="E50" t="s">
         <v>16</v>
       </c>
       <c r="F50" t="s">
         <v>17</v>
       </c>
       <c r="I50" t="s">
         <v>18</v>
       </c>
       <c r="J50" t="s">
         <v>18</v>
       </c>
       <c r="K50" t="s">
         <v>18</v>
       </c>
       <c r="L50">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:12">
       <c r="A51" t="s">
         <v>83</v>
       </c>
       <c r="B51" t="s">
         <v>68</v>
       </c>
       <c r="C51" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="D51" t="s">
         <v>15</v>
       </c>
       <c r="E51" t="s">
         <v>16</v>
       </c>
       <c r="F51" t="s">
         <v>17</v>
       </c>
       <c r="I51" t="s">
         <v>18</v>
       </c>
       <c r="J51" t="s">
         <v>18</v>
       </c>
       <c r="K51" t="s">
         <v>18</v>
       </c>
       <c r="L51">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:12">
       <c r="A52" t="s">
         <v>84</v>
       </c>
       <c r="B52" t="s">
         <v>68</v>
       </c>
       <c r="C52" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="D52" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E52" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="F52" t="s">
         <v>17</v>
       </c>
       <c r="I52" t="s">
         <v>18</v>
       </c>
       <c r="J52" t="s">
         <v>18</v>
       </c>
       <c r="K52" t="s">
         <v>18</v>
       </c>
       <c r="L52">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:12">
       <c r="A53" t="s">
         <v>85</v>
       </c>
       <c r="B53" t="s">
         <v>68</v>
       </c>
       <c r="C53" t="s">
@@ -3735,150 +3729,150 @@
       </c>
       <c r="I53" t="s">
         <v>18</v>
       </c>
       <c r="J53" t="s">
         <v>18</v>
       </c>
       <c r="K53" t="s">
         <v>18</v>
       </c>
       <c r="L53">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:12">
       <c r="A54" t="s">
         <v>86</v>
       </c>
       <c r="B54" t="s">
         <v>68</v>
       </c>
       <c r="C54" t="s">
         <v>14</v>
       </c>
       <c r="D54" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E54" t="s">
-        <v>87</v>
+        <v>32</v>
       </c>
       <c r="F54" t="s">
         <v>17</v>
       </c>
       <c r="I54" t="s">
         <v>18</v>
       </c>
       <c r="J54" t="s">
         <v>18</v>
       </c>
       <c r="K54" t="s">
         <v>18</v>
       </c>
       <c r="L54">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:12">
       <c r="A55" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B55" t="s">
         <v>68</v>
       </c>
       <c r="C55" t="s">
         <v>14</v>
       </c>
       <c r="D55" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E55" t="s">
-        <v>47</v>
+        <v>88</v>
       </c>
       <c r="F55" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="I55" t="s">
         <v>18</v>
       </c>
       <c r="J55" t="s">
         <v>18</v>
       </c>
       <c r="K55" t="s">
         <v>18</v>
       </c>
       <c r="L55">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:12">
       <c r="A56" t="s">
         <v>89</v>
       </c>
       <c r="B56" t="s">
         <v>68</v>
       </c>
       <c r="C56" t="s">
         <v>14</v>
       </c>
       <c r="D56" t="s">
         <v>20</v>
       </c>
       <c r="E56" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F56" t="s">
         <v>26</v>
       </c>
       <c r="I56" t="s">
         <v>18</v>
       </c>
       <c r="J56" t="s">
         <v>18</v>
       </c>
       <c r="K56" t="s">
         <v>18</v>
       </c>
       <c r="L56">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:12">
       <c r="A57" t="s">
         <v>90</v>
       </c>
       <c r="B57" t="s">
         <v>68</v>
       </c>
       <c r="C57" t="s">
         <v>14</v>
       </c>
       <c r="D57" t="s">
         <v>20</v>
       </c>
       <c r="E57" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="F57" t="s">
         <v>26</v>
       </c>
       <c r="I57" t="s">
         <v>18</v>
       </c>
       <c r="J57" t="s">
         <v>18</v>
       </c>
       <c r="K57" t="s">
         <v>18</v>
       </c>
       <c r="L57">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:12">
       <c r="A58" t="s">
         <v>91</v>
       </c>
       <c r="B58" t="s">
         <v>68</v>
       </c>
       <c r="C58" t="s">
@@ -3892,121 +3886,121 @@
       </c>
       <c r="F58" t="s">
         <v>26</v>
       </c>
       <c r="I58" t="s">
         <v>18</v>
       </c>
       <c r="J58" t="s">
         <v>18</v>
       </c>
       <c r="K58" t="s">
         <v>18</v>
       </c>
       <c r="L58">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:12">
       <c r="A59" t="s">
         <v>92</v>
       </c>
       <c r="B59" t="s">
         <v>68</v>
       </c>
       <c r="C59" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="D59" t="s">
         <v>20</v>
       </c>
       <c r="E59" t="s">
         <v>40</v>
       </c>
       <c r="F59" t="s">
         <v>26</v>
       </c>
       <c r="I59" t="s">
         <v>18</v>
       </c>
       <c r="J59" t="s">
         <v>18</v>
       </c>
       <c r="K59" t="s">
         <v>18</v>
       </c>
       <c r="L59">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:12">
       <c r="A60" t="s">
         <v>93</v>
       </c>
       <c r="B60" t="s">
         <v>68</v>
       </c>
       <c r="C60" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="D60" t="s">
         <v>20</v>
       </c>
       <c r="E60" t="s">
         <v>40</v>
       </c>
       <c r="F60" t="s">
         <v>26</v>
       </c>
       <c r="I60" t="s">
         <v>18</v>
       </c>
       <c r="J60" t="s">
         <v>18</v>
       </c>
       <c r="K60" t="s">
         <v>18</v>
       </c>
       <c r="L60">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:12">
       <c r="A61" t="s">
         <v>94</v>
       </c>
       <c r="B61" t="s">
         <v>68</v>
       </c>
       <c r="C61" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="D61" t="s">
         <v>20</v>
       </c>
       <c r="E61" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="F61" t="s">
         <v>26</v>
       </c>
       <c r="I61" t="s">
         <v>18</v>
       </c>
       <c r="J61" t="s">
         <v>18</v>
       </c>
       <c r="K61" t="s">
         <v>18</v>
       </c>
       <c r="L61">
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:12">
       <c r="A62" t="s">
         <v>95</v>
       </c>
       <c r="B62" t="s">
         <v>68</v>
       </c>
       <c r="C62" t="s">
@@ -4116,83 +4110,83 @@
       </c>
       <c r="F65" t="s">
         <v>26</v>
       </c>
       <c r="I65" t="s">
         <v>18</v>
       </c>
       <c r="J65" t="s">
         <v>18</v>
       </c>
       <c r="K65" t="s">
         <v>18</v>
       </c>
       <c r="L65">
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:12">
       <c r="A66" t="s">
         <v>99</v>
       </c>
       <c r="B66" t="s">
         <v>68</v>
       </c>
       <c r="C66" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="D66" t="s">
         <v>20</v>
       </c>
       <c r="E66" t="s">
         <v>16</v>
       </c>
       <c r="F66" t="s">
         <v>26</v>
       </c>
       <c r="I66" t="s">
         <v>18</v>
       </c>
       <c r="J66" t="s">
         <v>18</v>
       </c>
       <c r="K66" t="s">
         <v>18</v>
       </c>
       <c r="L66">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:12">
       <c r="A67" t="s">
         <v>100</v>
       </c>
       <c r="B67" t="s">
         <v>68</v>
       </c>
       <c r="C67" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="D67" t="s">
         <v>20</v>
       </c>
       <c r="E67" t="s">
         <v>16</v>
       </c>
       <c r="F67" t="s">
         <v>26</v>
       </c>
       <c r="I67" t="s">
         <v>18</v>
       </c>
       <c r="J67" t="s">
         <v>18</v>
       </c>
       <c r="K67" t="s">
         <v>18</v>
       </c>
       <c r="L67">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:12">
       <c r="A68" t="s">
@@ -4372,83 +4366,83 @@
       </c>
       <c r="F73" t="s">
         <v>28</v>
       </c>
       <c r="I73" t="s">
         <v>18</v>
       </c>
       <c r="J73" t="s">
         <v>18</v>
       </c>
       <c r="K73" t="s">
         <v>18</v>
       </c>
       <c r="L73">
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:12">
       <c r="A74" t="s">
         <v>108</v>
       </c>
       <c r="B74" t="s">
         <v>68</v>
       </c>
       <c r="C74" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="D74" t="s">
         <v>15</v>
       </c>
       <c r="E74" t="s">
         <v>16</v>
       </c>
       <c r="F74" t="s">
         <v>28</v>
       </c>
       <c r="I74" t="s">
         <v>18</v>
       </c>
       <c r="J74" t="s">
         <v>18</v>
       </c>
       <c r="K74" t="s">
         <v>18</v>
       </c>
       <c r="L74">
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:12">
       <c r="A75" t="s">
         <v>109</v>
       </c>
       <c r="B75" t="s">
         <v>68</v>
       </c>
       <c r="C75" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="D75" t="s">
         <v>15</v>
       </c>
       <c r="E75" t="s">
         <v>16</v>
       </c>
       <c r="F75" t="s">
         <v>28</v>
       </c>
       <c r="I75" t="s">
         <v>18</v>
       </c>
       <c r="J75" t="s">
         <v>18</v>
       </c>
       <c r="K75" t="s">
         <v>18</v>
       </c>
       <c r="L75">
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:12">
       <c r="A76" t="s">
@@ -4570,307 +4564,307 @@
       </c>
       <c r="J79" t="s">
         <v>18</v>
       </c>
       <c r="K79" t="s">
         <v>18</v>
       </c>
       <c r="L79">
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:12">
       <c r="A80" t="s">
         <v>116</v>
       </c>
       <c r="B80" t="s">
         <v>117</v>
       </c>
       <c r="C80" t="s">
         <v>14</v>
       </c>
       <c r="D80" t="s">
         <v>15</v>
       </c>
       <c r="E80" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="F80" t="s">
         <v>17</v>
       </c>
       <c r="I80" t="s">
         <v>18</v>
       </c>
       <c r="J80" t="s">
         <v>18</v>
       </c>
       <c r="K80" t="s">
         <v>18</v>
       </c>
       <c r="L80">
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:12">
       <c r="A81" t="s">
         <v>118</v>
       </c>
       <c r="B81" t="s">
         <v>117</v>
       </c>
       <c r="C81" t="s">
         <v>14</v>
       </c>
       <c r="D81" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E81" t="s">
         <v>16</v>
       </c>
       <c r="F81" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I81" t="s">
         <v>18</v>
       </c>
       <c r="J81" t="s">
         <v>18</v>
       </c>
       <c r="K81" t="s">
         <v>18</v>
       </c>
       <c r="L81">
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:12">
       <c r="A82" t="s">
         <v>119</v>
       </c>
       <c r="B82" t="s">
         <v>117</v>
       </c>
       <c r="C82" t="s">
-        <v>14</v>
+        <v>60</v>
       </c>
       <c r="D82" t="s">
         <v>20</v>
       </c>
       <c r="E82" t="s">
         <v>16</v>
       </c>
       <c r="F82" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I82" t="s">
         <v>18</v>
       </c>
       <c r="J82" t="s">
         <v>18</v>
       </c>
       <c r="K82" t="s">
         <v>18</v>
       </c>
       <c r="L82">
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:12">
       <c r="A83" t="s">
         <v>120</v>
       </c>
       <c r="B83" t="s">
         <v>117</v>
       </c>
       <c r="C83" t="s">
         <v>14</v>
       </c>
       <c r="D83" t="s">
         <v>15</v>
       </c>
       <c r="E83" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="F83" t="s">
         <v>17</v>
       </c>
       <c r="I83" t="s">
         <v>18</v>
       </c>
       <c r="J83" t="s">
         <v>18</v>
       </c>
       <c r="K83" t="s">
         <v>18</v>
       </c>
       <c r="L83">
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:12">
       <c r="A84" t="s">
         <v>121</v>
       </c>
       <c r="B84" t="s">
         <v>117</v>
       </c>
       <c r="C84" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="D84" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E84" t="s">
         <v>16</v>
       </c>
       <c r="F84" t="s">
         <v>17</v>
       </c>
       <c r="I84" t="s">
         <v>18</v>
       </c>
       <c r="J84" t="s">
         <v>18</v>
       </c>
       <c r="K84" t="s">
         <v>18</v>
       </c>
       <c r="L84">
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:12">
       <c r="A85" t="s">
         <v>122</v>
       </c>
       <c r="B85" t="s">
         <v>117</v>
       </c>
       <c r="C85" t="s">
         <v>14</v>
       </c>
       <c r="D85" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E85" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="F85" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="I85" t="s">
         <v>18</v>
       </c>
       <c r="J85" t="s">
         <v>18</v>
       </c>
       <c r="K85" t="s">
         <v>18</v>
       </c>
       <c r="L85">
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:12">
       <c r="A86" t="s">
         <v>123</v>
       </c>
       <c r="B86" t="s">
         <v>117</v>
       </c>
       <c r="C86" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="D86" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E86" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="F86" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="I86" t="s">
         <v>18</v>
       </c>
       <c r="J86" t="s">
         <v>18</v>
       </c>
       <c r="K86" t="s">
         <v>18</v>
       </c>
       <c r="L86">
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:12">
       <c r="A87" t="s">
         <v>124</v>
       </c>
       <c r="B87" t="s">
         <v>117</v>
       </c>
       <c r="C87" t="s">
         <v>14</v>
       </c>
       <c r="D87" t="s">
         <v>20</v>
       </c>
       <c r="E87" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="F87" t="s">
         <v>26</v>
       </c>
       <c r="I87" t="s">
         <v>18</v>
       </c>
       <c r="J87" t="s">
         <v>18</v>
       </c>
       <c r="K87" t="s">
         <v>18</v>
       </c>
       <c r="L87">
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:12">
       <c r="A88" t="s">
         <v>125</v>
       </c>
       <c r="B88" t="s">
         <v>117</v>
       </c>
       <c r="C88" t="s">
         <v>14</v>
       </c>
       <c r="D88" t="s">
         <v>20</v>
       </c>
       <c r="E88" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="F88" t="s">
         <v>26</v>
       </c>
       <c r="I88" t="s">
         <v>18</v>
       </c>
       <c r="J88" t="s">
         <v>18</v>
       </c>
       <c r="K88" t="s">
         <v>18</v>
       </c>
       <c r="L88">
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:12">
       <c r="A89" t="s">
         <v>126</v>
       </c>
       <c r="B89" t="s">
         <v>117</v>
       </c>
       <c r="C89" t="s">
@@ -4884,51 +4878,51 @@
       </c>
       <c r="F89" t="s">
         <v>26</v>
       </c>
       <c r="I89" t="s">
         <v>18</v>
       </c>
       <c r="J89" t="s">
         <v>18</v>
       </c>
       <c r="K89" t="s">
         <v>18</v>
       </c>
       <c r="L89">
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:12">
       <c r="A90" t="s">
         <v>127</v>
       </c>
       <c r="B90" t="s">
         <v>117</v>
       </c>
       <c r="C90" t="s">
-        <v>60</v>
+        <v>14</v>
       </c>
       <c r="D90" t="s">
         <v>20</v>
       </c>
       <c r="E90" t="s">
         <v>16</v>
       </c>
       <c r="F90" t="s">
         <v>26</v>
       </c>
       <c r="I90" t="s">
         <v>18</v>
       </c>
       <c r="J90" t="s">
         <v>18</v>
       </c>
       <c r="K90" t="s">
         <v>18</v>
       </c>
       <c r="L90">
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:12">
       <c r="A91" t="s">
@@ -4980,51 +4974,51 @@
       </c>
       <c r="F92" t="s">
         <v>26</v>
       </c>
       <c r="I92" t="s">
         <v>18</v>
       </c>
       <c r="J92" t="s">
         <v>18</v>
       </c>
       <c r="K92" t="s">
         <v>18</v>
       </c>
       <c r="L92">
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:12">
       <c r="A93" t="s">
         <v>130</v>
       </c>
       <c r="B93" t="s">
         <v>117</v>
       </c>
       <c r="C93" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="D93" t="s">
         <v>20</v>
       </c>
       <c r="E93" t="s">
         <v>16</v>
       </c>
       <c r="F93" t="s">
         <v>26</v>
       </c>
       <c r="I93" t="s">
         <v>18</v>
       </c>
       <c r="J93" t="s">
         <v>18</v>
       </c>
       <c r="K93" t="s">
         <v>18</v>
       </c>
       <c r="L93">
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:12">
       <c r="A94" t="s">
@@ -5044,51 +5038,51 @@
       </c>
       <c r="F94" t="s">
         <v>28</v>
       </c>
       <c r="I94" t="s">
         <v>18</v>
       </c>
       <c r="J94" t="s">
         <v>18</v>
       </c>
       <c r="K94" t="s">
         <v>18</v>
       </c>
       <c r="L94">
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:12">
       <c r="A95" t="s">
         <v>132</v>
       </c>
       <c r="B95" t="s">
         <v>117</v>
       </c>
       <c r="C95" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="D95" t="s">
         <v>15</v>
       </c>
       <c r="E95" t="s">
         <v>16</v>
       </c>
       <c r="F95" t="s">
         <v>28</v>
       </c>
       <c r="I95" t="s">
         <v>18</v>
       </c>
       <c r="J95" t="s">
         <v>18</v>
       </c>
       <c r="K95" t="s">
         <v>18</v>
       </c>
       <c r="L95">
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:12">
       <c r="A96" t="s">
@@ -5341,176 +5335,176 @@
       </c>
       <c r="K103" t="s">
         <v>18</v>
       </c>
       <c r="L103">
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:12">
       <c r="A104" t="s">
         <v>144</v>
       </c>
       <c r="B104" t="s">
         <v>145</v>
       </c>
       <c r="C104" t="s">
         <v>14</v>
       </c>
       <c r="D104" t="s">
         <v>20</v>
       </c>
       <c r="E104" t="s">
         <v>16</v>
       </c>
       <c r="F104" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I104" t="s">
         <v>18</v>
       </c>
       <c r="J104" t="s">
         <v>18</v>
       </c>
       <c r="K104" t="s">
         <v>18</v>
       </c>
       <c r="L104">
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:12">
       <c r="A105" t="s">
         <v>146</v>
       </c>
       <c r="B105" t="s">
         <v>145</v>
       </c>
       <c r="C105" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="D105" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E105" t="s">
         <v>16</v>
       </c>
       <c r="F105" t="s">
         <v>17</v>
       </c>
       <c r="I105" t="s">
         <v>18</v>
       </c>
       <c r="J105" t="s">
         <v>18</v>
       </c>
       <c r="K105" t="s">
         <v>18</v>
       </c>
       <c r="L105">
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:12">
       <c r="A106" t="s">
         <v>147</v>
       </c>
       <c r="B106" t="s">
         <v>145</v>
       </c>
       <c r="C106" t="s">
-        <v>60</v>
+        <v>24</v>
       </c>
       <c r="D106" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E106" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="F106" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="I106" t="s">
         <v>18</v>
       </c>
       <c r="J106" t="s">
         <v>18</v>
       </c>
       <c r="K106" t="s">
         <v>18</v>
       </c>
       <c r="L106">
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:12">
       <c r="A107" t="s">
         <v>148</v>
       </c>
       <c r="B107" t="s">
         <v>145</v>
       </c>
       <c r="C107" t="s">
-        <v>14</v>
+        <v>60</v>
       </c>
       <c r="D107" t="s">
         <v>20</v>
       </c>
       <c r="E107" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="F107" t="s">
         <v>26</v>
       </c>
       <c r="I107" t="s">
         <v>18</v>
       </c>
       <c r="J107" t="s">
         <v>18</v>
       </c>
       <c r="K107" t="s">
         <v>18</v>
       </c>
       <c r="L107">
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:12">
       <c r="A108" t="s">
         <v>149</v>
       </c>
       <c r="B108" t="s">
         <v>145</v>
       </c>
       <c r="C108" t="s">
         <v>14</v>
       </c>
       <c r="D108" t="s">
         <v>20</v>
       </c>
       <c r="E108" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="F108" t="s">
         <v>26</v>
       </c>
       <c r="I108" t="s">
         <v>18</v>
       </c>
       <c r="J108" t="s">
         <v>18</v>
       </c>
       <c r="K108" t="s">
         <v>18</v>
       </c>
       <c r="L108">
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:12">
       <c r="A109" t="s">
         <v>150</v>
       </c>
       <c r="B109" t="s">
         <v>145</v>
       </c>
       <c r="C109" t="s">
@@ -5588,51 +5582,51 @@
       </c>
       <c r="F111" t="s">
         <v>26</v>
       </c>
       <c r="I111" t="s">
         <v>18</v>
       </c>
       <c r="J111" t="s">
         <v>18</v>
       </c>
       <c r="K111" t="s">
         <v>18</v>
       </c>
       <c r="L111">
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:12">
       <c r="A112" t="s">
         <v>153</v>
       </c>
       <c r="B112" t="s">
         <v>145</v>
       </c>
       <c r="C112" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="D112" t="s">
         <v>20</v>
       </c>
       <c r="E112" t="s">
         <v>16</v>
       </c>
       <c r="F112" t="s">
         <v>26</v>
       </c>
       <c r="I112" t="s">
         <v>18</v>
       </c>
       <c r="J112" t="s">
         <v>18</v>
       </c>
       <c r="K112" t="s">
         <v>18</v>
       </c>
       <c r="L112">
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:12">
       <c r="A113" t="s">
@@ -5789,115 +5783,115 @@
       </c>
       <c r="K117" t="s">
         <v>18</v>
       </c>
       <c r="L117">
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:12">
       <c r="A118" t="s">
         <v>160</v>
       </c>
       <c r="B118" t="s">
         <v>161</v>
       </c>
       <c r="C118" t="s">
         <v>14</v>
       </c>
       <c r="D118" t="s">
         <v>20</v>
       </c>
       <c r="E118" t="s">
         <v>16</v>
       </c>
       <c r="F118" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I118" t="s">
         <v>18</v>
       </c>
       <c r="J118" t="s">
         <v>18</v>
       </c>
       <c r="K118" t="s">
         <v>18</v>
       </c>
       <c r="L118">
         <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:12">
       <c r="A119" t="s">
         <v>162</v>
       </c>
       <c r="B119" t="s">
         <v>161</v>
       </c>
       <c r="C119" t="s">
         <v>14</v>
       </c>
       <c r="D119" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E119" t="s">
         <v>16</v>
       </c>
       <c r="F119" t="s">
         <v>17</v>
       </c>
       <c r="I119" t="s">
         <v>18</v>
       </c>
       <c r="J119" t="s">
         <v>18</v>
       </c>
       <c r="K119" t="s">
         <v>18</v>
       </c>
       <c r="L119">
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:12">
       <c r="A120" t="s">
         <v>163</v>
       </c>
       <c r="B120" t="s">
         <v>161</v>
       </c>
       <c r="C120" t="s">
         <v>14</v>
       </c>
       <c r="D120" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E120" t="s">
         <v>16</v>
       </c>
       <c r="F120" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="I120" t="s">
         <v>18</v>
       </c>
       <c r="J120" t="s">
         <v>18</v>
       </c>
       <c r="K120" t="s">
         <v>18</v>
       </c>
       <c r="L120">
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:12">
       <c r="A121" t="s">
         <v>164</v>
       </c>
       <c r="B121" t="s">
         <v>161</v>
       </c>
       <c r="C121" t="s">
         <v>14</v>
       </c>
       <c r="D121" t="s">
@@ -5975,758 +5969,758 @@
       </c>
       <c r="I123" t="s">
         <v>18</v>
       </c>
       <c r="J123" t="s">
         <v>18</v>
       </c>
       <c r="K123" t="s">
         <v>18</v>
       </c>
       <c r="L123">
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:12">
       <c r="A124" t="s">
         <v>168</v>
       </c>
       <c r="B124" t="s">
         <v>169</v>
       </c>
       <c r="C124" t="s">
         <v>14</v>
       </c>
       <c r="D124" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E124" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F124" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I124" t="s">
         <v>18</v>
       </c>
       <c r="J124" t="s">
         <v>18</v>
       </c>
       <c r="K124" t="s">
         <v>18</v>
       </c>
       <c r="L124">
         <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:12">
       <c r="A125" t="s">
         <v>170</v>
       </c>
       <c r="B125" t="s">
         <v>169</v>
       </c>
       <c r="C125" t="s">
         <v>14</v>
       </c>
       <c r="D125" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E125" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="F125" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I125" t="s">
         <v>18</v>
       </c>
       <c r="J125" t="s">
         <v>18</v>
       </c>
       <c r="K125" t="s">
         <v>18</v>
       </c>
       <c r="L125">
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:12">
       <c r="A126" t="s">
         <v>171</v>
       </c>
       <c r="B126" t="s">
         <v>169</v>
       </c>
       <c r="C126" t="s">
-        <v>14</v>
+        <v>60</v>
       </c>
       <c r="D126" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E126" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="F126" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I126" t="s">
         <v>18</v>
       </c>
       <c r="J126" t="s">
         <v>18</v>
       </c>
       <c r="K126" t="s">
         <v>18</v>
       </c>
       <c r="L126">
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:12">
       <c r="A127" t="s">
         <v>172</v>
       </c>
       <c r="B127" t="s">
         <v>169</v>
       </c>
       <c r="C127" t="s">
         <v>14</v>
       </c>
       <c r="D127" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E127" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F127" t="s">
         <v>17</v>
       </c>
       <c r="I127" t="s">
         <v>18</v>
       </c>
       <c r="J127" t="s">
         <v>18</v>
       </c>
       <c r="K127" t="s">
         <v>18</v>
       </c>
       <c r="L127">
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:12">
       <c r="A128" t="s">
         <v>173</v>
       </c>
       <c r="B128" t="s">
         <v>169</v>
       </c>
       <c r="C128" t="s">
         <v>14</v>
       </c>
       <c r="D128" t="s">
         <v>15</v>
       </c>
       <c r="E128" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="F128" t="s">
         <v>17</v>
       </c>
       <c r="I128" t="s">
         <v>18</v>
       </c>
       <c r="J128" t="s">
         <v>18</v>
       </c>
       <c r="K128" t="s">
         <v>18</v>
       </c>
       <c r="L128">
         <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:12">
       <c r="A129" t="s">
         <v>174</v>
       </c>
       <c r="B129" t="s">
         <v>169</v>
       </c>
       <c r="C129" t="s">
         <v>14</v>
       </c>
       <c r="D129" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E129" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="F129" t="s">
         <v>17</v>
       </c>
       <c r="I129" t="s">
         <v>18</v>
       </c>
       <c r="J129" t="s">
         <v>18</v>
       </c>
       <c r="K129" t="s">
         <v>18</v>
       </c>
       <c r="L129">
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:12">
       <c r="A130" t="s">
         <v>175</v>
       </c>
       <c r="B130" t="s">
         <v>169</v>
       </c>
       <c r="C130" t="s">
         <v>14</v>
       </c>
       <c r="D130" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E130" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="F130" t="s">
         <v>17</v>
       </c>
       <c r="I130" t="s">
         <v>18</v>
       </c>
       <c r="J130" t="s">
         <v>18</v>
       </c>
       <c r="K130" t="s">
         <v>18</v>
       </c>
       <c r="L130">
         <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:12">
       <c r="A131" t="s">
         <v>176</v>
       </c>
       <c r="B131" t="s">
         <v>169</v>
       </c>
       <c r="C131" t="s">
         <v>14</v>
       </c>
       <c r="D131" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E131" t="s">
         <v>16</v>
       </c>
       <c r="F131" t="s">
         <v>17</v>
       </c>
       <c r="I131" t="s">
         <v>18</v>
       </c>
       <c r="J131" t="s">
         <v>18</v>
       </c>
       <c r="K131" t="s">
         <v>18</v>
       </c>
       <c r="L131">
         <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:12">
       <c r="A132" t="s">
         <v>177</v>
       </c>
       <c r="B132" t="s">
         <v>169</v>
       </c>
       <c r="C132" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="D132" t="s">
         <v>15</v>
       </c>
       <c r="E132" t="s">
         <v>16</v>
       </c>
       <c r="F132" t="s">
         <v>17</v>
       </c>
       <c r="I132" t="s">
         <v>18</v>
       </c>
       <c r="J132" t="s">
         <v>18</v>
       </c>
       <c r="K132" t="s">
         <v>18</v>
       </c>
       <c r="L132">
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:12">
       <c r="A133" t="s">
         <v>178</v>
       </c>
       <c r="B133" t="s">
         <v>169</v>
       </c>
       <c r="C133" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="D133" t="s">
         <v>20</v>
       </c>
       <c r="E133" t="s">
         <v>16</v>
       </c>
       <c r="F133" t="s">
         <v>17</v>
       </c>
       <c r="I133" t="s">
         <v>18</v>
       </c>
       <c r="J133" t="s">
         <v>18</v>
       </c>
       <c r="K133" t="s">
         <v>18</v>
       </c>
       <c r="L133">
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:12">
       <c r="A134" t="s">
         <v>179</v>
       </c>
       <c r="B134" t="s">
         <v>169</v>
       </c>
       <c r="C134" t="s">
         <v>14</v>
       </c>
       <c r="D134" t="s">
         <v>20</v>
       </c>
       <c r="E134" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="F134" t="s">
         <v>17</v>
       </c>
       <c r="I134" t="s">
         <v>18</v>
       </c>
       <c r="J134" t="s">
         <v>18</v>
       </c>
       <c r="K134" t="s">
         <v>18</v>
       </c>
       <c r="L134">
         <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:12">
       <c r="A135" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="B135" t="s">
         <v>169</v>
       </c>
       <c r="C135" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="D135" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E135" t="s">
-        <v>182</v>
+        <v>16</v>
       </c>
       <c r="F135" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="I135" t="s">
         <v>18</v>
       </c>
       <c r="J135" t="s">
         <v>18</v>
       </c>
       <c r="K135" t="s">
         <v>18</v>
       </c>
       <c r="L135">
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:12">
       <c r="A136" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="B136" t="s">
         <v>169</v>
       </c>
       <c r="C136" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="D136" t="s">
         <v>20</v>
       </c>
       <c r="E136" t="s">
-        <v>182</v>
+        <v>16</v>
       </c>
       <c r="F136" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="I136" t="s">
         <v>18</v>
       </c>
       <c r="J136" t="s">
         <v>18</v>
       </c>
       <c r="K136" t="s">
         <v>18</v>
       </c>
       <c r="L136">
         <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:12">
       <c r="A137" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="B137" t="s">
         <v>169</v>
       </c>
       <c r="C137" t="s">
         <v>14</v>
       </c>
       <c r="D137" t="s">
         <v>20</v>
       </c>
       <c r="E137" t="s">
-        <v>47</v>
+        <v>183</v>
       </c>
       <c r="F137" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="I137" t="s">
         <v>18</v>
       </c>
       <c r="J137" t="s">
         <v>18</v>
       </c>
       <c r="K137" t="s">
         <v>18</v>
       </c>
       <c r="L137">
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:12">
       <c r="A138" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="B138" t="s">
         <v>169</v>
       </c>
       <c r="C138" t="s">
         <v>14</v>
       </c>
       <c r="D138" t="s">
         <v>20</v>
       </c>
       <c r="E138" t="s">
-        <v>47</v>
+        <v>185</v>
       </c>
       <c r="F138" t="s">
         <v>26</v>
       </c>
       <c r="I138" t="s">
         <v>18</v>
       </c>
       <c r="J138" t="s">
         <v>18</v>
       </c>
       <c r="K138" t="s">
         <v>18</v>
       </c>
       <c r="L138">
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:12">
       <c r="A139" t="s">
         <v>186</v>
       </c>
       <c r="B139" t="s">
         <v>169</v>
       </c>
       <c r="C139" t="s">
         <v>14</v>
       </c>
       <c r="D139" t="s">
         <v>20</v>
       </c>
       <c r="E139" t="s">
-        <v>47</v>
+        <v>185</v>
       </c>
       <c r="F139" t="s">
         <v>26</v>
       </c>
       <c r="I139" t="s">
         <v>18</v>
       </c>
       <c r="J139" t="s">
         <v>18</v>
       </c>
       <c r="K139" t="s">
         <v>18</v>
       </c>
       <c r="L139">
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:12">
       <c r="A140" t="s">
         <v>187</v>
       </c>
       <c r="B140" t="s">
         <v>169</v>
       </c>
       <c r="C140" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="D140" t="s">
         <v>20</v>
       </c>
       <c r="E140" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F140" t="s">
         <v>26</v>
       </c>
       <c r="I140" t="s">
         <v>18</v>
       </c>
       <c r="J140" t="s">
         <v>18</v>
       </c>
       <c r="K140" t="s">
         <v>18</v>
       </c>
       <c r="L140">
         <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:12">
       <c r="A141" t="s">
         <v>188</v>
       </c>
       <c r="B141" t="s">
         <v>169</v>
       </c>
       <c r="C141" t="s">
-        <v>60</v>
+        <v>14</v>
       </c>
       <c r="D141" t="s">
         <v>20</v>
       </c>
       <c r="E141" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F141" t="s">
         <v>26</v>
       </c>
       <c r="I141" t="s">
         <v>18</v>
       </c>
       <c r="J141" t="s">
         <v>18</v>
       </c>
       <c r="K141" t="s">
         <v>18</v>
       </c>
       <c r="L141">
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:12">
       <c r="A142" t="s">
         <v>189</v>
       </c>
       <c r="B142" t="s">
         <v>169</v>
       </c>
       <c r="C142" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="D142" t="s">
         <v>20</v>
       </c>
       <c r="E142" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="F142" t="s">
         <v>26</v>
       </c>
       <c r="I142" t="s">
         <v>18</v>
       </c>
       <c r="J142" t="s">
         <v>18</v>
       </c>
       <c r="K142" t="s">
         <v>18</v>
       </c>
       <c r="L142">
         <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:12">
       <c r="A143" t="s">
         <v>190</v>
       </c>
       <c r="B143" t="s">
         <v>169</v>
       </c>
       <c r="C143" t="s">
-        <v>14</v>
+        <v>60</v>
       </c>
       <c r="D143" t="s">
         <v>20</v>
       </c>
       <c r="E143" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="F143" t="s">
         <v>26</v>
       </c>
       <c r="I143" t="s">
         <v>18</v>
       </c>
       <c r="J143" t="s">
         <v>18</v>
       </c>
       <c r="K143" t="s">
         <v>18</v>
       </c>
       <c r="L143">
         <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:12">
       <c r="A144" t="s">
         <v>191</v>
       </c>
       <c r="B144" t="s">
         <v>169</v>
       </c>
       <c r="C144" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="D144" t="s">
         <v>20</v>
       </c>
       <c r="E144" t="s">
         <v>40</v>
       </c>
       <c r="F144" t="s">
         <v>26</v>
       </c>
       <c r="I144" t="s">
         <v>18</v>
       </c>
       <c r="J144" t="s">
         <v>18</v>
       </c>
       <c r="K144" t="s">
         <v>18</v>
       </c>
       <c r="L144">
         <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:12">
       <c r="A145" t="s">
         <v>192</v>
       </c>
       <c r="B145" t="s">
         <v>169</v>
       </c>
       <c r="C145" t="s">
         <v>14</v>
       </c>
       <c r="D145" t="s">
         <v>20</v>
       </c>
       <c r="E145" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="F145" t="s">
         <v>26</v>
       </c>
       <c r="I145" t="s">
         <v>18</v>
       </c>
       <c r="J145" t="s">
         <v>18</v>
       </c>
       <c r="K145" t="s">
         <v>18</v>
       </c>
       <c r="L145">
         <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:12">
       <c r="A146" t="s">
         <v>193</v>
       </c>
       <c r="B146" t="s">
         <v>169</v>
       </c>
       <c r="C146" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="D146" t="s">
         <v>20</v>
       </c>
       <c r="E146" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="F146" t="s">
         <v>26</v>
       </c>
       <c r="I146" t="s">
         <v>18</v>
       </c>
       <c r="J146" t="s">
         <v>18</v>
       </c>
       <c r="K146" t="s">
         <v>18</v>
       </c>
       <c r="L146">
         <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:12">
       <c r="A147" t="s">
         <v>194</v>
       </c>
       <c r="B147" t="s">
         <v>169</v>
       </c>
       <c r="C147" t="s">
@@ -6740,51 +6734,51 @@
       </c>
       <c r="F147" t="s">
         <v>26</v>
       </c>
       <c r="I147" t="s">
         <v>18</v>
       </c>
       <c r="J147" t="s">
         <v>18</v>
       </c>
       <c r="K147" t="s">
         <v>18</v>
       </c>
       <c r="L147">
         <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:12">
       <c r="A148" t="s">
         <v>195</v>
       </c>
       <c r="B148" t="s">
         <v>169</v>
       </c>
       <c r="C148" t="s">
-        <v>60</v>
+        <v>14</v>
       </c>
       <c r="D148" t="s">
         <v>20</v>
       </c>
       <c r="E148" t="s">
         <v>16</v>
       </c>
       <c r="F148" t="s">
         <v>26</v>
       </c>
       <c r="I148" t="s">
         <v>18</v>
       </c>
       <c r="J148" t="s">
         <v>18</v>
       </c>
       <c r="K148" t="s">
         <v>18</v>
       </c>
       <c r="L148">
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:12">
       <c r="A149" t="s">
@@ -6836,182 +6830,182 @@
       </c>
       <c r="F150" t="s">
         <v>26</v>
       </c>
       <c r="I150" t="s">
         <v>18</v>
       </c>
       <c r="J150" t="s">
         <v>18</v>
       </c>
       <c r="K150" t="s">
         <v>18</v>
       </c>
       <c r="L150">
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:12">
       <c r="A151" t="s">
         <v>198</v>
       </c>
       <c r="B151" t="s">
         <v>169</v>
       </c>
       <c r="C151" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="D151" t="s">
         <v>20</v>
       </c>
       <c r="E151" t="s">
         <v>16</v>
       </c>
       <c r="F151" t="s">
         <v>26</v>
       </c>
       <c r="I151" t="s">
         <v>18</v>
       </c>
       <c r="J151" t="s">
         <v>18</v>
       </c>
       <c r="K151" t="s">
         <v>18</v>
       </c>
       <c r="L151">
         <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:12">
       <c r="A152" t="s">
         <v>199</v>
       </c>
       <c r="B152" t="s">
         <v>169</v>
       </c>
       <c r="C152" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="D152" t="s">
         <v>20</v>
       </c>
       <c r="E152" t="s">
         <v>16</v>
       </c>
       <c r="F152" t="s">
         <v>26</v>
       </c>
       <c r="I152" t="s">
         <v>18</v>
       </c>
       <c r="J152" t="s">
         <v>18</v>
       </c>
       <c r="K152" t="s">
         <v>18</v>
       </c>
       <c r="L152">
         <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:12">
       <c r="A153" t="s">
         <v>200</v>
       </c>
       <c r="B153" t="s">
         <v>169</v>
       </c>
       <c r="C153" t="s">
         <v>14</v>
       </c>
       <c r="D153" t="s">
         <v>15</v>
       </c>
       <c r="E153" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F153" t="s">
         <v>28</v>
       </c>
       <c r="I153" t="s">
         <v>18</v>
       </c>
       <c r="J153" t="s">
         <v>18</v>
       </c>
       <c r="K153" t="s">
         <v>18</v>
       </c>
       <c r="L153">
         <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:12">
       <c r="A154" t="s">
         <v>201</v>
       </c>
       <c r="B154" t="s">
         <v>169</v>
       </c>
       <c r="C154" t="s">
         <v>14</v>
       </c>
       <c r="D154" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E154" t="s">
         <v>16</v>
       </c>
       <c r="F154" t="s">
         <v>28</v>
       </c>
       <c r="I154" t="s">
         <v>18</v>
       </c>
       <c r="J154" t="s">
         <v>18</v>
       </c>
       <c r="K154" t="s">
         <v>18</v>
       </c>
       <c r="L154">
         <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:12">
       <c r="A155" t="s">
         <v>202</v>
       </c>
       <c r="B155" t="s">
         <v>169</v>
       </c>
       <c r="C155" t="s">
         <v>14</v>
       </c>
       <c r="D155" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E155" t="s">
         <v>16</v>
       </c>
       <c r="F155" t="s">
         <v>28</v>
       </c>
       <c r="I155" t="s">
         <v>18</v>
       </c>
       <c r="J155" t="s">
         <v>18</v>
       </c>
       <c r="K155" t="s">
         <v>18</v>
       </c>
       <c r="L155">
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:12">
       <c r="A156" t="s">
         <v>203</v>
       </c>
       <c r="B156" t="s">
@@ -7124,51 +7118,51 @@
       </c>
       <c r="F159" t="s">
         <v>28</v>
       </c>
       <c r="I159" t="s">
         <v>18</v>
       </c>
       <c r="J159" t="s">
         <v>18</v>
       </c>
       <c r="K159" t="s">
         <v>18</v>
       </c>
       <c r="L159">
         <v>0</v>
       </c>
     </row>
     <row r="160" spans="1:12">
       <c r="A160" t="s">
         <v>207</v>
       </c>
       <c r="B160" t="s">
         <v>169</v>
       </c>
       <c r="C160" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="D160" t="s">
         <v>15</v>
       </c>
       <c r="E160" t="s">
         <v>16</v>
       </c>
       <c r="F160" t="s">
         <v>28</v>
       </c>
       <c r="I160" t="s">
         <v>18</v>
       </c>
       <c r="J160" t="s">
         <v>18</v>
       </c>
       <c r="K160" t="s">
         <v>18</v>
       </c>
       <c r="L160">
         <v>0</v>
       </c>
     </row>
     <row r="161" spans="1:12">
       <c r="A161" t="s">
@@ -7226,83 +7220,83 @@
       </c>
       <c r="J162" t="s">
         <v>18</v>
       </c>
       <c r="K162" t="s">
         <v>18</v>
       </c>
       <c r="L162">
         <v>0</v>
       </c>
     </row>
     <row r="163" spans="1:12">
       <c r="A163" t="s">
         <v>211</v>
       </c>
       <c r="B163" t="s">
         <v>212</v>
       </c>
       <c r="C163" t="s">
         <v>14</v>
       </c>
       <c r="D163" t="s">
         <v>20</v>
       </c>
       <c r="E163" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F163" t="s">
         <v>26</v>
       </c>
       <c r="I163" t="s">
         <v>18</v>
       </c>
       <c r="J163" t="s">
         <v>18</v>
       </c>
       <c r="K163" t="s">
         <v>18</v>
       </c>
       <c r="L163">
         <v>0</v>
       </c>
     </row>
     <row r="164" spans="1:12">
       <c r="A164" t="s">
         <v>213</v>
       </c>
       <c r="B164" t="s">
         <v>212</v>
       </c>
       <c r="C164" t="s">
         <v>14</v>
       </c>
       <c r="D164" t="s">
         <v>20</v>
       </c>
       <c r="E164" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F164" t="s">
         <v>26</v>
       </c>
       <c r="I164" t="s">
         <v>18</v>
       </c>
       <c r="J164" t="s">
         <v>18</v>
       </c>
       <c r="K164" t="s">
         <v>18</v>
       </c>
       <c r="L164">
         <v>0</v>
       </c>
     </row>
     <row r="165" spans="1:12">
       <c r="A165" t="s">
         <v>214</v>
       </c>
       <c r="B165" t="s">
         <v>212</v>
       </c>
       <c r="C165" t="s">
@@ -7354,211 +7348,211 @@
       </c>
       <c r="J166" t="s">
         <v>18</v>
       </c>
       <c r="K166" t="s">
         <v>18</v>
       </c>
       <c r="L166">
         <v>0</v>
       </c>
     </row>
     <row r="167" spans="1:12">
       <c r="A167" t="s">
         <v>216</v>
       </c>
       <c r="B167" t="s">
         <v>217</v>
       </c>
       <c r="C167" t="s">
         <v>14</v>
       </c>
       <c r="D167" t="s">
         <v>20</v>
       </c>
       <c r="E167" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F167" t="s">
         <v>26</v>
       </c>
       <c r="I167" t="s">
         <v>18</v>
       </c>
       <c r="J167" t="s">
         <v>18</v>
       </c>
       <c r="K167" t="s">
         <v>18</v>
       </c>
       <c r="L167">
         <v>0</v>
       </c>
     </row>
     <row r="168" spans="1:12">
       <c r="A168" t="s">
         <v>218</v>
       </c>
       <c r="B168" t="s">
         <v>219</v>
       </c>
       <c r="C168" t="s">
         <v>14</v>
       </c>
       <c r="D168" t="s">
         <v>20</v>
       </c>
       <c r="E168" t="s">
         <v>16</v>
       </c>
       <c r="F168" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I168" t="s">
         <v>18</v>
       </c>
       <c r="J168" t="s">
         <v>18</v>
       </c>
       <c r="K168" t="s">
         <v>18</v>
       </c>
       <c r="L168">
         <v>0</v>
       </c>
     </row>
     <row r="169" spans="1:12">
       <c r="A169" t="s">
         <v>220</v>
       </c>
       <c r="B169" t="s">
         <v>219</v>
       </c>
       <c r="C169" t="s">
-        <v>14</v>
+        <v>60</v>
       </c>
       <c r="D169" t="s">
         <v>20</v>
       </c>
       <c r="E169" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="F169" t="s">
         <v>26</v>
       </c>
       <c r="I169" t="s">
         <v>18</v>
       </c>
       <c r="J169" t="s">
         <v>18</v>
       </c>
       <c r="K169" t="s">
         <v>18</v>
       </c>
       <c r="L169">
         <v>0</v>
       </c>
     </row>
     <row r="170" spans="1:12">
       <c r="A170" t="s">
         <v>221</v>
       </c>
       <c r="B170" t="s">
         <v>219</v>
       </c>
       <c r="C170" t="s">
         <v>14</v>
       </c>
       <c r="D170" t="s">
         <v>20</v>
       </c>
       <c r="E170" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="F170" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="I170" t="s">
         <v>18</v>
       </c>
       <c r="J170" t="s">
         <v>18</v>
       </c>
       <c r="K170" t="s">
         <v>18</v>
       </c>
       <c r="L170">
         <v>0</v>
       </c>
     </row>
     <row r="171" spans="1:12">
       <c r="A171" t="s">
         <v>222</v>
       </c>
       <c r="B171" t="s">
         <v>219</v>
       </c>
       <c r="C171" t="s">
         <v>14</v>
       </c>
       <c r="D171" t="s">
         <v>20</v>
       </c>
       <c r="E171" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="F171" t="s">
         <v>26</v>
       </c>
       <c r="I171" t="s">
         <v>18</v>
       </c>
       <c r="J171" t="s">
         <v>18</v>
       </c>
       <c r="K171" t="s">
         <v>18</v>
       </c>
       <c r="L171">
         <v>0</v>
       </c>
     </row>
     <row r="172" spans="1:12">
       <c r="A172" t="s">
         <v>223</v>
       </c>
       <c r="B172" t="s">
         <v>219</v>
       </c>
       <c r="C172" t="s">
         <v>14</v>
       </c>
       <c r="D172" t="s">
         <v>20</v>
       </c>
       <c r="E172" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="F172" t="s">
         <v>26</v>
       </c>
       <c r="I172" t="s">
         <v>18</v>
       </c>
       <c r="J172" t="s">
         <v>18</v>
       </c>
       <c r="K172" t="s">
         <v>18</v>
       </c>
       <c r="L172">
         <v>0</v>
       </c>
     </row>
     <row r="173" spans="1:12">
       <c r="A173" t="s">
         <v>224</v>
       </c>
       <c r="B173" t="s">
         <v>219</v>
       </c>
       <c r="C173" t="s">
@@ -7572,51 +7566,51 @@
       </c>
       <c r="F173" t="s">
         <v>26</v>
       </c>
       <c r="I173" t="s">
         <v>18</v>
       </c>
       <c r="J173" t="s">
         <v>18</v>
       </c>
       <c r="K173" t="s">
         <v>18</v>
       </c>
       <c r="L173">
         <v>0</v>
       </c>
     </row>
     <row r="174" spans="1:12">
       <c r="A174" t="s">
         <v>225</v>
       </c>
       <c r="B174" t="s">
         <v>219</v>
       </c>
       <c r="C174" t="s">
-        <v>60</v>
+        <v>14</v>
       </c>
       <c r="D174" t="s">
         <v>20</v>
       </c>
       <c r="E174" t="s">
         <v>16</v>
       </c>
       <c r="F174" t="s">
         <v>26</v>
       </c>
       <c r="I174" t="s">
         <v>18</v>
       </c>
       <c r="J174" t="s">
         <v>18</v>
       </c>
       <c r="K174" t="s">
         <v>18</v>
       </c>
       <c r="L174">
         <v>0</v>
       </c>
     </row>
     <row r="175" spans="1:12">
       <c r="A175" t="s">
@@ -7642,51 +7636,51 @@
       </c>
       <c r="J175" t="s">
         <v>18</v>
       </c>
       <c r="K175" t="s">
         <v>18</v>
       </c>
       <c r="L175">
         <v>0</v>
       </c>
     </row>
     <row r="176" spans="1:12">
       <c r="A176" t="s">
         <v>227</v>
       </c>
       <c r="B176" t="s">
         <v>228</v>
       </c>
       <c r="C176" t="s">
         <v>14</v>
       </c>
       <c r="D176" t="s">
         <v>20</v>
       </c>
       <c r="E176" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F176" t="s">
         <v>26</v>
       </c>
       <c r="I176" t="s">
         <v>18</v>
       </c>
       <c r="J176" t="s">
         <v>18</v>
       </c>
       <c r="K176" t="s">
         <v>18</v>
       </c>
       <c r="L176">
         <v>0</v>
       </c>
     </row>
     <row r="177" spans="1:12">
       <c r="A177" t="s">
         <v>229</v>
       </c>
       <c r="B177" t="s">
         <v>228</v>
       </c>
       <c r="C177" t="s">
@@ -7706,51 +7700,51 @@
       </c>
       <c r="J177" t="s">
         <v>18</v>
       </c>
       <c r="K177" t="s">
         <v>18</v>
       </c>
       <c r="L177">
         <v>0</v>
       </c>
     </row>
     <row r="178" spans="1:12">
       <c r="A178" t="s">
         <v>230</v>
       </c>
       <c r="B178" t="s">
         <v>231</v>
       </c>
       <c r="C178" t="s">
         <v>14</v>
       </c>
       <c r="D178" t="s">
         <v>20</v>
       </c>
       <c r="E178" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F178" t="s">
         <v>26</v>
       </c>
       <c r="I178" t="s">
         <v>18</v>
       </c>
       <c r="J178" t="s">
         <v>18</v>
       </c>
       <c r="K178" t="s">
         <v>18</v>
       </c>
       <c r="L178">
         <v>0</v>
       </c>
     </row>
     <row r="179" spans="1:12">
       <c r="A179" t="s">
         <v>232</v>
       </c>
       <c r="B179" t="s">
         <v>231</v>
       </c>
       <c r="C179" t="s">
@@ -7828,51 +7822,51 @@
       </c>
       <c r="F181" t="s">
         <v>26</v>
       </c>
       <c r="I181" t="s">
         <v>18</v>
       </c>
       <c r="J181" t="s">
         <v>18</v>
       </c>
       <c r="K181" t="s">
         <v>18</v>
       </c>
       <c r="L181">
         <v>0</v>
       </c>
     </row>
     <row r="182" spans="1:12">
       <c r="A182" t="s">
         <v>235</v>
       </c>
       <c r="B182" t="s">
         <v>231</v>
       </c>
       <c r="C182" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="D182" t="s">
         <v>20</v>
       </c>
       <c r="E182" t="s">
         <v>16</v>
       </c>
       <c r="F182" t="s">
         <v>26</v>
       </c>
       <c r="I182" t="s">
         <v>18</v>
       </c>
       <c r="J182" t="s">
         <v>18</v>
       </c>
       <c r="K182" t="s">
         <v>18</v>
       </c>
       <c r="L182">
         <v>0</v>
       </c>
     </row>
     <row r="183" spans="1:12">
       <c r="A183" t="s">
@@ -7898,275 +7892,275 @@
       </c>
       <c r="J183" t="s">
         <v>18</v>
       </c>
       <c r="K183" t="s">
         <v>18</v>
       </c>
       <c r="L183">
         <v>0</v>
       </c>
     </row>
     <row r="184" spans="1:12">
       <c r="A184" t="s">
         <v>238</v>
       </c>
       <c r="B184" t="s">
         <v>239</v>
       </c>
       <c r="C184" t="s">
         <v>14</v>
       </c>
       <c r="D184" t="s">
         <v>20</v>
       </c>
       <c r="E184" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="F184" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I184" t="s">
         <v>18</v>
       </c>
       <c r="J184" t="s">
         <v>18</v>
       </c>
       <c r="K184" t="s">
         <v>18</v>
       </c>
       <c r="L184">
         <v>0</v>
       </c>
     </row>
     <row r="185" spans="1:12">
       <c r="A185" t="s">
         <v>240</v>
       </c>
       <c r="B185" t="s">
         <v>239</v>
       </c>
       <c r="C185" t="s">
-        <v>14</v>
+        <v>60</v>
       </c>
       <c r="D185" t="s">
         <v>20</v>
       </c>
       <c r="E185" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="F185" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I185" t="s">
         <v>18</v>
       </c>
       <c r="J185" t="s">
         <v>18</v>
       </c>
       <c r="K185" t="s">
         <v>18</v>
       </c>
       <c r="L185">
         <v>0</v>
       </c>
     </row>
     <row r="186" spans="1:12">
       <c r="A186" t="s">
         <v>241</v>
       </c>
       <c r="B186" t="s">
         <v>239</v>
       </c>
       <c r="C186" t="s">
         <v>14</v>
       </c>
       <c r="D186" t="s">
         <v>20</v>
       </c>
       <c r="E186" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="F186" t="s">
         <v>17</v>
       </c>
       <c r="I186" t="s">
         <v>18</v>
       </c>
       <c r="J186" t="s">
         <v>18</v>
       </c>
       <c r="K186" t="s">
         <v>18</v>
       </c>
       <c r="L186">
         <v>0</v>
       </c>
     </row>
     <row r="187" spans="1:12">
       <c r="A187" t="s">
         <v>242</v>
       </c>
       <c r="B187" t="s">
         <v>239</v>
       </c>
       <c r="C187" t="s">
         <v>14</v>
       </c>
       <c r="D187" t="s">
         <v>20</v>
       </c>
       <c r="E187" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F187" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="I187" t="s">
         <v>18</v>
       </c>
       <c r="J187" t="s">
         <v>18</v>
       </c>
       <c r="K187" t="s">
         <v>18</v>
       </c>
       <c r="L187">
         <v>0</v>
       </c>
     </row>
     <row r="188" spans="1:12">
       <c r="A188" t="s">
         <v>243</v>
       </c>
       <c r="B188" t="s">
         <v>239</v>
       </c>
       <c r="C188" t="s">
         <v>14</v>
       </c>
       <c r="D188" t="s">
         <v>20</v>
       </c>
       <c r="E188" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="F188" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="I188" t="s">
         <v>18</v>
       </c>
       <c r="J188" t="s">
         <v>18</v>
       </c>
       <c r="K188" t="s">
         <v>18</v>
       </c>
       <c r="L188">
         <v>0</v>
       </c>
     </row>
     <row r="189" spans="1:12">
       <c r="A189" t="s">
         <v>244</v>
       </c>
       <c r="B189" t="s">
         <v>239</v>
       </c>
       <c r="C189" t="s">
         <v>14</v>
       </c>
       <c r="D189" t="s">
         <v>20</v>
       </c>
       <c r="E189" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="F189" t="s">
         <v>26</v>
       </c>
       <c r="I189" t="s">
         <v>18</v>
       </c>
       <c r="J189" t="s">
         <v>18</v>
       </c>
       <c r="K189" t="s">
         <v>18</v>
       </c>
       <c r="L189">
         <v>0</v>
       </c>
     </row>
     <row r="190" spans="1:12">
       <c r="A190" t="s">
         <v>245</v>
       </c>
       <c r="B190" t="s">
         <v>239</v>
       </c>
       <c r="C190" t="s">
         <v>14</v>
       </c>
       <c r="D190" t="s">
         <v>20</v>
       </c>
       <c r="E190" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="F190" t="s">
         <v>26</v>
       </c>
       <c r="I190" t="s">
         <v>18</v>
       </c>
       <c r="J190" t="s">
         <v>18</v>
       </c>
       <c r="K190" t="s">
         <v>18</v>
       </c>
       <c r="L190">
         <v>0</v>
       </c>
     </row>
     <row r="191" spans="1:12">
       <c r="A191" t="s">
         <v>246</v>
       </c>
       <c r="B191" t="s">
         <v>239</v>
       </c>
       <c r="C191" t="s">
         <v>14</v>
       </c>
       <c r="D191" t="s">
         <v>20</v>
       </c>
       <c r="E191" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="F191" t="s">
         <v>26</v>
       </c>
       <c r="I191" t="s">
         <v>18</v>
       </c>
       <c r="J191" t="s">
         <v>18</v>
       </c>
       <c r="K191" t="s">
         <v>18</v>
       </c>
       <c r="L191">
         <v>0</v>
       </c>
     </row>
     <row r="192" spans="1:12">
       <c r="A192" t="s">
         <v>247</v>
       </c>
       <c r="B192" t="s">
         <v>239</v>
       </c>
       <c r="C192" t="s">
@@ -8180,51 +8174,51 @@
       </c>
       <c r="F192" t="s">
         <v>26</v>
       </c>
       <c r="I192" t="s">
         <v>18</v>
       </c>
       <c r="J192" t="s">
         <v>18</v>
       </c>
       <c r="K192" t="s">
         <v>18</v>
       </c>
       <c r="L192">
         <v>0</v>
       </c>
     </row>
     <row r="193" spans="1:12">
       <c r="A193" t="s">
         <v>248</v>
       </c>
       <c r="B193" t="s">
         <v>239</v>
       </c>
       <c r="C193" t="s">
-        <v>60</v>
+        <v>14</v>
       </c>
       <c r="D193" t="s">
         <v>20</v>
       </c>
       <c r="E193" t="s">
         <v>16</v>
       </c>
       <c r="F193" t="s">
         <v>26</v>
       </c>
       <c r="I193" t="s">
         <v>18</v>
       </c>
       <c r="J193" t="s">
         <v>18</v>
       </c>
       <c r="K193" t="s">
         <v>18</v>
       </c>
       <c r="L193">
         <v>0</v>
       </c>
     </row>
     <row r="194" spans="1:12">
       <c r="A194" t="s">
@@ -8250,8214 +8244,8214 @@
       </c>
       <c r="J194" t="s">
         <v>18</v>
       </c>
       <c r="K194" t="s">
         <v>18</v>
       </c>
       <c r="L194">
         <v>0</v>
       </c>
     </row>
     <row r="195" spans="1:12">
       <c r="A195" t="s">
         <v>250</v>
       </c>
       <c r="B195" t="s">
         <v>239</v>
       </c>
       <c r="C195" t="s">
         <v>14</v>
       </c>
       <c r="D195" t="s">
         <v>251</v>
       </c>
       <c r="E195" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F195" t="s">
         <v>102</v>
       </c>
       <c r="I195" t="s">
         <v>18</v>
       </c>
       <c r="J195" t="s">
         <v>18</v>
       </c>
       <c r="K195" t="s">
         <v>18</v>
       </c>
       <c r="L195">
         <v>0</v>
       </c>
     </row>
     <row r="196" spans="1:12">
       <c r="A196" t="s">
         <v>252</v>
       </c>
       <c r="B196" t="s">
         <v>239</v>
       </c>
       <c r="C196" t="s">
         <v>14</v>
       </c>
       <c r="D196" t="s">
         <v>251</v>
       </c>
       <c r="E196" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F196" t="s">
         <v>102</v>
       </c>
       <c r="I196" t="s">
         <v>18</v>
       </c>
       <c r="J196" t="s">
         <v>18</v>
       </c>
       <c r="K196" t="s">
         <v>18</v>
       </c>
       <c r="L196">
         <v>0</v>
       </c>
     </row>
     <row r="197" spans="1:12">
       <c r="A197" t="s">
+        <v>253</v>
+      </c>
+      <c r="B197" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>255</v>
       </c>
       <c r="C197" t="s">
         <v>14</v>
       </c>
       <c r="D197" t="s">
         <v>251</v>
       </c>
       <c r="E197" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F197" t="s">
         <v>102</v>
       </c>
       <c r="I197" t="s">
         <v>18</v>
       </c>
       <c r="J197" t="s">
         <v>18</v>
       </c>
       <c r="K197" t="s">
         <v>18</v>
       </c>
       <c r="L197">
         <v>0</v>
       </c>
     </row>
     <row r="198" spans="1:12">
       <c r="A198" t="s">
+        <v>255</v>
+      </c>
+      <c r="B198" t="s">
         <v>256</v>
       </c>
-      <c r="B198" t="s">
+      <c r="C198" t="s">
+        <v>14</v>
+      </c>
+      <c r="D198" t="s">
         <v>257</v>
       </c>
-      <c r="C198" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E198" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F198" t="s">
         <v>102</v>
       </c>
       <c r="I198" t="s">
         <v>18</v>
       </c>
       <c r="J198" t="s">
         <v>18</v>
       </c>
       <c r="K198" t="s">
         <v>18</v>
       </c>
       <c r="L198">
         <v>0</v>
       </c>
     </row>
     <row r="199" spans="1:12">
       <c r="A199" t="s">
+        <v>258</v>
+      </c>
+      <c r="B199" t="s">
         <v>259</v>
       </c>
-      <c r="B199" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C199" t="s">
-        <v>14</v>
+        <v>60</v>
       </c>
       <c r="D199" t="s">
         <v>20</v>
       </c>
       <c r="E199" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="F199" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I199" t="s">
         <v>18</v>
       </c>
       <c r="J199" t="s">
         <v>18</v>
       </c>
       <c r="K199" t="s">
         <v>18</v>
       </c>
       <c r="L199">
         <v>0</v>
       </c>
     </row>
     <row r="200" spans="1:12">
       <c r="A200" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="B200" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="C200" t="s">
         <v>14</v>
       </c>
       <c r="D200" t="s">
         <v>20</v>
       </c>
       <c r="E200" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="F200" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="I200" t="s">
         <v>18</v>
       </c>
       <c r="J200" t="s">
         <v>18</v>
       </c>
       <c r="K200" t="s">
         <v>18</v>
       </c>
       <c r="L200">
         <v>0</v>
       </c>
     </row>
     <row r="201" spans="1:12">
       <c r="A201" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="B201" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="C201" t="s">
         <v>14</v>
       </c>
       <c r="D201" t="s">
         <v>20</v>
       </c>
       <c r="E201" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F201" t="s">
         <v>26</v>
       </c>
       <c r="I201" t="s">
         <v>18</v>
       </c>
       <c r="J201" t="s">
         <v>18</v>
       </c>
       <c r="K201" t="s">
         <v>18</v>
       </c>
       <c r="L201">
         <v>0</v>
       </c>
     </row>
     <row r="202" spans="1:12">
       <c r="A202" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="B202" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="C202" t="s">
-        <v>60</v>
+        <v>14</v>
       </c>
       <c r="D202" t="s">
         <v>20</v>
       </c>
       <c r="E202" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F202" t="s">
         <v>26</v>
       </c>
       <c r="I202" t="s">
         <v>18</v>
       </c>
       <c r="J202" t="s">
         <v>18</v>
       </c>
       <c r="K202" t="s">
         <v>18</v>
       </c>
       <c r="L202">
         <v>0</v>
       </c>
     </row>
     <row r="203" spans="1:12">
       <c r="A203" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="B203" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="C203" t="s">
         <v>14</v>
       </c>
       <c r="D203" t="s">
         <v>20</v>
       </c>
       <c r="E203" t="s">
         <v>16</v>
       </c>
       <c r="F203" t="s">
         <v>26</v>
       </c>
       <c r="I203" t="s">
         <v>18</v>
       </c>
       <c r="J203" t="s">
         <v>18</v>
       </c>
       <c r="K203" t="s">
         <v>18</v>
       </c>
       <c r="L203">
         <v>0</v>
       </c>
     </row>
     <row r="204" spans="1:12">
       <c r="A204" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B204" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="C204" t="s">
         <v>14</v>
       </c>
       <c r="D204" t="s">
         <v>20</v>
       </c>
       <c r="E204" t="s">
         <v>16</v>
       </c>
       <c r="F204" t="s">
         <v>26</v>
       </c>
       <c r="I204" t="s">
         <v>18</v>
       </c>
       <c r="J204" t="s">
         <v>18</v>
       </c>
       <c r="K204" t="s">
         <v>18</v>
       </c>
       <c r="L204">
         <v>0</v>
       </c>
     </row>
     <row r="205" spans="1:12">
       <c r="A205" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="B205" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="C205" t="s">
         <v>24</v>
       </c>
       <c r="D205" t="s">
         <v>20</v>
       </c>
       <c r="E205" t="s">
         <v>16</v>
       </c>
       <c r="F205" t="s">
         <v>26</v>
       </c>
       <c r="I205" t="s">
         <v>18</v>
       </c>
       <c r="J205" t="s">
         <v>18</v>
       </c>
       <c r="K205" t="s">
         <v>18</v>
       </c>
       <c r="L205">
         <v>0</v>
       </c>
     </row>
     <row r="206" spans="1:12">
       <c r="A206" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="B206" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="C206" t="s">
         <v>60</v>
       </c>
       <c r="D206" t="s">
         <v>20</v>
       </c>
       <c r="E206" t="s">
         <v>16</v>
       </c>
       <c r="F206" t="s">
         <v>26</v>
       </c>
       <c r="I206" t="s">
         <v>18</v>
       </c>
       <c r="J206" t="s">
         <v>18</v>
       </c>
       <c r="K206" t="s">
         <v>18</v>
       </c>
       <c r="L206">
         <v>0</v>
       </c>
     </row>
     <row r="207" spans="1:12">
       <c r="A207" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="B207" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="C207" t="s">
         <v>60</v>
       </c>
       <c r="D207" t="s">
         <v>20</v>
       </c>
       <c r="E207" t="s">
         <v>16</v>
       </c>
       <c r="F207" t="s">
         <v>26</v>
       </c>
       <c r="I207" t="s">
         <v>18</v>
       </c>
       <c r="J207" t="s">
         <v>18</v>
       </c>
       <c r="K207" t="s">
         <v>18</v>
       </c>
       <c r="L207">
         <v>0</v>
       </c>
     </row>
     <row r="208" spans="1:12">
       <c r="A208" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="B208" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="C208" t="s">
         <v>14</v>
       </c>
       <c r="D208" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E208" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F208" t="s">
         <v>102</v>
       </c>
       <c r="I208" t="s">
         <v>18</v>
       </c>
       <c r="J208" t="s">
         <v>18</v>
       </c>
       <c r="K208" t="s">
         <v>18</v>
       </c>
       <c r="L208">
         <v>0</v>
       </c>
     </row>
     <row r="209" spans="1:12">
       <c r="A209" t="s">
+        <v>269</v>
+      </c>
+      <c r="B209" t="s">
         <v>270</v>
       </c>
-      <c r="B209" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C209" t="s">
         <v>14</v>
       </c>
       <c r="D209" t="s">
         <v>20</v>
       </c>
       <c r="E209" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F209" t="s">
         <v>26</v>
       </c>
       <c r="I209" t="s">
         <v>18</v>
       </c>
       <c r="J209" t="s">
         <v>18</v>
       </c>
       <c r="K209" t="s">
         <v>18</v>
       </c>
       <c r="L209">
         <v>0</v>
       </c>
     </row>
     <row r="210" spans="1:12">
       <c r="A210" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="B210" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="C210" t="s">
         <v>14</v>
       </c>
       <c r="D210" t="s">
         <v>20</v>
       </c>
       <c r="E210" t="s">
         <v>16</v>
       </c>
       <c r="F210" t="s">
         <v>26</v>
       </c>
       <c r="I210" t="s">
         <v>18</v>
       </c>
       <c r="J210" t="s">
         <v>18</v>
       </c>
       <c r="K210" t="s">
         <v>18</v>
       </c>
       <c r="L210">
         <v>0</v>
       </c>
     </row>
     <row r="211" spans="1:12">
       <c r="A211" t="s">
+        <v>272</v>
+      </c>
+      <c r="B211" t="s">
         <v>273</v>
       </c>
-      <c r="B211" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C211" t="s">
         <v>14</v>
       </c>
       <c r="D211" t="s">
         <v>20</v>
       </c>
       <c r="E211" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F211" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I211" t="s">
         <v>18</v>
       </c>
       <c r="J211" t="s">
         <v>18</v>
       </c>
       <c r="K211" t="s">
         <v>18</v>
       </c>
       <c r="L211">
         <v>0</v>
       </c>
     </row>
     <row r="212" spans="1:12">
       <c r="A212" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="B212" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="C212" t="s">
         <v>14</v>
       </c>
       <c r="D212" t="s">
-        <v>20</v>
+        <v>251</v>
       </c>
       <c r="E212" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="F212" t="s">
-        <v>17</v>
+        <v>102</v>
       </c>
       <c r="I212" t="s">
         <v>18</v>
       </c>
       <c r="J212" t="s">
         <v>18</v>
       </c>
       <c r="K212" t="s">
         <v>18</v>
       </c>
       <c r="L212">
         <v>0</v>
       </c>
     </row>
     <row r="213" spans="1:12">
       <c r="A213" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="B213" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="C213" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="D213" t="s">
-        <v>15</v>
+        <v>251</v>
       </c>
       <c r="E213" t="s">
         <v>16</v>
       </c>
       <c r="F213" t="s">
-        <v>17</v>
+        <v>102</v>
       </c>
       <c r="I213" t="s">
         <v>18</v>
       </c>
       <c r="J213" t="s">
         <v>18</v>
       </c>
       <c r="K213" t="s">
         <v>18</v>
       </c>
       <c r="L213">
         <v>0</v>
       </c>
     </row>
     <row r="214" spans="1:12">
       <c r="A214" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="B214" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="C214" t="s">
         <v>14</v>
       </c>
       <c r="D214" t="s">
         <v>20</v>
       </c>
       <c r="E214" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F214" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="I214" t="s">
         <v>18</v>
       </c>
       <c r="J214" t="s">
         <v>18</v>
       </c>
       <c r="K214" t="s">
         <v>18</v>
       </c>
       <c r="L214">
         <v>0</v>
       </c>
     </row>
     <row r="215" spans="1:12">
       <c r="A215" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="B215" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="C215" t="s">
         <v>14</v>
       </c>
       <c r="D215" t="s">
         <v>20</v>
       </c>
       <c r="E215" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="F215" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="I215" t="s">
         <v>18</v>
       </c>
       <c r="J215" t="s">
         <v>18</v>
       </c>
       <c r="K215" t="s">
         <v>18</v>
       </c>
       <c r="L215">
         <v>0</v>
       </c>
     </row>
     <row r="216" spans="1:12">
       <c r="A216" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="B216" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="C216" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="D216" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E216" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="F216" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="I216" t="s">
         <v>18</v>
       </c>
       <c r="J216" t="s">
         <v>18</v>
       </c>
       <c r="K216" t="s">
         <v>18</v>
       </c>
       <c r="L216">
         <v>0</v>
       </c>
     </row>
     <row r="217" spans="1:12">
       <c r="A217" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="B217" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="C217" t="s">
-        <v>60</v>
+        <v>14</v>
       </c>
       <c r="D217" t="s">
         <v>20</v>
       </c>
       <c r="E217" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F217" t="s">
         <v>26</v>
       </c>
       <c r="I217" t="s">
         <v>18</v>
       </c>
       <c r="J217" t="s">
         <v>18</v>
       </c>
       <c r="K217" t="s">
         <v>18</v>
       </c>
       <c r="L217">
         <v>0</v>
       </c>
     </row>
     <row r="218" spans="1:12">
       <c r="A218" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="B218" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="C218" t="s">
         <v>14</v>
       </c>
       <c r="D218" t="s">
         <v>20</v>
       </c>
       <c r="E218" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="F218" t="s">
         <v>26</v>
       </c>
       <c r="I218" t="s">
         <v>18</v>
       </c>
       <c r="J218" t="s">
         <v>18</v>
       </c>
       <c r="K218" t="s">
         <v>18</v>
       </c>
       <c r="L218">
         <v>0</v>
       </c>
     </row>
     <row r="219" spans="1:12">
       <c r="A219" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="B219" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="C219" t="s">
-        <v>69</v>
+        <v>60</v>
       </c>
       <c r="D219" t="s">
         <v>20</v>
       </c>
       <c r="E219" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="F219" t="s">
         <v>26</v>
       </c>
       <c r="I219" t="s">
         <v>18</v>
       </c>
       <c r="J219" t="s">
         <v>18</v>
       </c>
       <c r="K219" t="s">
         <v>18</v>
       </c>
       <c r="L219">
         <v>0</v>
       </c>
     </row>
     <row r="220" spans="1:12">
       <c r="A220" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="B220" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="C220" t="s">
         <v>14</v>
       </c>
       <c r="D220" t="s">
         <v>20</v>
       </c>
       <c r="E220" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="F220" t="s">
         <v>26</v>
       </c>
       <c r="I220" t="s">
         <v>18</v>
       </c>
       <c r="J220" t="s">
         <v>18</v>
       </c>
       <c r="K220" t="s">
         <v>18</v>
       </c>
       <c r="L220">
         <v>0</v>
       </c>
     </row>
     <row r="221" spans="1:12">
       <c r="A221" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="B221" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="C221" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="D221" t="s">
         <v>20</v>
       </c>
       <c r="E221" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="F221" t="s">
         <v>26</v>
       </c>
       <c r="I221" t="s">
         <v>18</v>
       </c>
       <c r="J221" t="s">
         <v>18</v>
       </c>
       <c r="K221" t="s">
         <v>18</v>
       </c>
       <c r="L221">
         <v>0</v>
       </c>
     </row>
     <row r="222" spans="1:12">
       <c r="A222" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="B222" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="C222" t="s">
-        <v>60</v>
+        <v>14</v>
       </c>
       <c r="D222" t="s">
         <v>20</v>
       </c>
       <c r="E222" t="s">
         <v>16</v>
       </c>
       <c r="F222" t="s">
         <v>26</v>
       </c>
       <c r="I222" t="s">
         <v>18</v>
       </c>
       <c r="J222" t="s">
         <v>18</v>
       </c>
       <c r="K222" t="s">
         <v>18</v>
       </c>
       <c r="L222">
         <v>0</v>
       </c>
     </row>
     <row r="223" spans="1:12">
       <c r="A223" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="B223" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="C223" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="D223" t="s">
         <v>20</v>
       </c>
       <c r="E223" t="s">
         <v>16</v>
       </c>
       <c r="F223" t="s">
         <v>26</v>
       </c>
       <c r="I223" t="s">
         <v>18</v>
       </c>
       <c r="J223" t="s">
         <v>18</v>
       </c>
       <c r="K223" t="s">
         <v>18</v>
       </c>
       <c r="L223">
         <v>0</v>
       </c>
     </row>
     <row r="224" spans="1:12">
       <c r="A224" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="B224" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="C224" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="D224" t="s">
-        <v>20</v>
+        <v>257</v>
       </c>
       <c r="E224" t="s">
         <v>16</v>
       </c>
       <c r="F224" t="s">
         <v>26</v>
       </c>
       <c r="I224" t="s">
         <v>18</v>
       </c>
       <c r="J224" t="s">
         <v>18</v>
       </c>
       <c r="K224" t="s">
         <v>18</v>
       </c>
       <c r="L224">
         <v>0</v>
       </c>
     </row>
     <row r="225" spans="1:12">
       <c r="A225" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="B225" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="C225" t="s">
         <v>60</v>
       </c>
       <c r="D225" t="s">
         <v>20</v>
       </c>
       <c r="E225" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="F225" t="s">
         <v>26</v>
       </c>
       <c r="I225" t="s">
         <v>18</v>
       </c>
       <c r="J225" t="s">
         <v>18</v>
       </c>
       <c r="K225" t="s">
         <v>18</v>
       </c>
       <c r="L225">
         <v>0</v>
       </c>
     </row>
     <row r="226" spans="1:12">
       <c r="A226" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="B226" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="C226" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="D226" t="s">
-        <v>258</v>
+        <v>20</v>
       </c>
       <c r="E226" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F226" t="s">
         <v>26</v>
       </c>
       <c r="I226" t="s">
         <v>18</v>
       </c>
       <c r="J226" t="s">
         <v>18</v>
       </c>
       <c r="K226" t="s">
         <v>18</v>
       </c>
       <c r="L226">
         <v>0</v>
       </c>
     </row>
     <row r="227" spans="1:12">
       <c r="A227" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="B227" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="C227" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="D227" t="s">
-        <v>258</v>
+        <v>20</v>
       </c>
       <c r="E227" t="s">
-        <v>182</v>
+        <v>16</v>
       </c>
       <c r="F227" t="s">
-        <v>102</v>
+        <v>26</v>
       </c>
       <c r="I227" t="s">
         <v>18</v>
       </c>
       <c r="J227" t="s">
         <v>18</v>
       </c>
       <c r="K227" t="s">
         <v>18</v>
       </c>
       <c r="L227">
         <v>0</v>
       </c>
     </row>
     <row r="228" spans="1:12">
       <c r="A228" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="B228" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="C228" t="s">
-        <v>14</v>
+        <v>60</v>
       </c>
       <c r="D228" t="s">
-        <v>251</v>
+        <v>20</v>
       </c>
       <c r="E228" t="s">
-        <v>47</v>
+        <v>32</v>
       </c>
       <c r="F228" t="s">
-        <v>102</v>
+        <v>26</v>
       </c>
       <c r="I228" t="s">
         <v>18</v>
       </c>
       <c r="J228" t="s">
         <v>18</v>
       </c>
       <c r="K228" t="s">
         <v>18</v>
       </c>
       <c r="L228">
         <v>0</v>
       </c>
     </row>
     <row r="229" spans="1:12">
       <c r="A229" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="B229" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="C229" t="s">
         <v>14</v>
       </c>
       <c r="D229" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E229" t="s">
-        <v>253</v>
+        <v>185</v>
       </c>
       <c r="F229" t="s">
         <v>102</v>
       </c>
       <c r="I229" t="s">
         <v>18</v>
       </c>
       <c r="J229" t="s">
         <v>18</v>
       </c>
       <c r="K229" t="s">
         <v>18</v>
       </c>
       <c r="L229">
         <v>0</v>
       </c>
     </row>
     <row r="230" spans="1:12">
       <c r="A230" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="B230" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="C230" t="s">
         <v>14</v>
       </c>
       <c r="D230" t="s">
         <v>251</v>
       </c>
       <c r="E230" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F230" t="s">
         <v>102</v>
       </c>
       <c r="I230" t="s">
         <v>18</v>
       </c>
       <c r="J230" t="s">
         <v>18</v>
       </c>
       <c r="K230" t="s">
         <v>18</v>
       </c>
       <c r="L230">
         <v>0</v>
       </c>
     </row>
     <row r="231" spans="1:12">
       <c r="A231" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="B231" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="C231" t="s">
         <v>14</v>
       </c>
       <c r="D231" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="E231" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F231" t="s">
         <v>102</v>
       </c>
       <c r="I231" t="s">
         <v>18</v>
       </c>
       <c r="J231" t="s">
         <v>18</v>
       </c>
       <c r="K231" t="s">
         <v>18</v>
       </c>
       <c r="L231">
         <v>0</v>
       </c>
     </row>
     <row r="232" spans="1:12">
       <c r="A232" t="s">
+        <v>294</v>
+      </c>
+      <c r="B232" t="s">
         <v>295</v>
       </c>
-      <c r="B232" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C232" t="s">
         <v>14</v>
       </c>
       <c r="D232" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E232" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="F232" t="s">
         <v>26</v>
       </c>
       <c r="I232" t="s">
         <v>18</v>
       </c>
       <c r="J232" t="s">
         <v>18</v>
       </c>
       <c r="K232" t="s">
         <v>18</v>
       </c>
       <c r="L232">
         <v>0</v>
       </c>
     </row>
     <row r="233" spans="1:12">
       <c r="A233" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="B233" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="C233" t="s">
         <v>14</v>
       </c>
       <c r="D233" t="s">
         <v>251</v>
       </c>
       <c r="E233" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F233" t="s">
         <v>26</v>
       </c>
       <c r="I233" t="s">
         <v>18</v>
       </c>
       <c r="J233" t="s">
         <v>18</v>
       </c>
       <c r="K233" t="s">
         <v>18</v>
       </c>
       <c r="L233">
         <v>0</v>
       </c>
     </row>
     <row r="234" spans="1:12">
       <c r="A234" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="B234" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="C234" t="s">
         <v>14</v>
       </c>
       <c r="D234" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E234" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F234" t="s">
         <v>102</v>
       </c>
       <c r="I234" t="s">
         <v>18</v>
       </c>
       <c r="J234" t="s">
         <v>18</v>
       </c>
       <c r="K234" t="s">
         <v>18</v>
       </c>
       <c r="L234">
         <v>0</v>
       </c>
     </row>
     <row r="235" spans="1:12">
       <c r="A235" t="s">
+        <v>298</v>
+      </c>
+      <c r="B235" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
       <c r="C235" t="s">
         <v>14</v>
       </c>
       <c r="D235" t="s">
         <v>15</v>
       </c>
       <c r="E235" t="s">
         <v>16</v>
       </c>
       <c r="F235" t="s">
         <v>17</v>
       </c>
       <c r="I235" t="s">
         <v>18</v>
       </c>
       <c r="J235" t="s">
         <v>18</v>
       </c>
       <c r="K235" t="s">
         <v>18</v>
       </c>
       <c r="L235">
         <v>0</v>
       </c>
     </row>
     <row r="236" spans="1:12">
       <c r="A236" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="B236" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="C236" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="D236" t="s">
         <v>20</v>
       </c>
       <c r="E236" t="s">
         <v>16</v>
       </c>
       <c r="F236" t="s">
         <v>17</v>
       </c>
       <c r="I236" t="s">
         <v>18</v>
       </c>
       <c r="J236" t="s">
         <v>18</v>
       </c>
       <c r="K236" t="s">
         <v>18</v>
       </c>
       <c r="L236">
         <v>0</v>
       </c>
     </row>
     <row r="237" spans="1:12">
       <c r="A237" t="s">
+        <v>301</v>
+      </c>
+      <c r="B237" t="s">
         <v>302</v>
-      </c>
-[...1 lines deleted...]
-        <v>303</v>
       </c>
       <c r="C237" t="s">
         <v>14</v>
       </c>
       <c r="D237" t="s">
         <v>251</v>
       </c>
       <c r="E237" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="F237" t="s">
         <v>26</v>
       </c>
       <c r="I237" t="s">
         <v>18</v>
       </c>
       <c r="J237" t="s">
         <v>18</v>
       </c>
       <c r="K237" t="s">
         <v>18</v>
       </c>
       <c r="L237">
         <v>0</v>
       </c>
     </row>
     <row r="238" spans="1:12">
       <c r="A238" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="B238" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="C238" t="s">
         <v>14</v>
       </c>
       <c r="D238" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E238" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="F238" t="s">
         <v>26</v>
       </c>
       <c r="I238" t="s">
         <v>18</v>
       </c>
       <c r="J238" t="s">
         <v>18</v>
       </c>
       <c r="K238" t="s">
         <v>18</v>
       </c>
       <c r="L238">
         <v>0</v>
       </c>
     </row>
     <row r="239" spans="1:12">
       <c r="A239" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="B239" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="C239" t="s">
         <v>14</v>
       </c>
       <c r="D239" t="s">
         <v>20</v>
       </c>
       <c r="E239" t="s">
         <v>16</v>
       </c>
       <c r="F239" t="s">
         <v>26</v>
       </c>
       <c r="I239" t="s">
         <v>18</v>
       </c>
       <c r="J239" t="s">
         <v>18</v>
       </c>
       <c r="K239" t="s">
         <v>18</v>
       </c>
       <c r="L239">
         <v>0</v>
       </c>
     </row>
     <row r="240" spans="1:12">
       <c r="A240" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="B240" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="C240" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="D240" t="s">
         <v>20</v>
       </c>
       <c r="E240" t="s">
         <v>16</v>
       </c>
       <c r="F240" t="s">
         <v>26</v>
       </c>
       <c r="I240" t="s">
         <v>18</v>
       </c>
       <c r="J240" t="s">
         <v>18</v>
       </c>
       <c r="K240" t="s">
         <v>18</v>
       </c>
       <c r="L240">
         <v>0</v>
       </c>
     </row>
     <row r="241" spans="1:12">
       <c r="A241" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="B241" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="C241" t="s">
         <v>14</v>
       </c>
       <c r="D241" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E241" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="F241" t="s">
         <v>102</v>
       </c>
       <c r="I241" t="s">
         <v>18</v>
       </c>
       <c r="J241" t="s">
         <v>18</v>
       </c>
       <c r="K241" t="s">
         <v>18</v>
       </c>
       <c r="L241">
         <v>0</v>
       </c>
     </row>
     <row r="242" spans="1:12">
       <c r="A242" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="B242" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="C242" t="s">
         <v>14</v>
       </c>
       <c r="D242" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E242" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="F242" t="s">
         <v>102</v>
       </c>
       <c r="I242" t="s">
         <v>18</v>
       </c>
       <c r="J242" t="s">
         <v>18</v>
       </c>
       <c r="K242" t="s">
         <v>18</v>
       </c>
       <c r="L242">
         <v>0</v>
       </c>
     </row>
     <row r="243" spans="1:12">
       <c r="A243" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="B243" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="C243" t="s">
         <v>14</v>
       </c>
       <c r="D243" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E243" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F243" t="s">
         <v>102</v>
       </c>
       <c r="I243" t="s">
         <v>18</v>
       </c>
       <c r="J243" t="s">
         <v>18</v>
       </c>
       <c r="K243" t="s">
         <v>18</v>
       </c>
       <c r="L243">
         <v>0</v>
       </c>
     </row>
     <row r="244" spans="1:12">
       <c r="A244" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="B244" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="C244" t="s">
         <v>14</v>
       </c>
       <c r="D244" t="s">
         <v>251</v>
       </c>
       <c r="E244" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F244" t="s">
         <v>102</v>
       </c>
       <c r="I244" t="s">
         <v>18</v>
       </c>
       <c r="J244" t="s">
         <v>18</v>
       </c>
       <c r="K244" t="s">
         <v>18</v>
       </c>
       <c r="L244">
         <v>0</v>
       </c>
     </row>
     <row r="245" spans="1:12">
       <c r="A245" t="s">
+        <v>310</v>
+      </c>
+      <c r="B245" t="s">
         <v>311</v>
       </c>
-      <c r="B245" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C245" t="s">
         <v>14</v>
       </c>
       <c r="D245" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E245" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="F245" t="s">
         <v>26</v>
       </c>
       <c r="I245" t="s">
         <v>18</v>
       </c>
       <c r="J245" t="s">
         <v>18</v>
       </c>
       <c r="K245" t="s">
         <v>18</v>
       </c>
       <c r="L245">
         <v>0</v>
       </c>
     </row>
     <row r="246" spans="1:12">
       <c r="A246" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="B246" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="C246" t="s">
         <v>14</v>
       </c>
       <c r="D246" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E246" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F246" t="s">
         <v>26</v>
       </c>
       <c r="I246" t="s">
         <v>18</v>
       </c>
       <c r="J246" t="s">
         <v>18</v>
       </c>
       <c r="K246" t="s">
         <v>18</v>
       </c>
       <c r="L246">
         <v>0</v>
       </c>
     </row>
     <row r="247" spans="1:12">
       <c r="A247" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="B247" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="C247" t="s">
         <v>14</v>
       </c>
       <c r="D247" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E247" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F247" t="s">
         <v>102</v>
       </c>
       <c r="I247" t="s">
         <v>18</v>
       </c>
       <c r="J247" t="s">
         <v>18</v>
       </c>
       <c r="K247" t="s">
         <v>18</v>
       </c>
       <c r="L247">
         <v>0</v>
       </c>
     </row>
     <row r="248" spans="1:12">
       <c r="A248" t="s">
+        <v>314</v>
+      </c>
+      <c r="B248" t="s">
         <v>315</v>
       </c>
-      <c r="B248" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C248" t="s">
         <v>14</v>
       </c>
       <c r="D248" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E248" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F248" t="s">
         <v>102</v>
       </c>
       <c r="I248" t="s">
         <v>18</v>
       </c>
       <c r="J248" t="s">
         <v>18</v>
       </c>
       <c r="K248" t="s">
         <v>18</v>
       </c>
       <c r="L248">
         <v>0</v>
       </c>
     </row>
     <row r="249" spans="1:12">
       <c r="A249" t="s">
+        <v>316</v>
+      </c>
+      <c r="B249" t="s">
         <v>317</v>
       </c>
-      <c r="B249" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C249" t="s">
-        <v>14</v>
+        <v>60</v>
       </c>
       <c r="D249" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E249" t="s">
         <v>16</v>
       </c>
       <c r="F249" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I249" t="s">
         <v>18</v>
       </c>
       <c r="J249" t="s">
         <v>18</v>
       </c>
       <c r="K249" t="s">
         <v>18</v>
       </c>
       <c r="L249">
         <v>0</v>
       </c>
     </row>
     <row r="250" spans="1:12">
       <c r="A250" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="B250" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="C250" t="s">
         <v>14</v>
       </c>
       <c r="D250" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E250" t="s">
-        <v>182</v>
+        <v>16</v>
       </c>
       <c r="F250" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="I250" t="s">
         <v>18</v>
       </c>
       <c r="J250" t="s">
         <v>18</v>
       </c>
       <c r="K250" t="s">
         <v>18</v>
       </c>
       <c r="L250">
         <v>0</v>
       </c>
     </row>
     <row r="251" spans="1:12">
       <c r="A251" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="B251" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="C251" t="s">
         <v>14</v>
       </c>
       <c r="D251" t="s">
-        <v>251</v>
+        <v>20</v>
       </c>
       <c r="E251" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="F251" t="s">
         <v>26</v>
       </c>
       <c r="I251" t="s">
         <v>18</v>
       </c>
       <c r="J251" t="s">
         <v>18</v>
       </c>
       <c r="K251" t="s">
         <v>18</v>
       </c>
       <c r="L251">
         <v>0</v>
       </c>
     </row>
     <row r="252" spans="1:12">
       <c r="A252" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="B252" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="C252" t="s">
         <v>14</v>
       </c>
       <c r="D252" t="s">
-        <v>20</v>
+        <v>251</v>
       </c>
       <c r="E252" t="s">
-        <v>47</v>
+        <v>185</v>
       </c>
       <c r="F252" t="s">
         <v>26</v>
       </c>
       <c r="I252" t="s">
         <v>18</v>
       </c>
       <c r="J252" t="s">
         <v>18</v>
       </c>
       <c r="K252" t="s">
         <v>18</v>
       </c>
       <c r="L252">
         <v>0</v>
       </c>
     </row>
     <row r="253" spans="1:12">
       <c r="A253" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="B253" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="C253" t="s">
         <v>14</v>
       </c>
       <c r="D253" t="s">
-        <v>20</v>
+        <v>251</v>
       </c>
       <c r="E253" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F253" t="s">
         <v>26</v>
       </c>
       <c r="I253" t="s">
         <v>18</v>
       </c>
       <c r="J253" t="s">
         <v>18</v>
       </c>
       <c r="K253" t="s">
         <v>18</v>
       </c>
       <c r="L253">
         <v>0</v>
       </c>
     </row>
     <row r="254" spans="1:12">
       <c r="A254" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="B254" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="C254" t="s">
         <v>14</v>
       </c>
       <c r="D254" t="s">
-        <v>251</v>
+        <v>20</v>
       </c>
       <c r="E254" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F254" t="s">
         <v>26</v>
       </c>
       <c r="I254" t="s">
         <v>18</v>
       </c>
       <c r="J254" t="s">
         <v>18</v>
       </c>
       <c r="K254" t="s">
         <v>18</v>
       </c>
       <c r="L254">
         <v>0</v>
       </c>
     </row>
     <row r="255" spans="1:12">
       <c r="A255" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="B255" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="C255" t="s">
         <v>14</v>
       </c>
       <c r="D255" t="s">
         <v>20</v>
       </c>
       <c r="E255" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="F255" t="s">
         <v>26</v>
       </c>
       <c r="I255" t="s">
         <v>18</v>
       </c>
       <c r="J255" t="s">
         <v>18</v>
       </c>
       <c r="K255" t="s">
         <v>18</v>
       </c>
       <c r="L255">
         <v>0</v>
       </c>
     </row>
     <row r="256" spans="1:12">
       <c r="A256" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="B256" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="C256" t="s">
         <v>14</v>
       </c>
       <c r="D256" t="s">
-        <v>20</v>
+        <v>251</v>
       </c>
       <c r="E256" t="s">
         <v>16</v>
       </c>
       <c r="F256" t="s">
         <v>26</v>
       </c>
       <c r="I256" t="s">
         <v>18</v>
       </c>
       <c r="J256" t="s">
         <v>18</v>
       </c>
       <c r="K256" t="s">
         <v>18</v>
       </c>
       <c r="L256">
         <v>0</v>
       </c>
     </row>
     <row r="257" spans="1:12">
       <c r="A257" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="B257" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="C257" t="s">
-        <v>60</v>
+        <v>14</v>
       </c>
       <c r="D257" t="s">
         <v>20</v>
       </c>
       <c r="E257" t="s">
         <v>16</v>
       </c>
       <c r="F257" t="s">
         <v>26</v>
       </c>
       <c r="I257" t="s">
         <v>18</v>
       </c>
       <c r="J257" t="s">
         <v>18</v>
       </c>
       <c r="K257" t="s">
         <v>18</v>
       </c>
       <c r="L257">
         <v>0</v>
       </c>
     </row>
     <row r="258" spans="1:12">
       <c r="A258" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="B258" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="C258" t="s">
-        <v>60</v>
+        <v>14</v>
       </c>
       <c r="D258" t="s">
-        <v>20</v>
+        <v>251</v>
       </c>
       <c r="E258" t="s">
         <v>16</v>
       </c>
       <c r="F258" t="s">
         <v>26</v>
       </c>
       <c r="I258" t="s">
         <v>18</v>
       </c>
       <c r="J258" t="s">
         <v>18</v>
       </c>
       <c r="K258" t="s">
         <v>18</v>
       </c>
       <c r="L258">
         <v>0</v>
       </c>
     </row>
     <row r="259" spans="1:12">
       <c r="A259" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="B259" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="C259" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="D259" t="s">
         <v>20</v>
       </c>
       <c r="E259" t="s">
         <v>16</v>
       </c>
       <c r="F259" t="s">
         <v>26</v>
       </c>
       <c r="I259" t="s">
         <v>18</v>
       </c>
       <c r="J259" t="s">
         <v>18</v>
       </c>
       <c r="K259" t="s">
         <v>18</v>
       </c>
       <c r="L259">
         <v>0</v>
       </c>
     </row>
     <row r="260" spans="1:12">
       <c r="A260" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="B260" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="C260" t="s">
-        <v>69</v>
+        <v>60</v>
       </c>
       <c r="D260" t="s">
         <v>20</v>
       </c>
       <c r="E260" t="s">
         <v>16</v>
       </c>
       <c r="F260" t="s">
         <v>26</v>
       </c>
       <c r="I260" t="s">
         <v>18</v>
       </c>
       <c r="J260" t="s">
         <v>18</v>
       </c>
       <c r="K260" t="s">
         <v>18</v>
       </c>
       <c r="L260">
         <v>0</v>
       </c>
     </row>
     <row r="261" spans="1:12">
       <c r="A261" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="B261" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="C261" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="D261" t="s">
-        <v>251</v>
+        <v>20</v>
       </c>
       <c r="E261" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F261" t="s">
         <v>26</v>
       </c>
       <c r="I261" t="s">
         <v>18</v>
       </c>
       <c r="J261" t="s">
         <v>18</v>
       </c>
       <c r="K261" t="s">
         <v>18</v>
       </c>
       <c r="L261">
         <v>0</v>
       </c>
     </row>
     <row r="262" spans="1:12">
       <c r="A262" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="B262" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="C262" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="D262" t="s">
-        <v>251</v>
+        <v>20</v>
       </c>
       <c r="E262" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F262" t="s">
         <v>26</v>
       </c>
       <c r="I262" t="s">
         <v>18</v>
       </c>
       <c r="J262" t="s">
         <v>18</v>
       </c>
       <c r="K262" t="s">
         <v>18</v>
       </c>
       <c r="L262">
         <v>0</v>
       </c>
     </row>
     <row r="263" spans="1:12">
       <c r="A263" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="B263" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="C263" t="s">
         <v>14</v>
       </c>
       <c r="D263" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E263" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="F263" t="s">
         <v>102</v>
       </c>
       <c r="I263" t="s">
         <v>18</v>
       </c>
       <c r="J263" t="s">
         <v>18</v>
       </c>
       <c r="K263" t="s">
         <v>18</v>
       </c>
       <c r="L263">
         <v>0</v>
       </c>
     </row>
     <row r="264" spans="1:12">
       <c r="A264" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="B264" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="C264" t="s">
         <v>14</v>
       </c>
       <c r="D264" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="E264" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F264" t="s">
         <v>102</v>
       </c>
       <c r="I264" t="s">
         <v>18</v>
       </c>
       <c r="J264" t="s">
         <v>18</v>
       </c>
       <c r="K264" t="s">
         <v>18</v>
       </c>
       <c r="L264">
         <v>0</v>
       </c>
     </row>
     <row r="265" spans="1:12">
       <c r="A265" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="B265" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="C265" t="s">
         <v>14</v>
       </c>
       <c r="D265" t="s">
-        <v>258</v>
+        <v>251</v>
       </c>
       <c r="E265" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F265" t="s">
         <v>102</v>
       </c>
       <c r="I265" t="s">
         <v>18</v>
       </c>
       <c r="J265" t="s">
         <v>18</v>
       </c>
       <c r="K265" t="s">
         <v>18</v>
       </c>
       <c r="L265">
         <v>0</v>
       </c>
     </row>
     <row r="266" spans="1:12">
       <c r="A266" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="B266" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="C266" t="s">
-        <v>60</v>
+        <v>14</v>
       </c>
       <c r="D266" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="E266" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="F266" t="s">
         <v>102</v>
       </c>
       <c r="I266" t="s">
         <v>18</v>
       </c>
       <c r="J266" t="s">
         <v>18</v>
       </c>
       <c r="K266" t="s">
         <v>18</v>
       </c>
       <c r="L266">
         <v>0</v>
       </c>
     </row>
     <row r="267" spans="1:12">
       <c r="A267" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="B267" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="C267" t="s">
         <v>14</v>
       </c>
       <c r="D267" t="s">
         <v>251</v>
       </c>
       <c r="E267" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F267" t="s">
         <v>102</v>
       </c>
       <c r="I267" t="s">
         <v>18</v>
       </c>
       <c r="J267" t="s">
         <v>18</v>
       </c>
       <c r="K267" t="s">
         <v>18</v>
       </c>
       <c r="L267">
         <v>0</v>
       </c>
     </row>
     <row r="268" spans="1:12">
       <c r="A268" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="B268" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="C268" t="s">
         <v>14</v>
       </c>
       <c r="D268" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E268" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="F268" t="s">
         <v>102</v>
       </c>
       <c r="I268" t="s">
         <v>18</v>
       </c>
       <c r="J268" t="s">
         <v>18</v>
       </c>
       <c r="K268" t="s">
         <v>18</v>
       </c>
       <c r="L268">
         <v>0</v>
       </c>
     </row>
     <row r="269" spans="1:12">
       <c r="A269" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="B269" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="C269" t="s">
-        <v>14</v>
+        <v>60</v>
       </c>
       <c r="D269" t="s">
-        <v>258</v>
+        <v>251</v>
       </c>
       <c r="E269" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F269" t="s">
         <v>102</v>
       </c>
       <c r="I269" t="s">
         <v>18</v>
       </c>
       <c r="J269" t="s">
         <v>18</v>
       </c>
       <c r="K269" t="s">
         <v>18</v>
       </c>
       <c r="L269">
         <v>0</v>
       </c>
     </row>
     <row r="270" spans="1:12">
       <c r="A270" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="B270" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="C270" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="D270" t="s">
         <v>251</v>
       </c>
       <c r="E270" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F270" t="s">
         <v>102</v>
       </c>
       <c r="I270" t="s">
         <v>18</v>
       </c>
       <c r="J270" t="s">
         <v>18</v>
       </c>
       <c r="K270" t="s">
         <v>18</v>
       </c>
       <c r="L270">
         <v>0</v>
       </c>
     </row>
     <row r="271" spans="1:12">
       <c r="A271" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="B271" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="C271" t="s">
         <v>14</v>
       </c>
       <c r="D271" t="s">
-        <v>258</v>
+        <v>251</v>
       </c>
       <c r="E271" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="F271" t="s">
-        <v>26</v>
+        <v>102</v>
       </c>
       <c r="I271" t="s">
         <v>18</v>
       </c>
       <c r="J271" t="s">
         <v>18</v>
       </c>
       <c r="K271" t="s">
         <v>18</v>
       </c>
       <c r="L271">
         <v>0</v>
       </c>
     </row>
     <row r="272" spans="1:12">
       <c r="A272" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="B272" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="C272" t="s">
         <v>14</v>
       </c>
       <c r="D272" t="s">
         <v>20</v>
       </c>
       <c r="E272" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F272" t="s">
         <v>26</v>
       </c>
       <c r="I272" t="s">
         <v>18</v>
       </c>
       <c r="J272" t="s">
         <v>18</v>
       </c>
       <c r="K272" t="s">
         <v>18</v>
       </c>
       <c r="L272">
         <v>0</v>
       </c>
     </row>
     <row r="273" spans="1:12">
       <c r="A273" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="B273" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="C273" t="s">
         <v>14</v>
       </c>
       <c r="D273" t="s">
-        <v>20</v>
+        <v>257</v>
       </c>
       <c r="E273" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="F273" t="s">
         <v>26</v>
       </c>
       <c r="I273" t="s">
         <v>18</v>
       </c>
       <c r="J273" t="s">
         <v>18</v>
       </c>
       <c r="K273" t="s">
         <v>18</v>
       </c>
       <c r="L273">
         <v>0</v>
       </c>
     </row>
     <row r="274" spans="1:12">
       <c r="A274" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="B274" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="C274" t="s">
         <v>14</v>
       </c>
       <c r="D274" t="s">
-        <v>258</v>
+        <v>20</v>
       </c>
       <c r="E274" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="F274" t="s">
-        <v>102</v>
+        <v>26</v>
       </c>
       <c r="I274" t="s">
         <v>18</v>
       </c>
       <c r="J274" t="s">
         <v>18</v>
       </c>
       <c r="K274" t="s">
         <v>18</v>
       </c>
       <c r="L274">
         <v>0</v>
       </c>
     </row>
     <row r="275" spans="1:12">
       <c r="A275" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="B275" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="C275" t="s">
         <v>14</v>
       </c>
       <c r="D275" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="E275" t="s">
-        <v>253</v>
+        <v>48</v>
       </c>
       <c r="F275" t="s">
         <v>102</v>
       </c>
       <c r="I275" t="s">
         <v>18</v>
       </c>
       <c r="J275" t="s">
         <v>18</v>
       </c>
       <c r="K275" t="s">
         <v>18</v>
       </c>
       <c r="L275">
         <v>0</v>
       </c>
     </row>
     <row r="276" spans="1:12">
       <c r="A276" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="B276" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="C276" t="s">
         <v>14</v>
       </c>
       <c r="D276" t="s">
         <v>251</v>
       </c>
       <c r="E276" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F276" t="s">
         <v>102</v>
       </c>
       <c r="I276" t="s">
         <v>18</v>
       </c>
       <c r="J276" t="s">
         <v>18</v>
       </c>
       <c r="K276" t="s">
         <v>18</v>
       </c>
       <c r="L276">
         <v>0</v>
       </c>
     </row>
     <row r="277" spans="1:12">
       <c r="A277" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="B277" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="C277" t="s">
         <v>60</v>
       </c>
       <c r="D277" t="s">
         <v>20</v>
       </c>
       <c r="E277" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="F277" t="s">
         <v>26</v>
       </c>
       <c r="I277" t="s">
         <v>18</v>
       </c>
       <c r="J277" t="s">
         <v>18</v>
       </c>
       <c r="K277" t="s">
         <v>18</v>
       </c>
       <c r="L277">
         <v>0</v>
       </c>
     </row>
     <row r="278" spans="1:12">
       <c r="A278" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="B278" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="C278" t="s">
         <v>14</v>
       </c>
       <c r="D278" t="s">
-        <v>20</v>
+        <v>257</v>
       </c>
       <c r="E278" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F278" t="s">
         <v>26</v>
       </c>
       <c r="I278" t="s">
         <v>18</v>
       </c>
       <c r="J278" t="s">
         <v>18</v>
       </c>
       <c r="K278" t="s">
         <v>18</v>
       </c>
       <c r="L278">
         <v>0</v>
       </c>
     </row>
     <row r="279" spans="1:12">
       <c r="A279" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="B279" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="C279" t="s">
         <v>14</v>
       </c>
       <c r="D279" t="s">
-        <v>258</v>
+        <v>20</v>
       </c>
       <c r="E279" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F279" t="s">
         <v>26</v>
       </c>
       <c r="I279" t="s">
         <v>18</v>
       </c>
       <c r="J279" t="s">
         <v>18</v>
       </c>
       <c r="K279" t="s">
         <v>18</v>
       </c>
       <c r="L279">
         <v>0</v>
       </c>
     </row>
     <row r="280" spans="1:12">
       <c r="A280" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="B280" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="C280" t="s">
         <v>14</v>
       </c>
       <c r="D280" t="s">
-        <v>20</v>
+        <v>257</v>
       </c>
       <c r="E280" t="s">
         <v>16</v>
       </c>
       <c r="F280" t="s">
         <v>26</v>
       </c>
       <c r="I280" t="s">
         <v>18</v>
       </c>
       <c r="J280" t="s">
         <v>18</v>
       </c>
       <c r="K280" t="s">
         <v>18</v>
       </c>
       <c r="L280">
         <v>0</v>
       </c>
     </row>
     <row r="281" spans="1:12">
       <c r="A281" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="B281" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="C281" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="D281" t="s">
         <v>20</v>
       </c>
       <c r="E281" t="s">
         <v>16</v>
       </c>
       <c r="F281" t="s">
         <v>26</v>
       </c>
       <c r="I281" t="s">
         <v>18</v>
       </c>
       <c r="J281" t="s">
         <v>18</v>
       </c>
       <c r="K281" t="s">
         <v>18</v>
       </c>
       <c r="L281">
         <v>0</v>
       </c>
     </row>
     <row r="282" spans="1:12">
       <c r="A282" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="B282" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="C282" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="D282" t="s">
-        <v>258</v>
+        <v>20</v>
       </c>
       <c r="E282" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F282" t="s">
         <v>26</v>
       </c>
       <c r="I282" t="s">
         <v>18</v>
       </c>
       <c r="J282" t="s">
         <v>18</v>
       </c>
       <c r="K282" t="s">
         <v>18</v>
       </c>
       <c r="L282">
         <v>0</v>
       </c>
     </row>
     <row r="283" spans="1:12">
       <c r="A283" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="B283" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="C283" t="s">
         <v>14</v>
       </c>
       <c r="D283" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E283" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="F283" t="s">
         <v>102</v>
       </c>
       <c r="I283" t="s">
         <v>18</v>
       </c>
       <c r="J283" t="s">
         <v>18</v>
       </c>
       <c r="K283" t="s">
         <v>18</v>
       </c>
       <c r="L283">
         <v>0</v>
       </c>
     </row>
     <row r="284" spans="1:12">
       <c r="A284" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="B284" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="C284" t="s">
         <v>14</v>
       </c>
       <c r="D284" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E284" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F284" t="s">
         <v>102</v>
       </c>
       <c r="I284" t="s">
         <v>18</v>
       </c>
       <c r="J284" t="s">
         <v>18</v>
       </c>
       <c r="K284" t="s">
         <v>18</v>
       </c>
       <c r="L284">
         <v>0</v>
       </c>
     </row>
     <row r="285" spans="1:12">
       <c r="A285" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="B285" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="C285" t="s">
         <v>14</v>
       </c>
       <c r="D285" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E285" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F285" t="s">
         <v>102</v>
       </c>
       <c r="I285" t="s">
         <v>18</v>
       </c>
       <c r="J285" t="s">
         <v>18</v>
       </c>
       <c r="K285" t="s">
         <v>18</v>
       </c>
       <c r="L285">
         <v>0</v>
       </c>
     </row>
     <row r="286" spans="1:12">
       <c r="A286" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="B286" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="C286" t="s">
         <v>14</v>
       </c>
       <c r="D286" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E286" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F286" t="s">
         <v>102</v>
       </c>
       <c r="I286" t="s">
         <v>18</v>
       </c>
       <c r="J286" t="s">
         <v>18</v>
       </c>
       <c r="K286" t="s">
         <v>18</v>
       </c>
       <c r="L286">
         <v>0</v>
       </c>
     </row>
     <row r="287" spans="1:12">
       <c r="A287" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="B287" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="C287" t="s">
         <v>24</v>
       </c>
       <c r="D287" t="s">
         <v>251</v>
       </c>
       <c r="E287" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F287" t="s">
         <v>102</v>
       </c>
       <c r="I287" t="s">
         <v>18</v>
       </c>
       <c r="J287" t="s">
         <v>18</v>
       </c>
       <c r="K287" t="s">
         <v>18</v>
       </c>
       <c r="L287">
         <v>0</v>
       </c>
     </row>
     <row r="288" spans="1:12">
       <c r="A288" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="B288" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="C288" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="D288" t="s">
         <v>251</v>
       </c>
       <c r="E288" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F288" t="s">
         <v>102</v>
       </c>
       <c r="I288" t="s">
         <v>18</v>
       </c>
       <c r="J288" t="s">
         <v>18</v>
       </c>
       <c r="K288" t="s">
         <v>18</v>
       </c>
       <c r="L288">
         <v>0</v>
       </c>
     </row>
     <row r="289" spans="1:12">
       <c r="A289" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="B289" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="C289" t="s">
         <v>14</v>
       </c>
       <c r="D289" t="s">
         <v>251</v>
       </c>
       <c r="E289" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F289" t="s">
         <v>102</v>
       </c>
       <c r="I289" t="s">
         <v>18</v>
       </c>
       <c r="J289" t="s">
         <v>18</v>
       </c>
       <c r="K289" t="s">
         <v>18</v>
       </c>
       <c r="L289">
         <v>0</v>
       </c>
     </row>
     <row r="290" spans="1:12">
       <c r="A290" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="B290" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="C290" t="s">
         <v>14</v>
       </c>
       <c r="D290" t="s">
         <v>20</v>
       </c>
       <c r="E290" t="s">
         <v>16</v>
       </c>
       <c r="F290" t="s">
         <v>26</v>
       </c>
       <c r="I290" t="s">
         <v>18</v>
       </c>
       <c r="J290" t="s">
         <v>18</v>
       </c>
       <c r="K290" t="s">
         <v>18</v>
       </c>
       <c r="L290">
         <v>0</v>
       </c>
     </row>
     <row r="291" spans="1:12">
       <c r="A291" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="B291" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="C291" t="s">
         <v>14</v>
       </c>
       <c r="D291" t="s">
         <v>251</v>
       </c>
       <c r="E291" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F291" t="s">
         <v>26</v>
       </c>
       <c r="I291" t="s">
         <v>18</v>
       </c>
       <c r="J291" t="s">
         <v>18</v>
       </c>
       <c r="K291" t="s">
         <v>18</v>
       </c>
       <c r="L291">
         <v>0</v>
       </c>
     </row>
     <row r="292" spans="1:12">
       <c r="A292" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="B292" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="C292" t="s">
         <v>14</v>
       </c>
       <c r="D292" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="E292" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F292" t="s">
         <v>102</v>
       </c>
       <c r="I292" t="s">
         <v>18</v>
       </c>
       <c r="J292" t="s">
         <v>18</v>
       </c>
       <c r="K292" t="s">
         <v>18</v>
       </c>
       <c r="L292">
         <v>0</v>
       </c>
     </row>
     <row r="293" spans="1:12">
       <c r="A293" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="B293" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="C293" t="s">
         <v>14</v>
       </c>
       <c r="D293" t="s">
-        <v>258</v>
+        <v>251</v>
       </c>
       <c r="E293" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F293" t="s">
         <v>102</v>
       </c>
       <c r="I293" t="s">
         <v>18</v>
       </c>
       <c r="J293" t="s">
         <v>18</v>
       </c>
       <c r="K293" t="s">
         <v>18</v>
       </c>
       <c r="L293">
         <v>0</v>
       </c>
     </row>
     <row r="294" spans="1:12">
       <c r="A294" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="B294" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="C294" t="s">
         <v>14</v>
       </c>
       <c r="D294" t="s">
         <v>251</v>
       </c>
       <c r="E294" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F294" t="s">
         <v>26</v>
       </c>
       <c r="I294" t="s">
         <v>18</v>
       </c>
       <c r="J294" t="s">
         <v>18</v>
       </c>
       <c r="K294" t="s">
         <v>18</v>
       </c>
       <c r="L294">
         <v>0</v>
       </c>
     </row>
     <row r="295" spans="1:12">
       <c r="A295" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="B295" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="C295" t="s">
-        <v>14</v>
+        <v>60</v>
       </c>
       <c r="D295" t="s">
         <v>20</v>
       </c>
       <c r="E295" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="F295" t="s">
         <v>26</v>
       </c>
       <c r="I295" t="s">
         <v>18</v>
       </c>
       <c r="J295" t="s">
         <v>18</v>
       </c>
       <c r="K295" t="s">
         <v>18</v>
       </c>
       <c r="L295">
         <v>0</v>
       </c>
     </row>
     <row r="296" spans="1:12">
       <c r="A296" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="B296" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="C296" t="s">
         <v>14</v>
       </c>
       <c r="D296" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="E296" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F296" t="s">
         <v>26</v>
       </c>
       <c r="I296" t="s">
         <v>18</v>
       </c>
       <c r="J296" t="s">
         <v>18</v>
       </c>
       <c r="K296" t="s">
         <v>18</v>
       </c>
       <c r="L296">
         <v>0</v>
       </c>
     </row>
     <row r="297" spans="1:12">
       <c r="A297" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="B297" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="C297" t="s">
         <v>14</v>
       </c>
       <c r="D297" t="s">
         <v>20</v>
       </c>
       <c r="E297" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F297" t="s">
         <v>26</v>
       </c>
       <c r="I297" t="s">
         <v>18</v>
       </c>
       <c r="J297" t="s">
         <v>18</v>
       </c>
       <c r="K297" t="s">
         <v>18</v>
       </c>
       <c r="L297">
         <v>0</v>
       </c>
     </row>
     <row r="298" spans="1:12">
       <c r="A298" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="B298" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="C298" t="s">
         <v>14</v>
       </c>
       <c r="D298" t="s">
-        <v>258</v>
+        <v>20</v>
       </c>
       <c r="E298" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F298" t="s">
         <v>26</v>
       </c>
       <c r="I298" t="s">
         <v>18</v>
       </c>
       <c r="J298" t="s">
         <v>18</v>
       </c>
       <c r="K298" t="s">
         <v>18</v>
       </c>
       <c r="L298">
         <v>0</v>
       </c>
     </row>
     <row r="299" spans="1:12">
       <c r="A299" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="B299" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="C299" t="s">
         <v>14</v>
       </c>
       <c r="D299" t="s">
-        <v>20</v>
+        <v>251</v>
       </c>
       <c r="E299" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="F299" t="s">
         <v>26</v>
       </c>
       <c r="I299" t="s">
         <v>18</v>
       </c>
       <c r="J299" t="s">
         <v>18</v>
       </c>
       <c r="K299" t="s">
         <v>18</v>
       </c>
       <c r="L299">
         <v>0</v>
       </c>
     </row>
     <row r="300" spans="1:12">
       <c r="A300" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="B300" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="C300" t="s">
         <v>14</v>
       </c>
       <c r="D300" t="s">
         <v>20</v>
       </c>
       <c r="E300" t="s">
         <v>16</v>
       </c>
       <c r="F300" t="s">
         <v>26</v>
       </c>
       <c r="I300" t="s">
         <v>18</v>
       </c>
       <c r="J300" t="s">
         <v>18</v>
       </c>
       <c r="K300" t="s">
         <v>18</v>
       </c>
       <c r="L300">
         <v>0</v>
       </c>
     </row>
     <row r="301" spans="1:12">
       <c r="A301" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
       <c r="B301" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="C301" t="s">
-        <v>60</v>
+        <v>14</v>
       </c>
       <c r="D301" t="s">
         <v>20</v>
       </c>
       <c r="E301" t="s">
         <v>16</v>
       </c>
       <c r="F301" t="s">
         <v>26</v>
       </c>
       <c r="I301" t="s">
         <v>18</v>
       </c>
       <c r="J301" t="s">
         <v>18</v>
       </c>
       <c r="K301" t="s">
         <v>18</v>
       </c>
       <c r="L301">
         <v>0</v>
       </c>
     </row>
     <row r="302" spans="1:12">
       <c r="A302" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B302" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="C302" t="s">
         <v>60</v>
       </c>
       <c r="D302" t="s">
-        <v>20</v>
+        <v>257</v>
       </c>
       <c r="E302" t="s">
         <v>16</v>
       </c>
       <c r="F302" t="s">
         <v>26</v>
       </c>
       <c r="I302" t="s">
         <v>18</v>
       </c>
       <c r="J302" t="s">
         <v>18</v>
       </c>
       <c r="K302" t="s">
         <v>18</v>
       </c>
       <c r="L302">
         <v>0</v>
       </c>
     </row>
     <row r="303" spans="1:12">
       <c r="A303" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="B303" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="C303" t="s">
-        <v>69</v>
+        <v>60</v>
       </c>
       <c r="D303" t="s">
         <v>20</v>
       </c>
       <c r="E303" t="s">
         <v>16</v>
       </c>
       <c r="F303" t="s">
         <v>26</v>
       </c>
       <c r="I303" t="s">
         <v>18</v>
       </c>
       <c r="J303" t="s">
         <v>18</v>
       </c>
       <c r="K303" t="s">
         <v>18</v>
       </c>
       <c r="L303">
         <v>0</v>
       </c>
     </row>
     <row r="304" spans="1:12">
       <c r="A304" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="B304" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="C304" t="s">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="D304" t="s">
-        <v>258</v>
+        <v>20</v>
       </c>
       <c r="E304" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F304" t="s">
         <v>26</v>
       </c>
       <c r="I304" t="s">
         <v>18</v>
       </c>
       <c r="J304" t="s">
         <v>18</v>
       </c>
       <c r="K304" t="s">
         <v>18</v>
       </c>
       <c r="L304">
         <v>0</v>
       </c>
     </row>
     <row r="305" spans="1:12">
       <c r="A305" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="B305" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="C305" t="s">
         <v>14</v>
       </c>
       <c r="D305" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E305" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F305" t="s">
         <v>102</v>
       </c>
       <c r="I305" t="s">
         <v>18</v>
       </c>
       <c r="J305" t="s">
         <v>18</v>
       </c>
       <c r="K305" t="s">
         <v>18</v>
       </c>
       <c r="L305">
         <v>0</v>
       </c>
     </row>
     <row r="306" spans="1:12">
       <c r="A306" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="B306" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="C306" t="s">
         <v>14</v>
       </c>
       <c r="D306" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E306" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F306" t="s">
         <v>102</v>
       </c>
       <c r="I306" t="s">
         <v>18</v>
       </c>
       <c r="J306" t="s">
         <v>18</v>
       </c>
       <c r="K306" t="s">
         <v>18</v>
       </c>
       <c r="L306">
         <v>0</v>
       </c>
     </row>
     <row r="307" spans="1:12">
       <c r="A307" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="B307" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="C307" t="s">
         <v>14</v>
       </c>
       <c r="D307" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E307" t="s">
-        <v>253</v>
+        <v>40</v>
       </c>
       <c r="F307" t="s">
         <v>102</v>
       </c>
       <c r="I307" t="s">
         <v>18</v>
       </c>
       <c r="J307" t="s">
         <v>18</v>
       </c>
       <c r="K307" t="s">
         <v>18</v>
       </c>
       <c r="L307">
         <v>0</v>
       </c>
     </row>
     <row r="308" spans="1:12">
       <c r="A308" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="B308" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="C308" t="s">
         <v>14</v>
       </c>
       <c r="D308" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E308" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F308" t="s">
         <v>102</v>
       </c>
       <c r="I308" t="s">
         <v>18</v>
       </c>
       <c r="J308" t="s">
         <v>18</v>
       </c>
       <c r="K308" t="s">
         <v>18</v>
       </c>
       <c r="L308">
         <v>0</v>
       </c>
     </row>
     <row r="309" spans="1:12">
       <c r="A309" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="B309" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="C309" t="s">
         <v>14</v>
       </c>
       <c r="D309" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E309" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="F309" t="s">
         <v>102</v>
       </c>
       <c r="I309" t="s">
         <v>18</v>
       </c>
       <c r="J309" t="s">
         <v>18</v>
       </c>
       <c r="K309" t="s">
         <v>18</v>
       </c>
       <c r="L309">
         <v>0</v>
       </c>
     </row>
     <row r="310" spans="1:12">
       <c r="A310" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="B310" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="C310" t="s">
         <v>14</v>
       </c>
       <c r="D310" t="s">
         <v>251</v>
       </c>
       <c r="E310" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F310" t="s">
         <v>102</v>
       </c>
       <c r="I310" t="s">
         <v>18</v>
       </c>
       <c r="J310" t="s">
         <v>18</v>
       </c>
       <c r="K310" t="s">
         <v>18</v>
       </c>
       <c r="L310">
         <v>0</v>
       </c>
     </row>
     <row r="311" spans="1:12">
       <c r="A311" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="B311" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="C311" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="D311" t="s">
         <v>251</v>
       </c>
       <c r="E311" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F311" t="s">
         <v>102</v>
       </c>
       <c r="I311" t="s">
         <v>18</v>
       </c>
       <c r="J311" t="s">
         <v>18</v>
       </c>
       <c r="K311" t="s">
         <v>18</v>
       </c>
       <c r="L311">
         <v>0</v>
       </c>
     </row>
     <row r="312" spans="1:12">
       <c r="A312" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="B312" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="C312" t="s">
         <v>14</v>
       </c>
       <c r="D312" t="s">
         <v>251</v>
       </c>
       <c r="E312" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F312" t="s">
         <v>102</v>
       </c>
       <c r="I312" t="s">
         <v>18</v>
       </c>
       <c r="J312" t="s">
         <v>18</v>
       </c>
       <c r="K312" t="s">
         <v>18</v>
       </c>
       <c r="L312">
         <v>0</v>
       </c>
     </row>
     <row r="313" spans="1:12">
       <c r="A313" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="B313" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="C313" t="s">
         <v>14</v>
       </c>
       <c r="D313" t="s">
-        <v>20</v>
+        <v>251</v>
       </c>
       <c r="E313" t="s">
         <v>16</v>
       </c>
       <c r="F313" t="s">
         <v>26</v>
       </c>
       <c r="I313" t="s">
         <v>18</v>
       </c>
       <c r="J313" t="s">
         <v>18</v>
       </c>
       <c r="K313" t="s">
         <v>18</v>
       </c>
       <c r="L313">
         <v>0</v>
       </c>
     </row>
     <row r="314" spans="1:12">
       <c r="A314" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="B314" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="C314" t="s">
         <v>14</v>
       </c>
       <c r="D314" t="s">
         <v>251</v>
       </c>
       <c r="E314" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F314" t="s">
         <v>26</v>
       </c>
       <c r="I314" t="s">
         <v>18</v>
       </c>
       <c r="J314" t="s">
         <v>18</v>
       </c>
       <c r="K314" t="s">
         <v>18</v>
       </c>
       <c r="L314">
         <v>0</v>
       </c>
     </row>
     <row r="315" spans="1:12">
       <c r="A315" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="B315" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="C315" t="s">
         <v>14</v>
       </c>
       <c r="D315" t="s">
-        <v>251</v>
+        <v>20</v>
       </c>
       <c r="E315" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F315" t="s">
         <v>26</v>
       </c>
       <c r="I315" t="s">
         <v>18</v>
       </c>
       <c r="J315" t="s">
         <v>18</v>
       </c>
       <c r="K315" t="s">
         <v>18</v>
       </c>
       <c r="L315">
         <v>0</v>
       </c>
     </row>
     <row r="316" spans="1:12">
       <c r="A316" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="B316" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="C316" t="s">
         <v>14</v>
       </c>
       <c r="D316" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="E316" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F316" t="s">
         <v>102</v>
       </c>
       <c r="I316" t="s">
         <v>18</v>
       </c>
       <c r="J316" t="s">
         <v>18</v>
       </c>
       <c r="K316" t="s">
         <v>18</v>
       </c>
       <c r="L316">
         <v>0</v>
       </c>
     </row>
     <row r="317" spans="1:12">
       <c r="A317" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="B317" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="C317" t="s">
         <v>14</v>
       </c>
       <c r="D317" t="s">
-        <v>258</v>
+        <v>251</v>
       </c>
       <c r="E317" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F317" t="s">
         <v>102</v>
       </c>
       <c r="I317" t="s">
         <v>18</v>
       </c>
       <c r="J317" t="s">
         <v>18</v>
       </c>
       <c r="K317" t="s">
         <v>18</v>
       </c>
       <c r="L317">
         <v>0</v>
       </c>
     </row>
     <row r="318" spans="1:12">
       <c r="A318" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="B318" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="C318" t="s">
         <v>14</v>
       </c>
       <c r="D318" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E318" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="F318" t="s">
         <v>26</v>
       </c>
       <c r="I318" t="s">
         <v>18</v>
       </c>
       <c r="J318" t="s">
         <v>18</v>
       </c>
       <c r="K318" t="s">
         <v>18</v>
       </c>
       <c r="L318">
         <v>0</v>
       </c>
     </row>
     <row r="319" spans="1:12">
       <c r="A319" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="B319" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="C319" t="s">
         <v>14</v>
       </c>
       <c r="D319" t="s">
         <v>20</v>
       </c>
       <c r="E319" t="s">
         <v>16</v>
       </c>
       <c r="F319" t="s">
         <v>26</v>
       </c>
       <c r="I319" t="s">
         <v>18</v>
       </c>
       <c r="J319" t="s">
         <v>18</v>
       </c>
       <c r="K319" t="s">
         <v>18</v>
       </c>
       <c r="L319">
         <v>0</v>
       </c>
     </row>
     <row r="320" spans="1:12">
       <c r="A320" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="B320" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="C320" t="s">
         <v>14</v>
       </c>
       <c r="D320" t="s">
         <v>20</v>
       </c>
       <c r="E320" t="s">
         <v>16</v>
       </c>
       <c r="F320" t="s">
         <v>26</v>
       </c>
       <c r="I320" t="s">
         <v>18</v>
       </c>
       <c r="J320" t="s">
         <v>18</v>
       </c>
       <c r="K320" t="s">
         <v>18</v>
       </c>
       <c r="L320">
         <v>0</v>
       </c>
     </row>
     <row r="321" spans="1:12">
       <c r="A321" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="B321" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="C321" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="D321" t="s">
-        <v>20</v>
+        <v>251</v>
       </c>
       <c r="E321" t="s">
         <v>16</v>
       </c>
       <c r="F321" t="s">
         <v>26</v>
       </c>
       <c r="I321" t="s">
         <v>18</v>
       </c>
       <c r="J321" t="s">
         <v>18</v>
       </c>
       <c r="K321" t="s">
         <v>18</v>
       </c>
       <c r="L321">
         <v>0</v>
       </c>
     </row>
     <row r="322" spans="1:12">
       <c r="A322" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="B322" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="C322" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="D322" t="s">
-        <v>251</v>
+        <v>20</v>
       </c>
       <c r="E322" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F322" t="s">
         <v>26</v>
       </c>
       <c r="I322" t="s">
         <v>18</v>
       </c>
       <c r="J322" t="s">
         <v>18</v>
       </c>
       <c r="K322" t="s">
         <v>18</v>
       </c>
       <c r="L322">
         <v>0</v>
       </c>
     </row>
     <row r="323" spans="1:12">
       <c r="A323" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="B323" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="C323" t="s">
         <v>14</v>
       </c>
       <c r="D323" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E323" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="F323" t="s">
         <v>102</v>
       </c>
       <c r="I323" t="s">
         <v>18</v>
       </c>
       <c r="J323" t="s">
         <v>18</v>
       </c>
       <c r="K323" t="s">
         <v>18</v>
       </c>
       <c r="L323">
         <v>0</v>
       </c>
     </row>
     <row r="324" spans="1:12">
       <c r="A324" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="B324" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="C324" t="s">
         <v>14</v>
       </c>
       <c r="D324" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E324" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F324" t="s">
         <v>102</v>
       </c>
       <c r="I324" t="s">
         <v>18</v>
       </c>
       <c r="J324" t="s">
         <v>18</v>
       </c>
       <c r="K324" t="s">
         <v>18</v>
       </c>
       <c r="L324">
         <v>0</v>
       </c>
     </row>
     <row r="325" spans="1:12">
       <c r="A325" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="B325" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="C325" t="s">
         <v>14</v>
       </c>
       <c r="D325" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E325" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F325" t="s">
         <v>102</v>
       </c>
       <c r="I325" t="s">
         <v>18</v>
       </c>
       <c r="J325" t="s">
         <v>18</v>
       </c>
       <c r="K325" t="s">
         <v>18</v>
       </c>
       <c r="L325">
         <v>0</v>
       </c>
     </row>
     <row r="326" spans="1:12">
       <c r="A326" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="B326" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="C326" t="s">
         <v>14</v>
       </c>
       <c r="D326" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E326" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F326" t="s">
         <v>102</v>
       </c>
       <c r="I326" t="s">
         <v>18</v>
       </c>
       <c r="J326" t="s">
         <v>18</v>
       </c>
       <c r="K326" t="s">
         <v>18</v>
       </c>
       <c r="L326">
         <v>0</v>
       </c>
     </row>
     <row r="327" spans="1:12">
       <c r="A327" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="B327" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="C327" t="s">
         <v>14</v>
       </c>
       <c r="D327" t="s">
-        <v>258</v>
+        <v>20</v>
       </c>
       <c r="E327" t="s">
-        <v>182</v>
+        <v>16</v>
       </c>
       <c r="F327" t="s">
         <v>26</v>
       </c>
       <c r="I327" t="s">
         <v>18</v>
       </c>
       <c r="J327" t="s">
         <v>18</v>
       </c>
       <c r="K327" t="s">
         <v>18</v>
       </c>
       <c r="L327">
         <v>0</v>
       </c>
     </row>
     <row r="328" spans="1:12">
       <c r="A328" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="B328" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="C328" t="s">
         <v>14</v>
       </c>
       <c r="D328" t="s">
-        <v>20</v>
+        <v>257</v>
       </c>
       <c r="E328" t="s">
-        <v>47</v>
+        <v>185</v>
       </c>
       <c r="F328" t="s">
         <v>26</v>
       </c>
       <c r="I328" t="s">
         <v>18</v>
       </c>
       <c r="J328" t="s">
         <v>18</v>
       </c>
       <c r="K328" t="s">
         <v>18</v>
       </c>
       <c r="L328">
         <v>0</v>
       </c>
     </row>
     <row r="329" spans="1:12">
       <c r="A329" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
       <c r="B329" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="C329" t="s">
         <v>14</v>
       </c>
       <c r="D329" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E329" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F329" t="s">
         <v>26</v>
       </c>
       <c r="I329" t="s">
         <v>18</v>
       </c>
       <c r="J329" t="s">
         <v>18</v>
       </c>
       <c r="K329" t="s">
         <v>18</v>
       </c>
       <c r="L329">
         <v>0</v>
       </c>
     </row>
     <row r="330" spans="1:12">
       <c r="A330" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="B330" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="C330" t="s">
         <v>14</v>
       </c>
       <c r="D330" t="s">
         <v>20</v>
       </c>
       <c r="E330" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F330" t="s">
         <v>26</v>
       </c>
       <c r="I330" t="s">
         <v>18</v>
       </c>
       <c r="J330" t="s">
         <v>18</v>
       </c>
       <c r="K330" t="s">
         <v>18</v>
       </c>
       <c r="L330">
         <v>0</v>
       </c>
     </row>
     <row r="331" spans="1:12">
       <c r="A331" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="B331" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="C331" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="D331" t="s">
         <v>20</v>
       </c>
       <c r="E331" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F331" t="s">
         <v>26</v>
       </c>
       <c r="I331" t="s">
         <v>18</v>
       </c>
       <c r="J331" t="s">
         <v>18</v>
       </c>
       <c r="K331" t="s">
         <v>18</v>
       </c>
       <c r="L331">
         <v>0</v>
       </c>
     </row>
     <row r="332" spans="1:12">
       <c r="A332" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="B332" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="C332" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="D332" t="s">
         <v>20</v>
       </c>
       <c r="E332" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="F332" t="s">
         <v>26</v>
       </c>
       <c r="I332" t="s">
         <v>18</v>
       </c>
       <c r="J332" t="s">
         <v>18</v>
       </c>
       <c r="K332" t="s">
         <v>18</v>
       </c>
       <c r="L332">
         <v>0</v>
       </c>
     </row>
     <row r="333" spans="1:12">
       <c r="A333" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
       <c r="B333" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="C333" t="s">
         <v>14</v>
       </c>
       <c r="D333" t="s">
         <v>20</v>
       </c>
       <c r="E333" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="F333" t="s">
         <v>26</v>
       </c>
       <c r="I333" t="s">
         <v>18</v>
       </c>
       <c r="J333" t="s">
         <v>18</v>
       </c>
       <c r="K333" t="s">
         <v>18</v>
       </c>
       <c r="L333">
         <v>0</v>
       </c>
     </row>
     <row r="334" spans="1:12">
       <c r="A334" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="B334" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="C334" t="s">
         <v>14</v>
       </c>
       <c r="D334" t="s">
-        <v>20</v>
+        <v>251</v>
       </c>
       <c r="E334" t="s">
         <v>16</v>
       </c>
       <c r="F334" t="s">
         <v>26</v>
       </c>
       <c r="I334" t="s">
         <v>18</v>
       </c>
       <c r="J334" t="s">
         <v>18</v>
       </c>
       <c r="K334" t="s">
         <v>18</v>
       </c>
       <c r="L334">
         <v>0</v>
       </c>
     </row>
     <row r="335" spans="1:12">
       <c r="A335" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
       <c r="B335" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="C335" t="s">
         <v>14</v>
       </c>
       <c r="D335" t="s">
         <v>20</v>
       </c>
       <c r="E335" t="s">
         <v>16</v>
       </c>
       <c r="F335" t="s">
         <v>26</v>
       </c>
       <c r="I335" t="s">
         <v>18</v>
       </c>
       <c r="J335" t="s">
         <v>18</v>
       </c>
       <c r="K335" t="s">
         <v>18</v>
       </c>
       <c r="L335">
         <v>0</v>
       </c>
     </row>
     <row r="336" spans="1:12">
       <c r="A336" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="B336" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="C336" t="s">
-        <v>60</v>
+        <v>14</v>
       </c>
       <c r="D336" t="s">
         <v>20</v>
       </c>
       <c r="E336" t="s">
         <v>16</v>
       </c>
       <c r="F336" t="s">
         <v>26</v>
       </c>
       <c r="I336" t="s">
         <v>18</v>
       </c>
       <c r="J336" t="s">
         <v>18</v>
       </c>
       <c r="K336" t="s">
         <v>18</v>
       </c>
       <c r="L336">
         <v>0</v>
       </c>
     </row>
     <row r="337" spans="1:12">
       <c r="A337" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="B337" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="C337" t="s">
         <v>14</v>
       </c>
       <c r="D337" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="E337" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F337" t="s">
         <v>26</v>
       </c>
       <c r="I337" t="s">
         <v>18</v>
       </c>
       <c r="J337" t="s">
         <v>18</v>
       </c>
       <c r="K337" t="s">
         <v>18</v>
       </c>
       <c r="L337">
         <v>0</v>
       </c>
     </row>
     <row r="338" spans="1:12">
       <c r="A338" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
       <c r="B338" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="C338" t="s">
-        <v>14</v>
+        <v>60</v>
       </c>
       <c r="D338" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E338" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F338" t="s">
         <v>26</v>
       </c>
       <c r="I338" t="s">
         <v>18</v>
       </c>
       <c r="J338" t="s">
         <v>18</v>
       </c>
       <c r="K338" t="s">
         <v>18</v>
       </c>
       <c r="L338">
         <v>0</v>
       </c>
     </row>
     <row r="339" spans="1:12">
       <c r="A339" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="B339" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="C339" t="s">
         <v>60</v>
       </c>
       <c r="D339" t="s">
-        <v>258</v>
+        <v>20</v>
       </c>
       <c r="E339" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F339" t="s">
         <v>26</v>
       </c>
       <c r="I339" t="s">
         <v>18</v>
       </c>
       <c r="J339" t="s">
         <v>18</v>
       </c>
       <c r="K339" t="s">
         <v>18</v>
       </c>
       <c r="L339">
         <v>0</v>
       </c>
     </row>
     <row r="340" spans="1:12">
       <c r="A340" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
       <c r="B340" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="C340" t="s">
         <v>14</v>
       </c>
       <c r="D340" t="s">
         <v>251</v>
       </c>
       <c r="E340" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="F340" t="s">
         <v>102</v>
       </c>
       <c r="I340" t="s">
         <v>18</v>
       </c>
       <c r="J340" t="s">
         <v>18</v>
       </c>
       <c r="K340" t="s">
         <v>18</v>
       </c>
       <c r="L340">
         <v>0</v>
       </c>
     </row>
     <row r="341" spans="1:12">
       <c r="A341" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
       <c r="B341" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="C341" t="s">
         <v>14</v>
       </c>
       <c r="D341" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E341" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="F341" t="s">
         <v>102</v>
       </c>
       <c r="I341" t="s">
         <v>18</v>
       </c>
       <c r="J341" t="s">
         <v>18</v>
       </c>
       <c r="K341" t="s">
         <v>18</v>
       </c>
       <c r="L341">
         <v>0</v>
       </c>
     </row>
     <row r="342" spans="1:12">
       <c r="A342" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="B342" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="C342" t="s">
         <v>14</v>
       </c>
       <c r="D342" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E342" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="F342" t="s">
         <v>102</v>
       </c>
       <c r="I342" t="s">
         <v>18</v>
       </c>
       <c r="J342" t="s">
         <v>18</v>
       </c>
       <c r="K342" t="s">
         <v>18</v>
       </c>
       <c r="L342">
         <v>0</v>
       </c>
     </row>
     <row r="343" spans="1:12">
       <c r="A343" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="B343" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="C343" t="s">
         <v>14</v>
       </c>
       <c r="D343" t="s">
         <v>251</v>
       </c>
       <c r="E343" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F343" t="s">
         <v>102</v>
       </c>
       <c r="I343" t="s">
         <v>18</v>
       </c>
       <c r="J343" t="s">
         <v>18</v>
       </c>
       <c r="K343" t="s">
         <v>18</v>
       </c>
       <c r="L343">
         <v>0</v>
       </c>
     </row>
     <row r="344" spans="1:12">
       <c r="A344" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="B344" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="C344" t="s">
-        <v>60</v>
+        <v>14</v>
       </c>
       <c r="D344" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="E344" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="F344" t="s">
         <v>102</v>
       </c>
       <c r="I344" t="s">
         <v>18</v>
       </c>
       <c r="J344" t="s">
         <v>18</v>
       </c>
       <c r="K344" t="s">
         <v>18</v>
       </c>
       <c r="L344">
         <v>0</v>
       </c>
     </row>
     <row r="345" spans="1:12">
       <c r="A345" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="B345" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="C345" t="s">
         <v>14</v>
       </c>
       <c r="D345" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E345" t="s">
-        <v>338</v>
+        <v>40</v>
       </c>
       <c r="F345" t="s">
         <v>102</v>
       </c>
       <c r="I345" t="s">
         <v>18</v>
       </c>
       <c r="J345" t="s">
         <v>18</v>
       </c>
       <c r="K345" t="s">
         <v>18</v>
       </c>
       <c r="L345">
         <v>0</v>
       </c>
     </row>
     <row r="346" spans="1:12">
       <c r="A346" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="B346" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="C346" t="s">
         <v>14</v>
       </c>
       <c r="D346" t="s">
-        <v>258</v>
+        <v>251</v>
       </c>
       <c r="E346" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F346" t="s">
         <v>102</v>
       </c>
       <c r="I346" t="s">
         <v>18</v>
       </c>
       <c r="J346" t="s">
         <v>18</v>
       </c>
       <c r="K346" t="s">
         <v>18</v>
       </c>
       <c r="L346">
         <v>0</v>
       </c>
     </row>
     <row r="347" spans="1:12">
       <c r="A347" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
       <c r="B347" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="C347" t="s">
         <v>14</v>
       </c>
       <c r="D347" t="s">
-        <v>258</v>
+        <v>251</v>
       </c>
       <c r="E347" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="F347" t="s">
         <v>102</v>
       </c>
       <c r="I347" t="s">
         <v>18</v>
       </c>
       <c r="J347" t="s">
         <v>18</v>
       </c>
       <c r="K347" t="s">
         <v>18</v>
       </c>
       <c r="L347">
         <v>0</v>
       </c>
     </row>
     <row r="348" spans="1:12">
       <c r="A348" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="B348" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="C348" t="s">
         <v>14</v>
       </c>
       <c r="D348" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="E348" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F348" t="s">
         <v>102</v>
       </c>
       <c r="I348" t="s">
         <v>18</v>
       </c>
       <c r="J348" t="s">
         <v>18</v>
       </c>
       <c r="K348" t="s">
         <v>18</v>
       </c>
       <c r="L348">
         <v>0</v>
       </c>
     </row>
     <row r="349" spans="1:12">
       <c r="A349" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
       <c r="B349" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="C349" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="D349" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="E349" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F349" t="s">
         <v>102</v>
       </c>
       <c r="I349" t="s">
         <v>18</v>
       </c>
       <c r="J349" t="s">
         <v>18</v>
       </c>
       <c r="K349" t="s">
         <v>18</v>
       </c>
       <c r="L349">
         <v>0</v>
       </c>
     </row>
     <row r="350" spans="1:12">
       <c r="A350" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="B350" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="C350" t="s">
-        <v>24</v>
+        <v>60</v>
       </c>
       <c r="D350" t="s">
-        <v>258</v>
+        <v>251</v>
       </c>
       <c r="E350" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F350" t="s">
         <v>102</v>
       </c>
       <c r="I350" t="s">
         <v>18</v>
       </c>
       <c r="J350" t="s">
         <v>18</v>
       </c>
       <c r="K350" t="s">
         <v>18</v>
       </c>
       <c r="L350">
         <v>0</v>
       </c>
     </row>
     <row r="351" spans="1:12">
       <c r="A351" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="B351" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="C351" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="D351" t="s">
         <v>251</v>
       </c>
       <c r="E351" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F351" t="s">
         <v>102</v>
       </c>
       <c r="I351" t="s">
         <v>18</v>
       </c>
       <c r="J351" t="s">
         <v>18</v>
       </c>
       <c r="K351" t="s">
         <v>18</v>
       </c>
       <c r="L351">
         <v>0</v>
       </c>
     </row>
     <row r="352" spans="1:12">
       <c r="A352" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="B352" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="C352" t="s">
         <v>14</v>
       </c>
       <c r="D352" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E352" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F352" t="s">
         <v>102</v>
       </c>
       <c r="I352" t="s">
         <v>18</v>
       </c>
       <c r="J352" t="s">
         <v>18</v>
       </c>
       <c r="K352" t="s">
         <v>18</v>
       </c>
       <c r="L352">
         <v>0</v>
       </c>
     </row>
     <row r="353" spans="1:12">
       <c r="A353" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="B353" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="C353" t="s">
         <v>14</v>
       </c>
       <c r="D353" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E353" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F353" t="s">
         <v>102</v>
       </c>
       <c r="I353" t="s">
         <v>18</v>
       </c>
       <c r="J353" t="s">
         <v>18</v>
       </c>
       <c r="K353" t="s">
         <v>18</v>
       </c>
       <c r="L353">
         <v>0</v>
       </c>
     </row>
     <row r="354" spans="1:12">
       <c r="A354" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="B354" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="C354" t="s">
         <v>14</v>
       </c>
       <c r="D354" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E354" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F354" t="s">
         <v>102</v>
       </c>
       <c r="I354" t="s">
         <v>18</v>
       </c>
       <c r="J354" t="s">
         <v>18</v>
       </c>
       <c r="K354" t="s">
         <v>18</v>
       </c>
       <c r="L354">
         <v>0</v>
       </c>
     </row>
     <row r="355" spans="1:12">
       <c r="A355" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="B355" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="C355" t="s">
         <v>14</v>
       </c>
       <c r="D355" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E355" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="F355" t="s">
         <v>26</v>
       </c>
       <c r="I355" t="s">
         <v>18</v>
       </c>
       <c r="J355" t="s">
         <v>18</v>
       </c>
       <c r="K355" t="s">
         <v>18</v>
       </c>
       <c r="L355">
         <v>0</v>
       </c>
     </row>
     <row r="356" spans="1:12">
       <c r="A356" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="B356" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="C356" t="s">
         <v>14</v>
       </c>
       <c r="D356" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E356" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F356" t="s">
         <v>26</v>
       </c>
       <c r="I356" t="s">
         <v>18</v>
       </c>
       <c r="J356" t="s">
         <v>18</v>
       </c>
       <c r="K356" t="s">
         <v>18</v>
       </c>
       <c r="L356">
         <v>0</v>
       </c>
     </row>
     <row r="357" spans="1:12">
       <c r="A357" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="B357" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="C357" t="s">
         <v>14</v>
       </c>
       <c r="D357" t="s">
         <v>251</v>
       </c>
       <c r="E357" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="F357" t="s">
         <v>102</v>
       </c>
       <c r="I357" t="s">
         <v>18</v>
       </c>
       <c r="J357" t="s">
         <v>18</v>
       </c>
       <c r="K357" t="s">
         <v>18</v>
       </c>
       <c r="L357">
         <v>0</v>
       </c>
     </row>
     <row r="358" spans="1:12">
       <c r="A358" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
       <c r="B358" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="C358" t="s">
         <v>14</v>
       </c>
       <c r="D358" t="s">
         <v>251</v>
       </c>
       <c r="E358" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F358" t="s">
         <v>102</v>
       </c>
       <c r="I358" t="s">
         <v>18</v>
       </c>
       <c r="J358" t="s">
         <v>18</v>
       </c>
       <c r="K358" t="s">
         <v>18</v>
       </c>
       <c r="L358">
         <v>0</v>
       </c>
     </row>
     <row r="359" spans="1:12">
       <c r="A359" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="B359" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="C359" t="s">
         <v>14</v>
       </c>
       <c r="D359" t="s">
         <v>251</v>
       </c>
       <c r="E359" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F359" t="s">
         <v>102</v>
       </c>
       <c r="I359" t="s">
         <v>18</v>
       </c>
       <c r="J359" t="s">
         <v>18</v>
       </c>
       <c r="K359" t="s">
         <v>18</v>
       </c>
       <c r="L359">
         <v>0</v>
       </c>
     </row>
     <row r="360" spans="1:12">
       <c r="A360" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="B360" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
       <c r="C360" t="s">
         <v>14</v>
       </c>
       <c r="D360" t="s">
         <v>251</v>
       </c>
       <c r="E360" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F360" t="s">
         <v>26</v>
       </c>
       <c r="I360" t="s">
         <v>18</v>
       </c>
       <c r="J360" t="s">
         <v>18</v>
       </c>
       <c r="K360" t="s">
         <v>18</v>
       </c>
       <c r="L360">
         <v>0</v>
       </c>
     </row>
     <row r="361" spans="1:12">
       <c r="A361" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="B361" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
       <c r="C361" t="s">
         <v>14</v>
       </c>
       <c r="D361" t="s">
         <v>251</v>
       </c>
       <c r="E361" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F361" t="s">
         <v>26</v>
       </c>
       <c r="I361" t="s">
         <v>18</v>
       </c>
       <c r="J361" t="s">
         <v>18</v>
       </c>
       <c r="K361" t="s">
         <v>18</v>
       </c>
       <c r="L361">
         <v>0</v>
       </c>
     </row>
     <row r="362" spans="1:12">
       <c r="A362" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="B362" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
       <c r="C362" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="D362" t="s">
         <v>251</v>
       </c>
       <c r="E362" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F362" t="s">
         <v>26</v>
       </c>
       <c r="I362" t="s">
         <v>18</v>
       </c>
       <c r="J362" t="s">
         <v>18</v>
       </c>
       <c r="K362" t="s">
         <v>18</v>
       </c>
       <c r="L362">
         <v>0</v>
       </c>
     </row>
     <row r="363" spans="1:12">
       <c r="A363" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
       <c r="B363" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
       <c r="C363" t="s">
         <v>14</v>
       </c>
       <c r="D363" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E363" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="F363" t="s">
         <v>102</v>
       </c>
       <c r="I363" t="s">
         <v>18</v>
       </c>
       <c r="J363" t="s">
         <v>18</v>
       </c>
       <c r="K363" t="s">
         <v>18</v>
       </c>
       <c r="L363">
         <v>0</v>
       </c>
     </row>
     <row r="364" spans="1:12">
       <c r="A364" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B364" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
       <c r="C364" t="s">
         <v>14</v>
       </c>
       <c r="D364" t="s">
         <v>251</v>
       </c>
       <c r="E364" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F364" t="s">
         <v>102</v>
       </c>
       <c r="I364" t="s">
         <v>18</v>
       </c>
       <c r="J364" t="s">
         <v>18</v>
       </c>
       <c r="K364" t="s">
         <v>18</v>
       </c>
       <c r="L364">
         <v>0</v>
       </c>
     </row>
     <row r="365" spans="1:12">
       <c r="A365" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="B365" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
       <c r="C365" t="s">
         <v>14</v>
       </c>
       <c r="D365" t="s">
         <v>251</v>
       </c>
       <c r="E365" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F365" t="s">
         <v>102</v>
       </c>
       <c r="I365" t="s">
         <v>18</v>
       </c>
       <c r="J365" t="s">
         <v>18</v>
       </c>
       <c r="K365" t="s">
         <v>18</v>
       </c>
       <c r="L365">
         <v>0</v>
       </c>
     </row>
     <row r="366" spans="1:12">
       <c r="A366" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="B366" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
       <c r="C366" t="s">
         <v>14</v>
       </c>
       <c r="D366" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="E366" t="s">
-        <v>253</v>
+        <v>40</v>
       </c>
       <c r="F366" t="s">
         <v>102</v>
       </c>
       <c r="I366" t="s">
         <v>18</v>
       </c>
       <c r="J366" t="s">
         <v>18</v>
       </c>
       <c r="K366" t="s">
         <v>18</v>
       </c>
       <c r="L366">
         <v>0</v>
       </c>
     </row>
     <row r="367" spans="1:12">
       <c r="A367" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="B367" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
       <c r="C367" t="s">
         <v>14</v>
       </c>
       <c r="D367" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E367" t="s">
-        <v>338</v>
+        <v>40</v>
       </c>
       <c r="F367" t="s">
         <v>102</v>
       </c>
       <c r="I367" t="s">
         <v>18</v>
       </c>
       <c r="J367" t="s">
         <v>18</v>
       </c>
       <c r="K367" t="s">
         <v>18</v>
       </c>
       <c r="L367">
         <v>0</v>
       </c>
     </row>
     <row r="368" spans="1:12">
       <c r="A368" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B368" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
       <c r="C368" t="s">
         <v>14</v>
       </c>
       <c r="D368" t="s">
-        <v>258</v>
+        <v>251</v>
       </c>
       <c r="E368" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="F368" t="s">
         <v>102</v>
       </c>
       <c r="I368" t="s">
         <v>18</v>
       </c>
       <c r="J368" t="s">
         <v>18</v>
       </c>
       <c r="K368" t="s">
         <v>18</v>
       </c>
       <c r="L368">
         <v>0</v>
       </c>
     </row>
     <row r="369" spans="1:12">
       <c r="A369" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="B369" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
       <c r="C369" t="s">
         <v>14</v>
       </c>
       <c r="D369" t="s">
         <v>251</v>
       </c>
       <c r="E369" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F369" t="s">
         <v>102</v>
       </c>
       <c r="I369" t="s">
         <v>18</v>
       </c>
       <c r="J369" t="s">
         <v>18</v>
       </c>
       <c r="K369" t="s">
         <v>18</v>
       </c>
       <c r="L369">
         <v>0</v>
       </c>
     </row>
     <row r="370" spans="1:12">
       <c r="A370" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="B370" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
       <c r="C370" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="D370" t="s">
         <v>251</v>
       </c>
       <c r="E370" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F370" t="s">
         <v>102</v>
       </c>
       <c r="I370" t="s">
         <v>18</v>
       </c>
       <c r="J370" t="s">
         <v>18</v>
       </c>
       <c r="K370" t="s">
         <v>18</v>
       </c>
       <c r="L370">
         <v>0</v>
       </c>
     </row>
     <row r="371" spans="1:12">
       <c r="A371" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="B371" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
       <c r="C371" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="D371" t="s">
         <v>251</v>
       </c>
       <c r="E371" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F371" t="s">
         <v>102</v>
       </c>
       <c r="I371" t="s">
         <v>18</v>
       </c>
       <c r="J371" t="s">
         <v>18</v>
       </c>
       <c r="K371" t="s">
         <v>18</v>
       </c>
       <c r="L371">
         <v>0</v>
       </c>
     </row>
     <row r="372" spans="1:12">
       <c r="A372" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="B372" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="C372" t="s">
         <v>14</v>
       </c>
       <c r="D372" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E372" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F372" t="s">
         <v>26</v>
       </c>
       <c r="I372" t="s">
         <v>18</v>
       </c>
       <c r="J372" t="s">
         <v>18</v>
       </c>
       <c r="K372" t="s">
         <v>18</v>
       </c>
       <c r="L372">
         <v>0</v>
       </c>
     </row>
     <row r="373" spans="1:12">
       <c r="A373" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
       <c r="B373" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="C373" t="s">
         <v>14</v>
       </c>
       <c r="D373" t="s">
         <v>251</v>
       </c>
       <c r="E373" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F373" t="s">
         <v>26</v>
       </c>
       <c r="I373" t="s">
         <v>18</v>
       </c>
       <c r="J373" t="s">
         <v>18</v>
       </c>
       <c r="K373" t="s">
         <v>18</v>
       </c>
       <c r="L373">
         <v>0</v>
       </c>
     </row>
     <row r="374" spans="1:12">
       <c r="A374" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="B374" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="C374" t="s">
         <v>14</v>
       </c>
       <c r="D374" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E374" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="F374" t="s">
         <v>102</v>
       </c>
       <c r="I374" t="s">
         <v>18</v>
       </c>
       <c r="J374" t="s">
         <v>18</v>
       </c>
       <c r="K374" t="s">
         <v>18</v>
       </c>
       <c r="L374">
         <v>0</v>
       </c>
     </row>
     <row r="375" spans="1:12">
       <c r="A375" t="s">
-        <v>461</v>
+        <v>459</v>
       </c>
       <c r="B375" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="C375" t="s">
         <v>14</v>
       </c>
       <c r="D375" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E375" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F375" t="s">
         <v>102</v>
       </c>
       <c r="I375" t="s">
         <v>18</v>
       </c>
       <c r="J375" t="s">
         <v>18</v>
       </c>
       <c r="K375" t="s">
         <v>18</v>
       </c>
       <c r="L375">
         <v>0</v>
       </c>
     </row>
     <row r="376" spans="1:12">
       <c r="A376" t="s">
-        <v>462</v>
+        <v>460</v>
       </c>
       <c r="B376" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="C376" t="s">
         <v>14</v>
       </c>
       <c r="D376" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E376" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F376" t="s">
         <v>102</v>
       </c>
       <c r="I376" t="s">
         <v>18</v>
       </c>
       <c r="J376" t="s">
         <v>18</v>
       </c>
       <c r="K376" t="s">
         <v>18</v>
       </c>
       <c r="L376">
         <v>0</v>
       </c>
     </row>
     <row r="377" spans="1:12">
       <c r="A377" t="s">
-        <v>463</v>
+        <v>461</v>
       </c>
       <c r="B377" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="C377" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="D377" t="s">
-        <v>258</v>
+        <v>251</v>
       </c>
       <c r="E377" t="s">
-        <v>182</v>
+        <v>16</v>
       </c>
       <c r="F377" t="s">
-        <v>26</v>
+        <v>102</v>
       </c>
       <c r="I377" t="s">
         <v>18</v>
       </c>
       <c r="J377" t="s">
         <v>18</v>
       </c>
       <c r="K377" t="s">
         <v>18</v>
       </c>
       <c r="L377">
         <v>0</v>
       </c>
     </row>
     <row r="378" spans="1:12">
       <c r="A378" t="s">
-        <v>465</v>
+        <v>463</v>
       </c>
       <c r="B378" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="C378" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="D378" t="s">
-        <v>258</v>
+        <v>251</v>
       </c>
       <c r="E378" t="s">
-        <v>47</v>
+        <v>32</v>
       </c>
       <c r="F378" t="s">
-        <v>26</v>
+        <v>102</v>
       </c>
       <c r="I378" t="s">
         <v>18</v>
       </c>
       <c r="J378" t="s">
         <v>18</v>
       </c>
       <c r="K378" t="s">
         <v>18</v>
       </c>
       <c r="L378">
         <v>0</v>
       </c>
     </row>
     <row r="379" spans="1:12">
       <c r="A379" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="B379" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="C379" t="s">
         <v>14</v>
       </c>
       <c r="D379" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E379" t="s">
-        <v>253</v>
+        <v>185</v>
       </c>
       <c r="F379" t="s">
         <v>26</v>
       </c>
       <c r="I379" t="s">
         <v>18</v>
       </c>
       <c r="J379" t="s">
         <v>18</v>
       </c>
       <c r="K379" t="s">
         <v>18</v>
       </c>
       <c r="L379">
         <v>0</v>
       </c>
     </row>
     <row r="380" spans="1:12">
       <c r="A380" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
       <c r="B380" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="C380" t="s">
         <v>14</v>
       </c>
       <c r="D380" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E380" t="s">
-        <v>182</v>
+        <v>48</v>
       </c>
       <c r="F380" t="s">
-        <v>102</v>
+        <v>26</v>
       </c>
       <c r="I380" t="s">
         <v>18</v>
       </c>
       <c r="J380" t="s">
         <v>18</v>
       </c>
       <c r="K380" t="s">
         <v>18</v>
       </c>
       <c r="L380">
         <v>0</v>
       </c>
     </row>
     <row r="381" spans="1:12">
       <c r="A381" t="s">
-        <v>468</v>
+        <v>466</v>
       </c>
       <c r="B381" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="C381" t="s">
         <v>14</v>
       </c>
       <c r="D381" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="E381" t="s">
-        <v>182</v>
+        <v>16</v>
       </c>
       <c r="F381" t="s">
-        <v>102</v>
+        <v>26</v>
       </c>
       <c r="I381" t="s">
         <v>18</v>
       </c>
       <c r="J381" t="s">
         <v>18</v>
       </c>
       <c r="K381" t="s">
         <v>18</v>
       </c>
       <c r="L381">
         <v>0</v>
       </c>
     </row>
     <row r="382" spans="1:12">
       <c r="A382" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="B382" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="C382" t="s">
         <v>14</v>
       </c>
       <c r="D382" t="s">
-        <v>258</v>
+        <v>251</v>
       </c>
       <c r="E382" t="s">
-        <v>47</v>
+        <v>185</v>
       </c>
       <c r="F382" t="s">
         <v>102</v>
       </c>
       <c r="I382" t="s">
         <v>18</v>
       </c>
       <c r="J382" t="s">
         <v>18</v>
       </c>
       <c r="K382" t="s">
         <v>18</v>
       </c>
       <c r="L382">
         <v>0</v>
       </c>
     </row>
     <row r="383" spans="1:12">
       <c r="A383" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="B383" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="C383" t="s">
         <v>14</v>
       </c>
       <c r="D383" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E383" t="s">
-        <v>253</v>
+        <v>185</v>
       </c>
       <c r="F383" t="s">
         <v>102</v>
       </c>
       <c r="I383" t="s">
         <v>18</v>
       </c>
       <c r="J383" t="s">
         <v>18</v>
       </c>
       <c r="K383" t="s">
         <v>18</v>
       </c>
       <c r="L383">
         <v>0</v>
       </c>
     </row>
     <row r="384" spans="1:12">
       <c r="A384" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="B384" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="C384" t="s">
         <v>14</v>
       </c>
       <c r="D384" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="E384" t="s">
-        <v>253</v>
+        <v>48</v>
       </c>
       <c r="F384" t="s">
         <v>102</v>
       </c>
       <c r="I384" t="s">
         <v>18</v>
       </c>
       <c r="J384" t="s">
         <v>18</v>
       </c>
       <c r="K384" t="s">
         <v>18</v>
       </c>
       <c r="L384">
         <v>0</v>
       </c>
     </row>
     <row r="385" spans="1:12">
       <c r="A385" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
       <c r="B385" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="C385" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="D385" t="s">
         <v>251</v>
       </c>
       <c r="E385" t="s">
-        <v>421</v>
+        <v>16</v>
       </c>
       <c r="F385" t="s">
         <v>102</v>
       </c>
       <c r="I385" t="s">
         <v>18</v>
       </c>
       <c r="J385" t="s">
         <v>18</v>
       </c>
       <c r="K385" t="s">
         <v>18</v>
       </c>
       <c r="L385">
         <v>0</v>
       </c>
     </row>
     <row r="386" spans="1:12">
       <c r="A386" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="B386" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="C386" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="D386" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="E386" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F386" t="s">
         <v>102</v>
       </c>
       <c r="I386" t="s">
         <v>18</v>
       </c>
       <c r="J386" t="s">
         <v>18</v>
       </c>
       <c r="K386" t="s">
         <v>18</v>
       </c>
       <c r="L386">
         <v>0</v>
       </c>
     </row>
     <row r="387" spans="1:12">
       <c r="A387" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="B387" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="C387" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="D387" t="s">
         <v>251</v>
       </c>
       <c r="E387" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F387" t="s">
         <v>102</v>
       </c>
       <c r="I387" t="s">
         <v>18</v>
       </c>
       <c r="J387" t="s">
         <v>18</v>
       </c>
       <c r="K387" t="s">
         <v>18</v>
       </c>
       <c r="L387">
         <v>0</v>
       </c>
     </row>
     <row r="388" spans="1:12">
       <c r="A388" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="B388" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="C388" t="s">
         <v>14</v>
       </c>
       <c r="D388" t="s">
         <v>251</v>
       </c>
       <c r="E388" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F388" t="s">
         <v>102</v>
       </c>
       <c r="I388" t="s">
         <v>18</v>
       </c>
       <c r="J388" t="s">
         <v>18</v>
       </c>
       <c r="K388" t="s">
         <v>18</v>
       </c>
       <c r="L388">
         <v>0</v>
       </c>
     </row>
     <row r="389" spans="1:12">
       <c r="A389" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="B389" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="C389" t="s">
         <v>14</v>
       </c>
       <c r="D389" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E389" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F389" t="s">
         <v>26</v>
       </c>
       <c r="I389" t="s">
         <v>18</v>
       </c>
       <c r="J389" t="s">
         <v>18</v>
       </c>
       <c r="K389" t="s">
         <v>18</v>
       </c>
       <c r="L389">
         <v>0</v>
       </c>
     </row>
     <row r="390" spans="1:12">
       <c r="A390" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="B390" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="C390" t="s">
         <v>14</v>
       </c>
       <c r="D390" t="s">
         <v>251</v>
       </c>
       <c r="E390" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F390" t="s">
         <v>26</v>
       </c>
       <c r="I390" t="s">
         <v>18</v>
       </c>
       <c r="J390" t="s">
         <v>18</v>
       </c>
       <c r="K390" t="s">
         <v>18</v>
       </c>
       <c r="L390">
         <v>0</v>
       </c>
     </row>
     <row r="391" spans="1:12">
       <c r="A391" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="B391" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="C391" t="s">
         <v>14</v>
       </c>
       <c r="D391" t="s">
         <v>251</v>
       </c>
       <c r="E391" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F391" t="s">
         <v>102</v>
       </c>
       <c r="I391" t="s">
         <v>18</v>
       </c>
       <c r="J391" t="s">
         <v>18</v>
       </c>
       <c r="K391" t="s">
         <v>18</v>
       </c>
       <c r="L391">
         <v>0</v>
       </c>
     </row>
     <row r="392" spans="1:12">
       <c r="A392" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
       <c r="B392" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="C392" t="s">
         <v>14</v>
       </c>
       <c r="D392" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E392" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F392" t="s">
         <v>102</v>
       </c>
       <c r="I392" t="s">
         <v>18</v>
       </c>
       <c r="J392" t="s">
         <v>18</v>
       </c>
       <c r="K392" t="s">
         <v>18</v>
       </c>
       <c r="L392">
         <v>0</v>
       </c>
     </row>
     <row r="393" spans="1:12">
       <c r="A393" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="B393" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="C393" t="s">
         <v>14</v>
       </c>
       <c r="D393" t="s">
         <v>251</v>
       </c>
       <c r="E393" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F393" t="s">
         <v>102</v>
       </c>
       <c r="I393" t="s">
         <v>18</v>
       </c>
       <c r="J393" t="s">
         <v>18</v>
       </c>
       <c r="K393" t="s">
         <v>18</v>
       </c>
       <c r="L393">
         <v>0</v>
       </c>
     </row>
     <row r="394" spans="1:12">
       <c r="A394" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
       <c r="B394" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="C394" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="D394" t="s">
         <v>251</v>
       </c>
       <c r="E394" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F394" t="s">
         <v>102</v>
       </c>
       <c r="I394" t="s">
         <v>18</v>
       </c>
       <c r="J394" t="s">
         <v>18</v>
       </c>
       <c r="K394" t="s">
         <v>18</v>
       </c>
       <c r="L394">
         <v>0</v>
       </c>
     </row>
     <row r="395" spans="1:12">
       <c r="A395" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="B395" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="C395" t="s">
         <v>14</v>
       </c>
       <c r="D395" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E395" t="s">
         <v>16</v>
       </c>
       <c r="F395" t="s">
         <v>26</v>
       </c>
       <c r="I395" t="s">
         <v>18</v>
       </c>
       <c r="J395" t="s">
         <v>18</v>
       </c>
       <c r="K395" t="s">
         <v>18</v>
       </c>
       <c r="L395">
         <v>0</v>
       </c>
     </row>
     <row r="396" spans="1:12">
       <c r="A396" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
       <c r="B396" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="C396" t="s">
         <v>14</v>
       </c>
       <c r="D396" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E396" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="F396" t="s">
-        <v>26</v>
+        <v>102</v>
       </c>
       <c r="I396" t="s">
         <v>18</v>
       </c>
       <c r="J396" t="s">
         <v>18</v>
       </c>
       <c r="K396" t="s">
         <v>18</v>
       </c>
       <c r="L396">
         <v>0</v>
       </c>
     </row>
     <row r="397" spans="1:12">
       <c r="A397" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="B397" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="C397" t="s">
         <v>14</v>
       </c>
       <c r="D397" t="s">
-        <v>20</v>
+        <v>257</v>
       </c>
       <c r="E397" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="F397" t="s">
         <v>26</v>
       </c>
       <c r="I397" t="s">
         <v>18</v>
       </c>
       <c r="J397" t="s">
         <v>18</v>
       </c>
       <c r="K397" t="s">
         <v>18</v>
       </c>
       <c r="L397">
         <v>0</v>
       </c>
     </row>
     <row r="398" spans="1:12">
       <c r="A398" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="B398" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="C398" t="s">
         <v>14</v>
       </c>
       <c r="D398" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E398" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F398" t="s">
         <v>26</v>
       </c>
       <c r="I398" t="s">
         <v>18</v>
       </c>
       <c r="J398" t="s">
         <v>18</v>
       </c>
       <c r="K398" t="s">
         <v>18</v>
       </c>
       <c r="L398">
         <v>0</v>
       </c>
     </row>
     <row r="399" spans="1:12">
       <c r="A399" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="B399" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="C399" t="s">
         <v>14</v>
       </c>
       <c r="D399" t="s">
-        <v>251</v>
+        <v>20</v>
       </c>
       <c r="E399" t="s">
-        <v>182</v>
+        <v>16</v>
       </c>
       <c r="F399" t="s">
-        <v>102</v>
+        <v>26</v>
       </c>
       <c r="I399" t="s">
         <v>18</v>
       </c>
       <c r="J399" t="s">
         <v>18</v>
       </c>
       <c r="K399" t="s">
         <v>18</v>
       </c>
       <c r="L399">
         <v>0</v>
       </c>
     </row>
     <row r="400" spans="1:12">
       <c r="A400" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="B400" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="C400" t="s">
         <v>14</v>
       </c>
       <c r="D400" t="s">
-        <v>258</v>
+        <v>251</v>
       </c>
       <c r="E400" t="s">
-        <v>47</v>
+        <v>185</v>
       </c>
       <c r="F400" t="s">
         <v>102</v>
       </c>
       <c r="I400" t="s">
         <v>18</v>
       </c>
       <c r="J400" t="s">
         <v>18</v>
       </c>
       <c r="K400" t="s">
         <v>18</v>
       </c>
       <c r="L400">
         <v>0</v>
       </c>
     </row>
     <row r="401" spans="1:12">
       <c r="A401" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="B401" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="C401" t="s">
-        <v>60</v>
+        <v>14</v>
       </c>
       <c r="D401" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="E401" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F401" t="s">
         <v>102</v>
       </c>
       <c r="I401" t="s">
         <v>18</v>
       </c>
       <c r="J401" t="s">
         <v>18</v>
       </c>
       <c r="K401" t="s">
         <v>18</v>
       </c>
       <c r="L401">
         <v>0</v>
       </c>
     </row>
     <row r="402" spans="1:12">
       <c r="A402" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="B402" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="C402" t="s">
-        <v>14</v>
+        <v>60</v>
       </c>
       <c r="D402" t="s">
         <v>251</v>
       </c>
       <c r="E402" t="s">
-        <v>253</v>
+        <v>48</v>
       </c>
       <c r="F402" t="s">
         <v>102</v>
       </c>
       <c r="I402" t="s">
         <v>18</v>
       </c>
       <c r="J402" t="s">
         <v>18</v>
       </c>
       <c r="K402" t="s">
         <v>18</v>
       </c>
       <c r="L402">
         <v>0</v>
       </c>
     </row>
     <row r="403" spans="1:12">
       <c r="A403" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="B403" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="C403" t="s">
         <v>14</v>
       </c>
       <c r="D403" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E403" t="s">
-        <v>338</v>
+        <v>40</v>
       </c>
       <c r="F403" t="s">
         <v>102</v>
       </c>
       <c r="I403" t="s">
         <v>18</v>
       </c>
       <c r="J403" t="s">
         <v>18</v>
       </c>
       <c r="K403" t="s">
         <v>18</v>
       </c>
       <c r="L403">
         <v>0</v>
       </c>
     </row>
     <row r="404" spans="1:12">
       <c r="A404" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="B404" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="C404" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="D404" t="s">
         <v>251</v>
       </c>
       <c r="E404" t="s">
-        <v>253</v>
+        <v>40</v>
       </c>
       <c r="F404" t="s">
         <v>102</v>
       </c>
       <c r="I404" t="s">
         <v>18</v>
       </c>
       <c r="J404" t="s">
         <v>18</v>
       </c>
       <c r="K404" t="s">
         <v>18</v>
       </c>
       <c r="L404">
         <v>0</v>
       </c>
     </row>
     <row r="405" spans="1:12">
       <c r="A405" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
       <c r="B405" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="C405" t="s">
         <v>14</v>
       </c>
       <c r="D405" t="s">
-        <v>258</v>
+        <v>251</v>
       </c>
       <c r="E405" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F405" t="s">
         <v>102</v>
       </c>
       <c r="I405" t="s">
         <v>18</v>
       </c>
       <c r="J405" t="s">
         <v>18</v>
       </c>
       <c r="K405" t="s">
         <v>18</v>
       </c>
       <c r="L405">
         <v>0</v>
       </c>
     </row>
     <row r="406" spans="1:12">
       <c r="A406" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="B406" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="C406" t="s">
         <v>14</v>
       </c>
       <c r="D406" t="s">
-        <v>258</v>
+        <v>251</v>
       </c>
       <c r="E406" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F406" t="s">
         <v>102</v>
       </c>
       <c r="I406" t="s">
         <v>18</v>
       </c>
       <c r="J406" t="s">
         <v>18</v>
       </c>
       <c r="K406" t="s">
         <v>18</v>
       </c>
       <c r="L406">
         <v>0</v>
       </c>
     </row>
     <row r="407" spans="1:12">
       <c r="A407" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="B407" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="C407" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="D407" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E407" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F407" t="s">
         <v>102</v>
       </c>
       <c r="I407" t="s">
         <v>18</v>
       </c>
       <c r="J407" t="s">
         <v>18</v>
       </c>
       <c r="K407" t="s">
         <v>18</v>
       </c>
       <c r="L407">
         <v>0</v>
       </c>
     </row>
     <row r="408" spans="1:12">
       <c r="A408" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
       <c r="B408" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="C408" t="s">
-        <v>69</v>
+        <v>24</v>
       </c>
       <c r="D408" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="E408" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F408" t="s">
         <v>102</v>
       </c>
       <c r="I408" t="s">
         <v>18</v>
       </c>
       <c r="J408" t="s">
         <v>18</v>
       </c>
       <c r="K408" t="s">
         <v>18</v>
       </c>
       <c r="L408">
         <v>0</v>
       </c>
     </row>
     <row r="409" spans="1:12">
       <c r="A409" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="B409" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="C409" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="D409" t="s">
         <v>251</v>
       </c>
       <c r="E409" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="F409" t="s">
         <v>102</v>
       </c>
       <c r="I409" t="s">
         <v>18</v>
       </c>
       <c r="J409" t="s">
         <v>18</v>
       </c>
       <c r="K409" t="s">
         <v>18</v>
       </c>
       <c r="L409">
         <v>0</v>
       </c>
     </row>
     <row r="410" spans="1:12">
       <c r="A410" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="B410" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="C410" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="D410" t="s">
         <v>251</v>
       </c>
       <c r="E410" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F410" t="s">
         <v>102</v>
       </c>
       <c r="I410" t="s">
         <v>18</v>
       </c>
       <c r="J410" t="s">
         <v>18</v>
       </c>
       <c r="K410" t="s">
         <v>18</v>
       </c>
       <c r="L410">
         <v>0</v>
       </c>
     </row>
     <row r="411" spans="1:12">
       <c r="A411" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
       <c r="B411" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="C411" t="s">
         <v>14</v>
       </c>
       <c r="D411" t="s">
         <v>251</v>
       </c>
       <c r="E411" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F411" t="s">
         <v>26</v>
       </c>
       <c r="I411" t="s">
         <v>18</v>
       </c>
       <c r="J411" t="s">
         <v>18</v>
       </c>
       <c r="K411" t="s">
         <v>18</v>
       </c>
       <c r="L411">
         <v>0</v>
       </c>
     </row>
     <row r="412" spans="1:12">
       <c r="A412" t="s">
-        <v>504</v>
+        <v>502</v>
       </c>
       <c r="B412" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="C412" t="s">
         <v>14</v>
       </c>
       <c r="D412" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E412" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F412" t="s">
         <v>102</v>
       </c>
       <c r="I412" t="s">
         <v>18</v>
       </c>
       <c r="J412" t="s">
         <v>18</v>
       </c>
       <c r="K412" t="s">
         <v>18</v>
       </c>
       <c r="L412">
         <v>0</v>
       </c>
     </row>
     <row r="413" spans="1:12">
       <c r="A413" t="s">
-        <v>505</v>
+        <v>503</v>
       </c>
       <c r="B413" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="C413" t="s">
         <v>14</v>
       </c>
       <c r="D413" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E413" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F413" t="s">
         <v>102</v>
       </c>
       <c r="I413" t="s">
         <v>18</v>
       </c>
       <c r="J413" t="s">
         <v>18</v>
       </c>
       <c r="K413" t="s">
         <v>18</v>
       </c>
       <c r="L413">
         <v>0</v>
       </c>
     </row>
     <row r="414" spans="1:12">
       <c r="A414" t="s">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="B414" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="C414" t="s">
         <v>14</v>
       </c>
       <c r="D414" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E414" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F414" t="s">
         <v>102</v>
       </c>
       <c r="I414" t="s">
         <v>18</v>
       </c>
       <c r="J414" t="s">
         <v>18</v>
       </c>
       <c r="K414" t="s">
         <v>18</v>
       </c>
       <c r="L414">
         <v>0</v>
       </c>
     </row>
     <row r="415" spans="1:12">
       <c r="A415" t="s">
-        <v>507</v>
+        <v>505</v>
       </c>
       <c r="B415" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="C415" t="s">
         <v>14</v>
       </c>
       <c r="D415" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E415" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F415" t="s">
         <v>102</v>
       </c>
       <c r="I415" t="s">
         <v>18</v>
       </c>
       <c r="J415" t="s">
         <v>18</v>
       </c>
       <c r="K415" t="s">
         <v>18</v>
       </c>
       <c r="L415">
         <v>0</v>
       </c>
     </row>
     <row r="416" spans="1:12">
       <c r="A416" t="s">
-        <v>508</v>
+        <v>506</v>
       </c>
       <c r="B416" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="C416" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="D416" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="E416" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F416" t="s">
         <v>102</v>
       </c>
       <c r="I416" t="s">
         <v>18</v>
       </c>
       <c r="J416" t="s">
         <v>18</v>
       </c>
       <c r="K416" t="s">
         <v>18</v>
       </c>
       <c r="L416">
         <v>0</v>
       </c>
     </row>
     <row r="417" spans="1:12">
       <c r="A417" t="s">
-        <v>509</v>
+        <v>507</v>
       </c>
       <c r="B417" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="C417" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="D417" t="s">
-        <v>258</v>
+        <v>251</v>
       </c>
       <c r="E417" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F417" t="s">
         <v>102</v>
       </c>
       <c r="I417" t="s">
         <v>18</v>
       </c>
       <c r="J417" t="s">
         <v>18</v>
       </c>
       <c r="K417" t="s">
         <v>18</v>
       </c>
       <c r="L417">
         <v>0</v>
       </c>
     </row>
     <row r="418" spans="1:12">
       <c r="A418" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="B418" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="C418" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="D418" t="s">
         <v>251</v>
       </c>
       <c r="E418" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F418" t="s">
         <v>102</v>
       </c>
       <c r="I418" t="s">
         <v>18</v>
       </c>
       <c r="J418" t="s">
         <v>18</v>
       </c>
       <c r="K418" t="s">
         <v>18</v>
       </c>
       <c r="L418">
         <v>0</v>
       </c>
     </row>
     <row r="419" spans="1:12">
       <c r="A419" t="s">
-        <v>511</v>
+        <v>509</v>
       </c>
       <c r="B419" t="s">
-        <v>512</v>
+        <v>510</v>
       </c>
       <c r="C419" t="s">
         <v>14</v>
       </c>
       <c r="D419" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E419" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F419" t="s">
         <v>102</v>
       </c>
       <c r="I419" t="s">
         <v>18</v>
       </c>
       <c r="J419" t="s">
         <v>18</v>
       </c>
       <c r="K419" t="s">
         <v>18</v>
       </c>
       <c r="L419">
         <v>0</v>
       </c>
     </row>
     <row r="420" spans="1:12">
       <c r="A420" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="B420" t="s">
-        <v>512</v>
+        <v>510</v>
       </c>
       <c r="C420" t="s">
         <v>14</v>
       </c>
       <c r="D420" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E420" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F420" t="s">
         <v>102</v>
       </c>
       <c r="I420" t="s">
         <v>18</v>
       </c>
       <c r="J420" t="s">
         <v>18</v>
       </c>
       <c r="K420" t="s">
         <v>18</v>
       </c>
       <c r="L420">
         <v>0</v>
       </c>
     </row>
     <row r="421" spans="1:12">
       <c r="A421" t="s">
-        <v>514</v>
+        <v>512</v>
       </c>
       <c r="B421" t="s">
-        <v>515</v>
+        <v>513</v>
       </c>
       <c r="C421" t="s">
         <v>14</v>
       </c>
       <c r="D421" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E421" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F421" t="s">
         <v>102</v>
       </c>
       <c r="I421" t="s">
         <v>18</v>
       </c>
       <c r="J421" t="s">
         <v>18</v>
       </c>
       <c r="K421" t="s">
         <v>18</v>
       </c>
       <c r="L421">
         <v>0</v>
       </c>
     </row>
     <row r="422" spans="1:12">
       <c r="A422" t="s">
-        <v>516</v>
+        <v>514</v>
       </c>
       <c r="B422" t="s">
-        <v>517</v>
+        <v>515</v>
       </c>
       <c r="C422" t="s">
         <v>14</v>
       </c>
       <c r="D422" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E422" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="F422" t="s">
         <v>26</v>
       </c>
       <c r="I422" t="s">
         <v>18</v>
       </c>
       <c r="J422" t="s">
         <v>18</v>
       </c>
       <c r="K422" t="s">
         <v>18</v>
       </c>
       <c r="L422">
         <v>0</v>
       </c>
     </row>
     <row r="423" spans="1:12">
       <c r="A423" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="B423" t="s">
-        <v>517</v>
+        <v>515</v>
       </c>
       <c r="C423" t="s">
         <v>14</v>
       </c>
       <c r="D423" t="s">
         <v>251</v>
       </c>
       <c r="E423" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="F423" t="s">
         <v>102</v>
       </c>
       <c r="I423" t="s">
         <v>18</v>
       </c>
       <c r="J423" t="s">
         <v>18</v>
       </c>
       <c r="K423" t="s">
         <v>18</v>
       </c>
       <c r="L423">
         <v>0</v>
       </c>
     </row>
     <row r="424" spans="1:12">
       <c r="A424" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="B424" t="s">
-        <v>517</v>
+        <v>515</v>
       </c>
       <c r="C424" t="s">
         <v>14</v>
       </c>
       <c r="D424" t="s">
-        <v>258</v>
+        <v>251</v>
       </c>
       <c r="E424" t="s">
-        <v>520</v>
+        <v>16</v>
       </c>
       <c r="F424" t="s">
         <v>102</v>
       </c>
       <c r="I424" t="s">
         <v>18</v>
       </c>
       <c r="J424" t="s">
         <v>18</v>
       </c>
       <c r="K424" t="s">
         <v>18</v>
       </c>
       <c r="L424">
         <v>0</v>
       </c>
     </row>
     <row r="425" spans="1:12">
       <c r="A425" t="s">
-        <v>521</v>
+        <v>518</v>
       </c>
       <c r="B425" t="s">
-        <v>517</v>
+        <v>515</v>
       </c>
       <c r="C425" t="s">
-        <v>14</v>
+        <v>60</v>
       </c>
       <c r="D425" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="E425" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F425" t="s">
         <v>102</v>
       </c>
       <c r="I425" t="s">
         <v>18</v>
       </c>
       <c r="J425" t="s">
         <v>18</v>
       </c>
       <c r="K425" t="s">
         <v>18</v>
       </c>
       <c r="L425">
         <v>0</v>
       </c>
     </row>
     <row r="426" spans="1:12">
       <c r="A426" t="s">
-        <v>522</v>
+        <v>519</v>
       </c>
       <c r="B426" t="s">
-        <v>517</v>
+        <v>515</v>
       </c>
       <c r="C426" t="s">
-        <v>60</v>
+        <v>14</v>
       </c>
       <c r="D426" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E426" t="s">
-        <v>253</v>
+        <v>520</v>
       </c>
       <c r="F426" t="s">
         <v>102</v>
       </c>
       <c r="I426" t="s">
         <v>18</v>
       </c>
       <c r="J426" t="s">
         <v>18</v>
       </c>
       <c r="K426" t="s">
         <v>18</v>
       </c>
       <c r="L426">
         <v>0</v>
       </c>
     </row>
     <row r="427" spans="1:12">
       <c r="A427" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="B427" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
       <c r="C427" t="s">
-        <v>60</v>
+        <v>14</v>
       </c>
       <c r="D427" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="E427" t="s">
         <v>16</v>
       </c>
       <c r="F427" t="s">
         <v>102</v>
       </c>
       <c r="I427" t="s">
         <v>18</v>
       </c>
       <c r="J427" t="s">
         <v>18</v>
       </c>
       <c r="K427" t="s">
         <v>18</v>
       </c>
       <c r="L427">
         <v>0</v>
       </c>
     </row>
     <row r="428" spans="1:12">
       <c r="A428" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="B428" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
       <c r="C428" t="s">
-        <v>14</v>
+        <v>60</v>
       </c>
       <c r="D428" t="s">
-        <v>258</v>
+        <v>251</v>
       </c>
       <c r="E428" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F428" t="s">
         <v>102</v>
       </c>
       <c r="I428" t="s">
         <v>18</v>
       </c>
       <c r="J428" t="s">
         <v>18</v>
       </c>
       <c r="K428" t="s">
         <v>18</v>
       </c>
       <c r="L428">
         <v>0</v>
       </c>
     </row>
     <row r="429" spans="1:12">
       <c r="A429" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="B429" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
       <c r="C429" t="s">
         <v>14</v>
       </c>
       <c r="D429" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E429" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="F429" t="s">
-        <v>26</v>
+        <v>102</v>
       </c>
       <c r="I429" t="s">
         <v>18</v>
       </c>
       <c r="J429" t="s">
         <v>18</v>
       </c>
       <c r="K429" t="s">
         <v>18</v>
       </c>
       <c r="L429">
         <v>0</v>
       </c>
     </row>
     <row r="430" spans="1:12">
       <c r="A430" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="B430" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
       <c r="C430" t="s">
         <v>14</v>
       </c>
       <c r="D430" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="E430" t="s">
-        <v>253</v>
+        <v>48</v>
       </c>
       <c r="F430" t="s">
         <v>26</v>
       </c>
       <c r="I430" t="s">
         <v>18</v>
       </c>
       <c r="J430" t="s">
         <v>18</v>
       </c>
       <c r="K430" t="s">
         <v>18</v>
       </c>
       <c r="L430">
         <v>0</v>
       </c>
     </row>
     <row r="431" spans="1:12">
       <c r="A431" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="B431" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
       <c r="C431" t="s">
         <v>14</v>
       </c>
       <c r="D431" t="s">
-        <v>258</v>
+        <v>251</v>
       </c>
       <c r="E431" t="s">
-        <v>182</v>
+        <v>16</v>
       </c>
       <c r="F431" t="s">
-        <v>102</v>
+        <v>26</v>
       </c>
       <c r="I431" t="s">
         <v>18</v>
       </c>
       <c r="J431" t="s">
         <v>18</v>
       </c>
       <c r="K431" t="s">
         <v>18</v>
       </c>
       <c r="L431">
         <v>0</v>
       </c>
     </row>
     <row r="432" spans="1:12">
       <c r="A432" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
       <c r="B432" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
       <c r="C432" t="s">
         <v>14</v>
       </c>
       <c r="D432" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E432" t="s">
-        <v>47</v>
+        <v>185</v>
       </c>
       <c r="F432" t="s">
         <v>102</v>
       </c>
       <c r="I432" t="s">
         <v>18</v>
       </c>
       <c r="J432" t="s">
         <v>18</v>
       </c>
       <c r="K432" t="s">
         <v>18</v>
       </c>
       <c r="L432">
         <v>0</v>
       </c>
     </row>
     <row r="433" spans="1:12">
       <c r="A433" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="B433" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
       <c r="C433" t="s">
         <v>14</v>
       </c>
       <c r="D433" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E433" t="s">
-        <v>253</v>
+        <v>48</v>
       </c>
       <c r="F433" t="s">
         <v>102</v>
       </c>
       <c r="I433" t="s">
         <v>18</v>
       </c>
       <c r="J433" t="s">
         <v>18</v>
       </c>
       <c r="K433" t="s">
         <v>18</v>
       </c>
       <c r="L433">
         <v>0</v>
       </c>
     </row>
     <row r="434" spans="1:12">
       <c r="A434" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="B434" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
       <c r="C434" t="s">
         <v>14</v>
       </c>
       <c r="D434" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="E434" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F434" t="s">
         <v>102</v>
       </c>
       <c r="I434" t="s">
         <v>18</v>
       </c>
       <c r="J434" t="s">
         <v>18</v>
       </c>
       <c r="K434" t="s">
         <v>18</v>
       </c>
       <c r="L434">
         <v>0</v>
       </c>
     </row>
     <row r="435" spans="1:12">
       <c r="A435" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
       <c r="B435" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
       <c r="C435" t="s">
         <v>14</v>
       </c>
       <c r="D435" t="s">
-        <v>258</v>
+        <v>251</v>
       </c>
       <c r="E435" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F435" t="s">
         <v>102</v>
       </c>
       <c r="I435" t="s">
         <v>18</v>
       </c>
       <c r="J435" t="s">
         <v>18</v>
       </c>
       <c r="K435" t="s">
         <v>18</v>
       </c>
       <c r="L435">
         <v>0</v>
       </c>
     </row>
     <row r="436" spans="1:12">
       <c r="A436" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="B436" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
       <c r="C436" t="s">
         <v>24</v>
       </c>
       <c r="D436" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E436" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F436" t="s">
         <v>102</v>
       </c>
       <c r="I436" t="s">
         <v>18</v>
       </c>
       <c r="J436" t="s">
         <v>18</v>
       </c>
       <c r="K436" t="s">
         <v>18</v>
       </c>
       <c r="L436">
         <v>0</v>
       </c>
     </row>
     <row r="437" spans="1:12">
       <c r="A437" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="B437" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
       <c r="C437" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="D437" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="E437" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F437" t="s">
         <v>102</v>
       </c>
       <c r="I437" t="s">
         <v>18</v>
       </c>
       <c r="J437" t="s">
         <v>18</v>
       </c>
       <c r="K437" t="s">
         <v>18</v>
       </c>
       <c r="L437">
         <v>0</v>
       </c>
     </row>
     <row r="438" spans="1:12">
       <c r="A438" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
       <c r="B438" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
       <c r="C438" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="D438" t="s">
-        <v>258</v>
+        <v>251</v>
       </c>
       <c r="E438" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F438" t="s">
         <v>102</v>
       </c>
       <c r="I438" t="s">
         <v>18</v>
       </c>
       <c r="J438" t="s">
         <v>18</v>
       </c>
       <c r="K438" t="s">
         <v>18</v>
       </c>
       <c r="L438">
         <v>0</v>
       </c>
     </row>
     <row r="439" spans="1:12">
       <c r="A439" t="s">
+        <v>535</v>
+      </c>
+      <c r="B439" t="s">
+        <v>536</v>
+      </c>
+      <c r="C439" t="s">
+        <v>14</v>
+      </c>
+      <c r="D439" t="s">
+        <v>257</v>
+      </c>
+      <c r="E439" t="s">
+        <v>16</v>
+      </c>
+      <c r="F439" t="s">
         <v>537</v>
-      </c>
-[...13 lines deleted...]
-        <v>539</v>
       </c>
       <c r="I439" t="s">
         <v>18</v>
       </c>
       <c r="J439" t="s">
         <v>18</v>
       </c>
       <c r="K439" t="s">
         <v>18</v>
       </c>
       <c r="L439">
         <v>0</v>
       </c>
     </row>
     <row r="440" spans="1:12">
       <c r="A440" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="B440" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="C440" t="s">
         <v>14</v>
       </c>
       <c r="D440" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E440" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F440" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="I440" t="s">
         <v>18</v>
       </c>
       <c r="J440" t="s">
         <v>18</v>
       </c>
       <c r="K440" t="s">
         <v>18</v>
       </c>
       <c r="L440">
         <v>0</v>
       </c>
     </row>
     <row r="441" spans="1:12">
       <c r="A441" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
       <c r="B441" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="C441" t="s">
         <v>14</v>
       </c>
       <c r="D441" t="s">
         <v>251</v>
       </c>
       <c r="E441" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F441" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
       <c r="I441" t="s">
         <v>18</v>
       </c>
       <c r="J441" t="s">
         <v>18</v>
       </c>
       <c r="K441" t="s">
         <v>18</v>
       </c>
       <c r="L441">
         <v>0</v>
       </c>
     </row>
     <row r="442" spans="1:12">
       <c r="A442" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="B442" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="C442" t="s">
         <v>14</v>
       </c>
       <c r="D442" t="s">
         <v>251</v>
       </c>
       <c r="E442" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F442" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
       <c r="I442" t="s">
         <v>18</v>
       </c>
       <c r="J442" t="s">
         <v>18</v>
       </c>
       <c r="K442" t="s">
         <v>18</v>
       </c>
       <c r="L442">
         <v>0</v>
       </c>
     </row>
     <row r="443" spans="1:12">
       <c r="A443" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="B443" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="C443" t="s">
         <v>14</v>
       </c>
       <c r="D443" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E443" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F443" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="I443" t="s">
         <v>18</v>
       </c>
       <c r="J443" t="s">
         <v>18</v>
       </c>
       <c r="K443" t="s">
         <v>18</v>
       </c>
       <c r="L443">
         <v>0</v>
       </c>
     </row>
     <row r="444" spans="1:12">
       <c r="A444" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="B444" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
       <c r="C444" t="s">
         <v>14</v>
       </c>
       <c r="D444" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E444" t="s">
         <v>16</v>
       </c>
       <c r="F444" t="s">
         <v>102</v>
       </c>
       <c r="I444" t="s">
         <v>18</v>
       </c>
       <c r="J444" t="s">
         <v>18</v>
       </c>
       <c r="K444" t="s">
         <v>18</v>
       </c>
       <c r="L444">
         <v>0</v>
       </c>
     </row>
     <row r="445" spans="1:12">
       <c r="A445" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="B445" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
       <c r="C445" t="s">
         <v>14</v>
       </c>
       <c r="D445" t="s">
         <v>251</v>
       </c>
       <c r="E445" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F445" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
       <c r="I445" t="s">
         <v>18</v>
       </c>
       <c r="J445" t="s">
         <v>18</v>
       </c>
       <c r="K445" t="s">
         <v>18</v>
       </c>
       <c r="L445">
         <v>0</v>
       </c>
     </row>
     <row r="446" spans="1:12">
       <c r="A446" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="B446" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
       <c r="C446" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="D446" t="s">
         <v>251</v>
       </c>
       <c r="E446" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F446" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
       <c r="I446" t="s">
         <v>18</v>
       </c>
       <c r="J446" t="s">
         <v>18</v>
       </c>
       <c r="K446" t="s">
         <v>18</v>
       </c>
       <c r="L446">
         <v>0</v>
       </c>
     </row>
     <row r="447" spans="1:12">
       <c r="A447" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
       <c r="B447" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
       <c r="C447" t="s">
         <v>14</v>
       </c>
       <c r="D447" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E447" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F447" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="I447" t="s">
         <v>18</v>
       </c>
       <c r="J447" t="s">
         <v>18</v>
       </c>
       <c r="K447" t="s">
         <v>18</v>
       </c>
       <c r="L447">
         <v>0</v>
       </c>
     </row>
     <row r="448" spans="1:12">
       <c r="A448" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="B448" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="C448" t="s">
         <v>14</v>
       </c>
       <c r="D448" t="s">
         <v>251</v>
       </c>
       <c r="E448" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F448" t="s">
         <v>26</v>
       </c>
       <c r="I448" t="s">
         <v>18</v>
       </c>
       <c r="J448" t="s">
         <v>18</v>
       </c>
       <c r="K448" t="s">
         <v>18</v>
       </c>
       <c r="L448">
         <v>0</v>
       </c>
     </row>
     <row r="449" spans="1:12">
       <c r="A449" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
       <c r="B449" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="C449" t="s">
         <v>14</v>
       </c>
       <c r="D449" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E449" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F449" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="I449" t="s">
         <v>18</v>
       </c>
       <c r="J449" t="s">
         <v>18</v>
       </c>
       <c r="K449" t="s">
         <v>18</v>
       </c>
       <c r="L449">
         <v>0</v>
       </c>
     </row>
     <row r="450" spans="1:12">
       <c r="A450" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="B450" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="C450" t="s">
         <v>14</v>
       </c>
       <c r="D450" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E450" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="F450" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
       <c r="I450" t="s">
         <v>18</v>
       </c>
       <c r="J450" t="s">
         <v>18</v>
       </c>
       <c r="K450" t="s">
         <v>18</v>
       </c>
       <c r="L450">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>