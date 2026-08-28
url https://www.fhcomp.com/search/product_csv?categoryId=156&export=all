--- v1 (2026-04-13)
+++ v2 (2026-08-28)
@@ -48,161 +48,161 @@
   <si>
     <t>额定电压</t>
   </si>
   <si>
     <t>公差</t>
   </si>
   <si>
     <t>应用场景</t>
   </si>
   <si>
     <t>生产状态</t>
   </si>
   <si>
     <t>长度</t>
   </si>
   <si>
     <t>宽度</t>
   </si>
   <si>
     <t>厚度</t>
   </si>
   <si>
     <t>是否车规</t>
   </si>
   <si>
+    <t>CT42-105M17F500P26</t>
+  </si>
+  <si>
+    <t>1μF</t>
+  </si>
+  <si>
+    <t>φ2.5x4.3(mm)</t>
+  </si>
+  <si>
+    <t>Y5V</t>
+  </si>
+  <si>
+    <t>50V</t>
+  </si>
+  <si>
+    <t>±20%</t>
+  </si>
+  <si>
+    <t>0</t>
+  </si>
+  <si>
+    <t>CT42-105M17B500P52</t>
+  </si>
+  <si>
+    <t>X7R</t>
+  </si>
+  <si>
+    <t>CT42-105M17F500P52</t>
+  </si>
+  <si>
     <t>CT42-105M17Y500P52</t>
   </si>
   <si>
-    <t>1μF</t>
-[...28 lines deleted...]
-  <si>
     <t>CT42-105M16F500P52</t>
   </si>
   <si>
     <t>φ2.5x4.0(mm)</t>
   </si>
   <si>
     <t>CT42-105K17B500P52</t>
   </si>
   <si>
     <t>±10%</t>
   </si>
   <si>
+    <t>CT42-105Z17F500P52</t>
+  </si>
+  <si>
+    <t>-20% +80%</t>
+  </si>
+  <si>
     <t>CT42-105Z17Y500P52</t>
   </si>
   <si>
-    <t>-20% +80%</t>
-[...4 lines deleted...]
-  <si>
     <t>CT42-105Z17F500P26</t>
   </si>
   <si>
     <t>CT42-105Z17F250P52</t>
   </si>
   <si>
     <t>25V</t>
   </si>
   <si>
     <t>CT42-474M17Y500P52</t>
   </si>
   <si>
     <t>470nF</t>
   </si>
   <si>
     <t>CT42-474M17F500P52</t>
   </si>
   <si>
     <t>CT42-474K17B500P52</t>
   </si>
   <si>
+    <t>CT42-474K17B250P52</t>
+  </si>
+  <si>
     <t>CT42-474K17B250P26</t>
   </si>
   <si>
-    <t>CT42-474K17B250P52</t>
-[...1 lines deleted...]
-  <si>
     <t>CT42-474Z17F630P52</t>
   </si>
   <si>
     <t>63V</t>
   </si>
   <si>
     <t>CT42-474Z17Y500P52</t>
   </si>
   <si>
     <t>CT42-334M17F500T52</t>
   </si>
   <si>
     <t>330nF</t>
   </si>
   <si>
+    <t>CT42-334M17F500P52</t>
+  </si>
+  <si>
+    <t>CT42-334M17Y500P52</t>
+  </si>
+  <si>
+    <t>CT42-334K17B101P52</t>
+  </si>
+  <si>
+    <t>100V</t>
+  </si>
+  <si>
     <t>CT42-334K17B500T52</t>
   </si>
   <si>
-    <t>CT42-334M17Y500P52</t>
-[...10 lines deleted...]
-  <si>
     <t>CT42-334K17B500P52</t>
   </si>
   <si>
     <t>CT42-334K17B250P52</t>
   </si>
   <si>
     <t>CT42-334K17B160P52</t>
   </si>
   <si>
     <t>16V</t>
   </si>
   <si>
     <t>CT42-224M17B500P26</t>
   </si>
   <si>
     <t>220nF</t>
   </si>
   <si>
     <t>CT42-224M17B500P52</t>
   </si>
   <si>
     <t>CT42-224M17F500P52</t>
   </si>
   <si>
     <t>CT42-224K17B500P52</t>
@@ -213,998 +213,998 @@
   <si>
     <t>CT42-224K15B500P52</t>
   </si>
   <si>
     <t>φ2.5x3.8(mm)</t>
   </si>
   <si>
     <t>CT42-224K17B250P52</t>
   </si>
   <si>
     <t>CT42-154M17B500P52</t>
   </si>
   <si>
     <t>150nF</t>
   </si>
   <si>
     <t>CT42-154K17B500P52</t>
   </si>
   <si>
     <t>CT42-124K17B500P52</t>
   </si>
   <si>
     <t>120nF</t>
   </si>
   <si>
+    <t>CT42-104M17F101P52</t>
+  </si>
+  <si>
+    <t>100nF</t>
+  </si>
+  <si>
+    <t>CT42-104M17Y101P26</t>
+  </si>
+  <si>
+    <t>CT42-104M17F630P52</t>
+  </si>
+  <si>
     <t>CT42-104M17F500T52</t>
   </si>
   <si>
-    <t>100nF</t>
+    <t>CT42-104M17B500P26</t>
+  </si>
+  <si>
+    <t>CT42-104M17F500P52</t>
+  </si>
+  <si>
+    <t>CT42-104M17Y500P52</t>
   </si>
   <si>
     <t>CT42-104M17B500T52</t>
   </si>
   <si>
+    <t>CT42-104M17F500P26</t>
+  </si>
+  <si>
+    <t>CT42-104M17B500P52</t>
+  </si>
+  <si>
+    <t>CT42-104M15Y500P52</t>
+  </si>
+  <si>
     <t>CT42-104M15Y500T52</t>
   </si>
   <si>
+    <t>CT42-104M13F500P52</t>
+  </si>
+  <si>
+    <t>φ2.2x3.3(mm)</t>
+  </si>
+  <si>
+    <t>CT42-104M13Y500P26</t>
+  </si>
+  <si>
+    <t>CT42-104M17B250P52</t>
+  </si>
+  <si>
+    <t>CT42-104M17Y250P52</t>
+  </si>
+  <si>
+    <t>CT42-104M17F100P52</t>
+  </si>
+  <si>
+    <t>10V</t>
+  </si>
+  <si>
+    <t>CT42-104K17B101P26</t>
+  </si>
+  <si>
+    <t>CT42-104K17B101P52</t>
+  </si>
+  <si>
+    <t>CT42-104K17B630P52</t>
+  </si>
+  <si>
+    <t>CT42-104K17B630P26</t>
+  </si>
+  <si>
+    <t>CT42-104K13B630P26</t>
+  </si>
+  <si>
+    <t>CT42-104K13B630P52</t>
+  </si>
+  <si>
+    <t>CT42-104K17B500P26</t>
+  </si>
+  <si>
+    <t>CT42-104K17B500P52</t>
+  </si>
+  <si>
     <t>CT42-104K17B500T52</t>
   </si>
   <si>
+    <t>CT42-104K15B500P52</t>
+  </si>
+  <si>
+    <t>CT42-104K15B500P26</t>
+  </si>
+  <si>
     <t>CT42-104K13B500T52</t>
   </si>
   <si>
-    <t>φ2.2x3.3(mm)</t>
-[...74 lines deleted...]
-    <t>CT42-104K15B500P26</t>
+    <t>CT42-104K13B500P26</t>
   </si>
   <si>
     <t>CT42-104K13B500P52</t>
   </si>
   <si>
-    <t>CT42-104K13B500P26</t>
-[...1 lines deleted...]
-  <si>
     <t>CT42-104J17B500P52</t>
   </si>
   <si>
     <t>±5%</t>
   </si>
   <si>
+    <t>CT42-104Z17F500P26</t>
+  </si>
+  <si>
+    <t>CT42-104Z17F500P52</t>
+  </si>
+  <si>
     <t>CT42-104Z17Y500P52</t>
   </si>
   <si>
-    <t>CT42-104Z17F500P52</t>
-[...1 lines deleted...]
-  <si>
     <t>CT42-104Z17Y500P26</t>
   </si>
   <si>
-    <t>CT42-104Z17F500P26</t>
-[...1 lines deleted...]
-  <si>
     <t>CT42-104Z15Y500P52</t>
   </si>
   <si>
+    <t>CT42-104Z13F500P52</t>
+  </si>
+  <si>
     <t>CT42-104Z13Y500P52</t>
   </si>
   <si>
-    <t>CT42-104Z13F500P52</t>
-[...1 lines deleted...]
-  <si>
     <t>CT42-683M17F500P52</t>
   </si>
   <si>
     <t>68nF</t>
   </si>
   <si>
+    <t>CT42-683K17B500P52</t>
+  </si>
+  <si>
     <t>CT42-683K17B500P26</t>
   </si>
   <si>
-    <t>CT42-683K17B500P52</t>
-[...1 lines deleted...]
-  <si>
     <t>CT42-563K17B500P52</t>
   </si>
   <si>
     <t>56nF</t>
   </si>
   <si>
+    <t>CT42-473M17F101P52</t>
+  </si>
+  <si>
+    <t>47nF</t>
+  </si>
+  <si>
     <t>CT42-473M17F500T52</t>
   </si>
   <si>
-    <t>47nF</t>
+    <t>CT42-473M17F500P52</t>
+  </si>
+  <si>
+    <t>CT42-473M17B500P52</t>
+  </si>
+  <si>
+    <t>CT42-473M13Y500P52</t>
+  </si>
+  <si>
+    <t>CT42-473K17B101P52</t>
+  </si>
+  <si>
+    <t>CT42-473K17B630P52</t>
+  </si>
+  <si>
+    <t>CT42-473K17B500P52</t>
+  </si>
+  <si>
+    <t>CT42-473K17B500P26</t>
   </si>
   <si>
     <t>CT42-473K17B500T52</t>
   </si>
   <si>
+    <t>CT42-473K15B500P26</t>
+  </si>
+  <si>
+    <t>CT42-473K15B500P52</t>
+  </si>
+  <si>
     <t>CT42-473K15B500T52</t>
   </si>
   <si>
-    <t>CT42-473M17F101P52</t>
-[...28 lines deleted...]
-  <si>
     <t>CT42-473K13B500P26</t>
   </si>
   <si>
     <t>CT42-473Z17F500P52</t>
   </si>
   <si>
     <t>CT42-473Z13Y500P52</t>
   </si>
   <si>
     <t>CT42-473Z17F160P52</t>
   </si>
   <si>
     <t>CT42-393K17B500P52</t>
   </si>
   <si>
     <t>39nF</t>
   </si>
   <si>
     <t>CT42-333M17F500P52</t>
   </si>
   <si>
     <t>33nF</t>
   </si>
   <si>
     <t>CT42-333K17B500P26</t>
   </si>
   <si>
     <t>CT42-333K16B500P52</t>
   </si>
   <si>
     <t>CT42-333K15B500P52</t>
   </si>
   <si>
     <t>CT42-333Z16F500P52</t>
   </si>
   <si>
     <t>CT42-273K17B500P52</t>
   </si>
   <si>
     <t>27nF</t>
   </si>
   <si>
+    <t>CT42-223M17B500P52</t>
+  </si>
+  <si>
+    <t>22nF</t>
+  </si>
+  <si>
+    <t>CT42-223M16Y500P52</t>
+  </si>
+  <si>
+    <t>CT42-223K15B101P52</t>
+  </si>
+  <si>
+    <t>CT42-223K17B630P52</t>
+  </si>
+  <si>
+    <t>CT42-223K17B500P26</t>
+  </si>
+  <si>
+    <t>CT42-223K17B500P52</t>
+  </si>
+  <si>
     <t>CT42-223K17B500T52</t>
   </si>
   <si>
-    <t>22nF</t>
-[...19 lines deleted...]
-  <si>
     <t>CT42-223K15B500P52</t>
   </si>
   <si>
     <t>CT42-223K13B500P26</t>
   </si>
   <si>
     <t>CT42-223Z15Y500P52</t>
   </si>
   <si>
     <t>CT42-223Z17F250P26</t>
   </si>
   <si>
     <t>CT42-223Z15B250P52</t>
   </si>
   <si>
     <t>CT42-223Z15Y250P52</t>
   </si>
   <si>
     <t>CT42-183K17B500P52</t>
   </si>
   <si>
     <t>18nF</t>
   </si>
   <si>
+    <t>CT42-153M17B500P52</t>
+  </si>
+  <si>
+    <t>15nF</t>
+  </si>
+  <si>
+    <t>CT42-153M17F500P52</t>
+  </si>
+  <si>
+    <t>CT42-153K17B500P52</t>
+  </si>
+  <si>
+    <t>CT42-153K17B500P26</t>
+  </si>
+  <si>
     <t>CT42-153K17B500T52</t>
   </si>
   <si>
-    <t>15nF</t>
-[...13 lines deleted...]
-  <si>
     <t>CT42-123K17B500P26</t>
   </si>
   <si>
     <t>12nF</t>
   </si>
   <si>
+    <t>CT42-103M17F101P52</t>
+  </si>
+  <si>
+    <t>10nF</t>
+  </si>
+  <si>
+    <t>CT42-103M17B101P52</t>
+  </si>
+  <si>
+    <t>CT42-103M17Y101P52</t>
+  </si>
+  <si>
+    <t>CT42-103M17Y101P26</t>
+  </si>
+  <si>
+    <t>CT42-103M17F500P52</t>
+  </si>
+  <si>
+    <t>CT42-103M17B500P26</t>
+  </si>
+  <si>
+    <t>CT42-103M17B500P52</t>
+  </si>
+  <si>
+    <t>CT42-103M17F500P26</t>
+  </si>
+  <si>
+    <t>CT42-103M13Y500P52</t>
+  </si>
+  <si>
+    <t>CT42-103M13B500P52</t>
+  </si>
+  <si>
+    <t>CT42-103M17BR250P52</t>
+  </si>
+  <si>
+    <t>0.250V</t>
+  </si>
+  <si>
+    <t>CT42-103K17B201P26</t>
+  </si>
+  <si>
+    <t>200V</t>
+  </si>
+  <si>
+    <t>CT42-103K17B201P52</t>
+  </si>
+  <si>
     <t>CT42-103K17B101T52</t>
   </si>
   <si>
-    <t>10nF</t>
+    <t>CT42-103K17B101P26</t>
+  </si>
+  <si>
+    <t>CT42-103K17B101P52</t>
+  </si>
+  <si>
+    <t>CT42-103K16B101P52</t>
+  </si>
+  <si>
+    <t>CT42-103K15B101P52</t>
+  </si>
+  <si>
+    <t>CT42-103K17B630P26</t>
+  </si>
+  <si>
+    <t>CT42-103K17B630P52</t>
+  </si>
+  <si>
+    <t>CT42-103K13B630P52</t>
+  </si>
+  <si>
+    <t>CT42-103K17B500P52</t>
   </si>
   <si>
     <t>CT42-103K17B500T52</t>
   </si>
   <si>
+    <t>CT42-103K17B500P26</t>
+  </si>
+  <si>
+    <t>CT42-103K15B500P52</t>
+  </si>
+  <si>
     <t>CT42-103K15B500T52</t>
   </si>
   <si>
-    <t>CT42-103M17Y101P52</t>
-[...73 lines deleted...]
-  <si>
     <t>CT42-103K15B500P26</t>
   </si>
   <si>
+    <t>CT42-103K13B500P52</t>
+  </si>
+  <si>
     <t>CT42-103K13B500P26</t>
   </si>
   <si>
-    <t>CT42-103K13B500P52</t>
-[...1 lines deleted...]
-  <si>
     <t>CT42-103Z17Y101P52</t>
   </si>
   <si>
+    <t>CT42-103Z17Y500P52</t>
+  </si>
+  <si>
     <t>CT42-103Z17F500P52</t>
   </si>
   <si>
     <t>CT42-103Z17B500P52</t>
   </si>
   <si>
-    <t>CT42-103Z17Y500P52</t>
-[...1 lines deleted...]
-  <si>
     <t>CT42-103Z16F500P52</t>
   </si>
   <si>
+    <t>CT42-103Z15B500P52</t>
+  </si>
+  <si>
     <t>CT42-103Z15Y500P52</t>
   </si>
   <si>
-    <t>CT42-103Z15B500P52</t>
-[...1 lines deleted...]
-  <si>
     <t>CT42-103Z13F500P52</t>
   </si>
   <si>
     <t>CT42-103Z15B250P52</t>
   </si>
   <si>
     <t>CT42-822K17B500P52</t>
   </si>
   <si>
     <t>8.2nF</t>
   </si>
   <si>
+    <t>CT42-682K17B101P52</t>
+  </si>
+  <si>
+    <t>6.8nF</t>
+  </si>
+  <si>
     <t>CT42-682K17B101P26</t>
   </si>
   <si>
-    <t>6.8nF</t>
-[...4 lines deleted...]
-  <si>
     <t>CT42-682K17B500P52</t>
   </si>
   <si>
     <t>CT42-682K17B500P26</t>
   </si>
   <si>
     <t>CT42-562K17B101P52</t>
   </si>
   <si>
     <t>5.6nF</t>
   </si>
   <si>
+    <t>CT42-472M17B500P52</t>
+  </si>
+  <si>
+    <t>4.7nF</t>
+  </si>
+  <si>
+    <t>CT42-472K17B101P52</t>
+  </si>
+  <si>
+    <t>CT42-472K17B101P26</t>
+  </si>
+  <si>
+    <t>CT42-472K17B500P26</t>
+  </si>
+  <si>
     <t>CT42-472K17B500T52</t>
   </si>
   <si>
-    <t>4.7nF</t>
+    <t>CT42-472K17B500P52</t>
   </si>
   <si>
     <t>CT42-472K15B500T52</t>
   </si>
   <si>
-    <t>CT42-472M17B500P52</t>
-[...13 lines deleted...]
-  <si>
     <t>CT42-472K15B500P52</t>
   </si>
   <si>
     <t>CT42-392K17B101P52</t>
   </si>
   <si>
     <t>3.9nF</t>
   </si>
   <si>
     <t>CT42-392K17B500P52</t>
   </si>
   <si>
     <t>CT42-332K17B101P52</t>
   </si>
   <si>
     <t>3.3nF</t>
   </si>
   <si>
     <t>CT42-332K17B500P26</t>
   </si>
   <si>
     <t>CT42-332K17B500P52</t>
   </si>
   <si>
     <t>CT42-332K15B500P52</t>
   </si>
   <si>
     <t>CT42-332K13B500P26</t>
   </si>
   <si>
     <t>CT42-272K17B500P52</t>
   </si>
   <si>
     <t>2.7nF</t>
   </si>
   <si>
+    <t>CT42-222M17B101P52</t>
+  </si>
+  <si>
+    <t>2.2nF</t>
+  </si>
+  <si>
+    <t>CT42-222M17B101P26</t>
+  </si>
+  <si>
+    <t>CT42-222M17B500P52</t>
+  </si>
+  <si>
+    <t>CT42-222K17B101P26</t>
+  </si>
+  <si>
+    <t>CT42-222K17B101P52</t>
+  </si>
+  <si>
+    <t>CT42-222K17B630P52</t>
+  </si>
+  <si>
     <t>CT42-222K17B500T52</t>
   </si>
   <si>
-    <t>2.2nF</t>
+    <t>CT42-222K17B500P52</t>
+  </si>
+  <si>
+    <t>CT42-222K17B500P26</t>
+  </si>
+  <si>
+    <t>CT42-222K15B500P52</t>
   </si>
   <si>
     <t>CT42-222K15B500T52</t>
   </si>
   <si>
-    <t>CT42-222M17B101P26</t>
-[...25 lines deleted...]
-  <si>
     <t>CC42-222J17N101P52</t>
   </si>
   <si>
     <t>X7S</t>
   </si>
   <si>
     <t>CC42-222J17N500P52</t>
   </si>
   <si>
     <t>CC42-202J17N500P52</t>
   </si>
   <si>
     <t>2nF</t>
   </si>
   <si>
     <t>CC42-182J17CG500P52</t>
   </si>
   <si>
     <t>1.8nF</t>
   </si>
   <si>
     <t>C0G</t>
   </si>
   <si>
+    <t>CT42-152M17B500P52</t>
+  </si>
+  <si>
+    <t>1.5nF</t>
+  </si>
+  <si>
+    <t>CT42-152K17B101P26</t>
+  </si>
+  <si>
+    <t>CT42-152K17B101P52</t>
+  </si>
+  <si>
     <t>CT42-152K15B101T52</t>
   </si>
   <si>
-    <t>1.5nF</t>
-[...10 lines deleted...]
-  <si>
     <t>CT42-152K17B500P26</t>
   </si>
   <si>
     <t>CT42-152K17B500P52</t>
   </si>
   <si>
     <t>CT42-152K16B500P52</t>
   </si>
   <si>
     <t>CT42-152K15B500P52</t>
   </si>
   <si>
     <t>CT42-152K15B500P26</t>
   </si>
   <si>
     <t>CC42-152J17CG500P52</t>
   </si>
   <si>
     <t>CT42-122K17B101P52</t>
   </si>
   <si>
     <t>1.2nF</t>
   </si>
   <si>
     <t>CT42-122K17B500P52</t>
   </si>
   <si>
+    <t>CT42-102M17B101P52</t>
+  </si>
+  <si>
+    <t>1nF</t>
+  </si>
+  <si>
+    <t>CT42-102M17B500P52</t>
+  </si>
+  <si>
+    <t>CT42-102M13F500P52</t>
+  </si>
+  <si>
+    <t>CT42-102K17B101P26</t>
+  </si>
+  <si>
     <t>CT42-102K17B101T52</t>
   </si>
   <si>
-    <t>1nF</t>
+    <t>CT42-102K17B101P52</t>
+  </si>
+  <si>
+    <t>CT42-102K15B101P52</t>
+  </si>
+  <si>
+    <t>CT42-102K17B630P52</t>
+  </si>
+  <si>
+    <t>CT42-102K13B630P26</t>
+  </si>
+  <si>
+    <t>CT42-102K17B500P52</t>
+  </si>
+  <si>
+    <t>CC42-102K17CG500P52</t>
+  </si>
+  <si>
+    <t>CT42-102K17B500P26</t>
+  </si>
+  <si>
+    <t>CT42-102K15B500P52</t>
+  </si>
+  <si>
+    <t>CT42-102K13B500P52</t>
+  </si>
+  <si>
+    <t>CT42-102K13B500P26</t>
+  </si>
+  <si>
+    <t>CT42-102K15B250P52</t>
+  </si>
+  <si>
+    <t>CC42-102J17CG201P52</t>
   </si>
   <si>
     <t>CC42-102J17N101T52</t>
   </si>
   <si>
+    <t>CC42-102J17CG500P26</t>
+  </si>
+  <si>
+    <t>CC42-102J17N500P52</t>
+  </si>
+  <si>
     <t>CC42-102J17N500T52</t>
   </si>
   <si>
-    <t>CT42-102M17B101P52</t>
-[...52 lines deleted...]
-  <si>
     <t>CC42-821K17CG201P52</t>
   </si>
   <si>
     <t>820pF</t>
   </si>
   <si>
     <t>CC42-821K17N500P26</t>
   </si>
   <si>
     <t>CC42-821J17CG101P52</t>
   </si>
   <si>
     <t>CT42-751M17Y500P26</t>
   </si>
   <si>
     <t>750pF</t>
   </si>
   <si>
     <t>CT42-751M13B500P52</t>
   </si>
   <si>
     <t>CC42-681K17N201P26</t>
   </si>
   <si>
     <t>680pF</t>
   </si>
   <si>
     <t>CC42-681K17CG201P52</t>
   </si>
   <si>
     <t>CT42-681K17B500P52</t>
   </si>
   <si>
     <t>CT42-681K13B500P52</t>
   </si>
   <si>
+    <t>CC42-681J17CG201P52</t>
+  </si>
+  <si>
     <t>CC42-681J17CG201P26</t>
   </si>
   <si>
-    <t>CC42-681J17CG201P52</t>
-[...1 lines deleted...]
-  <si>
     <t>CC42-681J17CG101P52</t>
   </si>
   <si>
     <t>CC42-681J17N500P52</t>
   </si>
   <si>
     <t>CC42-561K17CG201P52</t>
   </si>
   <si>
     <t>560pF</t>
   </si>
   <si>
     <t>CC42-561K17CG500P52</t>
   </si>
   <si>
     <t>CC42-561J17CG500P52</t>
   </si>
   <si>
     <t>CC42-511J17CG500P52</t>
   </si>
   <si>
     <t>510pF</t>
   </si>
   <si>
+    <t>CT42-471M17F500P52</t>
+  </si>
+  <si>
+    <t>470pF</t>
+  </si>
+  <si>
+    <t>CT42-471K17B201P52</t>
+  </si>
+  <si>
+    <t>CC42-471K17N201P26</t>
+  </si>
+  <si>
+    <t>CT42-471K17B101P52</t>
+  </si>
+  <si>
+    <t>CT42-471K17B101P26</t>
+  </si>
+  <si>
+    <t>CC42-471K17N101P52</t>
+  </si>
+  <si>
+    <t>CC42-471K17N500P26</t>
+  </si>
+  <si>
+    <t>CT42-471K17B500P52</t>
+  </si>
+  <si>
+    <t>CT42-471K17B500P26</t>
+  </si>
+  <si>
+    <t>CC42-471K17N500P52</t>
+  </si>
+  <si>
+    <t>CT42-471K15B500P52</t>
+  </si>
+  <si>
     <t>CT42-471K15B500T52</t>
   </si>
   <si>
-    <t>470pF</t>
-[...34 lines deleted...]
-  <si>
     <t>CT42-471K13B500P26</t>
   </si>
   <si>
     <t>CT42-471K13B500P52</t>
   </si>
   <si>
     <t>CC42-471J17CG201P26</t>
   </si>
   <si>
     <t>CC42-471J17CG101P26</t>
   </si>
   <si>
     <t>CC42-471J17N101P52</t>
   </si>
   <si>
     <t>CC42-471J17CG630P52</t>
   </si>
   <si>
+    <t>CC42-471J17CG500P26</t>
+  </si>
+  <si>
     <t>CC42-471J17N500P52</t>
   </si>
   <si>
-    <t>CC42-471J17CG500P26</t>
-[...1 lines deleted...]
-  <si>
     <t>CC42-471J15N500P52</t>
   </si>
   <si>
     <t>CC42-471J13N500P52</t>
   </si>
   <si>
+    <t>CC42-391K17CG101P52</t>
+  </si>
+  <si>
+    <t>390pF</t>
+  </si>
+  <si>
+    <t>CT42-391K17B101P52</t>
+  </si>
+  <si>
+    <t>CT42-391K17B500P52</t>
+  </si>
+  <si>
+    <t>CC42-391J17CG101P52</t>
+  </si>
+  <si>
     <t>CC42-391J17N500T52</t>
   </si>
   <si>
-    <t>390pF</t>
-[...13 lines deleted...]
-  <si>
     <t>CC42-391J17N500P52</t>
   </si>
   <si>
     <t>CT42-331K15B201P52</t>
   </si>
   <si>
     <t>330pF</t>
   </si>
   <si>
     <t>CC42-331K17CG101P52</t>
   </si>
   <si>
     <t>CT42-331K17B101P52</t>
   </si>
   <si>
+    <t>CT42-331K17B500P52</t>
+  </si>
+  <si>
     <t>CC42-331K17CG500P52</t>
   </si>
   <si>
-    <t>CT42-331K17B500P52</t>
-[...1 lines deleted...]
-  <si>
     <t>CT42-331K13B500P52</t>
   </si>
   <si>
     <t>CC42-331J17CG201P52</t>
   </si>
   <si>
+    <t>CC42-331J17CG101P26</t>
+  </si>
+  <si>
     <t>CC42-331J17CG101P52</t>
   </si>
   <si>
-    <t>CC42-331J17CG101P26</t>
-[...1 lines deleted...]
-  <si>
     <t>CC42-331J17CG500P52</t>
   </si>
   <si>
     <t>CC42-331J16N500P52</t>
   </si>
   <si>
     <t>CC42-331J13N500P52</t>
   </si>
   <si>
     <t>CC42-301J17N500P52</t>
   </si>
   <si>
     <t>300pF</t>
   </si>
   <si>
     <t>CT42-271K17B500P52</t>
   </si>
   <si>
     <t>270pF</t>
   </si>
   <si>
     <t>CC42-271K17N500P26</t>
   </si>
   <si>
+    <t>CC42-271J17N500P52</t>
+  </si>
+  <si>
     <t>CC42-271J17CG500P26</t>
   </si>
   <si>
-    <t>CC42-271J17N500P52</t>
+    <t>CC42-221K17CG101P26</t>
+  </si>
+  <si>
+    <t>220pF</t>
+  </si>
+  <si>
+    <t>CT42-221K17B101P26</t>
+  </si>
+  <si>
+    <t>CC42-221K17N101P52</t>
+  </si>
+  <si>
+    <t>CT42-221K17B101P52</t>
   </si>
   <si>
     <t>CC42-221K17N101T52</t>
   </si>
   <si>
-    <t>220pF</t>
+    <t>CT42-221K17B500P52</t>
+  </si>
+  <si>
+    <t>CT42-221K17B500P26</t>
   </si>
   <si>
     <t>CT42-221K15B500T52</t>
   </si>
   <si>
-    <t>CC42-221K17CG101P26</t>
-[...14 lines deleted...]
-    <t>CT42-221K17B500P52</t>
+    <t>CT42-221K15B500P52</t>
   </si>
   <si>
     <t>CC42-221K15CG500P52</t>
   </si>
   <si>
-    <t>CT42-221K15B500P52</t>
-[...1 lines deleted...]
-  <si>
     <t>CT42-221K13B500P26</t>
   </si>
   <si>
     <t>CC42-221J17CG101P52</t>
   </si>
   <si>
     <t>CC42-221J17CG101P26</t>
   </si>
   <si>
     <t>CC42-221J17CG630P52</t>
   </si>
   <si>
+    <t>CC42-221J17CG500P52</t>
+  </si>
+  <si>
     <t>CC42-221J17CG500P26</t>
   </si>
   <si>
-    <t>CC42-221J17CG500P52</t>
-[...1 lines deleted...]
-  <si>
     <t>CC42-221J17N500P52</t>
   </si>
   <si>
     <t>CC42-221J13N500P52</t>
   </si>
   <si>
     <t>CC42-201J17N500P52</t>
   </si>
   <si>
     <t>200pF</t>
   </si>
   <si>
     <t>CC42-181K17N500P52</t>
   </si>
   <si>
     <t>180pF</t>
   </si>
   <si>
     <t>CC42-181K17N500P26</t>
   </si>
   <si>
     <t>CT42-181K17B500P520</t>
   </si>
   <si>
     <t>CC42-181J17CG500P26</t>
@@ -1212,131 +1212,131 @@
   <si>
     <t>CC42-181J17N500P52</t>
   </si>
   <si>
     <t>CC42-151K17CG201P52</t>
   </si>
   <si>
     <t>150pF</t>
   </si>
   <si>
     <t>CT42-151K17B500P52</t>
   </si>
   <si>
     <t>CT42-151K17B500P26</t>
   </si>
   <si>
     <t>CC42-151K17N500P26</t>
   </si>
   <si>
     <t>CT42-151K13B500P52</t>
   </si>
   <si>
     <t>CC42-151J17CG201P52</t>
   </si>
   <si>
+    <t>CC42-151J17CG500P52</t>
+  </si>
+  <si>
     <t>CC42-151J17CG500P26</t>
   </si>
   <si>
-    <t>CC42-151J17CG500P52</t>
-[...1 lines deleted...]
-  <si>
     <t>CC42-121J17CG500P52</t>
   </si>
   <si>
     <t>120pF</t>
   </si>
   <si>
+    <t>CC42-101K17CG201P52</t>
+  </si>
+  <si>
+    <t>100pF</t>
+  </si>
+  <si>
+    <t>CT42-101K17B101P26</t>
+  </si>
+  <si>
+    <t>CC42-101K17CG101P52</t>
+  </si>
+  <si>
+    <t>CT42-101K17B101P52</t>
+  </si>
+  <si>
+    <t>CT42-101K13B101P52</t>
+  </si>
+  <si>
+    <t>CT42-101K17B630P52</t>
+  </si>
+  <si>
     <t>CT42-101K17B500T52</t>
   </si>
   <si>
-    <t>100pF</t>
-[...19 lines deleted...]
-  <si>
     <t>CC42-101K17N500P26</t>
   </si>
   <si>
+    <t>CT42-101K17B500P52</t>
+  </si>
+  <si>
+    <t>CC42-101K17CG500P52</t>
+  </si>
+  <si>
     <t>CT42-101K17B500P26</t>
   </si>
   <si>
-    <t>CT42-101K17B500P52</t>
-[...4 lines deleted...]
-  <si>
     <t>CC42-101K15CG500P52</t>
   </si>
   <si>
     <t>CT42-101K15B500P52</t>
   </si>
   <si>
     <t>CC42-101J17N251P52</t>
   </si>
   <si>
     <t>250V</t>
   </si>
   <si>
     <t>CC42-101J17CG201P52</t>
   </si>
   <si>
     <t>CC42-101J17CG201P26</t>
   </si>
   <si>
     <t>CC42-101J17N101P52</t>
   </si>
   <si>
     <t>CC42-101J17CG630P26</t>
   </si>
   <si>
     <t>CC42-101J17CG630P52</t>
   </si>
   <si>
+    <t>CC42-101J17N500P52</t>
+  </si>
+  <si>
     <t>CC42-101J17N500P26</t>
   </si>
   <si>
-    <t>CC42-101J17N500P52</t>
-[...1 lines deleted...]
-  <si>
     <t>CC42-101J17CG500P52</t>
   </si>
   <si>
     <t>CC42-101J16CG500P52</t>
   </si>
   <si>
     <t>CC42-101J15N500P52</t>
   </si>
   <si>
     <t>CC42-101J13N500P26</t>
   </si>
   <si>
     <t>CC42-820J17CG500P52</t>
   </si>
   <si>
     <t>82pF</t>
   </si>
   <si>
     <t>CC42-680J17CG101P52</t>
   </si>
   <si>
     <t>68pF</t>
   </si>
   <si>
     <t>CC42-680J17CG500P52</t>
@@ -1365,285 +1365,285 @@
   <si>
     <t>47pF</t>
   </si>
   <si>
     <t>CC42-470K17N500P52</t>
   </si>
   <si>
     <t>CC42-470K13N500P52</t>
   </si>
   <si>
     <t>CC42-470J17CG201P52</t>
   </si>
   <si>
     <t>CC42-470J17N101P52</t>
   </si>
   <si>
     <t>CC42-470J17N101P26</t>
   </si>
   <si>
     <t>CC42-470J17CG630P26</t>
   </si>
   <si>
     <t>CC42-470J17CG630P52</t>
   </si>
   <si>
+    <t>CC42-470J17N500P26</t>
+  </si>
+  <si>
     <t>CC42-470J17N500P52</t>
   </si>
   <si>
-    <t>CC42-470J17N500P26</t>
+    <t>CC42-470J13N500P26</t>
   </si>
   <si>
     <t>CC42-470J13N500P52</t>
   </si>
   <si>
-    <t>CC42-470J13N500P26</t>
-[...1 lines deleted...]
-  <si>
     <t>CC42-390K17CG500P26</t>
   </si>
   <si>
     <t>39pF</t>
   </si>
   <si>
     <t>CC42-390K17N500P26</t>
   </si>
   <si>
     <t>CC42-390J17CG201P52</t>
   </si>
   <si>
     <t>CC42-390J17CG500P52</t>
   </si>
   <si>
     <t>CC42-390J17CG500P26</t>
   </si>
   <si>
+    <t>CC42-330K17CG201P52</t>
+  </si>
+  <si>
+    <t>33pF</t>
+  </si>
+  <si>
+    <t>CC42-330K17CG101P52</t>
+  </si>
+  <si>
+    <t>CC42-330K17CG500P52</t>
+  </si>
+  <si>
+    <t>CC42-330J17N201P26</t>
+  </si>
+  <si>
+    <t>CC42-330J17CG201P52</t>
+  </si>
+  <si>
+    <t>CC42-330J17CG101P52</t>
+  </si>
+  <si>
+    <t>CC42-330J17N500P52</t>
+  </si>
+  <si>
+    <t>CC42-330J17CG500P26</t>
+  </si>
+  <si>
     <t>CC42-330J13N500T52</t>
   </si>
   <si>
-    <t>33pF</t>
+    <t>CC42-330J13N500P52</t>
   </si>
   <si>
     <t>CC42-330J13N250T52</t>
   </si>
   <si>
-    <t>CC42-330K17CG201P52</t>
-[...25 lines deleted...]
-  <si>
     <t>CC42-300J17N500P52</t>
   </si>
   <si>
     <t>30pF</t>
   </si>
   <si>
     <t>CC42-270K17CG500P52</t>
   </si>
   <si>
     <t>27pF</t>
   </si>
   <si>
     <t>CC42-270K17N500P26</t>
   </si>
   <si>
     <t>CC42-270J17N500P52</t>
   </si>
   <si>
     <t>CC42-270J17CG500P26</t>
   </si>
   <si>
     <t>CC42-240J17N500P52</t>
   </si>
   <si>
     <t>24pF</t>
   </si>
   <si>
     <t>CC42-240J13N500P52</t>
   </si>
   <si>
+    <t>CC42-220K17CG101P52</t>
+  </si>
+  <si>
+    <t>22pF</t>
+  </si>
+  <si>
+    <t>CT42-220K17B500P52</t>
+  </si>
+  <si>
+    <t>CC42-220K17CG500P52</t>
+  </si>
+  <si>
     <t>CC42-220K17CG500T52</t>
   </si>
   <si>
-    <t>22pF</t>
+    <t>CC42-220J17N201P52</t>
+  </si>
+  <si>
+    <t>CC42-220J17CG101P52</t>
+  </si>
+  <si>
+    <t>CC42-220J15N101P52</t>
+  </si>
+  <si>
+    <t>CC42-220J17CG630P52</t>
+  </si>
+  <si>
+    <t>CC42-220J13N630P26</t>
+  </si>
+  <si>
+    <t>CC42-220J17N500P52</t>
+  </si>
+  <si>
+    <t>CC42-220J17N500P26</t>
   </si>
   <si>
     <t>CC42-220J17CG500T52</t>
   </si>
   <si>
-    <t>CC42-220K17CG101P52</t>
-[...28 lines deleted...]
-  <si>
     <t>CC42-220J17CG500P52</t>
   </si>
   <si>
     <t>CC42-220J16CG500P26</t>
   </si>
   <si>
+    <t>CC42-220J13N500P52</t>
+  </si>
+  <si>
     <t>CC42-220J13N500P26</t>
   </si>
   <si>
-    <t>CC42-220J13N500P52</t>
-[...1 lines deleted...]
-  <si>
     <t>CC42-200K17N500P52</t>
   </si>
   <si>
     <t>20pF</t>
   </si>
   <si>
     <t>CC42-200J17CG101P52</t>
   </si>
   <si>
     <t>CC42-200J17CG101P26</t>
   </si>
   <si>
+    <t>CC42-200J17CG500P26</t>
+  </si>
+  <si>
     <t>CC42-200J17CG500P52</t>
   </si>
   <si>
-    <t>CC42-200J17CG500P26</t>
+    <t>CC42-200J13N500P52</t>
   </si>
   <si>
     <t>CC42-200J13CG500P52</t>
   </si>
   <si>
     <t>CC42-200J13N500P26</t>
   </si>
   <si>
-    <t>CC42-200J13N500P52</t>
-[...1 lines deleted...]
-  <si>
     <t>CC42-180J17CG500T52</t>
   </si>
   <si>
     <t>18pF</t>
   </si>
   <si>
     <t>CC42-180J17CG500P52</t>
   </si>
   <si>
     <t>CC42-160J17CG500P52</t>
   </si>
   <si>
     <t>16pF</t>
   </si>
   <si>
     <t>CC42-150K17CG201P52</t>
   </si>
   <si>
     <t>15pF</t>
   </si>
   <si>
     <t>CC42-150J17N201P26</t>
   </si>
   <si>
     <t>CC42-150J17N500P52</t>
   </si>
   <si>
     <t>CC42-150J15CG500P52</t>
   </si>
   <si>
     <t>CC42-150J17CG20P52</t>
   </si>
   <si>
     <t>2V</t>
   </si>
   <si>
     <t>CC42-120J17CG500P52</t>
   </si>
   <si>
     <t>12pF</t>
   </si>
   <si>
     <t>CT42-120J15N500P52</t>
   </si>
   <si>
+    <t>CC42-100K17CG101P52</t>
+  </si>
+  <si>
+    <t>10pF</t>
+  </si>
+  <si>
+    <t>CC42-100K17N500P26</t>
+  </si>
+  <si>
+    <t>CC42-100J17CG201P52</t>
+  </si>
+  <si>
+    <t>CC42-100J17CG101P52</t>
+  </si>
+  <si>
     <t>CC42-100J17CG500T52</t>
-  </si>
-[...13 lines deleted...]
-    <t>CC42-100J17CG101P52</t>
   </si>
   <si>
     <t>CC42-100J17CG500P26</t>
   </si>
   <si>
     <t>CC42-100J17N500P52</t>
   </si>
   <si>
     <t>CC42-100J16CG500P52</t>
   </si>
   <si>
     <t>CC42-100J13CG500P52</t>
   </si>
   <si>
     <t>CC42-100J13N500P52</t>
   </si>
   <si>
     <t>CC42-5R6D17CG500P52</t>
   </si>
   <si>
     <t>5.6pF</t>
   </si>
   <si>
     <t>±0.50pF</t>
   </si>
@@ -2641,57 +2641,57 @@
       </c>
       <c r="I19" t="s">
         <v>18</v>
       </c>
       <c r="J19" t="s">
         <v>18</v>
       </c>
       <c r="K19" t="s">
         <v>18</v>
       </c>
       <c r="L19">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" t="s">
         <v>44</v>
       </c>
       <c r="B20" t="s">
         <v>43</v>
       </c>
       <c r="C20" t="s">
         <v>14</v>
       </c>
       <c r="D20" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E20" t="s">
         <v>16</v>
       </c>
       <c r="F20" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="I20" t="s">
         <v>18</v>
       </c>
       <c r="J20" t="s">
         <v>18</v>
       </c>
       <c r="K20" t="s">
         <v>18</v>
       </c>
       <c r="L20">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" t="s">
         <v>45</v>
       </c>
       <c r="B21" t="s">
         <v>43</v>
       </c>
       <c r="C21" t="s">
         <v>14</v>
       </c>
       <c r="D21" t="s">
@@ -2705,86 +2705,86 @@
       </c>
       <c r="I21" t="s">
         <v>18</v>
       </c>
       <c r="J21" t="s">
         <v>18</v>
       </c>
       <c r="K21" t="s">
         <v>18</v>
       </c>
       <c r="L21">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" t="s">
         <v>46</v>
       </c>
       <c r="B22" t="s">
         <v>43</v>
       </c>
       <c r="C22" t="s">
         <v>14</v>
       </c>
       <c r="D22" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E22" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="F22" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I22" t="s">
         <v>18</v>
       </c>
       <c r="J22" t="s">
         <v>18</v>
       </c>
       <c r="K22" t="s">
         <v>18</v>
       </c>
       <c r="L22">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B23" t="s">
         <v>43</v>
       </c>
       <c r="C23" t="s">
         <v>14</v>
       </c>
       <c r="D23" t="s">
         <v>20</v>
       </c>
       <c r="E23" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="F23" t="s">
         <v>26</v>
       </c>
       <c r="I23" t="s">
         <v>18</v>
       </c>
       <c r="J23" t="s">
         <v>18</v>
       </c>
       <c r="K23" t="s">
         <v>18</v>
       </c>
       <c r="L23">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
         <v>49</v>
       </c>
       <c r="B24" t="s">
         <v>43</v>
       </c>
       <c r="C24" t="s">
@@ -3188,819 +3188,819 @@
       </c>
       <c r="J36" t="s">
         <v>18</v>
       </c>
       <c r="K36" t="s">
         <v>18</v>
       </c>
       <c r="L36">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:12">
       <c r="A37" t="s">
         <v>67</v>
       </c>
       <c r="B37" t="s">
         <v>68</v>
       </c>
       <c r="C37" t="s">
         <v>14</v>
       </c>
       <c r="D37" t="s">
         <v>15</v>
       </c>
       <c r="E37" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="F37" t="s">
         <v>17</v>
       </c>
       <c r="I37" t="s">
         <v>18</v>
       </c>
       <c r="J37" t="s">
         <v>18</v>
       </c>
       <c r="K37" t="s">
         <v>18</v>
       </c>
       <c r="L37">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:12">
       <c r="A38" t="s">
         <v>69</v>
       </c>
       <c r="B38" t="s">
         <v>68</v>
       </c>
       <c r="C38" t="s">
         <v>14</v>
       </c>
       <c r="D38" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E38" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="F38" t="s">
         <v>17</v>
       </c>
       <c r="I38" t="s">
         <v>18</v>
       </c>
       <c r="J38" t="s">
         <v>18</v>
       </c>
       <c r="K38" t="s">
         <v>18</v>
       </c>
       <c r="L38">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:12">
       <c r="A39" t="s">
         <v>70</v>
       </c>
       <c r="B39" t="s">
         <v>68</v>
       </c>
       <c r="C39" t="s">
-        <v>60</v>
+        <v>14</v>
       </c>
       <c r="D39" t="s">
         <v>15</v>
       </c>
       <c r="E39" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="F39" t="s">
         <v>17</v>
       </c>
       <c r="I39" t="s">
         <v>18</v>
       </c>
       <c r="J39" t="s">
         <v>18</v>
       </c>
       <c r="K39" t="s">
         <v>18</v>
       </c>
       <c r="L39">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:12">
       <c r="A40" t="s">
         <v>71</v>
       </c>
       <c r="B40" t="s">
         <v>68</v>
       </c>
       <c r="C40" t="s">
         <v>14</v>
       </c>
       <c r="D40" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E40" t="s">
         <v>16</v>
       </c>
       <c r="F40" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="I40" t="s">
         <v>18</v>
       </c>
       <c r="J40" t="s">
         <v>18</v>
       </c>
       <c r="K40" t="s">
         <v>18</v>
       </c>
       <c r="L40">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:12">
       <c r="A41" t="s">
         <v>72</v>
       </c>
       <c r="B41" t="s">
         <v>68</v>
       </c>
       <c r="C41" t="s">
-        <v>73</v>
+        <v>14</v>
       </c>
       <c r="D41" t="s">
         <v>20</v>
       </c>
       <c r="E41" t="s">
         <v>16</v>
       </c>
       <c r="F41" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="I41" t="s">
         <v>18</v>
       </c>
       <c r="J41" t="s">
         <v>18</v>
       </c>
       <c r="K41" t="s">
         <v>18</v>
       </c>
       <c r="L41">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:12">
       <c r="A42" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B42" t="s">
         <v>68</v>
       </c>
       <c r="C42" t="s">
         <v>14</v>
       </c>
       <c r="D42" t="s">
         <v>15</v>
       </c>
       <c r="E42" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="F42" t="s">
         <v>17</v>
       </c>
       <c r="I42" t="s">
         <v>18</v>
       </c>
       <c r="J42" t="s">
         <v>18</v>
       </c>
       <c r="K42" t="s">
         <v>18</v>
       </c>
       <c r="L42">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:12">
       <c r="A43" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B43" t="s">
         <v>68</v>
       </c>
       <c r="C43" t="s">
         <v>14</v>
       </c>
       <c r="D43" t="s">
         <v>15</v>
       </c>
       <c r="E43" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="F43" t="s">
         <v>17</v>
       </c>
       <c r="I43" t="s">
         <v>18</v>
       </c>
       <c r="J43" t="s">
         <v>18</v>
       </c>
       <c r="K43" t="s">
         <v>18</v>
       </c>
       <c r="L43">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:12">
       <c r="A44" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B44" t="s">
         <v>68</v>
       </c>
       <c r="C44" t="s">
         <v>14</v>
       </c>
       <c r="D44" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E44" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="F44" t="s">
         <v>17</v>
       </c>
       <c r="I44" t="s">
         <v>18</v>
       </c>
       <c r="J44" t="s">
         <v>18</v>
       </c>
       <c r="K44" t="s">
         <v>18</v>
       </c>
       <c r="L44">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:12">
       <c r="A45" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B45" t="s">
         <v>68</v>
       </c>
       <c r="C45" t="s">
         <v>14</v>
       </c>
       <c r="D45" t="s">
         <v>15</v>
       </c>
       <c r="E45" t="s">
         <v>16</v>
       </c>
       <c r="F45" t="s">
         <v>17</v>
       </c>
       <c r="I45" t="s">
         <v>18</v>
       </c>
       <c r="J45" t="s">
         <v>18</v>
       </c>
       <c r="K45" t="s">
         <v>18</v>
       </c>
       <c r="L45">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:12">
       <c r="A46" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B46" t="s">
         <v>68</v>
       </c>
       <c r="C46" t="s">
         <v>14</v>
       </c>
       <c r="D46" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E46" t="s">
         <v>16</v>
       </c>
       <c r="F46" t="s">
         <v>17</v>
       </c>
       <c r="I46" t="s">
         <v>18</v>
       </c>
       <c r="J46" t="s">
         <v>18</v>
       </c>
       <c r="K46" t="s">
         <v>18</v>
       </c>
       <c r="L46">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:12">
       <c r="A47" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B47" t="s">
         <v>68</v>
       </c>
       <c r="C47" t="s">
-        <v>14</v>
+        <v>60</v>
       </c>
       <c r="D47" t="s">
         <v>15</v>
       </c>
       <c r="E47" t="s">
         <v>16</v>
       </c>
       <c r="F47" t="s">
         <v>17</v>
       </c>
       <c r="I47" t="s">
         <v>18</v>
       </c>
       <c r="J47" t="s">
         <v>18</v>
       </c>
       <c r="K47" t="s">
         <v>18</v>
       </c>
       <c r="L47">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:12">
       <c r="A48" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B48" t="s">
         <v>68</v>
       </c>
       <c r="C48" t="s">
-        <v>14</v>
+        <v>60</v>
       </c>
       <c r="D48" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E48" t="s">
         <v>16</v>
       </c>
       <c r="F48" t="s">
         <v>17</v>
       </c>
       <c r="I48" t="s">
         <v>18</v>
       </c>
       <c r="J48" t="s">
         <v>18</v>
       </c>
       <c r="K48" t="s">
         <v>18</v>
       </c>
       <c r="L48">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:12">
       <c r="A49" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B49" t="s">
         <v>68</v>
       </c>
       <c r="C49" t="s">
-        <v>14</v>
+        <v>81</v>
       </c>
       <c r="D49" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E49" t="s">
         <v>16</v>
       </c>
       <c r="F49" t="s">
         <v>17</v>
       </c>
       <c r="I49" t="s">
         <v>18</v>
       </c>
       <c r="J49" t="s">
         <v>18</v>
       </c>
       <c r="K49" t="s">
         <v>18</v>
       </c>
       <c r="L49">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:12">
       <c r="A50" t="s">
         <v>82</v>
       </c>
       <c r="B50" t="s">
         <v>68</v>
       </c>
       <c r="C50" t="s">
-        <v>60</v>
+        <v>81</v>
       </c>
       <c r="D50" t="s">
         <v>15</v>
       </c>
       <c r="E50" t="s">
         <v>16</v>
       </c>
       <c r="F50" t="s">
         <v>17</v>
       </c>
       <c r="I50" t="s">
         <v>18</v>
       </c>
       <c r="J50" t="s">
         <v>18</v>
       </c>
       <c r="K50" t="s">
         <v>18</v>
       </c>
       <c r="L50">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:12">
       <c r="A51" t="s">
         <v>83</v>
       </c>
       <c r="B51" t="s">
         <v>68</v>
       </c>
       <c r="C51" t="s">
-        <v>73</v>
+        <v>14</v>
       </c>
       <c r="D51" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E51" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="F51" t="s">
         <v>17</v>
       </c>
       <c r="I51" t="s">
         <v>18</v>
       </c>
       <c r="J51" t="s">
         <v>18</v>
       </c>
       <c r="K51" t="s">
         <v>18</v>
       </c>
       <c r="L51">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:12">
       <c r="A52" t="s">
         <v>84</v>
       </c>
       <c r="B52" t="s">
         <v>68</v>
       </c>
       <c r="C52" t="s">
-        <v>73</v>
+        <v>14</v>
       </c>
       <c r="D52" t="s">
         <v>15</v>
       </c>
       <c r="E52" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="F52" t="s">
         <v>17</v>
       </c>
       <c r="I52" t="s">
         <v>18</v>
       </c>
       <c r="J52" t="s">
         <v>18</v>
       </c>
       <c r="K52" t="s">
         <v>18</v>
       </c>
       <c r="L52">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:12">
       <c r="A53" t="s">
         <v>85</v>
       </c>
       <c r="B53" t="s">
         <v>68</v>
       </c>
       <c r="C53" t="s">
         <v>14</v>
       </c>
       <c r="D53" t="s">
         <v>15</v>
       </c>
       <c r="E53" t="s">
-        <v>32</v>
+        <v>86</v>
       </c>
       <c r="F53" t="s">
         <v>17</v>
       </c>
       <c r="I53" t="s">
         <v>18</v>
       </c>
       <c r="J53" t="s">
         <v>18</v>
       </c>
       <c r="K53" t="s">
         <v>18</v>
       </c>
       <c r="L53">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:12">
       <c r="A54" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B54" t="s">
         <v>68</v>
       </c>
       <c r="C54" t="s">
         <v>14</v>
       </c>
       <c r="D54" t="s">
         <v>20</v>
       </c>
       <c r="E54" t="s">
-        <v>32</v>
+        <v>47</v>
       </c>
       <c r="F54" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I54" t="s">
         <v>18</v>
       </c>
       <c r="J54" t="s">
         <v>18</v>
       </c>
       <c r="K54" t="s">
         <v>18</v>
       </c>
       <c r="L54">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:12">
       <c r="A55" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B55" t="s">
         <v>68</v>
       </c>
       <c r="C55" t="s">
         <v>14</v>
       </c>
       <c r="D55" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E55" t="s">
-        <v>88</v>
+        <v>47</v>
       </c>
       <c r="F55" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I55" t="s">
         <v>18</v>
       </c>
       <c r="J55" t="s">
         <v>18</v>
       </c>
       <c r="K55" t="s">
         <v>18</v>
       </c>
       <c r="L55">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:12">
       <c r="A56" t="s">
         <v>89</v>
       </c>
       <c r="B56" t="s">
         <v>68</v>
       </c>
       <c r="C56" t="s">
         <v>14</v>
       </c>
       <c r="D56" t="s">
         <v>20</v>
       </c>
       <c r="E56" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="F56" t="s">
         <v>26</v>
       </c>
       <c r="I56" t="s">
         <v>18</v>
       </c>
       <c r="J56" t="s">
         <v>18</v>
       </c>
       <c r="K56" t="s">
         <v>18</v>
       </c>
       <c r="L56">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:12">
       <c r="A57" t="s">
         <v>90</v>
       </c>
       <c r="B57" t="s">
         <v>68</v>
       </c>
       <c r="C57" t="s">
         <v>14</v>
       </c>
       <c r="D57" t="s">
         <v>20</v>
       </c>
       <c r="E57" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="F57" t="s">
         <v>26</v>
       </c>
       <c r="I57" t="s">
         <v>18</v>
       </c>
       <c r="J57" t="s">
         <v>18</v>
       </c>
       <c r="K57" t="s">
         <v>18</v>
       </c>
       <c r="L57">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:12">
       <c r="A58" t="s">
         <v>91</v>
       </c>
       <c r="B58" t="s">
         <v>68</v>
       </c>
       <c r="C58" t="s">
-        <v>14</v>
+        <v>81</v>
       </c>
       <c r="D58" t="s">
         <v>20</v>
       </c>
       <c r="E58" t="s">
         <v>40</v>
       </c>
       <c r="F58" t="s">
         <v>26</v>
       </c>
       <c r="I58" t="s">
         <v>18</v>
       </c>
       <c r="J58" t="s">
         <v>18</v>
       </c>
       <c r="K58" t="s">
         <v>18</v>
       </c>
       <c r="L58">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:12">
       <c r="A59" t="s">
         <v>92</v>
       </c>
       <c r="B59" t="s">
         <v>68</v>
       </c>
       <c r="C59" t="s">
-        <v>14</v>
+        <v>81</v>
       </c>
       <c r="D59" t="s">
         <v>20</v>
       </c>
       <c r="E59" t="s">
         <v>40</v>
       </c>
       <c r="F59" t="s">
         <v>26</v>
       </c>
       <c r="I59" t="s">
         <v>18</v>
       </c>
       <c r="J59" t="s">
         <v>18</v>
       </c>
       <c r="K59" t="s">
         <v>18</v>
       </c>
       <c r="L59">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:12">
       <c r="A60" t="s">
         <v>93</v>
       </c>
       <c r="B60" t="s">
         <v>68</v>
       </c>
       <c r="C60" t="s">
-        <v>73</v>
+        <v>14</v>
       </c>
       <c r="D60" t="s">
         <v>20</v>
       </c>
       <c r="E60" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="F60" t="s">
         <v>26</v>
       </c>
       <c r="I60" t="s">
         <v>18</v>
       </c>
       <c r="J60" t="s">
         <v>18</v>
       </c>
       <c r="K60" t="s">
         <v>18</v>
       </c>
       <c r="L60">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:12">
       <c r="A61" t="s">
         <v>94</v>
       </c>
       <c r="B61" t="s">
         <v>68</v>
       </c>
       <c r="C61" t="s">
-        <v>73</v>
+        <v>14</v>
       </c>
       <c r="D61" t="s">
         <v>20</v>
       </c>
       <c r="E61" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="F61" t="s">
         <v>26</v>
       </c>
       <c r="I61" t="s">
         <v>18</v>
       </c>
       <c r="J61" t="s">
         <v>18</v>
       </c>
       <c r="K61" t="s">
         <v>18</v>
       </c>
       <c r="L61">
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:12">
       <c r="A62" t="s">
         <v>95</v>
       </c>
       <c r="B62" t="s">
         <v>68</v>
       </c>
       <c r="C62" t="s">
@@ -4014,51 +4014,51 @@
       </c>
       <c r="F62" t="s">
         <v>26</v>
       </c>
       <c r="I62" t="s">
         <v>18</v>
       </c>
       <c r="J62" t="s">
         <v>18</v>
       </c>
       <c r="K62" t="s">
         <v>18</v>
       </c>
       <c r="L62">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:12">
       <c r="A63" t="s">
         <v>96</v>
       </c>
       <c r="B63" t="s">
         <v>68</v>
       </c>
       <c r="C63" t="s">
-        <v>14</v>
+        <v>60</v>
       </c>
       <c r="D63" t="s">
         <v>20</v>
       </c>
       <c r="E63" t="s">
         <v>16</v>
       </c>
       <c r="F63" t="s">
         <v>26</v>
       </c>
       <c r="I63" t="s">
         <v>18</v>
       </c>
       <c r="J63" t="s">
         <v>18</v>
       </c>
       <c r="K63" t="s">
         <v>18</v>
       </c>
       <c r="L63">
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:12">
       <c r="A64" t="s">
@@ -4078,115 +4078,115 @@
       </c>
       <c r="F64" t="s">
         <v>26</v>
       </c>
       <c r="I64" t="s">
         <v>18</v>
       </c>
       <c r="J64" t="s">
         <v>18</v>
       </c>
       <c r="K64" t="s">
         <v>18</v>
       </c>
       <c r="L64">
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:12">
       <c r="A65" t="s">
         <v>98</v>
       </c>
       <c r="B65" t="s">
         <v>68</v>
       </c>
       <c r="C65" t="s">
-        <v>60</v>
+        <v>81</v>
       </c>
       <c r="D65" t="s">
         <v>20</v>
       </c>
       <c r="E65" t="s">
         <v>16</v>
       </c>
       <c r="F65" t="s">
         <v>26</v>
       </c>
       <c r="I65" t="s">
         <v>18</v>
       </c>
       <c r="J65" t="s">
         <v>18</v>
       </c>
       <c r="K65" t="s">
         <v>18</v>
       </c>
       <c r="L65">
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:12">
       <c r="A66" t="s">
         <v>99</v>
       </c>
       <c r="B66" t="s">
         <v>68</v>
       </c>
       <c r="C66" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="D66" t="s">
         <v>20</v>
       </c>
       <c r="E66" t="s">
         <v>16</v>
       </c>
       <c r="F66" t="s">
         <v>26</v>
       </c>
       <c r="I66" t="s">
         <v>18</v>
       </c>
       <c r="J66" t="s">
         <v>18</v>
       </c>
       <c r="K66" t="s">
         <v>18</v>
       </c>
       <c r="L66">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:12">
       <c r="A67" t="s">
         <v>100</v>
       </c>
       <c r="B67" t="s">
         <v>68</v>
       </c>
       <c r="C67" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="D67" t="s">
         <v>20</v>
       </c>
       <c r="E67" t="s">
         <v>16</v>
       </c>
       <c r="F67" t="s">
         <v>26</v>
       </c>
       <c r="I67" t="s">
         <v>18</v>
       </c>
       <c r="J67" t="s">
         <v>18</v>
       </c>
       <c r="K67" t="s">
         <v>18</v>
       </c>
       <c r="L67">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:12">
       <c r="A68" t="s">
@@ -4366,83 +4366,83 @@
       </c>
       <c r="F73" t="s">
         <v>28</v>
       </c>
       <c r="I73" t="s">
         <v>18</v>
       </c>
       <c r="J73" t="s">
         <v>18</v>
       </c>
       <c r="K73" t="s">
         <v>18</v>
       </c>
       <c r="L73">
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:12">
       <c r="A74" t="s">
         <v>108</v>
       </c>
       <c r="B74" t="s">
         <v>68</v>
       </c>
       <c r="C74" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="D74" t="s">
         <v>15</v>
       </c>
       <c r="E74" t="s">
         <v>16</v>
       </c>
       <c r="F74" t="s">
         <v>28</v>
       </c>
       <c r="I74" t="s">
         <v>18</v>
       </c>
       <c r="J74" t="s">
         <v>18</v>
       </c>
       <c r="K74" t="s">
         <v>18</v>
       </c>
       <c r="L74">
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:12">
       <c r="A75" t="s">
         <v>109</v>
       </c>
       <c r="B75" t="s">
         <v>68</v>
       </c>
       <c r="C75" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="D75" t="s">
         <v>15</v>
       </c>
       <c r="E75" t="s">
         <v>16</v>
       </c>
       <c r="F75" t="s">
         <v>28</v>
       </c>
       <c r="I75" t="s">
         <v>18</v>
       </c>
       <c r="J75" t="s">
         <v>18</v>
       </c>
       <c r="K75" t="s">
         <v>18</v>
       </c>
       <c r="L75">
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:12">
       <c r="A76" t="s">
@@ -4564,307 +4564,307 @@
       </c>
       <c r="J79" t="s">
         <v>18</v>
       </c>
       <c r="K79" t="s">
         <v>18</v>
       </c>
       <c r="L79">
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:12">
       <c r="A80" t="s">
         <v>116</v>
       </c>
       <c r="B80" t="s">
         <v>117</v>
       </c>
       <c r="C80" t="s">
         <v>14</v>
       </c>
       <c r="D80" t="s">
         <v>15</v>
       </c>
       <c r="E80" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="F80" t="s">
         <v>17</v>
       </c>
       <c r="I80" t="s">
         <v>18</v>
       </c>
       <c r="J80" t="s">
         <v>18</v>
       </c>
       <c r="K80" t="s">
         <v>18</v>
       </c>
       <c r="L80">
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:12">
       <c r="A81" t="s">
         <v>118</v>
       </c>
       <c r="B81" t="s">
         <v>117</v>
       </c>
       <c r="C81" t="s">
         <v>14</v>
       </c>
       <c r="D81" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E81" t="s">
         <v>16</v>
       </c>
       <c r="F81" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="I81" t="s">
         <v>18</v>
       </c>
       <c r="J81" t="s">
         <v>18</v>
       </c>
       <c r="K81" t="s">
         <v>18</v>
       </c>
       <c r="L81">
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:12">
       <c r="A82" t="s">
         <v>119</v>
       </c>
       <c r="B82" t="s">
         <v>117</v>
       </c>
       <c r="C82" t="s">
-        <v>60</v>
+        <v>14</v>
       </c>
       <c r="D82" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E82" t="s">
         <v>16</v>
       </c>
       <c r="F82" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="I82" t="s">
         <v>18</v>
       </c>
       <c r="J82" t="s">
         <v>18</v>
       </c>
       <c r="K82" t="s">
         <v>18</v>
       </c>
       <c r="L82">
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:12">
       <c r="A83" t="s">
         <v>120</v>
       </c>
       <c r="B83" t="s">
         <v>117</v>
       </c>
       <c r="C83" t="s">
         <v>14</v>
       </c>
       <c r="D83" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E83" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="F83" t="s">
         <v>17</v>
       </c>
       <c r="I83" t="s">
         <v>18</v>
       </c>
       <c r="J83" t="s">
         <v>18</v>
       </c>
       <c r="K83" t="s">
         <v>18</v>
       </c>
       <c r="L83">
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:12">
       <c r="A84" t="s">
         <v>121</v>
       </c>
       <c r="B84" t="s">
         <v>117</v>
       </c>
       <c r="C84" t="s">
-        <v>14</v>
+        <v>81</v>
       </c>
       <c r="D84" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E84" t="s">
         <v>16</v>
       </c>
       <c r="F84" t="s">
         <v>17</v>
       </c>
       <c r="I84" t="s">
         <v>18</v>
       </c>
       <c r="J84" t="s">
         <v>18</v>
       </c>
       <c r="K84" t="s">
         <v>18</v>
       </c>
       <c r="L84">
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:12">
       <c r="A85" t="s">
         <v>122</v>
       </c>
       <c r="B85" t="s">
         <v>117</v>
       </c>
       <c r="C85" t="s">
         <v>14</v>
       </c>
       <c r="D85" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E85" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="F85" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I85" t="s">
         <v>18</v>
       </c>
       <c r="J85" t="s">
         <v>18</v>
       </c>
       <c r="K85" t="s">
         <v>18</v>
       </c>
       <c r="L85">
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:12">
       <c r="A86" t="s">
         <v>123</v>
       </c>
       <c r="B86" t="s">
         <v>117</v>
       </c>
       <c r="C86" t="s">
-        <v>73</v>
+        <v>14</v>
       </c>
       <c r="D86" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E86" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="F86" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I86" t="s">
         <v>18</v>
       </c>
       <c r="J86" t="s">
         <v>18</v>
       </c>
       <c r="K86" t="s">
         <v>18</v>
       </c>
       <c r="L86">
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:12">
       <c r="A87" t="s">
         <v>124</v>
       </c>
       <c r="B87" t="s">
         <v>117</v>
       </c>
       <c r="C87" t="s">
         <v>14</v>
       </c>
       <c r="D87" t="s">
         <v>20</v>
       </c>
       <c r="E87" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="F87" t="s">
         <v>26</v>
       </c>
       <c r="I87" t="s">
         <v>18</v>
       </c>
       <c r="J87" t="s">
         <v>18</v>
       </c>
       <c r="K87" t="s">
         <v>18</v>
       </c>
       <c r="L87">
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:12">
       <c r="A88" t="s">
         <v>125</v>
       </c>
       <c r="B88" t="s">
         <v>117</v>
       </c>
       <c r="C88" t="s">
         <v>14</v>
       </c>
       <c r="D88" t="s">
         <v>20</v>
       </c>
       <c r="E88" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="F88" t="s">
         <v>26</v>
       </c>
       <c r="I88" t="s">
         <v>18</v>
       </c>
       <c r="J88" t="s">
         <v>18</v>
       </c>
       <c r="K88" t="s">
         <v>18</v>
       </c>
       <c r="L88">
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:12">
       <c r="A89" t="s">
         <v>126</v>
       </c>
       <c r="B89" t="s">
         <v>117</v>
       </c>
       <c r="C89" t="s">
@@ -4878,51 +4878,51 @@
       </c>
       <c r="F89" t="s">
         <v>26</v>
       </c>
       <c r="I89" t="s">
         <v>18</v>
       </c>
       <c r="J89" t="s">
         <v>18</v>
       </c>
       <c r="K89" t="s">
         <v>18</v>
       </c>
       <c r="L89">
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:12">
       <c r="A90" t="s">
         <v>127</v>
       </c>
       <c r="B90" t="s">
         <v>117</v>
       </c>
       <c r="C90" t="s">
-        <v>14</v>
+        <v>60</v>
       </c>
       <c r="D90" t="s">
         <v>20</v>
       </c>
       <c r="E90" t="s">
         <v>16</v>
       </c>
       <c r="F90" t="s">
         <v>26</v>
       </c>
       <c r="I90" t="s">
         <v>18</v>
       </c>
       <c r="J90" t="s">
         <v>18</v>
       </c>
       <c r="K90" t="s">
         <v>18</v>
       </c>
       <c r="L90">
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:12">
       <c r="A91" t="s">
@@ -4974,51 +4974,51 @@
       </c>
       <c r="F92" t="s">
         <v>26</v>
       </c>
       <c r="I92" t="s">
         <v>18</v>
       </c>
       <c r="J92" t="s">
         <v>18</v>
       </c>
       <c r="K92" t="s">
         <v>18</v>
       </c>
       <c r="L92">
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:12">
       <c r="A93" t="s">
         <v>130</v>
       </c>
       <c r="B93" t="s">
         <v>117</v>
       </c>
       <c r="C93" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="D93" t="s">
         <v>20</v>
       </c>
       <c r="E93" t="s">
         <v>16</v>
       </c>
       <c r="F93" t="s">
         <v>26</v>
       </c>
       <c r="I93" t="s">
         <v>18</v>
       </c>
       <c r="J93" t="s">
         <v>18</v>
       </c>
       <c r="K93" t="s">
         <v>18</v>
       </c>
       <c r="L93">
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:12">
       <c r="A94" t="s">
@@ -5038,51 +5038,51 @@
       </c>
       <c r="F94" t="s">
         <v>28</v>
       </c>
       <c r="I94" t="s">
         <v>18</v>
       </c>
       <c r="J94" t="s">
         <v>18</v>
       </c>
       <c r="K94" t="s">
         <v>18</v>
       </c>
       <c r="L94">
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:12">
       <c r="A95" t="s">
         <v>132</v>
       </c>
       <c r="B95" t="s">
         <v>117</v>
       </c>
       <c r="C95" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="D95" t="s">
         <v>15</v>
       </c>
       <c r="E95" t="s">
         <v>16</v>
       </c>
       <c r="F95" t="s">
         <v>28</v>
       </c>
       <c r="I95" t="s">
         <v>18</v>
       </c>
       <c r="J95" t="s">
         <v>18</v>
       </c>
       <c r="K95" t="s">
         <v>18</v>
       </c>
       <c r="L95">
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:12">
       <c r="A96" t="s">
@@ -5335,176 +5335,176 @@
       </c>
       <c r="K103" t="s">
         <v>18</v>
       </c>
       <c r="L103">
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:12">
       <c r="A104" t="s">
         <v>144</v>
       </c>
       <c r="B104" t="s">
         <v>145</v>
       </c>
       <c r="C104" t="s">
         <v>14</v>
       </c>
       <c r="D104" t="s">
         <v>20</v>
       </c>
       <c r="E104" t="s">
         <v>16</v>
       </c>
       <c r="F104" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="I104" t="s">
         <v>18</v>
       </c>
       <c r="J104" t="s">
         <v>18</v>
       </c>
       <c r="K104" t="s">
         <v>18</v>
       </c>
       <c r="L104">
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:12">
       <c r="A105" t="s">
         <v>146</v>
       </c>
       <c r="B105" t="s">
         <v>145</v>
       </c>
       <c r="C105" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="D105" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E105" t="s">
         <v>16</v>
       </c>
       <c r="F105" t="s">
         <v>17</v>
       </c>
       <c r="I105" t="s">
         <v>18</v>
       </c>
       <c r="J105" t="s">
         <v>18</v>
       </c>
       <c r="K105" t="s">
         <v>18</v>
       </c>
       <c r="L105">
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:12">
       <c r="A106" t="s">
         <v>147</v>
       </c>
       <c r="B106" t="s">
         <v>145</v>
       </c>
       <c r="C106" t="s">
-        <v>24</v>
+        <v>60</v>
       </c>
       <c r="D106" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E106" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="F106" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I106" t="s">
         <v>18</v>
       </c>
       <c r="J106" t="s">
         <v>18</v>
       </c>
       <c r="K106" t="s">
         <v>18</v>
       </c>
       <c r="L106">
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:12">
       <c r="A107" t="s">
         <v>148</v>
       </c>
       <c r="B107" t="s">
         <v>145</v>
       </c>
       <c r="C107" t="s">
-        <v>60</v>
+        <v>14</v>
       </c>
       <c r="D107" t="s">
         <v>20</v>
       </c>
       <c r="E107" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="F107" t="s">
         <v>26</v>
       </c>
       <c r="I107" t="s">
         <v>18</v>
       </c>
       <c r="J107" t="s">
         <v>18</v>
       </c>
       <c r="K107" t="s">
         <v>18</v>
       </c>
       <c r="L107">
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:12">
       <c r="A108" t="s">
         <v>149</v>
       </c>
       <c r="B108" t="s">
         <v>145</v>
       </c>
       <c r="C108" t="s">
         <v>14</v>
       </c>
       <c r="D108" t="s">
         <v>20</v>
       </c>
       <c r="E108" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="F108" t="s">
         <v>26</v>
       </c>
       <c r="I108" t="s">
         <v>18</v>
       </c>
       <c r="J108" t="s">
         <v>18</v>
       </c>
       <c r="K108" t="s">
         <v>18</v>
       </c>
       <c r="L108">
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:12">
       <c r="A109" t="s">
         <v>150</v>
       </c>
       <c r="B109" t="s">
         <v>145</v>
       </c>
       <c r="C109" t="s">
@@ -5582,51 +5582,51 @@
       </c>
       <c r="F111" t="s">
         <v>26</v>
       </c>
       <c r="I111" t="s">
         <v>18</v>
       </c>
       <c r="J111" t="s">
         <v>18</v>
       </c>
       <c r="K111" t="s">
         <v>18</v>
       </c>
       <c r="L111">
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:12">
       <c r="A112" t="s">
         <v>153</v>
       </c>
       <c r="B112" t="s">
         <v>145</v>
       </c>
       <c r="C112" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="D112" t="s">
         <v>20</v>
       </c>
       <c r="E112" t="s">
         <v>16</v>
       </c>
       <c r="F112" t="s">
         <v>26</v>
       </c>
       <c r="I112" t="s">
         <v>18</v>
       </c>
       <c r="J112" t="s">
         <v>18</v>
       </c>
       <c r="K112" t="s">
         <v>18</v>
       </c>
       <c r="L112">
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:12">
       <c r="A113" t="s">
@@ -5783,115 +5783,115 @@
       </c>
       <c r="K117" t="s">
         <v>18</v>
       </c>
       <c r="L117">
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:12">
       <c r="A118" t="s">
         <v>160</v>
       </c>
       <c r="B118" t="s">
         <v>161</v>
       </c>
       <c r="C118" t="s">
         <v>14</v>
       </c>
       <c r="D118" t="s">
         <v>20</v>
       </c>
       <c r="E118" t="s">
         <v>16</v>
       </c>
       <c r="F118" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="I118" t="s">
         <v>18</v>
       </c>
       <c r="J118" t="s">
         <v>18</v>
       </c>
       <c r="K118" t="s">
         <v>18</v>
       </c>
       <c r="L118">
         <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:12">
       <c r="A119" t="s">
         <v>162</v>
       </c>
       <c r="B119" t="s">
         <v>161</v>
       </c>
       <c r="C119" t="s">
         <v>14</v>
       </c>
       <c r="D119" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E119" t="s">
         <v>16</v>
       </c>
       <c r="F119" t="s">
         <v>17</v>
       </c>
       <c r="I119" t="s">
         <v>18</v>
       </c>
       <c r="J119" t="s">
         <v>18</v>
       </c>
       <c r="K119" t="s">
         <v>18</v>
       </c>
       <c r="L119">
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:12">
       <c r="A120" t="s">
         <v>163</v>
       </c>
       <c r="B120" t="s">
         <v>161</v>
       </c>
       <c r="C120" t="s">
         <v>14</v>
       </c>
       <c r="D120" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E120" t="s">
         <v>16</v>
       </c>
       <c r="F120" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I120" t="s">
         <v>18</v>
       </c>
       <c r="J120" t="s">
         <v>18</v>
       </c>
       <c r="K120" t="s">
         <v>18</v>
       </c>
       <c r="L120">
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:12">
       <c r="A121" t="s">
         <v>164</v>
       </c>
       <c r="B121" t="s">
         <v>161</v>
       </c>
       <c r="C121" t="s">
         <v>14</v>
       </c>
       <c r="D121" t="s">
@@ -5969,246 +5969,246 @@
       </c>
       <c r="I123" t="s">
         <v>18</v>
       </c>
       <c r="J123" t="s">
         <v>18</v>
       </c>
       <c r="K123" t="s">
         <v>18</v>
       </c>
       <c r="L123">
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:12">
       <c r="A124" t="s">
         <v>168</v>
       </c>
       <c r="B124" t="s">
         <v>169</v>
       </c>
       <c r="C124" t="s">
         <v>14</v>
       </c>
       <c r="D124" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E124" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F124" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="I124" t="s">
         <v>18</v>
       </c>
       <c r="J124" t="s">
         <v>18</v>
       </c>
       <c r="K124" t="s">
         <v>18</v>
       </c>
       <c r="L124">
         <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:12">
       <c r="A125" t="s">
         <v>170</v>
       </c>
       <c r="B125" t="s">
         <v>169</v>
       </c>
       <c r="C125" t="s">
         <v>14</v>
       </c>
       <c r="D125" t="s">
         <v>20</v>
       </c>
       <c r="E125" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="F125" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="I125" t="s">
         <v>18</v>
       </c>
       <c r="J125" t="s">
         <v>18</v>
       </c>
       <c r="K125" t="s">
         <v>18</v>
       </c>
       <c r="L125">
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:12">
       <c r="A126" t="s">
         <v>171</v>
       </c>
       <c r="B126" t="s">
         <v>169</v>
       </c>
       <c r="C126" t="s">
-        <v>60</v>
+        <v>14</v>
       </c>
       <c r="D126" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E126" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="F126" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="I126" t="s">
         <v>18</v>
       </c>
       <c r="J126" t="s">
         <v>18</v>
       </c>
       <c r="K126" t="s">
         <v>18</v>
       </c>
       <c r="L126">
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:12">
       <c r="A127" t="s">
         <v>172</v>
       </c>
       <c r="B127" t="s">
         <v>169</v>
       </c>
       <c r="C127" t="s">
         <v>14</v>
       </c>
       <c r="D127" t="s">
         <v>15</v>
       </c>
       <c r="E127" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F127" t="s">
         <v>17</v>
       </c>
       <c r="I127" t="s">
         <v>18</v>
       </c>
       <c r="J127" t="s">
         <v>18</v>
       </c>
       <c r="K127" t="s">
         <v>18</v>
       </c>
       <c r="L127">
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:12">
       <c r="A128" t="s">
         <v>173</v>
       </c>
       <c r="B128" t="s">
         <v>169</v>
       </c>
       <c r="C128" t="s">
         <v>14</v>
       </c>
       <c r="D128" t="s">
         <v>15</v>
       </c>
       <c r="E128" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="F128" t="s">
         <v>17</v>
       </c>
       <c r="I128" t="s">
         <v>18</v>
       </c>
       <c r="J128" t="s">
         <v>18</v>
       </c>
       <c r="K128" t="s">
         <v>18</v>
       </c>
       <c r="L128">
         <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:12">
       <c r="A129" t="s">
         <v>174</v>
       </c>
       <c r="B129" t="s">
         <v>169</v>
       </c>
       <c r="C129" t="s">
         <v>14</v>
       </c>
       <c r="D129" t="s">
         <v>20</v>
       </c>
       <c r="E129" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="F129" t="s">
         <v>17</v>
       </c>
       <c r="I129" t="s">
         <v>18</v>
       </c>
       <c r="J129" t="s">
         <v>18</v>
       </c>
       <c r="K129" t="s">
         <v>18</v>
       </c>
       <c r="L129">
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:12">
       <c r="A130" t="s">
         <v>175</v>
       </c>
       <c r="B130" t="s">
         <v>169</v>
       </c>
       <c r="C130" t="s">
         <v>14</v>
       </c>
       <c r="D130" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E130" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="F130" t="s">
         <v>17</v>
       </c>
       <c r="I130" t="s">
         <v>18</v>
       </c>
       <c r="J130" t="s">
         <v>18</v>
       </c>
       <c r="K130" t="s">
         <v>18</v>
       </c>
       <c r="L130">
         <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:12">
       <c r="A131" t="s">
         <v>176</v>
       </c>
       <c r="B131" t="s">
         <v>169</v>
       </c>
       <c r="C131" t="s">
@@ -6222,505 +6222,505 @@
       </c>
       <c r="F131" t="s">
         <v>17</v>
       </c>
       <c r="I131" t="s">
         <v>18</v>
       </c>
       <c r="J131" t="s">
         <v>18</v>
       </c>
       <c r="K131" t="s">
         <v>18</v>
       </c>
       <c r="L131">
         <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:12">
       <c r="A132" t="s">
         <v>177</v>
       </c>
       <c r="B132" t="s">
         <v>169</v>
       </c>
       <c r="C132" t="s">
-        <v>14</v>
+        <v>81</v>
       </c>
       <c r="D132" t="s">
         <v>15</v>
       </c>
       <c r="E132" t="s">
         <v>16</v>
       </c>
       <c r="F132" t="s">
         <v>17</v>
       </c>
       <c r="I132" t="s">
         <v>18</v>
       </c>
       <c r="J132" t="s">
         <v>18</v>
       </c>
       <c r="K132" t="s">
         <v>18</v>
       </c>
       <c r="L132">
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:12">
       <c r="A133" t="s">
         <v>178</v>
       </c>
       <c r="B133" t="s">
         <v>169</v>
       </c>
       <c r="C133" t="s">
-        <v>14</v>
+        <v>81</v>
       </c>
       <c r="D133" t="s">
         <v>20</v>
       </c>
       <c r="E133" t="s">
         <v>16</v>
       </c>
       <c r="F133" t="s">
         <v>17</v>
       </c>
       <c r="I133" t="s">
         <v>18</v>
       </c>
       <c r="J133" t="s">
         <v>18</v>
       </c>
       <c r="K133" t="s">
         <v>18</v>
       </c>
       <c r="L133">
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:12">
       <c r="A134" t="s">
         <v>179</v>
       </c>
       <c r="B134" t="s">
         <v>169</v>
       </c>
       <c r="C134" t="s">
         <v>14</v>
       </c>
       <c r="D134" t="s">
         <v>20</v>
       </c>
       <c r="E134" t="s">
-        <v>16</v>
+        <v>180</v>
       </c>
       <c r="F134" t="s">
         <v>17</v>
       </c>
       <c r="I134" t="s">
         <v>18</v>
       </c>
       <c r="J134" t="s">
         <v>18</v>
       </c>
       <c r="K134" t="s">
         <v>18</v>
       </c>
       <c r="L134">
         <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:12">
       <c r="A135" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B135" t="s">
         <v>169</v>
       </c>
       <c r="C135" t="s">
-        <v>73</v>
+        <v>14</v>
       </c>
       <c r="D135" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E135" t="s">
-        <v>16</v>
+        <v>182</v>
       </c>
       <c r="F135" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I135" t="s">
         <v>18</v>
       </c>
       <c r="J135" t="s">
         <v>18</v>
       </c>
       <c r="K135" t="s">
         <v>18</v>
       </c>
       <c r="L135">
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:12">
       <c r="A136" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B136" t="s">
         <v>169</v>
       </c>
       <c r="C136" t="s">
-        <v>73</v>
+        <v>14</v>
       </c>
       <c r="D136" t="s">
         <v>20</v>
       </c>
       <c r="E136" t="s">
-        <v>16</v>
+        <v>182</v>
       </c>
       <c r="F136" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I136" t="s">
         <v>18</v>
       </c>
       <c r="J136" t="s">
         <v>18</v>
       </c>
       <c r="K136" t="s">
         <v>18</v>
       </c>
       <c r="L136">
         <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:12">
       <c r="A137" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B137" t="s">
         <v>169</v>
       </c>
       <c r="C137" t="s">
         <v>14</v>
       </c>
       <c r="D137" t="s">
         <v>20</v>
       </c>
       <c r="E137" t="s">
-        <v>183</v>
+        <v>47</v>
       </c>
       <c r="F137" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I137" t="s">
         <v>18</v>
       </c>
       <c r="J137" t="s">
         <v>18</v>
       </c>
       <c r="K137" t="s">
         <v>18</v>
       </c>
       <c r="L137">
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:12">
       <c r="A138" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B138" t="s">
         <v>169</v>
       </c>
       <c r="C138" t="s">
         <v>14</v>
       </c>
       <c r="D138" t="s">
         <v>20</v>
       </c>
       <c r="E138" t="s">
-        <v>185</v>
+        <v>47</v>
       </c>
       <c r="F138" t="s">
         <v>26</v>
       </c>
       <c r="I138" t="s">
         <v>18</v>
       </c>
       <c r="J138" t="s">
         <v>18</v>
       </c>
       <c r="K138" t="s">
         <v>18</v>
       </c>
       <c r="L138">
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:12">
       <c r="A139" t="s">
         <v>186</v>
       </c>
       <c r="B139" t="s">
         <v>169</v>
       </c>
       <c r="C139" t="s">
         <v>14</v>
       </c>
       <c r="D139" t="s">
         <v>20</v>
       </c>
       <c r="E139" t="s">
-        <v>185</v>
+        <v>47</v>
       </c>
       <c r="F139" t="s">
         <v>26</v>
       </c>
       <c r="I139" t="s">
         <v>18</v>
       </c>
       <c r="J139" t="s">
         <v>18</v>
       </c>
       <c r="K139" t="s">
         <v>18</v>
       </c>
       <c r="L139">
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:12">
       <c r="A140" t="s">
         <v>187</v>
       </c>
       <c r="B140" t="s">
         <v>169</v>
       </c>
       <c r="C140" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="D140" t="s">
         <v>20</v>
       </c>
       <c r="E140" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F140" t="s">
         <v>26</v>
       </c>
       <c r="I140" t="s">
         <v>18</v>
       </c>
       <c r="J140" t="s">
         <v>18</v>
       </c>
       <c r="K140" t="s">
         <v>18</v>
       </c>
       <c r="L140">
         <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:12">
       <c r="A141" t="s">
         <v>188</v>
       </c>
       <c r="B141" t="s">
         <v>169</v>
       </c>
       <c r="C141" t="s">
-        <v>14</v>
+        <v>60</v>
       </c>
       <c r="D141" t="s">
         <v>20</v>
       </c>
       <c r="E141" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F141" t="s">
         <v>26</v>
       </c>
       <c r="I141" t="s">
         <v>18</v>
       </c>
       <c r="J141" t="s">
         <v>18</v>
       </c>
       <c r="K141" t="s">
         <v>18</v>
       </c>
       <c r="L141">
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:12">
       <c r="A142" t="s">
         <v>189</v>
       </c>
       <c r="B142" t="s">
         <v>169</v>
       </c>
       <c r="C142" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="D142" t="s">
         <v>20</v>
       </c>
       <c r="E142" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="F142" t="s">
         <v>26</v>
       </c>
       <c r="I142" t="s">
         <v>18</v>
       </c>
       <c r="J142" t="s">
         <v>18</v>
       </c>
       <c r="K142" t="s">
         <v>18</v>
       </c>
       <c r="L142">
         <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:12">
       <c r="A143" t="s">
         <v>190</v>
       </c>
       <c r="B143" t="s">
         <v>169</v>
       </c>
       <c r="C143" t="s">
-        <v>60</v>
+        <v>14</v>
       </c>
       <c r="D143" t="s">
         <v>20</v>
       </c>
       <c r="E143" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="F143" t="s">
         <v>26</v>
       </c>
       <c r="I143" t="s">
         <v>18</v>
       </c>
       <c r="J143" t="s">
         <v>18</v>
       </c>
       <c r="K143" t="s">
         <v>18</v>
       </c>
       <c r="L143">
         <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:12">
       <c r="A144" t="s">
         <v>191</v>
       </c>
       <c r="B144" t="s">
         <v>169</v>
       </c>
       <c r="C144" t="s">
-        <v>14</v>
+        <v>81</v>
       </c>
       <c r="D144" t="s">
         <v>20</v>
       </c>
       <c r="E144" t="s">
         <v>40</v>
       </c>
       <c r="F144" t="s">
         <v>26</v>
       </c>
       <c r="I144" t="s">
         <v>18</v>
       </c>
       <c r="J144" t="s">
         <v>18</v>
       </c>
       <c r="K144" t="s">
         <v>18</v>
       </c>
       <c r="L144">
         <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:12">
       <c r="A145" t="s">
         <v>192</v>
       </c>
       <c r="B145" t="s">
         <v>169</v>
       </c>
       <c r="C145" t="s">
         <v>14</v>
       </c>
       <c r="D145" t="s">
         <v>20</v>
       </c>
       <c r="E145" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="F145" t="s">
         <v>26</v>
       </c>
       <c r="I145" t="s">
         <v>18</v>
       </c>
       <c r="J145" t="s">
         <v>18</v>
       </c>
       <c r="K145" t="s">
         <v>18</v>
       </c>
       <c r="L145">
         <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:12">
       <c r="A146" t="s">
         <v>193</v>
       </c>
       <c r="B146" t="s">
         <v>169</v>
       </c>
       <c r="C146" t="s">
-        <v>73</v>
+        <v>14</v>
       </c>
       <c r="D146" t="s">
         <v>20</v>
       </c>
       <c r="E146" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="F146" t="s">
         <v>26</v>
       </c>
       <c r="I146" t="s">
         <v>18</v>
       </c>
       <c r="J146" t="s">
         <v>18</v>
       </c>
       <c r="K146" t="s">
         <v>18</v>
       </c>
       <c r="L146">
         <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:12">
       <c r="A147" t="s">
         <v>194</v>
       </c>
       <c r="B147" t="s">
         <v>169</v>
       </c>
       <c r="C147" t="s">
@@ -6734,51 +6734,51 @@
       </c>
       <c r="F147" t="s">
         <v>26</v>
       </c>
       <c r="I147" t="s">
         <v>18</v>
       </c>
       <c r="J147" t="s">
         <v>18</v>
       </c>
       <c r="K147" t="s">
         <v>18</v>
       </c>
       <c r="L147">
         <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:12">
       <c r="A148" t="s">
         <v>195</v>
       </c>
       <c r="B148" t="s">
         <v>169</v>
       </c>
       <c r="C148" t="s">
-        <v>14</v>
+        <v>60</v>
       </c>
       <c r="D148" t="s">
         <v>20</v>
       </c>
       <c r="E148" t="s">
         <v>16</v>
       </c>
       <c r="F148" t="s">
         <v>26</v>
       </c>
       <c r="I148" t="s">
         <v>18</v>
       </c>
       <c r="J148" t="s">
         <v>18</v>
       </c>
       <c r="K148" t="s">
         <v>18</v>
       </c>
       <c r="L148">
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:12">
       <c r="A149" t="s">
@@ -6830,121 +6830,121 @@
       </c>
       <c r="F150" t="s">
         <v>26</v>
       </c>
       <c r="I150" t="s">
         <v>18</v>
       </c>
       <c r="J150" t="s">
         <v>18</v>
       </c>
       <c r="K150" t="s">
         <v>18</v>
       </c>
       <c r="L150">
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:12">
       <c r="A151" t="s">
         <v>198</v>
       </c>
       <c r="B151" t="s">
         <v>169</v>
       </c>
       <c r="C151" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="D151" t="s">
         <v>20</v>
       </c>
       <c r="E151" t="s">
         <v>16</v>
       </c>
       <c r="F151" t="s">
         <v>26</v>
       </c>
       <c r="I151" t="s">
         <v>18</v>
       </c>
       <c r="J151" t="s">
         <v>18</v>
       </c>
       <c r="K151" t="s">
         <v>18</v>
       </c>
       <c r="L151">
         <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:12">
       <c r="A152" t="s">
         <v>199</v>
       </c>
       <c r="B152" t="s">
         <v>169</v>
       </c>
       <c r="C152" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="D152" t="s">
         <v>20</v>
       </c>
       <c r="E152" t="s">
         <v>16</v>
       </c>
       <c r="F152" t="s">
         <v>26</v>
       </c>
       <c r="I152" t="s">
         <v>18</v>
       </c>
       <c r="J152" t="s">
         <v>18</v>
       </c>
       <c r="K152" t="s">
         <v>18</v>
       </c>
       <c r="L152">
         <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:12">
       <c r="A153" t="s">
         <v>200</v>
       </c>
       <c r="B153" t="s">
         <v>169</v>
       </c>
       <c r="C153" t="s">
         <v>14</v>
       </c>
       <c r="D153" t="s">
         <v>15</v>
       </c>
       <c r="E153" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F153" t="s">
         <v>28</v>
       </c>
       <c r="I153" t="s">
         <v>18</v>
       </c>
       <c r="J153" t="s">
         <v>18</v>
       </c>
       <c r="K153" t="s">
         <v>18</v>
       </c>
       <c r="L153">
         <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:12">
       <c r="A154" t="s">
         <v>201</v>
       </c>
       <c r="B154" t="s">
         <v>169</v>
       </c>
       <c r="C154" t="s">
@@ -6961,83 +6961,83 @@
       </c>
       <c r="I154" t="s">
         <v>18</v>
       </c>
       <c r="J154" t="s">
         <v>18</v>
       </c>
       <c r="K154" t="s">
         <v>18</v>
       </c>
       <c r="L154">
         <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:12">
       <c r="A155" t="s">
         <v>202</v>
       </c>
       <c r="B155" t="s">
         <v>169</v>
       </c>
       <c r="C155" t="s">
         <v>14</v>
       </c>
       <c r="D155" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E155" t="s">
         <v>16</v>
       </c>
       <c r="F155" t="s">
         <v>28</v>
       </c>
       <c r="I155" t="s">
         <v>18</v>
       </c>
       <c r="J155" t="s">
         <v>18</v>
       </c>
       <c r="K155" t="s">
         <v>18</v>
       </c>
       <c r="L155">
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:12">
       <c r="A156" t="s">
         <v>203</v>
       </c>
       <c r="B156" t="s">
         <v>169</v>
       </c>
       <c r="C156" t="s">
         <v>14</v>
       </c>
       <c r="D156" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E156" t="s">
         <v>16</v>
       </c>
       <c r="F156" t="s">
         <v>28</v>
       </c>
       <c r="I156" t="s">
         <v>18</v>
       </c>
       <c r="J156" t="s">
         <v>18</v>
       </c>
       <c r="K156" t="s">
         <v>18</v>
       </c>
       <c r="L156">
         <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:12">
       <c r="A157" t="s">
         <v>204</v>
       </c>
       <c r="B157" t="s">
@@ -7057,112 +7057,112 @@
       </c>
       <c r="I157" t="s">
         <v>18</v>
       </c>
       <c r="J157" t="s">
         <v>18</v>
       </c>
       <c r="K157" t="s">
         <v>18</v>
       </c>
       <c r="L157">
         <v>0</v>
       </c>
     </row>
     <row r="158" spans="1:12">
       <c r="A158" t="s">
         <v>205</v>
       </c>
       <c r="B158" t="s">
         <v>169</v>
       </c>
       <c r="C158" t="s">
         <v>60</v>
       </c>
       <c r="D158" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E158" t="s">
         <v>16</v>
       </c>
       <c r="F158" t="s">
         <v>28</v>
       </c>
       <c r="I158" t="s">
         <v>18</v>
       </c>
       <c r="J158" t="s">
         <v>18</v>
       </c>
       <c r="K158" t="s">
         <v>18</v>
       </c>
       <c r="L158">
         <v>0</v>
       </c>
     </row>
     <row r="159" spans="1:12">
       <c r="A159" t="s">
         <v>206</v>
       </c>
       <c r="B159" t="s">
         <v>169</v>
       </c>
       <c r="C159" t="s">
         <v>60</v>
       </c>
       <c r="D159" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E159" t="s">
         <v>16</v>
       </c>
       <c r="F159" t="s">
         <v>28</v>
       </c>
       <c r="I159" t="s">
         <v>18</v>
       </c>
       <c r="J159" t="s">
         <v>18</v>
       </c>
       <c r="K159" t="s">
         <v>18</v>
       </c>
       <c r="L159">
         <v>0</v>
       </c>
     </row>
     <row r="160" spans="1:12">
       <c r="A160" t="s">
         <v>207</v>
       </c>
       <c r="B160" t="s">
         <v>169</v>
       </c>
       <c r="C160" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="D160" t="s">
         <v>15</v>
       </c>
       <c r="E160" t="s">
         <v>16</v>
       </c>
       <c r="F160" t="s">
         <v>28</v>
       </c>
       <c r="I160" t="s">
         <v>18</v>
       </c>
       <c r="J160" t="s">
         <v>18</v>
       </c>
       <c r="K160" t="s">
         <v>18</v>
       </c>
       <c r="L160">
         <v>0</v>
       </c>
     </row>
     <row r="161" spans="1:12">
       <c r="A161" t="s">
@@ -7220,83 +7220,83 @@
       </c>
       <c r="J162" t="s">
         <v>18</v>
       </c>
       <c r="K162" t="s">
         <v>18</v>
       </c>
       <c r="L162">
         <v>0</v>
       </c>
     </row>
     <row r="163" spans="1:12">
       <c r="A163" t="s">
         <v>211</v>
       </c>
       <c r="B163" t="s">
         <v>212</v>
       </c>
       <c r="C163" t="s">
         <v>14</v>
       </c>
       <c r="D163" t="s">
         <v>20</v>
       </c>
       <c r="E163" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F163" t="s">
         <v>26</v>
       </c>
       <c r="I163" t="s">
         <v>18</v>
       </c>
       <c r="J163" t="s">
         <v>18</v>
       </c>
       <c r="K163" t="s">
         <v>18</v>
       </c>
       <c r="L163">
         <v>0</v>
       </c>
     </row>
     <row r="164" spans="1:12">
       <c r="A164" t="s">
         <v>213</v>
       </c>
       <c r="B164" t="s">
         <v>212</v>
       </c>
       <c r="C164" t="s">
         <v>14</v>
       </c>
       <c r="D164" t="s">
         <v>20</v>
       </c>
       <c r="E164" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F164" t="s">
         <v>26</v>
       </c>
       <c r="I164" t="s">
         <v>18</v>
       </c>
       <c r="J164" t="s">
         <v>18</v>
       </c>
       <c r="K164" t="s">
         <v>18</v>
       </c>
       <c r="L164">
         <v>0</v>
       </c>
     </row>
     <row r="165" spans="1:12">
       <c r="A165" t="s">
         <v>214</v>
       </c>
       <c r="B165" t="s">
         <v>212</v>
       </c>
       <c r="C165" t="s">
@@ -7348,211 +7348,211 @@
       </c>
       <c r="J166" t="s">
         <v>18</v>
       </c>
       <c r="K166" t="s">
         <v>18</v>
       </c>
       <c r="L166">
         <v>0</v>
       </c>
     </row>
     <row r="167" spans="1:12">
       <c r="A167" t="s">
         <v>216</v>
       </c>
       <c r="B167" t="s">
         <v>217</v>
       </c>
       <c r="C167" t="s">
         <v>14</v>
       </c>
       <c r="D167" t="s">
         <v>20</v>
       </c>
       <c r="E167" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F167" t="s">
         <v>26</v>
       </c>
       <c r="I167" t="s">
         <v>18</v>
       </c>
       <c r="J167" t="s">
         <v>18</v>
       </c>
       <c r="K167" t="s">
         <v>18</v>
       </c>
       <c r="L167">
         <v>0</v>
       </c>
     </row>
     <row r="168" spans="1:12">
       <c r="A168" t="s">
         <v>218</v>
       </c>
       <c r="B168" t="s">
         <v>219</v>
       </c>
       <c r="C168" t="s">
         <v>14</v>
       </c>
       <c r="D168" t="s">
         <v>20</v>
       </c>
       <c r="E168" t="s">
         <v>16</v>
       </c>
       <c r="F168" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="I168" t="s">
         <v>18</v>
       </c>
       <c r="J168" t="s">
         <v>18</v>
       </c>
       <c r="K168" t="s">
         <v>18</v>
       </c>
       <c r="L168">
         <v>0</v>
       </c>
     </row>
     <row r="169" spans="1:12">
       <c r="A169" t="s">
         <v>220</v>
       </c>
       <c r="B169" t="s">
         <v>219</v>
       </c>
       <c r="C169" t="s">
-        <v>60</v>
+        <v>14</v>
       </c>
       <c r="D169" t="s">
         <v>20</v>
       </c>
       <c r="E169" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="F169" t="s">
         <v>26</v>
       </c>
       <c r="I169" t="s">
         <v>18</v>
       </c>
       <c r="J169" t="s">
         <v>18</v>
       </c>
       <c r="K169" t="s">
         <v>18</v>
       </c>
       <c r="L169">
         <v>0</v>
       </c>
     </row>
     <row r="170" spans="1:12">
       <c r="A170" t="s">
         <v>221</v>
       </c>
       <c r="B170" t="s">
         <v>219</v>
       </c>
       <c r="C170" t="s">
         <v>14</v>
       </c>
       <c r="D170" t="s">
         <v>20</v>
       </c>
       <c r="E170" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="F170" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I170" t="s">
         <v>18</v>
       </c>
       <c r="J170" t="s">
         <v>18</v>
       </c>
       <c r="K170" t="s">
         <v>18</v>
       </c>
       <c r="L170">
         <v>0</v>
       </c>
     </row>
     <row r="171" spans="1:12">
       <c r="A171" t="s">
         <v>222</v>
       </c>
       <c r="B171" t="s">
         <v>219</v>
       </c>
       <c r="C171" t="s">
         <v>14</v>
       </c>
       <c r="D171" t="s">
         <v>20</v>
       </c>
       <c r="E171" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="F171" t="s">
         <v>26</v>
       </c>
       <c r="I171" t="s">
         <v>18</v>
       </c>
       <c r="J171" t="s">
         <v>18</v>
       </c>
       <c r="K171" t="s">
         <v>18</v>
       </c>
       <c r="L171">
         <v>0</v>
       </c>
     </row>
     <row r="172" spans="1:12">
       <c r="A172" t="s">
         <v>223</v>
       </c>
       <c r="B172" t="s">
         <v>219</v>
       </c>
       <c r="C172" t="s">
         <v>14</v>
       </c>
       <c r="D172" t="s">
         <v>20</v>
       </c>
       <c r="E172" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="F172" t="s">
         <v>26</v>
       </c>
       <c r="I172" t="s">
         <v>18</v>
       </c>
       <c r="J172" t="s">
         <v>18</v>
       </c>
       <c r="K172" t="s">
         <v>18</v>
       </c>
       <c r="L172">
         <v>0</v>
       </c>
     </row>
     <row r="173" spans="1:12">
       <c r="A173" t="s">
         <v>224</v>
       </c>
       <c r="B173" t="s">
         <v>219</v>
       </c>
       <c r="C173" t="s">
@@ -7566,51 +7566,51 @@
       </c>
       <c r="F173" t="s">
         <v>26</v>
       </c>
       <c r="I173" t="s">
         <v>18</v>
       </c>
       <c r="J173" t="s">
         <v>18</v>
       </c>
       <c r="K173" t="s">
         <v>18</v>
       </c>
       <c r="L173">
         <v>0</v>
       </c>
     </row>
     <row r="174" spans="1:12">
       <c r="A174" t="s">
         <v>225</v>
       </c>
       <c r="B174" t="s">
         <v>219</v>
       </c>
       <c r="C174" t="s">
-        <v>14</v>
+        <v>60</v>
       </c>
       <c r="D174" t="s">
         <v>20</v>
       </c>
       <c r="E174" t="s">
         <v>16</v>
       </c>
       <c r="F174" t="s">
         <v>26</v>
       </c>
       <c r="I174" t="s">
         <v>18</v>
       </c>
       <c r="J174" t="s">
         <v>18</v>
       </c>
       <c r="K174" t="s">
         <v>18</v>
       </c>
       <c r="L174">
         <v>0</v>
       </c>
     </row>
     <row r="175" spans="1:12">
       <c r="A175" t="s">
@@ -7636,51 +7636,51 @@
       </c>
       <c r="J175" t="s">
         <v>18</v>
       </c>
       <c r="K175" t="s">
         <v>18</v>
       </c>
       <c r="L175">
         <v>0</v>
       </c>
     </row>
     <row r="176" spans="1:12">
       <c r="A176" t="s">
         <v>227</v>
       </c>
       <c r="B176" t="s">
         <v>228</v>
       </c>
       <c r="C176" t="s">
         <v>14</v>
       </c>
       <c r="D176" t="s">
         <v>20</v>
       </c>
       <c r="E176" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F176" t="s">
         <v>26</v>
       </c>
       <c r="I176" t="s">
         <v>18</v>
       </c>
       <c r="J176" t="s">
         <v>18</v>
       </c>
       <c r="K176" t="s">
         <v>18</v>
       </c>
       <c r="L176">
         <v>0</v>
       </c>
     </row>
     <row r="177" spans="1:12">
       <c r="A177" t="s">
         <v>229</v>
       </c>
       <c r="B177" t="s">
         <v>228</v>
       </c>
       <c r="C177" t="s">
@@ -7700,51 +7700,51 @@
       </c>
       <c r="J177" t="s">
         <v>18</v>
       </c>
       <c r="K177" t="s">
         <v>18</v>
       </c>
       <c r="L177">
         <v>0</v>
       </c>
     </row>
     <row r="178" spans="1:12">
       <c r="A178" t="s">
         <v>230</v>
       </c>
       <c r="B178" t="s">
         <v>231</v>
       </c>
       <c r="C178" t="s">
         <v>14</v>
       </c>
       <c r="D178" t="s">
         <v>20</v>
       </c>
       <c r="E178" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F178" t="s">
         <v>26</v>
       </c>
       <c r="I178" t="s">
         <v>18</v>
       </c>
       <c r="J178" t="s">
         <v>18</v>
       </c>
       <c r="K178" t="s">
         <v>18</v>
       </c>
       <c r="L178">
         <v>0</v>
       </c>
     </row>
     <row r="179" spans="1:12">
       <c r="A179" t="s">
         <v>232</v>
       </c>
       <c r="B179" t="s">
         <v>231</v>
       </c>
       <c r="C179" t="s">
@@ -7822,51 +7822,51 @@
       </c>
       <c r="F181" t="s">
         <v>26</v>
       </c>
       <c r="I181" t="s">
         <v>18</v>
       </c>
       <c r="J181" t="s">
         <v>18</v>
       </c>
       <c r="K181" t="s">
         <v>18</v>
       </c>
       <c r="L181">
         <v>0</v>
       </c>
     </row>
     <row r="182" spans="1:12">
       <c r="A182" t="s">
         <v>235</v>
       </c>
       <c r="B182" t="s">
         <v>231</v>
       </c>
       <c r="C182" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="D182" t="s">
         <v>20</v>
       </c>
       <c r="E182" t="s">
         <v>16</v>
       </c>
       <c r="F182" t="s">
         <v>26</v>
       </c>
       <c r="I182" t="s">
         <v>18</v>
       </c>
       <c r="J182" t="s">
         <v>18</v>
       </c>
       <c r="K182" t="s">
         <v>18</v>
       </c>
       <c r="L182">
         <v>0</v>
       </c>
     </row>
     <row r="183" spans="1:12">
       <c r="A183" t="s">
@@ -7892,275 +7892,275 @@
       </c>
       <c r="J183" t="s">
         <v>18</v>
       </c>
       <c r="K183" t="s">
         <v>18</v>
       </c>
       <c r="L183">
         <v>0</v>
       </c>
     </row>
     <row r="184" spans="1:12">
       <c r="A184" t="s">
         <v>238</v>
       </c>
       <c r="B184" t="s">
         <v>239</v>
       </c>
       <c r="C184" t="s">
         <v>14</v>
       </c>
       <c r="D184" t="s">
         <v>20</v>
       </c>
       <c r="E184" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="F184" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="I184" t="s">
         <v>18</v>
       </c>
       <c r="J184" t="s">
         <v>18</v>
       </c>
       <c r="K184" t="s">
         <v>18</v>
       </c>
       <c r="L184">
         <v>0</v>
       </c>
     </row>
     <row r="185" spans="1:12">
       <c r="A185" t="s">
         <v>240</v>
       </c>
       <c r="B185" t="s">
         <v>239</v>
       </c>
       <c r="C185" t="s">
-        <v>60</v>
+        <v>14</v>
       </c>
       <c r="D185" t="s">
         <v>20</v>
       </c>
       <c r="E185" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="F185" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="I185" t="s">
         <v>18</v>
       </c>
       <c r="J185" t="s">
         <v>18</v>
       </c>
       <c r="K185" t="s">
         <v>18</v>
       </c>
       <c r="L185">
         <v>0</v>
       </c>
     </row>
     <row r="186" spans="1:12">
       <c r="A186" t="s">
         <v>241</v>
       </c>
       <c r="B186" t="s">
         <v>239</v>
       </c>
       <c r="C186" t="s">
         <v>14</v>
       </c>
       <c r="D186" t="s">
         <v>20</v>
       </c>
       <c r="E186" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="F186" t="s">
         <v>17</v>
       </c>
       <c r="I186" t="s">
         <v>18</v>
       </c>
       <c r="J186" t="s">
         <v>18</v>
       </c>
       <c r="K186" t="s">
         <v>18</v>
       </c>
       <c r="L186">
         <v>0</v>
       </c>
     </row>
     <row r="187" spans="1:12">
       <c r="A187" t="s">
         <v>242</v>
       </c>
       <c r="B187" t="s">
         <v>239</v>
       </c>
       <c r="C187" t="s">
         <v>14</v>
       </c>
       <c r="D187" t="s">
         <v>20</v>
       </c>
       <c r="E187" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F187" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I187" t="s">
         <v>18</v>
       </c>
       <c r="J187" t="s">
         <v>18</v>
       </c>
       <c r="K187" t="s">
         <v>18</v>
       </c>
       <c r="L187">
         <v>0</v>
       </c>
     </row>
     <row r="188" spans="1:12">
       <c r="A188" t="s">
         <v>243</v>
       </c>
       <c r="B188" t="s">
         <v>239</v>
       </c>
       <c r="C188" t="s">
         <v>14</v>
       </c>
       <c r="D188" t="s">
         <v>20</v>
       </c>
       <c r="E188" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="F188" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I188" t="s">
         <v>18</v>
       </c>
       <c r="J188" t="s">
         <v>18</v>
       </c>
       <c r="K188" t="s">
         <v>18</v>
       </c>
       <c r="L188">
         <v>0</v>
       </c>
     </row>
     <row r="189" spans="1:12">
       <c r="A189" t="s">
         <v>244</v>
       </c>
       <c r="B189" t="s">
         <v>239</v>
       </c>
       <c r="C189" t="s">
         <v>14</v>
       </c>
       <c r="D189" t="s">
         <v>20</v>
       </c>
       <c r="E189" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="F189" t="s">
         <v>26</v>
       </c>
       <c r="I189" t="s">
         <v>18</v>
       </c>
       <c r="J189" t="s">
         <v>18</v>
       </c>
       <c r="K189" t="s">
         <v>18</v>
       </c>
       <c r="L189">
         <v>0</v>
       </c>
     </row>
     <row r="190" spans="1:12">
       <c r="A190" t="s">
         <v>245</v>
       </c>
       <c r="B190" t="s">
         <v>239</v>
       </c>
       <c r="C190" t="s">
         <v>14</v>
       </c>
       <c r="D190" t="s">
         <v>20</v>
       </c>
       <c r="E190" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="F190" t="s">
         <v>26</v>
       </c>
       <c r="I190" t="s">
         <v>18</v>
       </c>
       <c r="J190" t="s">
         <v>18</v>
       </c>
       <c r="K190" t="s">
         <v>18</v>
       </c>
       <c r="L190">
         <v>0</v>
       </c>
     </row>
     <row r="191" spans="1:12">
       <c r="A191" t="s">
         <v>246</v>
       </c>
       <c r="B191" t="s">
         <v>239</v>
       </c>
       <c r="C191" t="s">
         <v>14</v>
       </c>
       <c r="D191" t="s">
         <v>20</v>
       </c>
       <c r="E191" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="F191" t="s">
         <v>26</v>
       </c>
       <c r="I191" t="s">
         <v>18</v>
       </c>
       <c r="J191" t="s">
         <v>18</v>
       </c>
       <c r="K191" t="s">
         <v>18</v>
       </c>
       <c r="L191">
         <v>0</v>
       </c>
     </row>
     <row r="192" spans="1:12">
       <c r="A192" t="s">
         <v>247</v>
       </c>
       <c r="B192" t="s">
         <v>239</v>
       </c>
       <c r="C192" t="s">
@@ -8174,51 +8174,51 @@
       </c>
       <c r="F192" t="s">
         <v>26</v>
       </c>
       <c r="I192" t="s">
         <v>18</v>
       </c>
       <c r="J192" t="s">
         <v>18</v>
       </c>
       <c r="K192" t="s">
         <v>18</v>
       </c>
       <c r="L192">
         <v>0</v>
       </c>
     </row>
     <row r="193" spans="1:12">
       <c r="A193" t="s">
         <v>248</v>
       </c>
       <c r="B193" t="s">
         <v>239</v>
       </c>
       <c r="C193" t="s">
-        <v>14</v>
+        <v>60</v>
       </c>
       <c r="D193" t="s">
         <v>20</v>
       </c>
       <c r="E193" t="s">
         <v>16</v>
       </c>
       <c r="F193" t="s">
         <v>26</v>
       </c>
       <c r="I193" t="s">
         <v>18</v>
       </c>
       <c r="J193" t="s">
         <v>18</v>
       </c>
       <c r="K193" t="s">
         <v>18</v>
       </c>
       <c r="L193">
         <v>0</v>
       </c>
     </row>
     <row r="194" spans="1:12">
       <c r="A194" t="s">
@@ -8244,51 +8244,51 @@
       </c>
       <c r="J194" t="s">
         <v>18</v>
       </c>
       <c r="K194" t="s">
         <v>18</v>
       </c>
       <c r="L194">
         <v>0</v>
       </c>
     </row>
     <row r="195" spans="1:12">
       <c r="A195" t="s">
         <v>250</v>
       </c>
       <c r="B195" t="s">
         <v>239</v>
       </c>
       <c r="C195" t="s">
         <v>14</v>
       </c>
       <c r="D195" t="s">
         <v>251</v>
       </c>
       <c r="E195" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F195" t="s">
         <v>102</v>
       </c>
       <c r="I195" t="s">
         <v>18</v>
       </c>
       <c r="J195" t="s">
         <v>18</v>
       </c>
       <c r="K195" t="s">
         <v>18</v>
       </c>
       <c r="L195">
         <v>0</v>
       </c>
     </row>
     <row r="196" spans="1:12">
       <c r="A196" t="s">
         <v>252</v>
       </c>
       <c r="B196" t="s">
         <v>239</v>
       </c>
       <c r="C196" t="s">
@@ -8366,153 +8366,153 @@
       </c>
       <c r="F198" t="s">
         <v>102</v>
       </c>
       <c r="I198" t="s">
         <v>18</v>
       </c>
       <c r="J198" t="s">
         <v>18</v>
       </c>
       <c r="K198" t="s">
         <v>18</v>
       </c>
       <c r="L198">
         <v>0</v>
       </c>
     </row>
     <row r="199" spans="1:12">
       <c r="A199" t="s">
         <v>258</v>
       </c>
       <c r="B199" t="s">
         <v>259</v>
       </c>
       <c r="C199" t="s">
-        <v>60</v>
+        <v>14</v>
       </c>
       <c r="D199" t="s">
         <v>20</v>
       </c>
       <c r="E199" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="F199" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="I199" t="s">
         <v>18</v>
       </c>
       <c r="J199" t="s">
         <v>18</v>
       </c>
       <c r="K199" t="s">
         <v>18</v>
       </c>
       <c r="L199">
         <v>0</v>
       </c>
     </row>
     <row r="200" spans="1:12">
       <c r="A200" t="s">
         <v>260</v>
       </c>
       <c r="B200" t="s">
         <v>259</v>
       </c>
       <c r="C200" t="s">
         <v>14</v>
       </c>
       <c r="D200" t="s">
         <v>20</v>
       </c>
       <c r="E200" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="F200" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I200" t="s">
         <v>18</v>
       </c>
       <c r="J200" t="s">
         <v>18</v>
       </c>
       <c r="K200" t="s">
         <v>18</v>
       </c>
       <c r="L200">
         <v>0</v>
       </c>
     </row>
     <row r="201" spans="1:12">
       <c r="A201" t="s">
         <v>261</v>
       </c>
       <c r="B201" t="s">
         <v>259</v>
       </c>
       <c r="C201" t="s">
         <v>14</v>
       </c>
       <c r="D201" t="s">
         <v>20</v>
       </c>
       <c r="E201" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F201" t="s">
         <v>26</v>
       </c>
       <c r="I201" t="s">
         <v>18</v>
       </c>
       <c r="J201" t="s">
         <v>18</v>
       </c>
       <c r="K201" t="s">
         <v>18</v>
       </c>
       <c r="L201">
         <v>0</v>
       </c>
     </row>
     <row r="202" spans="1:12">
       <c r="A202" t="s">
         <v>262</v>
       </c>
       <c r="B202" t="s">
         <v>259</v>
       </c>
       <c r="C202" t="s">
-        <v>14</v>
+        <v>60</v>
       </c>
       <c r="D202" t="s">
         <v>20</v>
       </c>
       <c r="E202" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F202" t="s">
         <v>26</v>
       </c>
       <c r="I202" t="s">
         <v>18</v>
       </c>
       <c r="J202" t="s">
         <v>18</v>
       </c>
       <c r="K202" t="s">
         <v>18</v>
       </c>
       <c r="L202">
         <v>0</v>
       </c>
     </row>
     <row r="203" spans="1:12">
       <c r="A203" t="s">
         <v>263</v>
       </c>
       <c r="B203" t="s">
         <v>259</v>
       </c>
       <c r="C203" t="s">
@@ -8692,51 +8692,51 @@
       </c>
       <c r="J208" t="s">
         <v>18</v>
       </c>
       <c r="K208" t="s">
         <v>18</v>
       </c>
       <c r="L208">
         <v>0</v>
       </c>
     </row>
     <row r="209" spans="1:12">
       <c r="A209" t="s">
         <v>269</v>
       </c>
       <c r="B209" t="s">
         <v>270</v>
       </c>
       <c r="C209" t="s">
         <v>14</v>
       </c>
       <c r="D209" t="s">
         <v>20</v>
       </c>
       <c r="E209" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F209" t="s">
         <v>26</v>
       </c>
       <c r="I209" t="s">
         <v>18</v>
       </c>
       <c r="J209" t="s">
         <v>18</v>
       </c>
       <c r="K209" t="s">
         <v>18</v>
       </c>
       <c r="L209">
         <v>0</v>
       </c>
     </row>
     <row r="210" spans="1:12">
       <c r="A210" t="s">
         <v>271</v>
       </c>
       <c r="B210" t="s">
         <v>270</v>
       </c>
       <c r="C210" t="s">
@@ -8756,371 +8756,371 @@
       </c>
       <c r="J210" t="s">
         <v>18</v>
       </c>
       <c r="K210" t="s">
         <v>18</v>
       </c>
       <c r="L210">
         <v>0</v>
       </c>
     </row>
     <row r="211" spans="1:12">
       <c r="A211" t="s">
         <v>272</v>
       </c>
       <c r="B211" t="s">
         <v>273</v>
       </c>
       <c r="C211" t="s">
         <v>14</v>
       </c>
       <c r="D211" t="s">
         <v>20</v>
       </c>
       <c r="E211" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F211" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="I211" t="s">
         <v>18</v>
       </c>
       <c r="J211" t="s">
         <v>18</v>
       </c>
       <c r="K211" t="s">
         <v>18</v>
       </c>
       <c r="L211">
         <v>0</v>
       </c>
     </row>
     <row r="212" spans="1:12">
       <c r="A212" t="s">
         <v>274</v>
       </c>
       <c r="B212" t="s">
         <v>273</v>
       </c>
       <c r="C212" t="s">
         <v>14</v>
       </c>
       <c r="D212" t="s">
-        <v>251</v>
+        <v>20</v>
       </c>
       <c r="E212" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="F212" t="s">
-        <v>102</v>
+        <v>17</v>
       </c>
       <c r="I212" t="s">
         <v>18</v>
       </c>
       <c r="J212" t="s">
         <v>18</v>
       </c>
       <c r="K212" t="s">
         <v>18</v>
       </c>
       <c r="L212">
         <v>0</v>
       </c>
     </row>
     <row r="213" spans="1:12">
       <c r="A213" t="s">
         <v>275</v>
       </c>
       <c r="B213" t="s">
         <v>273</v>
       </c>
       <c r="C213" t="s">
-        <v>14</v>
+        <v>81</v>
       </c>
       <c r="D213" t="s">
-        <v>251</v>
+        <v>15</v>
       </c>
       <c r="E213" t="s">
         <v>16</v>
       </c>
       <c r="F213" t="s">
-        <v>102</v>
+        <v>17</v>
       </c>
       <c r="I213" t="s">
         <v>18</v>
       </c>
       <c r="J213" t="s">
         <v>18</v>
       </c>
       <c r="K213" t="s">
         <v>18</v>
       </c>
       <c r="L213">
         <v>0</v>
       </c>
     </row>
     <row r="214" spans="1:12">
       <c r="A214" t="s">
         <v>276</v>
       </c>
       <c r="B214" t="s">
         <v>273</v>
       </c>
       <c r="C214" t="s">
         <v>14</v>
       </c>
       <c r="D214" t="s">
         <v>20</v>
       </c>
       <c r="E214" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F214" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I214" t="s">
         <v>18</v>
       </c>
       <c r="J214" t="s">
         <v>18</v>
       </c>
       <c r="K214" t="s">
         <v>18</v>
       </c>
       <c r="L214">
         <v>0</v>
       </c>
     </row>
     <row r="215" spans="1:12">
       <c r="A215" t="s">
         <v>277</v>
       </c>
       <c r="B215" t="s">
         <v>273</v>
       </c>
       <c r="C215" t="s">
         <v>14</v>
       </c>
       <c r="D215" t="s">
         <v>20</v>
       </c>
       <c r="E215" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="F215" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I215" t="s">
         <v>18</v>
       </c>
       <c r="J215" t="s">
         <v>18</v>
       </c>
       <c r="K215" t="s">
         <v>18</v>
       </c>
       <c r="L215">
         <v>0</v>
       </c>
     </row>
     <row r="216" spans="1:12">
       <c r="A216" t="s">
         <v>278</v>
       </c>
       <c r="B216" t="s">
         <v>273</v>
       </c>
       <c r="C216" t="s">
-        <v>73</v>
+        <v>14</v>
       </c>
       <c r="D216" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E216" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="F216" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I216" t="s">
         <v>18</v>
       </c>
       <c r="J216" t="s">
         <v>18</v>
       </c>
       <c r="K216" t="s">
         <v>18</v>
       </c>
       <c r="L216">
         <v>0</v>
       </c>
     </row>
     <row r="217" spans="1:12">
       <c r="A217" t="s">
         <v>279</v>
       </c>
       <c r="B217" t="s">
         <v>273</v>
       </c>
       <c r="C217" t="s">
-        <v>14</v>
+        <v>60</v>
       </c>
       <c r="D217" t="s">
         <v>20</v>
       </c>
       <c r="E217" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F217" t="s">
         <v>26</v>
       </c>
       <c r="I217" t="s">
         <v>18</v>
       </c>
       <c r="J217" t="s">
         <v>18</v>
       </c>
       <c r="K217" t="s">
         <v>18</v>
       </c>
       <c r="L217">
         <v>0</v>
       </c>
     </row>
     <row r="218" spans="1:12">
       <c r="A218" t="s">
         <v>280</v>
       </c>
       <c r="B218" t="s">
         <v>273</v>
       </c>
       <c r="C218" t="s">
         <v>14</v>
       </c>
       <c r="D218" t="s">
         <v>20</v>
       </c>
       <c r="E218" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="F218" t="s">
         <v>26</v>
       </c>
       <c r="I218" t="s">
         <v>18</v>
       </c>
       <c r="J218" t="s">
         <v>18</v>
       </c>
       <c r="K218" t="s">
         <v>18</v>
       </c>
       <c r="L218">
         <v>0</v>
       </c>
     </row>
     <row r="219" spans="1:12">
       <c r="A219" t="s">
         <v>281</v>
       </c>
       <c r="B219" t="s">
         <v>273</v>
       </c>
       <c r="C219" t="s">
-        <v>60</v>
+        <v>81</v>
       </c>
       <c r="D219" t="s">
         <v>20</v>
       </c>
       <c r="E219" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="F219" t="s">
         <v>26</v>
       </c>
       <c r="I219" t="s">
         <v>18</v>
       </c>
       <c r="J219" t="s">
         <v>18</v>
       </c>
       <c r="K219" t="s">
         <v>18</v>
       </c>
       <c r="L219">
         <v>0</v>
       </c>
     </row>
     <row r="220" spans="1:12">
       <c r="A220" t="s">
         <v>282</v>
       </c>
       <c r="B220" t="s">
         <v>273</v>
       </c>
       <c r="C220" t="s">
         <v>14</v>
       </c>
       <c r="D220" t="s">
         <v>20</v>
       </c>
       <c r="E220" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="F220" t="s">
         <v>26</v>
       </c>
       <c r="I220" t="s">
         <v>18</v>
       </c>
       <c r="J220" t="s">
         <v>18</v>
       </c>
       <c r="K220" t="s">
         <v>18</v>
       </c>
       <c r="L220">
         <v>0</v>
       </c>
     </row>
     <row r="221" spans="1:12">
       <c r="A221" t="s">
         <v>283</v>
       </c>
       <c r="B221" t="s">
         <v>273</v>
       </c>
       <c r="C221" t="s">
-        <v>73</v>
+        <v>14</v>
       </c>
       <c r="D221" t="s">
-        <v>20</v>
+        <v>257</v>
       </c>
       <c r="E221" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="F221" t="s">
         <v>26</v>
       </c>
       <c r="I221" t="s">
         <v>18</v>
       </c>
       <c r="J221" t="s">
         <v>18</v>
       </c>
       <c r="K221" t="s">
         <v>18</v>
       </c>
       <c r="L221">
         <v>0</v>
       </c>
     </row>
     <row r="222" spans="1:12">
       <c r="A222" t="s">
         <v>284</v>
       </c>
       <c r="B222" t="s">
         <v>273</v>
       </c>
       <c r="C222" t="s">
@@ -9134,249 +9134,249 @@
       </c>
       <c r="F222" t="s">
         <v>26</v>
       </c>
       <c r="I222" t="s">
         <v>18</v>
       </c>
       <c r="J222" t="s">
         <v>18</v>
       </c>
       <c r="K222" t="s">
         <v>18</v>
       </c>
       <c r="L222">
         <v>0</v>
       </c>
     </row>
     <row r="223" spans="1:12">
       <c r="A223" t="s">
         <v>285</v>
       </c>
       <c r="B223" t="s">
         <v>273</v>
       </c>
       <c r="C223" t="s">
-        <v>14</v>
+        <v>60</v>
       </c>
       <c r="D223" t="s">
         <v>20</v>
       </c>
       <c r="E223" t="s">
         <v>16</v>
       </c>
       <c r="F223" t="s">
         <v>26</v>
       </c>
       <c r="I223" t="s">
         <v>18</v>
       </c>
       <c r="J223" t="s">
         <v>18</v>
       </c>
       <c r="K223" t="s">
         <v>18</v>
       </c>
       <c r="L223">
         <v>0</v>
       </c>
     </row>
     <row r="224" spans="1:12">
       <c r="A224" t="s">
         <v>286</v>
       </c>
       <c r="B224" t="s">
         <v>273</v>
       </c>
       <c r="C224" t="s">
-        <v>14</v>
+        <v>81</v>
       </c>
       <c r="D224" t="s">
-        <v>257</v>
+        <v>20</v>
       </c>
       <c r="E224" t="s">
         <v>16</v>
       </c>
       <c r="F224" t="s">
         <v>26</v>
       </c>
       <c r="I224" t="s">
         <v>18</v>
       </c>
       <c r="J224" t="s">
         <v>18</v>
       </c>
       <c r="K224" t="s">
         <v>18</v>
       </c>
       <c r="L224">
         <v>0</v>
       </c>
     </row>
     <row r="225" spans="1:12">
       <c r="A225" t="s">
         <v>287</v>
       </c>
       <c r="B225" t="s">
         <v>273</v>
       </c>
       <c r="C225" t="s">
-        <v>60</v>
+        <v>81</v>
       </c>
       <c r="D225" t="s">
         <v>20</v>
       </c>
       <c r="E225" t="s">
         <v>16</v>
       </c>
       <c r="F225" t="s">
         <v>26</v>
       </c>
       <c r="I225" t="s">
         <v>18</v>
       </c>
       <c r="J225" t="s">
         <v>18</v>
       </c>
       <c r="K225" t="s">
         <v>18</v>
       </c>
       <c r="L225">
         <v>0</v>
       </c>
     </row>
     <row r="226" spans="1:12">
       <c r="A226" t="s">
         <v>288</v>
       </c>
       <c r="B226" t="s">
         <v>273</v>
       </c>
       <c r="C226" t="s">
-        <v>73</v>
+        <v>60</v>
       </c>
       <c r="D226" t="s">
         <v>20</v>
       </c>
       <c r="E226" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="F226" t="s">
         <v>26</v>
       </c>
       <c r="I226" t="s">
         <v>18</v>
       </c>
       <c r="J226" t="s">
         <v>18</v>
       </c>
       <c r="K226" t="s">
         <v>18</v>
       </c>
       <c r="L226">
         <v>0</v>
       </c>
     </row>
     <row r="227" spans="1:12">
       <c r="A227" t="s">
         <v>289</v>
       </c>
       <c r="B227" t="s">
         <v>273</v>
       </c>
       <c r="C227" t="s">
-        <v>73</v>
+        <v>14</v>
       </c>
       <c r="D227" t="s">
-        <v>20</v>
+        <v>257</v>
       </c>
       <c r="E227" t="s">
-        <v>16</v>
+        <v>182</v>
       </c>
       <c r="F227" t="s">
-        <v>26</v>
+        <v>102</v>
       </c>
       <c r="I227" t="s">
         <v>18</v>
       </c>
       <c r="J227" t="s">
         <v>18</v>
       </c>
       <c r="K227" t="s">
         <v>18</v>
       </c>
       <c r="L227">
         <v>0</v>
       </c>
     </row>
     <row r="228" spans="1:12">
       <c r="A228" t="s">
         <v>290</v>
       </c>
       <c r="B228" t="s">
         <v>273</v>
       </c>
       <c r="C228" t="s">
-        <v>60</v>
+        <v>14</v>
       </c>
       <c r="D228" t="s">
-        <v>20</v>
+        <v>251</v>
       </c>
       <c r="E228" t="s">
-        <v>32</v>
+        <v>47</v>
       </c>
       <c r="F228" t="s">
-        <v>26</v>
+        <v>102</v>
       </c>
       <c r="I228" t="s">
         <v>18</v>
       </c>
       <c r="J228" t="s">
         <v>18</v>
       </c>
       <c r="K228" t="s">
         <v>18</v>
       </c>
       <c r="L228">
         <v>0</v>
       </c>
     </row>
     <row r="229" spans="1:12">
       <c r="A229" t="s">
         <v>291</v>
       </c>
       <c r="B229" t="s">
         <v>273</v>
       </c>
       <c r="C229" t="s">
         <v>14</v>
       </c>
       <c r="D229" t="s">
         <v>257</v>
       </c>
       <c r="E229" t="s">
-        <v>185</v>
+        <v>16</v>
       </c>
       <c r="F229" t="s">
         <v>102</v>
       </c>
       <c r="I229" t="s">
         <v>18</v>
       </c>
       <c r="J229" t="s">
         <v>18</v>
       </c>
       <c r="K229" t="s">
         <v>18</v>
       </c>
       <c r="L229">
         <v>0</v>
       </c>
     </row>
     <row r="230" spans="1:12">
       <c r="A230" t="s">
         <v>292</v>
       </c>
       <c r="B230" t="s">
         <v>273</v>
       </c>
       <c r="C230" t="s">
@@ -9393,86 +9393,86 @@
       </c>
       <c r="I230" t="s">
         <v>18</v>
       </c>
       <c r="J230" t="s">
         <v>18</v>
       </c>
       <c r="K230" t="s">
         <v>18</v>
       </c>
       <c r="L230">
         <v>0</v>
       </c>
     </row>
     <row r="231" spans="1:12">
       <c r="A231" t="s">
         <v>293</v>
       </c>
       <c r="B231" t="s">
         <v>273</v>
       </c>
       <c r="C231" t="s">
         <v>14</v>
       </c>
       <c r="D231" t="s">
-        <v>257</v>
+        <v>251</v>
       </c>
       <c r="E231" t="s">
         <v>16</v>
       </c>
       <c r="F231" t="s">
         <v>102</v>
       </c>
       <c r="I231" t="s">
         <v>18</v>
       </c>
       <c r="J231" t="s">
         <v>18</v>
       </c>
       <c r="K231" t="s">
         <v>18</v>
       </c>
       <c r="L231">
         <v>0</v>
       </c>
     </row>
     <row r="232" spans="1:12">
       <c r="A232" t="s">
         <v>294</v>
       </c>
       <c r="B232" t="s">
         <v>295</v>
       </c>
       <c r="C232" t="s">
         <v>14</v>
       </c>
       <c r="D232" t="s">
         <v>257</v>
       </c>
       <c r="E232" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="F232" t="s">
         <v>26</v>
       </c>
       <c r="I232" t="s">
         <v>18</v>
       </c>
       <c r="J232" t="s">
         <v>18</v>
       </c>
       <c r="K232" t="s">
         <v>18</v>
       </c>
       <c r="L232">
         <v>0</v>
       </c>
     </row>
     <row r="233" spans="1:12">
       <c r="A233" t="s">
         <v>296</v>
       </c>
       <c r="B233" t="s">
         <v>295</v>
       </c>
       <c r="C233" t="s">
@@ -9492,51 +9492,51 @@
       </c>
       <c r="J233" t="s">
         <v>18</v>
       </c>
       <c r="K233" t="s">
         <v>18</v>
       </c>
       <c r="L233">
         <v>0</v>
       </c>
     </row>
     <row r="234" spans="1:12">
       <c r="A234" t="s">
         <v>297</v>
       </c>
       <c r="B234" t="s">
         <v>295</v>
       </c>
       <c r="C234" t="s">
         <v>14</v>
       </c>
       <c r="D234" t="s">
         <v>257</v>
       </c>
       <c r="E234" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F234" t="s">
         <v>102</v>
       </c>
       <c r="I234" t="s">
         <v>18</v>
       </c>
       <c r="J234" t="s">
         <v>18</v>
       </c>
       <c r="K234" t="s">
         <v>18</v>
       </c>
       <c r="L234">
         <v>0</v>
       </c>
     </row>
     <row r="235" spans="1:12">
       <c r="A235" t="s">
         <v>298</v>
       </c>
       <c r="B235" t="s">
         <v>299</v>
       </c>
       <c r="C235" t="s">
@@ -9550,121 +9550,121 @@
       </c>
       <c r="F235" t="s">
         <v>17</v>
       </c>
       <c r="I235" t="s">
         <v>18</v>
       </c>
       <c r="J235" t="s">
         <v>18</v>
       </c>
       <c r="K235" t="s">
         <v>18</v>
       </c>
       <c r="L235">
         <v>0</v>
       </c>
     </row>
     <row r="236" spans="1:12">
       <c r="A236" t="s">
         <v>300</v>
       </c>
       <c r="B236" t="s">
         <v>299</v>
       </c>
       <c r="C236" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="D236" t="s">
         <v>20</v>
       </c>
       <c r="E236" t="s">
         <v>16</v>
       </c>
       <c r="F236" t="s">
         <v>17</v>
       </c>
       <c r="I236" t="s">
         <v>18</v>
       </c>
       <c r="J236" t="s">
         <v>18</v>
       </c>
       <c r="K236" t="s">
         <v>18</v>
       </c>
       <c r="L236">
         <v>0</v>
       </c>
     </row>
     <row r="237" spans="1:12">
       <c r="A237" t="s">
         <v>301</v>
       </c>
       <c r="B237" t="s">
         <v>302</v>
       </c>
       <c r="C237" t="s">
         <v>14</v>
       </c>
       <c r="D237" t="s">
         <v>251</v>
       </c>
       <c r="E237" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="F237" t="s">
         <v>26</v>
       </c>
       <c r="I237" t="s">
         <v>18</v>
       </c>
       <c r="J237" t="s">
         <v>18</v>
       </c>
       <c r="K237" t="s">
         <v>18</v>
       </c>
       <c r="L237">
         <v>0</v>
       </c>
     </row>
     <row r="238" spans="1:12">
       <c r="A238" t="s">
         <v>303</v>
       </c>
       <c r="B238" t="s">
         <v>302</v>
       </c>
       <c r="C238" t="s">
         <v>14</v>
       </c>
       <c r="D238" t="s">
         <v>257</v>
       </c>
       <c r="E238" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="F238" t="s">
         <v>26</v>
       </c>
       <c r="I238" t="s">
         <v>18</v>
       </c>
       <c r="J238" t="s">
         <v>18</v>
       </c>
       <c r="K238" t="s">
         <v>18</v>
       </c>
       <c r="L238">
         <v>0</v>
       </c>
     </row>
     <row r="239" spans="1:12">
       <c r="A239" t="s">
         <v>304</v>
       </c>
       <c r="B239" t="s">
         <v>302</v>
       </c>
       <c r="C239" t="s">
@@ -9678,153 +9678,153 @@
       </c>
       <c r="F239" t="s">
         <v>26</v>
       </c>
       <c r="I239" t="s">
         <v>18</v>
       </c>
       <c r="J239" t="s">
         <v>18</v>
       </c>
       <c r="K239" t="s">
         <v>18</v>
       </c>
       <c r="L239">
         <v>0</v>
       </c>
     </row>
     <row r="240" spans="1:12">
       <c r="A240" t="s">
         <v>305</v>
       </c>
       <c r="B240" t="s">
         <v>302</v>
       </c>
       <c r="C240" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="D240" t="s">
         <v>20</v>
       </c>
       <c r="E240" t="s">
         <v>16</v>
       </c>
       <c r="F240" t="s">
         <v>26</v>
       </c>
       <c r="I240" t="s">
         <v>18</v>
       </c>
       <c r="J240" t="s">
         <v>18</v>
       </c>
       <c r="K240" t="s">
         <v>18</v>
       </c>
       <c r="L240">
         <v>0</v>
       </c>
     </row>
     <row r="241" spans="1:12">
       <c r="A241" t="s">
         <v>306</v>
       </c>
       <c r="B241" t="s">
         <v>302</v>
       </c>
       <c r="C241" t="s">
         <v>14</v>
       </c>
       <c r="D241" t="s">
         <v>257</v>
       </c>
       <c r="E241" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="F241" t="s">
         <v>102</v>
       </c>
       <c r="I241" t="s">
         <v>18</v>
       </c>
       <c r="J241" t="s">
         <v>18</v>
       </c>
       <c r="K241" t="s">
         <v>18</v>
       </c>
       <c r="L241">
         <v>0</v>
       </c>
     </row>
     <row r="242" spans="1:12">
       <c r="A242" t="s">
         <v>307</v>
       </c>
       <c r="B242" t="s">
         <v>302</v>
       </c>
       <c r="C242" t="s">
         <v>14</v>
       </c>
       <c r="D242" t="s">
         <v>257</v>
       </c>
       <c r="E242" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="F242" t="s">
         <v>102</v>
       </c>
       <c r="I242" t="s">
         <v>18</v>
       </c>
       <c r="J242" t="s">
         <v>18</v>
       </c>
       <c r="K242" t="s">
         <v>18</v>
       </c>
       <c r="L242">
         <v>0</v>
       </c>
     </row>
     <row r="243" spans="1:12">
       <c r="A243" t="s">
         <v>308</v>
       </c>
       <c r="B243" t="s">
         <v>302</v>
       </c>
       <c r="C243" t="s">
         <v>14</v>
       </c>
       <c r="D243" t="s">
         <v>257</v>
       </c>
       <c r="E243" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F243" t="s">
         <v>102</v>
       </c>
       <c r="I243" t="s">
         <v>18</v>
       </c>
       <c r="J243" t="s">
         <v>18</v>
       </c>
       <c r="K243" t="s">
         <v>18</v>
       </c>
       <c r="L243">
         <v>0</v>
       </c>
     </row>
     <row r="244" spans="1:12">
       <c r="A244" t="s">
         <v>309</v>
       </c>
       <c r="B244" t="s">
         <v>302</v>
       </c>
       <c r="C244" t="s">
@@ -9844,51 +9844,51 @@
       </c>
       <c r="J244" t="s">
         <v>18</v>
       </c>
       <c r="K244" t="s">
         <v>18</v>
       </c>
       <c r="L244">
         <v>0</v>
       </c>
     </row>
     <row r="245" spans="1:12">
       <c r="A245" t="s">
         <v>310</v>
       </c>
       <c r="B245" t="s">
         <v>311</v>
       </c>
       <c r="C245" t="s">
         <v>14</v>
       </c>
       <c r="D245" t="s">
         <v>257</v>
       </c>
       <c r="E245" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="F245" t="s">
         <v>26</v>
       </c>
       <c r="I245" t="s">
         <v>18</v>
       </c>
       <c r="J245" t="s">
         <v>18</v>
       </c>
       <c r="K245" t="s">
         <v>18</v>
       </c>
       <c r="L245">
         <v>0</v>
       </c>
     </row>
     <row r="246" spans="1:12">
       <c r="A246" t="s">
         <v>312</v>
       </c>
       <c r="B246" t="s">
         <v>311</v>
       </c>
       <c r="C246" t="s">
@@ -9966,278 +9966,278 @@
       </c>
       <c r="F248" t="s">
         <v>102</v>
       </c>
       <c r="I248" t="s">
         <v>18</v>
       </c>
       <c r="J248" t="s">
         <v>18</v>
       </c>
       <c r="K248" t="s">
         <v>18</v>
       </c>
       <c r="L248">
         <v>0</v>
       </c>
     </row>
     <row r="249" spans="1:12">
       <c r="A249" t="s">
         <v>316</v>
       </c>
       <c r="B249" t="s">
         <v>317</v>
       </c>
       <c r="C249" t="s">
-        <v>60</v>
+        <v>14</v>
       </c>
       <c r="D249" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E249" t="s">
         <v>16</v>
       </c>
       <c r="F249" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="I249" t="s">
         <v>18</v>
       </c>
       <c r="J249" t="s">
         <v>18</v>
       </c>
       <c r="K249" t="s">
         <v>18</v>
       </c>
       <c r="L249">
         <v>0</v>
       </c>
     </row>
     <row r="250" spans="1:12">
       <c r="A250" t="s">
         <v>318</v>
       </c>
       <c r="B250" t="s">
         <v>317</v>
       </c>
       <c r="C250" t="s">
         <v>14</v>
       </c>
       <c r="D250" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E250" t="s">
-        <v>16</v>
+        <v>182</v>
       </c>
       <c r="F250" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I250" t="s">
         <v>18</v>
       </c>
       <c r="J250" t="s">
         <v>18</v>
       </c>
       <c r="K250" t="s">
         <v>18</v>
       </c>
       <c r="L250">
         <v>0</v>
       </c>
     </row>
     <row r="251" spans="1:12">
       <c r="A251" t="s">
         <v>319</v>
       </c>
       <c r="B251" t="s">
         <v>317</v>
       </c>
       <c r="C251" t="s">
         <v>14</v>
       </c>
       <c r="D251" t="s">
-        <v>20</v>
+        <v>251</v>
       </c>
       <c r="E251" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="F251" t="s">
         <v>26</v>
       </c>
       <c r="I251" t="s">
         <v>18</v>
       </c>
       <c r="J251" t="s">
         <v>18</v>
       </c>
       <c r="K251" t="s">
         <v>18</v>
       </c>
       <c r="L251">
         <v>0</v>
       </c>
     </row>
     <row r="252" spans="1:12">
       <c r="A252" t="s">
         <v>320</v>
       </c>
       <c r="B252" t="s">
         <v>317</v>
       </c>
       <c r="C252" t="s">
         <v>14</v>
       </c>
       <c r="D252" t="s">
-        <v>251</v>
+        <v>20</v>
       </c>
       <c r="E252" t="s">
-        <v>185</v>
+        <v>47</v>
       </c>
       <c r="F252" t="s">
         <v>26</v>
       </c>
       <c r="I252" t="s">
         <v>18</v>
       </c>
       <c r="J252" t="s">
         <v>18</v>
       </c>
       <c r="K252" t="s">
         <v>18</v>
       </c>
       <c r="L252">
         <v>0</v>
       </c>
     </row>
     <row r="253" spans="1:12">
       <c r="A253" t="s">
         <v>321</v>
       </c>
       <c r="B253" t="s">
         <v>317</v>
       </c>
       <c r="C253" t="s">
         <v>14</v>
       </c>
       <c r="D253" t="s">
-        <v>251</v>
+        <v>20</v>
       </c>
       <c r="E253" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F253" t="s">
         <v>26</v>
       </c>
       <c r="I253" t="s">
         <v>18</v>
       </c>
       <c r="J253" t="s">
         <v>18</v>
       </c>
       <c r="K253" t="s">
         <v>18</v>
       </c>
       <c r="L253">
         <v>0</v>
       </c>
     </row>
     <row r="254" spans="1:12">
       <c r="A254" t="s">
         <v>322</v>
       </c>
       <c r="B254" t="s">
         <v>317</v>
       </c>
       <c r="C254" t="s">
         <v>14</v>
       </c>
       <c r="D254" t="s">
-        <v>20</v>
+        <v>251</v>
       </c>
       <c r="E254" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F254" t="s">
         <v>26</v>
       </c>
       <c r="I254" t="s">
         <v>18</v>
       </c>
       <c r="J254" t="s">
         <v>18</v>
       </c>
       <c r="K254" t="s">
         <v>18</v>
       </c>
       <c r="L254">
         <v>0</v>
       </c>
     </row>
     <row r="255" spans="1:12">
       <c r="A255" t="s">
         <v>323</v>
       </c>
       <c r="B255" t="s">
         <v>317</v>
       </c>
       <c r="C255" t="s">
         <v>14</v>
       </c>
       <c r="D255" t="s">
-        <v>20</v>
+        <v>251</v>
       </c>
       <c r="E255" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="F255" t="s">
         <v>26</v>
       </c>
       <c r="I255" t="s">
         <v>18</v>
       </c>
       <c r="J255" t="s">
         <v>18</v>
       </c>
       <c r="K255" t="s">
         <v>18</v>
       </c>
       <c r="L255">
         <v>0</v>
       </c>
     </row>
     <row r="256" spans="1:12">
       <c r="A256" t="s">
         <v>324</v>
       </c>
       <c r="B256" t="s">
         <v>317</v>
       </c>
       <c r="C256" t="s">
         <v>14</v>
       </c>
       <c r="D256" t="s">
-        <v>251</v>
+        <v>20</v>
       </c>
       <c r="E256" t="s">
         <v>16</v>
       </c>
       <c r="F256" t="s">
         <v>26</v>
       </c>
       <c r="I256" t="s">
         <v>18</v>
       </c>
       <c r="J256" t="s">
         <v>18</v>
       </c>
       <c r="K256" t="s">
         <v>18</v>
       </c>
       <c r="L256">
         <v>0</v>
       </c>
     </row>
     <row r="257" spans="1:12">
       <c r="A257" t="s">
         <v>325</v>
       </c>
       <c r="B257" t="s">
@@ -10286,51 +10286,51 @@
       </c>
       <c r="F258" t="s">
         <v>26</v>
       </c>
       <c r="I258" t="s">
         <v>18</v>
       </c>
       <c r="J258" t="s">
         <v>18</v>
       </c>
       <c r="K258" t="s">
         <v>18</v>
       </c>
       <c r="L258">
         <v>0</v>
       </c>
     </row>
     <row r="259" spans="1:12">
       <c r="A259" t="s">
         <v>327</v>
       </c>
       <c r="B259" t="s">
         <v>317</v>
       </c>
       <c r="C259" t="s">
-        <v>14</v>
+        <v>60</v>
       </c>
       <c r="D259" t="s">
         <v>20</v>
       </c>
       <c r="E259" t="s">
         <v>16</v>
       </c>
       <c r="F259" t="s">
         <v>26</v>
       </c>
       <c r="I259" t="s">
         <v>18</v>
       </c>
       <c r="J259" t="s">
         <v>18</v>
       </c>
       <c r="K259" t="s">
         <v>18</v>
       </c>
       <c r="L259">
         <v>0</v>
       </c>
     </row>
     <row r="260" spans="1:12">
       <c r="A260" t="s">
@@ -10350,185 +10350,185 @@
       </c>
       <c r="F260" t="s">
         <v>26</v>
       </c>
       <c r="I260" t="s">
         <v>18</v>
       </c>
       <c r="J260" t="s">
         <v>18</v>
       </c>
       <c r="K260" t="s">
         <v>18</v>
       </c>
       <c r="L260">
         <v>0</v>
       </c>
     </row>
     <row r="261" spans="1:12">
       <c r="A261" t="s">
         <v>329</v>
       </c>
       <c r="B261" t="s">
         <v>317</v>
       </c>
       <c r="C261" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="D261" t="s">
         <v>20</v>
       </c>
       <c r="E261" t="s">
         <v>16</v>
       </c>
       <c r="F261" t="s">
         <v>26</v>
       </c>
       <c r="I261" t="s">
         <v>18</v>
       </c>
       <c r="J261" t="s">
         <v>18</v>
       </c>
       <c r="K261" t="s">
         <v>18</v>
       </c>
       <c r="L261">
         <v>0</v>
       </c>
     </row>
     <row r="262" spans="1:12">
       <c r="A262" t="s">
         <v>330</v>
       </c>
       <c r="B262" t="s">
         <v>317</v>
       </c>
       <c r="C262" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="D262" t="s">
         <v>20</v>
       </c>
       <c r="E262" t="s">
         <v>16</v>
       </c>
       <c r="F262" t="s">
         <v>26</v>
       </c>
       <c r="I262" t="s">
         <v>18</v>
       </c>
       <c r="J262" t="s">
         <v>18</v>
       </c>
       <c r="K262" t="s">
         <v>18</v>
       </c>
       <c r="L262">
         <v>0</v>
       </c>
     </row>
     <row r="263" spans="1:12">
       <c r="A263" t="s">
         <v>331</v>
       </c>
       <c r="B263" t="s">
         <v>317</v>
       </c>
       <c r="C263" t="s">
         <v>14</v>
       </c>
       <c r="D263" t="s">
         <v>257</v>
       </c>
       <c r="E263" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="F263" t="s">
         <v>102</v>
       </c>
       <c r="I263" t="s">
         <v>18</v>
       </c>
       <c r="J263" t="s">
         <v>18</v>
       </c>
       <c r="K263" t="s">
         <v>18</v>
       </c>
       <c r="L263">
         <v>0</v>
       </c>
     </row>
     <row r="264" spans="1:12">
       <c r="A264" t="s">
         <v>332</v>
       </c>
       <c r="B264" t="s">
         <v>317</v>
       </c>
       <c r="C264" t="s">
         <v>14</v>
       </c>
       <c r="D264" t="s">
         <v>257</v>
       </c>
       <c r="E264" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F264" t="s">
         <v>102</v>
       </c>
       <c r="I264" t="s">
         <v>18</v>
       </c>
       <c r="J264" t="s">
         <v>18</v>
       </c>
       <c r="K264" t="s">
         <v>18</v>
       </c>
       <c r="L264">
         <v>0</v>
       </c>
     </row>
     <row r="265" spans="1:12">
       <c r="A265" t="s">
         <v>333</v>
       </c>
       <c r="B265" t="s">
         <v>317</v>
       </c>
       <c r="C265" t="s">
         <v>14</v>
       </c>
       <c r="D265" t="s">
         <v>251</v>
       </c>
       <c r="E265" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F265" t="s">
         <v>102</v>
       </c>
       <c r="I265" t="s">
         <v>18</v>
       </c>
       <c r="J265" t="s">
         <v>18</v>
       </c>
       <c r="K265" t="s">
         <v>18</v>
       </c>
       <c r="L265">
         <v>0</v>
       </c>
     </row>
     <row r="266" spans="1:12">
       <c r="A266" t="s">
         <v>334</v>
       </c>
       <c r="B266" t="s">
         <v>317</v>
       </c>
       <c r="C266" t="s">
@@ -10545,83 +10545,83 @@
       </c>
       <c r="I266" t="s">
         <v>18</v>
       </c>
       <c r="J266" t="s">
         <v>18</v>
       </c>
       <c r="K266" t="s">
         <v>18</v>
       </c>
       <c r="L266">
         <v>0</v>
       </c>
     </row>
     <row r="267" spans="1:12">
       <c r="A267" t="s">
         <v>335</v>
       </c>
       <c r="B267" t="s">
         <v>317</v>
       </c>
       <c r="C267" t="s">
         <v>14</v>
       </c>
       <c r="D267" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="E267" t="s">
         <v>16</v>
       </c>
       <c r="F267" t="s">
         <v>102</v>
       </c>
       <c r="I267" t="s">
         <v>18</v>
       </c>
       <c r="J267" t="s">
         <v>18</v>
       </c>
       <c r="K267" t="s">
         <v>18</v>
       </c>
       <c r="L267">
         <v>0</v>
       </c>
     </row>
     <row r="268" spans="1:12">
       <c r="A268" t="s">
         <v>336</v>
       </c>
       <c r="B268" t="s">
         <v>317</v>
       </c>
       <c r="C268" t="s">
         <v>14</v>
       </c>
       <c r="D268" t="s">
-        <v>257</v>
+        <v>251</v>
       </c>
       <c r="E268" t="s">
         <v>16</v>
       </c>
       <c r="F268" t="s">
         <v>102</v>
       </c>
       <c r="I268" t="s">
         <v>18</v>
       </c>
       <c r="J268" t="s">
         <v>18</v>
       </c>
       <c r="K268" t="s">
         <v>18</v>
       </c>
       <c r="L268">
         <v>0</v>
       </c>
     </row>
     <row r="269" spans="1:12">
       <c r="A269" t="s">
         <v>337</v>
       </c>
       <c r="B269" t="s">
@@ -10638,217 +10638,217 @@
       </c>
       <c r="F269" t="s">
         <v>102</v>
       </c>
       <c r="I269" t="s">
         <v>18</v>
       </c>
       <c r="J269" t="s">
         <v>18</v>
       </c>
       <c r="K269" t="s">
         <v>18</v>
       </c>
       <c r="L269">
         <v>0</v>
       </c>
     </row>
     <row r="270" spans="1:12">
       <c r="A270" t="s">
         <v>338</v>
       </c>
       <c r="B270" t="s">
         <v>317</v>
       </c>
       <c r="C270" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="D270" t="s">
         <v>251</v>
       </c>
       <c r="E270" t="s">
         <v>16</v>
       </c>
       <c r="F270" t="s">
         <v>102</v>
       </c>
       <c r="I270" t="s">
         <v>18</v>
       </c>
       <c r="J270" t="s">
         <v>18</v>
       </c>
       <c r="K270" t="s">
         <v>18</v>
       </c>
       <c r="L270">
         <v>0</v>
       </c>
     </row>
     <row r="271" spans="1:12">
       <c r="A271" t="s">
         <v>339</v>
       </c>
       <c r="B271" t="s">
         <v>340</v>
       </c>
       <c r="C271" t="s">
         <v>14</v>
       </c>
       <c r="D271" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="E271" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="F271" t="s">
-        <v>102</v>
+        <v>26</v>
       </c>
       <c r="I271" t="s">
         <v>18</v>
       </c>
       <c r="J271" t="s">
         <v>18</v>
       </c>
       <c r="K271" t="s">
         <v>18</v>
       </c>
       <c r="L271">
         <v>0</v>
       </c>
     </row>
     <row r="272" spans="1:12">
       <c r="A272" t="s">
         <v>341</v>
       </c>
       <c r="B272" t="s">
         <v>340</v>
       </c>
       <c r="C272" t="s">
         <v>14</v>
       </c>
       <c r="D272" t="s">
         <v>20</v>
       </c>
       <c r="E272" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F272" t="s">
         <v>26</v>
       </c>
       <c r="I272" t="s">
         <v>18</v>
       </c>
       <c r="J272" t="s">
         <v>18</v>
       </c>
       <c r="K272" t="s">
         <v>18</v>
       </c>
       <c r="L272">
         <v>0</v>
       </c>
     </row>
     <row r="273" spans="1:12">
       <c r="A273" t="s">
         <v>342</v>
       </c>
       <c r="B273" t="s">
         <v>340</v>
       </c>
       <c r="C273" t="s">
         <v>14</v>
       </c>
       <c r="D273" t="s">
-        <v>257</v>
+        <v>20</v>
       </c>
       <c r="E273" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="F273" t="s">
         <v>26</v>
       </c>
       <c r="I273" t="s">
         <v>18</v>
       </c>
       <c r="J273" t="s">
         <v>18</v>
       </c>
       <c r="K273" t="s">
         <v>18</v>
       </c>
       <c r="L273">
         <v>0</v>
       </c>
     </row>
     <row r="274" spans="1:12">
       <c r="A274" t="s">
         <v>343</v>
       </c>
       <c r="B274" t="s">
         <v>340</v>
       </c>
       <c r="C274" t="s">
         <v>14</v>
       </c>
       <c r="D274" t="s">
-        <v>20</v>
+        <v>257</v>
       </c>
       <c r="E274" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="F274" t="s">
-        <v>26</v>
+        <v>102</v>
       </c>
       <c r="I274" t="s">
         <v>18</v>
       </c>
       <c r="J274" t="s">
         <v>18</v>
       </c>
       <c r="K274" t="s">
         <v>18</v>
       </c>
       <c r="L274">
         <v>0</v>
       </c>
     </row>
     <row r="275" spans="1:12">
       <c r="A275" t="s">
         <v>344</v>
       </c>
       <c r="B275" t="s">
         <v>340</v>
       </c>
       <c r="C275" t="s">
         <v>14</v>
       </c>
       <c r="D275" t="s">
-        <v>257</v>
+        <v>251</v>
       </c>
       <c r="E275" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="F275" t="s">
         <v>102</v>
       </c>
       <c r="I275" t="s">
         <v>18</v>
       </c>
       <c r="J275" t="s">
         <v>18</v>
       </c>
       <c r="K275" t="s">
         <v>18</v>
       </c>
       <c r="L275">
         <v>0</v>
       </c>
     </row>
     <row r="276" spans="1:12">
       <c r="A276" t="s">
         <v>345</v>
       </c>
       <c r="B276" t="s">
         <v>340</v>
       </c>
       <c r="C276" t="s">
@@ -10868,307 +10868,307 @@
       </c>
       <c r="J276" t="s">
         <v>18</v>
       </c>
       <c r="K276" t="s">
         <v>18</v>
       </c>
       <c r="L276">
         <v>0</v>
       </c>
     </row>
     <row r="277" spans="1:12">
       <c r="A277" t="s">
         <v>346</v>
       </c>
       <c r="B277" t="s">
         <v>347</v>
       </c>
       <c r="C277" t="s">
         <v>60</v>
       </c>
       <c r="D277" t="s">
         <v>20</v>
       </c>
       <c r="E277" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="F277" t="s">
         <v>26</v>
       </c>
       <c r="I277" t="s">
         <v>18</v>
       </c>
       <c r="J277" t="s">
         <v>18</v>
       </c>
       <c r="K277" t="s">
         <v>18</v>
       </c>
       <c r="L277">
         <v>0</v>
       </c>
     </row>
     <row r="278" spans="1:12">
       <c r="A278" t="s">
         <v>348</v>
       </c>
       <c r="B278" t="s">
         <v>347</v>
       </c>
       <c r="C278" t="s">
         <v>14</v>
       </c>
       <c r="D278" t="s">
         <v>257</v>
       </c>
       <c r="E278" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F278" t="s">
         <v>26</v>
       </c>
       <c r="I278" t="s">
         <v>18</v>
       </c>
       <c r="J278" t="s">
         <v>18</v>
       </c>
       <c r="K278" t="s">
         <v>18</v>
       </c>
       <c r="L278">
         <v>0</v>
       </c>
     </row>
     <row r="279" spans="1:12">
       <c r="A279" t="s">
         <v>349</v>
       </c>
       <c r="B279" t="s">
         <v>347</v>
       </c>
       <c r="C279" t="s">
         <v>14</v>
       </c>
       <c r="D279" t="s">
         <v>20</v>
       </c>
       <c r="E279" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F279" t="s">
         <v>26</v>
       </c>
       <c r="I279" t="s">
         <v>18</v>
       </c>
       <c r="J279" t="s">
         <v>18</v>
       </c>
       <c r="K279" t="s">
         <v>18</v>
       </c>
       <c r="L279">
         <v>0</v>
       </c>
     </row>
     <row r="280" spans="1:12">
       <c r="A280" t="s">
         <v>350</v>
       </c>
       <c r="B280" t="s">
         <v>347</v>
       </c>
       <c r="C280" t="s">
         <v>14</v>
       </c>
       <c r="D280" t="s">
-        <v>257</v>
+        <v>20</v>
       </c>
       <c r="E280" t="s">
         <v>16</v>
       </c>
       <c r="F280" t="s">
         <v>26</v>
       </c>
       <c r="I280" t="s">
         <v>18</v>
       </c>
       <c r="J280" t="s">
         <v>18</v>
       </c>
       <c r="K280" t="s">
         <v>18</v>
       </c>
       <c r="L280">
         <v>0</v>
       </c>
     </row>
     <row r="281" spans="1:12">
       <c r="A281" t="s">
         <v>351</v>
       </c>
       <c r="B281" t="s">
         <v>347</v>
       </c>
       <c r="C281" t="s">
         <v>14</v>
       </c>
       <c r="D281" t="s">
-        <v>20</v>
+        <v>257</v>
       </c>
       <c r="E281" t="s">
         <v>16</v>
       </c>
       <c r="F281" t="s">
         <v>26</v>
       </c>
       <c r="I281" t="s">
         <v>18</v>
       </c>
       <c r="J281" t="s">
         <v>18</v>
       </c>
       <c r="K281" t="s">
         <v>18</v>
       </c>
       <c r="L281">
         <v>0</v>
       </c>
     </row>
     <row r="282" spans="1:12">
       <c r="A282" t="s">
         <v>352</v>
       </c>
       <c r="B282" t="s">
         <v>347</v>
       </c>
       <c r="C282" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="D282" t="s">
         <v>20</v>
       </c>
       <c r="E282" t="s">
         <v>16</v>
       </c>
       <c r="F282" t="s">
         <v>26</v>
       </c>
       <c r="I282" t="s">
         <v>18</v>
       </c>
       <c r="J282" t="s">
         <v>18</v>
       </c>
       <c r="K282" t="s">
         <v>18</v>
       </c>
       <c r="L282">
         <v>0</v>
       </c>
     </row>
     <row r="283" spans="1:12">
       <c r="A283" t="s">
         <v>353</v>
       </c>
       <c r="B283" t="s">
         <v>347</v>
       </c>
       <c r="C283" t="s">
         <v>14</v>
       </c>
       <c r="D283" t="s">
         <v>257</v>
       </c>
       <c r="E283" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="F283" t="s">
         <v>102</v>
       </c>
       <c r="I283" t="s">
         <v>18</v>
       </c>
       <c r="J283" t="s">
         <v>18</v>
       </c>
       <c r="K283" t="s">
         <v>18</v>
       </c>
       <c r="L283">
         <v>0</v>
       </c>
     </row>
     <row r="284" spans="1:12">
       <c r="A284" t="s">
         <v>354</v>
       </c>
       <c r="B284" t="s">
         <v>347</v>
       </c>
       <c r="C284" t="s">
         <v>14</v>
       </c>
       <c r="D284" t="s">
         <v>257</v>
       </c>
       <c r="E284" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F284" t="s">
         <v>102</v>
       </c>
       <c r="I284" t="s">
         <v>18</v>
       </c>
       <c r="J284" t="s">
         <v>18</v>
       </c>
       <c r="K284" t="s">
         <v>18</v>
       </c>
       <c r="L284">
         <v>0</v>
       </c>
     </row>
     <row r="285" spans="1:12">
       <c r="A285" t="s">
         <v>355</v>
       </c>
       <c r="B285" t="s">
         <v>347</v>
       </c>
       <c r="C285" t="s">
         <v>14</v>
       </c>
       <c r="D285" t="s">
         <v>257</v>
       </c>
       <c r="E285" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F285" t="s">
         <v>102</v>
       </c>
       <c r="I285" t="s">
         <v>18</v>
       </c>
       <c r="J285" t="s">
         <v>18</v>
       </c>
       <c r="K285" t="s">
         <v>18</v>
       </c>
       <c r="L285">
         <v>0</v>
       </c>
     </row>
     <row r="286" spans="1:12">
       <c r="A286" t="s">
         <v>356</v>
       </c>
       <c r="B286" t="s">
         <v>347</v>
       </c>
       <c r="C286" t="s">
@@ -11214,51 +11214,51 @@
       </c>
       <c r="F287" t="s">
         <v>102</v>
       </c>
       <c r="I287" t="s">
         <v>18</v>
       </c>
       <c r="J287" t="s">
         <v>18</v>
       </c>
       <c r="K287" t="s">
         <v>18</v>
       </c>
       <c r="L287">
         <v>0</v>
       </c>
     </row>
     <row r="288" spans="1:12">
       <c r="A288" t="s">
         <v>358</v>
       </c>
       <c r="B288" t="s">
         <v>347</v>
       </c>
       <c r="C288" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="D288" t="s">
         <v>251</v>
       </c>
       <c r="E288" t="s">
         <v>16</v>
       </c>
       <c r="F288" t="s">
         <v>102</v>
       </c>
       <c r="I288" t="s">
         <v>18</v>
       </c>
       <c r="J288" t="s">
         <v>18</v>
       </c>
       <c r="K288" t="s">
         <v>18</v>
       </c>
       <c r="L288">
         <v>0</v>
       </c>
     </row>
     <row r="289" spans="1:12">
       <c r="A289" t="s">
@@ -11345,278 +11345,278 @@
       </c>
       <c r="I291" t="s">
         <v>18</v>
       </c>
       <c r="J291" t="s">
         <v>18</v>
       </c>
       <c r="K291" t="s">
         <v>18</v>
       </c>
       <c r="L291">
         <v>0</v>
       </c>
     </row>
     <row r="292" spans="1:12">
       <c r="A292" t="s">
         <v>364</v>
       </c>
       <c r="B292" t="s">
         <v>362</v>
       </c>
       <c r="C292" t="s">
         <v>14</v>
       </c>
       <c r="D292" t="s">
-        <v>257</v>
+        <v>251</v>
       </c>
       <c r="E292" t="s">
         <v>16</v>
       </c>
       <c r="F292" t="s">
         <v>102</v>
       </c>
       <c r="I292" t="s">
         <v>18</v>
       </c>
       <c r="J292" t="s">
         <v>18</v>
       </c>
       <c r="K292" t="s">
         <v>18</v>
       </c>
       <c r="L292">
         <v>0</v>
       </c>
     </row>
     <row r="293" spans="1:12">
       <c r="A293" t="s">
         <v>365</v>
       </c>
       <c r="B293" t="s">
         <v>362</v>
       </c>
       <c r="C293" t="s">
         <v>14</v>
       </c>
       <c r="D293" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="E293" t="s">
         <v>16</v>
       </c>
       <c r="F293" t="s">
         <v>102</v>
       </c>
       <c r="I293" t="s">
         <v>18</v>
       </c>
       <c r="J293" t="s">
         <v>18</v>
       </c>
       <c r="K293" t="s">
         <v>18</v>
       </c>
       <c r="L293">
         <v>0</v>
       </c>
     </row>
     <row r="294" spans="1:12">
       <c r="A294" t="s">
         <v>366</v>
       </c>
       <c r="B294" t="s">
         <v>367</v>
       </c>
       <c r="C294" t="s">
         <v>14</v>
       </c>
       <c r="D294" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="E294" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F294" t="s">
         <v>26</v>
       </c>
       <c r="I294" t="s">
         <v>18</v>
       </c>
       <c r="J294" t="s">
         <v>18</v>
       </c>
       <c r="K294" t="s">
         <v>18</v>
       </c>
       <c r="L294">
         <v>0</v>
       </c>
     </row>
     <row r="295" spans="1:12">
       <c r="A295" t="s">
         <v>368</v>
       </c>
       <c r="B295" t="s">
         <v>367</v>
       </c>
       <c r="C295" t="s">
-        <v>60</v>
+        <v>14</v>
       </c>
       <c r="D295" t="s">
         <v>20</v>
       </c>
       <c r="E295" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="F295" t="s">
         <v>26</v>
       </c>
       <c r="I295" t="s">
         <v>18</v>
       </c>
       <c r="J295" t="s">
         <v>18</v>
       </c>
       <c r="K295" t="s">
         <v>18</v>
       </c>
       <c r="L295">
         <v>0</v>
       </c>
     </row>
     <row r="296" spans="1:12">
       <c r="A296" t="s">
         <v>369</v>
       </c>
       <c r="B296" t="s">
         <v>367</v>
       </c>
       <c r="C296" t="s">
         <v>14</v>
       </c>
       <c r="D296" t="s">
-        <v>257</v>
+        <v>251</v>
       </c>
       <c r="E296" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F296" t="s">
         <v>26</v>
       </c>
       <c r="I296" t="s">
         <v>18</v>
       </c>
       <c r="J296" t="s">
         <v>18</v>
       </c>
       <c r="K296" t="s">
         <v>18</v>
       </c>
       <c r="L296">
         <v>0</v>
       </c>
     </row>
     <row r="297" spans="1:12">
       <c r="A297" t="s">
         <v>370</v>
       </c>
       <c r="B297" t="s">
         <v>367</v>
       </c>
       <c r="C297" t="s">
         <v>14</v>
       </c>
       <c r="D297" t="s">
         <v>20</v>
       </c>
       <c r="E297" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F297" t="s">
         <v>26</v>
       </c>
       <c r="I297" t="s">
         <v>18</v>
       </c>
       <c r="J297" t="s">
         <v>18</v>
       </c>
       <c r="K297" t="s">
         <v>18</v>
       </c>
       <c r="L297">
         <v>0</v>
       </c>
     </row>
     <row r="298" spans="1:12">
       <c r="A298" t="s">
         <v>371</v>
       </c>
       <c r="B298" t="s">
         <v>367</v>
       </c>
       <c r="C298" t="s">
         <v>14</v>
       </c>
       <c r="D298" t="s">
-        <v>20</v>
+        <v>251</v>
       </c>
       <c r="E298" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F298" t="s">
         <v>26</v>
       </c>
       <c r="I298" t="s">
         <v>18</v>
       </c>
       <c r="J298" t="s">
         <v>18</v>
       </c>
       <c r="K298" t="s">
         <v>18</v>
       </c>
       <c r="L298">
         <v>0</v>
       </c>
     </row>
     <row r="299" spans="1:12">
       <c r="A299" t="s">
         <v>372</v>
       </c>
       <c r="B299" t="s">
         <v>367</v>
       </c>
       <c r="C299" t="s">
         <v>14</v>
       </c>
       <c r="D299" t="s">
-        <v>251</v>
+        <v>20</v>
       </c>
       <c r="E299" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="F299" t="s">
         <v>26</v>
       </c>
       <c r="I299" t="s">
         <v>18</v>
       </c>
       <c r="J299" t="s">
         <v>18</v>
       </c>
       <c r="K299" t="s">
         <v>18</v>
       </c>
       <c r="L299">
         <v>0</v>
       </c>
     </row>
     <row r="300" spans="1:12">
       <c r="A300" t="s">
         <v>373</v>
       </c>
       <c r="B300" t="s">
         <v>367</v>
       </c>
       <c r="C300" t="s">
@@ -11630,217 +11630,217 @@
       </c>
       <c r="F300" t="s">
         <v>26</v>
       </c>
       <c r="I300" t="s">
         <v>18</v>
       </c>
       <c r="J300" t="s">
         <v>18</v>
       </c>
       <c r="K300" t="s">
         <v>18</v>
       </c>
       <c r="L300">
         <v>0</v>
       </c>
     </row>
     <row r="301" spans="1:12">
       <c r="A301" t="s">
         <v>374</v>
       </c>
       <c r="B301" t="s">
         <v>367</v>
       </c>
       <c r="C301" t="s">
-        <v>14</v>
+        <v>60</v>
       </c>
       <c r="D301" t="s">
         <v>20</v>
       </c>
       <c r="E301" t="s">
         <v>16</v>
       </c>
       <c r="F301" t="s">
         <v>26</v>
       </c>
       <c r="I301" t="s">
         <v>18</v>
       </c>
       <c r="J301" t="s">
         <v>18</v>
       </c>
       <c r="K301" t="s">
         <v>18</v>
       </c>
       <c r="L301">
         <v>0</v>
       </c>
     </row>
     <row r="302" spans="1:12">
       <c r="A302" t="s">
         <v>375</v>
       </c>
       <c r="B302" t="s">
         <v>367</v>
       </c>
       <c r="C302" t="s">
         <v>60</v>
       </c>
       <c r="D302" t="s">
-        <v>257</v>
+        <v>20</v>
       </c>
       <c r="E302" t="s">
         <v>16</v>
       </c>
       <c r="F302" t="s">
         <v>26</v>
       </c>
       <c r="I302" t="s">
         <v>18</v>
       </c>
       <c r="J302" t="s">
         <v>18</v>
       </c>
       <c r="K302" t="s">
         <v>18</v>
       </c>
       <c r="L302">
         <v>0</v>
       </c>
     </row>
     <row r="303" spans="1:12">
       <c r="A303" t="s">
         <v>376</v>
       </c>
       <c r="B303" t="s">
         <v>367</v>
       </c>
       <c r="C303" t="s">
         <v>60</v>
       </c>
       <c r="D303" t="s">
-        <v>20</v>
+        <v>257</v>
       </c>
       <c r="E303" t="s">
         <v>16</v>
       </c>
       <c r="F303" t="s">
         <v>26</v>
       </c>
       <c r="I303" t="s">
         <v>18</v>
       </c>
       <c r="J303" t="s">
         <v>18</v>
       </c>
       <c r="K303" t="s">
         <v>18</v>
       </c>
       <c r="L303">
         <v>0</v>
       </c>
     </row>
     <row r="304" spans="1:12">
       <c r="A304" t="s">
         <v>377</v>
       </c>
       <c r="B304" t="s">
         <v>367</v>
       </c>
       <c r="C304" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="D304" t="s">
         <v>20</v>
       </c>
       <c r="E304" t="s">
         <v>16</v>
       </c>
       <c r="F304" t="s">
         <v>26</v>
       </c>
       <c r="I304" t="s">
         <v>18</v>
       </c>
       <c r="J304" t="s">
         <v>18</v>
       </c>
       <c r="K304" t="s">
         <v>18</v>
       </c>
       <c r="L304">
         <v>0</v>
       </c>
     </row>
     <row r="305" spans="1:12">
       <c r="A305" t="s">
         <v>378</v>
       </c>
       <c r="B305" t="s">
         <v>367</v>
       </c>
       <c r="C305" t="s">
         <v>14</v>
       </c>
       <c r="D305" t="s">
         <v>257</v>
       </c>
       <c r="E305" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F305" t="s">
         <v>102</v>
       </c>
       <c r="I305" t="s">
         <v>18</v>
       </c>
       <c r="J305" t="s">
         <v>18</v>
       </c>
       <c r="K305" t="s">
         <v>18</v>
       </c>
       <c r="L305">
         <v>0</v>
       </c>
     </row>
     <row r="306" spans="1:12">
       <c r="A306" t="s">
         <v>379</v>
       </c>
       <c r="B306" t="s">
         <v>367</v>
       </c>
       <c r="C306" t="s">
         <v>14</v>
       </c>
       <c r="D306" t="s">
         <v>257</v>
       </c>
       <c r="E306" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F306" t="s">
         <v>102</v>
       </c>
       <c r="I306" t="s">
         <v>18</v>
       </c>
       <c r="J306" t="s">
         <v>18</v>
       </c>
       <c r="K306" t="s">
         <v>18</v>
       </c>
       <c r="L306">
         <v>0</v>
       </c>
     </row>
     <row r="307" spans="1:12">
       <c r="A307" t="s">
         <v>380</v>
       </c>
       <c r="B307" t="s">
         <v>367</v>
       </c>
       <c r="C307" t="s">
@@ -11950,51 +11950,51 @@
       </c>
       <c r="F310" t="s">
         <v>102</v>
       </c>
       <c r="I310" t="s">
         <v>18</v>
       </c>
       <c r="J310" t="s">
         <v>18</v>
       </c>
       <c r="K310" t="s">
         <v>18</v>
       </c>
       <c r="L310">
         <v>0</v>
       </c>
     </row>
     <row r="311" spans="1:12">
       <c r="A311" t="s">
         <v>384</v>
       </c>
       <c r="B311" t="s">
         <v>367</v>
       </c>
       <c r="C311" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="D311" t="s">
         <v>251</v>
       </c>
       <c r="E311" t="s">
         <v>16</v>
       </c>
       <c r="F311" t="s">
         <v>102</v>
       </c>
       <c r="I311" t="s">
         <v>18</v>
       </c>
       <c r="J311" t="s">
         <v>18</v>
       </c>
       <c r="K311" t="s">
         <v>18</v>
       </c>
       <c r="L311">
         <v>0</v>
       </c>
     </row>
     <row r="312" spans="1:12">
       <c r="A312" t="s">
@@ -12180,51 +12180,51 @@
       </c>
       <c r="J317" t="s">
         <v>18</v>
       </c>
       <c r="K317" t="s">
         <v>18</v>
       </c>
       <c r="L317">
         <v>0</v>
       </c>
     </row>
     <row r="318" spans="1:12">
       <c r="A318" t="s">
         <v>393</v>
       </c>
       <c r="B318" t="s">
         <v>394</v>
       </c>
       <c r="C318" t="s">
         <v>14</v>
       </c>
       <c r="D318" t="s">
         <v>257</v>
       </c>
       <c r="E318" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="F318" t="s">
         <v>26</v>
       </c>
       <c r="I318" t="s">
         <v>18</v>
       </c>
       <c r="J318" t="s">
         <v>18</v>
       </c>
       <c r="K318" t="s">
         <v>18</v>
       </c>
       <c r="L318">
         <v>0</v>
       </c>
     </row>
     <row r="319" spans="1:12">
       <c r="A319" t="s">
         <v>395</v>
       </c>
       <c r="B319" t="s">
         <v>394</v>
       </c>
       <c r="C319" t="s">
@@ -12302,89 +12302,89 @@
       </c>
       <c r="F321" t="s">
         <v>26</v>
       </c>
       <c r="I321" t="s">
         <v>18</v>
       </c>
       <c r="J321" t="s">
         <v>18</v>
       </c>
       <c r="K321" t="s">
         <v>18</v>
       </c>
       <c r="L321">
         <v>0</v>
       </c>
     </row>
     <row r="322" spans="1:12">
       <c r="A322" t="s">
         <v>398</v>
       </c>
       <c r="B322" t="s">
         <v>394</v>
       </c>
       <c r="C322" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="D322" t="s">
         <v>20</v>
       </c>
       <c r="E322" t="s">
         <v>16</v>
       </c>
       <c r="F322" t="s">
         <v>26</v>
       </c>
       <c r="I322" t="s">
         <v>18</v>
       </c>
       <c r="J322" t="s">
         <v>18</v>
       </c>
       <c r="K322" t="s">
         <v>18</v>
       </c>
       <c r="L322">
         <v>0</v>
       </c>
     </row>
     <row r="323" spans="1:12">
       <c r="A323" t="s">
         <v>399</v>
       </c>
       <c r="B323" t="s">
         <v>394</v>
       </c>
       <c r="C323" t="s">
         <v>14</v>
       </c>
       <c r="D323" t="s">
         <v>257</v>
       </c>
       <c r="E323" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="F323" t="s">
         <v>102</v>
       </c>
       <c r="I323" t="s">
         <v>18</v>
       </c>
       <c r="J323" t="s">
         <v>18</v>
       </c>
       <c r="K323" t="s">
         <v>18</v>
       </c>
       <c r="L323">
         <v>0</v>
       </c>
     </row>
     <row r="324" spans="1:12">
       <c r="A324" t="s">
         <v>400</v>
       </c>
       <c r="B324" t="s">
         <v>394</v>
       </c>
       <c r="C324" t="s">
@@ -12465,246 +12465,246 @@
       </c>
       <c r="I326" t="s">
         <v>18</v>
       </c>
       <c r="J326" t="s">
         <v>18</v>
       </c>
       <c r="K326" t="s">
         <v>18</v>
       </c>
       <c r="L326">
         <v>0</v>
       </c>
     </row>
     <row r="327" spans="1:12">
       <c r="A327" t="s">
         <v>404</v>
       </c>
       <c r="B327" t="s">
         <v>405</v>
       </c>
       <c r="C327" t="s">
         <v>14</v>
       </c>
       <c r="D327" t="s">
-        <v>20</v>
+        <v>257</v>
       </c>
       <c r="E327" t="s">
-        <v>16</v>
+        <v>182</v>
       </c>
       <c r="F327" t="s">
         <v>26</v>
       </c>
       <c r="I327" t="s">
         <v>18</v>
       </c>
       <c r="J327" t="s">
         <v>18</v>
       </c>
       <c r="K327" t="s">
         <v>18</v>
       </c>
       <c r="L327">
         <v>0</v>
       </c>
     </row>
     <row r="328" spans="1:12">
       <c r="A328" t="s">
         <v>406</v>
       </c>
       <c r="B328" t="s">
         <v>405</v>
       </c>
       <c r="C328" t="s">
         <v>14</v>
       </c>
       <c r="D328" t="s">
-        <v>257</v>
+        <v>20</v>
       </c>
       <c r="E328" t="s">
-        <v>185</v>
+        <v>47</v>
       </c>
       <c r="F328" t="s">
         <v>26</v>
       </c>
       <c r="I328" t="s">
         <v>18</v>
       </c>
       <c r="J328" t="s">
         <v>18</v>
       </c>
       <c r="K328" t="s">
         <v>18</v>
       </c>
       <c r="L328">
         <v>0</v>
       </c>
     </row>
     <row r="329" spans="1:12">
       <c r="A329" t="s">
         <v>407</v>
       </c>
       <c r="B329" t="s">
         <v>405</v>
       </c>
       <c r="C329" t="s">
         <v>14</v>
       </c>
       <c r="D329" t="s">
         <v>257</v>
       </c>
       <c r="E329" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F329" t="s">
         <v>26</v>
       </c>
       <c r="I329" t="s">
         <v>18</v>
       </c>
       <c r="J329" t="s">
         <v>18</v>
       </c>
       <c r="K329" t="s">
         <v>18</v>
       </c>
       <c r="L329">
         <v>0</v>
       </c>
     </row>
     <row r="330" spans="1:12">
       <c r="A330" t="s">
         <v>408</v>
       </c>
       <c r="B330" t="s">
         <v>405</v>
       </c>
       <c r="C330" t="s">
         <v>14</v>
       </c>
       <c r="D330" t="s">
         <v>20</v>
       </c>
       <c r="E330" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F330" t="s">
         <v>26</v>
       </c>
       <c r="I330" t="s">
         <v>18</v>
       </c>
       <c r="J330" t="s">
         <v>18</v>
       </c>
       <c r="K330" t="s">
         <v>18</v>
       </c>
       <c r="L330">
         <v>0</v>
       </c>
     </row>
     <row r="331" spans="1:12">
       <c r="A331" t="s">
         <v>409</v>
       </c>
       <c r="B331" t="s">
         <v>405</v>
       </c>
       <c r="C331" t="s">
-        <v>14</v>
+        <v>81</v>
       </c>
       <c r="D331" t="s">
         <v>20</v>
       </c>
       <c r="E331" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F331" t="s">
         <v>26</v>
       </c>
       <c r="I331" t="s">
         <v>18</v>
       </c>
       <c r="J331" t="s">
         <v>18</v>
       </c>
       <c r="K331" t="s">
         <v>18</v>
       </c>
       <c r="L331">
         <v>0</v>
       </c>
     </row>
     <row r="332" spans="1:12">
       <c r="A332" t="s">
         <v>410</v>
       </c>
       <c r="B332" t="s">
         <v>405</v>
       </c>
       <c r="C332" t="s">
-        <v>73</v>
+        <v>14</v>
       </c>
       <c r="D332" t="s">
         <v>20</v>
       </c>
       <c r="E332" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="F332" t="s">
         <v>26</v>
       </c>
       <c r="I332" t="s">
         <v>18</v>
       </c>
       <c r="J332" t="s">
         <v>18</v>
       </c>
       <c r="K332" t="s">
         <v>18</v>
       </c>
       <c r="L332">
         <v>0</v>
       </c>
     </row>
     <row r="333" spans="1:12">
       <c r="A333" t="s">
         <v>411</v>
       </c>
       <c r="B333" t="s">
         <v>405</v>
       </c>
       <c r="C333" t="s">
         <v>14</v>
       </c>
       <c r="D333" t="s">
         <v>20</v>
       </c>
       <c r="E333" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="F333" t="s">
         <v>26</v>
       </c>
       <c r="I333" t="s">
         <v>18</v>
       </c>
       <c r="J333" t="s">
         <v>18</v>
       </c>
       <c r="K333" t="s">
         <v>18</v>
       </c>
       <c r="L333">
         <v>0</v>
       </c>
     </row>
     <row r="334" spans="1:12">
       <c r="A334" t="s">
         <v>412</v>
       </c>
       <c r="B334" t="s">
         <v>405</v>
       </c>
       <c r="C334" t="s">
@@ -12753,83 +12753,83 @@
       </c>
       <c r="I335" t="s">
         <v>18</v>
       </c>
       <c r="J335" t="s">
         <v>18</v>
       </c>
       <c r="K335" t="s">
         <v>18</v>
       </c>
       <c r="L335">
         <v>0</v>
       </c>
     </row>
     <row r="336" spans="1:12">
       <c r="A336" t="s">
         <v>414</v>
       </c>
       <c r="B336" t="s">
         <v>405</v>
       </c>
       <c r="C336" t="s">
         <v>14</v>
       </c>
       <c r="D336" t="s">
-        <v>20</v>
+        <v>257</v>
       </c>
       <c r="E336" t="s">
         <v>16</v>
       </c>
       <c r="F336" t="s">
         <v>26</v>
       </c>
       <c r="I336" t="s">
         <v>18</v>
       </c>
       <c r="J336" t="s">
         <v>18</v>
       </c>
       <c r="K336" t="s">
         <v>18</v>
       </c>
       <c r="L336">
         <v>0</v>
       </c>
     </row>
     <row r="337" spans="1:12">
       <c r="A337" t="s">
         <v>415</v>
       </c>
       <c r="B337" t="s">
         <v>405</v>
       </c>
       <c r="C337" t="s">
         <v>14</v>
       </c>
       <c r="D337" t="s">
-        <v>257</v>
+        <v>20</v>
       </c>
       <c r="E337" t="s">
         <v>16</v>
       </c>
       <c r="F337" t="s">
         <v>26</v>
       </c>
       <c r="I337" t="s">
         <v>18</v>
       </c>
       <c r="J337" t="s">
         <v>18</v>
       </c>
       <c r="K337" t="s">
         <v>18</v>
       </c>
       <c r="L337">
         <v>0</v>
       </c>
     </row>
     <row r="338" spans="1:12">
       <c r="A338" t="s">
         <v>416</v>
       </c>
       <c r="B338" t="s">
@@ -12916,115 +12916,115 @@
       </c>
       <c r="J340" t="s">
         <v>18</v>
       </c>
       <c r="K340" t="s">
         <v>18</v>
       </c>
       <c r="L340">
         <v>0</v>
       </c>
     </row>
     <row r="341" spans="1:12">
       <c r="A341" t="s">
         <v>420</v>
       </c>
       <c r="B341" t="s">
         <v>405</v>
       </c>
       <c r="C341" t="s">
         <v>14</v>
       </c>
       <c r="D341" t="s">
         <v>257</v>
       </c>
       <c r="E341" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="F341" t="s">
         <v>102</v>
       </c>
       <c r="I341" t="s">
         <v>18</v>
       </c>
       <c r="J341" t="s">
         <v>18</v>
       </c>
       <c r="K341" t="s">
         <v>18</v>
       </c>
       <c r="L341">
         <v>0</v>
       </c>
     </row>
     <row r="342" spans="1:12">
       <c r="A342" t="s">
         <v>421</v>
       </c>
       <c r="B342" t="s">
         <v>405</v>
       </c>
       <c r="C342" t="s">
         <v>14</v>
       </c>
       <c r="D342" t="s">
         <v>257</v>
       </c>
       <c r="E342" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="F342" t="s">
         <v>102</v>
       </c>
       <c r="I342" t="s">
         <v>18</v>
       </c>
       <c r="J342" t="s">
         <v>18</v>
       </c>
       <c r="K342" t="s">
         <v>18</v>
       </c>
       <c r="L342">
         <v>0</v>
       </c>
     </row>
     <row r="343" spans="1:12">
       <c r="A343" t="s">
         <v>422</v>
       </c>
       <c r="B343" t="s">
         <v>405</v>
       </c>
       <c r="C343" t="s">
         <v>14</v>
       </c>
       <c r="D343" t="s">
         <v>251</v>
       </c>
       <c r="E343" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F343" t="s">
         <v>102</v>
       </c>
       <c r="I343" t="s">
         <v>18</v>
       </c>
       <c r="J343" t="s">
         <v>18</v>
       </c>
       <c r="K343" t="s">
         <v>18</v>
       </c>
       <c r="L343">
         <v>0</v>
       </c>
     </row>
     <row r="344" spans="1:12">
       <c r="A344" t="s">
         <v>423</v>
       </c>
       <c r="B344" t="s">
         <v>405</v>
       </c>
       <c r="C344" t="s">
@@ -13230,51 +13230,51 @@
       </c>
       <c r="F350" t="s">
         <v>102</v>
       </c>
       <c r="I350" t="s">
         <v>18</v>
       </c>
       <c r="J350" t="s">
         <v>18</v>
       </c>
       <c r="K350" t="s">
         <v>18</v>
       </c>
       <c r="L350">
         <v>0</v>
       </c>
     </row>
     <row r="351" spans="1:12">
       <c r="A351" t="s">
         <v>430</v>
       </c>
       <c r="B351" t="s">
         <v>405</v>
       </c>
       <c r="C351" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="D351" t="s">
         <v>251</v>
       </c>
       <c r="E351" t="s">
         <v>16</v>
       </c>
       <c r="F351" t="s">
         <v>102</v>
       </c>
       <c r="I351" t="s">
         <v>18</v>
       </c>
       <c r="J351" t="s">
         <v>18</v>
       </c>
       <c r="K351" t="s">
         <v>18</v>
       </c>
       <c r="L351">
         <v>0</v>
       </c>
     </row>
     <row r="352" spans="1:12">
       <c r="A352" t="s">
@@ -13300,51 +13300,51 @@
       </c>
       <c r="J352" t="s">
         <v>18</v>
       </c>
       <c r="K352" t="s">
         <v>18</v>
       </c>
       <c r="L352">
         <v>0</v>
       </c>
     </row>
     <row r="353" spans="1:12">
       <c r="A353" t="s">
         <v>433</v>
       </c>
       <c r="B353" t="s">
         <v>434</v>
       </c>
       <c r="C353" t="s">
         <v>14</v>
       </c>
       <c r="D353" t="s">
         <v>257</v>
       </c>
       <c r="E353" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F353" t="s">
         <v>102</v>
       </c>
       <c r="I353" t="s">
         <v>18</v>
       </c>
       <c r="J353" t="s">
         <v>18</v>
       </c>
       <c r="K353" t="s">
         <v>18</v>
       </c>
       <c r="L353">
         <v>0</v>
       </c>
     </row>
     <row r="354" spans="1:12">
       <c r="A354" t="s">
         <v>435</v>
       </c>
       <c r="B354" t="s">
         <v>434</v>
       </c>
       <c r="C354" t="s">
@@ -13364,51 +13364,51 @@
       </c>
       <c r="J354" t="s">
         <v>18</v>
       </c>
       <c r="K354" t="s">
         <v>18</v>
       </c>
       <c r="L354">
         <v>0</v>
       </c>
     </row>
     <row r="355" spans="1:12">
       <c r="A355" t="s">
         <v>436</v>
       </c>
       <c r="B355" t="s">
         <v>437</v>
       </c>
       <c r="C355" t="s">
         <v>14</v>
       </c>
       <c r="D355" t="s">
         <v>257</v>
       </c>
       <c r="E355" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="F355" t="s">
         <v>26</v>
       </c>
       <c r="I355" t="s">
         <v>18</v>
       </c>
       <c r="J355" t="s">
         <v>18</v>
       </c>
       <c r="K355" t="s">
         <v>18</v>
       </c>
       <c r="L355">
         <v>0</v>
       </c>
     </row>
     <row r="356" spans="1:12">
       <c r="A356" t="s">
         <v>438</v>
       </c>
       <c r="B356" t="s">
         <v>437</v>
       </c>
       <c r="C356" t="s">
@@ -13428,83 +13428,83 @@
       </c>
       <c r="J356" t="s">
         <v>18</v>
       </c>
       <c r="K356" t="s">
         <v>18</v>
       </c>
       <c r="L356">
         <v>0</v>
       </c>
     </row>
     <row r="357" spans="1:12">
       <c r="A357" t="s">
         <v>439</v>
       </c>
       <c r="B357" t="s">
         <v>437</v>
       </c>
       <c r="C357" t="s">
         <v>14</v>
       </c>
       <c r="D357" t="s">
         <v>251</v>
       </c>
       <c r="E357" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="F357" t="s">
         <v>102</v>
       </c>
       <c r="I357" t="s">
         <v>18</v>
       </c>
       <c r="J357" t="s">
         <v>18</v>
       </c>
       <c r="K357" t="s">
         <v>18</v>
       </c>
       <c r="L357">
         <v>0</v>
       </c>
     </row>
     <row r="358" spans="1:12">
       <c r="A358" t="s">
         <v>440</v>
       </c>
       <c r="B358" t="s">
         <v>437</v>
       </c>
       <c r="C358" t="s">
         <v>14</v>
       </c>
       <c r="D358" t="s">
         <v>251</v>
       </c>
       <c r="E358" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F358" t="s">
         <v>102</v>
       </c>
       <c r="I358" t="s">
         <v>18</v>
       </c>
       <c r="J358" t="s">
         <v>18</v>
       </c>
       <c r="K358" t="s">
         <v>18</v>
       </c>
       <c r="L358">
         <v>0</v>
       </c>
     </row>
     <row r="359" spans="1:12">
       <c r="A359" t="s">
         <v>441</v>
       </c>
       <c r="B359" t="s">
         <v>437</v>
       </c>
       <c r="C359" t="s">
@@ -13582,153 +13582,153 @@
       </c>
       <c r="F361" t="s">
         <v>26</v>
       </c>
       <c r="I361" t="s">
         <v>18</v>
       </c>
       <c r="J361" t="s">
         <v>18</v>
       </c>
       <c r="K361" t="s">
         <v>18</v>
       </c>
       <c r="L361">
         <v>0</v>
       </c>
     </row>
     <row r="362" spans="1:12">
       <c r="A362" t="s">
         <v>445</v>
       </c>
       <c r="B362" t="s">
         <v>443</v>
       </c>
       <c r="C362" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="D362" t="s">
         <v>251</v>
       </c>
       <c r="E362" t="s">
         <v>16</v>
       </c>
       <c r="F362" t="s">
         <v>26</v>
       </c>
       <c r="I362" t="s">
         <v>18</v>
       </c>
       <c r="J362" t="s">
         <v>18</v>
       </c>
       <c r="K362" t="s">
         <v>18</v>
       </c>
       <c r="L362">
         <v>0</v>
       </c>
     </row>
     <row r="363" spans="1:12">
       <c r="A363" t="s">
         <v>446</v>
       </c>
       <c r="B363" t="s">
         <v>443</v>
       </c>
       <c r="C363" t="s">
         <v>14</v>
       </c>
       <c r="D363" t="s">
         <v>257</v>
       </c>
       <c r="E363" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="F363" t="s">
         <v>102</v>
       </c>
       <c r="I363" t="s">
         <v>18</v>
       </c>
       <c r="J363" t="s">
         <v>18</v>
       </c>
       <c r="K363" t="s">
         <v>18</v>
       </c>
       <c r="L363">
         <v>0</v>
       </c>
     </row>
     <row r="364" spans="1:12">
       <c r="A364" t="s">
         <v>447</v>
       </c>
       <c r="B364" t="s">
         <v>443</v>
       </c>
       <c r="C364" t="s">
         <v>14</v>
       </c>
       <c r="D364" t="s">
         <v>251</v>
       </c>
       <c r="E364" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F364" t="s">
         <v>102</v>
       </c>
       <c r="I364" t="s">
         <v>18</v>
       </c>
       <c r="J364" t="s">
         <v>18</v>
       </c>
       <c r="K364" t="s">
         <v>18</v>
       </c>
       <c r="L364">
         <v>0</v>
       </c>
     </row>
     <row r="365" spans="1:12">
       <c r="A365" t="s">
         <v>448</v>
       </c>
       <c r="B365" t="s">
         <v>443</v>
       </c>
       <c r="C365" t="s">
         <v>14</v>
       </c>
       <c r="D365" t="s">
         <v>251</v>
       </c>
       <c r="E365" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F365" t="s">
         <v>102</v>
       </c>
       <c r="I365" t="s">
         <v>18</v>
       </c>
       <c r="J365" t="s">
         <v>18</v>
       </c>
       <c r="K365" t="s">
         <v>18</v>
       </c>
       <c r="L365">
         <v>0</v>
       </c>
     </row>
     <row r="366" spans="1:12">
       <c r="A366" t="s">
         <v>449</v>
       </c>
       <c r="B366" t="s">
         <v>443</v>
       </c>
       <c r="C366" t="s">
@@ -13838,83 +13838,83 @@
       </c>
       <c r="F369" t="s">
         <v>102</v>
       </c>
       <c r="I369" t="s">
         <v>18</v>
       </c>
       <c r="J369" t="s">
         <v>18</v>
       </c>
       <c r="K369" t="s">
         <v>18</v>
       </c>
       <c r="L369">
         <v>0</v>
       </c>
     </row>
     <row r="370" spans="1:12">
       <c r="A370" t="s">
         <v>453</v>
       </c>
       <c r="B370" t="s">
         <v>443</v>
       </c>
       <c r="C370" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="D370" t="s">
         <v>251</v>
       </c>
       <c r="E370" t="s">
         <v>16</v>
       </c>
       <c r="F370" t="s">
         <v>102</v>
       </c>
       <c r="I370" t="s">
         <v>18</v>
       </c>
       <c r="J370" t="s">
         <v>18</v>
       </c>
       <c r="K370" t="s">
         <v>18</v>
       </c>
       <c r="L370">
         <v>0</v>
       </c>
     </row>
     <row r="371" spans="1:12">
       <c r="A371" t="s">
         <v>454</v>
       </c>
       <c r="B371" t="s">
         <v>443</v>
       </c>
       <c r="C371" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="D371" t="s">
         <v>251</v>
       </c>
       <c r="E371" t="s">
         <v>16</v>
       </c>
       <c r="F371" t="s">
         <v>102</v>
       </c>
       <c r="I371" t="s">
         <v>18</v>
       </c>
       <c r="J371" t="s">
         <v>18</v>
       </c>
       <c r="K371" t="s">
         <v>18</v>
       </c>
       <c r="L371">
         <v>0</v>
       </c>
     </row>
     <row r="372" spans="1:12">
       <c r="A372" t="s">
@@ -13972,51 +13972,51 @@
       </c>
       <c r="J373" t="s">
         <v>18</v>
       </c>
       <c r="K373" t="s">
         <v>18</v>
       </c>
       <c r="L373">
         <v>0</v>
       </c>
     </row>
     <row r="374" spans="1:12">
       <c r="A374" t="s">
         <v>458</v>
       </c>
       <c r="B374" t="s">
         <v>456</v>
       </c>
       <c r="C374" t="s">
         <v>14</v>
       </c>
       <c r="D374" t="s">
         <v>257</v>
       </c>
       <c r="E374" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="F374" t="s">
         <v>102</v>
       </c>
       <c r="I374" t="s">
         <v>18</v>
       </c>
       <c r="J374" t="s">
         <v>18</v>
       </c>
       <c r="K374" t="s">
         <v>18</v>
       </c>
       <c r="L374">
         <v>0</v>
       </c>
     </row>
     <row r="375" spans="1:12">
       <c r="A375" t="s">
         <v>459</v>
       </c>
       <c r="B375" t="s">
         <v>456</v>
       </c>
       <c r="C375" t="s">
@@ -14062,377 +14062,377 @@
       </c>
       <c r="F376" t="s">
         <v>102</v>
       </c>
       <c r="I376" t="s">
         <v>18</v>
       </c>
       <c r="J376" t="s">
         <v>18</v>
       </c>
       <c r="K376" t="s">
         <v>18</v>
       </c>
       <c r="L376">
         <v>0</v>
       </c>
     </row>
     <row r="377" spans="1:12">
       <c r="A377" t="s">
         <v>461</v>
       </c>
       <c r="B377" t="s">
         <v>462</v>
       </c>
       <c r="C377" t="s">
-        <v>73</v>
+        <v>14</v>
       </c>
       <c r="D377" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="E377" t="s">
-        <v>16</v>
+        <v>182</v>
       </c>
       <c r="F377" t="s">
-        <v>102</v>
+        <v>26</v>
       </c>
       <c r="I377" t="s">
         <v>18</v>
       </c>
       <c r="J377" t="s">
         <v>18</v>
       </c>
       <c r="K377" t="s">
         <v>18</v>
       </c>
       <c r="L377">
         <v>0</v>
       </c>
     </row>
     <row r="378" spans="1:12">
       <c r="A378" t="s">
         <v>463</v>
       </c>
       <c r="B378" t="s">
         <v>462</v>
       </c>
       <c r="C378" t="s">
-        <v>73</v>
+        <v>14</v>
       </c>
       <c r="D378" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="E378" t="s">
-        <v>32</v>
+        <v>47</v>
       </c>
       <c r="F378" t="s">
-        <v>102</v>
+        <v>26</v>
       </c>
       <c r="I378" t="s">
         <v>18</v>
       </c>
       <c r="J378" t="s">
         <v>18</v>
       </c>
       <c r="K378" t="s">
         <v>18</v>
       </c>
       <c r="L378">
         <v>0</v>
       </c>
     </row>
     <row r="379" spans="1:12">
       <c r="A379" t="s">
         <v>464</v>
       </c>
       <c r="B379" t="s">
         <v>462</v>
       </c>
       <c r="C379" t="s">
         <v>14</v>
       </c>
       <c r="D379" t="s">
         <v>257</v>
       </c>
       <c r="E379" t="s">
-        <v>185</v>
+        <v>16</v>
       </c>
       <c r="F379" t="s">
         <v>26</v>
       </c>
       <c r="I379" t="s">
         <v>18</v>
       </c>
       <c r="J379" t="s">
         <v>18</v>
       </c>
       <c r="K379" t="s">
         <v>18</v>
       </c>
       <c r="L379">
         <v>0</v>
       </c>
     </row>
     <row r="380" spans="1:12">
       <c r="A380" t="s">
         <v>465</v>
       </c>
       <c r="B380" t="s">
         <v>462</v>
       </c>
       <c r="C380" t="s">
         <v>14</v>
       </c>
       <c r="D380" t="s">
-        <v>257</v>
+        <v>251</v>
       </c>
       <c r="E380" t="s">
-        <v>48</v>
+        <v>182</v>
       </c>
       <c r="F380" t="s">
-        <v>26</v>
+        <v>102</v>
       </c>
       <c r="I380" t="s">
         <v>18</v>
       </c>
       <c r="J380" t="s">
         <v>18</v>
       </c>
       <c r="K380" t="s">
         <v>18</v>
       </c>
       <c r="L380">
         <v>0</v>
       </c>
     </row>
     <row r="381" spans="1:12">
       <c r="A381" t="s">
         <v>466</v>
       </c>
       <c r="B381" t="s">
         <v>462</v>
       </c>
       <c r="C381" t="s">
         <v>14</v>
       </c>
       <c r="D381" t="s">
         <v>257</v>
       </c>
       <c r="E381" t="s">
-        <v>16</v>
+        <v>182</v>
       </c>
       <c r="F381" t="s">
-        <v>26</v>
+        <v>102</v>
       </c>
       <c r="I381" t="s">
         <v>18</v>
       </c>
       <c r="J381" t="s">
         <v>18</v>
       </c>
       <c r="K381" t="s">
         <v>18</v>
       </c>
       <c r="L381">
         <v>0</v>
       </c>
     </row>
     <row r="382" spans="1:12">
       <c r="A382" t="s">
         <v>467</v>
       </c>
       <c r="B382" t="s">
         <v>462</v>
       </c>
       <c r="C382" t="s">
         <v>14</v>
       </c>
       <c r="D382" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="E382" t="s">
-        <v>185</v>
+        <v>47</v>
       </c>
       <c r="F382" t="s">
         <v>102</v>
       </c>
       <c r="I382" t="s">
         <v>18</v>
       </c>
       <c r="J382" t="s">
         <v>18</v>
       </c>
       <c r="K382" t="s">
         <v>18</v>
       </c>
       <c r="L382">
         <v>0</v>
       </c>
     </row>
     <row r="383" spans="1:12">
       <c r="A383" t="s">
         <v>468</v>
       </c>
       <c r="B383" t="s">
         <v>462</v>
       </c>
       <c r="C383" t="s">
         <v>14</v>
       </c>
       <c r="D383" t="s">
-        <v>257</v>
+        <v>251</v>
       </c>
       <c r="E383" t="s">
-        <v>185</v>
+        <v>16</v>
       </c>
       <c r="F383" t="s">
         <v>102</v>
       </c>
       <c r="I383" t="s">
         <v>18</v>
       </c>
       <c r="J383" t="s">
         <v>18</v>
       </c>
       <c r="K383" t="s">
         <v>18</v>
       </c>
       <c r="L383">
         <v>0</v>
       </c>
     </row>
     <row r="384" spans="1:12">
       <c r="A384" t="s">
         <v>469</v>
       </c>
       <c r="B384" t="s">
         <v>462</v>
       </c>
       <c r="C384" t="s">
         <v>14</v>
       </c>
       <c r="D384" t="s">
         <v>257</v>
       </c>
       <c r="E384" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="F384" t="s">
         <v>102</v>
       </c>
       <c r="I384" t="s">
         <v>18</v>
       </c>
       <c r="J384" t="s">
         <v>18</v>
       </c>
       <c r="K384" t="s">
         <v>18</v>
       </c>
       <c r="L384">
         <v>0</v>
       </c>
     </row>
     <row r="385" spans="1:12">
       <c r="A385" t="s">
         <v>470</v>
       </c>
       <c r="B385" t="s">
         <v>462</v>
       </c>
       <c r="C385" t="s">
-        <v>14</v>
+        <v>81</v>
       </c>
       <c r="D385" t="s">
         <v>251</v>
       </c>
       <c r="E385" t="s">
         <v>16</v>
       </c>
       <c r="F385" t="s">
         <v>102</v>
       </c>
       <c r="I385" t="s">
         <v>18</v>
       </c>
       <c r="J385" t="s">
         <v>18</v>
       </c>
       <c r="K385" t="s">
         <v>18</v>
       </c>
       <c r="L385">
         <v>0</v>
       </c>
     </row>
     <row r="386" spans="1:12">
       <c r="A386" t="s">
         <v>471</v>
       </c>
       <c r="B386" t="s">
         <v>462</v>
       </c>
       <c r="C386" t="s">
-        <v>14</v>
+        <v>81</v>
       </c>
       <c r="D386" t="s">
-        <v>257</v>
+        <v>251</v>
       </c>
       <c r="E386" t="s">
         <v>16</v>
       </c>
       <c r="F386" t="s">
         <v>102</v>
       </c>
       <c r="I386" t="s">
         <v>18</v>
       </c>
       <c r="J386" t="s">
         <v>18</v>
       </c>
       <c r="K386" t="s">
         <v>18</v>
       </c>
       <c r="L386">
         <v>0</v>
       </c>
     </row>
     <row r="387" spans="1:12">
       <c r="A387" t="s">
         <v>472</v>
       </c>
       <c r="B387" t="s">
         <v>462</v>
       </c>
       <c r="C387" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="D387" t="s">
         <v>251</v>
       </c>
       <c r="E387" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="F387" t="s">
         <v>102</v>
       </c>
       <c r="I387" t="s">
         <v>18</v>
       </c>
       <c r="J387" t="s">
         <v>18</v>
       </c>
       <c r="K387" t="s">
         <v>18</v>
       </c>
       <c r="L387">
         <v>0</v>
       </c>
     </row>
     <row r="388" spans="1:12">
       <c r="A388" t="s">
         <v>473</v>
       </c>
       <c r="B388" t="s">
         <v>474</v>
       </c>
       <c r="C388" t="s">
@@ -14606,153 +14606,153 @@
       </c>
       <c r="F393" t="s">
         <v>102</v>
       </c>
       <c r="I393" t="s">
         <v>18</v>
       </c>
       <c r="J393" t="s">
         <v>18</v>
       </c>
       <c r="K393" t="s">
         <v>18</v>
       </c>
       <c r="L393">
         <v>0</v>
       </c>
     </row>
     <row r="394" spans="1:12">
       <c r="A394" t="s">
         <v>482</v>
       </c>
       <c r="B394" t="s">
         <v>481</v>
       </c>
       <c r="C394" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="D394" t="s">
         <v>251</v>
       </c>
       <c r="E394" t="s">
         <v>16</v>
       </c>
       <c r="F394" t="s">
         <v>102</v>
       </c>
       <c r="I394" t="s">
         <v>18</v>
       </c>
       <c r="J394" t="s">
         <v>18</v>
       </c>
       <c r="K394" t="s">
         <v>18</v>
       </c>
       <c r="L394">
         <v>0</v>
       </c>
     </row>
     <row r="395" spans="1:12">
       <c r="A395" t="s">
         <v>483</v>
       </c>
       <c r="B395" t="s">
         <v>484</v>
       </c>
       <c r="C395" t="s">
         <v>14</v>
       </c>
       <c r="D395" t="s">
         <v>257</v>
       </c>
       <c r="E395" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="F395" t="s">
         <v>26</v>
       </c>
       <c r="I395" t="s">
         <v>18</v>
       </c>
       <c r="J395" t="s">
         <v>18</v>
       </c>
       <c r="K395" t="s">
         <v>18</v>
       </c>
       <c r="L395">
         <v>0</v>
       </c>
     </row>
     <row r="396" spans="1:12">
       <c r="A396" t="s">
         <v>485</v>
       </c>
       <c r="B396" t="s">
         <v>484</v>
       </c>
       <c r="C396" t="s">
         <v>14</v>
       </c>
       <c r="D396" t="s">
-        <v>257</v>
+        <v>20</v>
       </c>
       <c r="E396" t="s">
         <v>16</v>
       </c>
       <c r="F396" t="s">
-        <v>102</v>
+        <v>26</v>
       </c>
       <c r="I396" t="s">
         <v>18</v>
       </c>
       <c r="J396" t="s">
         <v>18</v>
       </c>
       <c r="K396" t="s">
         <v>18</v>
       </c>
       <c r="L396">
         <v>0</v>
       </c>
     </row>
     <row r="397" spans="1:12">
       <c r="A397" t="s">
         <v>486</v>
       </c>
       <c r="B397" t="s">
         <v>484</v>
       </c>
       <c r="C397" t="s">
         <v>14</v>
       </c>
       <c r="D397" t="s">
         <v>257</v>
       </c>
       <c r="E397" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="F397" t="s">
         <v>26</v>
       </c>
       <c r="I397" t="s">
         <v>18</v>
       </c>
       <c r="J397" t="s">
         <v>18</v>
       </c>
       <c r="K397" t="s">
         <v>18</v>
       </c>
       <c r="L397">
         <v>0</v>
       </c>
     </row>
     <row r="398" spans="1:12">
       <c r="A398" t="s">
         <v>487</v>
       </c>
       <c r="B398" t="s">
         <v>484</v>
       </c>
       <c r="C398" t="s">
@@ -14769,214 +14769,214 @@
       </c>
       <c r="I398" t="s">
         <v>18</v>
       </c>
       <c r="J398" t="s">
         <v>18</v>
       </c>
       <c r="K398" t="s">
         <v>18</v>
       </c>
       <c r="L398">
         <v>0</v>
       </c>
     </row>
     <row r="399" spans="1:12">
       <c r="A399" t="s">
         <v>488</v>
       </c>
       <c r="B399" t="s">
         <v>484</v>
       </c>
       <c r="C399" t="s">
         <v>14</v>
       </c>
       <c r="D399" t="s">
-        <v>20</v>
+        <v>251</v>
       </c>
       <c r="E399" t="s">
-        <v>16</v>
+        <v>182</v>
       </c>
       <c r="F399" t="s">
-        <v>26</v>
+        <v>102</v>
       </c>
       <c r="I399" t="s">
         <v>18</v>
       </c>
       <c r="J399" t="s">
         <v>18</v>
       </c>
       <c r="K399" t="s">
         <v>18</v>
       </c>
       <c r="L399">
         <v>0</v>
       </c>
     </row>
     <row r="400" spans="1:12">
       <c r="A400" t="s">
         <v>489</v>
       </c>
       <c r="B400" t="s">
         <v>484</v>
       </c>
       <c r="C400" t="s">
         <v>14</v>
       </c>
       <c r="D400" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="E400" t="s">
-        <v>185</v>
+        <v>47</v>
       </c>
       <c r="F400" t="s">
         <v>102</v>
       </c>
       <c r="I400" t="s">
         <v>18</v>
       </c>
       <c r="J400" t="s">
         <v>18</v>
       </c>
       <c r="K400" t="s">
         <v>18</v>
       </c>
       <c r="L400">
         <v>0</v>
       </c>
     </row>
     <row r="401" spans="1:12">
       <c r="A401" t="s">
         <v>490</v>
       </c>
       <c r="B401" t="s">
         <v>484</v>
       </c>
       <c r="C401" t="s">
-        <v>14</v>
+        <v>60</v>
       </c>
       <c r="D401" t="s">
-        <v>257</v>
+        <v>251</v>
       </c>
       <c r="E401" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F401" t="s">
         <v>102</v>
       </c>
       <c r="I401" t="s">
         <v>18</v>
       </c>
       <c r="J401" t="s">
         <v>18</v>
       </c>
       <c r="K401" t="s">
         <v>18</v>
       </c>
       <c r="L401">
         <v>0</v>
       </c>
     </row>
     <row r="402" spans="1:12">
       <c r="A402" t="s">
         <v>491</v>
       </c>
       <c r="B402" t="s">
         <v>484</v>
       </c>
       <c r="C402" t="s">
-        <v>60</v>
+        <v>14</v>
       </c>
       <c r="D402" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="E402" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="F402" t="s">
         <v>102</v>
       </c>
       <c r="I402" t="s">
         <v>18</v>
       </c>
       <c r="J402" t="s">
         <v>18</v>
       </c>
       <c r="K402" t="s">
         <v>18</v>
       </c>
       <c r="L402">
         <v>0</v>
       </c>
     </row>
     <row r="403" spans="1:12">
       <c r="A403" t="s">
         <v>492</v>
       </c>
       <c r="B403" t="s">
         <v>484</v>
       </c>
       <c r="C403" t="s">
-        <v>14</v>
+        <v>81</v>
       </c>
       <c r="D403" t="s">
-        <v>257</v>
+        <v>251</v>
       </c>
       <c r="E403" t="s">
         <v>40</v>
       </c>
       <c r="F403" t="s">
         <v>102</v>
       </c>
       <c r="I403" t="s">
         <v>18</v>
       </c>
       <c r="J403" t="s">
         <v>18</v>
       </c>
       <c r="K403" t="s">
         <v>18</v>
       </c>
       <c r="L403">
         <v>0</v>
       </c>
     </row>
     <row r="404" spans="1:12">
       <c r="A404" t="s">
         <v>493</v>
       </c>
       <c r="B404" t="s">
         <v>484</v>
       </c>
       <c r="C404" t="s">
-        <v>73</v>
+        <v>14</v>
       </c>
       <c r="D404" t="s">
         <v>251</v>
       </c>
       <c r="E404" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="F404" t="s">
         <v>102</v>
       </c>
       <c r="I404" t="s">
         <v>18</v>
       </c>
       <c r="J404" t="s">
         <v>18</v>
       </c>
       <c r="K404" t="s">
         <v>18</v>
       </c>
       <c r="L404">
         <v>0</v>
       </c>
     </row>
     <row r="405" spans="1:12">
       <c r="A405" t="s">
         <v>494</v>
       </c>
       <c r="B405" t="s">
         <v>484</v>
       </c>
       <c r="C405" t="s">
@@ -14993,51 +14993,51 @@
       </c>
       <c r="I405" t="s">
         <v>18</v>
       </c>
       <c r="J405" t="s">
         <v>18</v>
       </c>
       <c r="K405" t="s">
         <v>18</v>
       </c>
       <c r="L405">
         <v>0</v>
       </c>
     </row>
     <row r="406" spans="1:12">
       <c r="A406" t="s">
         <v>495</v>
       </c>
       <c r="B406" t="s">
         <v>484</v>
       </c>
       <c r="C406" t="s">
         <v>14</v>
       </c>
       <c r="D406" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="E406" t="s">
         <v>16</v>
       </c>
       <c r="F406" t="s">
         <v>102</v>
       </c>
       <c r="I406" t="s">
         <v>18</v>
       </c>
       <c r="J406" t="s">
         <v>18</v>
       </c>
       <c r="K406" t="s">
         <v>18</v>
       </c>
       <c r="L406">
         <v>0</v>
       </c>
     </row>
     <row r="407" spans="1:12">
       <c r="A407" t="s">
         <v>496</v>
       </c>
       <c r="B407" t="s">
@@ -15086,83 +15086,83 @@
       </c>
       <c r="F408" t="s">
         <v>102</v>
       </c>
       <c r="I408" t="s">
         <v>18</v>
       </c>
       <c r="J408" t="s">
         <v>18</v>
       </c>
       <c r="K408" t="s">
         <v>18</v>
       </c>
       <c r="L408">
         <v>0</v>
       </c>
     </row>
     <row r="409" spans="1:12">
       <c r="A409" t="s">
         <v>498</v>
       </c>
       <c r="B409" t="s">
         <v>484</v>
       </c>
       <c r="C409" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="D409" t="s">
         <v>251</v>
       </c>
       <c r="E409" t="s">
         <v>16</v>
       </c>
       <c r="F409" t="s">
         <v>102</v>
       </c>
       <c r="I409" t="s">
         <v>18</v>
       </c>
       <c r="J409" t="s">
         <v>18</v>
       </c>
       <c r="K409" t="s">
         <v>18</v>
       </c>
       <c r="L409">
         <v>0</v>
       </c>
     </row>
     <row r="410" spans="1:12">
       <c r="A410" t="s">
         <v>499</v>
       </c>
       <c r="B410" t="s">
         <v>484</v>
       </c>
       <c r="C410" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="D410" t="s">
         <v>251</v>
       </c>
       <c r="E410" t="s">
         <v>16</v>
       </c>
       <c r="F410" t="s">
         <v>102</v>
       </c>
       <c r="I410" t="s">
         <v>18</v>
       </c>
       <c r="J410" t="s">
         <v>18</v>
       </c>
       <c r="K410" t="s">
         <v>18</v>
       </c>
       <c r="L410">
         <v>0</v>
       </c>
     </row>
     <row r="411" spans="1:12">
       <c r="A411" t="s">
@@ -15188,83 +15188,83 @@
       </c>
       <c r="J411" t="s">
         <v>18</v>
       </c>
       <c r="K411" t="s">
         <v>18</v>
       </c>
       <c r="L411">
         <v>0</v>
       </c>
     </row>
     <row r="412" spans="1:12">
       <c r="A412" t="s">
         <v>502</v>
       </c>
       <c r="B412" t="s">
         <v>501</v>
       </c>
       <c r="C412" t="s">
         <v>14</v>
       </c>
       <c r="D412" t="s">
         <v>257</v>
       </c>
       <c r="E412" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F412" t="s">
         <v>102</v>
       </c>
       <c r="I412" t="s">
         <v>18</v>
       </c>
       <c r="J412" t="s">
         <v>18</v>
       </c>
       <c r="K412" t="s">
         <v>18</v>
       </c>
       <c r="L412">
         <v>0</v>
       </c>
     </row>
     <row r="413" spans="1:12">
       <c r="A413" t="s">
         <v>503</v>
       </c>
       <c r="B413" t="s">
         <v>501</v>
       </c>
       <c r="C413" t="s">
         <v>14</v>
       </c>
       <c r="D413" t="s">
         <v>257</v>
       </c>
       <c r="E413" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F413" t="s">
         <v>102</v>
       </c>
       <c r="I413" t="s">
         <v>18</v>
       </c>
       <c r="J413" t="s">
         <v>18</v>
       </c>
       <c r="K413" t="s">
         <v>18</v>
       </c>
       <c r="L413">
         <v>0</v>
       </c>
     </row>
     <row r="414" spans="1:12">
       <c r="A414" t="s">
         <v>504</v>
       </c>
       <c r="B414" t="s">
         <v>501</v>
       </c>
       <c r="C414" t="s">
@@ -15310,115 +15310,115 @@
       </c>
       <c r="F415" t="s">
         <v>102</v>
       </c>
       <c r="I415" t="s">
         <v>18</v>
       </c>
       <c r="J415" t="s">
         <v>18</v>
       </c>
       <c r="K415" t="s">
         <v>18</v>
       </c>
       <c r="L415">
         <v>0</v>
       </c>
     </row>
     <row r="416" spans="1:12">
       <c r="A416" t="s">
         <v>506</v>
       </c>
       <c r="B416" t="s">
         <v>501</v>
       </c>
       <c r="C416" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="D416" t="s">
-        <v>257</v>
+        <v>251</v>
       </c>
       <c r="E416" t="s">
         <v>16</v>
       </c>
       <c r="F416" t="s">
         <v>102</v>
       </c>
       <c r="I416" t="s">
         <v>18</v>
       </c>
       <c r="J416" t="s">
         <v>18</v>
       </c>
       <c r="K416" t="s">
         <v>18</v>
       </c>
       <c r="L416">
         <v>0</v>
       </c>
     </row>
     <row r="417" spans="1:12">
       <c r="A417" t="s">
         <v>507</v>
       </c>
       <c r="B417" t="s">
         <v>501</v>
       </c>
       <c r="C417" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="D417" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="E417" t="s">
         <v>16</v>
       </c>
       <c r="F417" t="s">
         <v>102</v>
       </c>
       <c r="I417" t="s">
         <v>18</v>
       </c>
       <c r="J417" t="s">
         <v>18</v>
       </c>
       <c r="K417" t="s">
         <v>18</v>
       </c>
       <c r="L417">
         <v>0</v>
       </c>
     </row>
     <row r="418" spans="1:12">
       <c r="A418" t="s">
         <v>508</v>
       </c>
       <c r="B418" t="s">
         <v>501</v>
       </c>
       <c r="C418" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="D418" t="s">
         <v>251</v>
       </c>
       <c r="E418" t="s">
         <v>16</v>
       </c>
       <c r="F418" t="s">
         <v>102</v>
       </c>
       <c r="I418" t="s">
         <v>18</v>
       </c>
       <c r="J418" t="s">
         <v>18</v>
       </c>
       <c r="K418" t="s">
         <v>18</v>
       </c>
       <c r="L418">
         <v>0</v>
       </c>
     </row>
     <row r="419" spans="1:12">
       <c r="A419" t="s">
@@ -15508,83 +15508,83 @@
       </c>
       <c r="J421" t="s">
         <v>18</v>
       </c>
       <c r="K421" t="s">
         <v>18</v>
       </c>
       <c r="L421">
         <v>0</v>
       </c>
     </row>
     <row r="422" spans="1:12">
       <c r="A422" t="s">
         <v>514</v>
       </c>
       <c r="B422" t="s">
         <v>515</v>
       </c>
       <c r="C422" t="s">
         <v>14</v>
       </c>
       <c r="D422" t="s">
         <v>257</v>
       </c>
       <c r="E422" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="F422" t="s">
         <v>26</v>
       </c>
       <c r="I422" t="s">
         <v>18</v>
       </c>
       <c r="J422" t="s">
         <v>18</v>
       </c>
       <c r="K422" t="s">
         <v>18</v>
       </c>
       <c r="L422">
         <v>0</v>
       </c>
     </row>
     <row r="423" spans="1:12">
       <c r="A423" t="s">
         <v>516</v>
       </c>
       <c r="B423" t="s">
         <v>515</v>
       </c>
       <c r="C423" t="s">
         <v>14</v>
       </c>
       <c r="D423" t="s">
         <v>251</v>
       </c>
       <c r="E423" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="F423" t="s">
         <v>102</v>
       </c>
       <c r="I423" t="s">
         <v>18</v>
       </c>
       <c r="J423" t="s">
         <v>18</v>
       </c>
       <c r="K423" t="s">
         <v>18</v>
       </c>
       <c r="L423">
         <v>0</v>
       </c>
     </row>
     <row r="424" spans="1:12">
       <c r="A424" t="s">
         <v>517</v>
       </c>
       <c r="B424" t="s">
         <v>515</v>
       </c>
       <c r="C424" t="s">
@@ -15732,179 +15732,179 @@
       </c>
       <c r="J428" t="s">
         <v>18</v>
       </c>
       <c r="K428" t="s">
         <v>18</v>
       </c>
       <c r="L428">
         <v>0</v>
       </c>
     </row>
     <row r="429" spans="1:12">
       <c r="A429" t="s">
         <v>524</v>
       </c>
       <c r="B429" t="s">
         <v>525</v>
       </c>
       <c r="C429" t="s">
         <v>14</v>
       </c>
       <c r="D429" t="s">
         <v>257</v>
       </c>
       <c r="E429" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="F429" t="s">
-        <v>102</v>
+        <v>26</v>
       </c>
       <c r="I429" t="s">
         <v>18</v>
       </c>
       <c r="J429" t="s">
         <v>18</v>
       </c>
       <c r="K429" t="s">
         <v>18</v>
       </c>
       <c r="L429">
         <v>0</v>
       </c>
     </row>
     <row r="430" spans="1:12">
       <c r="A430" t="s">
         <v>526</v>
       </c>
       <c r="B430" t="s">
         <v>525</v>
       </c>
       <c r="C430" t="s">
         <v>14</v>
       </c>
       <c r="D430" t="s">
-        <v>257</v>
+        <v>251</v>
       </c>
       <c r="E430" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="F430" t="s">
         <v>26</v>
       </c>
       <c r="I430" t="s">
         <v>18</v>
       </c>
       <c r="J430" t="s">
         <v>18</v>
       </c>
       <c r="K430" t="s">
         <v>18</v>
       </c>
       <c r="L430">
         <v>0</v>
       </c>
     </row>
     <row r="431" spans="1:12">
       <c r="A431" t="s">
         <v>527</v>
       </c>
       <c r="B431" t="s">
         <v>525</v>
       </c>
       <c r="C431" t="s">
         <v>14</v>
       </c>
       <c r="D431" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="E431" t="s">
-        <v>16</v>
+        <v>182</v>
       </c>
       <c r="F431" t="s">
-        <v>26</v>
+        <v>102</v>
       </c>
       <c r="I431" t="s">
         <v>18</v>
       </c>
       <c r="J431" t="s">
         <v>18</v>
       </c>
       <c r="K431" t="s">
         <v>18</v>
       </c>
       <c r="L431">
         <v>0</v>
       </c>
     </row>
     <row r="432" spans="1:12">
       <c r="A432" t="s">
         <v>528</v>
       </c>
       <c r="B432" t="s">
         <v>525</v>
       </c>
       <c r="C432" t="s">
         <v>14</v>
       </c>
       <c r="D432" t="s">
         <v>257</v>
       </c>
       <c r="E432" t="s">
-        <v>185</v>
+        <v>47</v>
       </c>
       <c r="F432" t="s">
         <v>102</v>
       </c>
       <c r="I432" t="s">
         <v>18</v>
       </c>
       <c r="J432" t="s">
         <v>18</v>
       </c>
       <c r="K432" t="s">
         <v>18</v>
       </c>
       <c r="L432">
         <v>0</v>
       </c>
     </row>
     <row r="433" spans="1:12">
       <c r="A433" t="s">
         <v>529</v>
       </c>
       <c r="B433" t="s">
         <v>525</v>
       </c>
       <c r="C433" t="s">
         <v>14</v>
       </c>
       <c r="D433" t="s">
         <v>257</v>
       </c>
       <c r="E433" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="F433" t="s">
         <v>102</v>
       </c>
       <c r="I433" t="s">
         <v>18</v>
       </c>
       <c r="J433" t="s">
         <v>18</v>
       </c>
       <c r="K433" t="s">
         <v>18</v>
       </c>
       <c r="L433">
         <v>0</v>
       </c>
     </row>
     <row r="434" spans="1:12">
       <c r="A434" t="s">
         <v>530</v>
       </c>
       <c r="B434" t="s">
         <v>525</v>
       </c>
       <c r="C434" t="s">
@@ -15982,83 +15982,83 @@
       </c>
       <c r="F436" t="s">
         <v>102</v>
       </c>
       <c r="I436" t="s">
         <v>18</v>
       </c>
       <c r="J436" t="s">
         <v>18</v>
       </c>
       <c r="K436" t="s">
         <v>18</v>
       </c>
       <c r="L436">
         <v>0</v>
       </c>
     </row>
     <row r="437" spans="1:12">
       <c r="A437" t="s">
         <v>533</v>
       </c>
       <c r="B437" t="s">
         <v>525</v>
       </c>
       <c r="C437" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="D437" t="s">
         <v>257</v>
       </c>
       <c r="E437" t="s">
         <v>16</v>
       </c>
       <c r="F437" t="s">
         <v>102</v>
       </c>
       <c r="I437" t="s">
         <v>18</v>
       </c>
       <c r="J437" t="s">
         <v>18</v>
       </c>
       <c r="K437" t="s">
         <v>18</v>
       </c>
       <c r="L437">
         <v>0</v>
       </c>
     </row>
     <row r="438" spans="1:12">
       <c r="A438" t="s">
         <v>534</v>
       </c>
       <c r="B438" t="s">
         <v>525</v>
       </c>
       <c r="C438" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="D438" t="s">
         <v>251</v>
       </c>
       <c r="E438" t="s">
         <v>16</v>
       </c>
       <c r="F438" t="s">
         <v>102</v>
       </c>
       <c r="I438" t="s">
         <v>18</v>
       </c>
       <c r="J438" t="s">
         <v>18</v>
       </c>
       <c r="K438" t="s">
         <v>18</v>
       </c>
       <c r="L438">
         <v>0</v>
       </c>
     </row>
     <row r="439" spans="1:12">
       <c r="A439" t="s">
@@ -16270,51 +16270,51 @@
       </c>
       <c r="F445" t="s">
         <v>537</v>
       </c>
       <c r="I445" t="s">
         <v>18</v>
       </c>
       <c r="J445" t="s">
         <v>18</v>
       </c>
       <c r="K445" t="s">
         <v>18</v>
       </c>
       <c r="L445">
         <v>0</v>
       </c>
     </row>
     <row r="446" spans="1:12">
       <c r="A446" t="s">
         <v>548</v>
       </c>
       <c r="B446" t="s">
         <v>546</v>
       </c>
       <c r="C446" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="D446" t="s">
         <v>251</v>
       </c>
       <c r="E446" t="s">
         <v>16</v>
       </c>
       <c r="F446" t="s">
         <v>537</v>
       </c>
       <c r="I446" t="s">
         <v>18</v>
       </c>
       <c r="J446" t="s">
         <v>18</v>
       </c>
       <c r="K446" t="s">
         <v>18</v>
       </c>
       <c r="L446">
         <v>0</v>
       </c>
     </row>
     <row r="447" spans="1:12">
       <c r="A447" t="s">