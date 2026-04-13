--- v0 (2025-12-14)
+++ v1 (2026-04-13)
@@ -111,167 +111,167 @@
   <si>
     <t>±10%</t>
   </si>
   <si>
     <t>ACC-F105Z500P52</t>
   </si>
   <si>
     <t>-20% +80%</t>
   </si>
   <si>
     <t>ACC-F105Z500P26</t>
   </si>
   <si>
     <t>ACC-F474M500P52</t>
   </si>
   <si>
     <t>470nF</t>
   </si>
   <si>
     <t>ACC-B474K500P52</t>
   </si>
   <si>
     <t>ACC-F474Z500P52</t>
   </si>
   <si>
+    <t>ACC-Y474Z500P52</t>
+  </si>
+  <si>
     <t>ACC-08Y474Z500P52</t>
   </si>
   <si>
-    <t>ACC-Y474Z500P52</t>
-[...1 lines deleted...]
-  <si>
     <t>ACC-B334K500P52</t>
   </si>
   <si>
     <t>330nF</t>
   </si>
   <si>
     <t>ACC-F224M500P52</t>
   </si>
   <si>
     <t>220nF</t>
   </si>
   <si>
     <t>ACC-B224K500P26</t>
   </si>
   <si>
     <t>ACC-B224K500P52</t>
   </si>
   <si>
     <t>ACC-B224K160P52</t>
   </si>
   <si>
     <t>16V</t>
   </si>
   <si>
     <t>ACC-F224Z500P26</t>
   </si>
   <si>
     <t>ACC-F224Z500P52</t>
   </si>
   <si>
+    <t>ACC-03B104K500T52</t>
+  </si>
+  <si>
+    <t>100nF</t>
+  </si>
+  <si>
+    <t>φ1.9x3.0(mm)</t>
+  </si>
+  <si>
     <t>ACC-F104Z500T52</t>
   </si>
   <si>
-    <t>100nF</t>
-[...1 lines deleted...]
-  <si>
     <t>ACC-F104M101P26</t>
   </si>
   <si>
     <t>100V</t>
   </si>
   <si>
     <t>ACC-F104M101P52</t>
   </si>
   <si>
     <t>ACC-03F104M500P52</t>
   </si>
   <si>
-    <t>φ1.9x3.0(mm)</t>
+    <t>ACC-03B104M500P26</t>
+  </si>
+  <si>
+    <t>ACC-03F104M500P26</t>
+  </si>
+  <si>
+    <t>ACC-B104M500P52</t>
+  </si>
+  <si>
+    <t>ACC-F104M500P52</t>
   </si>
   <si>
     <t>ACC-F104M500P26</t>
   </si>
   <si>
-    <t>ACC-F104M500P52</t>
-[...10 lines deleted...]
-  <si>
     <t>ACC-B104M500P26</t>
   </si>
   <si>
+    <t>ACC-03F104M250P52</t>
+  </si>
+  <si>
+    <t>25V</t>
+  </si>
+  <si>
     <t>ACC-03F104M250P26</t>
   </si>
   <si>
-    <t>25V</t>
-[...4 lines deleted...]
-  <si>
     <t>ACC-B104K101P52</t>
   </si>
   <si>
     <t>ACC-B104K630P26</t>
   </si>
   <si>
     <t>63V</t>
   </si>
   <si>
+    <t>ACC-03B104K500P26</t>
+  </si>
+  <si>
+    <t>ACC-03B104K500P52</t>
+  </si>
+  <si>
     <t>ACC-B104K500P52</t>
   </si>
   <si>
-    <t>ACC-03B104K500P26</t>
-[...4 lines deleted...]
-  <si>
     <t>ACC-B104K500P26</t>
   </si>
   <si>
-    <t>ACC-03B104K500T52</t>
-[...1 lines deleted...]
-  <si>
     <t>ACC-03B104K250P52</t>
   </si>
   <si>
+    <t>ACC-B104K250P52</t>
+  </si>
+  <si>
     <t>ACC-B104K250P26</t>
   </si>
   <si>
-    <t>ACC-B104K250P52</t>
-[...1 lines deleted...]
-  <si>
     <t>ACC-F104Z101P26</t>
   </si>
   <si>
     <t>ACC-F104Z101P52</t>
   </si>
   <si>
     <t>ACC-F104Z500P26</t>
   </si>
   <si>
     <t>ACC-03F104Z500P52</t>
   </si>
   <si>
     <t>ACC-F104Z500P52</t>
   </si>
   <si>
     <t>ACC-03F104Z500P26</t>
   </si>
   <si>
     <t>ACC-F104Z250P52</t>
   </si>
   <si>
     <t>ACC-B683K500T52</t>
   </si>
   <si>
     <t>68nF</t>
@@ -1299,585 +1299,585 @@
   <si>
     <t>ACC-03CG121J500P52</t>
   </si>
   <si>
     <t>ACC-CG121J500P52</t>
   </si>
   <si>
     <t>ACC-CG111K500P52</t>
   </si>
   <si>
     <t>110pF</t>
   </si>
   <si>
     <t>ACC-B111K500P52</t>
   </si>
   <si>
     <t>ACC-CG111J500P52</t>
   </si>
   <si>
     <t>ACC-CG101J500T52</t>
   </si>
   <si>
     <t>100pF</t>
   </si>
   <si>
+    <t>ACC-03CG101J500T52</t>
+  </si>
+  <si>
     <t>ACC-B101N500P52</t>
   </si>
   <si>
     <t>ACC-B101M500P26</t>
   </si>
   <si>
+    <t>ACC-CG101M500P52</t>
+  </si>
+  <si>
     <t>ACC-B101M500P52</t>
   </si>
   <si>
-    <t>ACC-CG101M500P52</t>
-[...1 lines deleted...]
-  <si>
     <t>ACC-03B101K101P52</t>
   </si>
   <si>
+    <t>ACC-B101K101P26</t>
+  </si>
+  <si>
     <t>ACC-B101K101P52</t>
   </si>
   <si>
-    <t>ACC-B101K101P26</t>
-[...1 lines deleted...]
-  <si>
     <t>ACC-CG101K630P52</t>
   </si>
   <si>
+    <t>ACC-B101K500P52</t>
+  </si>
+  <si>
+    <t>ACC-B101K500P26</t>
+  </si>
+  <si>
+    <t>ACC-CH101K500P52</t>
+  </si>
+  <si>
+    <t>ACC-03B101K500P26</t>
+  </si>
+  <si>
+    <t>ACC-03B101K500P52</t>
+  </si>
+  <si>
+    <t>ACC-03CG101K500P26</t>
+  </si>
+  <si>
+    <t>ACC-CG101K500P26</t>
+  </si>
+  <si>
+    <t>ACC-03CG101K500P52</t>
+  </si>
+  <si>
+    <t>ACC-CH101K500P26</t>
+  </si>
+  <si>
     <t>ACC-CG101K500P52</t>
   </si>
   <si>
-    <t>ACC-B101K500P52</t>
-[...25 lines deleted...]
-  <si>
     <t>ACC-B101K250P52</t>
   </si>
   <si>
     <t>ACC-CG101J201P26</t>
   </si>
   <si>
     <t>200V</t>
   </si>
   <si>
     <t>ACC-CG101J201P52</t>
   </si>
   <si>
+    <t>ACC-03CG101J101P26</t>
+  </si>
+  <si>
     <t>ACC-CG101J101P52</t>
   </si>
   <si>
-    <t>ACC-03CG101J101P26</t>
-[...1 lines deleted...]
-  <si>
     <t>ACC-CG101J101P26</t>
   </si>
   <si>
     <t>ACC-CG101J630P26</t>
   </si>
   <si>
     <t>ACC-03CG101J500P52</t>
   </si>
   <si>
     <t>ACC-03CG101J500P26</t>
   </si>
   <si>
     <t>ACC-CG101J500P52</t>
   </si>
   <si>
-    <t>ACC-03CG101J500T52</t>
-[...1 lines deleted...]
-  <si>
     <t>ACC-CH101J500P52</t>
   </si>
   <si>
     <t>ACC-03CH101J500P26</t>
   </si>
   <si>
+    <t>ACC-03CH101J500P52</t>
+  </si>
+  <si>
     <t>ACC-CH101J500P26</t>
   </si>
   <si>
     <t>ACC-CG101J500P26</t>
   </si>
   <si>
-    <t>ACC-03CH101J500P52</t>
-[...1 lines deleted...]
-  <si>
     <t>ACC-B101Z500P26</t>
   </si>
   <si>
     <t>ACC-B820K500P52</t>
   </si>
   <si>
     <t>82pF</t>
   </si>
   <si>
     <t>ACC-CG820J500P26</t>
   </si>
   <si>
     <t>ACC-CG820J500P52</t>
   </si>
   <si>
     <t>ACC-03CG820J500P52</t>
   </si>
   <si>
     <t>ACC-03SL820J500P52</t>
   </si>
   <si>
+    <t>ACC-CH680J500P26</t>
+  </si>
+  <si>
+    <t>68pF</t>
+  </si>
+  <si>
     <t>ACC-SL680J500P52</t>
   </si>
   <si>
-    <t>68pF</t>
-[...2 lines deleted...]
-    <t>ACC-CH680J500P26</t>
+    <t>ACC-03CG680J500P52</t>
+  </si>
+  <si>
+    <t>ACC-CG680J500P52</t>
   </si>
   <si>
     <t>ACC-CH680J500P52</t>
   </si>
   <si>
-    <t>ACC-03CG680J500P52</t>
-[...2 lines deleted...]
-    <t>ACC-CG680J500P52</t>
+    <t>ACC-CG560J500P26</t>
+  </si>
+  <si>
+    <t>56pF</t>
+  </si>
+  <si>
+    <t>ACC-SL560J500P52</t>
+  </si>
+  <si>
+    <t>ACC-SL560J500P26</t>
+  </si>
+  <si>
+    <t>ACC-CG560J500P52</t>
   </si>
   <si>
     <t>ACC-03CG560J500P52</t>
   </si>
   <si>
-    <t>56pF</t>
-[...13 lines deleted...]
-  <si>
     <t>ACC-CG510J500P52</t>
   </si>
   <si>
     <t>51pF</t>
   </si>
   <si>
     <t>ACC-CG470K250P52</t>
   </si>
   <si>
     <t>47pF</t>
   </si>
   <si>
+    <t>ACC-CG470J101P26</t>
+  </si>
+  <si>
     <t>ACC-CG470J101P52</t>
   </si>
   <si>
-    <t>ACC-CG470J101P26</t>
-[...1 lines deleted...]
-  <si>
     <t>ACC-03CG470J101P52</t>
   </si>
   <si>
+    <t>ACC-CH470J500P26</t>
+  </si>
+  <si>
+    <t>ACC-SL470J500P52</t>
+  </si>
+  <si>
+    <t>ACC-SL470J500P26</t>
+  </si>
+  <si>
+    <t>ACC-03SL470J500P52</t>
+  </si>
+  <si>
+    <t>ACC-CG470J500P26</t>
+  </si>
+  <si>
+    <t>ACC-03CG470J500P52</t>
+  </si>
+  <si>
     <t>ACC-CG470J500P52</t>
   </si>
   <si>
-    <t>ACC-CG470J500P26</t>
-[...14 lines deleted...]
-    <t>ACC-03CG470J500P52</t>
+    <t>ACC-CG390J500P52</t>
+  </si>
+  <si>
+    <t>39pF</t>
   </si>
   <si>
     <t>ACC-03CH390J500P52</t>
   </si>
   <si>
-    <t>39pF</t>
-[...1 lines deleted...]
-  <si>
     <t>ACC-03CG390J500P52</t>
   </si>
   <si>
-    <t>ACC-CG390J500P52</t>
-[...1 lines deleted...]
-  <si>
     <t>ACC-CG330J101P52</t>
   </si>
   <si>
     <t>33pF</t>
   </si>
   <si>
+    <t>ACC-SL330J500P52</t>
+  </si>
+  <si>
+    <t>ACC-03CG330J500P52</t>
+  </si>
+  <si>
+    <t>ACC-03SL330J500P52</t>
+  </si>
+  <si>
+    <t>ACC-CG330J500P52</t>
+  </si>
+  <si>
+    <t>ACC-CH330J500P52</t>
+  </si>
+  <si>
     <t>ACC-CG330J500P26</t>
   </si>
   <si>
-    <t>ACC-SL330J500P52</t>
-[...11 lines deleted...]
-    <t>ACC-CG330J500P52</t>
+    <t>ACC-CG300J500P26</t>
+  </si>
+  <si>
+    <t>30pF</t>
+  </si>
+  <si>
+    <t>ACC-03CG300J500P52</t>
   </si>
   <si>
     <t>ACC-CG300J500P52</t>
   </si>
   <si>
-    <t>30pF</t>
-[...7 lines deleted...]
-  <si>
     <t>ACC-03CG270J500P52</t>
   </si>
   <si>
     <t>27pF</t>
   </si>
   <si>
+    <t>ACC-03CH270J500P52</t>
+  </si>
+  <si>
+    <t>ACC-CG270J500P26</t>
+  </si>
+  <si>
+    <t>ACC-CG270J500P52</t>
+  </si>
+  <si>
     <t>ACC-CH270J500P26</t>
   </si>
   <si>
-    <t>ACC-CG270J500P52</t>
-[...7 lines deleted...]
-  <si>
     <t>ACC-CG250J500P52</t>
   </si>
   <si>
     <t>25pF</t>
   </si>
   <si>
     <t>ACC-03CG250J500P52</t>
   </si>
   <si>
+    <t>ACC-03CG220J500T52</t>
+  </si>
+  <si>
+    <t>22pF</t>
+  </si>
+  <si>
     <t>ACC-CG220K101P26</t>
   </si>
   <si>
-    <t>22pF</t>
-[...1 lines deleted...]
-  <si>
     <t>ACC-CG220K101P52</t>
   </si>
   <si>
     <t>ACC-CG220K250P26</t>
   </si>
   <si>
+    <t>ACC-CG220J201P26</t>
+  </si>
+  <si>
     <t>ACC-CG220J201P52</t>
   </si>
   <si>
-    <t>ACC-CG220J201P26</t>
+    <t>ACC-03CG220J101P26</t>
   </si>
   <si>
     <t>ACC-CG220J101P52</t>
   </si>
   <si>
     <t>ACC-CG220J101P26</t>
   </si>
   <si>
-    <t>ACC-03CG220J101P26</t>
-[...1 lines deleted...]
-  <si>
     <t>ACC-CG220J630P26</t>
   </si>
   <si>
+    <t>ACC-03CH220J500P52</t>
+  </si>
+  <si>
     <t>ACC-03CG220J500P52</t>
   </si>
   <si>
     <t>ACC-SL220J500P52</t>
   </si>
   <si>
+    <t>ACC-CH220J500P26</t>
+  </si>
+  <si>
+    <t>ACC-CG220J500P52</t>
+  </si>
+  <si>
     <t>ACC-CH220J500P52</t>
   </si>
   <si>
-    <t>ACC-CG220J500P52</t>
-[...1 lines deleted...]
-  <si>
     <t>ACC-CG220J500P26</t>
   </si>
   <si>
-    <t>ACC-03CH220J500P52</t>
-[...1 lines deleted...]
-  <si>
     <t>ACC-03CG220J500P26</t>
   </si>
   <si>
     <t>ACC-03SL220J500P52</t>
   </si>
   <si>
-    <t>ACC-CH220J500P26</t>
-[...4 lines deleted...]
-  <si>
     <t>ACC-CG220J250P26</t>
   </si>
   <si>
+    <t>ACC-CG200J101P26</t>
+  </si>
+  <si>
+    <t>20pF</t>
+  </si>
+  <si>
     <t>ACC-CG200J101P52</t>
   </si>
   <si>
-    <t>20pF</t>
-[...2 lines deleted...]
-    <t>ACC-CG200J101P26</t>
+    <t>ACC-CG200J500P52</t>
+  </si>
+  <si>
+    <t>ACC-03CG200J500P52</t>
   </si>
   <si>
     <t>ACC-CG200J500P26</t>
   </si>
   <si>
-    <t>ACC-03CG200J500P52</t>
-[...2 lines deleted...]
-    <t>ACC-CG200J500P52</t>
+    <t>ACC-CH180J500P26</t>
+  </si>
+  <si>
+    <t>18pF</t>
   </si>
   <si>
     <t>ACC-CG180J500P26</t>
   </si>
   <si>
-    <t>18pF</t>
+    <t>ACC-03CG180J500P52</t>
   </si>
   <si>
     <t>ACC-CG180J500P52</t>
   </si>
   <si>
-    <t>ACC-CH180J500P26</t>
+    <t>ACC-CH180J500P52</t>
   </si>
   <si>
     <t>ACC-03SL180J500P52</t>
   </si>
   <si>
-    <t>ACC-CH180J500P52</t>
-[...4 lines deleted...]
-  <si>
     <t>ACC-CG150J500T52</t>
   </si>
   <si>
     <t>15pF</t>
   </si>
   <si>
     <t>ACC-CG150J101P52</t>
   </si>
   <si>
+    <t>ACC-CG150J500P52</t>
+  </si>
+  <si>
+    <t>ACC-03CG150J500P26</t>
+  </si>
+  <si>
+    <t>ACC-03CG150J500P52</t>
+  </si>
+  <si>
+    <t>ACC-CG150J500P26</t>
+  </si>
+  <si>
     <t>ACC-03SL150J500P52</t>
   </si>
   <si>
-    <t>ACC-CG150J500P52</t>
-[...10 lines deleted...]
-  <si>
     <t>ACC-CH150J500P26</t>
   </si>
   <si>
+    <t>ACC-CG120J500P52</t>
+  </si>
+  <si>
+    <t>12pF</t>
+  </si>
+  <si>
     <t>ACC-03CG120J500P52</t>
   </si>
   <si>
-    <t>12pF</t>
-[...4 lines deleted...]
-  <si>
     <t>ACC-CG100M500P52</t>
   </si>
   <si>
     <t>10pF</t>
   </si>
   <si>
     <t>ACC-CG100J201P26</t>
   </si>
   <si>
+    <t>ACC-CG100J101P26</t>
+  </si>
+  <si>
     <t>ACC-CG100J101P52</t>
   </si>
   <si>
-    <t>ACC-CG100J101P26</t>
+    <t>ACC-CH100J500P26</t>
   </si>
   <si>
     <t>ACC-SL100J500P26</t>
   </si>
   <si>
+    <t>ACC-CG100J500P26</t>
+  </si>
+  <si>
+    <t>ACC-03SL100J500P26</t>
+  </si>
+  <si>
+    <t>ACC-SL100J500P52</t>
+  </si>
+  <si>
+    <t>ACC-03SL100J500P52</t>
+  </si>
+  <si>
+    <t>ACC-CG100J500P52</t>
+  </si>
+  <si>
     <t>ACC-03CG100J500P52</t>
   </si>
   <si>
-    <t>ACC-CG100J500P26</t>
-[...4 lines deleted...]
-  <si>
     <t>ACC-03CH100J500P52</t>
   </si>
   <si>
-    <t>ACC-03SL100J500P52</t>
-[...10 lines deleted...]
-  <si>
     <t>ACC-CG8R2C500P52</t>
   </si>
   <si>
     <t>8.2pF</t>
   </si>
   <si>
     <t>±0.25pF</t>
   </si>
   <si>
     <t>ACC-03CG8R2C500P52</t>
   </si>
   <si>
+    <t>ACC-03CG6R8C500P52</t>
+  </si>
+  <si>
+    <t>6.8pF</t>
+  </si>
+  <si>
     <t>ACC-CG6R8C500P52</t>
   </si>
   <si>
-    <t>6.8pF</t>
-[...4 lines deleted...]
-  <si>
     <t>ACC-03CG5R6C500P52</t>
   </si>
   <si>
     <t>5.6pF</t>
   </si>
   <si>
     <t>ACC-03CH5R0J500P52</t>
   </si>
   <si>
     <t>5.0pF</t>
   </si>
   <si>
     <t>ACC-CG5R0J500P26</t>
   </si>
   <si>
     <t>ACC-03CG5R0J500P52</t>
   </si>
   <si>
     <t>ACC-CG5R0D500P26</t>
   </si>
   <si>
     <t>±0.50pF</t>
   </si>
   <si>
+    <t>ACC-CG5R0C500P52</t>
+  </si>
+  <si>
     <t>ACC-03CG5R0C500P52</t>
   </si>
   <si>
     <t>ACC-CG5R0C500P26</t>
   </si>
   <si>
-    <t>ACC-CG5R0C500P52</t>
-[...1 lines deleted...]
-  <si>
     <t>ACC-CG3R3K500P52</t>
   </si>
   <si>
     <t>3.3pF</t>
   </si>
   <si>
     <t>ACC-CG3R3J500P52</t>
   </si>
   <si>
     <t>ACC-CG3R3C500P52</t>
   </si>
   <si>
     <t>ACC-CH3R0J500P52</t>
   </si>
   <si>
     <t>3.0pF</t>
   </si>
   <si>
+    <t>ACC-03CG3R0C500P52</t>
+  </si>
+  <si>
     <t>ACC-CG3R0C500P26</t>
-  </si>
-[...1 lines deleted...]
-    <t>ACC-03CG3R0C500P52</t>
   </si>
   <si>
     <t>ACC-CG2R5K500P52</t>
   </si>
   <si>
     <t>2.5pF</t>
   </si>
   <si>
     <t>ACC-CG2R0C500P52</t>
   </si>
   <si>
     <t>2.0pF</t>
   </si>
   <si>
     <t>ACC-03CG2R0C500P52</t>
   </si>
   <si>
     <t>ACC-CG1R8C500P26</t>
   </si>
   <si>
     <t>1.8pF</t>
   </si>
   <si>
     <t>ACC-CG1R8C500P52</t>
   </si>
@@ -2887,611 +2887,611 @@
       </c>
       <c r="G19" t="s">
         <v>19</v>
       </c>
       <c r="J19" t="s">
         <v>19</v>
       </c>
       <c r="K19" t="s">
         <v>19</v>
       </c>
       <c r="L19" t="s">
         <v>19</v>
       </c>
       <c r="M19">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
         <v>45</v>
       </c>
       <c r="B20" t="s">
         <v>46</v>
       </c>
       <c r="C20" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="D20" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="E20" t="s">
         <v>17</v>
       </c>
       <c r="F20" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="G20" t="s">
         <v>19</v>
       </c>
       <c r="J20" t="s">
         <v>19</v>
       </c>
       <c r="K20" t="s">
         <v>19</v>
       </c>
       <c r="L20" t="s">
         <v>19</v>
       </c>
       <c r="M20">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B21" t="s">
         <v>46</v>
       </c>
       <c r="C21" t="s">
         <v>15</v>
       </c>
       <c r="D21" t="s">
         <v>16</v>
       </c>
       <c r="E21" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="F21" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="G21" t="s">
         <v>19</v>
       </c>
       <c r="J21" t="s">
         <v>19</v>
       </c>
       <c r="K21" t="s">
         <v>19</v>
       </c>
       <c r="L21" t="s">
         <v>19</v>
       </c>
       <c r="M21">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
         <v>49</v>
       </c>
       <c r="B22" t="s">
         <v>46</v>
       </c>
       <c r="C22" t="s">
         <v>15</v>
       </c>
       <c r="D22" t="s">
         <v>16</v>
       </c>
       <c r="E22" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F22" t="s">
         <v>18</v>
       </c>
       <c r="G22" t="s">
         <v>19</v>
       </c>
       <c r="J22" t="s">
         <v>19</v>
       </c>
       <c r="K22" t="s">
         <v>19</v>
       </c>
       <c r="L22" t="s">
         <v>19</v>
       </c>
       <c r="M22">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B23" t="s">
         <v>46</v>
       </c>
       <c r="C23" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="D23" t="s">
         <v>16</v>
       </c>
       <c r="E23" t="s">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="F23" t="s">
         <v>18</v>
       </c>
       <c r="G23" t="s">
         <v>19</v>
       </c>
       <c r="J23" t="s">
         <v>19</v>
       </c>
       <c r="K23" t="s">
         <v>19</v>
       </c>
       <c r="L23" t="s">
         <v>19</v>
       </c>
       <c r="M23">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
         <v>52</v>
       </c>
       <c r="B24" t="s">
         <v>46</v>
       </c>
       <c r="C24" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="D24" t="s">
         <v>16</v>
       </c>
       <c r="E24" t="s">
         <v>17</v>
       </c>
       <c r="F24" t="s">
         <v>18</v>
       </c>
       <c r="G24" t="s">
         <v>19</v>
       </c>
       <c r="J24" t="s">
         <v>19</v>
       </c>
       <c r="K24" t="s">
         <v>19</v>
       </c>
       <c r="L24" t="s">
         <v>19</v>
       </c>
       <c r="M24">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
         <v>53</v>
       </c>
       <c r="B25" t="s">
         <v>46</v>
       </c>
       <c r="C25" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="D25" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="E25" t="s">
         <v>17</v>
       </c>
       <c r="F25" t="s">
         <v>18</v>
       </c>
       <c r="G25" t="s">
         <v>19</v>
       </c>
       <c r="J25" t="s">
         <v>19</v>
       </c>
       <c r="K25" t="s">
         <v>19</v>
       </c>
       <c r="L25" t="s">
         <v>19</v>
       </c>
       <c r="M25">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
         <v>54</v>
       </c>
       <c r="B26" t="s">
         <v>46</v>
       </c>
       <c r="C26" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D26" t="s">
         <v>16</v>
       </c>
       <c r="E26" t="s">
         <v>17</v>
       </c>
       <c r="F26" t="s">
         <v>18</v>
       </c>
       <c r="G26" t="s">
         <v>19</v>
       </c>
       <c r="J26" t="s">
         <v>19</v>
       </c>
       <c r="K26" t="s">
         <v>19</v>
       </c>
       <c r="L26" t="s">
         <v>19</v>
       </c>
       <c r="M26">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
         <v>55</v>
       </c>
       <c r="B27" t="s">
         <v>46</v>
       </c>
       <c r="C27" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="D27" t="s">
         <v>24</v>
       </c>
       <c r="E27" t="s">
         <v>17</v>
       </c>
       <c r="F27" t="s">
         <v>18</v>
       </c>
       <c r="G27" t="s">
         <v>19</v>
       </c>
       <c r="J27" t="s">
         <v>19</v>
       </c>
       <c r="K27" t="s">
         <v>19</v>
       </c>
       <c r="L27" t="s">
         <v>19</v>
       </c>
       <c r="M27">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
         <v>56</v>
       </c>
       <c r="B28" t="s">
         <v>46</v>
       </c>
       <c r="C28" t="s">
         <v>15</v>
       </c>
       <c r="D28" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="E28" t="s">
         <v>17</v>
       </c>
       <c r="F28" t="s">
         <v>18</v>
       </c>
       <c r="G28" t="s">
         <v>19</v>
       </c>
       <c r="J28" t="s">
         <v>19</v>
       </c>
       <c r="K28" t="s">
         <v>19</v>
       </c>
       <c r="L28" t="s">
         <v>19</v>
       </c>
       <c r="M28">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
         <v>57</v>
       </c>
       <c r="B29" t="s">
         <v>46</v>
       </c>
       <c r="C29" t="s">
         <v>15</v>
       </c>
       <c r="D29" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="E29" t="s">
         <v>17</v>
       </c>
       <c r="F29" t="s">
         <v>18</v>
       </c>
       <c r="G29" t="s">
         <v>19</v>
       </c>
       <c r="J29" t="s">
         <v>19</v>
       </c>
       <c r="K29" t="s">
         <v>19</v>
       </c>
       <c r="L29" t="s">
         <v>19</v>
       </c>
       <c r="M29">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
         <v>58</v>
       </c>
       <c r="B30" t="s">
         <v>46</v>
       </c>
       <c r="C30" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="D30" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="E30" t="s">
-        <v>59</v>
+        <v>17</v>
       </c>
       <c r="F30" t="s">
         <v>18</v>
       </c>
       <c r="G30" t="s">
         <v>19</v>
       </c>
       <c r="J30" t="s">
         <v>19</v>
       </c>
       <c r="K30" t="s">
         <v>19</v>
       </c>
       <c r="L30" t="s">
         <v>19</v>
       </c>
       <c r="M30">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B31" t="s">
         <v>46</v>
       </c>
       <c r="C31" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D31" t="s">
         <v>16</v>
       </c>
       <c r="E31" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F31" t="s">
         <v>18</v>
       </c>
       <c r="G31" t="s">
         <v>19</v>
       </c>
       <c r="J31" t="s">
         <v>19</v>
       </c>
       <c r="K31" t="s">
         <v>19</v>
       </c>
       <c r="L31" t="s">
         <v>19</v>
       </c>
       <c r="M31">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="s">
         <v>61</v>
       </c>
       <c r="B32" t="s">
         <v>46</v>
       </c>
       <c r="C32" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="D32" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="E32" t="s">
-        <v>48</v>
+        <v>60</v>
       </c>
       <c r="F32" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="G32" t="s">
         <v>19</v>
       </c>
       <c r="J32" t="s">
         <v>19</v>
       </c>
       <c r="K32" t="s">
         <v>19</v>
       </c>
       <c r="L32" t="s">
         <v>19</v>
       </c>
       <c r="M32">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" t="s">
         <v>62</v>
       </c>
       <c r="B33" t="s">
         <v>46</v>
       </c>
       <c r="C33" t="s">
         <v>15</v>
       </c>
       <c r="D33" t="s">
         <v>24</v>
       </c>
       <c r="E33" t="s">
-        <v>63</v>
+        <v>50</v>
       </c>
       <c r="F33" t="s">
         <v>25</v>
       </c>
       <c r="G33" t="s">
         <v>19</v>
       </c>
       <c r="J33" t="s">
         <v>19</v>
       </c>
       <c r="K33" t="s">
         <v>19</v>
       </c>
       <c r="L33" t="s">
         <v>19</v>
       </c>
       <c r="M33">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B34" t="s">
         <v>46</v>
       </c>
       <c r="C34" t="s">
         <v>15</v>
       </c>
       <c r="D34" t="s">
         <v>24</v>
       </c>
       <c r="E34" t="s">
-        <v>17</v>
+        <v>64</v>
       </c>
       <c r="F34" t="s">
         <v>25</v>
       </c>
       <c r="G34" t="s">
         <v>19</v>
       </c>
       <c r="J34" t="s">
         <v>19</v>
       </c>
       <c r="K34" t="s">
         <v>19</v>
       </c>
       <c r="L34" t="s">
         <v>19</v>
       </c>
       <c r="M34">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" t="s">
         <v>65</v>
       </c>
       <c r="B35" t="s">
         <v>46</v>
       </c>
       <c r="C35" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D35" t="s">
         <v>24</v>
       </c>
       <c r="E35" t="s">
         <v>17</v>
       </c>
       <c r="F35" t="s">
         <v>25</v>
       </c>
       <c r="G35" t="s">
         <v>19</v>
       </c>
       <c r="J35" t="s">
         <v>19</v>
       </c>
       <c r="K35" t="s">
         <v>19</v>
       </c>
       <c r="L35" t="s">
         <v>19</v>
       </c>
       <c r="M35">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" t="s">
         <v>66</v>
       </c>
       <c r="B36" t="s">
         <v>46</v>
       </c>
       <c r="C36" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D36" t="s">
         <v>24</v>
       </c>
       <c r="E36" t="s">
         <v>17</v>
       </c>
       <c r="F36" t="s">
         <v>25</v>
       </c>
       <c r="G36" t="s">
         <v>19</v>
       </c>
       <c r="J36" t="s">
         <v>19</v>
       </c>
       <c r="K36" t="s">
         <v>19</v>
       </c>
       <c r="L36" t="s">
         <v>19</v>
       </c>
       <c r="M36">
         <v>0</v>
       </c>
@@ -3517,232 +3517,232 @@
       </c>
       <c r="G37" t="s">
         <v>19</v>
       </c>
       <c r="J37" t="s">
         <v>19</v>
       </c>
       <c r="K37" t="s">
         <v>19</v>
       </c>
       <c r="L37" t="s">
         <v>19</v>
       </c>
       <c r="M37">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" t="s">
         <v>68</v>
       </c>
       <c r="B38" t="s">
         <v>46</v>
       </c>
       <c r="C38" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="D38" t="s">
         <v>24</v>
       </c>
       <c r="E38" t="s">
         <v>17</v>
       </c>
       <c r="F38" t="s">
         <v>25</v>
       </c>
       <c r="G38" t="s">
         <v>19</v>
       </c>
       <c r="J38" t="s">
         <v>19</v>
       </c>
       <c r="K38" t="s">
         <v>19</v>
       </c>
       <c r="L38" t="s">
         <v>19</v>
       </c>
       <c r="M38">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" t="s">
         <v>69</v>
       </c>
       <c r="B39" t="s">
         <v>46</v>
       </c>
       <c r="C39" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D39" t="s">
         <v>24</v>
       </c>
       <c r="E39" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F39" t="s">
         <v>25</v>
       </c>
       <c r="G39" t="s">
         <v>19</v>
       </c>
       <c r="J39" t="s">
         <v>19</v>
       </c>
       <c r="K39" t="s">
         <v>19</v>
       </c>
       <c r="L39" t="s">
         <v>19</v>
       </c>
       <c r="M39">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" t="s">
         <v>70</v>
       </c>
       <c r="B40" t="s">
         <v>46</v>
       </c>
       <c r="C40" t="s">
         <v>15</v>
       </c>
       <c r="D40" t="s">
         <v>24</v>
       </c>
       <c r="E40" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F40" t="s">
         <v>25</v>
       </c>
       <c r="G40" t="s">
         <v>19</v>
       </c>
       <c r="J40" t="s">
         <v>19</v>
       </c>
       <c r="K40" t="s">
         <v>19</v>
       </c>
       <c r="L40" t="s">
         <v>19</v>
       </c>
       <c r="M40">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" t="s">
         <v>71</v>
       </c>
       <c r="B41" t="s">
         <v>46</v>
       </c>
       <c r="C41" t="s">
         <v>15</v>
       </c>
       <c r="D41" t="s">
         <v>24</v>
       </c>
       <c r="E41" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F41" t="s">
         <v>25</v>
       </c>
       <c r="G41" t="s">
         <v>19</v>
       </c>
       <c r="J41" t="s">
         <v>19</v>
       </c>
       <c r="K41" t="s">
         <v>19</v>
       </c>
       <c r="L41" t="s">
         <v>19</v>
       </c>
       <c r="M41">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" t="s">
         <v>72</v>
       </c>
       <c r="B42" t="s">
         <v>46</v>
       </c>
       <c r="C42" t="s">
         <v>15</v>
       </c>
       <c r="D42" t="s">
         <v>16</v>
       </c>
       <c r="E42" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F42" t="s">
         <v>27</v>
       </c>
       <c r="G42" t="s">
         <v>19</v>
       </c>
       <c r="J42" t="s">
         <v>19</v>
       </c>
       <c r="K42" t="s">
         <v>19</v>
       </c>
       <c r="L42" t="s">
         <v>19</v>
       </c>
       <c r="M42">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" t="s">
         <v>73</v>
       </c>
       <c r="B43" t="s">
         <v>46</v>
       </c>
       <c r="C43" t="s">
         <v>15</v>
       </c>
       <c r="D43" t="s">
         <v>16</v>
       </c>
       <c r="E43" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F43" t="s">
         <v>27</v>
       </c>
       <c r="G43" t="s">
         <v>19</v>
       </c>
       <c r="J43" t="s">
         <v>19</v>
       </c>
       <c r="K43" t="s">
         <v>19</v>
       </c>
       <c r="L43" t="s">
         <v>19</v>
       </c>
       <c r="M43">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" t="s">
         <v>74</v>
       </c>
       <c r="B44" t="s">
@@ -3762,51 +3762,51 @@
       </c>
       <c r="G44" t="s">
         <v>19</v>
       </c>
       <c r="J44" t="s">
         <v>19</v>
       </c>
       <c r="K44" t="s">
         <v>19</v>
       </c>
       <c r="L44" t="s">
         <v>19</v>
       </c>
       <c r="M44">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" t="s">
         <v>75</v>
       </c>
       <c r="B45" t="s">
         <v>46</v>
       </c>
       <c r="C45" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D45" t="s">
         <v>16</v>
       </c>
       <c r="E45" t="s">
         <v>17</v>
       </c>
       <c r="F45" t="s">
         <v>27</v>
       </c>
       <c r="G45" t="s">
         <v>19</v>
       </c>
       <c r="J45" t="s">
         <v>19</v>
       </c>
       <c r="K45" t="s">
         <v>19</v>
       </c>
       <c r="L45" t="s">
         <v>19</v>
       </c>
       <c r="M45">
         <v>0</v>
       </c>
@@ -3832,92 +3832,92 @@
       </c>
       <c r="G46" t="s">
         <v>19</v>
       </c>
       <c r="J46" t="s">
         <v>19</v>
       </c>
       <c r="K46" t="s">
         <v>19</v>
       </c>
       <c r="L46" t="s">
         <v>19</v>
       </c>
       <c r="M46">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" t="s">
         <v>77</v>
       </c>
       <c r="B47" t="s">
         <v>46</v>
       </c>
       <c r="C47" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D47" t="s">
         <v>16</v>
       </c>
       <c r="E47" t="s">
         <v>17</v>
       </c>
       <c r="F47" t="s">
         <v>27</v>
       </c>
       <c r="G47" t="s">
         <v>19</v>
       </c>
       <c r="J47" t="s">
         <v>19</v>
       </c>
       <c r="K47" t="s">
         <v>19</v>
       </c>
       <c r="L47" t="s">
         <v>19</v>
       </c>
       <c r="M47">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" t="s">
         <v>78</v>
       </c>
       <c r="B48" t="s">
         <v>46</v>
       </c>
       <c r="C48" t="s">
         <v>15</v>
       </c>
       <c r="D48" t="s">
         <v>16</v>
       </c>
       <c r="E48" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F48" t="s">
         <v>27</v>
       </c>
       <c r="G48" t="s">
         <v>19</v>
       </c>
       <c r="J48" t="s">
         <v>19</v>
       </c>
       <c r="K48" t="s">
         <v>19</v>
       </c>
       <c r="L48" t="s">
         <v>19</v>
       </c>
       <c r="M48">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:13">
       <c r="A49" t="s">
         <v>79</v>
       </c>
       <c r="B49" t="s">
@@ -4007,51 +4007,51 @@
       </c>
       <c r="G51" t="s">
         <v>19</v>
       </c>
       <c r="J51" t="s">
         <v>19</v>
       </c>
       <c r="K51" t="s">
         <v>19</v>
       </c>
       <c r="L51" t="s">
         <v>19</v>
       </c>
       <c r="M51">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" t="s">
         <v>83</v>
       </c>
       <c r="B52" t="s">
         <v>80</v>
       </c>
       <c r="C52" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D52" t="s">
         <v>24</v>
       </c>
       <c r="E52" t="s">
         <v>17</v>
       </c>
       <c r="F52" t="s">
         <v>25</v>
       </c>
       <c r="G52" t="s">
         <v>19</v>
       </c>
       <c r="J52" t="s">
         <v>19</v>
       </c>
       <c r="K52" t="s">
         <v>19</v>
       </c>
       <c r="L52" t="s">
         <v>19</v>
       </c>
       <c r="M52">
         <v>0</v>
       </c>
@@ -4112,51 +4112,51 @@
       </c>
       <c r="G54" t="s">
         <v>19</v>
       </c>
       <c r="J54" t="s">
         <v>19</v>
       </c>
       <c r="K54" t="s">
         <v>19</v>
       </c>
       <c r="L54" t="s">
         <v>19</v>
       </c>
       <c r="M54">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" t="s">
         <v>86</v>
       </c>
       <c r="B55" t="s">
         <v>80</v>
       </c>
       <c r="C55" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D55" t="s">
         <v>24</v>
       </c>
       <c r="E55" t="s">
         <v>17</v>
       </c>
       <c r="F55" t="s">
         <v>25</v>
       </c>
       <c r="G55" t="s">
         <v>19</v>
       </c>
       <c r="J55" t="s">
         <v>19</v>
       </c>
       <c r="K55" t="s">
         <v>19</v>
       </c>
       <c r="L55" t="s">
         <v>19</v>
       </c>
       <c r="M55">
         <v>0</v>
       </c>
@@ -4217,51 +4217,51 @@
       </c>
       <c r="G57" t="s">
         <v>19</v>
       </c>
       <c r="J57" t="s">
         <v>19</v>
       </c>
       <c r="K57" t="s">
         <v>19</v>
       </c>
       <c r="L57" t="s">
         <v>19</v>
       </c>
       <c r="M57">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" t="s">
         <v>89</v>
       </c>
       <c r="B58" t="s">
         <v>80</v>
       </c>
       <c r="C58" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D58" t="s">
         <v>24</v>
       </c>
       <c r="E58" t="s">
         <v>17</v>
       </c>
       <c r="F58" t="s">
         <v>27</v>
       </c>
       <c r="G58" t="s">
         <v>19</v>
       </c>
       <c r="J58" t="s">
         <v>19</v>
       </c>
       <c r="K58" t="s">
         <v>19</v>
       </c>
       <c r="L58" t="s">
         <v>19</v>
       </c>
       <c r="M58">
         <v>0</v>
       </c>
@@ -4427,86 +4427,86 @@
       </c>
       <c r="G63" t="s">
         <v>19</v>
       </c>
       <c r="J63" t="s">
         <v>19</v>
       </c>
       <c r="K63" t="s">
         <v>19</v>
       </c>
       <c r="L63" t="s">
         <v>19</v>
       </c>
       <c r="M63">
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" t="s">
         <v>97</v>
       </c>
       <c r="B64" t="s">
         <v>95</v>
       </c>
       <c r="C64" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D64" t="s">
         <v>24</v>
       </c>
       <c r="E64" t="s">
         <v>17</v>
       </c>
       <c r="F64" t="s">
         <v>18</v>
       </c>
       <c r="G64" t="s">
         <v>19</v>
       </c>
       <c r="J64" t="s">
         <v>19</v>
       </c>
       <c r="K64" t="s">
         <v>19</v>
       </c>
       <c r="L64" t="s">
         <v>19</v>
       </c>
       <c r="M64">
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:13">
       <c r="A65" t="s">
         <v>98</v>
       </c>
       <c r="B65" t="s">
         <v>95</v>
       </c>
       <c r="C65" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D65" t="s">
         <v>24</v>
       </c>
       <c r="E65" t="s">
         <v>17</v>
       </c>
       <c r="F65" t="s">
         <v>18</v>
       </c>
       <c r="G65" t="s">
         <v>19</v>
       </c>
       <c r="J65" t="s">
         <v>19</v>
       </c>
       <c r="K65" t="s">
         <v>19</v>
       </c>
       <c r="L65" t="s">
         <v>19</v>
       </c>
       <c r="M65">
         <v>0</v>
       </c>
@@ -4532,51 +4532,51 @@
       </c>
       <c r="G66" t="s">
         <v>19</v>
       </c>
       <c r="J66" t="s">
         <v>19</v>
       </c>
       <c r="K66" t="s">
         <v>19</v>
       </c>
       <c r="L66" t="s">
         <v>19</v>
       </c>
       <c r="M66">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:13">
       <c r="A67" t="s">
         <v>100</v>
       </c>
       <c r="B67" t="s">
         <v>95</v>
       </c>
       <c r="C67" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D67" t="s">
         <v>24</v>
       </c>
       <c r="E67" t="s">
         <v>17</v>
       </c>
       <c r="F67" t="s">
         <v>25</v>
       </c>
       <c r="G67" t="s">
         <v>19</v>
       </c>
       <c r="J67" t="s">
         <v>19</v>
       </c>
       <c r="K67" t="s">
         <v>19</v>
       </c>
       <c r="L67" t="s">
         <v>19</v>
       </c>
       <c r="M67">
         <v>0</v>
       </c>
@@ -4602,51 +4602,51 @@
       </c>
       <c r="G68" t="s">
         <v>19</v>
       </c>
       <c r="J68" t="s">
         <v>19</v>
       </c>
       <c r="K68" t="s">
         <v>19</v>
       </c>
       <c r="L68" t="s">
         <v>19</v>
       </c>
       <c r="M68">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:13">
       <c r="A69" t="s">
         <v>102</v>
       </c>
       <c r="B69" t="s">
         <v>95</v>
       </c>
       <c r="C69" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D69" t="s">
         <v>24</v>
       </c>
       <c r="E69" t="s">
         <v>17</v>
       </c>
       <c r="F69" t="s">
         <v>25</v>
       </c>
       <c r="G69" t="s">
         <v>19</v>
       </c>
       <c r="J69" t="s">
         <v>19</v>
       </c>
       <c r="K69" t="s">
         <v>19</v>
       </c>
       <c r="L69" t="s">
         <v>19</v>
       </c>
       <c r="M69">
         <v>0</v>
       </c>
@@ -4672,51 +4672,51 @@
       </c>
       <c r="G70" t="s">
         <v>19</v>
       </c>
       <c r="J70" t="s">
         <v>19</v>
       </c>
       <c r="K70" t="s">
         <v>19</v>
       </c>
       <c r="L70" t="s">
         <v>19</v>
       </c>
       <c r="M70">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:13">
       <c r="A71" t="s">
         <v>104</v>
       </c>
       <c r="B71" t="s">
         <v>95</v>
       </c>
       <c r="C71" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D71" t="s">
         <v>24</v>
       </c>
       <c r="E71" t="s">
         <v>17</v>
       </c>
       <c r="F71" t="s">
         <v>27</v>
       </c>
       <c r="G71" t="s">
         <v>19</v>
       </c>
       <c r="J71" t="s">
         <v>19</v>
       </c>
       <c r="K71" t="s">
         <v>19</v>
       </c>
       <c r="L71" t="s">
         <v>19</v>
       </c>
       <c r="M71">
         <v>0</v>
       </c>
@@ -4742,51 +4742,51 @@
       </c>
       <c r="G72" t="s">
         <v>19</v>
       </c>
       <c r="J72" t="s">
         <v>19</v>
       </c>
       <c r="K72" t="s">
         <v>19</v>
       </c>
       <c r="L72" t="s">
         <v>19</v>
       </c>
       <c r="M72">
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:13">
       <c r="A73" t="s">
         <v>106</v>
       </c>
       <c r="B73" t="s">
         <v>95</v>
       </c>
       <c r="C73" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D73" t="s">
         <v>16</v>
       </c>
       <c r="E73" t="s">
         <v>17</v>
       </c>
       <c r="F73" t="s">
         <v>27</v>
       </c>
       <c r="G73" t="s">
         <v>19</v>
       </c>
       <c r="J73" t="s">
         <v>19</v>
       </c>
       <c r="K73" t="s">
         <v>19</v>
       </c>
       <c r="L73" t="s">
         <v>19</v>
       </c>
       <c r="M73">
         <v>0</v>
       </c>
@@ -4812,51 +4812,51 @@
       </c>
       <c r="G74" t="s">
         <v>19</v>
       </c>
       <c r="J74" t="s">
         <v>19</v>
       </c>
       <c r="K74" t="s">
         <v>19</v>
       </c>
       <c r="L74" t="s">
         <v>19</v>
       </c>
       <c r="M74">
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:13">
       <c r="A75" t="s">
         <v>108</v>
       </c>
       <c r="B75" t="s">
         <v>109</v>
       </c>
       <c r="C75" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D75" t="s">
         <v>24</v>
       </c>
       <c r="E75" t="s">
         <v>17</v>
       </c>
       <c r="F75" t="s">
         <v>25</v>
       </c>
       <c r="G75" t="s">
         <v>19</v>
       </c>
       <c r="J75" t="s">
         <v>19</v>
       </c>
       <c r="K75" t="s">
         <v>19</v>
       </c>
       <c r="L75" t="s">
         <v>19</v>
       </c>
       <c r="M75">
         <v>0</v>
       </c>
@@ -4882,51 +4882,51 @@
       </c>
       <c r="G76" t="s">
         <v>19</v>
       </c>
       <c r="J76" t="s">
         <v>19</v>
       </c>
       <c r="K76" t="s">
         <v>19</v>
       </c>
       <c r="L76" t="s">
         <v>19</v>
       </c>
       <c r="M76">
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:13">
       <c r="A77" t="s">
         <v>111</v>
       </c>
       <c r="B77" t="s">
         <v>112</v>
       </c>
       <c r="C77" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D77" t="s">
         <v>24</v>
       </c>
       <c r="E77" t="s">
         <v>17</v>
       </c>
       <c r="F77" t="s">
         <v>25</v>
       </c>
       <c r="G77" t="s">
         <v>19</v>
       </c>
       <c r="J77" t="s">
         <v>19</v>
       </c>
       <c r="K77" t="s">
         <v>19</v>
       </c>
       <c r="L77" t="s">
         <v>19</v>
       </c>
       <c r="M77">
         <v>0</v>
       </c>
@@ -5022,51 +5022,51 @@
       </c>
       <c r="G80" t="s">
         <v>19</v>
       </c>
       <c r="J80" t="s">
         <v>19</v>
       </c>
       <c r="K80" t="s">
         <v>19</v>
       </c>
       <c r="L80" t="s">
         <v>19</v>
       </c>
       <c r="M80">
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" t="s">
         <v>117</v>
       </c>
       <c r="B81" t="s">
         <v>116</v>
       </c>
       <c r="C81" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D81" t="s">
         <v>24</v>
       </c>
       <c r="E81" t="s">
         <v>17</v>
       </c>
       <c r="F81" t="s">
         <v>25</v>
       </c>
       <c r="G81" t="s">
         <v>19</v>
       </c>
       <c r="J81" t="s">
         <v>19</v>
       </c>
       <c r="K81" t="s">
         <v>19</v>
       </c>
       <c r="L81" t="s">
         <v>19</v>
       </c>
       <c r="M81">
         <v>0</v>
       </c>
@@ -5127,51 +5127,51 @@
       </c>
       <c r="G83" t="s">
         <v>19</v>
       </c>
       <c r="J83" t="s">
         <v>19</v>
       </c>
       <c r="K83" t="s">
         <v>19</v>
       </c>
       <c r="L83" t="s">
         <v>19</v>
       </c>
       <c r="M83">
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" t="s">
         <v>121</v>
       </c>
       <c r="B84" t="s">
         <v>120</v>
       </c>
       <c r="C84" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D84" t="s">
         <v>24</v>
       </c>
       <c r="E84" t="s">
         <v>17</v>
       </c>
       <c r="F84" t="s">
         <v>18</v>
       </c>
       <c r="G84" t="s">
         <v>19</v>
       </c>
       <c r="J84" t="s">
         <v>19</v>
       </c>
       <c r="K84" t="s">
         <v>19</v>
       </c>
       <c r="L84" t="s">
         <v>19</v>
       </c>
       <c r="M84">
         <v>0</v>
       </c>
@@ -5197,51 +5197,51 @@
       </c>
       <c r="G85" t="s">
         <v>19</v>
       </c>
       <c r="J85" t="s">
         <v>19</v>
       </c>
       <c r="K85" t="s">
         <v>19</v>
       </c>
       <c r="L85" t="s">
         <v>19</v>
       </c>
       <c r="M85">
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" t="s">
         <v>123</v>
       </c>
       <c r="B86" t="s">
         <v>120</v>
       </c>
       <c r="C86" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D86" t="s">
         <v>16</v>
       </c>
       <c r="E86" t="s">
         <v>17</v>
       </c>
       <c r="F86" t="s">
         <v>18</v>
       </c>
       <c r="G86" t="s">
         <v>19</v>
       </c>
       <c r="J86" t="s">
         <v>19</v>
       </c>
       <c r="K86" t="s">
         <v>19</v>
       </c>
       <c r="L86" t="s">
         <v>19</v>
       </c>
       <c r="M86">
         <v>0</v>
       </c>
@@ -5267,127 +5267,127 @@
       </c>
       <c r="G87" t="s">
         <v>19</v>
       </c>
       <c r="J87" t="s">
         <v>19</v>
       </c>
       <c r="K87" t="s">
         <v>19</v>
       </c>
       <c r="L87" t="s">
         <v>19</v>
       </c>
       <c r="M87">
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" t="s">
         <v>125</v>
       </c>
       <c r="B88" t="s">
         <v>120</v>
       </c>
       <c r="C88" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D88" t="s">
         <v>16</v>
       </c>
       <c r="E88" t="s">
         <v>17</v>
       </c>
       <c r="F88" t="s">
         <v>18</v>
       </c>
       <c r="G88" t="s">
         <v>19</v>
       </c>
       <c r="J88" t="s">
         <v>19</v>
       </c>
       <c r="K88" t="s">
         <v>19</v>
       </c>
       <c r="L88" t="s">
         <v>19</v>
       </c>
       <c r="M88">
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" t="s">
         <v>126</v>
       </c>
       <c r="B89" t="s">
         <v>120</v>
       </c>
       <c r="C89" t="s">
         <v>15</v>
       </c>
       <c r="D89" t="s">
         <v>16</v>
       </c>
       <c r="E89" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F89" t="s">
         <v>18</v>
       </c>
       <c r="G89" t="s">
         <v>19</v>
       </c>
       <c r="J89" t="s">
         <v>19</v>
       </c>
       <c r="K89" t="s">
         <v>19</v>
       </c>
       <c r="L89" t="s">
         <v>19</v>
       </c>
       <c r="M89">
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:13">
       <c r="A90" t="s">
         <v>127</v>
       </c>
       <c r="B90" t="s">
         <v>120</v>
       </c>
       <c r="C90" t="s">
         <v>15</v>
       </c>
       <c r="D90" t="s">
         <v>24</v>
       </c>
       <c r="E90" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F90" t="s">
         <v>25</v>
       </c>
       <c r="G90" t="s">
         <v>19</v>
       </c>
       <c r="J90" t="s">
         <v>19</v>
       </c>
       <c r="K90" t="s">
         <v>19</v>
       </c>
       <c r="L90" t="s">
         <v>19</v>
       </c>
       <c r="M90">
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" t="s">
         <v>128</v>
       </c>
       <c r="B91" t="s">
@@ -5407,51 +5407,51 @@
       </c>
       <c r="G91" t="s">
         <v>19</v>
       </c>
       <c r="J91" t="s">
         <v>19</v>
       </c>
       <c r="K91" t="s">
         <v>19</v>
       </c>
       <c r="L91" t="s">
         <v>19</v>
       </c>
       <c r="M91">
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:13">
       <c r="A92" t="s">
         <v>129</v>
       </c>
       <c r="B92" t="s">
         <v>120</v>
       </c>
       <c r="C92" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D92" t="s">
         <v>24</v>
       </c>
       <c r="E92" t="s">
         <v>17</v>
       </c>
       <c r="F92" t="s">
         <v>25</v>
       </c>
       <c r="G92" t="s">
         <v>19</v>
       </c>
       <c r="J92" t="s">
         <v>19</v>
       </c>
       <c r="K92" t="s">
         <v>19</v>
       </c>
       <c r="L92" t="s">
         <v>19</v>
       </c>
       <c r="M92">
         <v>0</v>
       </c>
@@ -5518,150 +5518,150 @@
       </c>
       <c r="K94" t="s">
         <v>19</v>
       </c>
       <c r="L94" t="s">
         <v>19</v>
       </c>
       <c r="M94">
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:13">
       <c r="A95" t="s">
         <v>132</v>
       </c>
       <c r="B95" t="s">
         <v>120</v>
       </c>
       <c r="C95" t="s">
         <v>15</v>
       </c>
       <c r="D95" t="s">
         <v>24</v>
       </c>
       <c r="E95" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F95" t="s">
         <v>25</v>
       </c>
       <c r="G95" t="s">
         <v>19</v>
       </c>
       <c r="J95" t="s">
         <v>19</v>
       </c>
       <c r="K95" t="s">
         <v>19</v>
       </c>
       <c r="L95" t="s">
         <v>19</v>
       </c>
       <c r="M95">
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:13">
       <c r="A96" t="s">
         <v>133</v>
       </c>
       <c r="B96" t="s">
         <v>120</v>
       </c>
       <c r="C96" t="s">
         <v>15</v>
       </c>
       <c r="D96" t="s">
         <v>24</v>
       </c>
       <c r="E96" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F96" t="s">
         <v>25</v>
       </c>
       <c r="G96" t="s">
         <v>19</v>
       </c>
       <c r="J96" t="s">
         <v>19</v>
       </c>
       <c r="K96" t="s">
         <v>19</v>
       </c>
       <c r="L96" t="s">
         <v>19</v>
       </c>
       <c r="M96">
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:13">
       <c r="A97" t="s">
         <v>134</v>
       </c>
       <c r="B97" t="s">
         <v>120</v>
       </c>
       <c r="C97" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D97" t="s">
         <v>16</v>
       </c>
       <c r="E97" t="s">
         <v>17</v>
       </c>
       <c r="F97" t="s">
         <v>27</v>
       </c>
       <c r="G97" t="s">
         <v>19</v>
       </c>
       <c r="J97" t="s">
         <v>19</v>
       </c>
       <c r="K97" t="s">
         <v>19</v>
       </c>
       <c r="L97" t="s">
         <v>19</v>
       </c>
       <c r="M97">
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:13">
       <c r="A98" t="s">
         <v>135</v>
       </c>
       <c r="B98" t="s">
         <v>120</v>
       </c>
       <c r="C98" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D98" t="s">
         <v>16</v>
       </c>
       <c r="E98" t="s">
         <v>17</v>
       </c>
       <c r="F98" t="s">
         <v>27</v>
       </c>
       <c r="G98" t="s">
         <v>19</v>
       </c>
       <c r="J98" t="s">
         <v>19</v>
       </c>
       <c r="K98" t="s">
         <v>19</v>
       </c>
       <c r="L98" t="s">
         <v>19</v>
       </c>
       <c r="M98">
         <v>0</v>
       </c>
@@ -5728,150 +5728,150 @@
       </c>
       <c r="K100" t="s">
         <v>19</v>
       </c>
       <c r="L100" t="s">
         <v>19</v>
       </c>
       <c r="M100">
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:13">
       <c r="A101" t="s">
         <v>138</v>
       </c>
       <c r="B101" t="s">
         <v>120</v>
       </c>
       <c r="C101" t="s">
         <v>15</v>
       </c>
       <c r="D101" t="s">
         <v>16</v>
       </c>
       <c r="E101" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F101" t="s">
         <v>27</v>
       </c>
       <c r="G101" t="s">
         <v>19</v>
       </c>
       <c r="J101" t="s">
         <v>19</v>
       </c>
       <c r="K101" t="s">
         <v>19</v>
       </c>
       <c r="L101" t="s">
         <v>19</v>
       </c>
       <c r="M101">
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:13">
       <c r="A102" t="s">
         <v>139</v>
       </c>
       <c r="B102" t="s">
         <v>120</v>
       </c>
       <c r="C102" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D102" t="s">
         <v>16</v>
       </c>
       <c r="E102" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F102" t="s">
         <v>27</v>
       </c>
       <c r="G102" t="s">
         <v>19</v>
       </c>
       <c r="J102" t="s">
         <v>19</v>
       </c>
       <c r="K102" t="s">
         <v>19</v>
       </c>
       <c r="L102" t="s">
         <v>19</v>
       </c>
       <c r="M102">
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:13">
       <c r="A103" t="s">
         <v>140</v>
       </c>
       <c r="B103" t="s">
         <v>120</v>
       </c>
       <c r="C103" t="s">
         <v>15</v>
       </c>
       <c r="D103" t="s">
         <v>16</v>
       </c>
       <c r="E103" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F103" t="s">
         <v>27</v>
       </c>
       <c r="G103" t="s">
         <v>19</v>
       </c>
       <c r="J103" t="s">
         <v>19</v>
       </c>
       <c r="K103" t="s">
         <v>19</v>
       </c>
       <c r="L103" t="s">
         <v>19</v>
       </c>
       <c r="M103">
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:13">
       <c r="A104" t="s">
         <v>141</v>
       </c>
       <c r="B104" t="s">
         <v>142</v>
       </c>
       <c r="C104" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D104" t="s">
         <v>24</v>
       </c>
       <c r="E104" t="s">
         <v>17</v>
       </c>
       <c r="F104" t="s">
         <v>25</v>
       </c>
       <c r="G104" t="s">
         <v>19</v>
       </c>
       <c r="J104" t="s">
         <v>19</v>
       </c>
       <c r="K104" t="s">
         <v>19</v>
       </c>
       <c r="L104" t="s">
         <v>19</v>
       </c>
       <c r="M104">
         <v>0</v>
       </c>
@@ -5932,51 +5932,51 @@
       </c>
       <c r="G106" t="s">
         <v>19</v>
       </c>
       <c r="J106" t="s">
         <v>19</v>
       </c>
       <c r="K106" t="s">
         <v>19</v>
       </c>
       <c r="L106" t="s">
         <v>19</v>
       </c>
       <c r="M106">
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:13">
       <c r="A107" t="s">
         <v>145</v>
       </c>
       <c r="B107" t="s">
         <v>142</v>
       </c>
       <c r="C107" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D107" t="s">
         <v>24</v>
       </c>
       <c r="E107" t="s">
         <v>17</v>
       </c>
       <c r="F107" t="s">
         <v>27</v>
       </c>
       <c r="G107" t="s">
         <v>19</v>
       </c>
       <c r="J107" t="s">
         <v>19</v>
       </c>
       <c r="K107" t="s">
         <v>19</v>
       </c>
       <c r="L107" t="s">
         <v>19</v>
       </c>
       <c r="M107">
         <v>0</v>
       </c>
@@ -6183,115 +6183,115 @@
       </c>
       <c r="K113" t="s">
         <v>19</v>
       </c>
       <c r="L113" t="s">
         <v>19</v>
       </c>
       <c r="M113">
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:13">
       <c r="A114" t="s">
         <v>155</v>
       </c>
       <c r="B114" t="s">
         <v>150</v>
       </c>
       <c r="C114" t="s">
         <v>15</v>
       </c>
       <c r="D114" t="s">
         <v>24</v>
       </c>
       <c r="E114" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F114" t="s">
         <v>18</v>
       </c>
       <c r="G114" t="s">
         <v>19</v>
       </c>
       <c r="J114" t="s">
         <v>19</v>
       </c>
       <c r="K114" t="s">
         <v>19</v>
       </c>
       <c r="L114" t="s">
         <v>19</v>
       </c>
       <c r="M114">
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:13">
       <c r="A115" t="s">
         <v>156</v>
       </c>
       <c r="B115" t="s">
         <v>150</v>
       </c>
       <c r="C115" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D115" t="s">
         <v>16</v>
       </c>
       <c r="E115" t="s">
         <v>17</v>
       </c>
       <c r="F115" t="s">
         <v>18</v>
       </c>
       <c r="G115" t="s">
         <v>19</v>
       </c>
       <c r="J115" t="s">
         <v>19</v>
       </c>
       <c r="K115" t="s">
         <v>19</v>
       </c>
       <c r="L115" t="s">
         <v>19</v>
       </c>
       <c r="M115">
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:13">
       <c r="A116" t="s">
         <v>157</v>
       </c>
       <c r="B116" t="s">
         <v>150</v>
       </c>
       <c r="C116" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D116" t="s">
         <v>24</v>
       </c>
       <c r="E116" t="s">
         <v>17</v>
       </c>
       <c r="F116" t="s">
         <v>18</v>
       </c>
       <c r="G116" t="s">
         <v>19</v>
       </c>
       <c r="J116" t="s">
         <v>19</v>
       </c>
       <c r="K116" t="s">
         <v>19</v>
       </c>
       <c r="L116" t="s">
         <v>19</v>
       </c>
       <c r="M116">
         <v>0</v>
       </c>
@@ -6422,127 +6422,127 @@
       </c>
       <c r="G120" t="s">
         <v>19</v>
       </c>
       <c r="J120" t="s">
         <v>19</v>
       </c>
       <c r="K120" t="s">
         <v>19</v>
       </c>
       <c r="L120" t="s">
         <v>19</v>
       </c>
       <c r="M120">
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:13">
       <c r="A121" t="s">
         <v>162</v>
       </c>
       <c r="B121" t="s">
         <v>150</v>
       </c>
       <c r="C121" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D121" t="s">
         <v>24</v>
       </c>
       <c r="E121" t="s">
         <v>17</v>
       </c>
       <c r="F121" t="s">
         <v>18</v>
       </c>
       <c r="G121" t="s">
         <v>19</v>
       </c>
       <c r="J121" t="s">
         <v>19</v>
       </c>
       <c r="K121" t="s">
         <v>19</v>
       </c>
       <c r="L121" t="s">
         <v>19</v>
       </c>
       <c r="M121">
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:13">
       <c r="A122" t="s">
         <v>163</v>
       </c>
       <c r="B122" t="s">
         <v>150</v>
       </c>
       <c r="C122" t="s">
         <v>15</v>
       </c>
       <c r="D122" t="s">
         <v>24</v>
       </c>
       <c r="E122" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F122" t="s">
         <v>18</v>
       </c>
       <c r="G122" t="s">
         <v>19</v>
       </c>
       <c r="J122" t="s">
         <v>19</v>
       </c>
       <c r="K122" t="s">
         <v>19</v>
       </c>
       <c r="L122" t="s">
         <v>19</v>
       </c>
       <c r="M122">
         <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:13">
       <c r="A123" t="s">
         <v>164</v>
       </c>
       <c r="B123" t="s">
         <v>150</v>
       </c>
       <c r="C123" t="s">
         <v>15</v>
       </c>
       <c r="D123" t="s">
         <v>16</v>
       </c>
       <c r="E123" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F123" t="s">
         <v>18</v>
       </c>
       <c r="G123" t="s">
         <v>19</v>
       </c>
       <c r="J123" t="s">
         <v>19</v>
       </c>
       <c r="K123" t="s">
         <v>19</v>
       </c>
       <c r="L123" t="s">
         <v>19</v>
       </c>
       <c r="M123">
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:13">
       <c r="A124" t="s">
         <v>165</v>
       </c>
       <c r="B124" t="s">
@@ -6597,51 +6597,51 @@
       </c>
       <c r="G125" t="s">
         <v>19</v>
       </c>
       <c r="J125" t="s">
         <v>19</v>
       </c>
       <c r="K125" t="s">
         <v>19</v>
       </c>
       <c r="L125" t="s">
         <v>19</v>
       </c>
       <c r="M125">
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:13">
       <c r="A126" t="s">
         <v>167</v>
       </c>
       <c r="B126" t="s">
         <v>150</v>
       </c>
       <c r="C126" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D126" t="s">
         <v>24</v>
       </c>
       <c r="E126" t="s">
         <v>42</v>
       </c>
       <c r="F126" t="s">
         <v>18</v>
       </c>
       <c r="G126" t="s">
         <v>19</v>
       </c>
       <c r="J126" t="s">
         <v>19</v>
       </c>
       <c r="K126" t="s">
         <v>19</v>
       </c>
       <c r="L126" t="s">
         <v>19</v>
       </c>
       <c r="M126">
         <v>0</v>
       </c>
@@ -6673,51 +6673,51 @@
       </c>
       <c r="K127" t="s">
         <v>19</v>
       </c>
       <c r="L127" t="s">
         <v>19</v>
       </c>
       <c r="M127">
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:13">
       <c r="A128" t="s">
         <v>169</v>
       </c>
       <c r="B128" t="s">
         <v>150</v>
       </c>
       <c r="C128" t="s">
         <v>15</v>
       </c>
       <c r="D128" t="s">
         <v>24</v>
       </c>
       <c r="E128" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F128" t="s">
         <v>25</v>
       </c>
       <c r="G128" t="s">
         <v>19</v>
       </c>
       <c r="J128" t="s">
         <v>19</v>
       </c>
       <c r="K128" t="s">
         <v>19</v>
       </c>
       <c r="L128" t="s">
         <v>19</v>
       </c>
       <c r="M128">
         <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:13">
       <c r="A129" t="s">
         <v>170</v>
       </c>
       <c r="B129" t="s">
@@ -6737,86 +6737,86 @@
       </c>
       <c r="G129" t="s">
         <v>19</v>
       </c>
       <c r="J129" t="s">
         <v>19</v>
       </c>
       <c r="K129" t="s">
         <v>19</v>
       </c>
       <c r="L129" t="s">
         <v>19</v>
       </c>
       <c r="M129">
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:13">
       <c r="A130" t="s">
         <v>171</v>
       </c>
       <c r="B130" t="s">
         <v>150</v>
       </c>
       <c r="C130" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D130" t="s">
         <v>24</v>
       </c>
       <c r="E130" t="s">
         <v>17</v>
       </c>
       <c r="F130" t="s">
         <v>25</v>
       </c>
       <c r="G130" t="s">
         <v>19</v>
       </c>
       <c r="J130" t="s">
         <v>19</v>
       </c>
       <c r="K130" t="s">
         <v>19</v>
       </c>
       <c r="L130" t="s">
         <v>19</v>
       </c>
       <c r="M130">
         <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:13">
       <c r="A131" t="s">
         <v>172</v>
       </c>
       <c r="B131" t="s">
         <v>150</v>
       </c>
       <c r="C131" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D131" t="s">
         <v>24</v>
       </c>
       <c r="E131" t="s">
         <v>17</v>
       </c>
       <c r="F131" t="s">
         <v>25</v>
       </c>
       <c r="G131" t="s">
         <v>19</v>
       </c>
       <c r="J131" t="s">
         <v>19</v>
       </c>
       <c r="K131" t="s">
         <v>19</v>
       </c>
       <c r="L131" t="s">
         <v>19</v>
       </c>
       <c r="M131">
         <v>0</v>
       </c>
@@ -6877,51 +6877,51 @@
       </c>
       <c r="G133" t="s">
         <v>19</v>
       </c>
       <c r="J133" t="s">
         <v>19</v>
       </c>
       <c r="K133" t="s">
         <v>19</v>
       </c>
       <c r="L133" t="s">
         <v>19</v>
       </c>
       <c r="M133">
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:13">
       <c r="A134" t="s">
         <v>175</v>
       </c>
       <c r="B134" t="s">
         <v>150</v>
       </c>
       <c r="C134" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D134" t="s">
         <v>16</v>
       </c>
       <c r="E134" t="s">
         <v>17</v>
       </c>
       <c r="F134" t="s">
         <v>27</v>
       </c>
       <c r="G134" t="s">
         <v>19</v>
       </c>
       <c r="J134" t="s">
         <v>19</v>
       </c>
       <c r="K134" t="s">
         <v>19</v>
       </c>
       <c r="L134" t="s">
         <v>19</v>
       </c>
       <c r="M134">
         <v>0</v>
       </c>
@@ -6947,51 +6947,51 @@
       </c>
       <c r="G135" t="s">
         <v>19</v>
       </c>
       <c r="J135" t="s">
         <v>19</v>
       </c>
       <c r="K135" t="s">
         <v>19</v>
       </c>
       <c r="L135" t="s">
         <v>19</v>
       </c>
       <c r="M135">
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:13">
       <c r="A136" t="s">
         <v>177</v>
       </c>
       <c r="B136" t="s">
         <v>150</v>
       </c>
       <c r="C136" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D136" t="s">
         <v>16</v>
       </c>
       <c r="E136" t="s">
         <v>17</v>
       </c>
       <c r="F136" t="s">
         <v>27</v>
       </c>
       <c r="G136" t="s">
         <v>19</v>
       </c>
       <c r="J136" t="s">
         <v>19</v>
       </c>
       <c r="K136" t="s">
         <v>19</v>
       </c>
       <c r="L136" t="s">
         <v>19</v>
       </c>
       <c r="M136">
         <v>0</v>
       </c>
@@ -7087,127 +7087,127 @@
       </c>
       <c r="G139" t="s">
         <v>19</v>
       </c>
       <c r="J139" t="s">
         <v>19</v>
       </c>
       <c r="K139" t="s">
         <v>19</v>
       </c>
       <c r="L139" t="s">
         <v>19</v>
       </c>
       <c r="M139">
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:13">
       <c r="A140" t="s">
         <v>181</v>
       </c>
       <c r="B140" t="s">
         <v>150</v>
       </c>
       <c r="C140" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D140" t="s">
         <v>16</v>
       </c>
       <c r="E140" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F140" t="s">
         <v>27</v>
       </c>
       <c r="G140" t="s">
         <v>19</v>
       </c>
       <c r="J140" t="s">
         <v>19</v>
       </c>
       <c r="K140" t="s">
         <v>19</v>
       </c>
       <c r="L140" t="s">
         <v>19</v>
       </c>
       <c r="M140">
         <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:13">
       <c r="A141" t="s">
         <v>182</v>
       </c>
       <c r="B141" t="s">
         <v>150</v>
       </c>
       <c r="C141" t="s">
         <v>15</v>
       </c>
       <c r="D141" t="s">
         <v>16</v>
       </c>
       <c r="E141" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F141" t="s">
         <v>27</v>
       </c>
       <c r="G141" t="s">
         <v>19</v>
       </c>
       <c r="J141" t="s">
         <v>19</v>
       </c>
       <c r="K141" t="s">
         <v>19</v>
       </c>
       <c r="L141" t="s">
         <v>19</v>
       </c>
       <c r="M141">
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:13">
       <c r="A142" t="s">
         <v>183</v>
       </c>
       <c r="B142" t="s">
         <v>150</v>
       </c>
       <c r="C142" t="s">
         <v>15</v>
       </c>
       <c r="D142" t="s">
         <v>16</v>
       </c>
       <c r="E142" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F142" t="s">
         <v>27</v>
       </c>
       <c r="G142" t="s">
         <v>19</v>
       </c>
       <c r="J142" t="s">
         <v>19</v>
       </c>
       <c r="K142" t="s">
         <v>19</v>
       </c>
       <c r="L142" t="s">
         <v>19</v>
       </c>
       <c r="M142">
         <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:13">
       <c r="A143" t="s">
         <v>184</v>
       </c>
       <c r="B143" t="s">
@@ -7262,86 +7262,86 @@
       </c>
       <c r="G144" t="s">
         <v>19</v>
       </c>
       <c r="J144" t="s">
         <v>19</v>
       </c>
       <c r="K144" t="s">
         <v>19</v>
       </c>
       <c r="L144" t="s">
         <v>19</v>
       </c>
       <c r="M144">
         <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:13">
       <c r="A145" t="s">
         <v>187</v>
       </c>
       <c r="B145" t="s">
         <v>185</v>
       </c>
       <c r="C145" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D145" t="s">
         <v>24</v>
       </c>
       <c r="E145" t="s">
         <v>17</v>
       </c>
       <c r="F145" t="s">
         <v>25</v>
       </c>
       <c r="G145" t="s">
         <v>19</v>
       </c>
       <c r="J145" t="s">
         <v>19</v>
       </c>
       <c r="K145" t="s">
         <v>19</v>
       </c>
       <c r="L145" t="s">
         <v>19</v>
       </c>
       <c r="M145">
         <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:13">
       <c r="A146" t="s">
         <v>188</v>
       </c>
       <c r="B146" t="s">
         <v>185</v>
       </c>
       <c r="C146" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D146" t="s">
         <v>24</v>
       </c>
       <c r="E146" t="s">
         <v>42</v>
       </c>
       <c r="F146" t="s">
         <v>25</v>
       </c>
       <c r="G146" t="s">
         <v>19</v>
       </c>
       <c r="J146" t="s">
         <v>19</v>
       </c>
       <c r="K146" t="s">
         <v>19</v>
       </c>
       <c r="L146" t="s">
         <v>19</v>
       </c>
       <c r="M146">
         <v>0</v>
       </c>
@@ -7402,51 +7402,51 @@
       </c>
       <c r="G148" t="s">
         <v>19</v>
       </c>
       <c r="J148" t="s">
         <v>19</v>
       </c>
       <c r="K148" t="s">
         <v>19</v>
       </c>
       <c r="L148" t="s">
         <v>19</v>
       </c>
       <c r="M148">
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:13">
       <c r="A149" t="s">
         <v>192</v>
       </c>
       <c r="B149" t="s">
         <v>190</v>
       </c>
       <c r="C149" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D149" t="s">
         <v>24</v>
       </c>
       <c r="E149" t="s">
         <v>17</v>
       </c>
       <c r="F149" t="s">
         <v>25</v>
       </c>
       <c r="G149" t="s">
         <v>19</v>
       </c>
       <c r="J149" t="s">
         <v>19</v>
       </c>
       <c r="K149" t="s">
         <v>19</v>
       </c>
       <c r="L149" t="s">
         <v>19</v>
       </c>
       <c r="M149">
         <v>0</v>
       </c>
@@ -7507,86 +7507,86 @@
       </c>
       <c r="G151" t="s">
         <v>19</v>
       </c>
       <c r="J151" t="s">
         <v>19</v>
       </c>
       <c r="K151" t="s">
         <v>19</v>
       </c>
       <c r="L151" t="s">
         <v>19</v>
       </c>
       <c r="M151">
         <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:13">
       <c r="A152" t="s">
         <v>195</v>
       </c>
       <c r="B152" t="s">
         <v>190</v>
       </c>
       <c r="C152" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D152" t="s">
         <v>24</v>
       </c>
       <c r="E152" t="s">
         <v>42</v>
       </c>
       <c r="F152" t="s">
         <v>25</v>
       </c>
       <c r="G152" t="s">
         <v>19</v>
       </c>
       <c r="J152" t="s">
         <v>19</v>
       </c>
       <c r="K152" t="s">
         <v>19</v>
       </c>
       <c r="L152" t="s">
         <v>19</v>
       </c>
       <c r="M152">
         <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:13">
       <c r="A153" t="s">
         <v>196</v>
       </c>
       <c r="B153" t="s">
         <v>197</v>
       </c>
       <c r="C153" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D153" t="s">
         <v>24</v>
       </c>
       <c r="E153" t="s">
         <v>17</v>
       </c>
       <c r="F153" t="s">
         <v>25</v>
       </c>
       <c r="G153" t="s">
         <v>19</v>
       </c>
       <c r="J153" t="s">
         <v>19</v>
       </c>
       <c r="K153" t="s">
         <v>19</v>
       </c>
       <c r="L153" t="s">
         <v>19</v>
       </c>
       <c r="M153">
         <v>0</v>
       </c>
@@ -7647,51 +7647,51 @@
       </c>
       <c r="G155" t="s">
         <v>19</v>
       </c>
       <c r="J155" t="s">
         <v>19</v>
       </c>
       <c r="K155" t="s">
         <v>19</v>
       </c>
       <c r="L155" t="s">
         <v>19</v>
       </c>
       <c r="M155">
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:13">
       <c r="A156" t="s">
         <v>200</v>
       </c>
       <c r="B156" t="s">
         <v>197</v>
       </c>
       <c r="C156" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D156" t="s">
         <v>24</v>
       </c>
       <c r="E156" t="s">
         <v>42</v>
       </c>
       <c r="F156" t="s">
         <v>25</v>
       </c>
       <c r="G156" t="s">
         <v>19</v>
       </c>
       <c r="J156" t="s">
         <v>19</v>
       </c>
       <c r="K156" t="s">
         <v>19</v>
       </c>
       <c r="L156" t="s">
         <v>19</v>
       </c>
       <c r="M156">
         <v>0</v>
       </c>
@@ -7793,80 +7793,80 @@
       </c>
       <c r="K159" t="s">
         <v>19</v>
       </c>
       <c r="L159" t="s">
         <v>19</v>
       </c>
       <c r="M159">
         <v>0</v>
       </c>
     </row>
     <row r="160" spans="1:13">
       <c r="A160" t="s">
         <v>205</v>
       </c>
       <c r="B160" t="s">
         <v>202</v>
       </c>
       <c r="C160" t="s">
         <v>15</v>
       </c>
       <c r="D160" t="s">
         <v>24</v>
       </c>
       <c r="E160" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F160" t="s">
         <v>25</v>
       </c>
       <c r="G160" t="s">
         <v>19</v>
       </c>
       <c r="J160" t="s">
         <v>19</v>
       </c>
       <c r="K160" t="s">
         <v>19</v>
       </c>
       <c r="L160" t="s">
         <v>19</v>
       </c>
       <c r="M160">
         <v>0</v>
       </c>
     </row>
     <row r="161" spans="1:13">
       <c r="A161" t="s">
         <v>206</v>
       </c>
       <c r="B161" t="s">
         <v>202</v>
       </c>
       <c r="C161" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D161" t="s">
         <v>24</v>
       </c>
       <c r="E161" t="s">
         <v>17</v>
       </c>
       <c r="F161" t="s">
         <v>25</v>
       </c>
       <c r="G161" t="s">
         <v>19</v>
       </c>
       <c r="J161" t="s">
         <v>19</v>
       </c>
       <c r="K161" t="s">
         <v>19</v>
       </c>
       <c r="L161" t="s">
         <v>19</v>
       </c>
       <c r="M161">
         <v>0</v>
       </c>
@@ -7927,51 +7927,51 @@
       </c>
       <c r="G163" t="s">
         <v>19</v>
       </c>
       <c r="J163" t="s">
         <v>19</v>
       </c>
       <c r="K163" t="s">
         <v>19</v>
       </c>
       <c r="L163" t="s">
         <v>19</v>
       </c>
       <c r="M163">
         <v>0</v>
       </c>
     </row>
     <row r="164" spans="1:13">
       <c r="A164" t="s">
         <v>209</v>
       </c>
       <c r="B164" t="s">
         <v>202</v>
       </c>
       <c r="C164" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D164" t="s">
         <v>24</v>
       </c>
       <c r="E164" t="s">
         <v>42</v>
       </c>
       <c r="F164" t="s">
         <v>25</v>
       </c>
       <c r="G164" t="s">
         <v>19</v>
       </c>
       <c r="J164" t="s">
         <v>19</v>
       </c>
       <c r="K164" t="s">
         <v>19</v>
       </c>
       <c r="L164" t="s">
         <v>19</v>
       </c>
       <c r="M164">
         <v>0</v>
       </c>
@@ -8067,86 +8067,86 @@
       </c>
       <c r="G167" t="s">
         <v>19</v>
       </c>
       <c r="J167" t="s">
         <v>19</v>
       </c>
       <c r="K167" t="s">
         <v>19</v>
       </c>
       <c r="L167" t="s">
         <v>19</v>
       </c>
       <c r="M167">
         <v>0</v>
       </c>
     </row>
     <row r="168" spans="1:13">
       <c r="A168" t="s">
         <v>214</v>
       </c>
       <c r="B168" t="s">
         <v>213</v>
       </c>
       <c r="C168" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D168" t="s">
         <v>24</v>
       </c>
       <c r="E168" t="s">
         <v>17</v>
       </c>
       <c r="F168" t="s">
         <v>25</v>
       </c>
       <c r="G168" t="s">
         <v>19</v>
       </c>
       <c r="J168" t="s">
         <v>19</v>
       </c>
       <c r="K168" t="s">
         <v>19</v>
       </c>
       <c r="L168" t="s">
         <v>19</v>
       </c>
       <c r="M168">
         <v>0</v>
       </c>
     </row>
     <row r="169" spans="1:13">
       <c r="A169" t="s">
         <v>215</v>
       </c>
       <c r="B169" t="s">
         <v>213</v>
       </c>
       <c r="C169" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D169" t="s">
         <v>24</v>
       </c>
       <c r="E169" t="s">
         <v>42</v>
       </c>
       <c r="F169" t="s">
         <v>25</v>
       </c>
       <c r="G169" t="s">
         <v>19</v>
       </c>
       <c r="J169" t="s">
         <v>19</v>
       </c>
       <c r="K169" t="s">
         <v>19</v>
       </c>
       <c r="L169" t="s">
         <v>19</v>
       </c>
       <c r="M169">
         <v>0</v>
       </c>
@@ -8213,86 +8213,86 @@
       </c>
       <c r="K171" t="s">
         <v>19</v>
       </c>
       <c r="L171" t="s">
         <v>19</v>
       </c>
       <c r="M171">
         <v>0</v>
       </c>
     </row>
     <row r="172" spans="1:13">
       <c r="A172" t="s">
         <v>219</v>
       </c>
       <c r="B172" t="s">
         <v>217</v>
       </c>
       <c r="C172" t="s">
         <v>15</v>
       </c>
       <c r="D172" t="s">
         <v>24</v>
       </c>
       <c r="E172" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F172" t="s">
         <v>25</v>
       </c>
       <c r="G172" t="s">
         <v>19</v>
       </c>
       <c r="J172" t="s">
         <v>19</v>
       </c>
       <c r="K172" t="s">
         <v>19</v>
       </c>
       <c r="L172" t="s">
         <v>19</v>
       </c>
       <c r="M172">
         <v>0</v>
       </c>
     </row>
     <row r="173" spans="1:13">
       <c r="A173" t="s">
         <v>220</v>
       </c>
       <c r="B173" t="s">
         <v>217</v>
       </c>
       <c r="C173" t="s">
         <v>15</v>
       </c>
       <c r="D173" t="s">
         <v>24</v>
       </c>
       <c r="E173" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F173" t="s">
         <v>25</v>
       </c>
       <c r="G173" t="s">
         <v>19</v>
       </c>
       <c r="J173" t="s">
         <v>19</v>
       </c>
       <c r="K173" t="s">
         <v>19</v>
       </c>
       <c r="L173" t="s">
         <v>19</v>
       </c>
       <c r="M173">
         <v>0</v>
       </c>
     </row>
     <row r="174" spans="1:13">
       <c r="A174" t="s">
         <v>221</v>
       </c>
       <c r="B174" t="s">
@@ -8347,121 +8347,121 @@
       </c>
       <c r="G175" t="s">
         <v>19</v>
       </c>
       <c r="J175" t="s">
         <v>19</v>
       </c>
       <c r="K175" t="s">
         <v>19</v>
       </c>
       <c r="L175" t="s">
         <v>19</v>
       </c>
       <c r="M175">
         <v>0</v>
       </c>
     </row>
     <row r="176" spans="1:13">
       <c r="A176" t="s">
         <v>223</v>
       </c>
       <c r="B176" t="s">
         <v>217</v>
       </c>
       <c r="C176" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D176" t="s">
         <v>24</v>
       </c>
       <c r="E176" t="s">
         <v>17</v>
       </c>
       <c r="F176" t="s">
         <v>25</v>
       </c>
       <c r="G176" t="s">
         <v>19</v>
       </c>
       <c r="J176" t="s">
         <v>19</v>
       </c>
       <c r="K176" t="s">
         <v>19</v>
       </c>
       <c r="L176" t="s">
         <v>19</v>
       </c>
       <c r="M176">
         <v>0</v>
       </c>
     </row>
     <row r="177" spans="1:13">
       <c r="A177" t="s">
         <v>224</v>
       </c>
       <c r="B177" t="s">
         <v>217</v>
       </c>
       <c r="C177" t="s">
         <v>15</v>
       </c>
       <c r="D177" t="s">
         <v>24</v>
       </c>
       <c r="E177" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F177" t="s">
         <v>25</v>
       </c>
       <c r="G177" t="s">
         <v>19</v>
       </c>
       <c r="J177" t="s">
         <v>19</v>
       </c>
       <c r="K177" t="s">
         <v>19</v>
       </c>
       <c r="L177" t="s">
         <v>19</v>
       </c>
       <c r="M177">
         <v>0</v>
       </c>
     </row>
     <row r="178" spans="1:13">
       <c r="A178" t="s">
         <v>225</v>
       </c>
       <c r="B178" t="s">
         <v>217</v>
       </c>
       <c r="C178" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D178" t="s">
         <v>24</v>
       </c>
       <c r="E178" t="s">
         <v>42</v>
       </c>
       <c r="F178" t="s">
         <v>25</v>
       </c>
       <c r="G178" t="s">
         <v>19</v>
       </c>
       <c r="J178" t="s">
         <v>19</v>
       </c>
       <c r="K178" t="s">
         <v>19</v>
       </c>
       <c r="L178" t="s">
         <v>19</v>
       </c>
       <c r="M178">
         <v>0</v>
       </c>
@@ -8487,86 +8487,86 @@
       </c>
       <c r="G179" t="s">
         <v>19</v>
       </c>
       <c r="J179" t="s">
         <v>19</v>
       </c>
       <c r="K179" t="s">
         <v>19</v>
       </c>
       <c r="L179" t="s">
         <v>19</v>
       </c>
       <c r="M179">
         <v>0</v>
       </c>
     </row>
     <row r="180" spans="1:13">
       <c r="A180" t="s">
         <v>228</v>
       </c>
       <c r="B180" t="s">
         <v>227</v>
       </c>
       <c r="C180" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D180" t="s">
         <v>24</v>
       </c>
       <c r="E180" t="s">
         <v>17</v>
       </c>
       <c r="F180" t="s">
         <v>25</v>
       </c>
       <c r="G180" t="s">
         <v>19</v>
       </c>
       <c r="J180" t="s">
         <v>19</v>
       </c>
       <c r="K180" t="s">
         <v>19</v>
       </c>
       <c r="L180" t="s">
         <v>19</v>
       </c>
       <c r="M180">
         <v>0</v>
       </c>
     </row>
     <row r="181" spans="1:13">
       <c r="A181" t="s">
         <v>229</v>
       </c>
       <c r="B181" t="s">
         <v>227</v>
       </c>
       <c r="C181" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D181" t="s">
         <v>24</v>
       </c>
       <c r="E181" t="s">
         <v>42</v>
       </c>
       <c r="F181" t="s">
         <v>25</v>
       </c>
       <c r="G181" t="s">
         <v>19</v>
       </c>
       <c r="J181" t="s">
         <v>19</v>
       </c>
       <c r="K181" t="s">
         <v>19</v>
       </c>
       <c r="L181" t="s">
         <v>19</v>
       </c>
       <c r="M181">
         <v>0</v>
       </c>
@@ -8633,80 +8633,80 @@
       </c>
       <c r="K183" t="s">
         <v>19</v>
       </c>
       <c r="L183" t="s">
         <v>19</v>
       </c>
       <c r="M183">
         <v>0</v>
       </c>
     </row>
     <row r="184" spans="1:13">
       <c r="A184" t="s">
         <v>233</v>
       </c>
       <c r="B184" t="s">
         <v>231</v>
       </c>
       <c r="C184" t="s">
         <v>15</v>
       </c>
       <c r="D184" t="s">
         <v>24</v>
       </c>
       <c r="E184" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F184" t="s">
         <v>25</v>
       </c>
       <c r="G184" t="s">
         <v>19</v>
       </c>
       <c r="J184" t="s">
         <v>19</v>
       </c>
       <c r="K184" t="s">
         <v>19</v>
       </c>
       <c r="L184" t="s">
         <v>19</v>
       </c>
       <c r="M184">
         <v>0</v>
       </c>
     </row>
     <row r="185" spans="1:13">
       <c r="A185" t="s">
         <v>234</v>
       </c>
       <c r="B185" t="s">
         <v>231</v>
       </c>
       <c r="C185" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D185" t="s">
         <v>24</v>
       </c>
       <c r="E185" t="s">
         <v>17</v>
       </c>
       <c r="F185" t="s">
         <v>25</v>
       </c>
       <c r="G185" t="s">
         <v>19</v>
       </c>
       <c r="J185" t="s">
         <v>19</v>
       </c>
       <c r="K185" t="s">
         <v>19</v>
       </c>
       <c r="L185" t="s">
         <v>19</v>
       </c>
       <c r="M185">
         <v>0</v>
       </c>
@@ -8773,51 +8773,51 @@
       </c>
       <c r="K187" t="s">
         <v>19</v>
       </c>
       <c r="L187" t="s">
         <v>19</v>
       </c>
       <c r="M187">
         <v>0</v>
       </c>
     </row>
     <row r="188" spans="1:13">
       <c r="A188" t="s">
         <v>237</v>
       </c>
       <c r="B188" t="s">
         <v>231</v>
       </c>
       <c r="C188" t="s">
         <v>15</v>
       </c>
       <c r="D188" t="s">
         <v>16</v>
       </c>
       <c r="E188" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F188" t="s">
         <v>25</v>
       </c>
       <c r="G188" t="s">
         <v>19</v>
       </c>
       <c r="J188" t="s">
         <v>19</v>
       </c>
       <c r="K188" t="s">
         <v>19</v>
       </c>
       <c r="L188" t="s">
         <v>19</v>
       </c>
       <c r="M188">
         <v>0</v>
       </c>
     </row>
     <row r="189" spans="1:13">
       <c r="A189" t="s">
         <v>238</v>
       </c>
       <c r="B189" t="s">
@@ -8837,51 +8837,51 @@
       </c>
       <c r="G189" t="s">
         <v>19</v>
       </c>
       <c r="J189" t="s">
         <v>19</v>
       </c>
       <c r="K189" t="s">
         <v>19</v>
       </c>
       <c r="L189" t="s">
         <v>19</v>
       </c>
       <c r="M189">
         <v>0</v>
       </c>
     </row>
     <row r="190" spans="1:13">
       <c r="A190" t="s">
         <v>239</v>
       </c>
       <c r="B190" t="s">
         <v>231</v>
       </c>
       <c r="C190" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D190" t="s">
         <v>24</v>
       </c>
       <c r="E190" t="s">
         <v>42</v>
       </c>
       <c r="F190" t="s">
         <v>25</v>
       </c>
       <c r="G190" t="s">
         <v>19</v>
       </c>
       <c r="J190" t="s">
         <v>19</v>
       </c>
       <c r="K190" t="s">
         <v>19</v>
       </c>
       <c r="L190" t="s">
         <v>19</v>
       </c>
       <c r="M190">
         <v>0</v>
       </c>
@@ -8977,51 +8977,51 @@
       </c>
       <c r="G193" t="s">
         <v>19</v>
       </c>
       <c r="J193" t="s">
         <v>19</v>
       </c>
       <c r="K193" t="s">
         <v>19</v>
       </c>
       <c r="L193" t="s">
         <v>19</v>
       </c>
       <c r="M193">
         <v>0</v>
       </c>
     </row>
     <row r="194" spans="1:13">
       <c r="A194" t="s">
         <v>244</v>
       </c>
       <c r="B194" t="s">
         <v>242</v>
       </c>
       <c r="C194" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D194" t="s">
         <v>24</v>
       </c>
       <c r="E194" t="s">
         <v>17</v>
       </c>
       <c r="F194" t="s">
         <v>25</v>
       </c>
       <c r="G194" t="s">
         <v>19</v>
       </c>
       <c r="J194" t="s">
         <v>19</v>
       </c>
       <c r="K194" t="s">
         <v>19</v>
       </c>
       <c r="L194" t="s">
         <v>19</v>
       </c>
       <c r="M194">
         <v>0</v>
       </c>
@@ -9117,86 +9117,86 @@
       </c>
       <c r="G197" t="s">
         <v>19</v>
       </c>
       <c r="J197" t="s">
         <v>19</v>
       </c>
       <c r="K197" t="s">
         <v>19</v>
       </c>
       <c r="L197" t="s">
         <v>19</v>
       </c>
       <c r="M197">
         <v>0</v>
       </c>
     </row>
     <row r="198" spans="1:13">
       <c r="A198" t="s">
         <v>249</v>
       </c>
       <c r="B198" t="s">
         <v>246</v>
       </c>
       <c r="C198" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D198" t="s">
         <v>24</v>
       </c>
       <c r="E198" t="s">
         <v>17</v>
       </c>
       <c r="F198" t="s">
         <v>25</v>
       </c>
       <c r="G198" t="s">
         <v>19</v>
       </c>
       <c r="J198" t="s">
         <v>19</v>
       </c>
       <c r="K198" t="s">
         <v>19</v>
       </c>
       <c r="L198" t="s">
         <v>19</v>
       </c>
       <c r="M198">
         <v>0</v>
       </c>
     </row>
     <row r="199" spans="1:13">
       <c r="A199" t="s">
         <v>250</v>
       </c>
       <c r="B199" t="s">
         <v>246</v>
       </c>
       <c r="C199" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D199" t="s">
         <v>24</v>
       </c>
       <c r="E199" t="s">
         <v>17</v>
       </c>
       <c r="F199" t="s">
         <v>25</v>
       </c>
       <c r="G199" t="s">
         <v>19</v>
       </c>
       <c r="J199" t="s">
         <v>19</v>
       </c>
       <c r="K199" t="s">
         <v>19</v>
       </c>
       <c r="L199" t="s">
         <v>19</v>
       </c>
       <c r="M199">
         <v>0</v>
       </c>
@@ -9222,51 +9222,51 @@
       </c>
       <c r="G200" t="s">
         <v>19</v>
       </c>
       <c r="J200" t="s">
         <v>19</v>
       </c>
       <c r="K200" t="s">
         <v>19</v>
       </c>
       <c r="L200" t="s">
         <v>19</v>
       </c>
       <c r="M200">
         <v>0</v>
       </c>
     </row>
     <row r="201" spans="1:13">
       <c r="A201" t="s">
         <v>252</v>
       </c>
       <c r="B201" t="s">
         <v>246</v>
       </c>
       <c r="C201" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D201" t="s">
         <v>24</v>
       </c>
       <c r="E201" t="s">
         <v>42</v>
       </c>
       <c r="F201" t="s">
         <v>25</v>
       </c>
       <c r="G201" t="s">
         <v>19</v>
       </c>
       <c r="J201" t="s">
         <v>19</v>
       </c>
       <c r="K201" t="s">
         <v>19</v>
       </c>
       <c r="L201" t="s">
         <v>19</v>
       </c>
       <c r="M201">
         <v>0</v>
       </c>
@@ -9327,51 +9327,51 @@
       </c>
       <c r="G203" t="s">
         <v>19</v>
       </c>
       <c r="J203" t="s">
         <v>19</v>
       </c>
       <c r="K203" t="s">
         <v>19</v>
       </c>
       <c r="L203" t="s">
         <v>19</v>
       </c>
       <c r="M203">
         <v>0</v>
       </c>
     </row>
     <row r="204" spans="1:13">
       <c r="A204" t="s">
         <v>256</v>
       </c>
       <c r="B204" t="s">
         <v>254</v>
       </c>
       <c r="C204" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D204" t="s">
         <v>24</v>
       </c>
       <c r="E204" t="s">
         <v>17</v>
       </c>
       <c r="F204" t="s">
         <v>25</v>
       </c>
       <c r="G204" t="s">
         <v>19</v>
       </c>
       <c r="J204" t="s">
         <v>19</v>
       </c>
       <c r="K204" t="s">
         <v>19</v>
       </c>
       <c r="L204" t="s">
         <v>19</v>
       </c>
       <c r="M204">
         <v>0</v>
       </c>
@@ -9397,51 +9397,51 @@
       </c>
       <c r="G205" t="s">
         <v>19</v>
       </c>
       <c r="J205" t="s">
         <v>19</v>
       </c>
       <c r="K205" t="s">
         <v>19</v>
       </c>
       <c r="L205" t="s">
         <v>19</v>
       </c>
       <c r="M205">
         <v>0</v>
       </c>
     </row>
     <row r="206" spans="1:13">
       <c r="A206" t="s">
         <v>258</v>
       </c>
       <c r="B206" t="s">
         <v>254</v>
       </c>
       <c r="C206" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D206" t="s">
         <v>24</v>
       </c>
       <c r="E206" t="s">
         <v>42</v>
       </c>
       <c r="F206" t="s">
         <v>25</v>
       </c>
       <c r="G206" t="s">
         <v>19</v>
       </c>
       <c r="J206" t="s">
         <v>19</v>
       </c>
       <c r="K206" t="s">
         <v>19</v>
       </c>
       <c r="L206" t="s">
         <v>19</v>
       </c>
       <c r="M206">
         <v>0</v>
       </c>
@@ -9502,51 +9502,51 @@
       </c>
       <c r="G208" t="s">
         <v>19</v>
       </c>
       <c r="J208" t="s">
         <v>19</v>
       </c>
       <c r="K208" t="s">
         <v>19</v>
       </c>
       <c r="L208" t="s">
         <v>19</v>
       </c>
       <c r="M208">
         <v>0</v>
       </c>
     </row>
     <row r="209" spans="1:13">
       <c r="A209" t="s">
         <v>262</v>
       </c>
       <c r="B209" t="s">
         <v>260</v>
       </c>
       <c r="C209" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D209" t="s">
         <v>24</v>
       </c>
       <c r="E209" t="s">
         <v>17</v>
       </c>
       <c r="F209" t="s">
         <v>18</v>
       </c>
       <c r="G209" t="s">
         <v>19</v>
       </c>
       <c r="J209" t="s">
         <v>19</v>
       </c>
       <c r="K209" t="s">
         <v>19</v>
       </c>
       <c r="L209" t="s">
         <v>19</v>
       </c>
       <c r="M209">
         <v>0</v>
       </c>
@@ -9572,51 +9572,51 @@
       </c>
       <c r="G210" t="s">
         <v>19</v>
       </c>
       <c r="J210" t="s">
         <v>19</v>
       </c>
       <c r="K210" t="s">
         <v>19</v>
       </c>
       <c r="L210" t="s">
         <v>19</v>
       </c>
       <c r="M210">
         <v>0</v>
       </c>
     </row>
     <row r="211" spans="1:13">
       <c r="A211" t="s">
         <v>264</v>
       </c>
       <c r="B211" t="s">
         <v>260</v>
       </c>
       <c r="C211" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D211" t="s">
         <v>24</v>
       </c>
       <c r="E211" t="s">
         <v>17</v>
       </c>
       <c r="F211" t="s">
         <v>18</v>
       </c>
       <c r="G211" t="s">
         <v>19</v>
       </c>
       <c r="J211" t="s">
         <v>19</v>
       </c>
       <c r="K211" t="s">
         <v>19</v>
       </c>
       <c r="L211" t="s">
         <v>19</v>
       </c>
       <c r="M211">
         <v>0</v>
       </c>
@@ -9648,185 +9648,185 @@
       </c>
       <c r="K212" t="s">
         <v>19</v>
       </c>
       <c r="L212" t="s">
         <v>19</v>
       </c>
       <c r="M212">
         <v>0</v>
       </c>
     </row>
     <row r="213" spans="1:13">
       <c r="A213" t="s">
         <v>266</v>
       </c>
       <c r="B213" t="s">
         <v>260</v>
       </c>
       <c r="C213" t="s">
         <v>15</v>
       </c>
       <c r="D213" t="s">
         <v>24</v>
       </c>
       <c r="E213" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F213" t="s">
         <v>18</v>
       </c>
       <c r="G213" t="s">
         <v>19</v>
       </c>
       <c r="J213" t="s">
         <v>19</v>
       </c>
       <c r="K213" t="s">
         <v>19</v>
       </c>
       <c r="L213" t="s">
         <v>19</v>
       </c>
       <c r="M213">
         <v>0</v>
       </c>
     </row>
     <row r="214" spans="1:13">
       <c r="A214" t="s">
         <v>267</v>
       </c>
       <c r="B214" t="s">
         <v>260</v>
       </c>
       <c r="C214" t="s">
         <v>15</v>
       </c>
       <c r="D214" t="s">
         <v>24</v>
       </c>
       <c r="E214" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F214" t="s">
         <v>25</v>
       </c>
       <c r="G214" t="s">
         <v>19</v>
       </c>
       <c r="J214" t="s">
         <v>19</v>
       </c>
       <c r="K214" t="s">
         <v>19</v>
       </c>
       <c r="L214" t="s">
         <v>19</v>
       </c>
       <c r="M214">
         <v>0</v>
       </c>
     </row>
     <row r="215" spans="1:13">
       <c r="A215" t="s">
         <v>268</v>
       </c>
       <c r="B215" t="s">
         <v>260</v>
       </c>
       <c r="C215" t="s">
         <v>15</v>
       </c>
       <c r="D215" t="s">
         <v>24</v>
       </c>
       <c r="E215" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F215" t="s">
         <v>25</v>
       </c>
       <c r="G215" t="s">
         <v>19</v>
       </c>
       <c r="J215" t="s">
         <v>19</v>
       </c>
       <c r="K215" t="s">
         <v>19</v>
       </c>
       <c r="L215" t="s">
         <v>19</v>
       </c>
       <c r="M215">
         <v>0</v>
       </c>
     </row>
     <row r="216" spans="1:13">
       <c r="A216" t="s">
         <v>269</v>
       </c>
       <c r="B216" t="s">
         <v>260</v>
       </c>
       <c r="C216" t="s">
         <v>15</v>
       </c>
       <c r="D216" t="s">
         <v>24</v>
       </c>
       <c r="E216" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F216" t="s">
         <v>25</v>
       </c>
       <c r="G216" t="s">
         <v>19</v>
       </c>
       <c r="J216" t="s">
         <v>19</v>
       </c>
       <c r="K216" t="s">
         <v>19</v>
       </c>
       <c r="L216" t="s">
         <v>19</v>
       </c>
       <c r="M216">
         <v>0</v>
       </c>
     </row>
     <row r="217" spans="1:13">
       <c r="A217" t="s">
         <v>270</v>
       </c>
       <c r="B217" t="s">
         <v>260</v>
       </c>
       <c r="C217" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D217" t="s">
         <v>24</v>
       </c>
       <c r="E217" t="s">
         <v>17</v>
       </c>
       <c r="F217" t="s">
         <v>25</v>
       </c>
       <c r="G217" t="s">
         <v>19</v>
       </c>
       <c r="J217" t="s">
         <v>19</v>
       </c>
       <c r="K217" t="s">
         <v>19</v>
       </c>
       <c r="L217" t="s">
         <v>19</v>
       </c>
       <c r="M217">
         <v>0</v>
       </c>
@@ -9852,51 +9852,51 @@
       </c>
       <c r="G218" t="s">
         <v>19</v>
       </c>
       <c r="J218" t="s">
         <v>19</v>
       </c>
       <c r="K218" t="s">
         <v>19</v>
       </c>
       <c r="L218" t="s">
         <v>19</v>
       </c>
       <c r="M218">
         <v>0</v>
       </c>
     </row>
     <row r="219" spans="1:13">
       <c r="A219" t="s">
         <v>272</v>
       </c>
       <c r="B219" t="s">
         <v>260</v>
       </c>
       <c r="C219" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D219" t="s">
         <v>24</v>
       </c>
       <c r="E219" t="s">
         <v>17</v>
       </c>
       <c r="F219" t="s">
         <v>25</v>
       </c>
       <c r="G219" t="s">
         <v>19</v>
       </c>
       <c r="J219" t="s">
         <v>19</v>
       </c>
       <c r="K219" t="s">
         <v>19</v>
       </c>
       <c r="L219" t="s">
         <v>19</v>
       </c>
       <c r="M219">
         <v>0</v>
       </c>
@@ -9928,86 +9928,86 @@
       </c>
       <c r="K220" t="s">
         <v>19</v>
       </c>
       <c r="L220" t="s">
         <v>19</v>
       </c>
       <c r="M220">
         <v>0</v>
       </c>
     </row>
     <row r="221" spans="1:13">
       <c r="A221" t="s">
         <v>274</v>
       </c>
       <c r="B221" t="s">
         <v>260</v>
       </c>
       <c r="C221" t="s">
         <v>15</v>
       </c>
       <c r="D221" t="s">
         <v>24</v>
       </c>
       <c r="E221" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F221" t="s">
         <v>25</v>
       </c>
       <c r="G221" t="s">
         <v>19</v>
       </c>
       <c r="J221" t="s">
         <v>19</v>
       </c>
       <c r="K221" t="s">
         <v>19</v>
       </c>
       <c r="L221" t="s">
         <v>19</v>
       </c>
       <c r="M221">
         <v>0</v>
       </c>
     </row>
     <row r="222" spans="1:13">
       <c r="A222" t="s">
         <v>275</v>
       </c>
       <c r="B222" t="s">
         <v>260</v>
       </c>
       <c r="C222" t="s">
         <v>15</v>
       </c>
       <c r="D222" t="s">
         <v>24</v>
       </c>
       <c r="E222" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F222" t="s">
         <v>25</v>
       </c>
       <c r="G222" t="s">
         <v>19</v>
       </c>
       <c r="J222" t="s">
         <v>19</v>
       </c>
       <c r="K222" t="s">
         <v>19</v>
       </c>
       <c r="L222" t="s">
         <v>19</v>
       </c>
       <c r="M222">
         <v>0</v>
       </c>
     </row>
     <row r="223" spans="1:13">
       <c r="A223" t="s">
         <v>276</v>
       </c>
       <c r="B223" t="s">
@@ -10342,51 +10342,51 @@
       </c>
       <c r="G232" t="s">
         <v>19</v>
       </c>
       <c r="J232" t="s">
         <v>19</v>
       </c>
       <c r="K232" t="s">
         <v>19</v>
       </c>
       <c r="L232" t="s">
         <v>19</v>
       </c>
       <c r="M232">
         <v>0</v>
       </c>
     </row>
     <row r="233" spans="1:13">
       <c r="A233" t="s">
         <v>290</v>
       </c>
       <c r="B233" t="s">
         <v>289</v>
       </c>
       <c r="C233" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D233" t="s">
         <v>24</v>
       </c>
       <c r="E233" t="s">
         <v>17</v>
       </c>
       <c r="F233" t="s">
         <v>25</v>
       </c>
       <c r="G233" t="s">
         <v>19</v>
       </c>
       <c r="J233" t="s">
         <v>19</v>
       </c>
       <c r="K233" t="s">
         <v>19</v>
       </c>
       <c r="L233" t="s">
         <v>19</v>
       </c>
       <c r="M233">
         <v>0</v>
       </c>
@@ -10447,51 +10447,51 @@
       </c>
       <c r="G235" t="s">
         <v>19</v>
       </c>
       <c r="J235" t="s">
         <v>19</v>
       </c>
       <c r="K235" t="s">
         <v>19</v>
       </c>
       <c r="L235" t="s">
         <v>19</v>
       </c>
       <c r="M235">
         <v>0</v>
       </c>
     </row>
     <row r="236" spans="1:13">
       <c r="A236" t="s">
         <v>293</v>
       </c>
       <c r="B236" t="s">
         <v>289</v>
       </c>
       <c r="C236" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D236" t="s">
         <v>277</v>
       </c>
       <c r="E236" t="s">
         <v>17</v>
       </c>
       <c r="F236" t="s">
         <v>278</v>
       </c>
       <c r="G236" t="s">
         <v>19</v>
       </c>
       <c r="J236" t="s">
         <v>19</v>
       </c>
       <c r="K236" t="s">
         <v>19</v>
       </c>
       <c r="L236" t="s">
         <v>19</v>
       </c>
       <c r="M236">
         <v>0</v>
       </c>
@@ -10523,80 +10523,80 @@
       </c>
       <c r="K237" t="s">
         <v>19</v>
       </c>
       <c r="L237" t="s">
         <v>19</v>
       </c>
       <c r="M237">
         <v>0</v>
       </c>
     </row>
     <row r="238" spans="1:13">
       <c r="A238" t="s">
         <v>296</v>
       </c>
       <c r="B238" t="s">
         <v>295</v>
       </c>
       <c r="C238" t="s">
         <v>15</v>
       </c>
       <c r="D238" t="s">
         <v>24</v>
       </c>
       <c r="E238" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F238" t="s">
         <v>25</v>
       </c>
       <c r="G238" t="s">
         <v>19</v>
       </c>
       <c r="J238" t="s">
         <v>19</v>
       </c>
       <c r="K238" t="s">
         <v>19</v>
       </c>
       <c r="L238" t="s">
         <v>19</v>
       </c>
       <c r="M238">
         <v>0</v>
       </c>
     </row>
     <row r="239" spans="1:13">
       <c r="A239" t="s">
         <v>297</v>
       </c>
       <c r="B239" t="s">
         <v>295</v>
       </c>
       <c r="C239" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D239" t="s">
         <v>24</v>
       </c>
       <c r="E239" t="s">
         <v>17</v>
       </c>
       <c r="F239" t="s">
         <v>25</v>
       </c>
       <c r="G239" t="s">
         <v>19</v>
       </c>
       <c r="J239" t="s">
         <v>19</v>
       </c>
       <c r="K239" t="s">
         <v>19</v>
       </c>
       <c r="L239" t="s">
         <v>19</v>
       </c>
       <c r="M239">
         <v>0</v>
       </c>
@@ -10657,51 +10657,51 @@
       </c>
       <c r="G241" t="s">
         <v>19</v>
       </c>
       <c r="J241" t="s">
         <v>19</v>
       </c>
       <c r="K241" t="s">
         <v>19</v>
       </c>
       <c r="L241" t="s">
         <v>19</v>
       </c>
       <c r="M241">
         <v>0</v>
       </c>
     </row>
     <row r="242" spans="1:13">
       <c r="A242" t="s">
         <v>300</v>
       </c>
       <c r="B242" t="s">
         <v>295</v>
       </c>
       <c r="C242" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D242" t="s">
         <v>277</v>
       </c>
       <c r="E242" t="s">
         <v>17</v>
       </c>
       <c r="F242" t="s">
         <v>25</v>
       </c>
       <c r="G242" t="s">
         <v>19</v>
       </c>
       <c r="J242" t="s">
         <v>19</v>
       </c>
       <c r="K242" t="s">
         <v>19</v>
       </c>
       <c r="L242" t="s">
         <v>19</v>
       </c>
       <c r="M242">
         <v>0</v>
       </c>
@@ -10727,51 +10727,51 @@
       </c>
       <c r="G243" t="s">
         <v>19</v>
       </c>
       <c r="J243" t="s">
         <v>19</v>
       </c>
       <c r="K243" t="s">
         <v>19</v>
       </c>
       <c r="L243" t="s">
         <v>19</v>
       </c>
       <c r="M243">
         <v>0</v>
       </c>
     </row>
     <row r="244" spans="1:13">
       <c r="A244" t="s">
         <v>302</v>
       </c>
       <c r="B244" t="s">
         <v>295</v>
       </c>
       <c r="C244" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D244" t="s">
         <v>282</v>
       </c>
       <c r="E244" t="s">
         <v>17</v>
       </c>
       <c r="F244" t="s">
         <v>278</v>
       </c>
       <c r="G244" t="s">
         <v>19</v>
       </c>
       <c r="J244" t="s">
         <v>19</v>
       </c>
       <c r="K244" t="s">
         <v>19</v>
       </c>
       <c r="L244" t="s">
         <v>19</v>
       </c>
       <c r="M244">
         <v>0</v>
       </c>
@@ -10797,51 +10797,51 @@
       </c>
       <c r="G245" t="s">
         <v>19</v>
       </c>
       <c r="J245" t="s">
         <v>19</v>
       </c>
       <c r="K245" t="s">
         <v>19</v>
       </c>
       <c r="L245" t="s">
         <v>19</v>
       </c>
       <c r="M245">
         <v>0</v>
       </c>
     </row>
     <row r="246" spans="1:13">
       <c r="A246" t="s">
         <v>304</v>
       </c>
       <c r="B246" t="s">
         <v>295</v>
       </c>
       <c r="C246" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D246" t="s">
         <v>277</v>
       </c>
       <c r="E246" t="s">
         <v>17</v>
       </c>
       <c r="F246" t="s">
         <v>278</v>
       </c>
       <c r="G246" t="s">
         <v>19</v>
       </c>
       <c r="J246" t="s">
         <v>19</v>
       </c>
       <c r="K246" t="s">
         <v>19</v>
       </c>
       <c r="L246" t="s">
         <v>19</v>
       </c>
       <c r="M246">
         <v>0</v>
       </c>
@@ -10937,86 +10937,86 @@
       </c>
       <c r="G249" t="s">
         <v>19</v>
       </c>
       <c r="J249" t="s">
         <v>19</v>
       </c>
       <c r="K249" t="s">
         <v>19</v>
       </c>
       <c r="L249" t="s">
         <v>19</v>
       </c>
       <c r="M249">
         <v>0</v>
       </c>
     </row>
     <row r="250" spans="1:13">
       <c r="A250" t="s">
         <v>309</v>
       </c>
       <c r="B250" t="s">
         <v>308</v>
       </c>
       <c r="C250" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D250" t="s">
         <v>24</v>
       </c>
       <c r="E250" t="s">
         <v>17</v>
       </c>
       <c r="F250" t="s">
         <v>25</v>
       </c>
       <c r="G250" t="s">
         <v>19</v>
       </c>
       <c r="J250" t="s">
         <v>19</v>
       </c>
       <c r="K250" t="s">
         <v>19</v>
       </c>
       <c r="L250" t="s">
         <v>19</v>
       </c>
       <c r="M250">
         <v>0</v>
       </c>
     </row>
     <row r="251" spans="1:13">
       <c r="A251" t="s">
         <v>310</v>
       </c>
       <c r="B251" t="s">
         <v>308</v>
       </c>
       <c r="C251" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D251" t="s">
         <v>277</v>
       </c>
       <c r="E251" t="s">
         <v>17</v>
       </c>
       <c r="F251" t="s">
         <v>25</v>
       </c>
       <c r="G251" t="s">
         <v>19</v>
       </c>
       <c r="J251" t="s">
         <v>19</v>
       </c>
       <c r="K251" t="s">
         <v>19</v>
       </c>
       <c r="L251" t="s">
         <v>19</v>
       </c>
       <c r="M251">
         <v>0</v>
       </c>
@@ -11112,51 +11112,51 @@
       </c>
       <c r="G254" t="s">
         <v>19</v>
       </c>
       <c r="J254" t="s">
         <v>19</v>
       </c>
       <c r="K254" t="s">
         <v>19</v>
       </c>
       <c r="L254" t="s">
         <v>19</v>
       </c>
       <c r="M254">
         <v>0</v>
       </c>
     </row>
     <row r="255" spans="1:13">
       <c r="A255" t="s">
         <v>314</v>
       </c>
       <c r="B255" t="s">
         <v>308</v>
       </c>
       <c r="C255" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D255" t="s">
         <v>277</v>
       </c>
       <c r="E255" t="s">
         <v>17</v>
       </c>
       <c r="F255" t="s">
         <v>278</v>
       </c>
       <c r="G255" t="s">
         <v>19</v>
       </c>
       <c r="J255" t="s">
         <v>19</v>
       </c>
       <c r="K255" t="s">
         <v>19</v>
       </c>
       <c r="L255" t="s">
         <v>19</v>
       </c>
       <c r="M255">
         <v>0</v>
       </c>
@@ -11182,51 +11182,51 @@
       </c>
       <c r="G256" t="s">
         <v>19</v>
       </c>
       <c r="J256" t="s">
         <v>19</v>
       </c>
       <c r="K256" t="s">
         <v>19</v>
       </c>
       <c r="L256" t="s">
         <v>19</v>
       </c>
       <c r="M256">
         <v>0</v>
       </c>
     </row>
     <row r="257" spans="1:13">
       <c r="A257" t="s">
         <v>316</v>
       </c>
       <c r="B257" t="s">
         <v>308</v>
       </c>
       <c r="C257" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D257" t="s">
         <v>282</v>
       </c>
       <c r="E257" t="s">
         <v>17</v>
       </c>
       <c r="F257" t="s">
         <v>278</v>
       </c>
       <c r="G257" t="s">
         <v>19</v>
       </c>
       <c r="J257" t="s">
         <v>19</v>
       </c>
       <c r="K257" t="s">
         <v>19</v>
       </c>
       <c r="L257" t="s">
         <v>19</v>
       </c>
       <c r="M257">
         <v>0</v>
       </c>
@@ -11258,80 +11258,80 @@
       </c>
       <c r="K258" t="s">
         <v>19</v>
       </c>
       <c r="L258" t="s">
         <v>19</v>
       </c>
       <c r="M258">
         <v>0</v>
       </c>
     </row>
     <row r="259" spans="1:13">
       <c r="A259" t="s">
         <v>319</v>
       </c>
       <c r="B259" t="s">
         <v>318</v>
       </c>
       <c r="C259" t="s">
         <v>15</v>
       </c>
       <c r="D259" t="s">
         <v>24</v>
       </c>
       <c r="E259" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F259" t="s">
         <v>25</v>
       </c>
       <c r="G259" t="s">
         <v>19</v>
       </c>
       <c r="J259" t="s">
         <v>19</v>
       </c>
       <c r="K259" t="s">
         <v>19</v>
       </c>
       <c r="L259" t="s">
         <v>19</v>
       </c>
       <c r="M259">
         <v>0</v>
       </c>
     </row>
     <row r="260" spans="1:13">
       <c r="A260" t="s">
         <v>320</v>
       </c>
       <c r="B260" t="s">
         <v>318</v>
       </c>
       <c r="C260" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D260" t="s">
         <v>24</v>
       </c>
       <c r="E260" t="s">
         <v>17</v>
       </c>
       <c r="F260" t="s">
         <v>25</v>
       </c>
       <c r="G260" t="s">
         <v>19</v>
       </c>
       <c r="J260" t="s">
         <v>19</v>
       </c>
       <c r="K260" t="s">
         <v>19</v>
       </c>
       <c r="L260" t="s">
         <v>19</v>
       </c>
       <c r="M260">
         <v>0</v>
       </c>
@@ -11392,51 +11392,51 @@
       </c>
       <c r="G262" t="s">
         <v>19</v>
       </c>
       <c r="J262" t="s">
         <v>19</v>
       </c>
       <c r="K262" t="s">
         <v>19</v>
       </c>
       <c r="L262" t="s">
         <v>19</v>
       </c>
       <c r="M262">
         <v>0</v>
       </c>
     </row>
     <row r="263" spans="1:13">
       <c r="A263" t="s">
         <v>323</v>
       </c>
       <c r="B263" t="s">
         <v>318</v>
       </c>
       <c r="C263" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D263" t="s">
         <v>277</v>
       </c>
       <c r="E263" t="s">
         <v>17</v>
       </c>
       <c r="F263" t="s">
         <v>25</v>
       </c>
       <c r="G263" t="s">
         <v>19</v>
       </c>
       <c r="J263" t="s">
         <v>19</v>
       </c>
       <c r="K263" t="s">
         <v>19</v>
       </c>
       <c r="L263" t="s">
         <v>19</v>
       </c>
       <c r="M263">
         <v>0</v>
       </c>
@@ -11462,156 +11462,156 @@
       </c>
       <c r="G264" t="s">
         <v>19</v>
       </c>
       <c r="J264" t="s">
         <v>19</v>
       </c>
       <c r="K264" t="s">
         <v>19</v>
       </c>
       <c r="L264" t="s">
         <v>19</v>
       </c>
       <c r="M264">
         <v>0</v>
       </c>
     </row>
     <row r="265" spans="1:13">
       <c r="A265" t="s">
         <v>325</v>
       </c>
       <c r="B265" t="s">
         <v>318</v>
       </c>
       <c r="C265" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D265" t="s">
         <v>24</v>
       </c>
       <c r="E265" t="s">
         <v>17</v>
       </c>
       <c r="F265" t="s">
         <v>25</v>
       </c>
       <c r="G265" t="s">
         <v>19</v>
       </c>
       <c r="J265" t="s">
         <v>19</v>
       </c>
       <c r="K265" t="s">
         <v>19</v>
       </c>
       <c r="L265" t="s">
         <v>19</v>
       </c>
       <c r="M265">
         <v>0</v>
       </c>
     </row>
     <row r="266" spans="1:13">
       <c r="A266" t="s">
         <v>326</v>
       </c>
       <c r="B266" t="s">
         <v>318</v>
       </c>
       <c r="C266" t="s">
         <v>15</v>
       </c>
       <c r="D266" t="s">
         <v>277</v>
       </c>
       <c r="E266" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F266" t="s">
         <v>278</v>
       </c>
       <c r="G266" t="s">
         <v>19</v>
       </c>
       <c r="J266" t="s">
         <v>19</v>
       </c>
       <c r="K266" t="s">
         <v>19</v>
       </c>
       <c r="L266" t="s">
         <v>19</v>
       </c>
       <c r="M266">
         <v>0</v>
       </c>
     </row>
     <row r="267" spans="1:13">
       <c r="A267" t="s">
         <v>327</v>
       </c>
       <c r="B267" t="s">
         <v>318</v>
       </c>
       <c r="C267" t="s">
         <v>15</v>
       </c>
       <c r="D267" t="s">
         <v>277</v>
       </c>
       <c r="E267" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F267" t="s">
         <v>278</v>
       </c>
       <c r="G267" t="s">
         <v>19</v>
       </c>
       <c r="J267" t="s">
         <v>19</v>
       </c>
       <c r="K267" t="s">
         <v>19</v>
       </c>
       <c r="L267" t="s">
         <v>19</v>
       </c>
       <c r="M267">
         <v>0</v>
       </c>
     </row>
     <row r="268" spans="1:13">
       <c r="A268" t="s">
         <v>328</v>
       </c>
       <c r="B268" t="s">
         <v>318</v>
       </c>
       <c r="C268" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D268" t="s">
         <v>282</v>
       </c>
       <c r="E268" t="s">
         <v>17</v>
       </c>
       <c r="F268" t="s">
         <v>278</v>
       </c>
       <c r="G268" t="s">
         <v>19</v>
       </c>
       <c r="J268" t="s">
         <v>19</v>
       </c>
       <c r="K268" t="s">
         <v>19</v>
       </c>
       <c r="L268" t="s">
         <v>19</v>
       </c>
       <c r="M268">
         <v>0</v>
       </c>
@@ -11672,51 +11672,51 @@
       </c>
       <c r="G270" t="s">
         <v>19</v>
       </c>
       <c r="J270" t="s">
         <v>19</v>
       </c>
       <c r="K270" t="s">
         <v>19</v>
       </c>
       <c r="L270" t="s">
         <v>19</v>
       </c>
       <c r="M270">
         <v>0</v>
       </c>
     </row>
     <row r="271" spans="1:13">
       <c r="A271" t="s">
         <v>331</v>
       </c>
       <c r="B271" t="s">
         <v>318</v>
       </c>
       <c r="C271" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D271" t="s">
         <v>277</v>
       </c>
       <c r="E271" t="s">
         <v>17</v>
       </c>
       <c r="F271" t="s">
         <v>278</v>
       </c>
       <c r="G271" t="s">
         <v>19</v>
       </c>
       <c r="J271" t="s">
         <v>19</v>
       </c>
       <c r="K271" t="s">
         <v>19</v>
       </c>
       <c r="L271" t="s">
         <v>19</v>
       </c>
       <c r="M271">
         <v>0</v>
       </c>
@@ -11742,121 +11742,121 @@
       </c>
       <c r="G272" t="s">
         <v>19</v>
       </c>
       <c r="J272" t="s">
         <v>19</v>
       </c>
       <c r="K272" t="s">
         <v>19</v>
       </c>
       <c r="L272" t="s">
         <v>19</v>
       </c>
       <c r="M272">
         <v>0</v>
       </c>
     </row>
     <row r="273" spans="1:13">
       <c r="A273" t="s">
         <v>333</v>
       </c>
       <c r="B273" t="s">
         <v>318</v>
       </c>
       <c r="C273" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D273" t="s">
         <v>277</v>
       </c>
       <c r="E273" t="s">
         <v>17</v>
       </c>
       <c r="F273" t="s">
         <v>278</v>
       </c>
       <c r="G273" t="s">
         <v>19</v>
       </c>
       <c r="J273" t="s">
         <v>19</v>
       </c>
       <c r="K273" t="s">
         <v>19</v>
       </c>
       <c r="L273" t="s">
         <v>19</v>
       </c>
       <c r="M273">
         <v>0</v>
       </c>
     </row>
     <row r="274" spans="1:13">
       <c r="A274" t="s">
         <v>334</v>
       </c>
       <c r="B274" t="s">
         <v>335</v>
       </c>
       <c r="C274" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D274" t="s">
         <v>277</v>
       </c>
       <c r="E274" t="s">
         <v>17</v>
       </c>
       <c r="F274" t="s">
         <v>25</v>
       </c>
       <c r="G274" t="s">
         <v>19</v>
       </c>
       <c r="J274" t="s">
         <v>19</v>
       </c>
       <c r="K274" t="s">
         <v>19</v>
       </c>
       <c r="L274" t="s">
         <v>19</v>
       </c>
       <c r="M274">
         <v>0</v>
       </c>
     </row>
     <row r="275" spans="1:13">
       <c r="A275" t="s">
         <v>336</v>
       </c>
       <c r="B275" t="s">
         <v>335</v>
       </c>
       <c r="C275" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D275" t="s">
         <v>24</v>
       </c>
       <c r="E275" t="s">
         <v>17</v>
       </c>
       <c r="F275" t="s">
         <v>25</v>
       </c>
       <c r="G275" t="s">
         <v>19</v>
       </c>
       <c r="J275" t="s">
         <v>19</v>
       </c>
       <c r="K275" t="s">
         <v>19</v>
       </c>
       <c r="L275" t="s">
         <v>19</v>
       </c>
       <c r="M275">
         <v>0</v>
       </c>
@@ -11952,51 +11952,51 @@
       </c>
       <c r="G278" t="s">
         <v>19</v>
       </c>
       <c r="J278" t="s">
         <v>19</v>
       </c>
       <c r="K278" t="s">
         <v>19</v>
       </c>
       <c r="L278" t="s">
         <v>19</v>
       </c>
       <c r="M278">
         <v>0</v>
       </c>
     </row>
     <row r="279" spans="1:13">
       <c r="A279" t="s">
         <v>340</v>
       </c>
       <c r="B279" t="s">
         <v>335</v>
       </c>
       <c r="C279" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D279" t="s">
         <v>277</v>
       </c>
       <c r="E279" t="s">
         <v>17</v>
       </c>
       <c r="F279" t="s">
         <v>278</v>
       </c>
       <c r="G279" t="s">
         <v>19</v>
       </c>
       <c r="J279" t="s">
         <v>19</v>
       </c>
       <c r="K279" t="s">
         <v>19</v>
       </c>
       <c r="L279" t="s">
         <v>19</v>
       </c>
       <c r="M279">
         <v>0</v>
       </c>
@@ -12022,51 +12022,51 @@
       </c>
       <c r="G280" t="s">
         <v>19</v>
       </c>
       <c r="J280" t="s">
         <v>19</v>
       </c>
       <c r="K280" t="s">
         <v>19</v>
       </c>
       <c r="L280" t="s">
         <v>19</v>
       </c>
       <c r="M280">
         <v>0</v>
       </c>
     </row>
     <row r="281" spans="1:13">
       <c r="A281" t="s">
         <v>342</v>
       </c>
       <c r="B281" t="s">
         <v>335</v>
       </c>
       <c r="C281" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D281" t="s">
         <v>282</v>
       </c>
       <c r="E281" t="s">
         <v>17</v>
       </c>
       <c r="F281" t="s">
         <v>278</v>
       </c>
       <c r="G281" t="s">
         <v>19</v>
       </c>
       <c r="J281" t="s">
         <v>19</v>
       </c>
       <c r="K281" t="s">
         <v>19</v>
       </c>
       <c r="L281" t="s">
         <v>19</v>
       </c>
       <c r="M281">
         <v>0</v>
       </c>
@@ -12098,80 +12098,80 @@
       </c>
       <c r="K282" t="s">
         <v>19</v>
       </c>
       <c r="L282" t="s">
         <v>19</v>
       </c>
       <c r="M282">
         <v>0</v>
       </c>
     </row>
     <row r="283" spans="1:13">
       <c r="A283" t="s">
         <v>345</v>
       </c>
       <c r="B283" t="s">
         <v>344</v>
       </c>
       <c r="C283" t="s">
         <v>15</v>
       </c>
       <c r="D283" t="s">
         <v>24</v>
       </c>
       <c r="E283" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F283" t="s">
         <v>25</v>
       </c>
       <c r="G283" t="s">
         <v>19</v>
       </c>
       <c r="J283" t="s">
         <v>19</v>
       </c>
       <c r="K283" t="s">
         <v>19</v>
       </c>
       <c r="L283" t="s">
         <v>19</v>
       </c>
       <c r="M283">
         <v>0</v>
       </c>
     </row>
     <row r="284" spans="1:13">
       <c r="A284" t="s">
         <v>346</v>
       </c>
       <c r="B284" t="s">
         <v>344</v>
       </c>
       <c r="C284" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D284" t="s">
         <v>277</v>
       </c>
       <c r="E284" t="s">
         <v>17</v>
       </c>
       <c r="F284" t="s">
         <v>25</v>
       </c>
       <c r="G284" t="s">
         <v>19</v>
       </c>
       <c r="J284" t="s">
         <v>19</v>
       </c>
       <c r="K284" t="s">
         <v>19</v>
       </c>
       <c r="L284" t="s">
         <v>19</v>
       </c>
       <c r="M284">
         <v>0</v>
       </c>
@@ -12232,86 +12232,86 @@
       </c>
       <c r="G286" t="s">
         <v>19</v>
       </c>
       <c r="J286" t="s">
         <v>19</v>
       </c>
       <c r="K286" t="s">
         <v>19</v>
       </c>
       <c r="L286" t="s">
         <v>19</v>
       </c>
       <c r="M286">
         <v>0</v>
       </c>
     </row>
     <row r="287" spans="1:13">
       <c r="A287" t="s">
         <v>349</v>
       </c>
       <c r="B287" t="s">
         <v>344</v>
       </c>
       <c r="C287" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D287" t="s">
         <v>24</v>
       </c>
       <c r="E287" t="s">
         <v>17</v>
       </c>
       <c r="F287" t="s">
         <v>25</v>
       </c>
       <c r="G287" t="s">
         <v>19</v>
       </c>
       <c r="J287" t="s">
         <v>19</v>
       </c>
       <c r="K287" t="s">
         <v>19</v>
       </c>
       <c r="L287" t="s">
         <v>19</v>
       </c>
       <c r="M287">
         <v>0</v>
       </c>
     </row>
     <row r="288" spans="1:13">
       <c r="A288" t="s">
         <v>350</v>
       </c>
       <c r="B288" t="s">
         <v>344</v>
       </c>
       <c r="C288" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D288" t="s">
         <v>24</v>
       </c>
       <c r="E288" t="s">
         <v>17</v>
       </c>
       <c r="F288" t="s">
         <v>25</v>
       </c>
       <c r="G288" t="s">
         <v>19</v>
       </c>
       <c r="J288" t="s">
         <v>19</v>
       </c>
       <c r="K288" t="s">
         <v>19</v>
       </c>
       <c r="L288" t="s">
         <v>19</v>
       </c>
       <c r="M288">
         <v>0</v>
       </c>
@@ -12343,51 +12343,51 @@
       </c>
       <c r="K289" t="s">
         <v>19</v>
       </c>
       <c r="L289" t="s">
         <v>19</v>
       </c>
       <c r="M289">
         <v>0</v>
       </c>
     </row>
     <row r="290" spans="1:13">
       <c r="A290" t="s">
         <v>352</v>
       </c>
       <c r="B290" t="s">
         <v>344</v>
       </c>
       <c r="C290" t="s">
         <v>15</v>
       </c>
       <c r="D290" t="s">
         <v>277</v>
       </c>
       <c r="E290" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F290" t="s">
         <v>278</v>
       </c>
       <c r="G290" t="s">
         <v>19</v>
       </c>
       <c r="J290" t="s">
         <v>19</v>
       </c>
       <c r="K290" t="s">
         <v>19</v>
       </c>
       <c r="L290" t="s">
         <v>19</v>
       </c>
       <c r="M290">
         <v>0</v>
       </c>
     </row>
     <row r="291" spans="1:13">
       <c r="A291" t="s">
         <v>353</v>
       </c>
       <c r="B291" t="s">
@@ -12407,86 +12407,86 @@
       </c>
       <c r="G291" t="s">
         <v>19</v>
       </c>
       <c r="J291" t="s">
         <v>19</v>
       </c>
       <c r="K291" t="s">
         <v>19</v>
       </c>
       <c r="L291" t="s">
         <v>19</v>
       </c>
       <c r="M291">
         <v>0</v>
       </c>
     </row>
     <row r="292" spans="1:13">
       <c r="A292" t="s">
         <v>354</v>
       </c>
       <c r="B292" t="s">
         <v>344</v>
       </c>
       <c r="C292" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D292" t="s">
         <v>277</v>
       </c>
       <c r="E292" t="s">
         <v>17</v>
       </c>
       <c r="F292" t="s">
         <v>278</v>
       </c>
       <c r="G292" t="s">
         <v>19</v>
       </c>
       <c r="J292" t="s">
         <v>19</v>
       </c>
       <c r="K292" t="s">
         <v>19</v>
       </c>
       <c r="L292" t="s">
         <v>19</v>
       </c>
       <c r="M292">
         <v>0</v>
       </c>
     </row>
     <row r="293" spans="1:13">
       <c r="A293" t="s">
         <v>355</v>
       </c>
       <c r="B293" t="s">
         <v>344</v>
       </c>
       <c r="C293" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D293" t="s">
         <v>282</v>
       </c>
       <c r="E293" t="s">
         <v>17</v>
       </c>
       <c r="F293" t="s">
         <v>278</v>
       </c>
       <c r="G293" t="s">
         <v>19</v>
       </c>
       <c r="J293" t="s">
         <v>19</v>
       </c>
       <c r="K293" t="s">
         <v>19</v>
       </c>
       <c r="L293" t="s">
         <v>19</v>
       </c>
       <c r="M293">
         <v>0</v>
       </c>
@@ -12512,51 +12512,51 @@
       </c>
       <c r="G294" t="s">
         <v>19</v>
       </c>
       <c r="J294" t="s">
         <v>19</v>
       </c>
       <c r="K294" t="s">
         <v>19</v>
       </c>
       <c r="L294" t="s">
         <v>19</v>
       </c>
       <c r="M294">
         <v>0</v>
       </c>
     </row>
     <row r="295" spans="1:13">
       <c r="A295" t="s">
         <v>357</v>
       </c>
       <c r="B295" t="s">
         <v>344</v>
       </c>
       <c r="C295" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D295" t="s">
         <v>277</v>
       </c>
       <c r="E295" t="s">
         <v>17</v>
       </c>
       <c r="F295" t="s">
         <v>278</v>
       </c>
       <c r="G295" t="s">
         <v>19</v>
       </c>
       <c r="J295" t="s">
         <v>19</v>
       </c>
       <c r="K295" t="s">
         <v>19</v>
       </c>
       <c r="L295" t="s">
         <v>19</v>
       </c>
       <c r="M295">
         <v>0</v>
       </c>
@@ -12652,121 +12652,121 @@
       </c>
       <c r="G298" t="s">
         <v>19</v>
       </c>
       <c r="J298" t="s">
         <v>19</v>
       </c>
       <c r="K298" t="s">
         <v>19</v>
       </c>
       <c r="L298" t="s">
         <v>19</v>
       </c>
       <c r="M298">
         <v>0</v>
       </c>
     </row>
     <row r="299" spans="1:13">
       <c r="A299" t="s">
         <v>363</v>
       </c>
       <c r="B299" t="s">
         <v>361</v>
       </c>
       <c r="C299" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D299" t="s">
         <v>24</v>
       </c>
       <c r="E299" t="s">
         <v>17</v>
       </c>
       <c r="F299" t="s">
         <v>25</v>
       </c>
       <c r="G299" t="s">
         <v>19</v>
       </c>
       <c r="J299" t="s">
         <v>19</v>
       </c>
       <c r="K299" t="s">
         <v>19</v>
       </c>
       <c r="L299" t="s">
         <v>19</v>
       </c>
       <c r="M299">
         <v>0</v>
       </c>
     </row>
     <row r="300" spans="1:13">
       <c r="A300" t="s">
         <v>364</v>
       </c>
       <c r="B300" t="s">
         <v>361</v>
       </c>
       <c r="C300" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D300" t="s">
         <v>277</v>
       </c>
       <c r="E300" t="s">
         <v>17</v>
       </c>
       <c r="F300" t="s">
         <v>278</v>
       </c>
       <c r="G300" t="s">
         <v>19</v>
       </c>
       <c r="J300" t="s">
         <v>19</v>
       </c>
       <c r="K300" t="s">
         <v>19</v>
       </c>
       <c r="L300" t="s">
         <v>19</v>
       </c>
       <c r="M300">
         <v>0</v>
       </c>
     </row>
     <row r="301" spans="1:13">
       <c r="A301" t="s">
         <v>365</v>
       </c>
       <c r="B301" t="s">
         <v>361</v>
       </c>
       <c r="C301" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D301" t="s">
         <v>282</v>
       </c>
       <c r="E301" t="s">
         <v>17</v>
       </c>
       <c r="F301" t="s">
         <v>278</v>
       </c>
       <c r="G301" t="s">
         <v>19</v>
       </c>
       <c r="J301" t="s">
         <v>19</v>
       </c>
       <c r="K301" t="s">
         <v>19</v>
       </c>
       <c r="L301" t="s">
         <v>19</v>
       </c>
       <c r="M301">
         <v>0</v>
       </c>
@@ -12868,86 +12868,86 @@
       </c>
       <c r="K304" t="s">
         <v>19</v>
       </c>
       <c r="L304" t="s">
         <v>19</v>
       </c>
       <c r="M304">
         <v>0</v>
       </c>
     </row>
     <row r="305" spans="1:13">
       <c r="A305" t="s">
         <v>370</v>
       </c>
       <c r="B305" t="s">
         <v>367</v>
       </c>
       <c r="C305" t="s">
         <v>15</v>
       </c>
       <c r="D305" t="s">
         <v>24</v>
       </c>
       <c r="E305" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F305" t="s">
         <v>25</v>
       </c>
       <c r="G305" t="s">
         <v>19</v>
       </c>
       <c r="J305" t="s">
         <v>19</v>
       </c>
       <c r="K305" t="s">
         <v>19</v>
       </c>
       <c r="L305" t="s">
         <v>19</v>
       </c>
       <c r="M305">
         <v>0</v>
       </c>
     </row>
     <row r="306" spans="1:13">
       <c r="A306" t="s">
         <v>371</v>
       </c>
       <c r="B306" t="s">
         <v>367</v>
       </c>
       <c r="C306" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D306" t="s">
         <v>24</v>
       </c>
       <c r="E306" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F306" t="s">
         <v>25</v>
       </c>
       <c r="G306" t="s">
         <v>19</v>
       </c>
       <c r="J306" t="s">
         <v>19</v>
       </c>
       <c r="K306" t="s">
         <v>19</v>
       </c>
       <c r="L306" t="s">
         <v>19</v>
       </c>
       <c r="M306">
         <v>0</v>
       </c>
     </row>
     <row r="307" spans="1:13">
       <c r="A307" t="s">
         <v>372</v>
       </c>
       <c r="B307" t="s">
@@ -12967,121 +12967,121 @@
       </c>
       <c r="G307" t="s">
         <v>19</v>
       </c>
       <c r="J307" t="s">
         <v>19</v>
       </c>
       <c r="K307" t="s">
         <v>19</v>
       </c>
       <c r="L307" t="s">
         <v>19</v>
       </c>
       <c r="M307">
         <v>0</v>
       </c>
     </row>
     <row r="308" spans="1:13">
       <c r="A308" t="s">
         <v>373</v>
       </c>
       <c r="B308" t="s">
         <v>367</v>
       </c>
       <c r="C308" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D308" t="s">
         <v>24</v>
       </c>
       <c r="E308" t="s">
         <v>17</v>
       </c>
       <c r="F308" t="s">
         <v>25</v>
       </c>
       <c r="G308" t="s">
         <v>19</v>
       </c>
       <c r="J308" t="s">
         <v>19</v>
       </c>
       <c r="K308" t="s">
         <v>19</v>
       </c>
       <c r="L308" t="s">
         <v>19</v>
       </c>
       <c r="M308">
         <v>0</v>
       </c>
     </row>
     <row r="309" spans="1:13">
       <c r="A309" t="s">
         <v>374</v>
       </c>
       <c r="B309" t="s">
         <v>367</v>
       </c>
       <c r="C309" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D309" t="s">
         <v>277</v>
       </c>
       <c r="E309" t="s">
         <v>17</v>
       </c>
       <c r="F309" t="s">
         <v>25</v>
       </c>
       <c r="G309" t="s">
         <v>19</v>
       </c>
       <c r="J309" t="s">
         <v>19</v>
       </c>
       <c r="K309" t="s">
         <v>19</v>
       </c>
       <c r="L309" t="s">
         <v>19</v>
       </c>
       <c r="M309">
         <v>0</v>
       </c>
     </row>
     <row r="310" spans="1:13">
       <c r="A310" t="s">
         <v>375</v>
       </c>
       <c r="B310" t="s">
         <v>367</v>
       </c>
       <c r="C310" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D310" t="s">
         <v>24</v>
       </c>
       <c r="E310" t="s">
         <v>17</v>
       </c>
       <c r="F310" t="s">
         <v>25</v>
       </c>
       <c r="G310" t="s">
         <v>19</v>
       </c>
       <c r="J310" t="s">
         <v>19</v>
       </c>
       <c r="K310" t="s">
         <v>19</v>
       </c>
       <c r="L310" t="s">
         <v>19</v>
       </c>
       <c r="M310">
         <v>0</v>
       </c>
@@ -13218,156 +13218,156 @@
       </c>
       <c r="K314" t="s">
         <v>19</v>
       </c>
       <c r="L314" t="s">
         <v>19</v>
       </c>
       <c r="M314">
         <v>0</v>
       </c>
     </row>
     <row r="315" spans="1:13">
       <c r="A315" t="s">
         <v>381</v>
       </c>
       <c r="B315" t="s">
         <v>367</v>
       </c>
       <c r="C315" t="s">
         <v>15</v>
       </c>
       <c r="D315" t="s">
         <v>24</v>
       </c>
       <c r="E315" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F315" t="s">
         <v>25</v>
       </c>
       <c r="G315" t="s">
         <v>19</v>
       </c>
       <c r="J315" t="s">
         <v>19</v>
       </c>
       <c r="K315" t="s">
         <v>19</v>
       </c>
       <c r="L315" t="s">
         <v>19</v>
       </c>
       <c r="M315">
         <v>0</v>
       </c>
     </row>
     <row r="316" spans="1:13">
       <c r="A316" t="s">
         <v>382</v>
       </c>
       <c r="B316" t="s">
         <v>367</v>
       </c>
       <c r="C316" t="s">
         <v>15</v>
       </c>
       <c r="D316" t="s">
         <v>277</v>
       </c>
       <c r="E316" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F316" t="s">
         <v>25</v>
       </c>
       <c r="G316" t="s">
         <v>19</v>
       </c>
       <c r="J316" t="s">
         <v>19</v>
       </c>
       <c r="K316" t="s">
         <v>19</v>
       </c>
       <c r="L316" t="s">
         <v>19</v>
       </c>
       <c r="M316">
         <v>0</v>
       </c>
     </row>
     <row r="317" spans="1:13">
       <c r="A317" t="s">
         <v>383</v>
       </c>
       <c r="B317" t="s">
         <v>367</v>
       </c>
       <c r="C317" t="s">
         <v>15</v>
       </c>
       <c r="D317" t="s">
         <v>277</v>
       </c>
       <c r="E317" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F317" t="s">
         <v>278</v>
       </c>
       <c r="G317" t="s">
         <v>19</v>
       </c>
       <c r="J317" t="s">
         <v>19</v>
       </c>
       <c r="K317" t="s">
         <v>19</v>
       </c>
       <c r="L317" t="s">
         <v>19</v>
       </c>
       <c r="M317">
         <v>0</v>
       </c>
     </row>
     <row r="318" spans="1:13">
       <c r="A318" t="s">
         <v>384</v>
       </c>
       <c r="B318" t="s">
         <v>367</v>
       </c>
       <c r="C318" t="s">
         <v>15</v>
       </c>
       <c r="D318" t="s">
         <v>277</v>
       </c>
       <c r="E318" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F318" t="s">
         <v>278</v>
       </c>
       <c r="G318" t="s">
         <v>19</v>
       </c>
       <c r="J318" t="s">
         <v>19</v>
       </c>
       <c r="K318" t="s">
         <v>19</v>
       </c>
       <c r="L318" t="s">
         <v>19</v>
       </c>
       <c r="M318">
         <v>0</v>
       </c>
     </row>
     <row r="319" spans="1:13">
       <c r="A319" t="s">
         <v>385</v>
       </c>
       <c r="B319" t="s">
@@ -13387,51 +13387,51 @@
       </c>
       <c r="G319" t="s">
         <v>19</v>
       </c>
       <c r="J319" t="s">
         <v>19</v>
       </c>
       <c r="K319" t="s">
         <v>19</v>
       </c>
       <c r="L319" t="s">
         <v>19</v>
       </c>
       <c r="M319">
         <v>0</v>
       </c>
     </row>
     <row r="320" spans="1:13">
       <c r="A320" t="s">
         <v>386</v>
       </c>
       <c r="B320" t="s">
         <v>367</v>
       </c>
       <c r="C320" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D320" t="s">
         <v>282</v>
       </c>
       <c r="E320" t="s">
         <v>17</v>
       </c>
       <c r="F320" t="s">
         <v>278</v>
       </c>
       <c r="G320" t="s">
         <v>19</v>
       </c>
       <c r="J320" t="s">
         <v>19</v>
       </c>
       <c r="K320" t="s">
         <v>19</v>
       </c>
       <c r="L320" t="s">
         <v>19</v>
       </c>
       <c r="M320">
         <v>0</v>
       </c>
@@ -13457,92 +13457,92 @@
       </c>
       <c r="G321" t="s">
         <v>19</v>
       </c>
       <c r="J321" t="s">
         <v>19</v>
       </c>
       <c r="K321" t="s">
         <v>19</v>
       </c>
       <c r="L321" t="s">
         <v>19</v>
       </c>
       <c r="M321">
         <v>0</v>
       </c>
     </row>
     <row r="322" spans="1:13">
       <c r="A322" t="s">
         <v>388</v>
       </c>
       <c r="B322" t="s">
         <v>367</v>
       </c>
       <c r="C322" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D322" t="s">
         <v>277</v>
       </c>
       <c r="E322" t="s">
         <v>17</v>
       </c>
       <c r="F322" t="s">
         <v>278</v>
       </c>
       <c r="G322" t="s">
         <v>19</v>
       </c>
       <c r="J322" t="s">
         <v>19</v>
       </c>
       <c r="K322" t="s">
         <v>19</v>
       </c>
       <c r="L322" t="s">
         <v>19</v>
       </c>
       <c r="M322">
         <v>0</v>
       </c>
     </row>
     <row r="323" spans="1:13">
       <c r="A323" t="s">
         <v>389</v>
       </c>
       <c r="B323" t="s">
         <v>367</v>
       </c>
       <c r="C323" t="s">
         <v>15</v>
       </c>
       <c r="D323" t="s">
         <v>277</v>
       </c>
       <c r="E323" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F323" t="s">
         <v>278</v>
       </c>
       <c r="G323" t="s">
         <v>19</v>
       </c>
       <c r="J323" t="s">
         <v>19</v>
       </c>
       <c r="K323" t="s">
         <v>19</v>
       </c>
       <c r="L323" t="s">
         <v>19</v>
       </c>
       <c r="M323">
         <v>0</v>
       </c>
     </row>
     <row r="324" spans="1:13">
       <c r="A324" t="s">
         <v>390</v>
       </c>
       <c r="B324" t="s">
@@ -13632,51 +13632,51 @@
       </c>
       <c r="G326" t="s">
         <v>19</v>
       </c>
       <c r="J326" t="s">
         <v>19</v>
       </c>
       <c r="K326" t="s">
         <v>19</v>
       </c>
       <c r="L326" t="s">
         <v>19</v>
       </c>
       <c r="M326">
         <v>0</v>
       </c>
     </row>
     <row r="327" spans="1:13">
       <c r="A327" t="s">
         <v>394</v>
       </c>
       <c r="B327" t="s">
         <v>393</v>
       </c>
       <c r="C327" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D327" t="s">
         <v>24</v>
       </c>
       <c r="E327" t="s">
         <v>17</v>
       </c>
       <c r="F327" t="s">
         <v>25</v>
       </c>
       <c r="G327" t="s">
         <v>19</v>
       </c>
       <c r="J327" t="s">
         <v>19</v>
       </c>
       <c r="K327" t="s">
         <v>19</v>
       </c>
       <c r="L327" t="s">
         <v>19</v>
       </c>
       <c r="M327">
         <v>0</v>
       </c>
@@ -13772,51 +13772,51 @@
       </c>
       <c r="G330" t="s">
         <v>19</v>
       </c>
       <c r="J330" t="s">
         <v>19</v>
       </c>
       <c r="K330" t="s">
         <v>19</v>
       </c>
       <c r="L330" t="s">
         <v>19</v>
       </c>
       <c r="M330">
         <v>0</v>
       </c>
     </row>
     <row r="331" spans="1:13">
       <c r="A331" t="s">
         <v>398</v>
       </c>
       <c r="B331" t="s">
         <v>399</v>
       </c>
       <c r="C331" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D331" t="s">
         <v>277</v>
       </c>
       <c r="E331" t="s">
         <v>17</v>
       </c>
       <c r="F331" t="s">
         <v>25</v>
       </c>
       <c r="G331" t="s">
         <v>19</v>
       </c>
       <c r="J331" t="s">
         <v>19</v>
       </c>
       <c r="K331" t="s">
         <v>19</v>
       </c>
       <c r="L331" t="s">
         <v>19</v>
       </c>
       <c r="M331">
         <v>0</v>
       </c>
@@ -13842,156 +13842,156 @@
       </c>
       <c r="G332" t="s">
         <v>19</v>
       </c>
       <c r="J332" t="s">
         <v>19</v>
       </c>
       <c r="K332" t="s">
         <v>19</v>
       </c>
       <c r="L332" t="s">
         <v>19</v>
       </c>
       <c r="M332">
         <v>0</v>
       </c>
     </row>
     <row r="333" spans="1:13">
       <c r="A333" t="s">
         <v>401</v>
       </c>
       <c r="B333" t="s">
         <v>399</v>
       </c>
       <c r="C333" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D333" t="s">
         <v>24</v>
       </c>
       <c r="E333" t="s">
         <v>17</v>
       </c>
       <c r="F333" t="s">
         <v>25</v>
       </c>
       <c r="G333" t="s">
         <v>19</v>
       </c>
       <c r="J333" t="s">
         <v>19</v>
       </c>
       <c r="K333" t="s">
         <v>19</v>
       </c>
       <c r="L333" t="s">
         <v>19</v>
       </c>
       <c r="M333">
         <v>0</v>
       </c>
     </row>
     <row r="334" spans="1:13">
       <c r="A334" t="s">
         <v>402</v>
       </c>
       <c r="B334" t="s">
         <v>399</v>
       </c>
       <c r="C334" t="s">
         <v>15</v>
       </c>
       <c r="D334" t="s">
         <v>277</v>
       </c>
       <c r="E334" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F334" t="s">
         <v>278</v>
       </c>
       <c r="G334" t="s">
         <v>19</v>
       </c>
       <c r="J334" t="s">
         <v>19</v>
       </c>
       <c r="K334" t="s">
         <v>19</v>
       </c>
       <c r="L334" t="s">
         <v>19</v>
       </c>
       <c r="M334">
         <v>0</v>
       </c>
     </row>
     <row r="335" spans="1:13">
       <c r="A335" t="s">
         <v>403</v>
       </c>
       <c r="B335" t="s">
         <v>399</v>
       </c>
       <c r="C335" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D335" t="s">
         <v>282</v>
       </c>
       <c r="E335" t="s">
         <v>17</v>
       </c>
       <c r="F335" t="s">
         <v>278</v>
       </c>
       <c r="G335" t="s">
         <v>19</v>
       </c>
       <c r="J335" t="s">
         <v>19</v>
       </c>
       <c r="K335" t="s">
         <v>19</v>
       </c>
       <c r="L335" t="s">
         <v>19</v>
       </c>
       <c r="M335">
         <v>0</v>
       </c>
     </row>
     <row r="336" spans="1:13">
       <c r="A336" t="s">
         <v>404</v>
       </c>
       <c r="B336" t="s">
         <v>399</v>
       </c>
       <c r="C336" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D336" t="s">
         <v>277</v>
       </c>
       <c r="E336" t="s">
         <v>17</v>
       </c>
       <c r="F336" t="s">
         <v>278</v>
       </c>
       <c r="G336" t="s">
         <v>19</v>
       </c>
       <c r="J336" t="s">
         <v>19</v>
       </c>
       <c r="K336" t="s">
         <v>19</v>
       </c>
       <c r="L336" t="s">
         <v>19</v>
       </c>
       <c r="M336">
         <v>0</v>
       </c>
@@ -14052,121 +14052,121 @@
       </c>
       <c r="G338" t="s">
         <v>19</v>
       </c>
       <c r="J338" t="s">
         <v>19</v>
       </c>
       <c r="K338" t="s">
         <v>19</v>
       </c>
       <c r="L338" t="s">
         <v>19</v>
       </c>
       <c r="M338">
         <v>0</v>
       </c>
     </row>
     <row r="339" spans="1:13">
       <c r="A339" t="s">
         <v>408</v>
       </c>
       <c r="B339" t="s">
         <v>409</v>
       </c>
       <c r="C339" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D339" t="s">
         <v>24</v>
       </c>
       <c r="E339" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F339" t="s">
         <v>25</v>
       </c>
       <c r="G339" t="s">
         <v>19</v>
       </c>
       <c r="J339" t="s">
         <v>19</v>
       </c>
       <c r="K339" t="s">
         <v>19</v>
       </c>
       <c r="L339" t="s">
         <v>19</v>
       </c>
       <c r="M339">
         <v>0</v>
       </c>
     </row>
     <row r="340" spans="1:13">
       <c r="A340" t="s">
         <v>410</v>
       </c>
       <c r="B340" t="s">
         <v>409</v>
       </c>
       <c r="C340" t="s">
         <v>15</v>
       </c>
       <c r="D340" t="s">
         <v>24</v>
       </c>
       <c r="E340" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F340" t="s">
         <v>25</v>
       </c>
       <c r="G340" t="s">
         <v>19</v>
       </c>
       <c r="J340" t="s">
         <v>19</v>
       </c>
       <c r="K340" t="s">
         <v>19</v>
       </c>
       <c r="L340" t="s">
         <v>19</v>
       </c>
       <c r="M340">
         <v>0</v>
       </c>
     </row>
     <row r="341" spans="1:13">
       <c r="A341" t="s">
         <v>411</v>
       </c>
       <c r="B341" t="s">
         <v>409</v>
       </c>
       <c r="C341" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D341" t="s">
         <v>24</v>
       </c>
       <c r="E341" t="s">
         <v>17</v>
       </c>
       <c r="F341" t="s">
         <v>25</v>
       </c>
       <c r="G341" t="s">
         <v>19</v>
       </c>
       <c r="J341" t="s">
         <v>19</v>
       </c>
       <c r="K341" t="s">
         <v>19</v>
       </c>
       <c r="L341" t="s">
         <v>19</v>
       </c>
       <c r="M341">
         <v>0</v>
       </c>
@@ -14227,51 +14227,51 @@
       </c>
       <c r="G343" t="s">
         <v>19</v>
       </c>
       <c r="J343" t="s">
         <v>19</v>
       </c>
       <c r="K343" t="s">
         <v>19</v>
       </c>
       <c r="L343" t="s">
         <v>19</v>
       </c>
       <c r="M343">
         <v>0</v>
       </c>
     </row>
     <row r="344" spans="1:13">
       <c r="A344" t="s">
         <v>414</v>
       </c>
       <c r="B344" t="s">
         <v>409</v>
       </c>
       <c r="C344" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D344" t="s">
         <v>277</v>
       </c>
       <c r="E344" t="s">
         <v>17</v>
       </c>
       <c r="F344" t="s">
         <v>278</v>
       </c>
       <c r="G344" t="s">
         <v>19</v>
       </c>
       <c r="J344" t="s">
         <v>19</v>
       </c>
       <c r="K344" t="s">
         <v>19</v>
       </c>
       <c r="L344" t="s">
         <v>19</v>
       </c>
       <c r="M344">
         <v>0</v>
       </c>
@@ -14297,51 +14297,51 @@
       </c>
       <c r="G345" t="s">
         <v>19</v>
       </c>
       <c r="J345" t="s">
         <v>19</v>
       </c>
       <c r="K345" t="s">
         <v>19</v>
       </c>
       <c r="L345" t="s">
         <v>19</v>
       </c>
       <c r="M345">
         <v>0</v>
       </c>
     </row>
     <row r="346" spans="1:13">
       <c r="A346" t="s">
         <v>416</v>
       </c>
       <c r="B346" t="s">
         <v>409</v>
       </c>
       <c r="C346" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D346" t="s">
         <v>277</v>
       </c>
       <c r="E346" t="s">
         <v>17</v>
       </c>
       <c r="F346" t="s">
         <v>278</v>
       </c>
       <c r="G346" t="s">
         <v>19</v>
       </c>
       <c r="J346" t="s">
         <v>19</v>
       </c>
       <c r="K346" t="s">
         <v>19</v>
       </c>
       <c r="L346" t="s">
         <v>19</v>
       </c>
       <c r="M346">
         <v>0</v>
       </c>
@@ -14367,51 +14367,51 @@
       </c>
       <c r="G347" t="s">
         <v>19</v>
       </c>
       <c r="J347" t="s">
         <v>19</v>
       </c>
       <c r="K347" t="s">
         <v>19</v>
       </c>
       <c r="L347" t="s">
         <v>19</v>
       </c>
       <c r="M347">
         <v>0</v>
       </c>
     </row>
     <row r="348" spans="1:13">
       <c r="A348" t="s">
         <v>418</v>
       </c>
       <c r="B348" t="s">
         <v>419</v>
       </c>
       <c r="C348" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D348" t="s">
         <v>24</v>
       </c>
       <c r="E348" t="s">
         <v>17</v>
       </c>
       <c r="F348" t="s">
         <v>25</v>
       </c>
       <c r="G348" t="s">
         <v>19</v>
       </c>
       <c r="J348" t="s">
         <v>19</v>
       </c>
       <c r="K348" t="s">
         <v>19</v>
       </c>
       <c r="L348" t="s">
         <v>19</v>
       </c>
       <c r="M348">
         <v>0</v>
       </c>
@@ -14437,51 +14437,51 @@
       </c>
       <c r="G349" t="s">
         <v>19</v>
       </c>
       <c r="J349" t="s">
         <v>19</v>
       </c>
       <c r="K349" t="s">
         <v>19</v>
       </c>
       <c r="L349" t="s">
         <v>19</v>
       </c>
       <c r="M349">
         <v>0</v>
       </c>
     </row>
     <row r="350" spans="1:13">
       <c r="A350" t="s">
         <v>421</v>
       </c>
       <c r="B350" t="s">
         <v>419</v>
       </c>
       <c r="C350" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D350" t="s">
         <v>277</v>
       </c>
       <c r="E350" t="s">
         <v>17</v>
       </c>
       <c r="F350" t="s">
         <v>278</v>
       </c>
       <c r="G350" t="s">
         <v>19</v>
       </c>
       <c r="J350" t="s">
         <v>19</v>
       </c>
       <c r="K350" t="s">
         <v>19</v>
       </c>
       <c r="L350" t="s">
         <v>19</v>
       </c>
       <c r="M350">
         <v>0</v>
       </c>
@@ -14647,95 +14647,95 @@
       </c>
       <c r="G355" t="s">
         <v>19</v>
       </c>
       <c r="J355" t="s">
         <v>19</v>
       </c>
       <c r="K355" t="s">
         <v>19</v>
       </c>
       <c r="L355" t="s">
         <v>19</v>
       </c>
       <c r="M355">
         <v>0</v>
       </c>
     </row>
     <row r="356" spans="1:13">
       <c r="A356" t="s">
         <v>429</v>
       </c>
       <c r="B356" t="s">
         <v>428</v>
       </c>
       <c r="C356" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="D356" t="s">
-        <v>24</v>
+        <v>277</v>
       </c>
       <c r="E356" t="s">
         <v>17</v>
       </c>
       <c r="F356" t="s">
-        <v>151</v>
+        <v>278</v>
       </c>
       <c r="G356" t="s">
         <v>19</v>
       </c>
       <c r="J356" t="s">
         <v>19</v>
       </c>
       <c r="K356" t="s">
         <v>19</v>
       </c>
       <c r="L356" t="s">
         <v>19</v>
       </c>
       <c r="M356">
         <v>0</v>
       </c>
     </row>
     <row r="357" spans="1:13">
       <c r="A357" t="s">
         <v>430</v>
       </c>
       <c r="B357" t="s">
         <v>428</v>
       </c>
       <c r="C357" t="s">
         <v>15</v>
       </c>
       <c r="D357" t="s">
         <v>24</v>
       </c>
       <c r="E357" t="s">
         <v>17</v>
       </c>
       <c r="F357" t="s">
-        <v>18</v>
+        <v>151</v>
       </c>
       <c r="G357" t="s">
         <v>19</v>
       </c>
       <c r="J357" t="s">
         <v>19</v>
       </c>
       <c r="K357" t="s">
         <v>19</v>
       </c>
       <c r="L357" t="s">
         <v>19</v>
       </c>
       <c r="M357">
         <v>0</v>
       </c>
     </row>
     <row r="358" spans="1:13">
       <c r="A358" t="s">
         <v>431</v>
       </c>
       <c r="B358" t="s">
         <v>428</v>
       </c>
       <c r="C358" t="s">
@@ -14787,197 +14787,197 @@
       </c>
       <c r="G359" t="s">
         <v>19</v>
       </c>
       <c r="J359" t="s">
         <v>19</v>
       </c>
       <c r="K359" t="s">
         <v>19</v>
       </c>
       <c r="L359" t="s">
         <v>19</v>
       </c>
       <c r="M359">
         <v>0</v>
       </c>
     </row>
     <row r="360" spans="1:13">
       <c r="A360" t="s">
         <v>433</v>
       </c>
       <c r="B360" t="s">
         <v>428</v>
       </c>
       <c r="C360" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="D360" t="s">
         <v>24</v>
       </c>
       <c r="E360" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="F360" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="G360" t="s">
         <v>19</v>
       </c>
       <c r="J360" t="s">
         <v>19</v>
       </c>
       <c r="K360" t="s">
         <v>19</v>
       </c>
       <c r="L360" t="s">
         <v>19</v>
       </c>
       <c r="M360">
         <v>0</v>
       </c>
     </row>
     <row r="361" spans="1:13">
       <c r="A361" t="s">
         <v>434</v>
       </c>
       <c r="B361" t="s">
         <v>428</v>
       </c>
       <c r="C361" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="D361" t="s">
         <v>24</v>
       </c>
       <c r="E361" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F361" t="s">
         <v>25</v>
       </c>
       <c r="G361" t="s">
         <v>19</v>
       </c>
       <c r="J361" t="s">
         <v>19</v>
       </c>
       <c r="K361" t="s">
         <v>19</v>
       </c>
       <c r="L361" t="s">
         <v>19</v>
       </c>
       <c r="M361">
         <v>0</v>
       </c>
     </row>
     <row r="362" spans="1:13">
       <c r="A362" t="s">
         <v>435</v>
       </c>
       <c r="B362" t="s">
         <v>428</v>
       </c>
       <c r="C362" t="s">
         <v>15</v>
       </c>
       <c r="D362" t="s">
         <v>24</v>
       </c>
       <c r="E362" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F362" t="s">
         <v>25</v>
       </c>
       <c r="G362" t="s">
         <v>19</v>
       </c>
       <c r="J362" t="s">
         <v>19</v>
       </c>
       <c r="K362" t="s">
         <v>19</v>
       </c>
       <c r="L362" t="s">
         <v>19</v>
       </c>
       <c r="M362">
         <v>0</v>
       </c>
     </row>
     <row r="363" spans="1:13">
       <c r="A363" t="s">
         <v>436</v>
       </c>
       <c r="B363" t="s">
         <v>428</v>
       </c>
       <c r="C363" t="s">
         <v>15</v>
       </c>
       <c r="D363" t="s">
-        <v>277</v>
+        <v>24</v>
       </c>
       <c r="E363" t="s">
-        <v>63</v>
+        <v>50</v>
       </c>
       <c r="F363" t="s">
         <v>25</v>
       </c>
       <c r="G363" t="s">
         <v>19</v>
       </c>
       <c r="J363" t="s">
         <v>19</v>
       </c>
       <c r="K363" t="s">
         <v>19</v>
       </c>
       <c r="L363" t="s">
         <v>19</v>
       </c>
       <c r="M363">
         <v>0</v>
       </c>
     </row>
     <row r="364" spans="1:13">
       <c r="A364" t="s">
         <v>437</v>
       </c>
       <c r="B364" t="s">
         <v>428</v>
       </c>
       <c r="C364" t="s">
         <v>15</v>
       </c>
       <c r="D364" t="s">
         <v>277</v>
       </c>
       <c r="E364" t="s">
-        <v>17</v>
+        <v>64</v>
       </c>
       <c r="F364" t="s">
         <v>25</v>
       </c>
       <c r="G364" t="s">
         <v>19</v>
       </c>
       <c r="J364" t="s">
         <v>19</v>
       </c>
       <c r="K364" t="s">
         <v>19</v>
       </c>
       <c r="L364" t="s">
         <v>19</v>
       </c>
       <c r="M364">
         <v>0</v>
       </c>
     </row>
     <row r="365" spans="1:13">
       <c r="A365" t="s">
         <v>438</v>
       </c>
       <c r="B365" t="s">
@@ -15067,121 +15067,121 @@
       </c>
       <c r="G367" t="s">
         <v>19</v>
       </c>
       <c r="J367" t="s">
         <v>19</v>
       </c>
       <c r="K367" t="s">
         <v>19</v>
       </c>
       <c r="L367" t="s">
         <v>19</v>
       </c>
       <c r="M367">
         <v>0</v>
       </c>
     </row>
     <row r="368" spans="1:13">
       <c r="A368" t="s">
         <v>441</v>
       </c>
       <c r="B368" t="s">
         <v>428</v>
       </c>
       <c r="C368" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D368" t="s">
         <v>24</v>
       </c>
       <c r="E368" t="s">
         <v>17</v>
       </c>
       <c r="F368" t="s">
         <v>25</v>
       </c>
       <c r="G368" t="s">
         <v>19</v>
       </c>
       <c r="J368" t="s">
         <v>19</v>
       </c>
       <c r="K368" t="s">
         <v>19</v>
       </c>
       <c r="L368" t="s">
         <v>19</v>
       </c>
       <c r="M368">
         <v>0</v>
       </c>
     </row>
     <row r="369" spans="1:13">
       <c r="A369" t="s">
         <v>442</v>
       </c>
       <c r="B369" t="s">
         <v>428</v>
       </c>
       <c r="C369" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D369" t="s">
         <v>24</v>
       </c>
       <c r="E369" t="s">
         <v>17</v>
       </c>
       <c r="F369" t="s">
         <v>25</v>
       </c>
       <c r="G369" t="s">
         <v>19</v>
       </c>
       <c r="J369" t="s">
         <v>19</v>
       </c>
       <c r="K369" t="s">
         <v>19</v>
       </c>
       <c r="L369" t="s">
         <v>19</v>
       </c>
       <c r="M369">
         <v>0</v>
       </c>
     </row>
     <row r="370" spans="1:13">
       <c r="A370" t="s">
         <v>443</v>
       </c>
       <c r="B370" t="s">
         <v>428</v>
       </c>
       <c r="C370" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D370" t="s">
         <v>277</v>
       </c>
       <c r="E370" t="s">
         <v>17</v>
       </c>
       <c r="F370" t="s">
         <v>25</v>
       </c>
       <c r="G370" t="s">
         <v>19</v>
       </c>
       <c r="J370" t="s">
         <v>19</v>
       </c>
       <c r="K370" t="s">
         <v>19</v>
       </c>
       <c r="L370" t="s">
         <v>19</v>
       </c>
       <c r="M370">
         <v>0</v>
       </c>
@@ -15207,51 +15207,51 @@
       </c>
       <c r="G371" t="s">
         <v>19</v>
       </c>
       <c r="J371" t="s">
         <v>19</v>
       </c>
       <c r="K371" t="s">
         <v>19</v>
       </c>
       <c r="L371" t="s">
         <v>19</v>
       </c>
       <c r="M371">
         <v>0</v>
       </c>
     </row>
     <row r="372" spans="1:13">
       <c r="A372" t="s">
         <v>445</v>
       </c>
       <c r="B372" t="s">
         <v>428</v>
       </c>
       <c r="C372" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D372" t="s">
         <v>277</v>
       </c>
       <c r="E372" t="s">
         <v>17</v>
       </c>
       <c r="F372" t="s">
         <v>25</v>
       </c>
       <c r="G372" t="s">
         <v>19</v>
       </c>
       <c r="J372" t="s">
         <v>19</v>
       </c>
       <c r="K372" t="s">
         <v>19</v>
       </c>
       <c r="L372" t="s">
         <v>19</v>
       </c>
       <c r="M372">
         <v>0</v>
       </c>
@@ -15280,398 +15280,398 @@
       </c>
       <c r="J373" t="s">
         <v>19</v>
       </c>
       <c r="K373" t="s">
         <v>19</v>
       </c>
       <c r="L373" t="s">
         <v>19</v>
       </c>
       <c r="M373">
         <v>0</v>
       </c>
     </row>
     <row r="374" spans="1:13">
       <c r="A374" t="s">
         <v>447</v>
       </c>
       <c r="B374" t="s">
         <v>428</v>
       </c>
       <c r="C374" t="s">
         <v>15</v>
       </c>
       <c r="D374" t="s">
-        <v>24</v>
+        <v>277</v>
       </c>
       <c r="E374" t="s">
-        <v>59</v>
+        <v>17</v>
       </c>
       <c r="F374" t="s">
         <v>25</v>
       </c>
       <c r="G374" t="s">
         <v>19</v>
       </c>
       <c r="J374" t="s">
         <v>19</v>
       </c>
       <c r="K374" t="s">
         <v>19</v>
       </c>
       <c r="L374" t="s">
         <v>19</v>
       </c>
       <c r="M374">
         <v>0</v>
       </c>
     </row>
     <row r="375" spans="1:13">
       <c r="A375" t="s">
         <v>448</v>
       </c>
       <c r="B375" t="s">
         <v>428</v>
       </c>
       <c r="C375" t="s">
         <v>15</v>
       </c>
       <c r="D375" t="s">
-        <v>277</v>
+        <v>24</v>
       </c>
       <c r="E375" t="s">
-        <v>449</v>
+        <v>60</v>
       </c>
       <c r="F375" t="s">
-        <v>278</v>
+        <v>25</v>
       </c>
       <c r="G375" t="s">
         <v>19</v>
       </c>
       <c r="J375" t="s">
         <v>19</v>
       </c>
       <c r="K375" t="s">
         <v>19</v>
       </c>
       <c r="L375" t="s">
         <v>19</v>
       </c>
       <c r="M375">
         <v>0</v>
       </c>
     </row>
     <row r="376" spans="1:13">
       <c r="A376" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="B376" t="s">
         <v>428</v>
       </c>
       <c r="C376" t="s">
         <v>15</v>
       </c>
       <c r="D376" t="s">
         <v>277</v>
       </c>
       <c r="E376" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F376" t="s">
         <v>278</v>
       </c>
       <c r="G376" t="s">
         <v>19</v>
       </c>
       <c r="J376" t="s">
         <v>19</v>
       </c>
       <c r="K376" t="s">
         <v>19</v>
       </c>
       <c r="L376" t="s">
         <v>19</v>
       </c>
       <c r="M376">
         <v>0</v>
       </c>
     </row>
     <row r="377" spans="1:13">
       <c r="A377" t="s">
         <v>451</v>
       </c>
       <c r="B377" t="s">
         <v>428</v>
       </c>
       <c r="C377" t="s">
         <v>15</v>
       </c>
       <c r="D377" t="s">
         <v>277</v>
       </c>
       <c r="E377" t="s">
-        <v>48</v>
+        <v>450</v>
       </c>
       <c r="F377" t="s">
         <v>278</v>
       </c>
       <c r="G377" t="s">
         <v>19</v>
       </c>
       <c r="J377" t="s">
         <v>19</v>
       </c>
       <c r="K377" t="s">
         <v>19</v>
       </c>
       <c r="L377" t="s">
         <v>19</v>
       </c>
       <c r="M377">
         <v>0</v>
       </c>
     </row>
     <row r="378" spans="1:13">
       <c r="A378" t="s">
         <v>452</v>
       </c>
       <c r="B378" t="s">
         <v>428</v>
       </c>
       <c r="C378" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D378" t="s">
         <v>277</v>
       </c>
       <c r="E378" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F378" t="s">
         <v>278</v>
       </c>
       <c r="G378" t="s">
         <v>19</v>
       </c>
       <c r="J378" t="s">
         <v>19</v>
       </c>
       <c r="K378" t="s">
         <v>19</v>
       </c>
       <c r="L378" t="s">
         <v>19</v>
       </c>
       <c r="M378">
         <v>0</v>
       </c>
     </row>
     <row r="379" spans="1:13">
       <c r="A379" t="s">
         <v>453</v>
       </c>
       <c r="B379" t="s">
         <v>428</v>
       </c>
       <c r="C379" t="s">
         <v>15</v>
       </c>
       <c r="D379" t="s">
         <v>277</v>
       </c>
       <c r="E379" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F379" t="s">
         <v>278</v>
       </c>
       <c r="G379" t="s">
         <v>19</v>
       </c>
       <c r="J379" t="s">
         <v>19</v>
       </c>
       <c r="K379" t="s">
         <v>19</v>
       </c>
       <c r="L379" t="s">
         <v>19</v>
       </c>
       <c r="M379">
         <v>0</v>
       </c>
     </row>
     <row r="380" spans="1:13">
       <c r="A380" t="s">
         <v>454</v>
       </c>
       <c r="B380" t="s">
         <v>428</v>
       </c>
       <c r="C380" t="s">
         <v>15</v>
       </c>
       <c r="D380" t="s">
         <v>277</v>
       </c>
       <c r="E380" t="s">
-        <v>63</v>
+        <v>50</v>
       </c>
       <c r="F380" t="s">
         <v>278</v>
       </c>
       <c r="G380" t="s">
         <v>19</v>
       </c>
       <c r="J380" t="s">
         <v>19</v>
       </c>
       <c r="K380" t="s">
         <v>19</v>
       </c>
       <c r="L380" t="s">
         <v>19</v>
       </c>
       <c r="M380">
         <v>0</v>
       </c>
     </row>
     <row r="381" spans="1:13">
       <c r="A381" t="s">
         <v>455</v>
       </c>
       <c r="B381" t="s">
         <v>428</v>
       </c>
       <c r="C381" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="D381" t="s">
         <v>277</v>
       </c>
       <c r="E381" t="s">
-        <v>17</v>
+        <v>64</v>
       </c>
       <c r="F381" t="s">
         <v>278</v>
       </c>
       <c r="G381" t="s">
         <v>19</v>
       </c>
       <c r="J381" t="s">
         <v>19</v>
       </c>
       <c r="K381" t="s">
         <v>19</v>
       </c>
       <c r="L381" t="s">
         <v>19</v>
       </c>
       <c r="M381">
         <v>0</v>
       </c>
     </row>
     <row r="382" spans="1:13">
       <c r="A382" t="s">
         <v>456</v>
       </c>
       <c r="B382" t="s">
         <v>428</v>
       </c>
       <c r="C382" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D382" t="s">
         <v>277</v>
       </c>
       <c r="E382" t="s">
         <v>17</v>
       </c>
       <c r="F382" t="s">
         <v>278</v>
       </c>
       <c r="G382" t="s">
         <v>19</v>
       </c>
       <c r="J382" t="s">
         <v>19</v>
       </c>
       <c r="K382" t="s">
         <v>19</v>
       </c>
       <c r="L382" t="s">
         <v>19</v>
       </c>
       <c r="M382">
         <v>0</v>
       </c>
     </row>
     <row r="383" spans="1:13">
       <c r="A383" t="s">
         <v>457</v>
       </c>
       <c r="B383" t="s">
         <v>428</v>
       </c>
       <c r="C383" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="D383" t="s">
         <v>277</v>
       </c>
       <c r="E383" t="s">
         <v>17</v>
       </c>
       <c r="F383" t="s">
         <v>278</v>
       </c>
       <c r="G383" t="s">
         <v>19</v>
       </c>
       <c r="J383" t="s">
         <v>19</v>
       </c>
       <c r="K383" t="s">
         <v>19</v>
       </c>
       <c r="L383" t="s">
         <v>19</v>
       </c>
       <c r="M383">
         <v>0</v>
       </c>
     </row>
     <row r="384" spans="1:13">
       <c r="A384" t="s">
         <v>458</v>
       </c>
       <c r="B384" t="s">
         <v>428</v>
       </c>
       <c r="C384" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="D384" t="s">
         <v>277</v>
       </c>
       <c r="E384" t="s">
         <v>17</v>
       </c>
       <c r="F384" t="s">
         <v>278</v>
       </c>
       <c r="G384" t="s">
         <v>19</v>
       </c>
       <c r="J384" t="s">
         <v>19</v>
       </c>
       <c r="K384" t="s">
         <v>19</v>
       </c>
       <c r="L384" t="s">
         <v>19</v>
       </c>
       <c r="M384">
         <v>0</v>
       </c>
@@ -15697,159 +15697,159 @@
       </c>
       <c r="G385" t="s">
         <v>19</v>
       </c>
       <c r="J385" t="s">
         <v>19</v>
       </c>
       <c r="K385" t="s">
         <v>19</v>
       </c>
       <c r="L385" t="s">
         <v>19</v>
       </c>
       <c r="M385">
         <v>0</v>
       </c>
     </row>
     <row r="386" spans="1:13">
       <c r="A386" t="s">
         <v>460</v>
       </c>
       <c r="B386" t="s">
         <v>428</v>
       </c>
       <c r="C386" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D386" t="s">
         <v>282</v>
       </c>
       <c r="E386" t="s">
         <v>17</v>
       </c>
       <c r="F386" t="s">
         <v>278</v>
       </c>
       <c r="G386" t="s">
         <v>19</v>
       </c>
       <c r="J386" t="s">
         <v>19</v>
       </c>
       <c r="K386" t="s">
         <v>19</v>
       </c>
       <c r="L386" t="s">
         <v>19</v>
       </c>
       <c r="M386">
         <v>0</v>
       </c>
     </row>
     <row r="387" spans="1:13">
       <c r="A387" t="s">
         <v>461</v>
       </c>
       <c r="B387" t="s">
         <v>428</v>
       </c>
       <c r="C387" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="D387" t="s">
         <v>282</v>
       </c>
       <c r="E387" t="s">
         <v>17</v>
       </c>
       <c r="F387" t="s">
         <v>278</v>
       </c>
       <c r="G387" t="s">
         <v>19</v>
       </c>
       <c r="J387" t="s">
         <v>19</v>
       </c>
       <c r="K387" t="s">
         <v>19</v>
       </c>
       <c r="L387" t="s">
         <v>19</v>
       </c>
       <c r="M387">
         <v>0</v>
       </c>
     </row>
     <row r="388" spans="1:13">
       <c r="A388" t="s">
         <v>462</v>
       </c>
       <c r="B388" t="s">
         <v>428</v>
       </c>
       <c r="C388" t="s">
         <v>15</v>
       </c>
       <c r="D388" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="E388" t="s">
         <v>17</v>
       </c>
       <c r="F388" t="s">
         <v>278</v>
       </c>
       <c r="G388" t="s">
         <v>19</v>
       </c>
       <c r="J388" t="s">
         <v>19</v>
       </c>
       <c r="K388" t="s">
         <v>19</v>
       </c>
       <c r="L388" t="s">
         <v>19</v>
       </c>
       <c r="M388">
         <v>0</v>
       </c>
     </row>
     <row r="389" spans="1:13">
       <c r="A389" t="s">
         <v>463</v>
       </c>
       <c r="B389" t="s">
         <v>428</v>
       </c>
       <c r="C389" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="D389" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="E389" t="s">
         <v>17</v>
       </c>
       <c r="F389" t="s">
         <v>278</v>
       </c>
       <c r="G389" t="s">
         <v>19</v>
       </c>
       <c r="J389" t="s">
         <v>19</v>
       </c>
       <c r="K389" t="s">
         <v>19</v>
       </c>
       <c r="L389" t="s">
         <v>19</v>
       </c>
       <c r="M389">
         <v>0</v>
       </c>
     </row>
     <row r="390" spans="1:13">
       <c r="A390" t="s">
@@ -15977,296 +15977,296 @@
       </c>
       <c r="G393" t="s">
         <v>19</v>
       </c>
       <c r="J393" t="s">
         <v>19</v>
       </c>
       <c r="K393" t="s">
         <v>19</v>
       </c>
       <c r="L393" t="s">
         <v>19</v>
       </c>
       <c r="M393">
         <v>0</v>
       </c>
     </row>
     <row r="394" spans="1:13">
       <c r="A394" t="s">
         <v>469</v>
       </c>
       <c r="B394" t="s">
         <v>466</v>
       </c>
       <c r="C394" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D394" t="s">
         <v>277</v>
       </c>
       <c r="E394" t="s">
         <v>17</v>
       </c>
       <c r="F394" t="s">
         <v>278</v>
       </c>
       <c r="G394" t="s">
         <v>19</v>
       </c>
       <c r="J394" t="s">
         <v>19</v>
       </c>
       <c r="K394" t="s">
         <v>19</v>
       </c>
       <c r="L394" t="s">
         <v>19</v>
       </c>
       <c r="M394">
         <v>0</v>
       </c>
     </row>
     <row r="395" spans="1:13">
       <c r="A395" t="s">
         <v>470</v>
       </c>
       <c r="B395" t="s">
         <v>466</v>
       </c>
       <c r="C395" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D395" t="s">
         <v>379</v>
       </c>
       <c r="E395" t="s">
         <v>17</v>
       </c>
       <c r="F395" t="s">
         <v>278</v>
       </c>
       <c r="G395" t="s">
         <v>19</v>
       </c>
       <c r="J395" t="s">
         <v>19</v>
       </c>
       <c r="K395" t="s">
         <v>19</v>
       </c>
       <c r="L395" t="s">
         <v>19</v>
       </c>
       <c r="M395">
         <v>0</v>
       </c>
     </row>
     <row r="396" spans="1:13">
       <c r="A396" t="s">
         <v>471</v>
       </c>
       <c r="B396" t="s">
         <v>472</v>
       </c>
       <c r="C396" t="s">
         <v>15</v>
       </c>
       <c r="D396" t="s">
-        <v>379</v>
+        <v>282</v>
       </c>
       <c r="E396" t="s">
         <v>17</v>
       </c>
       <c r="F396" t="s">
         <v>278</v>
       </c>
       <c r="G396" t="s">
         <v>19</v>
       </c>
       <c r="J396" t="s">
         <v>19</v>
       </c>
       <c r="K396" t="s">
         <v>19</v>
       </c>
       <c r="L396" t="s">
         <v>19</v>
       </c>
       <c r="M396">
         <v>0</v>
       </c>
     </row>
     <row r="397" spans="1:13">
       <c r="A397" t="s">
         <v>473</v>
       </c>
       <c r="B397" t="s">
         <v>472</v>
       </c>
       <c r="C397" t="s">
         <v>15</v>
       </c>
       <c r="D397" t="s">
-        <v>282</v>
+        <v>379</v>
       </c>
       <c r="E397" t="s">
         <v>17</v>
       </c>
       <c r="F397" t="s">
         <v>278</v>
       </c>
       <c r="G397" t="s">
         <v>19</v>
       </c>
       <c r="J397" t="s">
         <v>19</v>
       </c>
       <c r="K397" t="s">
         <v>19</v>
       </c>
       <c r="L397" t="s">
         <v>19</v>
       </c>
       <c r="M397">
         <v>0</v>
       </c>
     </row>
     <row r="398" spans="1:13">
       <c r="A398" t="s">
         <v>474</v>
       </c>
       <c r="B398" t="s">
         <v>472</v>
       </c>
       <c r="C398" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="D398" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="E398" t="s">
         <v>17</v>
       </c>
       <c r="F398" t="s">
         <v>278</v>
       </c>
       <c r="G398" t="s">
         <v>19</v>
       </c>
       <c r="J398" t="s">
         <v>19</v>
       </c>
       <c r="K398" t="s">
         <v>19</v>
       </c>
       <c r="L398" t="s">
         <v>19</v>
       </c>
       <c r="M398">
         <v>0</v>
       </c>
     </row>
     <row r="399" spans="1:13">
       <c r="A399" t="s">
         <v>475</v>
       </c>
       <c r="B399" t="s">
         <v>472</v>
       </c>
       <c r="C399" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="D399" t="s">
         <v>277</v>
       </c>
       <c r="E399" t="s">
         <v>17</v>
       </c>
       <c r="F399" t="s">
         <v>278</v>
       </c>
       <c r="G399" t="s">
         <v>19</v>
       </c>
       <c r="J399" t="s">
         <v>19</v>
       </c>
       <c r="K399" t="s">
         <v>19</v>
       </c>
       <c r="L399" t="s">
         <v>19</v>
       </c>
       <c r="M399">
         <v>0</v>
       </c>
     </row>
     <row r="400" spans="1:13">
       <c r="A400" t="s">
         <v>476</v>
       </c>
       <c r="B400" t="s">
         <v>472</v>
       </c>
       <c r="C400" t="s">
         <v>15</v>
       </c>
       <c r="D400" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="E400" t="s">
         <v>17</v>
       </c>
       <c r="F400" t="s">
         <v>278</v>
       </c>
       <c r="G400" t="s">
         <v>19</v>
       </c>
       <c r="J400" t="s">
         <v>19</v>
       </c>
       <c r="K400" t="s">
         <v>19</v>
       </c>
       <c r="L400" t="s">
         <v>19</v>
       </c>
       <c r="M400">
         <v>0</v>
       </c>
     </row>
     <row r="401" spans="1:13">
       <c r="A401" t="s">
         <v>477</v>
       </c>
       <c r="B401" t="s">
         <v>478</v>
       </c>
       <c r="C401" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="D401" t="s">
         <v>277</v>
       </c>
       <c r="E401" t="s">
         <v>17</v>
       </c>
       <c r="F401" t="s">
         <v>278</v>
       </c>
       <c r="G401" t="s">
         <v>19</v>
       </c>
       <c r="J401" t="s">
         <v>19</v>
       </c>
       <c r="K401" t="s">
         <v>19</v>
       </c>
       <c r="L401" t="s">
         <v>19</v>
       </c>
       <c r="M401">
         <v>0</v>
       </c>
@@ -16362,51 +16362,51 @@
       </c>
       <c r="G404" t="s">
         <v>19</v>
       </c>
       <c r="J404" t="s">
         <v>19</v>
       </c>
       <c r="K404" t="s">
         <v>19</v>
       </c>
       <c r="L404" t="s">
         <v>19</v>
       </c>
       <c r="M404">
         <v>0</v>
       </c>
     </row>
     <row r="405" spans="1:13">
       <c r="A405" t="s">
         <v>482</v>
       </c>
       <c r="B405" t="s">
         <v>478</v>
       </c>
       <c r="C405" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="D405" t="s">
         <v>277</v>
       </c>
       <c r="E405" t="s">
         <v>17</v>
       </c>
       <c r="F405" t="s">
         <v>278</v>
       </c>
       <c r="G405" t="s">
         <v>19</v>
       </c>
       <c r="J405" t="s">
         <v>19</v>
       </c>
       <c r="K405" t="s">
         <v>19</v>
       </c>
       <c r="L405" t="s">
         <v>19</v>
       </c>
       <c r="M405">
         <v>0</v>
       </c>
@@ -16438,223 +16438,223 @@
       </c>
       <c r="K406" t="s">
         <v>19</v>
       </c>
       <c r="L406" t="s">
         <v>19</v>
       </c>
       <c r="M406">
         <v>0</v>
       </c>
     </row>
     <row r="407" spans="1:13">
       <c r="A407" t="s">
         <v>485</v>
       </c>
       <c r="B407" t="s">
         <v>486</v>
       </c>
       <c r="C407" t="s">
         <v>15</v>
       </c>
       <c r="D407" t="s">
         <v>277</v>
       </c>
       <c r="E407" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F407" t="s">
         <v>25</v>
       </c>
       <c r="G407" t="s">
         <v>19</v>
       </c>
       <c r="J407" t="s">
         <v>19</v>
       </c>
       <c r="K407" t="s">
         <v>19</v>
       </c>
       <c r="L407" t="s">
         <v>19</v>
       </c>
       <c r="M407">
         <v>0</v>
       </c>
     </row>
     <row r="408" spans="1:13">
       <c r="A408" t="s">
         <v>487</v>
       </c>
       <c r="B408" t="s">
         <v>486</v>
       </c>
       <c r="C408" t="s">
         <v>15</v>
       </c>
       <c r="D408" t="s">
         <v>277</v>
       </c>
       <c r="E408" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F408" t="s">
         <v>278</v>
       </c>
       <c r="G408" t="s">
         <v>19</v>
       </c>
       <c r="J408" t="s">
         <v>19</v>
       </c>
       <c r="K408" t="s">
         <v>19</v>
       </c>
       <c r="L408" t="s">
         <v>19</v>
       </c>
       <c r="M408">
         <v>0</v>
       </c>
     </row>
     <row r="409" spans="1:13">
       <c r="A409" t="s">
         <v>488</v>
       </c>
       <c r="B409" t="s">
         <v>486</v>
       </c>
       <c r="C409" t="s">
         <v>15</v>
       </c>
       <c r="D409" t="s">
         <v>277</v>
       </c>
       <c r="E409" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F409" t="s">
         <v>278</v>
       </c>
       <c r="G409" t="s">
         <v>19</v>
       </c>
       <c r="J409" t="s">
         <v>19</v>
       </c>
       <c r="K409" t="s">
         <v>19</v>
       </c>
       <c r="L409" t="s">
         <v>19</v>
       </c>
       <c r="M409">
         <v>0</v>
       </c>
     </row>
     <row r="410" spans="1:13">
       <c r="A410" t="s">
         <v>489</v>
       </c>
       <c r="B410" t="s">
         <v>486</v>
       </c>
       <c r="C410" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D410" t="s">
         <v>277</v>
       </c>
       <c r="E410" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F410" t="s">
         <v>278</v>
       </c>
       <c r="G410" t="s">
         <v>19</v>
       </c>
       <c r="J410" t="s">
         <v>19</v>
       </c>
       <c r="K410" t="s">
         <v>19</v>
       </c>
       <c r="L410" t="s">
         <v>19</v>
       </c>
       <c r="M410">
         <v>0</v>
       </c>
     </row>
     <row r="411" spans="1:13">
       <c r="A411" t="s">
         <v>490</v>
       </c>
       <c r="B411" t="s">
         <v>486</v>
       </c>
       <c r="C411" t="s">
         <v>15</v>
       </c>
       <c r="D411" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="E411" t="s">
         <v>17</v>
       </c>
       <c r="F411" t="s">
         <v>278</v>
       </c>
       <c r="G411" t="s">
         <v>19</v>
       </c>
       <c r="J411" t="s">
         <v>19</v>
       </c>
       <c r="K411" t="s">
         <v>19</v>
       </c>
       <c r="L411" t="s">
         <v>19</v>
       </c>
       <c r="M411">
         <v>0</v>
       </c>
     </row>
     <row r="412" spans="1:13">
       <c r="A412" t="s">
         <v>491</v>
       </c>
       <c r="B412" t="s">
         <v>486</v>
       </c>
       <c r="C412" t="s">
         <v>15</v>
       </c>
       <c r="D412" t="s">
-        <v>277</v>
+        <v>379</v>
       </c>
       <c r="E412" t="s">
         <v>17</v>
       </c>
       <c r="F412" t="s">
         <v>278</v>
       </c>
       <c r="G412" t="s">
         <v>19</v>
       </c>
       <c r="J412" t="s">
         <v>19</v>
       </c>
       <c r="K412" t="s">
         <v>19</v>
       </c>
       <c r="L412" t="s">
         <v>19</v>
       </c>
       <c r="M412">
         <v>0</v>
       </c>
     </row>
     <row r="413" spans="1:13">
       <c r="A413" t="s">
@@ -16677,474 +16677,474 @@
       </c>
       <c r="G413" t="s">
         <v>19</v>
       </c>
       <c r="J413" t="s">
         <v>19</v>
       </c>
       <c r="K413" t="s">
         <v>19</v>
       </c>
       <c r="L413" t="s">
         <v>19</v>
       </c>
       <c r="M413">
         <v>0</v>
       </c>
     </row>
     <row r="414" spans="1:13">
       <c r="A414" t="s">
         <v>493</v>
       </c>
       <c r="B414" t="s">
         <v>486</v>
       </c>
       <c r="C414" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D414" t="s">
         <v>379</v>
       </c>
       <c r="E414" t="s">
         <v>17</v>
       </c>
       <c r="F414" t="s">
         <v>278</v>
       </c>
       <c r="G414" t="s">
         <v>19</v>
       </c>
       <c r="J414" t="s">
         <v>19</v>
       </c>
       <c r="K414" t="s">
         <v>19</v>
       </c>
       <c r="L414" t="s">
         <v>19</v>
       </c>
       <c r="M414">
         <v>0</v>
       </c>
     </row>
     <row r="415" spans="1:13">
       <c r="A415" t="s">
         <v>494</v>
       </c>
       <c r="B415" t="s">
         <v>486</v>
       </c>
       <c r="C415" t="s">
         <v>15</v>
       </c>
       <c r="D415" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="E415" t="s">
         <v>17</v>
       </c>
       <c r="F415" t="s">
         <v>278</v>
       </c>
       <c r="G415" t="s">
         <v>19</v>
       </c>
       <c r="J415" t="s">
         <v>19</v>
       </c>
       <c r="K415" t="s">
         <v>19</v>
       </c>
       <c r="L415" t="s">
         <v>19</v>
       </c>
       <c r="M415">
         <v>0</v>
       </c>
     </row>
     <row r="416" spans="1:13">
       <c r="A416" t="s">
         <v>495</v>
       </c>
       <c r="B416" t="s">
         <v>486</v>
       </c>
       <c r="C416" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="D416" t="s">
-        <v>379</v>
+        <v>277</v>
       </c>
       <c r="E416" t="s">
         <v>17</v>
       </c>
       <c r="F416" t="s">
         <v>278</v>
       </c>
       <c r="G416" t="s">
         <v>19</v>
       </c>
       <c r="J416" t="s">
         <v>19</v>
       </c>
       <c r="K416" t="s">
         <v>19</v>
       </c>
       <c r="L416" t="s">
         <v>19</v>
       </c>
       <c r="M416">
         <v>0</v>
       </c>
     </row>
     <row r="417" spans="1:13">
       <c r="A417" t="s">
         <v>496</v>
       </c>
       <c r="B417" t="s">
         <v>486</v>
       </c>
       <c r="C417" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="D417" t="s">
         <v>277</v>
       </c>
       <c r="E417" t="s">
         <v>17</v>
       </c>
       <c r="F417" t="s">
         <v>278</v>
       </c>
       <c r="G417" t="s">
         <v>19</v>
       </c>
       <c r="J417" t="s">
         <v>19</v>
       </c>
       <c r="K417" t="s">
         <v>19</v>
       </c>
       <c r="L417" t="s">
         <v>19</v>
       </c>
       <c r="M417">
         <v>0</v>
       </c>
     </row>
     <row r="418" spans="1:13">
       <c r="A418" t="s">
         <v>497</v>
       </c>
       <c r="B418" t="s">
         <v>498</v>
       </c>
       <c r="C418" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="D418" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="E418" t="s">
         <v>17</v>
       </c>
       <c r="F418" t="s">
         <v>278</v>
       </c>
       <c r="G418" t="s">
         <v>19</v>
       </c>
       <c r="J418" t="s">
         <v>19</v>
       </c>
       <c r="K418" t="s">
         <v>19</v>
       </c>
       <c r="L418" t="s">
         <v>19</v>
       </c>
       <c r="M418">
         <v>0</v>
       </c>
     </row>
     <row r="419" spans="1:13">
       <c r="A419" t="s">
         <v>499</v>
       </c>
       <c r="B419" t="s">
         <v>498</v>
       </c>
       <c r="C419" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D419" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="E419" t="s">
         <v>17</v>
       </c>
       <c r="F419" t="s">
         <v>278</v>
       </c>
       <c r="G419" t="s">
         <v>19</v>
       </c>
       <c r="J419" t="s">
         <v>19</v>
       </c>
       <c r="K419" t="s">
         <v>19</v>
       </c>
       <c r="L419" t="s">
         <v>19</v>
       </c>
       <c r="M419">
         <v>0</v>
       </c>
     </row>
     <row r="420" spans="1:13">
       <c r="A420" t="s">
         <v>500</v>
       </c>
       <c r="B420" t="s">
         <v>498</v>
       </c>
       <c r="C420" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="D420" t="s">
         <v>277</v>
       </c>
       <c r="E420" t="s">
         <v>17</v>
       </c>
       <c r="F420" t="s">
         <v>278</v>
       </c>
       <c r="G420" t="s">
         <v>19</v>
       </c>
       <c r="J420" t="s">
         <v>19</v>
       </c>
       <c r="K420" t="s">
         <v>19</v>
       </c>
       <c r="L420" t="s">
         <v>19</v>
       </c>
       <c r="M420">
         <v>0</v>
       </c>
     </row>
     <row r="421" spans="1:13">
       <c r="A421" t="s">
         <v>501</v>
       </c>
       <c r="B421" t="s">
         <v>502</v>
       </c>
       <c r="C421" t="s">
         <v>15</v>
       </c>
       <c r="D421" t="s">
         <v>277</v>
       </c>
       <c r="E421" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F421" t="s">
         <v>278</v>
       </c>
       <c r="G421" t="s">
         <v>19</v>
       </c>
       <c r="J421" t="s">
         <v>19</v>
       </c>
       <c r="K421" t="s">
         <v>19</v>
       </c>
       <c r="L421" t="s">
         <v>19</v>
       </c>
       <c r="M421">
         <v>0</v>
       </c>
     </row>
     <row r="422" spans="1:13">
       <c r="A422" t="s">
         <v>503</v>
       </c>
       <c r="B422" t="s">
         <v>502</v>
       </c>
       <c r="C422" t="s">
         <v>15</v>
       </c>
       <c r="D422" t="s">
-        <v>277</v>
+        <v>379</v>
       </c>
       <c r="E422" t="s">
         <v>17</v>
       </c>
       <c r="F422" t="s">
         <v>278</v>
       </c>
       <c r="G422" t="s">
         <v>19</v>
       </c>
       <c r="J422" t="s">
         <v>19</v>
       </c>
       <c r="K422" t="s">
         <v>19</v>
       </c>
       <c r="L422" t="s">
         <v>19</v>
       </c>
       <c r="M422">
         <v>0</v>
       </c>
     </row>
     <row r="423" spans="1:13">
       <c r="A423" t="s">
         <v>504</v>
       </c>
       <c r="B423" t="s">
         <v>502</v>
       </c>
       <c r="C423" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="D423" t="s">
-        <v>379</v>
+        <v>277</v>
       </c>
       <c r="E423" t="s">
         <v>17</v>
       </c>
       <c r="F423" t="s">
         <v>278</v>
       </c>
       <c r="G423" t="s">
         <v>19</v>
       </c>
       <c r="J423" t="s">
         <v>19</v>
       </c>
       <c r="K423" t="s">
         <v>19</v>
       </c>
       <c r="L423" t="s">
         <v>19</v>
       </c>
       <c r="M423">
         <v>0</v>
       </c>
     </row>
     <row r="424" spans="1:13">
       <c r="A424" t="s">
         <v>505</v>
       </c>
       <c r="B424" t="s">
         <v>502</v>
       </c>
       <c r="C424" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D424" t="s">
         <v>379</v>
       </c>
       <c r="E424" t="s">
         <v>17</v>
       </c>
       <c r="F424" t="s">
         <v>278</v>
       </c>
       <c r="G424" t="s">
         <v>19</v>
       </c>
       <c r="J424" t="s">
         <v>19</v>
       </c>
       <c r="K424" t="s">
         <v>19</v>
       </c>
       <c r="L424" t="s">
         <v>19</v>
       </c>
       <c r="M424">
         <v>0</v>
       </c>
     </row>
     <row r="425" spans="1:13">
       <c r="A425" t="s">
         <v>506</v>
       </c>
       <c r="B425" t="s">
         <v>502</v>
       </c>
       <c r="C425" t="s">
         <v>15</v>
       </c>
       <c r="D425" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="E425" t="s">
         <v>17</v>
       </c>
       <c r="F425" t="s">
         <v>278</v>
       </c>
       <c r="G425" t="s">
         <v>19</v>
       </c>
       <c r="J425" t="s">
         <v>19</v>
       </c>
       <c r="K425" t="s">
         <v>19</v>
       </c>
       <c r="L425" t="s">
         <v>19</v>
       </c>
       <c r="M425">
         <v>0</v>
       </c>
     </row>
     <row r="426" spans="1:13">
       <c r="A426" t="s">
         <v>507</v>
       </c>
       <c r="B426" t="s">
         <v>502</v>
       </c>
       <c r="C426" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="D426" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="E426" t="s">
         <v>17</v>
       </c>
       <c r="F426" t="s">
         <v>278</v>
       </c>
       <c r="G426" t="s">
         <v>19</v>
       </c>
       <c r="J426" t="s">
         <v>19</v>
       </c>
       <c r="K426" t="s">
         <v>19</v>
       </c>
       <c r="L426" t="s">
         <v>19</v>
       </c>
       <c r="M426">
         <v>0</v>
       </c>
     </row>
     <row r="427" spans="1:13">
       <c r="A427" t="s">
@@ -17202,156 +17202,156 @@
       </c>
       <c r="G428" t="s">
         <v>19</v>
       </c>
       <c r="J428" t="s">
         <v>19</v>
       </c>
       <c r="K428" t="s">
         <v>19</v>
       </c>
       <c r="L428" t="s">
         <v>19</v>
       </c>
       <c r="M428">
         <v>0</v>
       </c>
     </row>
     <row r="429" spans="1:13">
       <c r="A429" t="s">
         <v>511</v>
       </c>
       <c r="B429" t="s">
         <v>510</v>
       </c>
       <c r="C429" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="D429" t="s">
         <v>277</v>
       </c>
       <c r="E429" t="s">
         <v>17</v>
       </c>
       <c r="F429" t="s">
         <v>278</v>
       </c>
       <c r="G429" t="s">
         <v>19</v>
       </c>
       <c r="J429" t="s">
         <v>19</v>
       </c>
       <c r="K429" t="s">
         <v>19</v>
       </c>
       <c r="L429" t="s">
         <v>19</v>
       </c>
       <c r="M429">
         <v>0</v>
       </c>
     </row>
     <row r="430" spans="1:13">
       <c r="A430" t="s">
         <v>512</v>
       </c>
       <c r="B430" t="s">
         <v>510</v>
       </c>
       <c r="C430" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="D430" t="s">
         <v>277</v>
       </c>
       <c r="E430" t="s">
         <v>17</v>
       </c>
       <c r="F430" t="s">
         <v>278</v>
       </c>
       <c r="G430" t="s">
         <v>19</v>
       </c>
       <c r="J430" t="s">
         <v>19</v>
       </c>
       <c r="K430" t="s">
         <v>19</v>
       </c>
       <c r="L430" t="s">
         <v>19</v>
       </c>
       <c r="M430">
         <v>0</v>
       </c>
     </row>
     <row r="431" spans="1:13">
       <c r="A431" t="s">
         <v>513</v>
       </c>
       <c r="B431" t="s">
         <v>514</v>
       </c>
       <c r="C431" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D431" t="s">
         <v>277</v>
       </c>
       <c r="E431" t="s">
         <v>17</v>
       </c>
       <c r="F431" t="s">
         <v>278</v>
       </c>
       <c r="G431" t="s">
         <v>19</v>
       </c>
       <c r="J431" t="s">
         <v>19</v>
       </c>
       <c r="K431" t="s">
         <v>19</v>
       </c>
       <c r="L431" t="s">
         <v>19</v>
       </c>
       <c r="M431">
         <v>0</v>
       </c>
     </row>
     <row r="432" spans="1:13">
       <c r="A432" t="s">
         <v>515</v>
       </c>
       <c r="B432" t="s">
         <v>514</v>
       </c>
       <c r="C432" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="D432" t="s">
         <v>282</v>
       </c>
       <c r="E432" t="s">
         <v>17</v>
       </c>
       <c r="F432" t="s">
         <v>278</v>
       </c>
       <c r="G432" t="s">
         <v>19</v>
       </c>
       <c r="J432" t="s">
         <v>19</v>
       </c>
       <c r="K432" t="s">
         <v>19</v>
       </c>
       <c r="L432" t="s">
         <v>19</v>
       </c>
       <c r="M432">
         <v>0</v>
       </c>
@@ -17377,89 +17377,89 @@
       </c>
       <c r="G433" t="s">
         <v>19</v>
       </c>
       <c r="J433" t="s">
         <v>19</v>
       </c>
       <c r="K433" t="s">
         <v>19</v>
       </c>
       <c r="L433" t="s">
         <v>19</v>
       </c>
       <c r="M433">
         <v>0</v>
       </c>
     </row>
     <row r="434" spans="1:13">
       <c r="A434" t="s">
         <v>517</v>
       </c>
       <c r="B434" t="s">
         <v>514</v>
       </c>
       <c r="C434" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="D434" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="E434" t="s">
         <v>17</v>
       </c>
       <c r="F434" t="s">
         <v>278</v>
       </c>
       <c r="G434" t="s">
         <v>19</v>
       </c>
       <c r="J434" t="s">
         <v>19</v>
       </c>
       <c r="K434" t="s">
         <v>19</v>
       </c>
       <c r="L434" t="s">
         <v>19</v>
       </c>
       <c r="M434">
         <v>0</v>
       </c>
     </row>
     <row r="435" spans="1:13">
       <c r="A435" t="s">
         <v>518</v>
       </c>
       <c r="B435" t="s">
         <v>514</v>
       </c>
       <c r="C435" t="s">
         <v>15</v>
       </c>
       <c r="D435" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="E435" t="s">
         <v>17</v>
       </c>
       <c r="F435" t="s">
         <v>278</v>
       </c>
       <c r="G435" t="s">
         <v>19</v>
       </c>
       <c r="J435" t="s">
         <v>19</v>
       </c>
       <c r="K435" t="s">
         <v>19</v>
       </c>
       <c r="L435" t="s">
         <v>19</v>
       </c>
       <c r="M435">
         <v>0</v>
       </c>
     </row>
     <row r="436" spans="1:13">
       <c r="A436" t="s">
@@ -17482,827 +17482,827 @@
       </c>
       <c r="G436" t="s">
         <v>19</v>
       </c>
       <c r="J436" t="s">
         <v>19</v>
       </c>
       <c r="K436" t="s">
         <v>19</v>
       </c>
       <c r="L436" t="s">
         <v>19</v>
       </c>
       <c r="M436">
         <v>0</v>
       </c>
     </row>
     <row r="437" spans="1:13">
       <c r="A437" t="s">
         <v>521</v>
       </c>
       <c r="B437" t="s">
         <v>520</v>
       </c>
       <c r="C437" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D437" t="s">
         <v>277</v>
       </c>
       <c r="E437" t="s">
         <v>17</v>
       </c>
       <c r="F437" t="s">
         <v>278</v>
       </c>
       <c r="G437" t="s">
         <v>19</v>
       </c>
       <c r="J437" t="s">
         <v>19</v>
       </c>
       <c r="K437" t="s">
         <v>19</v>
       </c>
       <c r="L437" t="s">
         <v>19</v>
       </c>
       <c r="M437">
         <v>0</v>
       </c>
     </row>
     <row r="438" spans="1:13">
       <c r="A438" t="s">
         <v>522</v>
       </c>
       <c r="B438" t="s">
         <v>523</v>
       </c>
       <c r="C438" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="D438" t="s">
         <v>277</v>
       </c>
       <c r="E438" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="F438" t="s">
-        <v>25</v>
+        <v>278</v>
       </c>
       <c r="G438" t="s">
         <v>19</v>
       </c>
       <c r="J438" t="s">
         <v>19</v>
       </c>
       <c r="K438" t="s">
         <v>19</v>
       </c>
       <c r="L438" t="s">
         <v>19</v>
       </c>
       <c r="M438">
         <v>0</v>
       </c>
     </row>
     <row r="439" spans="1:13">
       <c r="A439" t="s">
         <v>524</v>
       </c>
       <c r="B439" t="s">
         <v>523</v>
       </c>
       <c r="C439" t="s">
         <v>15</v>
       </c>
       <c r="D439" t="s">
         <v>277</v>
       </c>
       <c r="E439" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F439" t="s">
         <v>25</v>
       </c>
       <c r="G439" t="s">
         <v>19</v>
       </c>
       <c r="J439" t="s">
         <v>19</v>
       </c>
       <c r="K439" t="s">
         <v>19</v>
       </c>
       <c r="L439" t="s">
         <v>19</v>
       </c>
       <c r="M439">
         <v>0</v>
       </c>
     </row>
     <row r="440" spans="1:13">
       <c r="A440" t="s">
         <v>525</v>
       </c>
       <c r="B440" t="s">
         <v>523</v>
       </c>
       <c r="C440" t="s">
         <v>15</v>
       </c>
       <c r="D440" t="s">
         <v>277</v>
       </c>
       <c r="E440" t="s">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="F440" t="s">
         <v>25</v>
       </c>
       <c r="G440" t="s">
         <v>19</v>
       </c>
       <c r="J440" t="s">
         <v>19</v>
       </c>
       <c r="K440" t="s">
         <v>19</v>
       </c>
       <c r="L440" t="s">
         <v>19</v>
       </c>
       <c r="M440">
         <v>0</v>
       </c>
     </row>
     <row r="441" spans="1:13">
       <c r="A441" t="s">
         <v>526</v>
       </c>
       <c r="B441" t="s">
         <v>523</v>
       </c>
       <c r="C441" t="s">
         <v>15</v>
       </c>
       <c r="D441" t="s">
         <v>277</v>
       </c>
       <c r="E441" t="s">
-        <v>449</v>
+        <v>60</v>
       </c>
       <c r="F441" t="s">
-        <v>278</v>
+        <v>25</v>
       </c>
       <c r="G441" t="s">
         <v>19</v>
       </c>
       <c r="J441" t="s">
         <v>19</v>
       </c>
       <c r="K441" t="s">
         <v>19</v>
       </c>
       <c r="L441" t="s">
         <v>19</v>
       </c>
       <c r="M441">
         <v>0</v>
       </c>
     </row>
     <row r="442" spans="1:13">
       <c r="A442" t="s">
         <v>527</v>
       </c>
       <c r="B442" t="s">
         <v>523</v>
       </c>
       <c r="C442" t="s">
         <v>15</v>
       </c>
       <c r="D442" t="s">
         <v>277</v>
       </c>
       <c r="E442" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F442" t="s">
         <v>278</v>
       </c>
       <c r="G442" t="s">
         <v>19</v>
       </c>
       <c r="J442" t="s">
         <v>19</v>
       </c>
       <c r="K442" t="s">
         <v>19</v>
       </c>
       <c r="L442" t="s">
         <v>19</v>
       </c>
       <c r="M442">
         <v>0</v>
       </c>
     </row>
     <row r="443" spans="1:13">
       <c r="A443" t="s">
         <v>528</v>
       </c>
       <c r="B443" t="s">
         <v>523</v>
       </c>
       <c r="C443" t="s">
         <v>15</v>
       </c>
       <c r="D443" t="s">
         <v>277</v>
       </c>
       <c r="E443" t="s">
-        <v>48</v>
+        <v>450</v>
       </c>
       <c r="F443" t="s">
         <v>278</v>
       </c>
       <c r="G443" t="s">
         <v>19</v>
       </c>
       <c r="J443" t="s">
         <v>19</v>
       </c>
       <c r="K443" t="s">
         <v>19</v>
       </c>
       <c r="L443" t="s">
         <v>19</v>
       </c>
       <c r="M443">
         <v>0</v>
       </c>
     </row>
     <row r="444" spans="1:13">
       <c r="A444" t="s">
         <v>529</v>
       </c>
       <c r="B444" t="s">
         <v>523</v>
       </c>
       <c r="C444" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="D444" t="s">
         <v>277</v>
       </c>
       <c r="E444" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F444" t="s">
         <v>278</v>
       </c>
       <c r="G444" t="s">
         <v>19</v>
       </c>
       <c r="J444" t="s">
         <v>19</v>
       </c>
       <c r="K444" t="s">
         <v>19</v>
       </c>
       <c r="L444" t="s">
         <v>19</v>
       </c>
       <c r="M444">
         <v>0</v>
       </c>
     </row>
     <row r="445" spans="1:13">
       <c r="A445" t="s">
         <v>530</v>
       </c>
       <c r="B445" t="s">
         <v>523</v>
       </c>
       <c r="C445" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="D445" t="s">
         <v>277</v>
       </c>
       <c r="E445" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F445" t="s">
         <v>278</v>
       </c>
       <c r="G445" t="s">
         <v>19</v>
       </c>
       <c r="J445" t="s">
         <v>19</v>
       </c>
       <c r="K445" t="s">
         <v>19</v>
       </c>
       <c r="L445" t="s">
         <v>19</v>
       </c>
       <c r="M445">
         <v>0</v>
       </c>
     </row>
     <row r="446" spans="1:13">
       <c r="A446" t="s">
         <v>531</v>
       </c>
       <c r="B446" t="s">
         <v>523</v>
       </c>
       <c r="C446" t="s">
         <v>15</v>
       </c>
       <c r="D446" t="s">
         <v>277</v>
       </c>
       <c r="E446" t="s">
-        <v>63</v>
+        <v>50</v>
       </c>
       <c r="F446" t="s">
         <v>278</v>
       </c>
       <c r="G446" t="s">
         <v>19</v>
       </c>
       <c r="J446" t="s">
         <v>19</v>
       </c>
       <c r="K446" t="s">
         <v>19</v>
       </c>
       <c r="L446" t="s">
         <v>19</v>
       </c>
       <c r="M446">
         <v>0</v>
       </c>
     </row>
     <row r="447" spans="1:13">
       <c r="A447" t="s">
         <v>532</v>
       </c>
       <c r="B447" t="s">
         <v>523</v>
       </c>
       <c r="C447" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="D447" t="s">
         <v>277</v>
       </c>
       <c r="E447" t="s">
-        <v>17</v>
+        <v>64</v>
       </c>
       <c r="F447" t="s">
         <v>278</v>
       </c>
       <c r="G447" t="s">
         <v>19</v>
       </c>
       <c r="J447" t="s">
         <v>19</v>
       </c>
       <c r="K447" t="s">
         <v>19</v>
       </c>
       <c r="L447" t="s">
         <v>19</v>
       </c>
       <c r="M447">
         <v>0</v>
       </c>
     </row>
     <row r="448" spans="1:13">
       <c r="A448" t="s">
         <v>533</v>
       </c>
       <c r="B448" t="s">
         <v>523</v>
       </c>
       <c r="C448" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="D448" t="s">
-        <v>379</v>
+        <v>282</v>
       </c>
       <c r="E448" t="s">
         <v>17</v>
       </c>
       <c r="F448" t="s">
         <v>278</v>
       </c>
       <c r="G448" t="s">
         <v>19</v>
       </c>
       <c r="J448" t="s">
         <v>19</v>
       </c>
       <c r="K448" t="s">
         <v>19</v>
       </c>
       <c r="L448" t="s">
         <v>19</v>
       </c>
       <c r="M448">
         <v>0</v>
       </c>
     </row>
     <row r="449" spans="1:13">
       <c r="A449" t="s">
         <v>534</v>
       </c>
       <c r="B449" t="s">
         <v>523</v>
       </c>
       <c r="C449" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="D449" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="E449" t="s">
         <v>17</v>
       </c>
       <c r="F449" t="s">
         <v>278</v>
       </c>
       <c r="G449" t="s">
         <v>19</v>
       </c>
       <c r="J449" t="s">
         <v>19</v>
       </c>
       <c r="K449" t="s">
         <v>19</v>
       </c>
       <c r="L449" t="s">
         <v>19</v>
       </c>
       <c r="M449">
         <v>0</v>
       </c>
     </row>
     <row r="450" spans="1:13">
       <c r="A450" t="s">
         <v>535</v>
       </c>
       <c r="B450" t="s">
         <v>523</v>
       </c>
       <c r="C450" t="s">
         <v>15</v>
       </c>
       <c r="D450" t="s">
-        <v>277</v>
+        <v>379</v>
       </c>
       <c r="E450" t="s">
         <v>17</v>
       </c>
       <c r="F450" t="s">
         <v>278</v>
       </c>
       <c r="G450" t="s">
         <v>19</v>
       </c>
       <c r="J450" t="s">
         <v>19</v>
       </c>
       <c r="K450" t="s">
         <v>19</v>
       </c>
       <c r="L450" t="s">
         <v>19</v>
       </c>
       <c r="M450">
         <v>0</v>
       </c>
     </row>
     <row r="451" spans="1:13">
       <c r="A451" t="s">
         <v>536</v>
       </c>
       <c r="B451" t="s">
         <v>523</v>
       </c>
       <c r="C451" t="s">
         <v>15</v>
       </c>
       <c r="D451" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="E451" t="s">
         <v>17</v>
       </c>
       <c r="F451" t="s">
         <v>278</v>
       </c>
       <c r="G451" t="s">
         <v>19</v>
       </c>
       <c r="J451" t="s">
         <v>19</v>
       </c>
       <c r="K451" t="s">
         <v>19</v>
       </c>
       <c r="L451" t="s">
         <v>19</v>
       </c>
       <c r="M451">
         <v>0</v>
       </c>
     </row>
     <row r="452" spans="1:13">
       <c r="A452" t="s">
         <v>537</v>
       </c>
       <c r="B452" t="s">
         <v>523</v>
       </c>
       <c r="C452" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="D452" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="E452" t="s">
         <v>17</v>
       </c>
       <c r="F452" t="s">
         <v>278</v>
       </c>
       <c r="G452" t="s">
         <v>19</v>
       </c>
       <c r="J452" t="s">
         <v>19</v>
       </c>
       <c r="K452" t="s">
         <v>19</v>
       </c>
       <c r="L452" t="s">
         <v>19</v>
       </c>
       <c r="M452">
         <v>0</v>
       </c>
     </row>
     <row r="453" spans="1:13">
       <c r="A453" t="s">
         <v>538</v>
       </c>
       <c r="B453" t="s">
         <v>523</v>
       </c>
       <c r="C453" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="D453" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="E453" t="s">
         <v>17</v>
       </c>
       <c r="F453" t="s">
         <v>278</v>
       </c>
       <c r="G453" t="s">
         <v>19</v>
       </c>
       <c r="J453" t="s">
         <v>19</v>
       </c>
       <c r="K453" t="s">
         <v>19</v>
       </c>
       <c r="L453" t="s">
         <v>19</v>
       </c>
       <c r="M453">
         <v>0</v>
       </c>
     </row>
     <row r="454" spans="1:13">
       <c r="A454" t="s">
         <v>539</v>
       </c>
       <c r="B454" t="s">
         <v>523</v>
       </c>
       <c r="C454" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="D454" t="s">
-        <v>379</v>
+        <v>277</v>
       </c>
       <c r="E454" t="s">
         <v>17</v>
       </c>
       <c r="F454" t="s">
         <v>278</v>
       </c>
       <c r="G454" t="s">
         <v>19</v>
       </c>
       <c r="J454" t="s">
         <v>19</v>
       </c>
       <c r="K454" t="s">
         <v>19</v>
       </c>
       <c r="L454" t="s">
         <v>19</v>
       </c>
       <c r="M454">
         <v>0</v>
       </c>
     </row>
     <row r="455" spans="1:13">
       <c r="A455" t="s">
         <v>540</v>
       </c>
       <c r="B455" t="s">
         <v>523</v>
       </c>
       <c r="C455" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="D455" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="E455" t="s">
         <v>17</v>
       </c>
       <c r="F455" t="s">
         <v>278</v>
       </c>
       <c r="G455" t="s">
         <v>19</v>
       </c>
       <c r="J455" t="s">
         <v>19</v>
       </c>
       <c r="K455" t="s">
         <v>19</v>
       </c>
       <c r="L455" t="s">
         <v>19</v>
       </c>
       <c r="M455">
         <v>0</v>
       </c>
     </row>
     <row r="456" spans="1:13">
       <c r="A456" t="s">
         <v>541</v>
       </c>
       <c r="B456" t="s">
         <v>523</v>
       </c>
       <c r="C456" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D456" t="s">
-        <v>277</v>
+        <v>379</v>
       </c>
       <c r="E456" t="s">
         <v>17</v>
       </c>
       <c r="F456" t="s">
         <v>278</v>
       </c>
       <c r="G456" t="s">
         <v>19</v>
       </c>
       <c r="J456" t="s">
         <v>19</v>
       </c>
       <c r="K456" t="s">
         <v>19</v>
       </c>
       <c r="L456" t="s">
         <v>19</v>
       </c>
       <c r="M456">
         <v>0</v>
       </c>
     </row>
     <row r="457" spans="1:13">
       <c r="A457" t="s">
         <v>542</v>
       </c>
       <c r="B457" t="s">
         <v>523</v>
       </c>
       <c r="C457" t="s">
         <v>15</v>
       </c>
       <c r="D457" t="s">
         <v>277</v>
       </c>
       <c r="E457" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F457" t="s">
         <v>278</v>
       </c>
       <c r="G457" t="s">
         <v>19</v>
       </c>
       <c r="J457" t="s">
         <v>19</v>
       </c>
       <c r="K457" t="s">
         <v>19</v>
       </c>
       <c r="L457" t="s">
         <v>19</v>
       </c>
       <c r="M457">
         <v>0</v>
       </c>
     </row>
     <row r="458" spans="1:13">
       <c r="A458" t="s">
         <v>543</v>
       </c>
       <c r="B458" t="s">
         <v>544</v>
       </c>
       <c r="C458" t="s">
         <v>15</v>
       </c>
       <c r="D458" t="s">
         <v>277</v>
       </c>
       <c r="E458" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F458" t="s">
         <v>278</v>
       </c>
       <c r="G458" t="s">
         <v>19</v>
       </c>
       <c r="J458" t="s">
         <v>19</v>
       </c>
       <c r="K458" t="s">
         <v>19</v>
       </c>
       <c r="L458" t="s">
         <v>19</v>
       </c>
       <c r="M458">
         <v>0</v>
       </c>
     </row>
     <row r="459" spans="1:13">
       <c r="A459" t="s">
         <v>545</v>
       </c>
       <c r="B459" t="s">
         <v>544</v>
       </c>
       <c r="C459" t="s">
         <v>15</v>
       </c>
       <c r="D459" t="s">
         <v>277</v>
       </c>
       <c r="E459" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F459" t="s">
         <v>278</v>
       </c>
       <c r="G459" t="s">
         <v>19</v>
       </c>
       <c r="J459" t="s">
         <v>19</v>
       </c>
       <c r="K459" t="s">
         <v>19</v>
       </c>
       <c r="L459" t="s">
         <v>19</v>
       </c>
       <c r="M459">
         <v>0</v>
       </c>
     </row>
     <row r="460" spans="1:13">
       <c r="A460" t="s">
         <v>546</v>
       </c>
       <c r="B460" t="s">
@@ -18322,51 +18322,51 @@
       </c>
       <c r="G460" t="s">
         <v>19</v>
       </c>
       <c r="J460" t="s">
         <v>19</v>
       </c>
       <c r="K460" t="s">
         <v>19</v>
       </c>
       <c r="L460" t="s">
         <v>19</v>
       </c>
       <c r="M460">
         <v>0</v>
       </c>
     </row>
     <row r="461" spans="1:13">
       <c r="A461" t="s">
         <v>547</v>
       </c>
       <c r="B461" t="s">
         <v>544</v>
       </c>
       <c r="C461" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D461" t="s">
         <v>277</v>
       </c>
       <c r="E461" t="s">
         <v>17</v>
       </c>
       <c r="F461" t="s">
         <v>278</v>
       </c>
       <c r="G461" t="s">
         <v>19</v>
       </c>
       <c r="J461" t="s">
         <v>19</v>
       </c>
       <c r="K461" t="s">
         <v>19</v>
       </c>
       <c r="L461" t="s">
         <v>19</v>
       </c>
       <c r="M461">
         <v>0</v>
       </c>
@@ -18395,51 +18395,51 @@
       </c>
       <c r="J462" t="s">
         <v>19</v>
       </c>
       <c r="K462" t="s">
         <v>19</v>
       </c>
       <c r="L462" t="s">
         <v>19</v>
       </c>
       <c r="M462">
         <v>0</v>
       </c>
     </row>
     <row r="463" spans="1:13">
       <c r="A463" t="s">
         <v>549</v>
       </c>
       <c r="B463" t="s">
         <v>550</v>
       </c>
       <c r="C463" t="s">
         <v>15</v>
       </c>
       <c r="D463" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="E463" t="s">
         <v>17</v>
       </c>
       <c r="F463" t="s">
         <v>278</v>
       </c>
       <c r="G463" t="s">
         <v>19</v>
       </c>
       <c r="J463" t="s">
         <v>19</v>
       </c>
       <c r="K463" t="s">
         <v>19</v>
       </c>
       <c r="L463" t="s">
         <v>19</v>
       </c>
       <c r="M463">
         <v>0</v>
       </c>
     </row>
     <row r="464" spans="1:13">
       <c r="A464" t="s">
@@ -18462,89 +18462,89 @@
       </c>
       <c r="G464" t="s">
         <v>19</v>
       </c>
       <c r="J464" t="s">
         <v>19</v>
       </c>
       <c r="K464" t="s">
         <v>19</v>
       </c>
       <c r="L464" t="s">
         <v>19</v>
       </c>
       <c r="M464">
         <v>0</v>
       </c>
     </row>
     <row r="465" spans="1:13">
       <c r="A465" t="s">
         <v>552</v>
       </c>
       <c r="B465" t="s">
         <v>550</v>
       </c>
       <c r="C465" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="D465" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="E465" t="s">
         <v>17</v>
       </c>
       <c r="F465" t="s">
         <v>278</v>
       </c>
       <c r="G465" t="s">
         <v>19</v>
       </c>
       <c r="J465" t="s">
         <v>19</v>
       </c>
       <c r="K465" t="s">
         <v>19</v>
       </c>
       <c r="L465" t="s">
         <v>19</v>
       </c>
       <c r="M465">
         <v>0</v>
       </c>
     </row>
     <row r="466" spans="1:13">
       <c r="A466" t="s">
         <v>553</v>
       </c>
       <c r="B466" t="s">
         <v>550</v>
       </c>
       <c r="C466" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="D466" t="s">
-        <v>379</v>
+        <v>277</v>
       </c>
       <c r="E466" t="s">
         <v>17</v>
       </c>
       <c r="F466" t="s">
         <v>278</v>
       </c>
       <c r="G466" t="s">
         <v>19</v>
       </c>
       <c r="J466" t="s">
         <v>19</v>
       </c>
       <c r="K466" t="s">
         <v>19</v>
       </c>
       <c r="L466" t="s">
         <v>19</v>
       </c>
       <c r="M466">
         <v>0</v>
       </c>
     </row>
     <row r="467" spans="1:13">
       <c r="A467" t="s">
@@ -18567,54 +18567,54 @@
       </c>
       <c r="G467" t="s">
         <v>19</v>
       </c>
       <c r="J467" t="s">
         <v>19</v>
       </c>
       <c r="K467" t="s">
         <v>19</v>
       </c>
       <c r="L467" t="s">
         <v>19</v>
       </c>
       <c r="M467">
         <v>0</v>
       </c>
     </row>
     <row r="468" spans="1:13">
       <c r="A468" t="s">
         <v>555</v>
       </c>
       <c r="B468" t="s">
         <v>550</v>
       </c>
       <c r="C468" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D468" t="s">
-        <v>277</v>
+        <v>379</v>
       </c>
       <c r="E468" t="s">
         <v>17</v>
       </c>
       <c r="F468" t="s">
         <v>278</v>
       </c>
       <c r="G468" t="s">
         <v>19</v>
       </c>
       <c r="J468" t="s">
         <v>19</v>
       </c>
       <c r="K468" t="s">
         <v>19</v>
       </c>
       <c r="L468" t="s">
         <v>19</v>
       </c>
       <c r="M468">
         <v>0</v>
       </c>
     </row>
     <row r="469" spans="1:13">
       <c r="A469" t="s">
@@ -18643,223 +18643,223 @@
       </c>
       <c r="K469" t="s">
         <v>19</v>
       </c>
       <c r="L469" t="s">
         <v>19</v>
       </c>
       <c r="M469">
         <v>0</v>
       </c>
     </row>
     <row r="470" spans="1:13">
       <c r="A470" t="s">
         <v>558</v>
       </c>
       <c r="B470" t="s">
         <v>557</v>
       </c>
       <c r="C470" t="s">
         <v>15</v>
       </c>
       <c r="D470" t="s">
         <v>277</v>
       </c>
       <c r="E470" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F470" t="s">
         <v>278</v>
       </c>
       <c r="G470" t="s">
         <v>19</v>
       </c>
       <c r="J470" t="s">
         <v>19</v>
       </c>
       <c r="K470" t="s">
         <v>19</v>
       </c>
       <c r="L470" t="s">
         <v>19</v>
       </c>
       <c r="M470">
         <v>0</v>
       </c>
     </row>
     <row r="471" spans="1:13">
       <c r="A471" t="s">
         <v>559</v>
       </c>
       <c r="B471" t="s">
         <v>557</v>
       </c>
       <c r="C471" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="D471" t="s">
-        <v>379</v>
+        <v>277</v>
       </c>
       <c r="E471" t="s">
         <v>17</v>
       </c>
       <c r="F471" t="s">
         <v>278</v>
       </c>
       <c r="G471" t="s">
         <v>19</v>
       </c>
       <c r="J471" t="s">
         <v>19</v>
       </c>
       <c r="K471" t="s">
         <v>19</v>
       </c>
       <c r="L471" t="s">
         <v>19</v>
       </c>
       <c r="M471">
         <v>0</v>
       </c>
     </row>
     <row r="472" spans="1:13">
       <c r="A472" t="s">
         <v>560</v>
       </c>
       <c r="B472" t="s">
         <v>557</v>
       </c>
       <c r="C472" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="D472" t="s">
         <v>277</v>
       </c>
       <c r="E472" t="s">
         <v>17</v>
       </c>
       <c r="F472" t="s">
         <v>278</v>
       </c>
       <c r="G472" t="s">
         <v>19</v>
       </c>
       <c r="J472" t="s">
         <v>19</v>
       </c>
       <c r="K472" t="s">
         <v>19</v>
       </c>
       <c r="L472" t="s">
         <v>19</v>
       </c>
       <c r="M472">
         <v>0</v>
       </c>
     </row>
     <row r="473" spans="1:13">
       <c r="A473" t="s">
         <v>561</v>
       </c>
       <c r="B473" t="s">
         <v>557</v>
       </c>
       <c r="C473" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="D473" t="s">
         <v>277</v>
       </c>
       <c r="E473" t="s">
         <v>17</v>
       </c>
       <c r="F473" t="s">
         <v>278</v>
       </c>
       <c r="G473" t="s">
         <v>19</v>
       </c>
       <c r="J473" t="s">
         <v>19</v>
       </c>
       <c r="K473" t="s">
         <v>19</v>
       </c>
       <c r="L473" t="s">
         <v>19</v>
       </c>
       <c r="M473">
         <v>0</v>
       </c>
     </row>
     <row r="474" spans="1:13">
       <c r="A474" t="s">
         <v>562</v>
       </c>
       <c r="B474" t="s">
         <v>557</v>
       </c>
       <c r="C474" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="D474" t="s">
         <v>277</v>
       </c>
       <c r="E474" t="s">
         <v>17</v>
       </c>
       <c r="F474" t="s">
         <v>278</v>
       </c>
       <c r="G474" t="s">
         <v>19</v>
       </c>
       <c r="J474" t="s">
         <v>19</v>
       </c>
       <c r="K474" t="s">
         <v>19</v>
       </c>
       <c r="L474" t="s">
         <v>19</v>
       </c>
       <c r="M474">
         <v>0</v>
       </c>
     </row>
     <row r="475" spans="1:13">
       <c r="A475" t="s">
         <v>563</v>
       </c>
       <c r="B475" t="s">
         <v>557</v>
       </c>
       <c r="C475" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D475" t="s">
-        <v>277</v>
+        <v>379</v>
       </c>
       <c r="E475" t="s">
         <v>17</v>
       </c>
       <c r="F475" t="s">
         <v>278</v>
       </c>
       <c r="G475" t="s">
         <v>19</v>
       </c>
       <c r="J475" t="s">
         <v>19</v>
       </c>
       <c r="K475" t="s">
         <v>19</v>
       </c>
       <c r="L475" t="s">
         <v>19</v>
       </c>
       <c r="M475">
         <v>0</v>
       </c>
     </row>
     <row r="476" spans="1:13">
       <c r="A476" t="s">
@@ -18882,86 +18882,86 @@
       </c>
       <c r="G476" t="s">
         <v>19</v>
       </c>
       <c r="J476" t="s">
         <v>19</v>
       </c>
       <c r="K476" t="s">
         <v>19</v>
       </c>
       <c r="L476" t="s">
         <v>19</v>
       </c>
       <c r="M476">
         <v>0</v>
       </c>
     </row>
     <row r="477" spans="1:13">
       <c r="A477" t="s">
         <v>565</v>
       </c>
       <c r="B477" t="s">
         <v>566</v>
       </c>
       <c r="C477" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="D477" t="s">
         <v>277</v>
       </c>
       <c r="E477" t="s">
         <v>17</v>
       </c>
       <c r="F477" t="s">
         <v>278</v>
       </c>
       <c r="G477" t="s">
         <v>19</v>
       </c>
       <c r="J477" t="s">
         <v>19</v>
       </c>
       <c r="K477" t="s">
         <v>19</v>
       </c>
       <c r="L477" t="s">
         <v>19</v>
       </c>
       <c r="M477">
         <v>0</v>
       </c>
     </row>
     <row r="478" spans="1:13">
       <c r="A478" t="s">
         <v>567</v>
       </c>
       <c r="B478" t="s">
         <v>566</v>
       </c>
       <c r="C478" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="D478" t="s">
         <v>277</v>
       </c>
       <c r="E478" t="s">
         <v>17</v>
       </c>
       <c r="F478" t="s">
         <v>278</v>
       </c>
       <c r="G478" t="s">
         <v>19</v>
       </c>
       <c r="J478" t="s">
         <v>19</v>
       </c>
       <c r="K478" t="s">
         <v>19</v>
       </c>
       <c r="L478" t="s">
         <v>19</v>
       </c>
       <c r="M478">
         <v>0</v>
       </c>
@@ -18993,188 +18993,188 @@
       </c>
       <c r="K479" t="s">
         <v>19</v>
       </c>
       <c r="L479" t="s">
         <v>19</v>
       </c>
       <c r="M479">
         <v>0</v>
       </c>
     </row>
     <row r="480" spans="1:13">
       <c r="A480" t="s">
         <v>570</v>
       </c>
       <c r="B480" t="s">
         <v>569</v>
       </c>
       <c r="C480" t="s">
         <v>15</v>
       </c>
       <c r="D480" t="s">
         <v>277</v>
       </c>
       <c r="E480" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F480" t="s">
         <v>278</v>
       </c>
       <c r="G480" t="s">
         <v>19</v>
       </c>
       <c r="J480" t="s">
         <v>19</v>
       </c>
       <c r="K480" t="s">
         <v>19</v>
       </c>
       <c r="L480" t="s">
         <v>19</v>
       </c>
       <c r="M480">
         <v>0</v>
       </c>
     </row>
     <row r="481" spans="1:13">
       <c r="A481" t="s">
         <v>571</v>
       </c>
       <c r="B481" t="s">
         <v>569</v>
       </c>
       <c r="C481" t="s">
         <v>15</v>
       </c>
       <c r="D481" t="s">
         <v>277</v>
       </c>
       <c r="E481" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F481" t="s">
         <v>278</v>
       </c>
       <c r="G481" t="s">
         <v>19</v>
       </c>
       <c r="J481" t="s">
         <v>19</v>
       </c>
       <c r="K481" t="s">
         <v>19</v>
       </c>
       <c r="L481" t="s">
         <v>19</v>
       </c>
       <c r="M481">
         <v>0</v>
       </c>
     </row>
     <row r="482" spans="1:13">
       <c r="A482" t="s">
         <v>572</v>
       </c>
       <c r="B482" t="s">
         <v>569</v>
       </c>
       <c r="C482" t="s">
         <v>15</v>
       </c>
       <c r="D482" t="s">
         <v>277</v>
       </c>
       <c r="E482" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F482" t="s">
         <v>278</v>
       </c>
       <c r="G482" t="s">
         <v>19</v>
       </c>
       <c r="J482" t="s">
         <v>19</v>
       </c>
       <c r="K482" t="s">
         <v>19</v>
       </c>
       <c r="L482" t="s">
         <v>19</v>
       </c>
       <c r="M482">
         <v>0</v>
       </c>
     </row>
     <row r="483" spans="1:13">
       <c r="A483" t="s">
         <v>573</v>
       </c>
       <c r="B483" t="s">
         <v>569</v>
       </c>
       <c r="C483" t="s">
         <v>15</v>
       </c>
       <c r="D483" t="s">
-        <v>379</v>
+        <v>282</v>
       </c>
       <c r="E483" t="s">
         <v>17</v>
       </c>
       <c r="F483" t="s">
         <v>278</v>
       </c>
       <c r="G483" t="s">
         <v>19</v>
       </c>
       <c r="J483" t="s">
         <v>19</v>
       </c>
       <c r="K483" t="s">
         <v>19</v>
       </c>
       <c r="L483" t="s">
         <v>19</v>
       </c>
       <c r="M483">
         <v>0</v>
       </c>
     </row>
     <row r="484" spans="1:13">
       <c r="A484" t="s">
         <v>574</v>
       </c>
       <c r="B484" t="s">
         <v>569</v>
       </c>
       <c r="C484" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="D484" t="s">
-        <v>277</v>
+        <v>379</v>
       </c>
       <c r="E484" t="s">
         <v>17</v>
       </c>
       <c r="F484" t="s">
         <v>278</v>
       </c>
       <c r="G484" t="s">
         <v>19</v>
       </c>
       <c r="J484" t="s">
         <v>19</v>
       </c>
       <c r="K484" t="s">
         <v>19</v>
       </c>
       <c r="L484" t="s">
         <v>19</v>
       </c>
       <c r="M484">
         <v>0</v>
       </c>
     </row>
     <row r="485" spans="1:13">
       <c r="A485" t="s">
@@ -19197,229 +19197,229 @@
       </c>
       <c r="G485" t="s">
         <v>19</v>
       </c>
       <c r="J485" t="s">
         <v>19</v>
       </c>
       <c r="K485" t="s">
         <v>19</v>
       </c>
       <c r="L485" t="s">
         <v>19</v>
       </c>
       <c r="M485">
         <v>0</v>
       </c>
     </row>
     <row r="486" spans="1:13">
       <c r="A486" t="s">
         <v>576</v>
       </c>
       <c r="B486" t="s">
         <v>569</v>
       </c>
       <c r="C486" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D486" t="s">
         <v>379</v>
       </c>
       <c r="E486" t="s">
         <v>17</v>
       </c>
       <c r="F486" t="s">
         <v>278</v>
       </c>
       <c r="G486" t="s">
         <v>19</v>
       </c>
       <c r="J486" t="s">
         <v>19</v>
       </c>
       <c r="K486" t="s">
         <v>19</v>
       </c>
       <c r="L486" t="s">
         <v>19</v>
       </c>
       <c r="M486">
         <v>0</v>
       </c>
     </row>
     <row r="487" spans="1:13">
       <c r="A487" t="s">
         <v>577</v>
       </c>
       <c r="B487" t="s">
         <v>569</v>
       </c>
       <c r="C487" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="D487" t="s">
-        <v>282</v>
+        <v>379</v>
       </c>
       <c r="E487" t="s">
         <v>17</v>
       </c>
       <c r="F487" t="s">
         <v>278</v>
       </c>
       <c r="G487" t="s">
         <v>19</v>
       </c>
       <c r="J487" t="s">
         <v>19</v>
       </c>
       <c r="K487" t="s">
         <v>19</v>
       </c>
       <c r="L487" t="s">
         <v>19</v>
       </c>
       <c r="M487">
         <v>0</v>
       </c>
     </row>
     <row r="488" spans="1:13">
       <c r="A488" t="s">
         <v>578</v>
       </c>
       <c r="B488" t="s">
         <v>569</v>
       </c>
       <c r="C488" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D488" t="s">
         <v>379</v>
       </c>
       <c r="E488" t="s">
         <v>17</v>
       </c>
       <c r="F488" t="s">
         <v>278</v>
       </c>
       <c r="G488" t="s">
         <v>19</v>
       </c>
       <c r="J488" t="s">
         <v>19</v>
       </c>
       <c r="K488" t="s">
         <v>19</v>
       </c>
       <c r="L488" t="s">
         <v>19</v>
       </c>
       <c r="M488">
         <v>0</v>
       </c>
     </row>
     <row r="489" spans="1:13">
       <c r="A489" t="s">
         <v>579</v>
       </c>
       <c r="B489" t="s">
         <v>569</v>
       </c>
       <c r="C489" t="s">
         <v>15</v>
       </c>
       <c r="D489" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="E489" t="s">
         <v>17</v>
       </c>
       <c r="F489" t="s">
         <v>278</v>
       </c>
       <c r="G489" t="s">
         <v>19</v>
       </c>
       <c r="J489" t="s">
         <v>19</v>
       </c>
       <c r="K489" t="s">
         <v>19</v>
       </c>
       <c r="L489" t="s">
         <v>19</v>
       </c>
       <c r="M489">
         <v>0</v>
       </c>
     </row>
     <row r="490" spans="1:13">
       <c r="A490" t="s">
         <v>580</v>
       </c>
       <c r="B490" t="s">
         <v>569</v>
       </c>
       <c r="C490" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="D490" t="s">
-        <v>379</v>
+        <v>277</v>
       </c>
       <c r="E490" t="s">
         <v>17</v>
       </c>
       <c r="F490" t="s">
         <v>278</v>
       </c>
       <c r="G490" t="s">
         <v>19</v>
       </c>
       <c r="J490" t="s">
         <v>19</v>
       </c>
       <c r="K490" t="s">
         <v>19</v>
       </c>
       <c r="L490" t="s">
         <v>19</v>
       </c>
       <c r="M490">
         <v>0</v>
       </c>
     </row>
     <row r="491" spans="1:13">
       <c r="A491" t="s">
         <v>581</v>
       </c>
       <c r="B491" t="s">
         <v>569</v>
       </c>
       <c r="C491" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="D491" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="E491" t="s">
         <v>17</v>
       </c>
       <c r="F491" t="s">
         <v>278</v>
       </c>
       <c r="G491" t="s">
         <v>19</v>
       </c>
       <c r="J491" t="s">
         <v>19</v>
       </c>
       <c r="K491" t="s">
         <v>19</v>
       </c>
       <c r="L491" t="s">
         <v>19</v>
       </c>
       <c r="M491">
         <v>0</v>
       </c>
     </row>
     <row r="492" spans="1:13">
       <c r="A492" t="s">
@@ -19442,191 +19442,191 @@
       </c>
       <c r="G492" t="s">
         <v>19</v>
       </c>
       <c r="J492" t="s">
         <v>19</v>
       </c>
       <c r="K492" t="s">
         <v>19</v>
       </c>
       <c r="L492" t="s">
         <v>19</v>
       </c>
       <c r="M492">
         <v>0</v>
       </c>
     </row>
     <row r="493" spans="1:13">
       <c r="A493" t="s">
         <v>585</v>
       </c>
       <c r="B493" t="s">
         <v>583</v>
       </c>
       <c r="C493" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D493" t="s">
         <v>277</v>
       </c>
       <c r="E493" t="s">
         <v>17</v>
       </c>
       <c r="F493" t="s">
         <v>584</v>
       </c>
       <c r="G493" t="s">
         <v>19</v>
       </c>
       <c r="J493" t="s">
         <v>19</v>
       </c>
       <c r="K493" t="s">
         <v>19</v>
       </c>
       <c r="L493" t="s">
         <v>19</v>
       </c>
       <c r="M493">
         <v>0</v>
       </c>
     </row>
     <row r="494" spans="1:13">
       <c r="A494" t="s">
         <v>586</v>
       </c>
       <c r="B494" t="s">
         <v>587</v>
       </c>
       <c r="C494" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="D494" t="s">
         <v>277</v>
       </c>
       <c r="E494" t="s">
         <v>17</v>
       </c>
       <c r="F494" t="s">
         <v>584</v>
       </c>
       <c r="G494" t="s">
         <v>19</v>
       </c>
       <c r="J494" t="s">
         <v>19</v>
       </c>
       <c r="K494" t="s">
         <v>19</v>
       </c>
       <c r="L494" t="s">
         <v>19</v>
       </c>
       <c r="M494">
         <v>0</v>
       </c>
     </row>
     <row r="495" spans="1:13">
       <c r="A495" t="s">
         <v>588</v>
       </c>
       <c r="B495" t="s">
         <v>587</v>
       </c>
       <c r="C495" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="D495" t="s">
         <v>277</v>
       </c>
       <c r="E495" t="s">
         <v>17</v>
       </c>
       <c r="F495" t="s">
         <v>584</v>
       </c>
       <c r="G495" t="s">
         <v>19</v>
       </c>
       <c r="J495" t="s">
         <v>19</v>
       </c>
       <c r="K495" t="s">
         <v>19</v>
       </c>
       <c r="L495" t="s">
         <v>19</v>
       </c>
       <c r="M495">
         <v>0</v>
       </c>
     </row>
     <row r="496" spans="1:13">
       <c r="A496" t="s">
         <v>589</v>
       </c>
       <c r="B496" t="s">
         <v>590</v>
       </c>
       <c r="C496" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D496" t="s">
         <v>277</v>
       </c>
       <c r="E496" t="s">
         <v>17</v>
       </c>
       <c r="F496" t="s">
         <v>584</v>
       </c>
       <c r="G496" t="s">
         <v>19</v>
       </c>
       <c r="J496" t="s">
         <v>19</v>
       </c>
       <c r="K496" t="s">
         <v>19</v>
       </c>
       <c r="L496" t="s">
         <v>19</v>
       </c>
       <c r="M496">
         <v>0</v>
       </c>
     </row>
     <row r="497" spans="1:13">
       <c r="A497" t="s">
         <v>591</v>
       </c>
       <c r="B497" t="s">
         <v>592</v>
       </c>
       <c r="C497" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D497" t="s">
         <v>282</v>
       </c>
       <c r="E497" t="s">
         <v>17</v>
       </c>
       <c r="F497" t="s">
         <v>278</v>
       </c>
       <c r="G497" t="s">
         <v>19</v>
       </c>
       <c r="J497" t="s">
         <v>19</v>
       </c>
       <c r="K497" t="s">
         <v>19</v>
       </c>
       <c r="L497" t="s">
         <v>19</v>
       </c>
       <c r="M497">
         <v>0</v>
       </c>
@@ -19652,51 +19652,51 @@
       </c>
       <c r="G498" t="s">
         <v>19</v>
       </c>
       <c r="J498" t="s">
         <v>19</v>
       </c>
       <c r="K498" t="s">
         <v>19</v>
       </c>
       <c r="L498" t="s">
         <v>19</v>
       </c>
       <c r="M498">
         <v>0</v>
       </c>
     </row>
     <row r="499" spans="1:13">
       <c r="A499" t="s">
         <v>594</v>
       </c>
       <c r="B499" t="s">
         <v>592</v>
       </c>
       <c r="C499" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D499" t="s">
         <v>277</v>
       </c>
       <c r="E499" t="s">
         <v>17</v>
       </c>
       <c r="F499" t="s">
         <v>278</v>
       </c>
       <c r="G499" t="s">
         <v>19</v>
       </c>
       <c r="J499" t="s">
         <v>19</v>
       </c>
       <c r="K499" t="s">
         <v>19</v>
       </c>
       <c r="L499" t="s">
         <v>19</v>
       </c>
       <c r="M499">
         <v>0</v>
       </c>
@@ -19722,86 +19722,86 @@
       </c>
       <c r="G500" t="s">
         <v>19</v>
       </c>
       <c r="J500" t="s">
         <v>19</v>
       </c>
       <c r="K500" t="s">
         <v>19</v>
       </c>
       <c r="L500" t="s">
         <v>19</v>
       </c>
       <c r="M500">
         <v>0</v>
       </c>
     </row>
     <row r="501" spans="1:13">
       <c r="A501" t="s">
         <v>597</v>
       </c>
       <c r="B501" t="s">
         <v>592</v>
       </c>
       <c r="C501" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="D501" t="s">
         <v>277</v>
       </c>
       <c r="E501" t="s">
         <v>17</v>
       </c>
       <c r="F501" t="s">
         <v>584</v>
       </c>
       <c r="G501" t="s">
         <v>19</v>
       </c>
       <c r="J501" t="s">
         <v>19</v>
       </c>
       <c r="K501" t="s">
         <v>19</v>
       </c>
       <c r="L501" t="s">
         <v>19</v>
       </c>
       <c r="M501">
         <v>0</v>
       </c>
     </row>
     <row r="502" spans="1:13">
       <c r="A502" t="s">
         <v>598</v>
       </c>
       <c r="B502" t="s">
         <v>592</v>
       </c>
       <c r="C502" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="D502" t="s">
         <v>277</v>
       </c>
       <c r="E502" t="s">
         <v>17</v>
       </c>
       <c r="F502" t="s">
         <v>584</v>
       </c>
       <c r="G502" t="s">
         <v>19</v>
       </c>
       <c r="J502" t="s">
         <v>19</v>
       </c>
       <c r="K502" t="s">
         <v>19</v>
       </c>
       <c r="L502" t="s">
         <v>19</v>
       </c>
       <c r="M502">
         <v>0</v>
       </c>
@@ -19967,86 +19967,86 @@
       </c>
       <c r="G507" t="s">
         <v>19</v>
       </c>
       <c r="J507" t="s">
         <v>19</v>
       </c>
       <c r="K507" t="s">
         <v>19</v>
       </c>
       <c r="L507" t="s">
         <v>19</v>
       </c>
       <c r="M507">
         <v>0</v>
       </c>
     </row>
     <row r="508" spans="1:13">
       <c r="A508" t="s">
         <v>606</v>
       </c>
       <c r="B508" t="s">
         <v>605</v>
       </c>
       <c r="C508" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="D508" t="s">
         <v>277</v>
       </c>
       <c r="E508" t="s">
         <v>17</v>
       </c>
       <c r="F508" t="s">
         <v>584</v>
       </c>
       <c r="G508" t="s">
         <v>19</v>
       </c>
       <c r="J508" t="s">
         <v>19</v>
       </c>
       <c r="K508" t="s">
         <v>19</v>
       </c>
       <c r="L508" t="s">
         <v>19</v>
       </c>
       <c r="M508">
         <v>0</v>
       </c>
     </row>
     <row r="509" spans="1:13">
       <c r="A509" t="s">
         <v>607</v>
       </c>
       <c r="B509" t="s">
         <v>605</v>
       </c>
       <c r="C509" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="D509" t="s">
         <v>277</v>
       </c>
       <c r="E509" t="s">
         <v>17</v>
       </c>
       <c r="F509" t="s">
         <v>584</v>
       </c>
       <c r="G509" t="s">
         <v>19</v>
       </c>
       <c r="J509" t="s">
         <v>19</v>
       </c>
       <c r="K509" t="s">
         <v>19</v>
       </c>
       <c r="L509" t="s">
         <v>19</v>
       </c>
       <c r="M509">
         <v>0</v>
       </c>
@@ -20107,51 +20107,51 @@
       </c>
       <c r="G511" t="s">
         <v>19</v>
       </c>
       <c r="J511" t="s">
         <v>19</v>
       </c>
       <c r="K511" t="s">
         <v>19</v>
       </c>
       <c r="L511" t="s">
         <v>19</v>
       </c>
       <c r="M511">
         <v>0</v>
       </c>
     </row>
     <row r="512" spans="1:13">
       <c r="A512" t="s">
         <v>612</v>
       </c>
       <c r="B512" t="s">
         <v>611</v>
       </c>
       <c r="C512" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D512" t="s">
         <v>277</v>
       </c>
       <c r="E512" t="s">
         <v>17</v>
       </c>
       <c r="F512" t="s">
         <v>584</v>
       </c>
       <c r="G512" t="s">
         <v>19</v>
       </c>
       <c r="J512" t="s">
         <v>19</v>
       </c>
       <c r="K512" t="s">
         <v>19</v>
       </c>
       <c r="L512" t="s">
         <v>19</v>
       </c>
       <c r="M512">
         <v>0</v>
       </c>
@@ -20247,51 +20247,51 @@
       </c>
       <c r="G515" t="s">
         <v>19</v>
       </c>
       <c r="J515" t="s">
         <v>19</v>
       </c>
       <c r="K515" t="s">
         <v>19</v>
       </c>
       <c r="L515" t="s">
         <v>19</v>
       </c>
       <c r="M515">
         <v>0</v>
       </c>
     </row>
     <row r="516" spans="1:13">
       <c r="A516" t="s">
         <v>618</v>
       </c>
       <c r="B516" t="s">
         <v>617</v>
       </c>
       <c r="C516" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D516" t="s">
         <v>277</v>
       </c>
       <c r="E516" t="s">
         <v>17</v>
       </c>
       <c r="F516" t="s">
         <v>584</v>
       </c>
       <c r="G516" t="s">
         <v>19</v>
       </c>
       <c r="J516" t="s">
         <v>19</v>
       </c>
       <c r="K516" t="s">
         <v>19</v>
       </c>
       <c r="L516" t="s">
         <v>19</v>
       </c>
       <c r="M516">
         <v>0</v>
       </c>