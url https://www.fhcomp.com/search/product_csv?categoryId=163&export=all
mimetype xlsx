--- v1 (2026-04-13)
+++ v2 (2026-08-28)
@@ -90,1818 +90,1818 @@
   <si>
     <t>±20%</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>ACC-F105M500P26</t>
   </si>
   <si>
     <t>1μF</t>
   </si>
   <si>
     <t>ACC-F105M500P52</t>
   </si>
   <si>
     <t>ACC-B105K500P52</t>
   </si>
   <si>
     <t>X7R</t>
   </si>
   <si>
     <t>±10%</t>
   </si>
   <si>
+    <t>ACC-F105Z500P26</t>
+  </si>
+  <si>
+    <t>-20% +80%</t>
+  </si>
+  <si>
     <t>ACC-F105Z500P52</t>
   </si>
   <si>
-    <t>-20% +80%</t>
-[...4 lines deleted...]
-  <si>
     <t>ACC-F474M500P52</t>
   </si>
   <si>
     <t>470nF</t>
   </si>
   <si>
     <t>ACC-B474K500P52</t>
   </si>
   <si>
     <t>ACC-F474Z500P52</t>
   </si>
   <si>
+    <t>ACC-08Y474Z500P52</t>
+  </si>
+  <si>
     <t>ACC-Y474Z500P52</t>
   </si>
   <si>
-    <t>ACC-08Y474Z500P52</t>
-[...1 lines deleted...]
-  <si>
     <t>ACC-B334K500P52</t>
   </si>
   <si>
     <t>330nF</t>
   </si>
   <si>
     <t>ACC-F224M500P52</t>
   </si>
   <si>
     <t>220nF</t>
   </si>
   <si>
+    <t>ACC-B224K500P52</t>
+  </si>
+  <si>
     <t>ACC-B224K500P26</t>
   </si>
   <si>
-    <t>ACC-B224K500P52</t>
-[...1 lines deleted...]
-  <si>
     <t>ACC-B224K160P52</t>
   </si>
   <si>
     <t>16V</t>
   </si>
   <si>
+    <t>ACC-F224Z500P52</t>
+  </si>
+  <si>
     <t>ACC-F224Z500P26</t>
   </si>
   <si>
-    <t>ACC-F224Z500P52</t>
+    <t>ACC-F104M101P26</t>
+  </si>
+  <si>
+    <t>100nF</t>
+  </si>
+  <si>
+    <t>100V</t>
+  </si>
+  <si>
+    <t>ACC-F104M101P52</t>
+  </si>
+  <si>
+    <t>ACC-F104M500P26</t>
+  </si>
+  <si>
+    <t>ACC-B104M500P26</t>
+  </si>
+  <si>
+    <t>ACC-03F104M500P52</t>
+  </si>
+  <si>
+    <t>φ1.9x3.0(mm)</t>
+  </si>
+  <si>
+    <t>ACC-03F104M500P26</t>
+  </si>
+  <si>
+    <t>ACC-F104M500P52</t>
+  </si>
+  <si>
+    <t>ACC-03B104M500P26</t>
+  </si>
+  <si>
+    <t>ACC-B104M500P52</t>
+  </si>
+  <si>
+    <t>ACC-03F104M250P26</t>
+  </si>
+  <si>
+    <t>25V</t>
+  </si>
+  <si>
+    <t>ACC-03F104M250P52</t>
+  </si>
+  <si>
+    <t>ACC-B104K101P52</t>
+  </si>
+  <si>
+    <t>ACC-B104K630P26</t>
+  </si>
+  <si>
+    <t>63V</t>
+  </si>
+  <si>
+    <t>ACC-B104K500P52</t>
+  </si>
+  <si>
+    <t>ACC-03B104K500P26</t>
+  </si>
+  <si>
+    <t>ACC-B104K500P26</t>
   </si>
   <si>
     <t>ACC-03B104K500T52</t>
   </si>
   <si>
-    <t>100nF</t>
-[...2 lines deleted...]
-    <t>φ1.9x3.0(mm)</t>
+    <t>ACC-03B104K500P52</t>
+  </si>
+  <si>
+    <t>ACC-03B104K250P52</t>
+  </si>
+  <si>
+    <t>ACC-B104K250P52</t>
+  </si>
+  <si>
+    <t>ACC-B104K250P26</t>
+  </si>
+  <si>
+    <t>ACC-F104Z101P26</t>
+  </si>
+  <si>
+    <t>ACC-F104Z101P52</t>
+  </si>
+  <si>
+    <t>ACC-03F104Z500P26</t>
+  </si>
+  <si>
+    <t>ACC-03F104Z500P52</t>
+  </si>
+  <si>
+    <t>ACC-F104Z500P52</t>
+  </si>
+  <si>
+    <t>ACC-F104Z500P26</t>
   </si>
   <si>
     <t>ACC-F104Z500T52</t>
   </si>
   <si>
-    <t>ACC-F104M101P26</t>
-[...85 lines deleted...]
-  <si>
     <t>ACC-F104Z250P52</t>
   </si>
   <si>
+    <t>ACC-B683M500P52</t>
+  </si>
+  <si>
+    <t>68nF</t>
+  </si>
+  <si>
+    <t>ACC-F683M500P52</t>
+  </si>
+  <si>
+    <t>ACC-B683K500P52</t>
+  </si>
+  <si>
+    <t>ACC-03B683K500P52</t>
+  </si>
+  <si>
+    <t>ACC-B683K500P26</t>
+  </si>
+  <si>
+    <t>ACC-03B683K500P26</t>
+  </si>
+  <si>
     <t>ACC-B683K500T52</t>
   </si>
   <si>
-    <t>68nF</t>
-[...17 lines deleted...]
-    <t>ACC-03B683K500P26</t>
+    <t>ACC-B683Z500P52</t>
+  </si>
+  <si>
+    <t>ACC-03B683Z500P52</t>
   </si>
   <si>
     <t>ACC-F683Z500P52</t>
   </si>
   <si>
-    <t>ACC-B683Z500P52</t>
-[...4 lines deleted...]
-  <si>
     <t>ACC-F563M500P52</t>
   </si>
   <si>
     <t>56nF</t>
   </si>
   <si>
     <t>ACC-B563K500P52</t>
   </si>
   <si>
     <t>ACC-F563Z500P52</t>
   </si>
   <si>
+    <t>ACC-F473M500P52</t>
+  </si>
+  <si>
+    <t>47nF</t>
+  </si>
+  <si>
+    <t>ACC-03B473M500P52</t>
+  </si>
+  <si>
+    <t>ACC-03B473M500P26</t>
+  </si>
+  <si>
+    <t>ACC-B473K500P52</t>
+  </si>
+  <si>
+    <t>ACC-B473K500P26</t>
+  </si>
+  <si>
     <t>ACC-B473K500T52</t>
   </si>
   <si>
-    <t>47nF</t>
-[...11 lines deleted...]
-    <t>ACC-B473K500P26</t>
+    <t>ACC-03B473K500P26</t>
   </si>
   <si>
     <t>ACC-03B473K500P52</t>
   </si>
   <si>
-    <t>ACC-B473K500P52</t>
-[...2 lines deleted...]
-    <t>ACC-03B473K500P26</t>
+    <t>ACC-03F473Z500P52</t>
+  </si>
+  <si>
+    <t>ACC-03B473Z500P52</t>
+  </si>
+  <si>
+    <t>ACC-B473Z500P52</t>
   </si>
   <si>
     <t>ACC-F473Z500P26</t>
   </si>
   <si>
-    <t>ACC-03B473Z500P52</t>
-[...1 lines deleted...]
-  <si>
     <t>ACC-F473Z500P52</t>
   </si>
   <si>
-    <t>ACC-03F473Z500P52</t>
-[...2 lines deleted...]
-    <t>ACC-B473Z500P52</t>
+    <t>ACC-B393K500P52</t>
+  </si>
+  <si>
+    <t>39nF</t>
   </si>
   <si>
     <t>ACC-03B393K500P52</t>
   </si>
   <si>
-    <t>39nF</t>
-[...2 lines deleted...]
-    <t>ACC-B393K500P52</t>
+    <t>ACC-B333K500P26</t>
+  </si>
+  <si>
+    <t>33nF</t>
   </si>
   <si>
     <t>ACC-03B333K500P52</t>
   </si>
   <si>
-    <t>33nF</t>
-[...4 lines deleted...]
-  <si>
     <t>ACC-B333K500P52</t>
   </si>
   <si>
     <t>ACC-F273M500P52</t>
   </si>
   <si>
     <t>27nF</t>
   </si>
   <si>
     <t>ACC-03B273K500P52</t>
   </si>
   <si>
     <t>ACC-B273K500P52</t>
   </si>
   <si>
+    <t>ACC-F223M500P26</t>
+  </si>
+  <si>
+    <t>22nF</t>
+  </si>
+  <si>
+    <t>ACC-F223M500P52</t>
+  </si>
+  <si>
+    <t>ACC-03B223M500P52</t>
+  </si>
+  <si>
+    <t>ACC-03F223M500P52</t>
+  </si>
+  <si>
+    <t>ACC-03F223M500P26</t>
+  </si>
+  <si>
+    <t>ACC-F223M250P52</t>
+  </si>
+  <si>
+    <t>ACC-B223K630P52</t>
+  </si>
+  <si>
+    <t>ACC-B223K500P52</t>
+  </si>
+  <si>
+    <t>ACC-03B223K500P52</t>
+  </si>
+  <si>
     <t>ACC-B223K500T52</t>
   </si>
   <si>
-    <t>22nF</t>
-[...28 lines deleted...]
-  <si>
     <t>ACC-08B223K500P52</t>
   </si>
   <si>
     <t>ACC-B223K500P26</t>
   </si>
   <si>
+    <t>ACC-B223K250P52</t>
+  </si>
+  <si>
     <t>ACC-B223K250P26</t>
   </si>
   <si>
-    <t>ACC-B223K250P52</t>
+    <t>ACC-F223Z500P52</t>
   </si>
   <si>
     <t>ACC-03F223Z500P52</t>
   </si>
   <si>
+    <t>ACC-F223Z500P26</t>
+  </si>
+  <si>
     <t>ACC-03F223Z500P26</t>
   </si>
   <si>
-    <t>ACC-F223Z500P52</t>
-[...4 lines deleted...]
-  <si>
     <t>ACC-F223Z250P52</t>
   </si>
   <si>
+    <t>ACC-F223Z250P26</t>
+  </si>
+  <si>
     <t>ACC-03F223Z250P52</t>
   </si>
   <si>
-    <t>ACC-F223Z250P26</t>
+    <t>ACC-B153K500P52</t>
+  </si>
+  <si>
+    <t>15nF</t>
   </si>
   <si>
     <t>ACC-03B153K500P52</t>
   </si>
   <si>
-    <t>15nF</t>
-[...4 lines deleted...]
-  <si>
     <t>ACC-B153Z500P52</t>
   </si>
   <si>
     <t>ACC-03B153Z500P52</t>
   </si>
   <si>
+    <t>ACC-B123K500P26</t>
+  </si>
+  <si>
+    <t>12nF</t>
+  </si>
+  <si>
     <t>ACC-B123K500P52</t>
   </si>
   <si>
-    <t>12nF</t>
-[...4 lines deleted...]
-  <si>
     <t>ACC-B103N500P26</t>
   </si>
   <si>
     <t>10nF</t>
   </si>
   <si>
     <t>±30%</t>
   </si>
   <si>
+    <t>ACC-B103N160P52</t>
+  </si>
+  <si>
+    <t>ACC-B103N160P26</t>
+  </si>
+  <si>
     <t>ACC-F103N160P52</t>
   </si>
   <si>
-    <t>ACC-B103N160P26</t>
-[...4 lines deleted...]
-  <si>
     <t>ACC-B103M630P52</t>
   </si>
   <si>
+    <t>ACC-F103M500P26</t>
+  </si>
+  <si>
     <t>ACC-03F103M500P52</t>
   </si>
   <si>
+    <t>ACC-F103M500P52</t>
+  </si>
+  <si>
+    <t>ACC-B103M500P52</t>
+  </si>
+  <si>
     <t>ACC-03B103M500P26</t>
   </si>
   <si>
     <t>ACC-B103M500P26</t>
   </si>
   <si>
-    <t>ACC-B103M500P52</t>
-[...7 lines deleted...]
-  <si>
     <t>ACC-03B103M500P52</t>
   </si>
   <si>
     <t>ACC-B103M250P52</t>
   </si>
   <si>
     <t>ACC-F103M250P52</t>
   </si>
   <si>
+    <t>ACC-F103M160P52</t>
+  </si>
+  <si>
     <t>ACC-F103M160P26</t>
   </si>
   <si>
-    <t>ACC-F103M160P52</t>
+    <t>ACC-B103M160P52</t>
   </si>
   <si>
     <t>ACC-03B103M160P52</t>
   </si>
   <si>
-    <t>ACC-B103M160P52</t>
-[...1 lines deleted...]
-  <si>
     <t>ACC-B103K101P52</t>
   </si>
   <si>
     <t>ACC-B103K500P52</t>
   </si>
   <si>
+    <t>ACC-03B103K500P52</t>
+  </si>
+  <si>
+    <t>ACC-B103K500P26</t>
+  </si>
+  <si>
     <t>ACC-03B103K500P26</t>
   </si>
   <si>
-    <t>ACC-03B103K500P52</t>
-[...4 lines deleted...]
-  <si>
     <t>ACC-B103K160P52</t>
   </si>
   <si>
+    <t>ACC-F103Z500P26</t>
+  </si>
+  <si>
+    <t>ACC-03F103Z500P26</t>
+  </si>
+  <si>
+    <t>ACC-B103Z500P52</t>
+  </si>
+  <si>
+    <t>ACC-B103Z500P26</t>
+  </si>
+  <si>
+    <t>ACC-F103Z500P52</t>
+  </si>
+  <si>
     <t>ACC-03F103Z500P52</t>
   </si>
   <si>
-    <t>ACC-B103Z500P52</t>
-[...11 lines deleted...]
-    <t>ACC-F103Z500P52</t>
+    <t>ACC-F103Z250P26</t>
+  </si>
+  <si>
+    <t>ACC-F103Z250P52</t>
   </si>
   <si>
     <t>ACC-03F103Z250P52</t>
   </si>
   <si>
-    <t>ACC-F103Z250P26</t>
-[...2 lines deleted...]
-    <t>ACC-F103Z250P52</t>
+    <t>ACC-03B822K500P52</t>
+  </si>
+  <si>
+    <t>8.2nF</t>
   </si>
   <si>
     <t>ACC-B822K500P52</t>
   </si>
   <si>
-    <t>8.2nF</t>
-[...1 lines deleted...]
-  <si>
     <t>ACC-B822K500P26</t>
   </si>
   <si>
-    <t>ACC-03B822K500P52</t>
-[...1 lines deleted...]
-  <si>
     <t>ACC-03B822K160P52</t>
   </si>
   <si>
     <t>ACC-B682M160P52</t>
   </si>
   <si>
     <t>6.8nF</t>
   </si>
   <si>
+    <t>ACC-03B682K500P52</t>
+  </si>
+  <si>
     <t>ACC-B682K500P52</t>
   </si>
   <si>
-    <t>ACC-03B682K500P52</t>
-[...1 lines deleted...]
-  <si>
     <t>ACC-B682K500P26</t>
   </si>
   <si>
     <t>ACC-B682K160P52</t>
   </si>
   <si>
     <t>ACC-03B682K160P52</t>
   </si>
   <si>
+    <t>ACC-B562K500P52</t>
+  </si>
+  <si>
+    <t>5.6nF</t>
+  </si>
+  <si>
     <t>ACC-03B562K500P52</t>
   </si>
   <si>
-    <t>5.6nF</t>
-[...4 lines deleted...]
-  <si>
     <t>ACC-B562K160P52</t>
   </si>
   <si>
     <t>ACC-03B562K160P52</t>
   </si>
   <si>
+    <t>ACC-F472M500P52</t>
+  </si>
+  <si>
+    <t>4.7nF</t>
+  </si>
+  <si>
     <t>ACC-F472M500P26</t>
   </si>
   <si>
-    <t>4.7nF</t>
-[...4 lines deleted...]
-  <si>
     <t>ACC-B472M160P52</t>
   </si>
   <si>
     <t>ACC-B472K101P52</t>
   </si>
   <si>
+    <t>ACC-B472K500P52</t>
+  </si>
+  <si>
     <t>ACC-03B472K500P52</t>
   </si>
   <si>
-    <t>ACC-B472K500P52</t>
-[...1 lines deleted...]
-  <si>
     <t>ACC-B472K500P26</t>
   </si>
   <si>
     <t>ACC-03B472K160P52</t>
   </si>
   <si>
+    <t>ACC-B472Z500P26</t>
+  </si>
+  <si>
     <t>ACC-F472Z500P52</t>
   </si>
   <si>
-    <t>ACC-B472Z500P26</t>
+    <t>ACC-03B392K500P52</t>
+  </si>
+  <si>
+    <t>3.9nF</t>
   </si>
   <si>
     <t>ACC-B392K500P52</t>
   </si>
   <si>
-    <t>3.9nF</t>
-[...4 lines deleted...]
-  <si>
     <t>ACC-03B392K160P52</t>
   </si>
   <si>
     <t>ACC-B332M500P26</t>
   </si>
   <si>
     <t>3.3nF</t>
   </si>
   <si>
     <t>ACC-B332M160P52</t>
   </si>
   <si>
+    <t>ACC-B332K101P52</t>
+  </si>
+  <si>
     <t>ACC-B332K101P26</t>
   </si>
   <si>
-    <t>ACC-B332K101P52</t>
+    <t>ACC-B332K500P52</t>
+  </si>
+  <si>
+    <t>ACC-03B332K500P52</t>
   </si>
   <si>
     <t>ACC-B332K500P26</t>
   </si>
   <si>
-    <t>ACC-B332K500P52</t>
-[...4 lines deleted...]
-  <si>
     <t>ACC-B332K250P52</t>
   </si>
   <si>
     <t>ACC-03B332K160P52</t>
   </si>
   <si>
+    <t>ACC-03B272K500P52</t>
+  </si>
+  <si>
+    <t>2.7nF</t>
+  </si>
+  <si>
     <t>ACC-B272K500P52</t>
   </si>
   <si>
-    <t>2.7nF</t>
-[...4 lines deleted...]
-  <si>
     <t>ACC-03B272K160P52</t>
   </si>
   <si>
+    <t>ACC-B222M160P52</t>
+  </si>
+  <si>
+    <t>2.2nF</t>
+  </si>
+  <si>
+    <t>ACC-B222K101P52</t>
+  </si>
+  <si>
+    <t>ACC-B222K500P26</t>
+  </si>
+  <si>
     <t>ACC-B222K500T52</t>
   </si>
   <si>
-    <t>2.2nF</t>
-[...7 lines deleted...]
-  <si>
     <t>ACC-03B222K500P52</t>
   </si>
   <si>
-    <t>ACC-B222K500P26</t>
-[...1 lines deleted...]
-  <si>
     <t>ACC-B222K500P52</t>
   </si>
   <si>
     <t>ACC-F222K250P52</t>
   </si>
   <si>
     <t>ACC-B222K160P52</t>
   </si>
   <si>
     <t>ACC-03B222K160P52</t>
   </si>
   <si>
     <t>ACC-F222Z500P26</t>
   </si>
   <si>
     <t>ACC-B182M160P52</t>
   </si>
   <si>
     <t>1.8nF</t>
   </si>
   <si>
     <t>ACC-B182K500P52</t>
   </si>
   <si>
     <t>ACC-03B182K500P52</t>
   </si>
   <si>
+    <t>ACC-B152M160P52</t>
+  </si>
+  <si>
+    <t>1.5nF</t>
+  </si>
+  <si>
+    <t>ACC-03B152K500P52</t>
+  </si>
+  <si>
+    <t>ACC-B152K50026</t>
+  </si>
+  <si>
     <t>ACC-B152K500T52</t>
   </si>
   <si>
-    <t>1.5nF</t>
-[...5 lines deleted...]
-    <t>ACC-B152K50026</t>
+    <t>ACC-B152K500P52</t>
   </si>
   <si>
     <t>ACC-03B152K500P26</t>
   </si>
   <si>
-    <t>ACC-03B152K500P52</t>
-[...4 lines deleted...]
-  <si>
     <t>ACC-03B152K160P52</t>
   </si>
   <si>
     <t>ACC-B122M160P52</t>
   </si>
   <si>
     <t>1.2nF</t>
   </si>
   <si>
+    <t>ACC-B122K500P52</t>
+  </si>
+  <si>
+    <t>ACC-03B122K500P52</t>
+  </si>
+  <si>
     <t>ACC-B122K500P26</t>
   </si>
   <si>
-    <t>ACC-03B122K500P52</t>
-[...4 lines deleted...]
-  <si>
     <t>ACC-03B122K160P52</t>
   </si>
   <si>
+    <t>ACC-B102N500P26</t>
+  </si>
+  <si>
+    <t>1nF</t>
+  </si>
+  <si>
     <t>ACC-B102N500P52</t>
   </si>
   <si>
-    <t>1nF</t>
-[...2 lines deleted...]
-    <t>ACC-B102N500P26</t>
+    <t>ACC-03B102M500P52</t>
   </si>
   <si>
     <t>ACC-03B102M500P26</t>
   </si>
   <si>
     <t>ACC-B102M500P52</t>
   </si>
   <si>
-    <t>ACC-03B102M500P52</t>
-[...1 lines deleted...]
-  <si>
     <t>ACC-B102M500P26</t>
   </si>
   <si>
     <t>ACC-B102M250P52</t>
   </si>
   <si>
     <t>ACC-B102K101P26</t>
   </si>
   <si>
     <t>ACC-B102K101P52</t>
   </si>
   <si>
     <t>ACC-B102K630P52</t>
   </si>
   <si>
+    <t>ACC-03B102K500P26</t>
+  </si>
+  <si>
+    <t>ACC-B102K500P52</t>
+  </si>
+  <si>
+    <t>ACC-B102K500P26</t>
+  </si>
+  <si>
     <t>ACC-03B102K500P52</t>
   </si>
   <si>
-    <t>ACC-B102K500P26</t>
-[...5 lines deleted...]
-    <t>ACC-B102K500P52</t>
+    <t>ACC-B102K250P52</t>
   </si>
   <si>
     <t>ACC-B102K250P26</t>
   </si>
   <si>
-    <t>ACC-B102K250P52</t>
+    <t>ACC-CG102J500T52</t>
+  </si>
+  <si>
+    <t>C0G</t>
+  </si>
+  <si>
+    <t>±5%</t>
+  </si>
+  <si>
+    <t>ACC-CH102J500P52</t>
+  </si>
+  <si>
+    <t>CH</t>
+  </si>
+  <si>
+    <t>ACC-CG102J500P26</t>
   </si>
   <si>
     <t>ACC-CG102J500P52</t>
   </si>
   <si>
-    <t>C0G</t>
-[...14 lines deleted...]
-    <t>CH</t>
+    <t>ACC-F102Z500P52错</t>
+  </si>
+  <si>
+    <t>ACC-B102Z500P521</t>
+  </si>
+  <si>
+    <t>ACC-F102Z500P26</t>
   </si>
   <si>
     <t>ACC-B102Z500P52</t>
   </si>
   <si>
-    <t>ACC-B102Z500P521</t>
-[...7 lines deleted...]
-  <si>
     <t>ACC-F102Z500P52</t>
   </si>
   <si>
     <t>ACC-B821K500P26</t>
   </si>
   <si>
     <t>820pF</t>
   </si>
   <si>
+    <t>ACC-B821K500P52</t>
+  </si>
+  <si>
     <t>ACC-03B821K500P52</t>
   </si>
   <si>
-    <t>ACC-B821K500P52</t>
-[...1 lines deleted...]
-  <si>
     <t>ACC-CG821J500P52</t>
   </si>
   <si>
     <t>ACC-03CG821J500P52</t>
   </si>
   <si>
+    <t>ACC-B681K101P52</t>
+  </si>
+  <si>
+    <t>680pF</t>
+  </si>
+  <si>
+    <t>ACC-B681K500P26</t>
+  </si>
+  <si>
+    <t>ACC-03B681K500P52</t>
+  </si>
+  <si>
+    <t>ACC-03CG681K500P52</t>
+  </si>
+  <si>
+    <t>ACC-F681K500P52</t>
+  </si>
+  <si>
+    <t>ACC-B681K500P52</t>
+  </si>
+  <si>
     <t>ACC-CG681J500T52</t>
   </si>
   <si>
-    <t>680pF</t>
-[...19 lines deleted...]
-  <si>
     <t>ACC-03CH681J500P52</t>
   </si>
   <si>
+    <t>ACC-03CG681J500P52</t>
+  </si>
+  <si>
     <t>ACC-CG681J500P52</t>
   </si>
   <si>
-    <t>ACC-03CG681J500P52</t>
-[...1 lines deleted...]
-  <si>
     <t>ACC-F681Z500P52</t>
   </si>
   <si>
     <t>ACC-B681Z500P52</t>
   </si>
   <si>
     <t>ACC-CG561K500P52</t>
   </si>
   <si>
     <t>560pF</t>
   </si>
   <si>
+    <t>ACC-B561K500P26</t>
+  </si>
+  <si>
     <t>ACC-03B561K500P52</t>
   </si>
   <si>
+    <t>ACC-B561K500P52</t>
+  </si>
+  <si>
     <t>ACC-03CG561K500P52</t>
   </si>
   <si>
-    <t>ACC-B561K500P26</t>
-[...2 lines deleted...]
-    <t>ACC-B561K500P52</t>
+    <t>ACC-03CG561J500P52</t>
   </si>
   <si>
     <t>ACC-CH561J500P52</t>
   </si>
   <si>
-    <t>ACC-03CG561J500P52</t>
-[...1 lines deleted...]
-  <si>
     <t>ACC-CG561J500P52</t>
   </si>
   <si>
     <t>ACC-03CH561J500P52</t>
   </si>
   <si>
+    <t>ACC-B471K101P52</t>
+  </si>
+  <si>
+    <t>470pF</t>
+  </si>
+  <si>
+    <t>ACC-B471K500P26</t>
+  </si>
+  <si>
+    <t>ACC-03B471K500P26</t>
+  </si>
+  <si>
+    <t>ACC-B471K500P52</t>
+  </si>
+  <si>
+    <t>ACC-03CG471K500P52</t>
+  </si>
+  <si>
+    <t>ACC-03B471K500P52</t>
+  </si>
+  <si>
+    <t>ACC-CG471K500P52</t>
+  </si>
+  <si>
+    <t>ACC-CG471J101P26</t>
+  </si>
+  <si>
+    <t>ACC-CG471J101P52</t>
+  </si>
+  <si>
+    <t>ACC-CG471J500P52</t>
+  </si>
+  <si>
+    <t>ACC-03CH471J500P52</t>
+  </si>
+  <si>
+    <t>ACC-CH471J500P26</t>
+  </si>
+  <si>
+    <t>ACC-CG471J500P26</t>
+  </si>
+  <si>
+    <t>ACC-03CG471J500P26</t>
+  </si>
+  <si>
+    <t>ACC-03CG471J500P52</t>
+  </si>
+  <si>
     <t>ACC-CG471J500T52</t>
   </si>
   <si>
-    <t>470pF</t>
-[...44 lines deleted...]
-    <t>ACC-03CG471J500P26</t>
+    <t>ACC-03B391K500P52</t>
+  </si>
+  <si>
+    <t>390pF</t>
+  </si>
+  <si>
+    <t>ACC-B391K500P52</t>
+  </si>
+  <si>
+    <t>ACC-CG391K500P52</t>
   </si>
   <si>
     <t>ACC-03CG391K500P52</t>
   </si>
   <si>
-    <t>390pF</t>
-[...10 lines deleted...]
-  <si>
     <t>ACC-CG391J500P52</t>
   </si>
   <si>
+    <t>ACC-CG391J500P26</t>
+  </si>
+  <si>
     <t>ACC-03CG391J500P52</t>
   </si>
   <si>
-    <t>ACC-CG391J500P26</t>
-[...1 lines deleted...]
-  <si>
     <t>ACC-03CH391J500P52</t>
   </si>
   <si>
+    <t>ACC-B331K101P52</t>
+  </si>
+  <si>
+    <t>330pF</t>
+  </si>
+  <si>
+    <t>ACC-B331K500P26</t>
+  </si>
+  <si>
+    <t>ACC-03B331K50026</t>
+  </si>
+  <si>
+    <t>ACC-CG331K500P52</t>
+  </si>
+  <si>
+    <t>ACC-03CG331K500P52</t>
+  </si>
+  <si>
+    <t>ACC-B331K500P52</t>
+  </si>
+  <si>
+    <t>ACC-03B331K500P52</t>
+  </si>
+  <si>
+    <t>ACC-CG331J101P52</t>
+  </si>
+  <si>
+    <t>ACC-CG331J500P52</t>
+  </si>
+  <si>
+    <t>ACC-03CG331J500P26</t>
+  </si>
+  <si>
     <t>ACC-CG331J500T52</t>
   </si>
   <si>
-    <t>330pF</t>
-[...26 lines deleted...]
-    <t>ACC-CG331J500P52</t>
+    <t>ACC-CG331J500P26</t>
+  </si>
+  <si>
+    <t>ACC-03CH331J500P52</t>
   </si>
   <si>
     <t>ACC-03CG331J500P52</t>
   </si>
   <si>
-    <t>ACC-03CH331J500P52</t>
-[...7 lines deleted...]
-  <si>
     <t>ACC-CG301J500P52</t>
   </si>
   <si>
     <t>300pF</t>
   </si>
   <si>
     <t>ACC-B271K500P52</t>
   </si>
   <si>
     <t>270pF</t>
   </si>
   <si>
     <t>ACC-CG271K500P52</t>
   </si>
   <si>
     <t>ACC-03B271K500P52</t>
   </si>
   <si>
+    <t>ACC-03CH271J500P52错</t>
+  </si>
+  <si>
     <t>ACC-03CG271J500P52</t>
   </si>
   <si>
-    <t>ACC-03CH271J500P52错</t>
+    <t>ACC-F221M500P52</t>
+  </si>
+  <si>
+    <t>220pF</t>
+  </si>
+  <si>
+    <t>ACC-B221M500P52</t>
+  </si>
+  <si>
+    <t>ACC-03B221K101P52</t>
+  </si>
+  <si>
+    <t>ACC-B221K101P52</t>
+  </si>
+  <si>
+    <t>ACC-CG221K500P52</t>
+  </si>
+  <si>
+    <t>ACC-03B221K500P26</t>
+  </si>
+  <si>
+    <t>ACC-B221K500P26</t>
+  </si>
+  <si>
+    <t>ACC-SL221K500P26</t>
+  </si>
+  <si>
+    <t>SL</t>
+  </si>
+  <si>
+    <t>ACC-03CG221K500P52</t>
+  </si>
+  <si>
+    <t>ACC-03B221K500P52</t>
+  </si>
+  <si>
+    <t>ACC-F221K500P52</t>
+  </si>
+  <si>
+    <t>ACC-B221K500P52</t>
+  </si>
+  <si>
+    <t>ACC-CG221K250P26</t>
+  </si>
+  <si>
+    <t>ACC-B221K250P52</t>
+  </si>
+  <si>
+    <t>ACC-CG221J101P26</t>
+  </si>
+  <si>
+    <t>ACC-CG221J101P52</t>
+  </si>
+  <si>
+    <t>ACC-CG221J500P52</t>
+  </si>
+  <si>
+    <t>ACC-03CH221J500P52</t>
+  </si>
+  <si>
+    <t>ACC-03CG221J500P52</t>
   </si>
   <si>
     <t>ACC-CG221J500T52</t>
   </si>
   <si>
-    <t>220pF</t>
-[...58 lines deleted...]
-  <si>
     <t>ACC-CG221J500P26</t>
   </si>
   <si>
-    <t>ACC-03CG221J500P52</t>
-[...1 lines deleted...]
-  <si>
     <t>ACC-CG221J250P26</t>
   </si>
   <si>
     <t>ACC-F221Z500P26</t>
   </si>
   <si>
     <t>ACC-F221Z500P52</t>
   </si>
   <si>
     <t>ACC-B201K500P26</t>
   </si>
   <si>
     <t>200pF</t>
   </si>
   <si>
     <t>ACC-03B201K500P52</t>
   </si>
   <si>
+    <t>ACC-CG201J500P52</t>
+  </si>
+  <si>
     <t>ACC-CG201J500P26</t>
   </si>
   <si>
-    <t>ACC-CG201J500P52</t>
-[...1 lines deleted...]
-  <si>
     <t>ACC-CH201J500P26</t>
   </si>
   <si>
+    <t>ACC-03B181K500P52</t>
+  </si>
+  <si>
+    <t>180pF</t>
+  </si>
+  <si>
     <t>ACC-03CG181K500P52</t>
   </si>
   <si>
-    <t>180pF</t>
-[...1 lines deleted...]
-  <si>
     <t>ACC-B181K500P52</t>
   </si>
   <si>
-    <t>ACC-03B181K500P52</t>
-[...1 lines deleted...]
-  <si>
     <t>ACC-CG181J101P52</t>
   </si>
   <si>
     <t>ACC-03CH181J500P52</t>
   </si>
   <si>
+    <t>ACC-CG181J500P52</t>
+  </si>
+  <si>
     <t>ACC-03CG181J500P52</t>
   </si>
   <si>
-    <t>ACC-CG181J500P52</t>
-[...1 lines deleted...]
-  <si>
     <t>ACC-CG161J500P52</t>
   </si>
   <si>
     <t>160pF</t>
   </si>
   <si>
     <t>ACC-03B151K101P52</t>
   </si>
   <si>
     <t>150pF</t>
   </si>
   <si>
     <t>ACC-B151K101P52</t>
   </si>
   <si>
+    <t>ACC-B151K500P26</t>
+  </si>
+  <si>
     <t>ACC-03B151K500P52</t>
   </si>
   <si>
-    <t>ACC-B151K500P26</t>
-[...1 lines deleted...]
-  <si>
     <t>ACC-B151K500P52</t>
   </si>
   <si>
+    <t>ACC-CG151J500P52</t>
+  </si>
+  <si>
     <t>ACC-03CG151J500P52</t>
   </si>
   <si>
+    <t>ACC-03CG151J500P26</t>
+  </si>
+  <si>
     <t>ACC-CG151J500P26</t>
   </si>
   <si>
-    <t>ACC-03CG151J500P26</t>
-[...4 lines deleted...]
-  <si>
     <t>ACC-03B121K500P52</t>
   </si>
   <si>
     <t>120pF</t>
   </si>
   <si>
     <t>ACC-B121K500P52</t>
   </si>
   <si>
+    <t>ACC-CG121J500P52</t>
+  </si>
+  <si>
     <t>ACC-03CG121J500P52</t>
   </si>
   <si>
-    <t>ACC-CG121J500P52</t>
-[...1 lines deleted...]
-  <si>
     <t>ACC-CG111K500P52</t>
   </si>
   <si>
     <t>110pF</t>
   </si>
   <si>
     <t>ACC-B111K500P52</t>
   </si>
   <si>
     <t>ACC-CG111J500P52</t>
   </si>
   <si>
+    <t>ACC-B101N500P52</t>
+  </si>
+  <si>
+    <t>100pF</t>
+  </si>
+  <si>
+    <t>ACC-B101M500P52</t>
+  </si>
+  <si>
+    <t>ACC-B101M500P26</t>
+  </si>
+  <si>
+    <t>ACC-CG101M500P52</t>
+  </si>
+  <si>
+    <t>ACC-B101K101P26</t>
+  </si>
+  <si>
+    <t>ACC-03B101K101P52</t>
+  </si>
+  <si>
+    <t>ACC-B101K101P52</t>
+  </si>
+  <si>
+    <t>ACC-CG101K630P52</t>
+  </si>
+  <si>
+    <t>ACC-CH101K500P26</t>
+  </si>
+  <si>
+    <t>ACC-CG101K500P26</t>
+  </si>
+  <si>
+    <t>ACC-03CG101K500P26</t>
+  </si>
+  <si>
+    <t>ACC-B101K500P26</t>
+  </si>
+  <si>
+    <t>ACC-03CG101K500P52</t>
+  </si>
+  <si>
+    <t>ACC-CG101K500P52</t>
+  </si>
+  <si>
+    <t>ACC-03B101K500P26</t>
+  </si>
+  <si>
+    <t>ACC-CH101K500P52</t>
+  </si>
+  <si>
+    <t>ACC-B101K500P52</t>
+  </si>
+  <si>
+    <t>ACC-03B101K500P52</t>
+  </si>
+  <si>
+    <t>ACC-B101K250P52</t>
+  </si>
+  <si>
+    <t>ACC-CG101J201P26</t>
+  </si>
+  <si>
+    <t>200V</t>
+  </si>
+  <si>
+    <t>ACC-CG101J201P52</t>
+  </si>
+  <si>
+    <t>ACC-CG101J101P26</t>
+  </si>
+  <si>
+    <t>ACC-CG101J101P52</t>
+  </si>
+  <si>
+    <t>ACC-03CG101J101P26</t>
+  </si>
+  <si>
+    <t>ACC-CG101J630P26</t>
+  </si>
+  <si>
+    <t>ACC-03CG101J500T52</t>
+  </si>
+  <si>
+    <t>ACC-03CH101J500P26</t>
+  </si>
+  <si>
+    <t>ACC-03CG101J500P26</t>
+  </si>
+  <si>
+    <t>ACC-CH101J500P26</t>
+  </si>
+  <si>
+    <t>ACC-CH101J500P52</t>
+  </si>
+  <si>
+    <t>ACC-CG101J500P26</t>
+  </si>
+  <si>
+    <t>ACC-CG101J500P52</t>
+  </si>
+  <si>
+    <t>ACC-03CH101J500P52</t>
+  </si>
+  <si>
+    <t>ACC-03CG101J500P52</t>
+  </si>
+  <si>
     <t>ACC-CG101J500T52</t>
   </si>
   <si>
-    <t>100pF</t>
-[...106 lines deleted...]
-  <si>
     <t>ACC-B101Z500P26</t>
   </si>
   <si>
     <t>ACC-B820K500P52</t>
   </si>
   <si>
     <t>82pF</t>
   </si>
   <si>
     <t>ACC-CG820J500P26</t>
   </si>
   <si>
+    <t>ACC-03CG820J500P52</t>
+  </si>
+  <si>
+    <t>ACC-03SL820J500P52</t>
+  </si>
+  <si>
     <t>ACC-CG820J500P52</t>
   </si>
   <si>
-    <t>ACC-03CG820J500P52</t>
-[...2 lines deleted...]
-    <t>ACC-03SL820J500P52</t>
+    <t>ACC-CH680J500P52</t>
+  </si>
+  <si>
+    <t>68pF</t>
   </si>
   <si>
     <t>ACC-CH680J500P26</t>
   </si>
   <si>
-    <t>68pF</t>
-[...1 lines deleted...]
-  <si>
     <t>ACC-SL680J500P52</t>
   </si>
   <si>
+    <t>ACC-CG680J500P52</t>
+  </si>
+  <si>
     <t>ACC-03CG680J500P52</t>
   </si>
   <si>
-    <t>ACC-CG680J500P52</t>
-[...2 lines deleted...]
-    <t>ACC-CH680J500P52</t>
+    <t>ACC-CG560J500P52</t>
+  </si>
+  <si>
+    <t>56pF</t>
+  </si>
+  <si>
+    <t>ACC-SL560J500P52</t>
+  </si>
+  <si>
+    <t>ACC-03CG560J500P52</t>
   </si>
   <si>
     <t>ACC-CG560J500P26</t>
   </si>
   <si>
-    <t>56pF</t>
-[...4 lines deleted...]
-  <si>
     <t>ACC-SL560J500P26</t>
   </si>
   <si>
-    <t>ACC-CG560J500P52</t>
-[...4 lines deleted...]
-  <si>
     <t>ACC-CG510J500P52</t>
   </si>
   <si>
     <t>51pF</t>
   </si>
   <si>
     <t>ACC-CG470K250P52</t>
   </si>
   <si>
     <t>47pF</t>
   </si>
   <si>
+    <t>ACC-CG470J101P52</t>
+  </si>
+  <si>
     <t>ACC-CG470J101P26</t>
   </si>
   <si>
-    <t>ACC-CG470J101P52</t>
-[...1 lines deleted...]
-  <si>
     <t>ACC-03CG470J101P52</t>
   </si>
   <si>
     <t>ACC-CH470J500P26</t>
   </si>
   <si>
+    <t>ACC-CG470J500P26</t>
+  </si>
+  <si>
+    <t>ACC-SL470J500P26</t>
+  </si>
+  <si>
+    <t>ACC-03CG470J500P52</t>
+  </si>
+  <si>
     <t>ACC-SL470J500P52</t>
   </si>
   <si>
-    <t>ACC-SL470J500P26</t>
+    <t>ACC-CG470J500P52</t>
   </si>
   <si>
     <t>ACC-03SL470J500P52</t>
   </si>
   <si>
-    <t>ACC-CG470J500P26</t>
-[...5 lines deleted...]
-    <t>ACC-CG470J500P52</t>
+    <t>ACC-03CH390J500P52</t>
+  </si>
+  <si>
+    <t>39pF</t>
+  </si>
+  <si>
+    <t>ACC-03CG390J500P52</t>
   </si>
   <si>
     <t>ACC-CG390J500P52</t>
   </si>
   <si>
-    <t>39pF</t>
-[...7 lines deleted...]
-  <si>
     <t>ACC-CG330J101P52</t>
   </si>
   <si>
     <t>33pF</t>
   </si>
   <si>
     <t>ACC-SL330J500P52</t>
   </si>
   <si>
+    <t>ACC-CG330J500P26</t>
+  </si>
+  <si>
+    <t>ACC-CG330J500P52</t>
+  </si>
+  <si>
+    <t>ACC-CH330J500P52</t>
+  </si>
+  <si>
+    <t>ACC-03SL330J500P52</t>
+  </si>
+  <si>
     <t>ACC-03CG330J500P52</t>
   </si>
   <si>
-    <t>ACC-03SL330J500P52</t>
-[...10 lines deleted...]
-  <si>
     <t>ACC-CG300J500P26</t>
   </si>
   <si>
     <t>30pF</t>
   </si>
   <si>
     <t>ACC-03CG300J500P52</t>
   </si>
   <si>
     <t>ACC-CG300J500P52</t>
   </si>
   <si>
     <t>ACC-03CG270J500P52</t>
   </si>
   <si>
     <t>27pF</t>
   </si>
   <si>
+    <t>ACC-CG270J500P52</t>
+  </si>
+  <si>
     <t>ACC-03CH270J500P52</t>
   </si>
   <si>
+    <t>ACC-CH270J500P26</t>
+  </si>
+  <si>
     <t>ACC-CG270J500P26</t>
   </si>
   <si>
-    <t>ACC-CG270J500P52</t>
-[...4 lines deleted...]
-  <si>
     <t>ACC-CG250J500P52</t>
   </si>
   <si>
     <t>25pF</t>
   </si>
   <si>
     <t>ACC-03CG250J500P52</t>
   </si>
   <si>
+    <t>ACC-CG220K101P26</t>
+  </si>
+  <si>
+    <t>22pF</t>
+  </si>
+  <si>
+    <t>ACC-CG220K101P52</t>
+  </si>
+  <si>
+    <t>ACC-CG220K250P26</t>
+  </si>
+  <si>
+    <t>ACC-CG220J201P52</t>
+  </si>
+  <si>
+    <t>ACC-CG220J201P26</t>
+  </si>
+  <si>
+    <t>ACC-CG220J101P52</t>
+  </si>
+  <si>
+    <t>ACC-CG220J101P26</t>
+  </si>
+  <si>
+    <t>ACC-03CG220J101P26</t>
+  </si>
+  <si>
+    <t>ACC-CG220J630P26</t>
+  </si>
+  <si>
+    <t>ACC-CH220J500P52</t>
+  </si>
+  <si>
+    <t>ACC-SL220J500P52</t>
+  </si>
+  <si>
+    <t>ACC-CG220J500P26</t>
+  </si>
+  <si>
     <t>ACC-03CG220J500T52</t>
   </si>
   <si>
-    <t>22pF</t>
-[...26 lines deleted...]
-    <t>ACC-CG220J630P26</t>
+    <t>ACC-03SL220J500P52</t>
+  </si>
+  <si>
+    <t>ACC-CH220J500P26</t>
   </si>
   <si>
     <t>ACC-03CH220J500P52</t>
   </si>
   <si>
+    <t>ACC-03CG220J500P26</t>
+  </si>
+  <si>
     <t>ACC-03CG220J500P52</t>
   </si>
   <si>
-    <t>ACC-SL220J500P52</t>
-[...4 lines deleted...]
-  <si>
     <t>ACC-CG220J500P52</t>
   </si>
   <si>
-    <t>ACC-CH220J500P52</t>
-[...10 lines deleted...]
-  <si>
     <t>ACC-CG220J250P26</t>
   </si>
   <si>
+    <t>ACC-CG200J101P52</t>
+  </si>
+  <si>
+    <t>20pF</t>
+  </si>
+  <si>
     <t>ACC-CG200J101P26</t>
   </si>
   <si>
-    <t>20pF</t>
-[...4 lines deleted...]
-  <si>
     <t>ACC-CG200J500P52</t>
   </si>
   <si>
     <t>ACC-03CG200J500P52</t>
   </si>
   <si>
     <t>ACC-CG200J500P26</t>
   </si>
   <si>
+    <t>ACC-CH180J500P52</t>
+  </si>
+  <si>
+    <t>18pF</t>
+  </si>
+  <si>
+    <t>ACC-03CG180J500P52</t>
+  </si>
+  <si>
+    <t>ACC-03SL180J500P52</t>
+  </si>
+  <si>
     <t>ACC-CH180J500P26</t>
   </si>
   <si>
-    <t>18pF</t>
+    <t>ACC-CG180J500P52</t>
   </si>
   <si>
     <t>ACC-CG180J500P26</t>
   </si>
   <si>
-    <t>ACC-03CG180J500P52</t>
-[...8 lines deleted...]
-    <t>ACC-03SL180J500P52</t>
+    <t>ACC-CG150J101P52</t>
+  </si>
+  <si>
+    <t>15pF</t>
+  </si>
+  <si>
+    <t>ACC-CH150J500P26</t>
+  </si>
+  <si>
+    <t>ACC-CG150J500P52</t>
+  </si>
+  <si>
+    <t>ACC-03CG150J500P52</t>
   </si>
   <si>
     <t>ACC-CG150J500T52</t>
   </si>
   <si>
-    <t>15pF</t>
-[...5 lines deleted...]
-    <t>ACC-CG150J500P52</t>
+    <t>ACC-CG150J500P26</t>
+  </si>
+  <si>
+    <t>ACC-03SL150J500P52</t>
   </si>
   <si>
     <t>ACC-03CG150J500P26</t>
   </si>
   <si>
-    <t>ACC-03CG150J500P52</t>
-[...10 lines deleted...]
-  <si>
     <t>ACC-CG120J500P52</t>
   </si>
   <si>
     <t>12pF</t>
   </si>
   <si>
     <t>ACC-03CG120J500P52</t>
   </si>
   <si>
     <t>ACC-CG100M500P52</t>
   </si>
   <si>
     <t>10pF</t>
   </si>
   <si>
     <t>ACC-CG100J201P26</t>
   </si>
   <si>
+    <t>ACC-CG100J101P52</t>
+  </si>
+  <si>
     <t>ACC-CG100J101P26</t>
   </si>
   <si>
-    <t>ACC-CG100J101P52</t>
+    <t>ACC-SL100J500P52</t>
+  </si>
+  <si>
+    <t>ACC-CG100J500P26</t>
+  </si>
+  <si>
+    <t>ACC-03SL100J500P52</t>
+  </si>
+  <si>
+    <t>ACC-SL100J500P26</t>
   </si>
   <si>
     <t>ACC-CH100J500P26</t>
   </si>
   <si>
-    <t>ACC-SL100J500P26</t>
-[...2 lines deleted...]
-    <t>ACC-CG100J500P26</t>
+    <t>ACC-03CH100J500P52</t>
+  </si>
+  <si>
+    <t>ACC-03CG100J500P52</t>
+  </si>
+  <si>
+    <t>ACC-CG100J500P52</t>
   </si>
   <si>
     <t>ACC-03SL100J500P26</t>
   </si>
   <si>
-    <t>ACC-SL100J500P52</t>
-[...11 lines deleted...]
-    <t>ACC-03CH100J500P52</t>
+    <t>ACC-03CG8R2C500P52</t>
+  </si>
+  <si>
+    <t>8.2pF</t>
+  </si>
+  <si>
+    <t>±0.25pF</t>
   </si>
   <si>
     <t>ACC-CG8R2C500P52</t>
   </si>
   <si>
-    <t>8.2pF</t>
-[...5 lines deleted...]
-    <t>ACC-03CG8R2C500P52</t>
+    <t>ACC-CG6R8C500P52</t>
+  </si>
+  <si>
+    <t>6.8pF</t>
   </si>
   <si>
     <t>ACC-03CG6R8C500P52</t>
   </si>
   <si>
-    <t>6.8pF</t>
-[...4 lines deleted...]
-  <si>
     <t>ACC-03CG5R6C500P52</t>
   </si>
   <si>
     <t>5.6pF</t>
   </si>
   <si>
     <t>ACC-03CH5R0J500P52</t>
   </si>
   <si>
     <t>5.0pF</t>
   </si>
   <si>
     <t>ACC-CG5R0J500P26</t>
   </si>
   <si>
     <t>ACC-03CG5R0J500P52</t>
   </si>
   <si>
     <t>ACC-CG5R0D500P26</t>
   </si>
   <si>
     <t>±0.50pF</t>
   </si>
   <si>
+    <t>ACC-03CG5R0C500P52</t>
+  </si>
+  <si>
+    <t>ACC-CG5R0C500P26</t>
+  </si>
+  <si>
     <t>ACC-CG5R0C500P52</t>
   </si>
   <si>
-    <t>ACC-03CG5R0C500P52</t>
-[...4 lines deleted...]
-  <si>
     <t>ACC-CG3R3K500P52</t>
   </si>
   <si>
     <t>3.3pF</t>
   </si>
   <si>
     <t>ACC-CG3R3J500P52</t>
   </si>
   <si>
     <t>ACC-CG3R3C500P52</t>
   </si>
   <si>
     <t>ACC-CH3R0J500P52</t>
   </si>
   <si>
     <t>3.0pF</t>
   </si>
   <si>
+    <t>ACC-CG3R0C500P26</t>
+  </si>
+  <si>
     <t>ACC-03CG3R0C500P52</t>
   </si>
   <si>
-    <t>ACC-CG3R0C500P26</t>
-[...1 lines deleted...]
-  <si>
     <t>ACC-CG2R5K500P52</t>
   </si>
   <si>
     <t>2.5pF</t>
   </si>
   <si>
+    <t>ACC-03CG2R0C500P52</t>
+  </si>
+  <si>
+    <t>2.0pF</t>
+  </si>
+  <si>
     <t>ACC-CG2R0C500P52</t>
   </si>
   <si>
-    <t>2.0pF</t>
-[...2 lines deleted...]
-    <t>ACC-03CG2R0C500P52</t>
+    <t>ACC-CG1R8C500P52</t>
+  </si>
+  <si>
+    <t>1.8pF</t>
   </si>
   <si>
     <t>ACC-CG1R8C500P26</t>
-  </si>
-[...4 lines deleted...]
-    <t>ACC-CG1R8C500P52</t>
   </si>
   <si>
     <t>ACC-CG1R0C500P52</t>
   </si>
   <si>
     <t>1.0pF</t>
   </si>
   <si>
     <t>ACC-03CG1R0C500P52</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
@@ -2887,926 +2887,926 @@
       </c>
       <c r="G19" t="s">
         <v>19</v>
       </c>
       <c r="J19" t="s">
         <v>19</v>
       </c>
       <c r="K19" t="s">
         <v>19</v>
       </c>
       <c r="L19" t="s">
         <v>19</v>
       </c>
       <c r="M19">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
         <v>45</v>
       </c>
       <c r="B20" t="s">
         <v>46</v>
       </c>
       <c r="C20" t="s">
+        <v>15</v>
+      </c>
+      <c r="D20" t="s">
+        <v>16</v>
+      </c>
+      <c r="E20" t="s">
         <v>47</v>
       </c>
-      <c r="D20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F20" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="G20" t="s">
         <v>19</v>
       </c>
       <c r="J20" t="s">
         <v>19</v>
       </c>
       <c r="K20" t="s">
         <v>19</v>
       </c>
       <c r="L20" t="s">
         <v>19</v>
       </c>
       <c r="M20">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
         <v>48</v>
       </c>
       <c r="B21" t="s">
         <v>46</v>
       </c>
       <c r="C21" t="s">
         <v>15</v>
       </c>
       <c r="D21" t="s">
         <v>16</v>
       </c>
       <c r="E21" t="s">
-        <v>17</v>
+        <v>47</v>
       </c>
       <c r="F21" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G21" t="s">
         <v>19</v>
       </c>
       <c r="J21" t="s">
         <v>19</v>
       </c>
       <c r="K21" t="s">
         <v>19</v>
       </c>
       <c r="L21" t="s">
         <v>19</v>
       </c>
       <c r="M21">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
         <v>49</v>
       </c>
       <c r="B22" t="s">
         <v>46</v>
       </c>
       <c r="C22" t="s">
         <v>15</v>
       </c>
       <c r="D22" t="s">
         <v>16</v>
       </c>
       <c r="E22" t="s">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="F22" t="s">
         <v>18</v>
       </c>
       <c r="G22" t="s">
         <v>19</v>
       </c>
       <c r="J22" t="s">
         <v>19</v>
       </c>
       <c r="K22" t="s">
         <v>19</v>
       </c>
       <c r="L22" t="s">
         <v>19</v>
       </c>
       <c r="M22">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B23" t="s">
         <v>46</v>
       </c>
       <c r="C23" t="s">
         <v>15</v>
       </c>
       <c r="D23" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="E23" t="s">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="F23" t="s">
         <v>18</v>
       </c>
       <c r="G23" t="s">
         <v>19</v>
       </c>
       <c r="J23" t="s">
         <v>19</v>
       </c>
       <c r="K23" t="s">
         <v>19</v>
       </c>
       <c r="L23" t="s">
         <v>19</v>
       </c>
       <c r="M23">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B24" t="s">
         <v>46</v>
       </c>
       <c r="C24" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D24" t="s">
         <v>16</v>
       </c>
       <c r="E24" t="s">
         <v>17</v>
       </c>
       <c r="F24" t="s">
         <v>18</v>
       </c>
       <c r="G24" t="s">
         <v>19</v>
       </c>
       <c r="J24" t="s">
         <v>19</v>
       </c>
       <c r="K24" t="s">
         <v>19</v>
       </c>
       <c r="L24" t="s">
         <v>19</v>
       </c>
       <c r="M24">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
         <v>53</v>
       </c>
       <c r="B25" t="s">
         <v>46</v>
       </c>
       <c r="C25" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D25" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="E25" t="s">
         <v>17</v>
       </c>
       <c r="F25" t="s">
         <v>18</v>
       </c>
       <c r="G25" t="s">
         <v>19</v>
       </c>
       <c r="J25" t="s">
         <v>19</v>
       </c>
       <c r="K25" t="s">
         <v>19</v>
       </c>
       <c r="L25" t="s">
         <v>19</v>
       </c>
       <c r="M25">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
         <v>54</v>
       </c>
       <c r="B26" t="s">
         <v>46</v>
       </c>
       <c r="C26" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D26" t="s">
         <v>16</v>
       </c>
       <c r="E26" t="s">
         <v>17</v>
       </c>
       <c r="F26" t="s">
         <v>18</v>
       </c>
       <c r="G26" t="s">
         <v>19</v>
       </c>
       <c r="J26" t="s">
         <v>19</v>
       </c>
       <c r="K26" t="s">
         <v>19</v>
       </c>
       <c r="L26" t="s">
         <v>19</v>
       </c>
       <c r="M26">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
         <v>55</v>
       </c>
       <c r="B27" t="s">
         <v>46</v>
       </c>
       <c r="C27" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D27" t="s">
         <v>24</v>
       </c>
       <c r="E27" t="s">
         <v>17</v>
       </c>
       <c r="F27" t="s">
         <v>18</v>
       </c>
       <c r="G27" t="s">
         <v>19</v>
       </c>
       <c r="J27" t="s">
         <v>19</v>
       </c>
       <c r="K27" t="s">
         <v>19</v>
       </c>
       <c r="L27" t="s">
         <v>19</v>
       </c>
       <c r="M27">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
         <v>56</v>
       </c>
       <c r="B28" t="s">
         <v>46</v>
       </c>
       <c r="C28" t="s">
         <v>15</v>
       </c>
       <c r="D28" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="E28" t="s">
         <v>17</v>
       </c>
       <c r="F28" t="s">
         <v>18</v>
       </c>
       <c r="G28" t="s">
         <v>19</v>
       </c>
       <c r="J28" t="s">
         <v>19</v>
       </c>
       <c r="K28" t="s">
         <v>19</v>
       </c>
       <c r="L28" t="s">
         <v>19</v>
       </c>
       <c r="M28">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
         <v>57</v>
       </c>
       <c r="B29" t="s">
         <v>46</v>
       </c>
       <c r="C29" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D29" t="s">
         <v>16</v>
       </c>
       <c r="E29" t="s">
-        <v>17</v>
+        <v>58</v>
       </c>
       <c r="F29" t="s">
         <v>18</v>
       </c>
       <c r="G29" t="s">
         <v>19</v>
       </c>
       <c r="J29" t="s">
         <v>19</v>
       </c>
       <c r="K29" t="s">
         <v>19</v>
       </c>
       <c r="L29" t="s">
         <v>19</v>
       </c>
       <c r="M29">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B30" t="s">
         <v>46</v>
       </c>
       <c r="C30" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D30" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="E30" t="s">
-        <v>17</v>
+        <v>58</v>
       </c>
       <c r="F30" t="s">
         <v>18</v>
       </c>
       <c r="G30" t="s">
         <v>19</v>
       </c>
       <c r="J30" t="s">
         <v>19</v>
       </c>
       <c r="K30" t="s">
         <v>19</v>
       </c>
       <c r="L30" t="s">
         <v>19</v>
       </c>
       <c r="M30">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B31" t="s">
         <v>46</v>
       </c>
       <c r="C31" t="s">
+        <v>15</v>
+      </c>
+      <c r="D31" t="s">
+        <v>24</v>
+      </c>
+      <c r="E31" t="s">
         <v>47</v>
       </c>
-      <c r="D31" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F31" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="G31" t="s">
         <v>19</v>
       </c>
       <c r="J31" t="s">
         <v>19</v>
       </c>
       <c r="K31" t="s">
         <v>19</v>
       </c>
       <c r="L31" t="s">
         <v>19</v>
       </c>
       <c r="M31">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="s">
         <v>61</v>
       </c>
       <c r="B32" t="s">
         <v>46</v>
       </c>
       <c r="C32" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D32" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="E32" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F32" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="G32" t="s">
         <v>19</v>
       </c>
       <c r="J32" t="s">
         <v>19</v>
       </c>
       <c r="K32" t="s">
         <v>19</v>
       </c>
       <c r="L32" t="s">
         <v>19</v>
       </c>
       <c r="M32">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B33" t="s">
         <v>46</v>
       </c>
       <c r="C33" t="s">
         <v>15</v>
       </c>
       <c r="D33" t="s">
         <v>24</v>
       </c>
       <c r="E33" t="s">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="F33" t="s">
         <v>25</v>
       </c>
       <c r="G33" t="s">
         <v>19</v>
       </c>
       <c r="J33" t="s">
         <v>19</v>
       </c>
       <c r="K33" t="s">
         <v>19</v>
       </c>
       <c r="L33" t="s">
         <v>19</v>
       </c>
       <c r="M33">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B34" t="s">
         <v>46</v>
       </c>
       <c r="C34" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D34" t="s">
         <v>24</v>
       </c>
       <c r="E34" t="s">
-        <v>64</v>
+        <v>17</v>
       </c>
       <c r="F34" t="s">
         <v>25</v>
       </c>
       <c r="G34" t="s">
         <v>19</v>
       </c>
       <c r="J34" t="s">
         <v>19</v>
       </c>
       <c r="K34" t="s">
         <v>19</v>
       </c>
       <c r="L34" t="s">
         <v>19</v>
       </c>
       <c r="M34">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" t="s">
         <v>65</v>
       </c>
       <c r="B35" t="s">
         <v>46</v>
       </c>
       <c r="C35" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D35" t="s">
         <v>24</v>
       </c>
       <c r="E35" t="s">
         <v>17</v>
       </c>
       <c r="F35" t="s">
         <v>25</v>
       </c>
       <c r="G35" t="s">
         <v>19</v>
       </c>
       <c r="J35" t="s">
         <v>19</v>
       </c>
       <c r="K35" t="s">
         <v>19</v>
       </c>
       <c r="L35" t="s">
         <v>19</v>
       </c>
       <c r="M35">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" t="s">
         <v>66</v>
       </c>
       <c r="B36" t="s">
         <v>46</v>
       </c>
       <c r="C36" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D36" t="s">
         <v>24</v>
       </c>
       <c r="E36" t="s">
         <v>17</v>
       </c>
       <c r="F36" t="s">
         <v>25</v>
       </c>
       <c r="G36" t="s">
         <v>19</v>
       </c>
       <c r="J36" t="s">
         <v>19</v>
       </c>
       <c r="K36" t="s">
         <v>19</v>
       </c>
       <c r="L36" t="s">
         <v>19</v>
       </c>
       <c r="M36">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" t="s">
         <v>67</v>
       </c>
       <c r="B37" t="s">
         <v>46</v>
       </c>
       <c r="C37" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D37" t="s">
         <v>24</v>
       </c>
       <c r="E37" t="s">
         <v>17</v>
       </c>
       <c r="F37" t="s">
         <v>25</v>
       </c>
       <c r="G37" t="s">
         <v>19</v>
       </c>
       <c r="J37" t="s">
         <v>19</v>
       </c>
       <c r="K37" t="s">
         <v>19</v>
       </c>
       <c r="L37" t="s">
         <v>19</v>
       </c>
       <c r="M37">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" t="s">
         <v>68</v>
       </c>
       <c r="B38" t="s">
         <v>46</v>
       </c>
       <c r="C38" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D38" t="s">
         <v>24</v>
       </c>
       <c r="E38" t="s">
-        <v>17</v>
+        <v>58</v>
       </c>
       <c r="F38" t="s">
         <v>25</v>
       </c>
       <c r="G38" t="s">
         <v>19</v>
       </c>
       <c r="J38" t="s">
         <v>19</v>
       </c>
       <c r="K38" t="s">
         <v>19</v>
       </c>
       <c r="L38" t="s">
         <v>19</v>
       </c>
       <c r="M38">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" t="s">
         <v>69</v>
       </c>
       <c r="B39" t="s">
         <v>46</v>
       </c>
       <c r="C39" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D39" t="s">
         <v>24</v>
       </c>
       <c r="E39" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="F39" t="s">
         <v>25</v>
       </c>
       <c r="G39" t="s">
         <v>19</v>
       </c>
       <c r="J39" t="s">
         <v>19</v>
       </c>
       <c r="K39" t="s">
         <v>19</v>
       </c>
       <c r="L39" t="s">
         <v>19</v>
       </c>
       <c r="M39">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" t="s">
         <v>70</v>
       </c>
       <c r="B40" t="s">
         <v>46</v>
       </c>
       <c r="C40" t="s">
         <v>15</v>
       </c>
       <c r="D40" t="s">
         <v>24</v>
       </c>
       <c r="E40" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="F40" t="s">
         <v>25</v>
       </c>
       <c r="G40" t="s">
         <v>19</v>
       </c>
       <c r="J40" t="s">
         <v>19</v>
       </c>
       <c r="K40" t="s">
         <v>19</v>
       </c>
       <c r="L40" t="s">
         <v>19</v>
       </c>
       <c r="M40">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" t="s">
         <v>71</v>
       </c>
       <c r="B41" t="s">
         <v>46</v>
       </c>
       <c r="C41" t="s">
         <v>15</v>
       </c>
       <c r="D41" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="E41" t="s">
-        <v>60</v>
+        <v>47</v>
       </c>
       <c r="F41" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="G41" t="s">
         <v>19</v>
       </c>
       <c r="J41" t="s">
         <v>19</v>
       </c>
       <c r="K41" t="s">
         <v>19</v>
       </c>
       <c r="L41" t="s">
         <v>19</v>
       </c>
       <c r="M41">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" t="s">
         <v>72</v>
       </c>
       <c r="B42" t="s">
         <v>46</v>
       </c>
       <c r="C42" t="s">
         <v>15</v>
       </c>
       <c r="D42" t="s">
         <v>16</v>
       </c>
       <c r="E42" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="F42" t="s">
         <v>27</v>
       </c>
       <c r="G42" t="s">
         <v>19</v>
       </c>
       <c r="J42" t="s">
         <v>19</v>
       </c>
       <c r="K42" t="s">
         <v>19</v>
       </c>
       <c r="L42" t="s">
         <v>19</v>
       </c>
       <c r="M42">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" t="s">
         <v>73</v>
       </c>
       <c r="B43" t="s">
         <v>46</v>
       </c>
       <c r="C43" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D43" t="s">
         <v>16</v>
       </c>
       <c r="E43" t="s">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="F43" t="s">
         <v>27</v>
       </c>
       <c r="G43" t="s">
         <v>19</v>
       </c>
       <c r="J43" t="s">
         <v>19</v>
       </c>
       <c r="K43" t="s">
         <v>19</v>
       </c>
       <c r="L43" t="s">
         <v>19</v>
       </c>
       <c r="M43">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" t="s">
         <v>74</v>
       </c>
       <c r="B44" t="s">
         <v>46</v>
       </c>
       <c r="C44" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D44" t="s">
         <v>16</v>
       </c>
       <c r="E44" t="s">
         <v>17</v>
       </c>
       <c r="F44" t="s">
         <v>27</v>
       </c>
       <c r="G44" t="s">
         <v>19</v>
       </c>
       <c r="J44" t="s">
         <v>19</v>
       </c>
       <c r="K44" t="s">
         <v>19</v>
       </c>
       <c r="L44" t="s">
         <v>19</v>
       </c>
       <c r="M44">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" t="s">
         <v>75</v>
       </c>
       <c r="B45" t="s">
         <v>46</v>
       </c>
       <c r="C45" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D45" t="s">
         <v>16</v>
       </c>
       <c r="E45" t="s">
         <v>17</v>
       </c>
       <c r="F45" t="s">
         <v>27</v>
       </c>
       <c r="G45" t="s">
         <v>19</v>
       </c>
       <c r="J45" t="s">
         <v>19</v>
       </c>
       <c r="K45" t="s">
         <v>19</v>
       </c>
       <c r="L45" t="s">
         <v>19</v>
       </c>
       <c r="M45">
         <v>0</v>
       </c>
@@ -3832,130 +3832,130 @@
       </c>
       <c r="G46" t="s">
         <v>19</v>
       </c>
       <c r="J46" t="s">
         <v>19</v>
       </c>
       <c r="K46" t="s">
         <v>19</v>
       </c>
       <c r="L46" t="s">
         <v>19</v>
       </c>
       <c r="M46">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" t="s">
         <v>77</v>
       </c>
       <c r="B47" t="s">
         <v>46</v>
       </c>
       <c r="C47" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D47" t="s">
         <v>16</v>
       </c>
       <c r="E47" t="s">
         <v>17</v>
       </c>
       <c r="F47" t="s">
         <v>27</v>
       </c>
       <c r="G47" t="s">
         <v>19</v>
       </c>
       <c r="J47" t="s">
         <v>19</v>
       </c>
       <c r="K47" t="s">
         <v>19</v>
       </c>
       <c r="L47" t="s">
         <v>19</v>
       </c>
       <c r="M47">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" t="s">
         <v>78</v>
       </c>
       <c r="B48" t="s">
         <v>46</v>
       </c>
       <c r="C48" t="s">
         <v>15</v>
       </c>
       <c r="D48" t="s">
         <v>16</v>
       </c>
       <c r="E48" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="F48" t="s">
         <v>27</v>
       </c>
       <c r="G48" t="s">
         <v>19</v>
       </c>
       <c r="J48" t="s">
         <v>19</v>
       </c>
       <c r="K48" t="s">
         <v>19</v>
       </c>
       <c r="L48" t="s">
         <v>19</v>
       </c>
       <c r="M48">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:13">
       <c r="A49" t="s">
         <v>79</v>
       </c>
       <c r="B49" t="s">
         <v>80</v>
       </c>
       <c r="C49" t="s">
         <v>15</v>
       </c>
       <c r="D49" t="s">
         <v>24</v>
       </c>
       <c r="E49" t="s">
         <v>17</v>
       </c>
       <c r="F49" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="G49" t="s">
         <v>19</v>
       </c>
       <c r="J49" t="s">
         <v>19</v>
       </c>
       <c r="K49" t="s">
         <v>19</v>
       </c>
       <c r="L49" t="s">
         <v>19</v>
       </c>
       <c r="M49">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" t="s">
         <v>81</v>
       </c>
       <c r="B50" t="s">
         <v>80</v>
       </c>
       <c r="C50" t="s">
@@ -3981,77 +3981,77 @@
       </c>
       <c r="L50" t="s">
         <v>19</v>
       </c>
       <c r="M50">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" t="s">
         <v>82</v>
       </c>
       <c r="B51" t="s">
         <v>80</v>
       </c>
       <c r="C51" t="s">
         <v>15</v>
       </c>
       <c r="D51" t="s">
         <v>24</v>
       </c>
       <c r="E51" t="s">
         <v>17</v>
       </c>
       <c r="F51" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="G51" t="s">
         <v>19</v>
       </c>
       <c r="J51" t="s">
         <v>19</v>
       </c>
       <c r="K51" t="s">
         <v>19</v>
       </c>
       <c r="L51" t="s">
         <v>19</v>
       </c>
       <c r="M51">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" t="s">
         <v>83</v>
       </c>
       <c r="B52" t="s">
         <v>80</v>
       </c>
       <c r="C52" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D52" t="s">
         <v>24</v>
       </c>
       <c r="E52" t="s">
         <v>17</v>
       </c>
       <c r="F52" t="s">
         <v>25</v>
       </c>
       <c r="G52" t="s">
         <v>19</v>
       </c>
       <c r="J52" t="s">
         <v>19</v>
       </c>
       <c r="K52" t="s">
         <v>19</v>
       </c>
       <c r="L52" t="s">
         <v>19</v>
       </c>
       <c r="M52">
         <v>0</v>
       </c>
@@ -4077,194 +4077,194 @@
       </c>
       <c r="G53" t="s">
         <v>19</v>
       </c>
       <c r="J53" t="s">
         <v>19</v>
       </c>
       <c r="K53" t="s">
         <v>19</v>
       </c>
       <c r="L53" t="s">
         <v>19</v>
       </c>
       <c r="M53">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" t="s">
         <v>85</v>
       </c>
       <c r="B54" t="s">
         <v>80</v>
       </c>
       <c r="C54" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D54" t="s">
         <v>24</v>
       </c>
       <c r="E54" t="s">
         <v>17</v>
       </c>
       <c r="F54" t="s">
         <v>25</v>
       </c>
       <c r="G54" t="s">
         <v>19</v>
       </c>
       <c r="J54" t="s">
         <v>19</v>
       </c>
       <c r="K54" t="s">
         <v>19</v>
       </c>
       <c r="L54" t="s">
         <v>19</v>
       </c>
       <c r="M54">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" t="s">
         <v>86</v>
       </c>
       <c r="B55" t="s">
         <v>80</v>
       </c>
       <c r="C55" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D55" t="s">
         <v>24</v>
       </c>
       <c r="E55" t="s">
         <v>17</v>
       </c>
       <c r="F55" t="s">
         <v>25</v>
       </c>
       <c r="G55" t="s">
         <v>19</v>
       </c>
       <c r="J55" t="s">
         <v>19</v>
       </c>
       <c r="K55" t="s">
         <v>19</v>
       </c>
       <c r="L55" t="s">
         <v>19</v>
       </c>
       <c r="M55">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" t="s">
         <v>87</v>
       </c>
       <c r="B56" t="s">
         <v>80</v>
       </c>
       <c r="C56" t="s">
         <v>15</v>
       </c>
       <c r="D56" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="E56" t="s">
         <v>17</v>
       </c>
       <c r="F56" t="s">
         <v>27</v>
       </c>
       <c r="G56" t="s">
         <v>19</v>
       </c>
       <c r="J56" t="s">
         <v>19</v>
       </c>
       <c r="K56" t="s">
         <v>19</v>
       </c>
       <c r="L56" t="s">
         <v>19</v>
       </c>
       <c r="M56">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" t="s">
         <v>88</v>
       </c>
       <c r="B57" t="s">
         <v>80</v>
       </c>
       <c r="C57" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D57" t="s">
         <v>24</v>
       </c>
       <c r="E57" t="s">
         <v>17</v>
       </c>
       <c r="F57" t="s">
         <v>27</v>
       </c>
       <c r="G57" t="s">
         <v>19</v>
       </c>
       <c r="J57" t="s">
         <v>19</v>
       </c>
       <c r="K57" t="s">
         <v>19</v>
       </c>
       <c r="L57" t="s">
         <v>19</v>
       </c>
       <c r="M57">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" t="s">
         <v>89</v>
       </c>
       <c r="B58" t="s">
         <v>80</v>
       </c>
       <c r="C58" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D58" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="E58" t="s">
         <v>17</v>
       </c>
       <c r="F58" t="s">
         <v>27</v>
       </c>
       <c r="G58" t="s">
         <v>19</v>
       </c>
       <c r="J58" t="s">
         <v>19</v>
       </c>
       <c r="K58" t="s">
         <v>19</v>
       </c>
       <c r="L58" t="s">
         <v>19</v>
       </c>
       <c r="M58">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" t="s">
@@ -4360,162 +4360,162 @@
       </c>
       <c r="J61" t="s">
         <v>19</v>
       </c>
       <c r="K61" t="s">
         <v>19</v>
       </c>
       <c r="L61" t="s">
         <v>19</v>
       </c>
       <c r="M61">
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:13">
       <c r="A62" t="s">
         <v>94</v>
       </c>
       <c r="B62" t="s">
         <v>95</v>
       </c>
       <c r="C62" t="s">
         <v>15</v>
       </c>
       <c r="D62" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="E62" t="s">
         <v>17</v>
       </c>
       <c r="F62" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="G62" t="s">
         <v>19</v>
       </c>
       <c r="J62" t="s">
         <v>19</v>
       </c>
       <c r="K62" t="s">
         <v>19</v>
       </c>
       <c r="L62" t="s">
         <v>19</v>
       </c>
       <c r="M62">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" t="s">
         <v>96</v>
       </c>
       <c r="B63" t="s">
         <v>95</v>
       </c>
       <c r="C63" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D63" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="E63" t="s">
         <v>17</v>
       </c>
       <c r="F63" t="s">
         <v>18</v>
       </c>
       <c r="G63" t="s">
         <v>19</v>
       </c>
       <c r="J63" t="s">
         <v>19</v>
       </c>
       <c r="K63" t="s">
         <v>19</v>
       </c>
       <c r="L63" t="s">
         <v>19</v>
       </c>
       <c r="M63">
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" t="s">
         <v>97</v>
       </c>
       <c r="B64" t="s">
         <v>95</v>
       </c>
       <c r="C64" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D64" t="s">
         <v>24</v>
       </c>
       <c r="E64" t="s">
         <v>17</v>
       </c>
       <c r="F64" t="s">
         <v>18</v>
       </c>
       <c r="G64" t="s">
         <v>19</v>
       </c>
       <c r="J64" t="s">
         <v>19</v>
       </c>
       <c r="K64" t="s">
         <v>19</v>
       </c>
       <c r="L64" t="s">
         <v>19</v>
       </c>
       <c r="M64">
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:13">
       <c r="A65" t="s">
         <v>98</v>
       </c>
       <c r="B65" t="s">
         <v>95</v>
       </c>
       <c r="C65" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D65" t="s">
         <v>24</v>
       </c>
       <c r="E65" t="s">
         <v>17</v>
       </c>
       <c r="F65" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="G65" t="s">
         <v>19</v>
       </c>
       <c r="J65" t="s">
         <v>19</v>
       </c>
       <c r="K65" t="s">
         <v>19</v>
       </c>
       <c r="L65" t="s">
         <v>19</v>
       </c>
       <c r="M65">
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:13">
       <c r="A66" t="s">
         <v>99</v>
       </c>
       <c r="B66" t="s">
         <v>95</v>
       </c>
       <c r="C66" t="s">
@@ -4532,436 +4532,436 @@
       </c>
       <c r="G66" t="s">
         <v>19</v>
       </c>
       <c r="J66" t="s">
         <v>19</v>
       </c>
       <c r="K66" t="s">
         <v>19</v>
       </c>
       <c r="L66" t="s">
         <v>19</v>
       </c>
       <c r="M66">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:13">
       <c r="A67" t="s">
         <v>100</v>
       </c>
       <c r="B67" t="s">
         <v>95</v>
       </c>
       <c r="C67" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D67" t="s">
         <v>24</v>
       </c>
       <c r="E67" t="s">
         <v>17</v>
       </c>
       <c r="F67" t="s">
         <v>25</v>
       </c>
       <c r="G67" t="s">
         <v>19</v>
       </c>
       <c r="J67" t="s">
         <v>19</v>
       </c>
       <c r="K67" t="s">
         <v>19</v>
       </c>
       <c r="L67" t="s">
         <v>19</v>
       </c>
       <c r="M67">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:13">
       <c r="A68" t="s">
         <v>101</v>
       </c>
       <c r="B68" t="s">
         <v>95</v>
       </c>
       <c r="C68" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D68" t="s">
         <v>24</v>
       </c>
       <c r="E68" t="s">
         <v>17</v>
       </c>
       <c r="F68" t="s">
         <v>25</v>
       </c>
       <c r="G68" t="s">
         <v>19</v>
       </c>
       <c r="J68" t="s">
         <v>19</v>
       </c>
       <c r="K68" t="s">
         <v>19</v>
       </c>
       <c r="L68" t="s">
         <v>19</v>
       </c>
       <c r="M68">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:13">
       <c r="A69" t="s">
         <v>102</v>
       </c>
       <c r="B69" t="s">
         <v>95</v>
       </c>
       <c r="C69" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D69" t="s">
         <v>24</v>
       </c>
       <c r="E69" t="s">
         <v>17</v>
       </c>
       <c r="F69" t="s">
         <v>25</v>
       </c>
       <c r="G69" t="s">
         <v>19</v>
       </c>
       <c r="J69" t="s">
         <v>19</v>
       </c>
       <c r="K69" t="s">
         <v>19</v>
       </c>
       <c r="L69" t="s">
         <v>19</v>
       </c>
       <c r="M69">
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:13">
       <c r="A70" t="s">
         <v>103</v>
       </c>
       <c r="B70" t="s">
         <v>95</v>
       </c>
       <c r="C70" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D70" t="s">
         <v>16</v>
       </c>
       <c r="E70" t="s">
         <v>17</v>
       </c>
       <c r="F70" t="s">
         <v>27</v>
       </c>
       <c r="G70" t="s">
         <v>19</v>
       </c>
       <c r="J70" t="s">
         <v>19</v>
       </c>
       <c r="K70" t="s">
         <v>19</v>
       </c>
       <c r="L70" t="s">
         <v>19</v>
       </c>
       <c r="M70">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:13">
       <c r="A71" t="s">
         <v>104</v>
       </c>
       <c r="B71" t="s">
         <v>95</v>
       </c>
       <c r="C71" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D71" t="s">
         <v>24</v>
       </c>
       <c r="E71" t="s">
         <v>17</v>
       </c>
       <c r="F71" t="s">
         <v>27</v>
       </c>
       <c r="G71" t="s">
         <v>19</v>
       </c>
       <c r="J71" t="s">
         <v>19</v>
       </c>
       <c r="K71" t="s">
         <v>19</v>
       </c>
       <c r="L71" t="s">
         <v>19</v>
       </c>
       <c r="M71">
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:13">
       <c r="A72" t="s">
         <v>105</v>
       </c>
       <c r="B72" t="s">
         <v>95</v>
       </c>
       <c r="C72" t="s">
         <v>15</v>
       </c>
       <c r="D72" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="E72" t="s">
         <v>17</v>
       </c>
       <c r="F72" t="s">
         <v>27</v>
       </c>
       <c r="G72" t="s">
         <v>19</v>
       </c>
       <c r="J72" t="s">
         <v>19</v>
       </c>
       <c r="K72" t="s">
         <v>19</v>
       </c>
       <c r="L72" t="s">
         <v>19</v>
       </c>
       <c r="M72">
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:13">
       <c r="A73" t="s">
         <v>106</v>
       </c>
       <c r="B73" t="s">
         <v>95</v>
       </c>
       <c r="C73" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D73" t="s">
         <v>16</v>
       </c>
       <c r="E73" t="s">
         <v>17</v>
       </c>
       <c r="F73" t="s">
         <v>27</v>
       </c>
       <c r="G73" t="s">
         <v>19</v>
       </c>
       <c r="J73" t="s">
         <v>19</v>
       </c>
       <c r="K73" t="s">
         <v>19</v>
       </c>
       <c r="L73" t="s">
         <v>19</v>
       </c>
       <c r="M73">
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:13">
       <c r="A74" t="s">
         <v>107</v>
       </c>
       <c r="B74" t="s">
         <v>95</v>
       </c>
       <c r="C74" t="s">
         <v>15</v>
       </c>
       <c r="D74" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="E74" t="s">
         <v>17</v>
       </c>
       <c r="F74" t="s">
         <v>27</v>
       </c>
       <c r="G74" t="s">
         <v>19</v>
       </c>
       <c r="J74" t="s">
         <v>19</v>
       </c>
       <c r="K74" t="s">
         <v>19</v>
       </c>
       <c r="L74" t="s">
         <v>19</v>
       </c>
       <c r="M74">
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:13">
       <c r="A75" t="s">
         <v>108</v>
       </c>
       <c r="B75" t="s">
         <v>109</v>
       </c>
       <c r="C75" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D75" t="s">
         <v>24</v>
       </c>
       <c r="E75" t="s">
         <v>17</v>
       </c>
       <c r="F75" t="s">
         <v>25</v>
       </c>
       <c r="G75" t="s">
         <v>19</v>
       </c>
       <c r="J75" t="s">
         <v>19</v>
       </c>
       <c r="K75" t="s">
         <v>19</v>
       </c>
       <c r="L75" t="s">
         <v>19</v>
       </c>
       <c r="M75">
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:13">
       <c r="A76" t="s">
         <v>110</v>
       </c>
       <c r="B76" t="s">
         <v>109</v>
       </c>
       <c r="C76" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D76" t="s">
         <v>24</v>
       </c>
       <c r="E76" t="s">
         <v>17</v>
       </c>
       <c r="F76" t="s">
         <v>25</v>
       </c>
       <c r="G76" t="s">
         <v>19</v>
       </c>
       <c r="J76" t="s">
         <v>19</v>
       </c>
       <c r="K76" t="s">
         <v>19</v>
       </c>
       <c r="L76" t="s">
         <v>19</v>
       </c>
       <c r="M76">
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:13">
       <c r="A77" t="s">
         <v>111</v>
       </c>
       <c r="B77" t="s">
         <v>112</v>
       </c>
       <c r="C77" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D77" t="s">
         <v>24</v>
       </c>
       <c r="E77" t="s">
         <v>17</v>
       </c>
       <c r="F77" t="s">
         <v>25</v>
       </c>
       <c r="G77" t="s">
         <v>19</v>
       </c>
       <c r="J77" t="s">
         <v>19</v>
       </c>
       <c r="K77" t="s">
         <v>19</v>
       </c>
       <c r="L77" t="s">
         <v>19</v>
       </c>
       <c r="M77">
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:13">
       <c r="A78" t="s">
         <v>113</v>
       </c>
       <c r="B78" t="s">
         <v>112</v>
       </c>
       <c r="C78" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D78" t="s">
         <v>24</v>
       </c>
       <c r="E78" t="s">
         <v>17</v>
       </c>
       <c r="F78" t="s">
         <v>25</v>
       </c>
       <c r="G78" t="s">
         <v>19</v>
       </c>
       <c r="J78" t="s">
         <v>19</v>
       </c>
       <c r="K78" t="s">
         <v>19</v>
       </c>
       <c r="L78" t="s">
         <v>19</v>
       </c>
       <c r="M78">
         <v>0</v>
       </c>
@@ -5022,51 +5022,51 @@
       </c>
       <c r="G80" t="s">
         <v>19</v>
       </c>
       <c r="J80" t="s">
         <v>19</v>
       </c>
       <c r="K80" t="s">
         <v>19</v>
       </c>
       <c r="L80" t="s">
         <v>19</v>
       </c>
       <c r="M80">
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" t="s">
         <v>117</v>
       </c>
       <c r="B81" t="s">
         <v>116</v>
       </c>
       <c r="C81" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D81" t="s">
         <v>24</v>
       </c>
       <c r="E81" t="s">
         <v>17</v>
       </c>
       <c r="F81" t="s">
         <v>25</v>
       </c>
       <c r="G81" t="s">
         <v>19</v>
       </c>
       <c r="J81" t="s">
         <v>19</v>
       </c>
       <c r="K81" t="s">
         <v>19</v>
       </c>
       <c r="L81" t="s">
         <v>19</v>
       </c>
       <c r="M81">
         <v>0</v>
       </c>
@@ -5095,363 +5095,363 @@
       </c>
       <c r="J82" t="s">
         <v>19</v>
       </c>
       <c r="K82" t="s">
         <v>19</v>
       </c>
       <c r="L82" t="s">
         <v>19</v>
       </c>
       <c r="M82">
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" t="s">
         <v>119</v>
       </c>
       <c r="B83" t="s">
         <v>120</v>
       </c>
       <c r="C83" t="s">
         <v>15</v>
       </c>
       <c r="D83" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="E83" t="s">
         <v>17</v>
       </c>
       <c r="F83" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="G83" t="s">
         <v>19</v>
       </c>
       <c r="J83" t="s">
         <v>19</v>
       </c>
       <c r="K83" t="s">
         <v>19</v>
       </c>
       <c r="L83" t="s">
         <v>19</v>
       </c>
       <c r="M83">
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" t="s">
         <v>121</v>
       </c>
       <c r="B84" t="s">
         <v>120</v>
       </c>
       <c r="C84" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D84" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="E84" t="s">
         <v>17</v>
       </c>
       <c r="F84" t="s">
         <v>18</v>
       </c>
       <c r="G84" t="s">
         <v>19</v>
       </c>
       <c r="J84" t="s">
         <v>19</v>
       </c>
       <c r="K84" t="s">
         <v>19</v>
       </c>
       <c r="L84" t="s">
         <v>19</v>
       </c>
       <c r="M84">
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" t="s">
         <v>122</v>
       </c>
       <c r="B85" t="s">
         <v>120</v>
       </c>
       <c r="C85" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D85" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="E85" t="s">
         <v>17</v>
       </c>
       <c r="F85" t="s">
         <v>18</v>
       </c>
       <c r="G85" t="s">
         <v>19</v>
       </c>
       <c r="J85" t="s">
         <v>19</v>
       </c>
       <c r="K85" t="s">
         <v>19</v>
       </c>
       <c r="L85" t="s">
         <v>19</v>
       </c>
       <c r="M85">
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" t="s">
         <v>123</v>
       </c>
       <c r="B86" t="s">
         <v>120</v>
       </c>
       <c r="C86" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D86" t="s">
         <v>16</v>
       </c>
       <c r="E86" t="s">
         <v>17</v>
       </c>
       <c r="F86" t="s">
         <v>18</v>
       </c>
       <c r="G86" t="s">
         <v>19</v>
       </c>
       <c r="J86" t="s">
         <v>19</v>
       </c>
       <c r="K86" t="s">
         <v>19</v>
       </c>
       <c r="L86" t="s">
         <v>19</v>
       </c>
       <c r="M86">
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" t="s">
         <v>124</v>
       </c>
       <c r="B87" t="s">
         <v>120</v>
       </c>
       <c r="C87" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D87" t="s">
         <v>16</v>
       </c>
       <c r="E87" t="s">
         <v>17</v>
       </c>
       <c r="F87" t="s">
         <v>18</v>
       </c>
       <c r="G87" t="s">
         <v>19</v>
       </c>
       <c r="J87" t="s">
         <v>19</v>
       </c>
       <c r="K87" t="s">
         <v>19</v>
       </c>
       <c r="L87" t="s">
         <v>19</v>
       </c>
       <c r="M87">
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" t="s">
         <v>125</v>
       </c>
       <c r="B88" t="s">
         <v>120</v>
       </c>
       <c r="C88" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D88" t="s">
         <v>16</v>
       </c>
       <c r="E88" t="s">
-        <v>17</v>
+        <v>58</v>
       </c>
       <c r="F88" t="s">
         <v>18</v>
       </c>
       <c r="G88" t="s">
         <v>19</v>
       </c>
       <c r="J88" t="s">
         <v>19</v>
       </c>
       <c r="K88" t="s">
         <v>19</v>
       </c>
       <c r="L88" t="s">
         <v>19</v>
       </c>
       <c r="M88">
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" t="s">
         <v>126</v>
       </c>
       <c r="B89" t="s">
         <v>120</v>
       </c>
       <c r="C89" t="s">
         <v>15</v>
       </c>
       <c r="D89" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="E89" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F89" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="G89" t="s">
         <v>19</v>
       </c>
       <c r="J89" t="s">
         <v>19</v>
       </c>
       <c r="K89" t="s">
         <v>19</v>
       </c>
       <c r="L89" t="s">
         <v>19</v>
       </c>
       <c r="M89">
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:13">
       <c r="A90" t="s">
         <v>127</v>
       </c>
       <c r="B90" t="s">
         <v>120</v>
       </c>
       <c r="C90" t="s">
         <v>15</v>
       </c>
       <c r="D90" t="s">
         <v>24</v>
       </c>
       <c r="E90" t="s">
-        <v>64</v>
+        <v>17</v>
       </c>
       <c r="F90" t="s">
         <v>25</v>
       </c>
       <c r="G90" t="s">
         <v>19</v>
       </c>
       <c r="J90" t="s">
         <v>19</v>
       </c>
       <c r="K90" t="s">
         <v>19</v>
       </c>
       <c r="L90" t="s">
         <v>19</v>
       </c>
       <c r="M90">
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" t="s">
         <v>128</v>
       </c>
       <c r="B91" t="s">
         <v>120</v>
       </c>
       <c r="C91" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D91" t="s">
         <v>24</v>
       </c>
       <c r="E91" t="s">
         <v>17</v>
       </c>
       <c r="F91" t="s">
         <v>25</v>
       </c>
       <c r="G91" t="s">
         <v>19</v>
       </c>
       <c r="J91" t="s">
         <v>19</v>
       </c>
       <c r="K91" t="s">
         <v>19</v>
       </c>
       <c r="L91" t="s">
         <v>19</v>
       </c>
       <c r="M91">
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:13">
       <c r="A92" t="s">
         <v>129</v>
       </c>
       <c r="B92" t="s">
         <v>120</v>
       </c>
       <c r="C92" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D92" t="s">
         <v>24</v>
       </c>
       <c r="E92" t="s">
         <v>17</v>
       </c>
       <c r="F92" t="s">
         <v>25</v>
       </c>
       <c r="G92" t="s">
         <v>19</v>
       </c>
       <c r="J92" t="s">
         <v>19</v>
       </c>
       <c r="K92" t="s">
         <v>19</v>
       </c>
       <c r="L92" t="s">
         <v>19</v>
       </c>
       <c r="M92">
         <v>0</v>
       </c>
@@ -5518,150 +5518,150 @@
       </c>
       <c r="K94" t="s">
         <v>19</v>
       </c>
       <c r="L94" t="s">
         <v>19</v>
       </c>
       <c r="M94">
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:13">
       <c r="A95" t="s">
         <v>132</v>
       </c>
       <c r="B95" t="s">
         <v>120</v>
       </c>
       <c r="C95" t="s">
         <v>15</v>
       </c>
       <c r="D95" t="s">
         <v>24</v>
       </c>
       <c r="E95" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="F95" t="s">
         <v>25</v>
       </c>
       <c r="G95" t="s">
         <v>19</v>
       </c>
       <c r="J95" t="s">
         <v>19</v>
       </c>
       <c r="K95" t="s">
         <v>19</v>
       </c>
       <c r="L95" t="s">
         <v>19</v>
       </c>
       <c r="M95">
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:13">
       <c r="A96" t="s">
         <v>133</v>
       </c>
       <c r="B96" t="s">
         <v>120</v>
       </c>
       <c r="C96" t="s">
         <v>15</v>
       </c>
       <c r="D96" t="s">
         <v>24</v>
       </c>
       <c r="E96" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="F96" t="s">
         <v>25</v>
       </c>
       <c r="G96" t="s">
         <v>19</v>
       </c>
       <c r="J96" t="s">
         <v>19</v>
       </c>
       <c r="K96" t="s">
         <v>19</v>
       </c>
       <c r="L96" t="s">
         <v>19</v>
       </c>
       <c r="M96">
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:13">
       <c r="A97" t="s">
         <v>134</v>
       </c>
       <c r="B97" t="s">
         <v>120</v>
       </c>
       <c r="C97" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D97" t="s">
         <v>16</v>
       </c>
       <c r="E97" t="s">
         <v>17</v>
       </c>
       <c r="F97" t="s">
         <v>27</v>
       </c>
       <c r="G97" t="s">
         <v>19</v>
       </c>
       <c r="J97" t="s">
         <v>19</v>
       </c>
       <c r="K97" t="s">
         <v>19</v>
       </c>
       <c r="L97" t="s">
         <v>19</v>
       </c>
       <c r="M97">
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:13">
       <c r="A98" t="s">
         <v>135</v>
       </c>
       <c r="B98" t="s">
         <v>120</v>
       </c>
       <c r="C98" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D98" t="s">
         <v>16</v>
       </c>
       <c r="E98" t="s">
         <v>17</v>
       </c>
       <c r="F98" t="s">
         <v>27</v>
       </c>
       <c r="G98" t="s">
         <v>19</v>
       </c>
       <c r="J98" t="s">
         <v>19</v>
       </c>
       <c r="K98" t="s">
         <v>19</v>
       </c>
       <c r="L98" t="s">
         <v>19</v>
       </c>
       <c r="M98">
         <v>0</v>
       </c>
@@ -5687,226 +5687,226 @@
       </c>
       <c r="G99" t="s">
         <v>19</v>
       </c>
       <c r="J99" t="s">
         <v>19</v>
       </c>
       <c r="K99" t="s">
         <v>19</v>
       </c>
       <c r="L99" t="s">
         <v>19</v>
       </c>
       <c r="M99">
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:13">
       <c r="A100" t="s">
         <v>137</v>
       </c>
       <c r="B100" t="s">
         <v>120</v>
       </c>
       <c r="C100" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D100" t="s">
         <v>16</v>
       </c>
       <c r="E100" t="s">
         <v>17</v>
       </c>
       <c r="F100" t="s">
         <v>27</v>
       </c>
       <c r="G100" t="s">
         <v>19</v>
       </c>
       <c r="J100" t="s">
         <v>19</v>
       </c>
       <c r="K100" t="s">
         <v>19</v>
       </c>
       <c r="L100" t="s">
         <v>19</v>
       </c>
       <c r="M100">
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:13">
       <c r="A101" t="s">
         <v>138</v>
       </c>
       <c r="B101" t="s">
         <v>120</v>
       </c>
       <c r="C101" t="s">
         <v>15</v>
       </c>
       <c r="D101" t="s">
         <v>16</v>
       </c>
       <c r="E101" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="F101" t="s">
         <v>27</v>
       </c>
       <c r="G101" t="s">
         <v>19</v>
       </c>
       <c r="J101" t="s">
         <v>19</v>
       </c>
       <c r="K101" t="s">
         <v>19</v>
       </c>
       <c r="L101" t="s">
         <v>19</v>
       </c>
       <c r="M101">
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:13">
       <c r="A102" t="s">
         <v>139</v>
       </c>
       <c r="B102" t="s">
         <v>120</v>
       </c>
       <c r="C102" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D102" t="s">
         <v>16</v>
       </c>
       <c r="E102" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="F102" t="s">
         <v>27</v>
       </c>
       <c r="G102" t="s">
         <v>19</v>
       </c>
       <c r="J102" t="s">
         <v>19</v>
       </c>
       <c r="K102" t="s">
         <v>19</v>
       </c>
       <c r="L102" t="s">
         <v>19</v>
       </c>
       <c r="M102">
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:13">
       <c r="A103" t="s">
         <v>140</v>
       </c>
       <c r="B103" t="s">
         <v>120</v>
       </c>
       <c r="C103" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D103" t="s">
         <v>16</v>
       </c>
       <c r="E103" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="F103" t="s">
         <v>27</v>
       </c>
       <c r="G103" t="s">
         <v>19</v>
       </c>
       <c r="J103" t="s">
         <v>19</v>
       </c>
       <c r="K103" t="s">
         <v>19</v>
       </c>
       <c r="L103" t="s">
         <v>19</v>
       </c>
       <c r="M103">
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:13">
       <c r="A104" t="s">
         <v>141</v>
       </c>
       <c r="B104" t="s">
         <v>142</v>
       </c>
       <c r="C104" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D104" t="s">
         <v>24</v>
       </c>
       <c r="E104" t="s">
         <v>17</v>
       </c>
       <c r="F104" t="s">
         <v>25</v>
       </c>
       <c r="G104" t="s">
         <v>19</v>
       </c>
       <c r="J104" t="s">
         <v>19</v>
       </c>
       <c r="K104" t="s">
         <v>19</v>
       </c>
       <c r="L104" t="s">
         <v>19</v>
       </c>
       <c r="M104">
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:13">
       <c r="A105" t="s">
         <v>143</v>
       </c>
       <c r="B105" t="s">
         <v>142</v>
       </c>
       <c r="C105" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D105" t="s">
         <v>24</v>
       </c>
       <c r="E105" t="s">
         <v>17</v>
       </c>
       <c r="F105" t="s">
         <v>25</v>
       </c>
       <c r="G105" t="s">
         <v>19</v>
       </c>
       <c r="J105" t="s">
         <v>19</v>
       </c>
       <c r="K105" t="s">
         <v>19</v>
       </c>
       <c r="L105" t="s">
         <v>19</v>
       </c>
       <c r="M105">
         <v>0</v>
       </c>
@@ -5932,51 +5932,51 @@
       </c>
       <c r="G106" t="s">
         <v>19</v>
       </c>
       <c r="J106" t="s">
         <v>19</v>
       </c>
       <c r="K106" t="s">
         <v>19</v>
       </c>
       <c r="L106" t="s">
         <v>19</v>
       </c>
       <c r="M106">
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:13">
       <c r="A107" t="s">
         <v>145</v>
       </c>
       <c r="B107" t="s">
         <v>142</v>
       </c>
       <c r="C107" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D107" t="s">
         <v>24</v>
       </c>
       <c r="E107" t="s">
         <v>17</v>
       </c>
       <c r="F107" t="s">
         <v>27</v>
       </c>
       <c r="G107" t="s">
         <v>19</v>
       </c>
       <c r="J107" t="s">
         <v>19</v>
       </c>
       <c r="K107" t="s">
         <v>19</v>
       </c>
       <c r="L107" t="s">
         <v>19</v>
       </c>
       <c r="M107">
         <v>0</v>
       </c>
@@ -6075,51 +6075,51 @@
       </c>
       <c r="J110" t="s">
         <v>19</v>
       </c>
       <c r="K110" t="s">
         <v>19</v>
       </c>
       <c r="L110" t="s">
         <v>19</v>
       </c>
       <c r="M110">
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:13">
       <c r="A111" t="s">
         <v>152</v>
       </c>
       <c r="B111" t="s">
         <v>150</v>
       </c>
       <c r="C111" t="s">
         <v>15</v>
       </c>
       <c r="D111" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="E111" t="s">
         <v>42</v>
       </c>
       <c r="F111" t="s">
         <v>151</v>
       </c>
       <c r="G111" t="s">
         <v>19</v>
       </c>
       <c r="J111" t="s">
         <v>19</v>
       </c>
       <c r="K111" t="s">
         <v>19</v>
       </c>
       <c r="L111" t="s">
         <v>19</v>
       </c>
       <c r="M111">
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:13">
       <c r="A112" t="s">
@@ -6145,191 +6145,191 @@
       </c>
       <c r="J112" t="s">
         <v>19</v>
       </c>
       <c r="K112" t="s">
         <v>19</v>
       </c>
       <c r="L112" t="s">
         <v>19</v>
       </c>
       <c r="M112">
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:13">
       <c r="A113" t="s">
         <v>154</v>
       </c>
       <c r="B113" t="s">
         <v>150</v>
       </c>
       <c r="C113" t="s">
         <v>15</v>
       </c>
       <c r="D113" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="E113" t="s">
         <v>42</v>
       </c>
       <c r="F113" t="s">
         <v>151</v>
       </c>
       <c r="G113" t="s">
         <v>19</v>
       </c>
       <c r="J113" t="s">
         <v>19</v>
       </c>
       <c r="K113" t="s">
         <v>19</v>
       </c>
       <c r="L113" t="s">
         <v>19</v>
       </c>
       <c r="M113">
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:13">
       <c r="A114" t="s">
         <v>155</v>
       </c>
       <c r="B114" t="s">
         <v>150</v>
       </c>
       <c r="C114" t="s">
         <v>15</v>
       </c>
       <c r="D114" t="s">
         <v>24</v>
       </c>
       <c r="E114" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="F114" t="s">
         <v>18</v>
       </c>
       <c r="G114" t="s">
         <v>19</v>
       </c>
       <c r="J114" t="s">
         <v>19</v>
       </c>
       <c r="K114" t="s">
         <v>19</v>
       </c>
       <c r="L114" t="s">
         <v>19</v>
       </c>
       <c r="M114">
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:13">
       <c r="A115" t="s">
         <v>156</v>
       </c>
       <c r="B115" t="s">
         <v>150</v>
       </c>
       <c r="C115" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D115" t="s">
         <v>16</v>
       </c>
       <c r="E115" t="s">
         <v>17</v>
       </c>
       <c r="F115" t="s">
         <v>18</v>
       </c>
       <c r="G115" t="s">
         <v>19</v>
       </c>
       <c r="J115" t="s">
         <v>19</v>
       </c>
       <c r="K115" t="s">
         <v>19</v>
       </c>
       <c r="L115" t="s">
         <v>19</v>
       </c>
       <c r="M115">
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:13">
       <c r="A116" t="s">
         <v>157</v>
       </c>
       <c r="B116" t="s">
         <v>150</v>
       </c>
       <c r="C116" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D116" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="E116" t="s">
         <v>17</v>
       </c>
       <c r="F116" t="s">
         <v>18</v>
       </c>
       <c r="G116" t="s">
         <v>19</v>
       </c>
       <c r="J116" t="s">
         <v>19</v>
       </c>
       <c r="K116" t="s">
         <v>19</v>
       </c>
       <c r="L116" t="s">
         <v>19</v>
       </c>
       <c r="M116">
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:13">
       <c r="A117" t="s">
         <v>158</v>
       </c>
       <c r="B117" t="s">
         <v>150</v>
       </c>
       <c r="C117" t="s">
         <v>15</v>
       </c>
       <c r="D117" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="E117" t="s">
         <v>17</v>
       </c>
       <c r="F117" t="s">
         <v>18</v>
       </c>
       <c r="G117" t="s">
         <v>19</v>
       </c>
       <c r="J117" t="s">
         <v>19</v>
       </c>
       <c r="K117" t="s">
         <v>19</v>
       </c>
       <c r="L117" t="s">
         <v>19</v>
       </c>
       <c r="M117">
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:13">
       <c r="A118" t="s">
@@ -6352,197 +6352,197 @@
       </c>
       <c r="G118" t="s">
         <v>19</v>
       </c>
       <c r="J118" t="s">
         <v>19</v>
       </c>
       <c r="K118" t="s">
         <v>19</v>
       </c>
       <c r="L118" t="s">
         <v>19</v>
       </c>
       <c r="M118">
         <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:13">
       <c r="A119" t="s">
         <v>160</v>
       </c>
       <c r="B119" t="s">
         <v>150</v>
       </c>
       <c r="C119" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D119" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="E119" t="s">
         <v>17</v>
       </c>
       <c r="F119" t="s">
         <v>18</v>
       </c>
       <c r="G119" t="s">
         <v>19</v>
       </c>
       <c r="J119" t="s">
         <v>19</v>
       </c>
       <c r="K119" t="s">
         <v>19</v>
       </c>
       <c r="L119" t="s">
         <v>19</v>
       </c>
       <c r="M119">
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:13">
       <c r="A120" t="s">
         <v>161</v>
       </c>
       <c r="B120" t="s">
         <v>150</v>
       </c>
       <c r="C120" t="s">
         <v>15</v>
       </c>
       <c r="D120" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="E120" t="s">
         <v>17</v>
       </c>
       <c r="F120" t="s">
         <v>18</v>
       </c>
       <c r="G120" t="s">
         <v>19</v>
       </c>
       <c r="J120" t="s">
         <v>19</v>
       </c>
       <c r="K120" t="s">
         <v>19</v>
       </c>
       <c r="L120" t="s">
         <v>19</v>
       </c>
       <c r="M120">
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:13">
       <c r="A121" t="s">
         <v>162</v>
       </c>
       <c r="B121" t="s">
         <v>150</v>
       </c>
       <c r="C121" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D121" t="s">
         <v>24</v>
       </c>
       <c r="E121" t="s">
         <v>17</v>
       </c>
       <c r="F121" t="s">
         <v>18</v>
       </c>
       <c r="G121" t="s">
         <v>19</v>
       </c>
       <c r="J121" t="s">
         <v>19</v>
       </c>
       <c r="K121" t="s">
         <v>19</v>
       </c>
       <c r="L121" t="s">
         <v>19</v>
       </c>
       <c r="M121">
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:13">
       <c r="A122" t="s">
         <v>163</v>
       </c>
       <c r="B122" t="s">
         <v>150</v>
       </c>
       <c r="C122" t="s">
         <v>15</v>
       </c>
       <c r="D122" t="s">
         <v>24</v>
       </c>
       <c r="E122" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="F122" t="s">
         <v>18</v>
       </c>
       <c r="G122" t="s">
         <v>19</v>
       </c>
       <c r="J122" t="s">
         <v>19</v>
       </c>
       <c r="K122" t="s">
         <v>19</v>
       </c>
       <c r="L122" t="s">
         <v>19</v>
       </c>
       <c r="M122">
         <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:13">
       <c r="A123" t="s">
         <v>164</v>
       </c>
       <c r="B123" t="s">
         <v>150</v>
       </c>
       <c r="C123" t="s">
         <v>15</v>
       </c>
       <c r="D123" t="s">
         <v>16</v>
       </c>
       <c r="E123" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="F123" t="s">
         <v>18</v>
       </c>
       <c r="G123" t="s">
         <v>19</v>
       </c>
       <c r="J123" t="s">
         <v>19</v>
       </c>
       <c r="K123" t="s">
         <v>19</v>
       </c>
       <c r="L123" t="s">
         <v>19</v>
       </c>
       <c r="M123">
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:13">
       <c r="A124" t="s">
         <v>165</v>
       </c>
       <c r="B124" t="s">
@@ -6597,127 +6597,127 @@
       </c>
       <c r="G125" t="s">
         <v>19</v>
       </c>
       <c r="J125" t="s">
         <v>19</v>
       </c>
       <c r="K125" t="s">
         <v>19</v>
       </c>
       <c r="L125" t="s">
         <v>19</v>
       </c>
       <c r="M125">
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:13">
       <c r="A126" t="s">
         <v>167</v>
       </c>
       <c r="B126" t="s">
         <v>150</v>
       </c>
       <c r="C126" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D126" t="s">
         <v>24</v>
       </c>
       <c r="E126" t="s">
         <v>42</v>
       </c>
       <c r="F126" t="s">
         <v>18</v>
       </c>
       <c r="G126" t="s">
         <v>19</v>
       </c>
       <c r="J126" t="s">
         <v>19</v>
       </c>
       <c r="K126" t="s">
         <v>19</v>
       </c>
       <c r="L126" t="s">
         <v>19</v>
       </c>
       <c r="M126">
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:13">
       <c r="A127" t="s">
         <v>168</v>
       </c>
       <c r="B127" t="s">
         <v>150</v>
       </c>
       <c r="C127" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D127" t="s">
         <v>24</v>
       </c>
       <c r="E127" t="s">
         <v>42</v>
       </c>
       <c r="F127" t="s">
         <v>18</v>
       </c>
       <c r="G127" t="s">
         <v>19</v>
       </c>
       <c r="J127" t="s">
         <v>19</v>
       </c>
       <c r="K127" t="s">
         <v>19</v>
       </c>
       <c r="L127" t="s">
         <v>19</v>
       </c>
       <c r="M127">
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:13">
       <c r="A128" t="s">
         <v>169</v>
       </c>
       <c r="B128" t="s">
         <v>150</v>
       </c>
       <c r="C128" t="s">
         <v>15</v>
       </c>
       <c r="D128" t="s">
         <v>24</v>
       </c>
       <c r="E128" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="F128" t="s">
         <v>25</v>
       </c>
       <c r="G128" t="s">
         <v>19</v>
       </c>
       <c r="J128" t="s">
         <v>19</v>
       </c>
       <c r="K128" t="s">
         <v>19</v>
       </c>
       <c r="L128" t="s">
         <v>19</v>
       </c>
       <c r="M128">
         <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:13">
       <c r="A129" t="s">
         <v>170</v>
       </c>
       <c r="B129" t="s">
@@ -6737,121 +6737,121 @@
       </c>
       <c r="G129" t="s">
         <v>19</v>
       </c>
       <c r="J129" t="s">
         <v>19</v>
       </c>
       <c r="K129" t="s">
         <v>19</v>
       </c>
       <c r="L129" t="s">
         <v>19</v>
       </c>
       <c r="M129">
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:13">
       <c r="A130" t="s">
         <v>171</v>
       </c>
       <c r="B130" t="s">
         <v>150</v>
       </c>
       <c r="C130" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D130" t="s">
         <v>24</v>
       </c>
       <c r="E130" t="s">
         <v>17</v>
       </c>
       <c r="F130" t="s">
         <v>25</v>
       </c>
       <c r="G130" t="s">
         <v>19</v>
       </c>
       <c r="J130" t="s">
         <v>19</v>
       </c>
       <c r="K130" t="s">
         <v>19</v>
       </c>
       <c r="L130" t="s">
         <v>19</v>
       </c>
       <c r="M130">
         <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:13">
       <c r="A131" t="s">
         <v>172</v>
       </c>
       <c r="B131" t="s">
         <v>150</v>
       </c>
       <c r="C131" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D131" t="s">
         <v>24</v>
       </c>
       <c r="E131" t="s">
         <v>17</v>
       </c>
       <c r="F131" t="s">
         <v>25</v>
       </c>
       <c r="G131" t="s">
         <v>19</v>
       </c>
       <c r="J131" t="s">
         <v>19</v>
       </c>
       <c r="K131" t="s">
         <v>19</v>
       </c>
       <c r="L131" t="s">
         <v>19</v>
       </c>
       <c r="M131">
         <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:13">
       <c r="A132" t="s">
         <v>173</v>
       </c>
       <c r="B132" t="s">
         <v>150</v>
       </c>
       <c r="C132" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D132" t="s">
         <v>24</v>
       </c>
       <c r="E132" t="s">
         <v>17</v>
       </c>
       <c r="F132" t="s">
         <v>25</v>
       </c>
       <c r="G132" t="s">
         <v>19</v>
       </c>
       <c r="J132" t="s">
         <v>19</v>
       </c>
       <c r="K132" t="s">
         <v>19</v>
       </c>
       <c r="L132" t="s">
         <v>19</v>
       </c>
       <c r="M132">
         <v>0</v>
       </c>
@@ -6877,366 +6877,366 @@
       </c>
       <c r="G133" t="s">
         <v>19</v>
       </c>
       <c r="J133" t="s">
         <v>19</v>
       </c>
       <c r="K133" t="s">
         <v>19</v>
       </c>
       <c r="L133" t="s">
         <v>19</v>
       </c>
       <c r="M133">
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:13">
       <c r="A134" t="s">
         <v>175</v>
       </c>
       <c r="B134" t="s">
         <v>150</v>
       </c>
       <c r="C134" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D134" t="s">
         <v>16</v>
       </c>
       <c r="E134" t="s">
         <v>17</v>
       </c>
       <c r="F134" t="s">
         <v>27</v>
       </c>
       <c r="G134" t="s">
         <v>19</v>
       </c>
       <c r="J134" t="s">
         <v>19</v>
       </c>
       <c r="K134" t="s">
         <v>19</v>
       </c>
       <c r="L134" t="s">
         <v>19</v>
       </c>
       <c r="M134">
         <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:13">
       <c r="A135" t="s">
         <v>176</v>
       </c>
       <c r="B135" t="s">
         <v>150</v>
       </c>
       <c r="C135" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D135" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="E135" t="s">
         <v>17</v>
       </c>
       <c r="F135" t="s">
         <v>27</v>
       </c>
       <c r="G135" t="s">
         <v>19</v>
       </c>
       <c r="J135" t="s">
         <v>19</v>
       </c>
       <c r="K135" t="s">
         <v>19</v>
       </c>
       <c r="L135" t="s">
         <v>19</v>
       </c>
       <c r="M135">
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:13">
       <c r="A136" t="s">
         <v>177</v>
       </c>
       <c r="B136" t="s">
         <v>150</v>
       </c>
       <c r="C136" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D136" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="E136" t="s">
         <v>17</v>
       </c>
       <c r="F136" t="s">
         <v>27</v>
       </c>
       <c r="G136" t="s">
         <v>19</v>
       </c>
       <c r="J136" t="s">
         <v>19</v>
       </c>
       <c r="K136" t="s">
         <v>19</v>
       </c>
       <c r="L136" t="s">
         <v>19</v>
       </c>
       <c r="M136">
         <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:13">
       <c r="A137" t="s">
         <v>178</v>
       </c>
       <c r="B137" t="s">
         <v>150</v>
       </c>
       <c r="C137" t="s">
         <v>15</v>
       </c>
       <c r="D137" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="E137" t="s">
         <v>17</v>
       </c>
       <c r="F137" t="s">
         <v>27</v>
       </c>
       <c r="G137" t="s">
         <v>19</v>
       </c>
       <c r="J137" t="s">
         <v>19</v>
       </c>
       <c r="K137" t="s">
         <v>19</v>
       </c>
       <c r="L137" t="s">
         <v>19</v>
       </c>
       <c r="M137">
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:13">
       <c r="A138" t="s">
         <v>179</v>
       </c>
       <c r="B138" t="s">
         <v>150</v>
       </c>
       <c r="C138" t="s">
         <v>15</v>
       </c>
       <c r="D138" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="E138" t="s">
         <v>17</v>
       </c>
       <c r="F138" t="s">
         <v>27</v>
       </c>
       <c r="G138" t="s">
         <v>19</v>
       </c>
       <c r="J138" t="s">
         <v>19</v>
       </c>
       <c r="K138" t="s">
         <v>19</v>
       </c>
       <c r="L138" t="s">
         <v>19</v>
       </c>
       <c r="M138">
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:13">
       <c r="A139" t="s">
         <v>180</v>
       </c>
       <c r="B139" t="s">
         <v>150</v>
       </c>
       <c r="C139" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D139" t="s">
         <v>16</v>
       </c>
       <c r="E139" t="s">
         <v>17</v>
       </c>
       <c r="F139" t="s">
         <v>27</v>
       </c>
       <c r="G139" t="s">
         <v>19</v>
       </c>
       <c r="J139" t="s">
         <v>19</v>
       </c>
       <c r="K139" t="s">
         <v>19</v>
       </c>
       <c r="L139" t="s">
         <v>19</v>
       </c>
       <c r="M139">
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:13">
       <c r="A140" t="s">
         <v>181</v>
       </c>
       <c r="B140" t="s">
         <v>150</v>
       </c>
       <c r="C140" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D140" t="s">
         <v>16</v>
       </c>
       <c r="E140" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="F140" t="s">
         <v>27</v>
       </c>
       <c r="G140" t="s">
         <v>19</v>
       </c>
       <c r="J140" t="s">
         <v>19</v>
       </c>
       <c r="K140" t="s">
         <v>19</v>
       </c>
       <c r="L140" t="s">
         <v>19</v>
       </c>
       <c r="M140">
         <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:13">
       <c r="A141" t="s">
         <v>182</v>
       </c>
       <c r="B141" t="s">
         <v>150</v>
       </c>
       <c r="C141" t="s">
         <v>15</v>
       </c>
       <c r="D141" t="s">
         <v>16</v>
       </c>
       <c r="E141" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="F141" t="s">
         <v>27</v>
       </c>
       <c r="G141" t="s">
         <v>19</v>
       </c>
       <c r="J141" t="s">
         <v>19</v>
       </c>
       <c r="K141" t="s">
         <v>19</v>
       </c>
       <c r="L141" t="s">
         <v>19</v>
       </c>
       <c r="M141">
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:13">
       <c r="A142" t="s">
         <v>183</v>
       </c>
       <c r="B142" t="s">
         <v>150</v>
       </c>
       <c r="C142" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D142" t="s">
         <v>16</v>
       </c>
       <c r="E142" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="F142" t="s">
         <v>27</v>
       </c>
       <c r="G142" t="s">
         <v>19</v>
       </c>
       <c r="J142" t="s">
         <v>19</v>
       </c>
       <c r="K142" t="s">
         <v>19</v>
       </c>
       <c r="L142" t="s">
         <v>19</v>
       </c>
       <c r="M142">
         <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:13">
       <c r="A143" t="s">
         <v>184</v>
       </c>
       <c r="B143" t="s">
         <v>185</v>
       </c>
       <c r="C143" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D143" t="s">
         <v>24</v>
       </c>
       <c r="E143" t="s">
         <v>17</v>
       </c>
       <c r="F143" t="s">
         <v>25</v>
       </c>
       <c r="G143" t="s">
         <v>19</v>
       </c>
       <c r="J143" t="s">
         <v>19</v>
       </c>
       <c r="K143" t="s">
         <v>19</v>
       </c>
       <c r="L143" t="s">
         <v>19</v>
       </c>
       <c r="M143">
         <v>0</v>
       </c>
@@ -7262,86 +7262,86 @@
       </c>
       <c r="G144" t="s">
         <v>19</v>
       </c>
       <c r="J144" t="s">
         <v>19</v>
       </c>
       <c r="K144" t="s">
         <v>19</v>
       </c>
       <c r="L144" t="s">
         <v>19</v>
       </c>
       <c r="M144">
         <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:13">
       <c r="A145" t="s">
         <v>187</v>
       </c>
       <c r="B145" t="s">
         <v>185</v>
       </c>
       <c r="C145" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D145" t="s">
         <v>24</v>
       </c>
       <c r="E145" t="s">
         <v>17</v>
       </c>
       <c r="F145" t="s">
         <v>25</v>
       </c>
       <c r="G145" t="s">
         <v>19</v>
       </c>
       <c r="J145" t="s">
         <v>19</v>
       </c>
       <c r="K145" t="s">
         <v>19</v>
       </c>
       <c r="L145" t="s">
         <v>19</v>
       </c>
       <c r="M145">
         <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:13">
       <c r="A146" t="s">
         <v>188</v>
       </c>
       <c r="B146" t="s">
         <v>185</v>
       </c>
       <c r="C146" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D146" t="s">
         <v>24</v>
       </c>
       <c r="E146" t="s">
         <v>42</v>
       </c>
       <c r="F146" t="s">
         <v>25</v>
       </c>
       <c r="G146" t="s">
         <v>19</v>
       </c>
       <c r="J146" t="s">
         <v>19</v>
       </c>
       <c r="K146" t="s">
         <v>19</v>
       </c>
       <c r="L146" t="s">
         <v>19</v>
       </c>
       <c r="M146">
         <v>0</v>
       </c>
@@ -7367,86 +7367,86 @@
       </c>
       <c r="G147" t="s">
         <v>19</v>
       </c>
       <c r="J147" t="s">
         <v>19</v>
       </c>
       <c r="K147" t="s">
         <v>19</v>
       </c>
       <c r="L147" t="s">
         <v>19</v>
       </c>
       <c r="M147">
         <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:13">
       <c r="A148" t="s">
         <v>191</v>
       </c>
       <c r="B148" t="s">
         <v>190</v>
       </c>
       <c r="C148" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D148" t="s">
         <v>24</v>
       </c>
       <c r="E148" t="s">
         <v>17</v>
       </c>
       <c r="F148" t="s">
         <v>25</v>
       </c>
       <c r="G148" t="s">
         <v>19</v>
       </c>
       <c r="J148" t="s">
         <v>19</v>
       </c>
       <c r="K148" t="s">
         <v>19</v>
       </c>
       <c r="L148" t="s">
         <v>19</v>
       </c>
       <c r="M148">
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:13">
       <c r="A149" t="s">
         <v>192</v>
       </c>
       <c r="B149" t="s">
         <v>190</v>
       </c>
       <c r="C149" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D149" t="s">
         <v>24</v>
       </c>
       <c r="E149" t="s">
         <v>17</v>
       </c>
       <c r="F149" t="s">
         <v>25</v>
       </c>
       <c r="G149" t="s">
         <v>19</v>
       </c>
       <c r="J149" t="s">
         <v>19</v>
       </c>
       <c r="K149" t="s">
         <v>19</v>
       </c>
       <c r="L149" t="s">
         <v>19</v>
       </c>
       <c r="M149">
         <v>0</v>
       </c>
@@ -7507,121 +7507,121 @@
       </c>
       <c r="G151" t="s">
         <v>19</v>
       </c>
       <c r="J151" t="s">
         <v>19</v>
       </c>
       <c r="K151" t="s">
         <v>19</v>
       </c>
       <c r="L151" t="s">
         <v>19</v>
       </c>
       <c r="M151">
         <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:13">
       <c r="A152" t="s">
         <v>195</v>
       </c>
       <c r="B152" t="s">
         <v>190</v>
       </c>
       <c r="C152" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D152" t="s">
         <v>24</v>
       </c>
       <c r="E152" t="s">
         <v>42</v>
       </c>
       <c r="F152" t="s">
         <v>25</v>
       </c>
       <c r="G152" t="s">
         <v>19</v>
       </c>
       <c r="J152" t="s">
         <v>19</v>
       </c>
       <c r="K152" t="s">
         <v>19</v>
       </c>
       <c r="L152" t="s">
         <v>19</v>
       </c>
       <c r="M152">
         <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:13">
       <c r="A153" t="s">
         <v>196</v>
       </c>
       <c r="B153" t="s">
         <v>197</v>
       </c>
       <c r="C153" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D153" t="s">
         <v>24</v>
       </c>
       <c r="E153" t="s">
         <v>17</v>
       </c>
       <c r="F153" t="s">
         <v>25</v>
       </c>
       <c r="G153" t="s">
         <v>19</v>
       </c>
       <c r="J153" t="s">
         <v>19</v>
       </c>
       <c r="K153" t="s">
         <v>19</v>
       </c>
       <c r="L153" t="s">
         <v>19</v>
       </c>
       <c r="M153">
         <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:13">
       <c r="A154" t="s">
         <v>198</v>
       </c>
       <c r="B154" t="s">
         <v>197</v>
       </c>
       <c r="C154" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D154" t="s">
         <v>24</v>
       </c>
       <c r="E154" t="s">
         <v>17</v>
       </c>
       <c r="F154" t="s">
         <v>25</v>
       </c>
       <c r="G154" t="s">
         <v>19</v>
       </c>
       <c r="J154" t="s">
         <v>19</v>
       </c>
       <c r="K154" t="s">
         <v>19</v>
       </c>
       <c r="L154" t="s">
         <v>19</v>
       </c>
       <c r="M154">
         <v>0</v>
       </c>
@@ -7647,51 +7647,51 @@
       </c>
       <c r="G155" t="s">
         <v>19</v>
       </c>
       <c r="J155" t="s">
         <v>19</v>
       </c>
       <c r="K155" t="s">
         <v>19</v>
       </c>
       <c r="L155" t="s">
         <v>19</v>
       </c>
       <c r="M155">
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:13">
       <c r="A156" t="s">
         <v>200</v>
       </c>
       <c r="B156" t="s">
         <v>197</v>
       </c>
       <c r="C156" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D156" t="s">
         <v>24</v>
       </c>
       <c r="E156" t="s">
         <v>42</v>
       </c>
       <c r="F156" t="s">
         <v>25</v>
       </c>
       <c r="G156" t="s">
         <v>19</v>
       </c>
       <c r="J156" t="s">
         <v>19</v>
       </c>
       <c r="K156" t="s">
         <v>19</v>
       </c>
       <c r="L156" t="s">
         <v>19</v>
       </c>
       <c r="M156">
         <v>0</v>
       </c>
@@ -7793,115 +7793,115 @@
       </c>
       <c r="K159" t="s">
         <v>19</v>
       </c>
       <c r="L159" t="s">
         <v>19</v>
       </c>
       <c r="M159">
         <v>0</v>
       </c>
     </row>
     <row r="160" spans="1:13">
       <c r="A160" t="s">
         <v>205</v>
       </c>
       <c r="B160" t="s">
         <v>202</v>
       </c>
       <c r="C160" t="s">
         <v>15</v>
       </c>
       <c r="D160" t="s">
         <v>24</v>
       </c>
       <c r="E160" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="F160" t="s">
         <v>25</v>
       </c>
       <c r="G160" t="s">
         <v>19</v>
       </c>
       <c r="J160" t="s">
         <v>19</v>
       </c>
       <c r="K160" t="s">
         <v>19</v>
       </c>
       <c r="L160" t="s">
         <v>19</v>
       </c>
       <c r="M160">
         <v>0</v>
       </c>
     </row>
     <row r="161" spans="1:13">
       <c r="A161" t="s">
         <v>206</v>
       </c>
       <c r="B161" t="s">
         <v>202</v>
       </c>
       <c r="C161" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D161" t="s">
         <v>24</v>
       </c>
       <c r="E161" t="s">
         <v>17</v>
       </c>
       <c r="F161" t="s">
         <v>25</v>
       </c>
       <c r="G161" t="s">
         <v>19</v>
       </c>
       <c r="J161" t="s">
         <v>19</v>
       </c>
       <c r="K161" t="s">
         <v>19</v>
       </c>
       <c r="L161" t="s">
         <v>19</v>
       </c>
       <c r="M161">
         <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:13">
       <c r="A162" t="s">
         <v>207</v>
       </c>
       <c r="B162" t="s">
         <v>202</v>
       </c>
       <c r="C162" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D162" t="s">
         <v>24</v>
       </c>
       <c r="E162" t="s">
         <v>17</v>
       </c>
       <c r="F162" t="s">
         <v>25</v>
       </c>
       <c r="G162" t="s">
         <v>19</v>
       </c>
       <c r="J162" t="s">
         <v>19</v>
       </c>
       <c r="K162" t="s">
         <v>19</v>
       </c>
       <c r="L162" t="s">
         <v>19</v>
       </c>
       <c r="M162">
         <v>0</v>
       </c>
@@ -7927,226 +7927,226 @@
       </c>
       <c r="G163" t="s">
         <v>19</v>
       </c>
       <c r="J163" t="s">
         <v>19</v>
       </c>
       <c r="K163" t="s">
         <v>19</v>
       </c>
       <c r="L163" t="s">
         <v>19</v>
       </c>
       <c r="M163">
         <v>0</v>
       </c>
     </row>
     <row r="164" spans="1:13">
       <c r="A164" t="s">
         <v>209</v>
       </c>
       <c r="B164" t="s">
         <v>202</v>
       </c>
       <c r="C164" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D164" t="s">
         <v>24</v>
       </c>
       <c r="E164" t="s">
         <v>42</v>
       </c>
       <c r="F164" t="s">
         <v>25</v>
       </c>
       <c r="G164" t="s">
         <v>19</v>
       </c>
       <c r="J164" t="s">
         <v>19</v>
       </c>
       <c r="K164" t="s">
         <v>19</v>
       </c>
       <c r="L164" t="s">
         <v>19</v>
       </c>
       <c r="M164">
         <v>0</v>
       </c>
     </row>
     <row r="165" spans="1:13">
       <c r="A165" t="s">
         <v>210</v>
       </c>
       <c r="B165" t="s">
         <v>202</v>
       </c>
       <c r="C165" t="s">
         <v>15</v>
       </c>
       <c r="D165" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="E165" t="s">
         <v>17</v>
       </c>
       <c r="F165" t="s">
         <v>27</v>
       </c>
       <c r="G165" t="s">
         <v>19</v>
       </c>
       <c r="J165" t="s">
         <v>19</v>
       </c>
       <c r="K165" t="s">
         <v>19</v>
       </c>
       <c r="L165" t="s">
         <v>19</v>
       </c>
       <c r="M165">
         <v>0</v>
       </c>
     </row>
     <row r="166" spans="1:13">
       <c r="A166" t="s">
         <v>211</v>
       </c>
       <c r="B166" t="s">
         <v>202</v>
       </c>
       <c r="C166" t="s">
         <v>15</v>
       </c>
       <c r="D166" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="E166" t="s">
         <v>17</v>
       </c>
       <c r="F166" t="s">
         <v>27</v>
       </c>
       <c r="G166" t="s">
         <v>19</v>
       </c>
       <c r="J166" t="s">
         <v>19</v>
       </c>
       <c r="K166" t="s">
         <v>19</v>
       </c>
       <c r="L166" t="s">
         <v>19</v>
       </c>
       <c r="M166">
         <v>0</v>
       </c>
     </row>
     <row r="167" spans="1:13">
       <c r="A167" t="s">
         <v>212</v>
       </c>
       <c r="B167" t="s">
         <v>213</v>
       </c>
       <c r="C167" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D167" t="s">
         <v>24</v>
       </c>
       <c r="E167" t="s">
         <v>17</v>
       </c>
       <c r="F167" t="s">
         <v>25</v>
       </c>
       <c r="G167" t="s">
         <v>19</v>
       </c>
       <c r="J167" t="s">
         <v>19</v>
       </c>
       <c r="K167" t="s">
         <v>19</v>
       </c>
       <c r="L167" t="s">
         <v>19</v>
       </c>
       <c r="M167">
         <v>0</v>
       </c>
     </row>
     <row r="168" spans="1:13">
       <c r="A168" t="s">
         <v>214</v>
       </c>
       <c r="B168" t="s">
         <v>213</v>
       </c>
       <c r="C168" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D168" t="s">
         <v>24</v>
       </c>
       <c r="E168" t="s">
         <v>17</v>
       </c>
       <c r="F168" t="s">
         <v>25</v>
       </c>
       <c r="G168" t="s">
         <v>19</v>
       </c>
       <c r="J168" t="s">
         <v>19</v>
       </c>
       <c r="K168" t="s">
         <v>19</v>
       </c>
       <c r="L168" t="s">
         <v>19</v>
       </c>
       <c r="M168">
         <v>0</v>
       </c>
     </row>
     <row r="169" spans="1:13">
       <c r="A169" t="s">
         <v>215</v>
       </c>
       <c r="B169" t="s">
         <v>213</v>
       </c>
       <c r="C169" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D169" t="s">
         <v>24</v>
       </c>
       <c r="E169" t="s">
         <v>42</v>
       </c>
       <c r="F169" t="s">
         <v>25</v>
       </c>
       <c r="G169" t="s">
         <v>19</v>
       </c>
       <c r="J169" t="s">
         <v>19</v>
       </c>
       <c r="K169" t="s">
         <v>19</v>
       </c>
       <c r="L169" t="s">
         <v>19</v>
       </c>
       <c r="M169">
         <v>0</v>
       </c>
@@ -8213,86 +8213,86 @@
       </c>
       <c r="K171" t="s">
         <v>19</v>
       </c>
       <c r="L171" t="s">
         <v>19</v>
       </c>
       <c r="M171">
         <v>0</v>
       </c>
     </row>
     <row r="172" spans="1:13">
       <c r="A172" t="s">
         <v>219</v>
       </c>
       <c r="B172" t="s">
         <v>217</v>
       </c>
       <c r="C172" t="s">
         <v>15</v>
       </c>
       <c r="D172" t="s">
         <v>24</v>
       </c>
       <c r="E172" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="F172" t="s">
         <v>25</v>
       </c>
       <c r="G172" t="s">
         <v>19</v>
       </c>
       <c r="J172" t="s">
         <v>19</v>
       </c>
       <c r="K172" t="s">
         <v>19</v>
       </c>
       <c r="L172" t="s">
         <v>19</v>
       </c>
       <c r="M172">
         <v>0</v>
       </c>
     </row>
     <row r="173" spans="1:13">
       <c r="A173" t="s">
         <v>220</v>
       </c>
       <c r="B173" t="s">
         <v>217</v>
       </c>
       <c r="C173" t="s">
         <v>15</v>
       </c>
       <c r="D173" t="s">
         <v>24</v>
       </c>
       <c r="E173" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="F173" t="s">
         <v>25</v>
       </c>
       <c r="G173" t="s">
         <v>19</v>
       </c>
       <c r="J173" t="s">
         <v>19</v>
       </c>
       <c r="K173" t="s">
         <v>19</v>
       </c>
       <c r="L173" t="s">
         <v>19</v>
       </c>
       <c r="M173">
         <v>0</v>
       </c>
     </row>
     <row r="174" spans="1:13">
       <c r="A174" t="s">
         <v>221</v>
       </c>
       <c r="B174" t="s">
@@ -8312,436 +8312,436 @@
       </c>
       <c r="G174" t="s">
         <v>19</v>
       </c>
       <c r="J174" t="s">
         <v>19</v>
       </c>
       <c r="K174" t="s">
         <v>19</v>
       </c>
       <c r="L174" t="s">
         <v>19</v>
       </c>
       <c r="M174">
         <v>0</v>
       </c>
     </row>
     <row r="175" spans="1:13">
       <c r="A175" t="s">
         <v>222</v>
       </c>
       <c r="B175" t="s">
         <v>217</v>
       </c>
       <c r="C175" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D175" t="s">
         <v>24</v>
       </c>
       <c r="E175" t="s">
         <v>17</v>
       </c>
       <c r="F175" t="s">
         <v>25</v>
       </c>
       <c r="G175" t="s">
         <v>19</v>
       </c>
       <c r="J175" t="s">
         <v>19</v>
       </c>
       <c r="K175" t="s">
         <v>19</v>
       </c>
       <c r="L175" t="s">
         <v>19</v>
       </c>
       <c r="M175">
         <v>0</v>
       </c>
     </row>
     <row r="176" spans="1:13">
       <c r="A176" t="s">
         <v>223</v>
       </c>
       <c r="B176" t="s">
         <v>217</v>
       </c>
       <c r="C176" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D176" t="s">
         <v>24</v>
       </c>
       <c r="E176" t="s">
         <v>17</v>
       </c>
       <c r="F176" t="s">
         <v>25</v>
       </c>
       <c r="G176" t="s">
         <v>19</v>
       </c>
       <c r="J176" t="s">
         <v>19</v>
       </c>
       <c r="K176" t="s">
         <v>19</v>
       </c>
       <c r="L176" t="s">
         <v>19</v>
       </c>
       <c r="M176">
         <v>0</v>
       </c>
     </row>
     <row r="177" spans="1:13">
       <c r="A177" t="s">
         <v>224</v>
       </c>
       <c r="B177" t="s">
         <v>217</v>
       </c>
       <c r="C177" t="s">
         <v>15</v>
       </c>
       <c r="D177" t="s">
         <v>24</v>
       </c>
       <c r="E177" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="F177" t="s">
         <v>25</v>
       </c>
       <c r="G177" t="s">
         <v>19</v>
       </c>
       <c r="J177" t="s">
         <v>19</v>
       </c>
       <c r="K177" t="s">
         <v>19</v>
       </c>
       <c r="L177" t="s">
         <v>19</v>
       </c>
       <c r="M177">
         <v>0</v>
       </c>
     </row>
     <row r="178" spans="1:13">
       <c r="A178" t="s">
         <v>225</v>
       </c>
       <c r="B178" t="s">
         <v>217</v>
       </c>
       <c r="C178" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D178" t="s">
         <v>24</v>
       </c>
       <c r="E178" t="s">
         <v>42</v>
       </c>
       <c r="F178" t="s">
         <v>25</v>
       </c>
       <c r="G178" t="s">
         <v>19</v>
       </c>
       <c r="J178" t="s">
         <v>19</v>
       </c>
       <c r="K178" t="s">
         <v>19</v>
       </c>
       <c r="L178" t="s">
         <v>19</v>
       </c>
       <c r="M178">
         <v>0</v>
       </c>
     </row>
     <row r="179" spans="1:13">
       <c r="A179" t="s">
         <v>226</v>
       </c>
       <c r="B179" t="s">
         <v>227</v>
       </c>
       <c r="C179" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D179" t="s">
         <v>24</v>
       </c>
       <c r="E179" t="s">
         <v>17</v>
       </c>
       <c r="F179" t="s">
         <v>25</v>
       </c>
       <c r="G179" t="s">
         <v>19</v>
       </c>
       <c r="J179" t="s">
         <v>19</v>
       </c>
       <c r="K179" t="s">
         <v>19</v>
       </c>
       <c r="L179" t="s">
         <v>19</v>
       </c>
       <c r="M179">
         <v>0</v>
       </c>
     </row>
     <row r="180" spans="1:13">
       <c r="A180" t="s">
         <v>228</v>
       </c>
       <c r="B180" t="s">
         <v>227</v>
       </c>
       <c r="C180" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D180" t="s">
         <v>24</v>
       </c>
       <c r="E180" t="s">
         <v>17</v>
       </c>
       <c r="F180" t="s">
         <v>25</v>
       </c>
       <c r="G180" t="s">
         <v>19</v>
       </c>
       <c r="J180" t="s">
         <v>19</v>
       </c>
       <c r="K180" t="s">
         <v>19</v>
       </c>
       <c r="L180" t="s">
         <v>19</v>
       </c>
       <c r="M180">
         <v>0</v>
       </c>
     </row>
     <row r="181" spans="1:13">
       <c r="A181" t="s">
         <v>229</v>
       </c>
       <c r="B181" t="s">
         <v>227</v>
       </c>
       <c r="C181" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D181" t="s">
         <v>24</v>
       </c>
       <c r="E181" t="s">
         <v>42</v>
       </c>
       <c r="F181" t="s">
         <v>25</v>
       </c>
       <c r="G181" t="s">
         <v>19</v>
       </c>
       <c r="J181" t="s">
         <v>19</v>
       </c>
       <c r="K181" t="s">
         <v>19</v>
       </c>
       <c r="L181" t="s">
         <v>19</v>
       </c>
       <c r="M181">
         <v>0</v>
       </c>
     </row>
     <row r="182" spans="1:13">
       <c r="A182" t="s">
         <v>230</v>
       </c>
       <c r="B182" t="s">
         <v>231</v>
       </c>
       <c r="C182" t="s">
         <v>15</v>
       </c>
       <c r="D182" t="s">
         <v>24</v>
       </c>
       <c r="E182" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="F182" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="G182" t="s">
         <v>19</v>
       </c>
       <c r="J182" t="s">
         <v>19</v>
       </c>
       <c r="K182" t="s">
         <v>19</v>
       </c>
       <c r="L182" t="s">
         <v>19</v>
       </c>
       <c r="M182">
         <v>0</v>
       </c>
     </row>
     <row r="183" spans="1:13">
       <c r="A183" t="s">
         <v>232</v>
       </c>
       <c r="B183" t="s">
         <v>231</v>
       </c>
       <c r="C183" t="s">
         <v>15</v>
       </c>
       <c r="D183" t="s">
         <v>24</v>
       </c>
       <c r="E183" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="F183" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="G183" t="s">
         <v>19</v>
       </c>
       <c r="J183" t="s">
         <v>19</v>
       </c>
       <c r="K183" t="s">
         <v>19</v>
       </c>
       <c r="L183" t="s">
         <v>19</v>
       </c>
       <c r="M183">
         <v>0</v>
       </c>
     </row>
     <row r="184" spans="1:13">
       <c r="A184" t="s">
         <v>233</v>
       </c>
       <c r="B184" t="s">
         <v>231</v>
       </c>
       <c r="C184" t="s">
         <v>15</v>
       </c>
       <c r="D184" t="s">
         <v>24</v>
       </c>
       <c r="E184" t="s">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="F184" t="s">
         <v>25</v>
       </c>
       <c r="G184" t="s">
         <v>19</v>
       </c>
       <c r="J184" t="s">
         <v>19</v>
       </c>
       <c r="K184" t="s">
         <v>19</v>
       </c>
       <c r="L184" t="s">
         <v>19</v>
       </c>
       <c r="M184">
         <v>0</v>
       </c>
     </row>
     <row r="185" spans="1:13">
       <c r="A185" t="s">
         <v>234</v>
       </c>
       <c r="B185" t="s">
         <v>231</v>
       </c>
       <c r="C185" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D185" t="s">
         <v>24</v>
       </c>
       <c r="E185" t="s">
         <v>17</v>
       </c>
       <c r="F185" t="s">
         <v>25</v>
       </c>
       <c r="G185" t="s">
         <v>19</v>
       </c>
       <c r="J185" t="s">
         <v>19</v>
       </c>
       <c r="K185" t="s">
         <v>19</v>
       </c>
       <c r="L185" t="s">
         <v>19</v>
       </c>
       <c r="M185">
         <v>0</v>
       </c>
     </row>
     <row r="186" spans="1:13">
       <c r="A186" t="s">
         <v>235</v>
       </c>
       <c r="B186" t="s">
         <v>231</v>
       </c>
       <c r="C186" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D186" t="s">
         <v>24</v>
       </c>
       <c r="E186" t="s">
         <v>17</v>
       </c>
       <c r="F186" t="s">
         <v>25</v>
       </c>
       <c r="G186" t="s">
         <v>19</v>
       </c>
       <c r="J186" t="s">
         <v>19</v>
       </c>
       <c r="K186" t="s">
         <v>19</v>
       </c>
       <c r="L186" t="s">
         <v>19</v>
       </c>
       <c r="M186">
         <v>0</v>
       </c>
@@ -8773,51 +8773,51 @@
       </c>
       <c r="K187" t="s">
         <v>19</v>
       </c>
       <c r="L187" t="s">
         <v>19</v>
       </c>
       <c r="M187">
         <v>0</v>
       </c>
     </row>
     <row r="188" spans="1:13">
       <c r="A188" t="s">
         <v>237</v>
       </c>
       <c r="B188" t="s">
         <v>231</v>
       </c>
       <c r="C188" t="s">
         <v>15</v>
       </c>
       <c r="D188" t="s">
         <v>16</v>
       </c>
       <c r="E188" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="F188" t="s">
         <v>25</v>
       </c>
       <c r="G188" t="s">
         <v>19</v>
       </c>
       <c r="J188" t="s">
         <v>19</v>
       </c>
       <c r="K188" t="s">
         <v>19</v>
       </c>
       <c r="L188" t="s">
         <v>19</v>
       </c>
       <c r="M188">
         <v>0</v>
       </c>
     </row>
     <row r="189" spans="1:13">
       <c r="A189" t="s">
         <v>238</v>
       </c>
       <c r="B189" t="s">
@@ -8837,51 +8837,51 @@
       </c>
       <c r="G189" t="s">
         <v>19</v>
       </c>
       <c r="J189" t="s">
         <v>19</v>
       </c>
       <c r="K189" t="s">
         <v>19</v>
       </c>
       <c r="L189" t="s">
         <v>19</v>
       </c>
       <c r="M189">
         <v>0</v>
       </c>
     </row>
     <row r="190" spans="1:13">
       <c r="A190" t="s">
         <v>239</v>
       </c>
       <c r="B190" t="s">
         <v>231</v>
       </c>
       <c r="C190" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D190" t="s">
         <v>24</v>
       </c>
       <c r="E190" t="s">
         <v>42</v>
       </c>
       <c r="F190" t="s">
         <v>25</v>
       </c>
       <c r="G190" t="s">
         <v>19</v>
       </c>
       <c r="J190" t="s">
         <v>19</v>
       </c>
       <c r="K190" t="s">
         <v>19</v>
       </c>
       <c r="L190" t="s">
         <v>19</v>
       </c>
       <c r="M190">
         <v>0</v>
       </c>
@@ -8977,130 +8977,130 @@
       </c>
       <c r="G193" t="s">
         <v>19</v>
       </c>
       <c r="J193" t="s">
         <v>19</v>
       </c>
       <c r="K193" t="s">
         <v>19</v>
       </c>
       <c r="L193" t="s">
         <v>19</v>
       </c>
       <c r="M193">
         <v>0</v>
       </c>
     </row>
     <row r="194" spans="1:13">
       <c r="A194" t="s">
         <v>244</v>
       </c>
       <c r="B194" t="s">
         <v>242</v>
       </c>
       <c r="C194" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D194" t="s">
         <v>24</v>
       </c>
       <c r="E194" t="s">
         <v>17</v>
       </c>
       <c r="F194" t="s">
         <v>25</v>
       </c>
       <c r="G194" t="s">
         <v>19</v>
       </c>
       <c r="J194" t="s">
         <v>19</v>
       </c>
       <c r="K194" t="s">
         <v>19</v>
       </c>
       <c r="L194" t="s">
         <v>19</v>
       </c>
       <c r="M194">
         <v>0</v>
       </c>
     </row>
     <row r="195" spans="1:13">
       <c r="A195" t="s">
         <v>245</v>
       </c>
       <c r="B195" t="s">
         <v>246</v>
       </c>
       <c r="C195" t="s">
         <v>15</v>
       </c>
       <c r="D195" t="s">
         <v>24</v>
       </c>
       <c r="E195" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="F195" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="G195" t="s">
         <v>19</v>
       </c>
       <c r="J195" t="s">
         <v>19</v>
       </c>
       <c r="K195" t="s">
         <v>19</v>
       </c>
       <c r="L195" t="s">
         <v>19</v>
       </c>
       <c r="M195">
         <v>0</v>
       </c>
     </row>
     <row r="196" spans="1:13">
       <c r="A196" t="s">
         <v>247</v>
       </c>
       <c r="B196" t="s">
         <v>246</v>
       </c>
       <c r="C196" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D196" t="s">
         <v>24</v>
       </c>
       <c r="E196" t="s">
-        <v>42</v>
+        <v>17</v>
       </c>
       <c r="F196" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="G196" t="s">
         <v>19</v>
       </c>
       <c r="J196" t="s">
         <v>19</v>
       </c>
       <c r="K196" t="s">
         <v>19</v>
       </c>
       <c r="L196" t="s">
         <v>19</v>
       </c>
       <c r="M196">
         <v>0</v>
       </c>
     </row>
     <row r="197" spans="1:13">
       <c r="A197" t="s">
         <v>248</v>
       </c>
       <c r="B197" t="s">
         <v>246</v>
       </c>
       <c r="C197" t="s">
@@ -9117,156 +9117,156 @@
       </c>
       <c r="G197" t="s">
         <v>19</v>
       </c>
       <c r="J197" t="s">
         <v>19</v>
       </c>
       <c r="K197" t="s">
         <v>19</v>
       </c>
       <c r="L197" t="s">
         <v>19</v>
       </c>
       <c r="M197">
         <v>0</v>
       </c>
     </row>
     <row r="198" spans="1:13">
       <c r="A198" t="s">
         <v>249</v>
       </c>
       <c r="B198" t="s">
         <v>246</v>
       </c>
       <c r="C198" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D198" t="s">
         <v>24</v>
       </c>
       <c r="E198" t="s">
         <v>17</v>
       </c>
       <c r="F198" t="s">
         <v>25</v>
       </c>
       <c r="G198" t="s">
         <v>19</v>
       </c>
       <c r="J198" t="s">
         <v>19</v>
       </c>
       <c r="K198" t="s">
         <v>19</v>
       </c>
       <c r="L198" t="s">
         <v>19</v>
       </c>
       <c r="M198">
         <v>0</v>
       </c>
     </row>
     <row r="199" spans="1:13">
       <c r="A199" t="s">
         <v>250</v>
       </c>
       <c r="B199" t="s">
         <v>246</v>
       </c>
       <c r="C199" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D199" t="s">
         <v>24</v>
       </c>
       <c r="E199" t="s">
         <v>17</v>
       </c>
       <c r="F199" t="s">
         <v>25</v>
       </c>
       <c r="G199" t="s">
         <v>19</v>
       </c>
       <c r="J199" t="s">
         <v>19</v>
       </c>
       <c r="K199" t="s">
         <v>19</v>
       </c>
       <c r="L199" t="s">
         <v>19</v>
       </c>
       <c r="M199">
         <v>0</v>
       </c>
     </row>
     <row r="200" spans="1:13">
       <c r="A200" t="s">
         <v>251</v>
       </c>
       <c r="B200" t="s">
         <v>246</v>
       </c>
       <c r="C200" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D200" t="s">
         <v>24</v>
       </c>
       <c r="E200" t="s">
         <v>17</v>
       </c>
       <c r="F200" t="s">
         <v>25</v>
       </c>
       <c r="G200" t="s">
         <v>19</v>
       </c>
       <c r="J200" t="s">
         <v>19</v>
       </c>
       <c r="K200" t="s">
         <v>19</v>
       </c>
       <c r="L200" t="s">
         <v>19</v>
       </c>
       <c r="M200">
         <v>0</v>
       </c>
     </row>
     <row r="201" spans="1:13">
       <c r="A201" t="s">
         <v>252</v>
       </c>
       <c r="B201" t="s">
         <v>246</v>
       </c>
       <c r="C201" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D201" t="s">
         <v>24</v>
       </c>
       <c r="E201" t="s">
         <v>42</v>
       </c>
       <c r="F201" t="s">
         <v>25</v>
       </c>
       <c r="G201" t="s">
         <v>19</v>
       </c>
       <c r="J201" t="s">
         <v>19</v>
       </c>
       <c r="K201" t="s">
         <v>19</v>
       </c>
       <c r="L201" t="s">
         <v>19</v>
       </c>
       <c r="M201">
         <v>0</v>
       </c>
@@ -9327,51 +9327,51 @@
       </c>
       <c r="G203" t="s">
         <v>19</v>
       </c>
       <c r="J203" t="s">
         <v>19</v>
       </c>
       <c r="K203" t="s">
         <v>19</v>
       </c>
       <c r="L203" t="s">
         <v>19</v>
       </c>
       <c r="M203">
         <v>0</v>
       </c>
     </row>
     <row r="204" spans="1:13">
       <c r="A204" t="s">
         <v>256</v>
       </c>
       <c r="B204" t="s">
         <v>254</v>
       </c>
       <c r="C204" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D204" t="s">
         <v>24</v>
       </c>
       <c r="E204" t="s">
         <v>17</v>
       </c>
       <c r="F204" t="s">
         <v>25</v>
       </c>
       <c r="G204" t="s">
         <v>19</v>
       </c>
       <c r="J204" t="s">
         <v>19</v>
       </c>
       <c r="K204" t="s">
         <v>19</v>
       </c>
       <c r="L204" t="s">
         <v>19</v>
       </c>
       <c r="M204">
         <v>0</v>
       </c>
@@ -9397,51 +9397,51 @@
       </c>
       <c r="G205" t="s">
         <v>19</v>
       </c>
       <c r="J205" t="s">
         <v>19</v>
       </c>
       <c r="K205" t="s">
         <v>19</v>
       </c>
       <c r="L205" t="s">
         <v>19</v>
       </c>
       <c r="M205">
         <v>0</v>
       </c>
     </row>
     <row r="206" spans="1:13">
       <c r="A206" t="s">
         <v>258</v>
       </c>
       <c r="B206" t="s">
         <v>254</v>
       </c>
       <c r="C206" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D206" t="s">
         <v>24</v>
       </c>
       <c r="E206" t="s">
         <v>42</v>
       </c>
       <c r="F206" t="s">
         <v>25</v>
       </c>
       <c r="G206" t="s">
         <v>19</v>
       </c>
       <c r="J206" t="s">
         <v>19</v>
       </c>
       <c r="K206" t="s">
         <v>19</v>
       </c>
       <c r="L206" t="s">
         <v>19</v>
       </c>
       <c r="M206">
         <v>0</v>
       </c>
@@ -9502,121 +9502,121 @@
       </c>
       <c r="G208" t="s">
         <v>19</v>
       </c>
       <c r="J208" t="s">
         <v>19</v>
       </c>
       <c r="K208" t="s">
         <v>19</v>
       </c>
       <c r="L208" t="s">
         <v>19</v>
       </c>
       <c r="M208">
         <v>0</v>
       </c>
     </row>
     <row r="209" spans="1:13">
       <c r="A209" t="s">
         <v>262</v>
       </c>
       <c r="B209" t="s">
         <v>260</v>
       </c>
       <c r="C209" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D209" t="s">
         <v>24</v>
       </c>
       <c r="E209" t="s">
         <v>17</v>
       </c>
       <c r="F209" t="s">
         <v>18</v>
       </c>
       <c r="G209" t="s">
         <v>19</v>
       </c>
       <c r="J209" t="s">
         <v>19</v>
       </c>
       <c r="K209" t="s">
         <v>19</v>
       </c>
       <c r="L209" t="s">
         <v>19</v>
       </c>
       <c r="M209">
         <v>0</v>
       </c>
     </row>
     <row r="210" spans="1:13">
       <c r="A210" t="s">
         <v>263</v>
       </c>
       <c r="B210" t="s">
         <v>260</v>
       </c>
       <c r="C210" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D210" t="s">
         <v>24</v>
       </c>
       <c r="E210" t="s">
         <v>17</v>
       </c>
       <c r="F210" t="s">
         <v>18</v>
       </c>
       <c r="G210" t="s">
         <v>19</v>
       </c>
       <c r="J210" t="s">
         <v>19</v>
       </c>
       <c r="K210" t="s">
         <v>19</v>
       </c>
       <c r="L210" t="s">
         <v>19</v>
       </c>
       <c r="M210">
         <v>0</v>
       </c>
     </row>
     <row r="211" spans="1:13">
       <c r="A211" t="s">
         <v>264</v>
       </c>
       <c r="B211" t="s">
         <v>260</v>
       </c>
       <c r="C211" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D211" t="s">
         <v>24</v>
       </c>
       <c r="E211" t="s">
         <v>17</v>
       </c>
       <c r="F211" t="s">
         <v>18</v>
       </c>
       <c r="G211" t="s">
         <v>19</v>
       </c>
       <c r="J211" t="s">
         <v>19</v>
       </c>
       <c r="K211" t="s">
         <v>19</v>
       </c>
       <c r="L211" t="s">
         <v>19</v>
       </c>
       <c r="M211">
         <v>0</v>
       </c>
@@ -9648,185 +9648,185 @@
       </c>
       <c r="K212" t="s">
         <v>19</v>
       </c>
       <c r="L212" t="s">
         <v>19</v>
       </c>
       <c r="M212">
         <v>0</v>
       </c>
     </row>
     <row r="213" spans="1:13">
       <c r="A213" t="s">
         <v>266</v>
       </c>
       <c r="B213" t="s">
         <v>260</v>
       </c>
       <c r="C213" t="s">
         <v>15</v>
       </c>
       <c r="D213" t="s">
         <v>24</v>
       </c>
       <c r="E213" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="F213" t="s">
         <v>18</v>
       </c>
       <c r="G213" t="s">
         <v>19</v>
       </c>
       <c r="J213" t="s">
         <v>19</v>
       </c>
       <c r="K213" t="s">
         <v>19</v>
       </c>
       <c r="L213" t="s">
         <v>19</v>
       </c>
       <c r="M213">
         <v>0</v>
       </c>
     </row>
     <row r="214" spans="1:13">
       <c r="A214" t="s">
         <v>267</v>
       </c>
       <c r="B214" t="s">
         <v>260</v>
       </c>
       <c r="C214" t="s">
         <v>15</v>
       </c>
       <c r="D214" t="s">
         <v>24</v>
       </c>
       <c r="E214" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="F214" t="s">
         <v>25</v>
       </c>
       <c r="G214" t="s">
         <v>19</v>
       </c>
       <c r="J214" t="s">
         <v>19</v>
       </c>
       <c r="K214" t="s">
         <v>19</v>
       </c>
       <c r="L214" t="s">
         <v>19</v>
       </c>
       <c r="M214">
         <v>0</v>
       </c>
     </row>
     <row r="215" spans="1:13">
       <c r="A215" t="s">
         <v>268</v>
       </c>
       <c r="B215" t="s">
         <v>260</v>
       </c>
       <c r="C215" t="s">
         <v>15</v>
       </c>
       <c r="D215" t="s">
         <v>24</v>
       </c>
       <c r="E215" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="F215" t="s">
         <v>25</v>
       </c>
       <c r="G215" t="s">
         <v>19</v>
       </c>
       <c r="J215" t="s">
         <v>19</v>
       </c>
       <c r="K215" t="s">
         <v>19</v>
       </c>
       <c r="L215" t="s">
         <v>19</v>
       </c>
       <c r="M215">
         <v>0</v>
       </c>
     </row>
     <row r="216" spans="1:13">
       <c r="A216" t="s">
         <v>269</v>
       </c>
       <c r="B216" t="s">
         <v>260</v>
       </c>
       <c r="C216" t="s">
         <v>15</v>
       </c>
       <c r="D216" t="s">
         <v>24</v>
       </c>
       <c r="E216" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="F216" t="s">
         <v>25</v>
       </c>
       <c r="G216" t="s">
         <v>19</v>
       </c>
       <c r="J216" t="s">
         <v>19</v>
       </c>
       <c r="K216" t="s">
         <v>19</v>
       </c>
       <c r="L216" t="s">
         <v>19</v>
       </c>
       <c r="M216">
         <v>0</v>
       </c>
     </row>
     <row r="217" spans="1:13">
       <c r="A217" t="s">
         <v>270</v>
       </c>
       <c r="B217" t="s">
         <v>260</v>
       </c>
       <c r="C217" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D217" t="s">
         <v>24</v>
       </c>
       <c r="E217" t="s">
         <v>17</v>
       </c>
       <c r="F217" t="s">
         <v>25</v>
       </c>
       <c r="G217" t="s">
         <v>19</v>
       </c>
       <c r="J217" t="s">
         <v>19</v>
       </c>
       <c r="K217" t="s">
         <v>19</v>
       </c>
       <c r="L217" t="s">
         <v>19</v>
       </c>
       <c r="M217">
         <v>0</v>
       </c>
@@ -9852,162 +9852,162 @@
       </c>
       <c r="G218" t="s">
         <v>19</v>
       </c>
       <c r="J218" t="s">
         <v>19</v>
       </c>
       <c r="K218" t="s">
         <v>19</v>
       </c>
       <c r="L218" t="s">
         <v>19</v>
       </c>
       <c r="M218">
         <v>0</v>
       </c>
     </row>
     <row r="219" spans="1:13">
       <c r="A219" t="s">
         <v>272</v>
       </c>
       <c r="B219" t="s">
         <v>260</v>
       </c>
       <c r="C219" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D219" t="s">
         <v>24</v>
       </c>
       <c r="E219" t="s">
         <v>17</v>
       </c>
       <c r="F219" t="s">
         <v>25</v>
       </c>
       <c r="G219" t="s">
         <v>19</v>
       </c>
       <c r="J219" t="s">
         <v>19</v>
       </c>
       <c r="K219" t="s">
         <v>19</v>
       </c>
       <c r="L219" t="s">
         <v>19</v>
       </c>
       <c r="M219">
         <v>0</v>
       </c>
     </row>
     <row r="220" spans="1:13">
       <c r="A220" t="s">
         <v>273</v>
       </c>
       <c r="B220" t="s">
         <v>260</v>
       </c>
       <c r="C220" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D220" t="s">
         <v>24</v>
       </c>
       <c r="E220" t="s">
         <v>17</v>
       </c>
       <c r="F220" t="s">
         <v>25</v>
       </c>
       <c r="G220" t="s">
         <v>19</v>
       </c>
       <c r="J220" t="s">
         <v>19</v>
       </c>
       <c r="K220" t="s">
         <v>19</v>
       </c>
       <c r="L220" t="s">
         <v>19</v>
       </c>
       <c r="M220">
         <v>0</v>
       </c>
     </row>
     <row r="221" spans="1:13">
       <c r="A221" t="s">
         <v>274</v>
       </c>
       <c r="B221" t="s">
         <v>260</v>
       </c>
       <c r="C221" t="s">
         <v>15</v>
       </c>
       <c r="D221" t="s">
         <v>24</v>
       </c>
       <c r="E221" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="F221" t="s">
         <v>25</v>
       </c>
       <c r="G221" t="s">
         <v>19</v>
       </c>
       <c r="J221" t="s">
         <v>19</v>
       </c>
       <c r="K221" t="s">
         <v>19</v>
       </c>
       <c r="L221" t="s">
         <v>19</v>
       </c>
       <c r="M221">
         <v>0</v>
       </c>
     </row>
     <row r="222" spans="1:13">
       <c r="A222" t="s">
         <v>275</v>
       </c>
       <c r="B222" t="s">
         <v>260</v>
       </c>
       <c r="C222" t="s">
         <v>15</v>
       </c>
       <c r="D222" t="s">
         <v>24</v>
       </c>
       <c r="E222" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="F222" t="s">
         <v>25</v>
       </c>
       <c r="G222" t="s">
         <v>19</v>
       </c>
       <c r="J222" t="s">
         <v>19</v>
       </c>
       <c r="K222" t="s">
         <v>19</v>
       </c>
       <c r="L222" t="s">
         <v>19</v>
       </c>
       <c r="M222">
         <v>0</v>
       </c>
     </row>
     <row r="223" spans="1:13">
       <c r="A223" t="s">
         <v>276</v>
       </c>
       <c r="B223" t="s">
@@ -10030,156 +10030,156 @@
       </c>
       <c r="J223" t="s">
         <v>19</v>
       </c>
       <c r="K223" t="s">
         <v>19</v>
       </c>
       <c r="L223" t="s">
         <v>19</v>
       </c>
       <c r="M223">
         <v>0</v>
       </c>
     </row>
     <row r="224" spans="1:13">
       <c r="A224" t="s">
         <v>279</v>
       </c>
       <c r="B224" t="s">
         <v>260</v>
       </c>
       <c r="C224" t="s">
         <v>15</v>
       </c>
       <c r="D224" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="E224" t="s">
         <v>17</v>
       </c>
       <c r="F224" t="s">
         <v>278</v>
       </c>
       <c r="G224" t="s">
         <v>19</v>
       </c>
       <c r="J224" t="s">
         <v>19</v>
       </c>
       <c r="K224" t="s">
         <v>19</v>
       </c>
       <c r="L224" t="s">
         <v>19</v>
       </c>
       <c r="M224">
         <v>0</v>
       </c>
     </row>
     <row r="225" spans="1:13">
       <c r="A225" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B225" t="s">
         <v>260</v>
       </c>
       <c r="C225" t="s">
         <v>15</v>
       </c>
       <c r="D225" t="s">
         <v>277</v>
       </c>
       <c r="E225" t="s">
         <v>17</v>
       </c>
       <c r="F225" t="s">
         <v>278</v>
       </c>
       <c r="G225" t="s">
         <v>19</v>
       </c>
       <c r="J225" t="s">
         <v>19</v>
       </c>
       <c r="K225" t="s">
         <v>19</v>
       </c>
       <c r="L225" t="s">
         <v>19</v>
       </c>
       <c r="M225">
         <v>0</v>
       </c>
     </row>
     <row r="226" spans="1:13">
       <c r="A226" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B226" t="s">
         <v>260</v>
       </c>
       <c r="C226" t="s">
         <v>15</v>
       </c>
       <c r="D226" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="E226" t="s">
         <v>17</v>
       </c>
       <c r="F226" t="s">
         <v>278</v>
       </c>
       <c r="G226" t="s">
         <v>19</v>
       </c>
       <c r="J226" t="s">
         <v>19</v>
       </c>
       <c r="K226" t="s">
         <v>19</v>
       </c>
       <c r="L226" t="s">
         <v>19</v>
       </c>
       <c r="M226">
         <v>0</v>
       </c>
     </row>
     <row r="227" spans="1:13">
       <c r="A227" t="s">
         <v>283</v>
       </c>
       <c r="B227" t="s">
         <v>260</v>
       </c>
       <c r="C227" t="s">
         <v>15</v>
       </c>
       <c r="D227" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="E227" t="s">
         <v>17</v>
       </c>
       <c r="F227" t="s">
         <v>27</v>
       </c>
       <c r="G227" t="s">
         <v>19</v>
       </c>
       <c r="J227" t="s">
         <v>19</v>
       </c>
       <c r="K227" t="s">
         <v>19</v>
       </c>
       <c r="L227" t="s">
         <v>19</v>
       </c>
       <c r="M227">
         <v>0</v>
       </c>
     </row>
     <row r="228" spans="1:13">
       <c r="A228" t="s">
@@ -10240,51 +10240,51 @@
       </c>
       <c r="J229" t="s">
         <v>19</v>
       </c>
       <c r="K229" t="s">
         <v>19</v>
       </c>
       <c r="L229" t="s">
         <v>19</v>
       </c>
       <c r="M229">
         <v>0</v>
       </c>
     </row>
     <row r="230" spans="1:13">
       <c r="A230" t="s">
         <v>286</v>
       </c>
       <c r="B230" t="s">
         <v>260</v>
       </c>
       <c r="C230" t="s">
         <v>15</v>
       </c>
       <c r="D230" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="E230" t="s">
         <v>17</v>
       </c>
       <c r="F230" t="s">
         <v>27</v>
       </c>
       <c r="G230" t="s">
         <v>19</v>
       </c>
       <c r="J230" t="s">
         <v>19</v>
       </c>
       <c r="K230" t="s">
         <v>19</v>
       </c>
       <c r="L230" t="s">
         <v>19</v>
       </c>
       <c r="M230">
         <v>0</v>
       </c>
     </row>
     <row r="231" spans="1:13">
       <c r="A231" t="s">
@@ -10342,86 +10342,86 @@
       </c>
       <c r="G232" t="s">
         <v>19</v>
       </c>
       <c r="J232" t="s">
         <v>19</v>
       </c>
       <c r="K232" t="s">
         <v>19</v>
       </c>
       <c r="L232" t="s">
         <v>19</v>
       </c>
       <c r="M232">
         <v>0</v>
       </c>
     </row>
     <row r="233" spans="1:13">
       <c r="A233" t="s">
         <v>290</v>
       </c>
       <c r="B233" t="s">
         <v>289</v>
       </c>
       <c r="C233" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D233" t="s">
         <v>24</v>
       </c>
       <c r="E233" t="s">
         <v>17</v>
       </c>
       <c r="F233" t="s">
         <v>25</v>
       </c>
       <c r="G233" t="s">
         <v>19</v>
       </c>
       <c r="J233" t="s">
         <v>19</v>
       </c>
       <c r="K233" t="s">
         <v>19</v>
       </c>
       <c r="L233" t="s">
         <v>19</v>
       </c>
       <c r="M233">
         <v>0</v>
       </c>
     </row>
     <row r="234" spans="1:13">
       <c r="A234" t="s">
         <v>291</v>
       </c>
       <c r="B234" t="s">
         <v>289</v>
       </c>
       <c r="C234" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D234" t="s">
         <v>24</v>
       </c>
       <c r="E234" t="s">
         <v>17</v>
       </c>
       <c r="F234" t="s">
         <v>25</v>
       </c>
       <c r="G234" t="s">
         <v>19</v>
       </c>
       <c r="J234" t="s">
         <v>19</v>
       </c>
       <c r="K234" t="s">
         <v>19</v>
       </c>
       <c r="L234" t="s">
         <v>19</v>
       </c>
       <c r="M234">
         <v>0</v>
       </c>
@@ -10447,194 +10447,194 @@
       </c>
       <c r="G235" t="s">
         <v>19</v>
       </c>
       <c r="J235" t="s">
         <v>19</v>
       </c>
       <c r="K235" t="s">
         <v>19</v>
       </c>
       <c r="L235" t="s">
         <v>19</v>
       </c>
       <c r="M235">
         <v>0</v>
       </c>
     </row>
     <row r="236" spans="1:13">
       <c r="A236" t="s">
         <v>293</v>
       </c>
       <c r="B236" t="s">
         <v>289</v>
       </c>
       <c r="C236" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D236" t="s">
         <v>277</v>
       </c>
       <c r="E236" t="s">
         <v>17</v>
       </c>
       <c r="F236" t="s">
         <v>278</v>
       </c>
       <c r="G236" t="s">
         <v>19</v>
       </c>
       <c r="J236" t="s">
         <v>19</v>
       </c>
       <c r="K236" t="s">
         <v>19</v>
       </c>
       <c r="L236" t="s">
         <v>19</v>
       </c>
       <c r="M236">
         <v>0</v>
       </c>
     </row>
     <row r="237" spans="1:13">
       <c r="A237" t="s">
         <v>294</v>
       </c>
       <c r="B237" t="s">
         <v>295</v>
       </c>
       <c r="C237" t="s">
         <v>15</v>
       </c>
       <c r="D237" t="s">
-        <v>277</v>
+        <v>24</v>
       </c>
       <c r="E237" t="s">
-        <v>17</v>
+        <v>47</v>
       </c>
       <c r="F237" t="s">
-        <v>278</v>
+        <v>25</v>
       </c>
       <c r="G237" t="s">
         <v>19</v>
       </c>
       <c r="J237" t="s">
         <v>19</v>
       </c>
       <c r="K237" t="s">
         <v>19</v>
       </c>
       <c r="L237" t="s">
         <v>19</v>
       </c>
       <c r="M237">
         <v>0</v>
       </c>
     </row>
     <row r="238" spans="1:13">
       <c r="A238" t="s">
         <v>296</v>
       </c>
       <c r="B238" t="s">
         <v>295</v>
       </c>
       <c r="C238" t="s">
         <v>15</v>
       </c>
       <c r="D238" t="s">
         <v>24</v>
       </c>
       <c r="E238" t="s">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="F238" t="s">
         <v>25</v>
       </c>
       <c r="G238" t="s">
         <v>19</v>
       </c>
       <c r="J238" t="s">
         <v>19</v>
       </c>
       <c r="K238" t="s">
         <v>19</v>
       </c>
       <c r="L238" t="s">
         <v>19</v>
       </c>
       <c r="M238">
         <v>0</v>
       </c>
     </row>
     <row r="239" spans="1:13">
       <c r="A239" t="s">
         <v>297</v>
       </c>
       <c r="B239" t="s">
         <v>295</v>
       </c>
       <c r="C239" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D239" t="s">
         <v>24</v>
       </c>
       <c r="E239" t="s">
         <v>17</v>
       </c>
       <c r="F239" t="s">
         <v>25</v>
       </c>
       <c r="G239" t="s">
         <v>19</v>
       </c>
       <c r="J239" t="s">
         <v>19</v>
       </c>
       <c r="K239" t="s">
         <v>19</v>
       </c>
       <c r="L239" t="s">
         <v>19</v>
       </c>
       <c r="M239">
         <v>0</v>
       </c>
     </row>
     <row r="240" spans="1:13">
       <c r="A240" t="s">
         <v>298</v>
       </c>
       <c r="B240" t="s">
         <v>295</v>
       </c>
       <c r="C240" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D240" t="s">
-        <v>24</v>
+        <v>277</v>
       </c>
       <c r="E240" t="s">
         <v>17</v>
       </c>
       <c r="F240" t="s">
         <v>25</v>
       </c>
       <c r="G240" t="s">
         <v>19</v>
       </c>
       <c r="J240" t="s">
         <v>19</v>
       </c>
       <c r="K240" t="s">
         <v>19</v>
       </c>
       <c r="L240" t="s">
         <v>19</v>
       </c>
       <c r="M240">
         <v>0</v>
       </c>
     </row>
     <row r="241" spans="1:13">
       <c r="A241" t="s">
@@ -10657,191 +10657,191 @@
       </c>
       <c r="G241" t="s">
         <v>19</v>
       </c>
       <c r="J241" t="s">
         <v>19</v>
       </c>
       <c r="K241" t="s">
         <v>19</v>
       </c>
       <c r="L241" t="s">
         <v>19</v>
       </c>
       <c r="M241">
         <v>0</v>
       </c>
     </row>
     <row r="242" spans="1:13">
       <c r="A242" t="s">
         <v>300</v>
       </c>
       <c r="B242" t="s">
         <v>295</v>
       </c>
       <c r="C242" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D242" t="s">
-        <v>277</v>
+        <v>24</v>
       </c>
       <c r="E242" t="s">
         <v>17</v>
       </c>
       <c r="F242" t="s">
         <v>25</v>
       </c>
       <c r="G242" t="s">
         <v>19</v>
       </c>
       <c r="J242" t="s">
         <v>19</v>
       </c>
       <c r="K242" t="s">
         <v>19</v>
       </c>
       <c r="L242" t="s">
         <v>19</v>
       </c>
       <c r="M242">
         <v>0</v>
       </c>
     </row>
     <row r="243" spans="1:13">
       <c r="A243" t="s">
         <v>301</v>
       </c>
       <c r="B243" t="s">
         <v>295</v>
       </c>
       <c r="C243" t="s">
         <v>15</v>
       </c>
       <c r="D243" t="s">
-        <v>24</v>
+        <v>277</v>
       </c>
       <c r="E243" t="s">
         <v>17</v>
       </c>
       <c r="F243" t="s">
-        <v>25</v>
+        <v>278</v>
       </c>
       <c r="G243" t="s">
         <v>19</v>
       </c>
       <c r="J243" t="s">
         <v>19</v>
       </c>
       <c r="K243" t="s">
         <v>19</v>
       </c>
       <c r="L243" t="s">
         <v>19</v>
       </c>
       <c r="M243">
         <v>0</v>
       </c>
     </row>
     <row r="244" spans="1:13">
       <c r="A244" t="s">
         <v>302</v>
       </c>
       <c r="B244" t="s">
         <v>295</v>
       </c>
       <c r="C244" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D244" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="E244" t="s">
         <v>17</v>
       </c>
       <c r="F244" t="s">
         <v>278</v>
       </c>
       <c r="G244" t="s">
         <v>19</v>
       </c>
       <c r="J244" t="s">
         <v>19</v>
       </c>
       <c r="K244" t="s">
         <v>19</v>
       </c>
       <c r="L244" t="s">
         <v>19</v>
       </c>
       <c r="M244">
         <v>0</v>
       </c>
     </row>
     <row r="245" spans="1:13">
       <c r="A245" t="s">
         <v>303</v>
       </c>
       <c r="B245" t="s">
         <v>295</v>
       </c>
       <c r="C245" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D245" t="s">
         <v>277</v>
       </c>
       <c r="E245" t="s">
         <v>17</v>
       </c>
       <c r="F245" t="s">
         <v>278</v>
       </c>
       <c r="G245" t="s">
         <v>19</v>
       </c>
       <c r="J245" t="s">
         <v>19</v>
       </c>
       <c r="K245" t="s">
         <v>19</v>
       </c>
       <c r="L245" t="s">
         <v>19</v>
       </c>
       <c r="M245">
         <v>0</v>
       </c>
     </row>
     <row r="246" spans="1:13">
       <c r="A246" t="s">
         <v>304</v>
       </c>
       <c r="B246" t="s">
         <v>295</v>
       </c>
       <c r="C246" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D246" t="s">
         <v>277</v>
       </c>
       <c r="E246" t="s">
         <v>17</v>
       </c>
       <c r="F246" t="s">
         <v>278</v>
       </c>
       <c r="G246" t="s">
         <v>19</v>
       </c>
       <c r="J246" t="s">
         <v>19</v>
       </c>
       <c r="K246" t="s">
         <v>19</v>
       </c>
       <c r="L246" t="s">
         <v>19</v>
       </c>
       <c r="M246">
         <v>0</v>
       </c>
@@ -10937,89 +10937,89 @@
       </c>
       <c r="G249" t="s">
         <v>19</v>
       </c>
       <c r="J249" t="s">
         <v>19</v>
       </c>
       <c r="K249" t="s">
         <v>19</v>
       </c>
       <c r="L249" t="s">
         <v>19</v>
       </c>
       <c r="M249">
         <v>0</v>
       </c>
     </row>
     <row r="250" spans="1:13">
       <c r="A250" t="s">
         <v>309</v>
       </c>
       <c r="B250" t="s">
         <v>308</v>
       </c>
       <c r="C250" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D250" t="s">
         <v>24</v>
       </c>
       <c r="E250" t="s">
         <v>17</v>
       </c>
       <c r="F250" t="s">
         <v>25</v>
       </c>
       <c r="G250" t="s">
         <v>19</v>
       </c>
       <c r="J250" t="s">
         <v>19</v>
       </c>
       <c r="K250" t="s">
         <v>19</v>
       </c>
       <c r="L250" t="s">
         <v>19</v>
       </c>
       <c r="M250">
         <v>0</v>
       </c>
     </row>
     <row r="251" spans="1:13">
       <c r="A251" t="s">
         <v>310</v>
       </c>
       <c r="B251" t="s">
         <v>308</v>
       </c>
       <c r="C251" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D251" t="s">
-        <v>277</v>
+        <v>24</v>
       </c>
       <c r="E251" t="s">
         <v>17</v>
       </c>
       <c r="F251" t="s">
         <v>25</v>
       </c>
       <c r="G251" t="s">
         <v>19</v>
       </c>
       <c r="J251" t="s">
         <v>19</v>
       </c>
       <c r="K251" t="s">
         <v>19</v>
       </c>
       <c r="L251" t="s">
         <v>19</v>
       </c>
       <c r="M251">
         <v>0</v>
       </c>
     </row>
     <row r="252" spans="1:13">
       <c r="A252" t="s">
@@ -11042,124 +11042,124 @@
       </c>
       <c r="G252" t="s">
         <v>19</v>
       </c>
       <c r="J252" t="s">
         <v>19</v>
       </c>
       <c r="K252" t="s">
         <v>19</v>
       </c>
       <c r="L252" t="s">
         <v>19</v>
       </c>
       <c r="M252">
         <v>0</v>
       </c>
     </row>
     <row r="253" spans="1:13">
       <c r="A253" t="s">
         <v>312</v>
       </c>
       <c r="B253" t="s">
         <v>308</v>
       </c>
       <c r="C253" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D253" t="s">
-        <v>24</v>
+        <v>277</v>
       </c>
       <c r="E253" t="s">
         <v>17</v>
       </c>
       <c r="F253" t="s">
         <v>25</v>
       </c>
       <c r="G253" t="s">
         <v>19</v>
       </c>
       <c r="J253" t="s">
         <v>19</v>
       </c>
       <c r="K253" t="s">
         <v>19</v>
       </c>
       <c r="L253" t="s">
         <v>19</v>
       </c>
       <c r="M253">
         <v>0</v>
       </c>
     </row>
     <row r="254" spans="1:13">
       <c r="A254" t="s">
         <v>313</v>
       </c>
       <c r="B254" t="s">
         <v>308</v>
       </c>
       <c r="C254" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D254" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="E254" t="s">
         <v>17</v>
       </c>
       <c r="F254" t="s">
         <v>278</v>
       </c>
       <c r="G254" t="s">
         <v>19</v>
       </c>
       <c r="J254" t="s">
         <v>19</v>
       </c>
       <c r="K254" t="s">
         <v>19</v>
       </c>
       <c r="L254" t="s">
         <v>19</v>
       </c>
       <c r="M254">
         <v>0</v>
       </c>
     </row>
     <row r="255" spans="1:13">
       <c r="A255" t="s">
         <v>314</v>
       </c>
       <c r="B255" t="s">
         <v>308</v>
       </c>
       <c r="C255" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D255" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="E255" t="s">
         <v>17</v>
       </c>
       <c r="F255" t="s">
         <v>278</v>
       </c>
       <c r="G255" t="s">
         <v>19</v>
       </c>
       <c r="J255" t="s">
         <v>19</v>
       </c>
       <c r="K255" t="s">
         <v>19</v>
       </c>
       <c r="L255" t="s">
         <v>19</v>
       </c>
       <c r="M255">
         <v>0</v>
       </c>
     </row>
     <row r="256" spans="1:13">
       <c r="A256" t="s">
@@ -11182,156 +11182,156 @@
       </c>
       <c r="G256" t="s">
         <v>19</v>
       </c>
       <c r="J256" t="s">
         <v>19</v>
       </c>
       <c r="K256" t="s">
         <v>19</v>
       </c>
       <c r="L256" t="s">
         <v>19</v>
       </c>
       <c r="M256">
         <v>0</v>
       </c>
     </row>
     <row r="257" spans="1:13">
       <c r="A257" t="s">
         <v>316</v>
       </c>
       <c r="B257" t="s">
         <v>308</v>
       </c>
       <c r="C257" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D257" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="E257" t="s">
         <v>17</v>
       </c>
       <c r="F257" t="s">
         <v>278</v>
       </c>
       <c r="G257" t="s">
         <v>19</v>
       </c>
       <c r="J257" t="s">
         <v>19</v>
       </c>
       <c r="K257" t="s">
         <v>19</v>
       </c>
       <c r="L257" t="s">
         <v>19</v>
       </c>
       <c r="M257">
         <v>0</v>
       </c>
     </row>
     <row r="258" spans="1:13">
       <c r="A258" t="s">
         <v>317</v>
       </c>
       <c r="B258" t="s">
         <v>318</v>
       </c>
       <c r="C258" t="s">
         <v>15</v>
       </c>
       <c r="D258" t="s">
-        <v>277</v>
+        <v>24</v>
       </c>
       <c r="E258" t="s">
-        <v>17</v>
+        <v>47</v>
       </c>
       <c r="F258" t="s">
-        <v>278</v>
+        <v>25</v>
       </c>
       <c r="G258" t="s">
         <v>19</v>
       </c>
       <c r="J258" t="s">
         <v>19</v>
       </c>
       <c r="K258" t="s">
         <v>19</v>
       </c>
       <c r="L258" t="s">
         <v>19</v>
       </c>
       <c r="M258">
         <v>0</v>
       </c>
     </row>
     <row r="259" spans="1:13">
       <c r="A259" t="s">
         <v>319</v>
       </c>
       <c r="B259" t="s">
         <v>318</v>
       </c>
       <c r="C259" t="s">
         <v>15</v>
       </c>
       <c r="D259" t="s">
         <v>24</v>
       </c>
       <c r="E259" t="s">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="F259" t="s">
         <v>25</v>
       </c>
       <c r="G259" t="s">
         <v>19</v>
       </c>
       <c r="J259" t="s">
         <v>19</v>
       </c>
       <c r="K259" t="s">
         <v>19</v>
       </c>
       <c r="L259" t="s">
         <v>19</v>
       </c>
       <c r="M259">
         <v>0</v>
       </c>
     </row>
     <row r="260" spans="1:13">
       <c r="A260" t="s">
         <v>320</v>
       </c>
       <c r="B260" t="s">
         <v>318</v>
       </c>
       <c r="C260" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D260" t="s">
         <v>24</v>
       </c>
       <c r="E260" t="s">
         <v>17</v>
       </c>
       <c r="F260" t="s">
         <v>25</v>
       </c>
       <c r="G260" t="s">
         <v>19</v>
       </c>
       <c r="J260" t="s">
         <v>19</v>
       </c>
       <c r="K260" t="s">
         <v>19</v>
       </c>
       <c r="L260" t="s">
         <v>19</v>
       </c>
       <c r="M260">
         <v>0</v>
       </c>
@@ -11357,89 +11357,89 @@
       </c>
       <c r="G261" t="s">
         <v>19</v>
       </c>
       <c r="J261" t="s">
         <v>19</v>
       </c>
       <c r="K261" t="s">
         <v>19</v>
       </c>
       <c r="L261" t="s">
         <v>19</v>
       </c>
       <c r="M261">
         <v>0</v>
       </c>
     </row>
     <row r="262" spans="1:13">
       <c r="A262" t="s">
         <v>322</v>
       </c>
       <c r="B262" t="s">
         <v>318</v>
       </c>
       <c r="C262" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D262" t="s">
-        <v>24</v>
+        <v>277</v>
       </c>
       <c r="E262" t="s">
         <v>17</v>
       </c>
       <c r="F262" t="s">
         <v>25</v>
       </c>
       <c r="G262" t="s">
         <v>19</v>
       </c>
       <c r="J262" t="s">
         <v>19</v>
       </c>
       <c r="K262" t="s">
         <v>19</v>
       </c>
       <c r="L262" t="s">
         <v>19</v>
       </c>
       <c r="M262">
         <v>0</v>
       </c>
     </row>
     <row r="263" spans="1:13">
       <c r="A263" t="s">
         <v>323</v>
       </c>
       <c r="B263" t="s">
         <v>318</v>
       </c>
       <c r="C263" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D263" t="s">
-        <v>277</v>
+        <v>24</v>
       </c>
       <c r="E263" t="s">
         <v>17</v>
       </c>
       <c r="F263" t="s">
         <v>25</v>
       </c>
       <c r="G263" t="s">
         <v>19</v>
       </c>
       <c r="J263" t="s">
         <v>19</v>
       </c>
       <c r="K263" t="s">
         <v>19</v>
       </c>
       <c r="L263" t="s">
         <v>19</v>
       </c>
       <c r="M263">
         <v>0</v>
       </c>
     </row>
     <row r="264" spans="1:13">
       <c r="A264" t="s">
@@ -11462,194 +11462,194 @@
       </c>
       <c r="G264" t="s">
         <v>19</v>
       </c>
       <c r="J264" t="s">
         <v>19</v>
       </c>
       <c r="K264" t="s">
         <v>19</v>
       </c>
       <c r="L264" t="s">
         <v>19</v>
       </c>
       <c r="M264">
         <v>0</v>
       </c>
     </row>
     <row r="265" spans="1:13">
       <c r="A265" t="s">
         <v>325</v>
       </c>
       <c r="B265" t="s">
         <v>318</v>
       </c>
       <c r="C265" t="s">
+        <v>15</v>
+      </c>
+      <c r="D265" t="s">
+        <v>277</v>
+      </c>
+      <c r="E265" t="s">
         <v>47</v>
       </c>
-      <c r="D265" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F265" t="s">
-        <v>25</v>
+        <v>278</v>
       </c>
       <c r="G265" t="s">
         <v>19</v>
       </c>
       <c r="J265" t="s">
         <v>19</v>
       </c>
       <c r="K265" t="s">
         <v>19</v>
       </c>
       <c r="L265" t="s">
         <v>19</v>
       </c>
       <c r="M265">
         <v>0</v>
       </c>
     </row>
     <row r="266" spans="1:13">
       <c r="A266" t="s">
         <v>326</v>
       </c>
       <c r="B266" t="s">
         <v>318</v>
       </c>
       <c r="C266" t="s">
         <v>15</v>
       </c>
       <c r="D266" t="s">
         <v>277</v>
       </c>
       <c r="E266" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="F266" t="s">
         <v>278</v>
       </c>
       <c r="G266" t="s">
         <v>19</v>
       </c>
       <c r="J266" t="s">
         <v>19</v>
       </c>
       <c r="K266" t="s">
         <v>19</v>
       </c>
       <c r="L266" t="s">
         <v>19</v>
       </c>
       <c r="M266">
         <v>0</v>
       </c>
     </row>
     <row r="267" spans="1:13">
       <c r="A267" t="s">
         <v>327</v>
       </c>
       <c r="B267" t="s">
         <v>318</v>
       </c>
       <c r="C267" t="s">
         <v>15</v>
       </c>
       <c r="D267" t="s">
         <v>277</v>
       </c>
       <c r="E267" t="s">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="F267" t="s">
         <v>278</v>
       </c>
       <c r="G267" t="s">
         <v>19</v>
       </c>
       <c r="J267" t="s">
         <v>19</v>
       </c>
       <c r="K267" t="s">
         <v>19</v>
       </c>
       <c r="L267" t="s">
         <v>19</v>
       </c>
       <c r="M267">
         <v>0</v>
       </c>
     </row>
     <row r="268" spans="1:13">
       <c r="A268" t="s">
         <v>328</v>
       </c>
       <c r="B268" t="s">
         <v>318</v>
       </c>
       <c r="C268" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D268" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="E268" t="s">
         <v>17</v>
       </c>
       <c r="F268" t="s">
         <v>278</v>
       </c>
       <c r="G268" t="s">
         <v>19</v>
       </c>
       <c r="J268" t="s">
         <v>19</v>
       </c>
       <c r="K268" t="s">
         <v>19</v>
       </c>
       <c r="L268" t="s">
         <v>19</v>
       </c>
       <c r="M268">
         <v>0</v>
       </c>
     </row>
     <row r="269" spans="1:13">
       <c r="A269" t="s">
         <v>329</v>
       </c>
       <c r="B269" t="s">
         <v>318</v>
       </c>
       <c r="C269" t="s">
         <v>15</v>
       </c>
       <c r="D269" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="E269" t="s">
         <v>17</v>
       </c>
       <c r="F269" t="s">
         <v>278</v>
       </c>
       <c r="G269" t="s">
         <v>19</v>
       </c>
       <c r="J269" t="s">
         <v>19</v>
       </c>
       <c r="K269" t="s">
         <v>19</v>
       </c>
       <c r="L269" t="s">
         <v>19</v>
       </c>
       <c r="M269">
         <v>0</v>
       </c>
     </row>
     <row r="270" spans="1:13">
       <c r="A270" t="s">
@@ -11672,261 +11672,261 @@
       </c>
       <c r="G270" t="s">
         <v>19</v>
       </c>
       <c r="J270" t="s">
         <v>19</v>
       </c>
       <c r="K270" t="s">
         <v>19</v>
       </c>
       <c r="L270" t="s">
         <v>19</v>
       </c>
       <c r="M270">
         <v>0</v>
       </c>
     </row>
     <row r="271" spans="1:13">
       <c r="A271" t="s">
         <v>331</v>
       </c>
       <c r="B271" t="s">
         <v>318</v>
       </c>
       <c r="C271" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D271" t="s">
         <v>277</v>
       </c>
       <c r="E271" t="s">
         <v>17</v>
       </c>
       <c r="F271" t="s">
         <v>278</v>
       </c>
       <c r="G271" t="s">
         <v>19</v>
       </c>
       <c r="J271" t="s">
         <v>19</v>
       </c>
       <c r="K271" t="s">
         <v>19</v>
       </c>
       <c r="L271" t="s">
         <v>19</v>
       </c>
       <c r="M271">
         <v>0</v>
       </c>
     </row>
     <row r="272" spans="1:13">
       <c r="A272" t="s">
         <v>332</v>
       </c>
       <c r="B272" t="s">
         <v>318</v>
       </c>
       <c r="C272" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D272" t="s">
         <v>277</v>
       </c>
       <c r="E272" t="s">
         <v>17</v>
       </c>
       <c r="F272" t="s">
         <v>278</v>
       </c>
       <c r="G272" t="s">
         <v>19</v>
       </c>
       <c r="J272" t="s">
         <v>19</v>
       </c>
       <c r="K272" t="s">
         <v>19</v>
       </c>
       <c r="L272" t="s">
         <v>19</v>
       </c>
       <c r="M272">
         <v>0</v>
       </c>
     </row>
     <row r="273" spans="1:13">
       <c r="A273" t="s">
         <v>333</v>
       </c>
       <c r="B273" t="s">
         <v>318</v>
       </c>
       <c r="C273" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D273" t="s">
         <v>277</v>
       </c>
       <c r="E273" t="s">
         <v>17</v>
       </c>
       <c r="F273" t="s">
         <v>278</v>
       </c>
       <c r="G273" t="s">
         <v>19</v>
       </c>
       <c r="J273" t="s">
         <v>19</v>
       </c>
       <c r="K273" t="s">
         <v>19</v>
       </c>
       <c r="L273" t="s">
         <v>19</v>
       </c>
       <c r="M273">
         <v>0</v>
       </c>
     </row>
     <row r="274" spans="1:13">
       <c r="A274" t="s">
         <v>334</v>
       </c>
       <c r="B274" t="s">
         <v>335</v>
       </c>
       <c r="C274" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D274" t="s">
-        <v>277</v>
+        <v>24</v>
       </c>
       <c r="E274" t="s">
         <v>17</v>
       </c>
       <c r="F274" t="s">
         <v>25</v>
       </c>
       <c r="G274" t="s">
         <v>19</v>
       </c>
       <c r="J274" t="s">
         <v>19</v>
       </c>
       <c r="K274" t="s">
         <v>19</v>
       </c>
       <c r="L274" t="s">
         <v>19</v>
       </c>
       <c r="M274">
         <v>0</v>
       </c>
     </row>
     <row r="275" spans="1:13">
       <c r="A275" t="s">
         <v>336</v>
       </c>
       <c r="B275" t="s">
         <v>335</v>
       </c>
       <c r="C275" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D275" t="s">
         <v>24</v>
       </c>
       <c r="E275" t="s">
         <v>17</v>
       </c>
       <c r="F275" t="s">
         <v>25</v>
       </c>
       <c r="G275" t="s">
         <v>19</v>
       </c>
       <c r="J275" t="s">
         <v>19</v>
       </c>
       <c r="K275" t="s">
         <v>19</v>
       </c>
       <c r="L275" t="s">
         <v>19</v>
       </c>
       <c r="M275">
         <v>0</v>
       </c>
     </row>
     <row r="276" spans="1:13">
       <c r="A276" t="s">
         <v>337</v>
       </c>
       <c r="B276" t="s">
         <v>335</v>
       </c>
       <c r="C276" t="s">
         <v>15</v>
       </c>
       <c r="D276" t="s">
-        <v>24</v>
+        <v>277</v>
       </c>
       <c r="E276" t="s">
         <v>17</v>
       </c>
       <c r="F276" t="s">
         <v>25</v>
       </c>
       <c r="G276" t="s">
         <v>19</v>
       </c>
       <c r="J276" t="s">
         <v>19</v>
       </c>
       <c r="K276" t="s">
         <v>19</v>
       </c>
       <c r="L276" t="s">
         <v>19</v>
       </c>
       <c r="M276">
         <v>0</v>
       </c>
     </row>
     <row r="277" spans="1:13">
       <c r="A277" t="s">
         <v>338</v>
       </c>
       <c r="B277" t="s">
         <v>335</v>
       </c>
       <c r="C277" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D277" t="s">
         <v>277</v>
       </c>
       <c r="E277" t="s">
         <v>17</v>
       </c>
       <c r="F277" t="s">
         <v>25</v>
       </c>
       <c r="G277" t="s">
         <v>19</v>
       </c>
       <c r="J277" t="s">
         <v>19</v>
       </c>
       <c r="K277" t="s">
         <v>19</v>
       </c>
       <c r="L277" t="s">
         <v>19</v>
       </c>
       <c r="M277">
         <v>0</v>
       </c>
@@ -11952,611 +11952,611 @@
       </c>
       <c r="G278" t="s">
         <v>19</v>
       </c>
       <c r="J278" t="s">
         <v>19</v>
       </c>
       <c r="K278" t="s">
         <v>19</v>
       </c>
       <c r="L278" t="s">
         <v>19</v>
       </c>
       <c r="M278">
         <v>0</v>
       </c>
     </row>
     <row r="279" spans="1:13">
       <c r="A279" t="s">
         <v>340</v>
       </c>
       <c r="B279" t="s">
         <v>335</v>
       </c>
       <c r="C279" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D279" t="s">
         <v>277</v>
       </c>
       <c r="E279" t="s">
         <v>17</v>
       </c>
       <c r="F279" t="s">
         <v>278</v>
       </c>
       <c r="G279" t="s">
         <v>19</v>
       </c>
       <c r="J279" t="s">
         <v>19</v>
       </c>
       <c r="K279" t="s">
         <v>19</v>
       </c>
       <c r="L279" t="s">
         <v>19</v>
       </c>
       <c r="M279">
         <v>0</v>
       </c>
     </row>
     <row r="280" spans="1:13">
       <c r="A280" t="s">
         <v>341</v>
       </c>
       <c r="B280" t="s">
         <v>335</v>
       </c>
       <c r="C280" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D280" t="s">
         <v>277</v>
       </c>
       <c r="E280" t="s">
         <v>17</v>
       </c>
       <c r="F280" t="s">
         <v>278</v>
       </c>
       <c r="G280" t="s">
         <v>19</v>
       </c>
       <c r="J280" t="s">
         <v>19</v>
       </c>
       <c r="K280" t="s">
         <v>19</v>
       </c>
       <c r="L280" t="s">
         <v>19</v>
       </c>
       <c r="M280">
         <v>0</v>
       </c>
     </row>
     <row r="281" spans="1:13">
       <c r="A281" t="s">
         <v>342</v>
       </c>
       <c r="B281" t="s">
         <v>335</v>
       </c>
       <c r="C281" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D281" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="E281" t="s">
         <v>17</v>
       </c>
       <c r="F281" t="s">
         <v>278</v>
       </c>
       <c r="G281" t="s">
         <v>19</v>
       </c>
       <c r="J281" t="s">
         <v>19</v>
       </c>
       <c r="K281" t="s">
         <v>19</v>
       </c>
       <c r="L281" t="s">
         <v>19</v>
       </c>
       <c r="M281">
         <v>0</v>
       </c>
     </row>
     <row r="282" spans="1:13">
       <c r="A282" t="s">
         <v>343</v>
       </c>
       <c r="B282" t="s">
         <v>344</v>
       </c>
       <c r="C282" t="s">
         <v>15</v>
       </c>
       <c r="D282" t="s">
-        <v>277</v>
+        <v>24</v>
       </c>
       <c r="E282" t="s">
-        <v>17</v>
+        <v>47</v>
       </c>
       <c r="F282" t="s">
-        <v>278</v>
+        <v>25</v>
       </c>
       <c r="G282" t="s">
         <v>19</v>
       </c>
       <c r="J282" t="s">
         <v>19</v>
       </c>
       <c r="K282" t="s">
         <v>19</v>
       </c>
       <c r="L282" t="s">
         <v>19</v>
       </c>
       <c r="M282">
         <v>0</v>
       </c>
     </row>
     <row r="283" spans="1:13">
       <c r="A283" t="s">
         <v>345</v>
       </c>
       <c r="B283" t="s">
         <v>344</v>
       </c>
       <c r="C283" t="s">
         <v>15</v>
       </c>
       <c r="D283" t="s">
         <v>24</v>
       </c>
       <c r="E283" t="s">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="F283" t="s">
         <v>25</v>
       </c>
       <c r="G283" t="s">
         <v>19</v>
       </c>
       <c r="J283" t="s">
         <v>19</v>
       </c>
       <c r="K283" t="s">
         <v>19</v>
       </c>
       <c r="L283" t="s">
         <v>19</v>
       </c>
       <c r="M283">
         <v>0</v>
       </c>
     </row>
     <row r="284" spans="1:13">
       <c r="A284" t="s">
         <v>346</v>
       </c>
       <c r="B284" t="s">
         <v>344</v>
       </c>
       <c r="C284" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D284" t="s">
-        <v>277</v>
+        <v>24</v>
       </c>
       <c r="E284" t="s">
         <v>17</v>
       </c>
       <c r="F284" t="s">
         <v>25</v>
       </c>
       <c r="G284" t="s">
         <v>19</v>
       </c>
       <c r="J284" t="s">
         <v>19</v>
       </c>
       <c r="K284" t="s">
         <v>19</v>
       </c>
       <c r="L284" t="s">
         <v>19</v>
       </c>
       <c r="M284">
         <v>0</v>
       </c>
     </row>
     <row r="285" spans="1:13">
       <c r="A285" t="s">
         <v>347</v>
       </c>
       <c r="B285" t="s">
         <v>344</v>
       </c>
       <c r="C285" t="s">
         <v>15</v>
       </c>
       <c r="D285" t="s">
-        <v>24</v>
+        <v>277</v>
       </c>
       <c r="E285" t="s">
         <v>17</v>
       </c>
       <c r="F285" t="s">
         <v>25</v>
       </c>
       <c r="G285" t="s">
         <v>19</v>
       </c>
       <c r="J285" t="s">
         <v>19</v>
       </c>
       <c r="K285" t="s">
         <v>19</v>
       </c>
       <c r="L285" t="s">
         <v>19</v>
       </c>
       <c r="M285">
         <v>0</v>
       </c>
     </row>
     <row r="286" spans="1:13">
       <c r="A286" t="s">
         <v>348</v>
       </c>
       <c r="B286" t="s">
         <v>344</v>
       </c>
       <c r="C286" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D286" t="s">
         <v>277</v>
       </c>
       <c r="E286" t="s">
         <v>17</v>
       </c>
       <c r="F286" t="s">
         <v>25</v>
       </c>
       <c r="G286" t="s">
         <v>19</v>
       </c>
       <c r="J286" t="s">
         <v>19</v>
       </c>
       <c r="K286" t="s">
         <v>19</v>
       </c>
       <c r="L286" t="s">
         <v>19</v>
       </c>
       <c r="M286">
         <v>0</v>
       </c>
     </row>
     <row r="287" spans="1:13">
       <c r="A287" t="s">
         <v>349</v>
       </c>
       <c r="B287" t="s">
         <v>344</v>
       </c>
       <c r="C287" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D287" t="s">
         <v>24</v>
       </c>
       <c r="E287" t="s">
         <v>17</v>
       </c>
       <c r="F287" t="s">
         <v>25</v>
       </c>
       <c r="G287" t="s">
         <v>19</v>
       </c>
       <c r="J287" t="s">
         <v>19</v>
       </c>
       <c r="K287" t="s">
         <v>19</v>
       </c>
       <c r="L287" t="s">
         <v>19</v>
       </c>
       <c r="M287">
         <v>0</v>
       </c>
     </row>
     <row r="288" spans="1:13">
       <c r="A288" t="s">
         <v>350</v>
       </c>
       <c r="B288" t="s">
         <v>344</v>
       </c>
       <c r="C288" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D288" t="s">
         <v>24</v>
       </c>
       <c r="E288" t="s">
         <v>17</v>
       </c>
       <c r="F288" t="s">
         <v>25</v>
       </c>
       <c r="G288" t="s">
         <v>19</v>
       </c>
       <c r="J288" t="s">
         <v>19</v>
       </c>
       <c r="K288" t="s">
         <v>19</v>
       </c>
       <c r="L288" t="s">
         <v>19</v>
       </c>
       <c r="M288">
         <v>0</v>
       </c>
     </row>
     <row r="289" spans="1:13">
       <c r="A289" t="s">
         <v>351</v>
       </c>
       <c r="B289" t="s">
         <v>344</v>
       </c>
       <c r="C289" t="s">
         <v>15</v>
       </c>
       <c r="D289" t="s">
-        <v>24</v>
+        <v>277</v>
       </c>
       <c r="E289" t="s">
-        <v>17</v>
+        <v>47</v>
       </c>
       <c r="F289" t="s">
-        <v>25</v>
+        <v>278</v>
       </c>
       <c r="G289" t="s">
         <v>19</v>
       </c>
       <c r="J289" t="s">
         <v>19</v>
       </c>
       <c r="K289" t="s">
         <v>19</v>
       </c>
       <c r="L289" t="s">
         <v>19</v>
       </c>
       <c r="M289">
         <v>0</v>
       </c>
     </row>
     <row r="290" spans="1:13">
       <c r="A290" t="s">
         <v>352</v>
       </c>
       <c r="B290" t="s">
         <v>344</v>
       </c>
       <c r="C290" t="s">
         <v>15</v>
       </c>
       <c r="D290" t="s">
         <v>277</v>
       </c>
       <c r="E290" t="s">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="F290" t="s">
         <v>278</v>
       </c>
       <c r="G290" t="s">
         <v>19</v>
       </c>
       <c r="J290" t="s">
         <v>19</v>
       </c>
       <c r="K290" t="s">
         <v>19</v>
       </c>
       <c r="L290" t="s">
         <v>19</v>
       </c>
       <c r="M290">
         <v>0</v>
       </c>
     </row>
     <row r="291" spans="1:13">
       <c r="A291" t="s">
         <v>353</v>
       </c>
       <c r="B291" t="s">
         <v>344</v>
       </c>
       <c r="C291" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D291" t="s">
         <v>277</v>
       </c>
       <c r="E291" t="s">
         <v>17</v>
       </c>
       <c r="F291" t="s">
         <v>278</v>
       </c>
       <c r="G291" t="s">
         <v>19</v>
       </c>
       <c r="J291" t="s">
         <v>19</v>
       </c>
       <c r="K291" t="s">
         <v>19</v>
       </c>
       <c r="L291" t="s">
         <v>19</v>
       </c>
       <c r="M291">
         <v>0</v>
       </c>
     </row>
     <row r="292" spans="1:13">
       <c r="A292" t="s">
         <v>354</v>
       </c>
       <c r="B292" t="s">
         <v>344</v>
       </c>
       <c r="C292" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D292" t="s">
         <v>277</v>
       </c>
       <c r="E292" t="s">
         <v>17</v>
       </c>
       <c r="F292" t="s">
         <v>278</v>
       </c>
       <c r="G292" t="s">
         <v>19</v>
       </c>
       <c r="J292" t="s">
         <v>19</v>
       </c>
       <c r="K292" t="s">
         <v>19</v>
       </c>
       <c r="L292" t="s">
         <v>19</v>
       </c>
       <c r="M292">
         <v>0</v>
       </c>
     </row>
     <row r="293" spans="1:13">
       <c r="A293" t="s">
         <v>355</v>
       </c>
       <c r="B293" t="s">
         <v>344</v>
       </c>
       <c r="C293" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D293" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="E293" t="s">
         <v>17</v>
       </c>
       <c r="F293" t="s">
         <v>278</v>
       </c>
       <c r="G293" t="s">
         <v>19</v>
       </c>
       <c r="J293" t="s">
         <v>19</v>
       </c>
       <c r="K293" t="s">
         <v>19</v>
       </c>
       <c r="L293" t="s">
         <v>19</v>
       </c>
       <c r="M293">
         <v>0</v>
       </c>
     </row>
     <row r="294" spans="1:13">
       <c r="A294" t="s">
         <v>356</v>
       </c>
       <c r="B294" t="s">
         <v>344</v>
       </c>
       <c r="C294" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D294" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="E294" t="s">
         <v>17</v>
       </c>
       <c r="F294" t="s">
         <v>278</v>
       </c>
       <c r="G294" t="s">
         <v>19</v>
       </c>
       <c r="J294" t="s">
         <v>19</v>
       </c>
       <c r="K294" t="s">
         <v>19</v>
       </c>
       <c r="L294" t="s">
         <v>19</v>
       </c>
       <c r="M294">
         <v>0</v>
       </c>
     </row>
     <row r="295" spans="1:13">
       <c r="A295" t="s">
         <v>357</v>
       </c>
       <c r="B295" t="s">
         <v>344</v>
       </c>
       <c r="C295" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D295" t="s">
         <v>277</v>
       </c>
       <c r="E295" t="s">
         <v>17</v>
       </c>
       <c r="F295" t="s">
         <v>278</v>
       </c>
       <c r="G295" t="s">
         <v>19</v>
       </c>
       <c r="J295" t="s">
         <v>19</v>
       </c>
       <c r="K295" t="s">
         <v>19</v>
       </c>
       <c r="L295" t="s">
         <v>19</v>
       </c>
       <c r="M295">
         <v>0</v>
       </c>
@@ -12652,789 +12652,789 @@
       </c>
       <c r="G298" t="s">
         <v>19</v>
       </c>
       <c r="J298" t="s">
         <v>19</v>
       </c>
       <c r="K298" t="s">
         <v>19</v>
       </c>
       <c r="L298" t="s">
         <v>19</v>
       </c>
       <c r="M298">
         <v>0</v>
       </c>
     </row>
     <row r="299" spans="1:13">
       <c r="A299" t="s">
         <v>363</v>
       </c>
       <c r="B299" t="s">
         <v>361</v>
       </c>
       <c r="C299" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D299" t="s">
         <v>24</v>
       </c>
       <c r="E299" t="s">
         <v>17</v>
       </c>
       <c r="F299" t="s">
         <v>25</v>
       </c>
       <c r="G299" t="s">
         <v>19</v>
       </c>
       <c r="J299" t="s">
         <v>19</v>
       </c>
       <c r="K299" t="s">
         <v>19</v>
       </c>
       <c r="L299" t="s">
         <v>19</v>
       </c>
       <c r="M299">
         <v>0</v>
       </c>
     </row>
     <row r="300" spans="1:13">
       <c r="A300" t="s">
         <v>364</v>
       </c>
       <c r="B300" t="s">
         <v>361</v>
       </c>
       <c r="C300" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D300" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="E300" t="s">
         <v>17</v>
       </c>
       <c r="F300" t="s">
         <v>278</v>
       </c>
       <c r="G300" t="s">
         <v>19</v>
       </c>
       <c r="J300" t="s">
         <v>19</v>
       </c>
       <c r="K300" t="s">
         <v>19</v>
       </c>
       <c r="L300" t="s">
         <v>19</v>
       </c>
       <c r="M300">
         <v>0</v>
       </c>
     </row>
     <row r="301" spans="1:13">
       <c r="A301" t="s">
         <v>365</v>
       </c>
       <c r="B301" t="s">
         <v>361</v>
       </c>
       <c r="C301" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D301" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="E301" t="s">
         <v>17</v>
       </c>
       <c r="F301" t="s">
         <v>278</v>
       </c>
       <c r="G301" t="s">
         <v>19</v>
       </c>
       <c r="J301" t="s">
         <v>19</v>
       </c>
       <c r="K301" t="s">
         <v>19</v>
       </c>
       <c r="L301" t="s">
         <v>19</v>
       </c>
       <c r="M301">
         <v>0</v>
       </c>
     </row>
     <row r="302" spans="1:13">
       <c r="A302" t="s">
         <v>366</v>
       </c>
       <c r="B302" t="s">
         <v>367</v>
       </c>
       <c r="C302" t="s">
         <v>15</v>
       </c>
       <c r="D302" t="s">
-        <v>277</v>
+        <v>16</v>
       </c>
       <c r="E302" t="s">
         <v>17</v>
       </c>
       <c r="F302" t="s">
-        <v>278</v>
+        <v>18</v>
       </c>
       <c r="G302" t="s">
         <v>19</v>
       </c>
       <c r="J302" t="s">
         <v>19</v>
       </c>
       <c r="K302" t="s">
         <v>19</v>
       </c>
       <c r="L302" t="s">
         <v>19</v>
       </c>
       <c r="M302">
         <v>0</v>
       </c>
     </row>
     <row r="303" spans="1:13">
       <c r="A303" t="s">
         <v>368</v>
       </c>
       <c r="B303" t="s">
         <v>367</v>
       </c>
       <c r="C303" t="s">
         <v>15</v>
       </c>
       <c r="D303" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="E303" t="s">
         <v>17</v>
       </c>
       <c r="F303" t="s">
         <v>18</v>
       </c>
       <c r="G303" t="s">
         <v>19</v>
       </c>
       <c r="J303" t="s">
         <v>19</v>
       </c>
       <c r="K303" t="s">
         <v>19</v>
       </c>
       <c r="L303" t="s">
         <v>19</v>
       </c>
       <c r="M303">
         <v>0</v>
       </c>
     </row>
     <row r="304" spans="1:13">
       <c r="A304" t="s">
         <v>369</v>
       </c>
       <c r="B304" t="s">
         <v>367</v>
       </c>
       <c r="C304" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D304" t="s">
         <v>24</v>
       </c>
       <c r="E304" t="s">
-        <v>17</v>
+        <v>47</v>
       </c>
       <c r="F304" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="G304" t="s">
         <v>19</v>
       </c>
       <c r="J304" t="s">
         <v>19</v>
       </c>
       <c r="K304" t="s">
         <v>19</v>
       </c>
       <c r="L304" t="s">
         <v>19</v>
       </c>
       <c r="M304">
         <v>0</v>
       </c>
     </row>
     <row r="305" spans="1:13">
       <c r="A305" t="s">
         <v>370</v>
       </c>
       <c r="B305" t="s">
         <v>367</v>
       </c>
       <c r="C305" t="s">
         <v>15</v>
       </c>
       <c r="D305" t="s">
         <v>24</v>
       </c>
       <c r="E305" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="F305" t="s">
         <v>25</v>
       </c>
       <c r="G305" t="s">
         <v>19</v>
       </c>
       <c r="J305" t="s">
         <v>19</v>
       </c>
       <c r="K305" t="s">
         <v>19</v>
       </c>
       <c r="L305" t="s">
         <v>19</v>
       </c>
       <c r="M305">
         <v>0</v>
       </c>
     </row>
     <row r="306" spans="1:13">
       <c r="A306" t="s">
         <v>371</v>
       </c>
       <c r="B306" t="s">
         <v>367</v>
       </c>
       <c r="C306" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D306" t="s">
-        <v>24</v>
+        <v>277</v>
       </c>
       <c r="E306" t="s">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="F306" t="s">
         <v>25</v>
       </c>
       <c r="G306" t="s">
         <v>19</v>
       </c>
       <c r="J306" t="s">
         <v>19</v>
       </c>
       <c r="K306" t="s">
         <v>19</v>
       </c>
       <c r="L306" t="s">
         <v>19</v>
       </c>
       <c r="M306">
         <v>0</v>
       </c>
     </row>
     <row r="307" spans="1:13">
       <c r="A307" t="s">
         <v>372</v>
       </c>
       <c r="B307" t="s">
         <v>367</v>
       </c>
       <c r="C307" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D307" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="E307" t="s">
         <v>17</v>
       </c>
       <c r="F307" t="s">
         <v>25</v>
       </c>
       <c r="G307" t="s">
         <v>19</v>
       </c>
       <c r="J307" t="s">
         <v>19</v>
       </c>
       <c r="K307" t="s">
         <v>19</v>
       </c>
       <c r="L307" t="s">
         <v>19</v>
       </c>
       <c r="M307">
         <v>0</v>
       </c>
     </row>
     <row r="308" spans="1:13">
       <c r="A308" t="s">
         <v>373</v>
       </c>
       <c r="B308" t="s">
         <v>367</v>
       </c>
       <c r="C308" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D308" t="s">
         <v>24</v>
       </c>
       <c r="E308" t="s">
         <v>17</v>
       </c>
       <c r="F308" t="s">
         <v>25</v>
       </c>
       <c r="G308" t="s">
         <v>19</v>
       </c>
       <c r="J308" t="s">
         <v>19</v>
       </c>
       <c r="K308" t="s">
         <v>19</v>
       </c>
       <c r="L308" t="s">
         <v>19</v>
       </c>
       <c r="M308">
         <v>0</v>
       </c>
     </row>
     <row r="309" spans="1:13">
       <c r="A309" t="s">
         <v>374</v>
       </c>
       <c r="B309" t="s">
         <v>367</v>
       </c>
       <c r="C309" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D309" t="s">
-        <v>277</v>
+        <v>375</v>
       </c>
       <c r="E309" t="s">
         <v>17</v>
       </c>
       <c r="F309" t="s">
         <v>25</v>
       </c>
       <c r="G309" t="s">
         <v>19</v>
       </c>
       <c r="J309" t="s">
         <v>19</v>
       </c>
       <c r="K309" t="s">
         <v>19</v>
       </c>
       <c r="L309" t="s">
         <v>19</v>
       </c>
       <c r="M309">
         <v>0</v>
       </c>
     </row>
     <row r="310" spans="1:13">
       <c r="A310" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="B310" t="s">
         <v>367</v>
       </c>
       <c r="C310" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D310" t="s">
-        <v>24</v>
+        <v>277</v>
       </c>
       <c r="E310" t="s">
         <v>17</v>
       </c>
       <c r="F310" t="s">
         <v>25</v>
       </c>
       <c r="G310" t="s">
         <v>19</v>
       </c>
       <c r="J310" t="s">
         <v>19</v>
       </c>
       <c r="K310" t="s">
         <v>19</v>
       </c>
       <c r="L310" t="s">
         <v>19</v>
       </c>
       <c r="M310">
         <v>0</v>
       </c>
     </row>
     <row r="311" spans="1:13">
       <c r="A311" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="B311" t="s">
         <v>367</v>
       </c>
       <c r="C311" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D311" t="s">
         <v>24</v>
       </c>
       <c r="E311" t="s">
         <v>17</v>
       </c>
       <c r="F311" t="s">
         <v>25</v>
       </c>
       <c r="G311" t="s">
         <v>19</v>
       </c>
       <c r="J311" t="s">
         <v>19</v>
       </c>
       <c r="K311" t="s">
         <v>19</v>
       </c>
       <c r="L311" t="s">
         <v>19</v>
       </c>
       <c r="M311">
         <v>0</v>
       </c>
     </row>
     <row r="312" spans="1:13">
       <c r="A312" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="B312" t="s">
         <v>367</v>
       </c>
       <c r="C312" t="s">
         <v>15</v>
       </c>
       <c r="D312" t="s">
-        <v>277</v>
+        <v>16</v>
       </c>
       <c r="E312" t="s">
         <v>17</v>
       </c>
       <c r="F312" t="s">
         <v>25</v>
       </c>
       <c r="G312" t="s">
         <v>19</v>
       </c>
       <c r="J312" t="s">
         <v>19</v>
       </c>
       <c r="K312" t="s">
         <v>19</v>
       </c>
       <c r="L312" t="s">
         <v>19</v>
       </c>
       <c r="M312">
         <v>0</v>
       </c>
     </row>
     <row r="313" spans="1:13">
       <c r="A313" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="B313" t="s">
         <v>367</v>
       </c>
       <c r="C313" t="s">
         <v>15</v>
       </c>
       <c r="D313" t="s">
-        <v>379</v>
+        <v>24</v>
       </c>
       <c r="E313" t="s">
         <v>17</v>
       </c>
       <c r="F313" t="s">
         <v>25</v>
       </c>
       <c r="G313" t="s">
         <v>19</v>
       </c>
       <c r="J313" t="s">
         <v>19</v>
       </c>
       <c r="K313" t="s">
         <v>19</v>
       </c>
       <c r="L313" t="s">
         <v>19</v>
       </c>
       <c r="M313">
         <v>0</v>
       </c>
     </row>
     <row r="314" spans="1:13">
       <c r="A314" t="s">
         <v>380</v>
       </c>
       <c r="B314" t="s">
         <v>367</v>
       </c>
       <c r="C314" t="s">
         <v>15</v>
       </c>
       <c r="D314" t="s">
-        <v>24</v>
+        <v>277</v>
       </c>
       <c r="E314" t="s">
-        <v>17</v>
+        <v>58</v>
       </c>
       <c r="F314" t="s">
         <v>25</v>
       </c>
       <c r="G314" t="s">
         <v>19</v>
       </c>
       <c r="J314" t="s">
         <v>19</v>
       </c>
       <c r="K314" t="s">
         <v>19</v>
       </c>
       <c r="L314" t="s">
         <v>19</v>
       </c>
       <c r="M314">
         <v>0</v>
       </c>
     </row>
     <row r="315" spans="1:13">
       <c r="A315" t="s">
         <v>381</v>
       </c>
       <c r="B315" t="s">
         <v>367</v>
       </c>
       <c r="C315" t="s">
         <v>15</v>
       </c>
       <c r="D315" t="s">
         <v>24</v>
       </c>
       <c r="E315" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="F315" t="s">
         <v>25</v>
       </c>
       <c r="G315" t="s">
         <v>19</v>
       </c>
       <c r="J315" t="s">
         <v>19</v>
       </c>
       <c r="K315" t="s">
         <v>19</v>
       </c>
       <c r="L315" t="s">
         <v>19</v>
       </c>
       <c r="M315">
         <v>0</v>
       </c>
     </row>
     <row r="316" spans="1:13">
       <c r="A316" t="s">
         <v>382</v>
       </c>
       <c r="B316" t="s">
         <v>367</v>
       </c>
       <c r="C316" t="s">
         <v>15</v>
       </c>
       <c r="D316" t="s">
         <v>277</v>
       </c>
       <c r="E316" t="s">
-        <v>60</v>
+        <v>47</v>
       </c>
       <c r="F316" t="s">
-        <v>25</v>
+        <v>278</v>
       </c>
       <c r="G316" t="s">
         <v>19</v>
       </c>
       <c r="J316" t="s">
         <v>19</v>
       </c>
       <c r="K316" t="s">
         <v>19</v>
       </c>
       <c r="L316" t="s">
         <v>19</v>
       </c>
       <c r="M316">
         <v>0</v>
       </c>
     </row>
     <row r="317" spans="1:13">
       <c r="A317" t="s">
         <v>383</v>
       </c>
       <c r="B317" t="s">
         <v>367</v>
       </c>
       <c r="C317" t="s">
         <v>15</v>
       </c>
       <c r="D317" t="s">
         <v>277</v>
       </c>
       <c r="E317" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="F317" t="s">
         <v>278</v>
       </c>
       <c r="G317" t="s">
         <v>19</v>
       </c>
       <c r="J317" t="s">
         <v>19</v>
       </c>
       <c r="K317" t="s">
         <v>19</v>
       </c>
       <c r="L317" t="s">
         <v>19</v>
       </c>
       <c r="M317">
         <v>0</v>
       </c>
     </row>
     <row r="318" spans="1:13">
       <c r="A318" t="s">
         <v>384</v>
       </c>
       <c r="B318" t="s">
         <v>367</v>
       </c>
       <c r="C318" t="s">
         <v>15</v>
       </c>
       <c r="D318" t="s">
         <v>277</v>
       </c>
       <c r="E318" t="s">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="F318" t="s">
         <v>278</v>
       </c>
       <c r="G318" t="s">
         <v>19</v>
       </c>
       <c r="J318" t="s">
         <v>19</v>
       </c>
       <c r="K318" t="s">
         <v>19</v>
       </c>
       <c r="L318" t="s">
         <v>19</v>
       </c>
       <c r="M318">
         <v>0</v>
       </c>
     </row>
     <row r="319" spans="1:13">
       <c r="A319" t="s">
         <v>385</v>
       </c>
       <c r="B319" t="s">
         <v>367</v>
       </c>
       <c r="C319" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D319" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="E319" t="s">
         <v>17</v>
       </c>
       <c r="F319" t="s">
         <v>278</v>
       </c>
       <c r="G319" t="s">
         <v>19</v>
       </c>
       <c r="J319" t="s">
         <v>19</v>
       </c>
       <c r="K319" t="s">
         <v>19</v>
       </c>
       <c r="L319" t="s">
         <v>19</v>
       </c>
       <c r="M319">
         <v>0</v>
       </c>
     </row>
     <row r="320" spans="1:13">
       <c r="A320" t="s">
         <v>386</v>
       </c>
       <c r="B320" t="s">
         <v>367</v>
       </c>
       <c r="C320" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D320" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="E320" t="s">
         <v>17</v>
       </c>
       <c r="F320" t="s">
         <v>278</v>
       </c>
       <c r="G320" t="s">
         <v>19</v>
       </c>
       <c r="J320" t="s">
         <v>19</v>
       </c>
       <c r="K320" t="s">
         <v>19</v>
       </c>
       <c r="L320" t="s">
         <v>19</v>
       </c>
       <c r="M320">
         <v>0</v>
       </c>
     </row>
     <row r="321" spans="1:13">
       <c r="A321" t="s">
@@ -13457,92 +13457,92 @@
       </c>
       <c r="G321" t="s">
         <v>19</v>
       </c>
       <c r="J321" t="s">
         <v>19</v>
       </c>
       <c r="K321" t="s">
         <v>19</v>
       </c>
       <c r="L321" t="s">
         <v>19</v>
       </c>
       <c r="M321">
         <v>0</v>
       </c>
     </row>
     <row r="322" spans="1:13">
       <c r="A322" t="s">
         <v>388</v>
       </c>
       <c r="B322" t="s">
         <v>367</v>
       </c>
       <c r="C322" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D322" t="s">
         <v>277</v>
       </c>
       <c r="E322" t="s">
         <v>17</v>
       </c>
       <c r="F322" t="s">
         <v>278</v>
       </c>
       <c r="G322" t="s">
         <v>19</v>
       </c>
       <c r="J322" t="s">
         <v>19</v>
       </c>
       <c r="K322" t="s">
         <v>19</v>
       </c>
       <c r="L322" t="s">
         <v>19</v>
       </c>
       <c r="M322">
         <v>0</v>
       </c>
     </row>
     <row r="323" spans="1:13">
       <c r="A323" t="s">
         <v>389</v>
       </c>
       <c r="B323" t="s">
         <v>367</v>
       </c>
       <c r="C323" t="s">
         <v>15</v>
       </c>
       <c r="D323" t="s">
         <v>277</v>
       </c>
       <c r="E323" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="F323" t="s">
         <v>278</v>
       </c>
       <c r="G323" t="s">
         <v>19</v>
       </c>
       <c r="J323" t="s">
         <v>19</v>
       </c>
       <c r="K323" t="s">
         <v>19</v>
       </c>
       <c r="L323" t="s">
         <v>19</v>
       </c>
       <c r="M323">
         <v>0</v>
       </c>
     </row>
     <row r="324" spans="1:13">
       <c r="A324" t="s">
         <v>390</v>
       </c>
       <c r="B324" t="s">
@@ -13632,51 +13632,51 @@
       </c>
       <c r="G326" t="s">
         <v>19</v>
       </c>
       <c r="J326" t="s">
         <v>19</v>
       </c>
       <c r="K326" t="s">
         <v>19</v>
       </c>
       <c r="L326" t="s">
         <v>19</v>
       </c>
       <c r="M326">
         <v>0</v>
       </c>
     </row>
     <row r="327" spans="1:13">
       <c r="A327" t="s">
         <v>394</v>
       </c>
       <c r="B327" t="s">
         <v>393</v>
       </c>
       <c r="C327" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D327" t="s">
         <v>24</v>
       </c>
       <c r="E327" t="s">
         <v>17</v>
       </c>
       <c r="F327" t="s">
         <v>25</v>
       </c>
       <c r="G327" t="s">
         <v>19</v>
       </c>
       <c r="J327" t="s">
         <v>19</v>
       </c>
       <c r="K327" t="s">
         <v>19</v>
       </c>
       <c r="L327" t="s">
         <v>19</v>
       </c>
       <c r="M327">
         <v>0</v>
       </c>
@@ -13740,293 +13740,293 @@
       </c>
       <c r="J329" t="s">
         <v>19</v>
       </c>
       <c r="K329" t="s">
         <v>19</v>
       </c>
       <c r="L329" t="s">
         <v>19</v>
       </c>
       <c r="M329">
         <v>0</v>
       </c>
     </row>
     <row r="330" spans="1:13">
       <c r="A330" t="s">
         <v>397</v>
       </c>
       <c r="B330" t="s">
         <v>393</v>
       </c>
       <c r="C330" t="s">
         <v>15</v>
       </c>
       <c r="D330" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="E330" t="s">
         <v>17</v>
       </c>
       <c r="F330" t="s">
         <v>278</v>
       </c>
       <c r="G330" t="s">
         <v>19</v>
       </c>
       <c r="J330" t="s">
         <v>19</v>
       </c>
       <c r="K330" t="s">
         <v>19</v>
       </c>
       <c r="L330" t="s">
         <v>19</v>
       </c>
       <c r="M330">
         <v>0</v>
       </c>
     </row>
     <row r="331" spans="1:13">
       <c r="A331" t="s">
         <v>398</v>
       </c>
       <c r="B331" t="s">
         <v>399</v>
       </c>
       <c r="C331" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D331" t="s">
-        <v>277</v>
+        <v>24</v>
       </c>
       <c r="E331" t="s">
         <v>17</v>
       </c>
       <c r="F331" t="s">
         <v>25</v>
       </c>
       <c r="G331" t="s">
         <v>19</v>
       </c>
       <c r="J331" t="s">
         <v>19</v>
       </c>
       <c r="K331" t="s">
         <v>19</v>
       </c>
       <c r="L331" t="s">
         <v>19</v>
       </c>
       <c r="M331">
         <v>0</v>
       </c>
     </row>
     <row r="332" spans="1:13">
       <c r="A332" t="s">
         <v>400</v>
       </c>
       <c r="B332" t="s">
         <v>399</v>
       </c>
       <c r="C332" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D332" t="s">
-        <v>24</v>
+        <v>277</v>
       </c>
       <c r="E332" t="s">
         <v>17</v>
       </c>
       <c r="F332" t="s">
         <v>25</v>
       </c>
       <c r="G332" t="s">
         <v>19</v>
       </c>
       <c r="J332" t="s">
         <v>19</v>
       </c>
       <c r="K332" t="s">
         <v>19</v>
       </c>
       <c r="L332" t="s">
         <v>19</v>
       </c>
       <c r="M332">
         <v>0</v>
       </c>
     </row>
     <row r="333" spans="1:13">
       <c r="A333" t="s">
         <v>401</v>
       </c>
       <c r="B333" t="s">
         <v>399</v>
       </c>
       <c r="C333" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D333" t="s">
         <v>24</v>
       </c>
       <c r="E333" t="s">
         <v>17</v>
       </c>
       <c r="F333" t="s">
         <v>25</v>
       </c>
       <c r="G333" t="s">
         <v>19</v>
       </c>
       <c r="J333" t="s">
         <v>19</v>
       </c>
       <c r="K333" t="s">
         <v>19</v>
       </c>
       <c r="L333" t="s">
         <v>19</v>
       </c>
       <c r="M333">
         <v>0</v>
       </c>
     </row>
     <row r="334" spans="1:13">
       <c r="A334" t="s">
         <v>402</v>
       </c>
       <c r="B334" t="s">
         <v>399</v>
       </c>
       <c r="C334" t="s">
         <v>15</v>
       </c>
       <c r="D334" t="s">
         <v>277</v>
       </c>
       <c r="E334" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="F334" t="s">
         <v>278</v>
       </c>
       <c r="G334" t="s">
         <v>19</v>
       </c>
       <c r="J334" t="s">
         <v>19</v>
       </c>
       <c r="K334" t="s">
         <v>19</v>
       </c>
       <c r="L334" t="s">
         <v>19</v>
       </c>
       <c r="M334">
         <v>0</v>
       </c>
     </row>
     <row r="335" spans="1:13">
       <c r="A335" t="s">
         <v>403</v>
       </c>
       <c r="B335" t="s">
         <v>399</v>
       </c>
       <c r="C335" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D335" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="E335" t="s">
         <v>17</v>
       </c>
       <c r="F335" t="s">
         <v>278</v>
       </c>
       <c r="G335" t="s">
         <v>19</v>
       </c>
       <c r="J335" t="s">
         <v>19</v>
       </c>
       <c r="K335" t="s">
         <v>19</v>
       </c>
       <c r="L335" t="s">
         <v>19</v>
       </c>
       <c r="M335">
         <v>0</v>
       </c>
     </row>
     <row r="336" spans="1:13">
       <c r="A336" t="s">
         <v>404</v>
       </c>
       <c r="B336" t="s">
         <v>399</v>
       </c>
       <c r="C336" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D336" t="s">
         <v>277</v>
       </c>
       <c r="E336" t="s">
         <v>17</v>
       </c>
       <c r="F336" t="s">
         <v>278</v>
       </c>
       <c r="G336" t="s">
         <v>19</v>
       </c>
       <c r="J336" t="s">
         <v>19</v>
       </c>
       <c r="K336" t="s">
         <v>19</v>
       </c>
       <c r="L336" t="s">
         <v>19</v>
       </c>
       <c r="M336">
         <v>0</v>
       </c>
     </row>
     <row r="337" spans="1:13">
       <c r="A337" t="s">
         <v>405</v>
       </c>
       <c r="B337" t="s">
         <v>399</v>
       </c>
       <c r="C337" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D337" t="s">
         <v>277</v>
       </c>
       <c r="E337" t="s">
         <v>17</v>
       </c>
       <c r="F337" t="s">
         <v>278</v>
       </c>
       <c r="G337" t="s">
         <v>19</v>
       </c>
       <c r="J337" t="s">
         <v>19</v>
       </c>
       <c r="K337" t="s">
         <v>19</v>
       </c>
       <c r="L337" t="s">
         <v>19</v>
       </c>
       <c r="M337">
         <v>0</v>
       </c>
@@ -14052,156 +14052,156 @@
       </c>
       <c r="G338" t="s">
         <v>19</v>
       </c>
       <c r="J338" t="s">
         <v>19</v>
       </c>
       <c r="K338" t="s">
         <v>19</v>
       </c>
       <c r="L338" t="s">
         <v>19</v>
       </c>
       <c r="M338">
         <v>0</v>
       </c>
     </row>
     <row r="339" spans="1:13">
       <c r="A339" t="s">
         <v>408</v>
       </c>
       <c r="B339" t="s">
         <v>409</v>
       </c>
       <c r="C339" t="s">
+        <v>52</v>
+      </c>
+      <c r="D339" t="s">
+        <v>24</v>
+      </c>
+      <c r="E339" t="s">
         <v>47</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
       <c r="F339" t="s">
         <v>25</v>
       </c>
       <c r="G339" t="s">
         <v>19</v>
       </c>
       <c r="J339" t="s">
         <v>19</v>
       </c>
       <c r="K339" t="s">
         <v>19</v>
       </c>
       <c r="L339" t="s">
         <v>19</v>
       </c>
       <c r="M339">
         <v>0</v>
       </c>
     </row>
     <row r="340" spans="1:13">
       <c r="A340" t="s">
         <v>410</v>
       </c>
       <c r="B340" t="s">
         <v>409</v>
       </c>
       <c r="C340" t="s">
         <v>15</v>
       </c>
       <c r="D340" t="s">
         <v>24</v>
       </c>
       <c r="E340" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="F340" t="s">
         <v>25</v>
       </c>
       <c r="G340" t="s">
         <v>19</v>
       </c>
       <c r="J340" t="s">
         <v>19</v>
       </c>
       <c r="K340" t="s">
         <v>19</v>
       </c>
       <c r="L340" t="s">
         <v>19</v>
       </c>
       <c r="M340">
         <v>0</v>
       </c>
     </row>
     <row r="341" spans="1:13">
       <c r="A341" t="s">
         <v>411</v>
       </c>
       <c r="B341" t="s">
         <v>409</v>
       </c>
       <c r="C341" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D341" t="s">
         <v>24</v>
       </c>
       <c r="E341" t="s">
         <v>17</v>
       </c>
       <c r="F341" t="s">
         <v>25</v>
       </c>
       <c r="G341" t="s">
         <v>19</v>
       </c>
       <c r="J341" t="s">
         <v>19</v>
       </c>
       <c r="K341" t="s">
         <v>19</v>
       </c>
       <c r="L341" t="s">
         <v>19</v>
       </c>
       <c r="M341">
         <v>0</v>
       </c>
     </row>
     <row r="342" spans="1:13">
       <c r="A342" t="s">
         <v>412</v>
       </c>
       <c r="B342" t="s">
         <v>409</v>
       </c>
       <c r="C342" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D342" t="s">
         <v>24</v>
       </c>
       <c r="E342" t="s">
         <v>17</v>
       </c>
       <c r="F342" t="s">
         <v>25</v>
       </c>
       <c r="G342" t="s">
         <v>19</v>
       </c>
       <c r="J342" t="s">
         <v>19</v>
       </c>
       <c r="K342" t="s">
         <v>19</v>
       </c>
       <c r="L342" t="s">
         <v>19</v>
       </c>
       <c r="M342">
         <v>0</v>
       </c>
@@ -14227,121 +14227,121 @@
       </c>
       <c r="G343" t="s">
         <v>19</v>
       </c>
       <c r="J343" t="s">
         <v>19</v>
       </c>
       <c r="K343" t="s">
         <v>19</v>
       </c>
       <c r="L343" t="s">
         <v>19</v>
       </c>
       <c r="M343">
         <v>0</v>
       </c>
     </row>
     <row r="344" spans="1:13">
       <c r="A344" t="s">
         <v>414</v>
       </c>
       <c r="B344" t="s">
         <v>409</v>
       </c>
       <c r="C344" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D344" t="s">
         <v>277</v>
       </c>
       <c r="E344" t="s">
         <v>17</v>
       </c>
       <c r="F344" t="s">
         <v>278</v>
       </c>
       <c r="G344" t="s">
         <v>19</v>
       </c>
       <c r="J344" t="s">
         <v>19</v>
       </c>
       <c r="K344" t="s">
         <v>19</v>
       </c>
       <c r="L344" t="s">
         <v>19</v>
       </c>
       <c r="M344">
         <v>0</v>
       </c>
     </row>
     <row r="345" spans="1:13">
       <c r="A345" t="s">
         <v>415</v>
       </c>
       <c r="B345" t="s">
         <v>409</v>
       </c>
       <c r="C345" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D345" t="s">
         <v>277</v>
       </c>
       <c r="E345" t="s">
         <v>17</v>
       </c>
       <c r="F345" t="s">
         <v>278</v>
       </c>
       <c r="G345" t="s">
         <v>19</v>
       </c>
       <c r="J345" t="s">
         <v>19</v>
       </c>
       <c r="K345" t="s">
         <v>19</v>
       </c>
       <c r="L345" t="s">
         <v>19</v>
       </c>
       <c r="M345">
         <v>0</v>
       </c>
     </row>
     <row r="346" spans="1:13">
       <c r="A346" t="s">
         <v>416</v>
       </c>
       <c r="B346" t="s">
         <v>409</v>
       </c>
       <c r="C346" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D346" t="s">
         <v>277</v>
       </c>
       <c r="E346" t="s">
         <v>17</v>
       </c>
       <c r="F346" t="s">
         <v>278</v>
       </c>
       <c r="G346" t="s">
         <v>19</v>
       </c>
       <c r="J346" t="s">
         <v>19</v>
       </c>
       <c r="K346" t="s">
         <v>19</v>
       </c>
       <c r="L346" t="s">
         <v>19</v>
       </c>
       <c r="M346">
         <v>0</v>
       </c>
@@ -14367,51 +14367,51 @@
       </c>
       <c r="G347" t="s">
         <v>19</v>
       </c>
       <c r="J347" t="s">
         <v>19</v>
       </c>
       <c r="K347" t="s">
         <v>19</v>
       </c>
       <c r="L347" t="s">
         <v>19</v>
       </c>
       <c r="M347">
         <v>0</v>
       </c>
     </row>
     <row r="348" spans="1:13">
       <c r="A348" t="s">
         <v>418</v>
       </c>
       <c r="B348" t="s">
         <v>419</v>
       </c>
       <c r="C348" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D348" t="s">
         <v>24</v>
       </c>
       <c r="E348" t="s">
         <v>17</v>
       </c>
       <c r="F348" t="s">
         <v>25</v>
       </c>
       <c r="G348" t="s">
         <v>19</v>
       </c>
       <c r="J348" t="s">
         <v>19</v>
       </c>
       <c r="K348" t="s">
         <v>19</v>
       </c>
       <c r="L348" t="s">
         <v>19</v>
       </c>
       <c r="M348">
         <v>0</v>
       </c>
@@ -14437,86 +14437,86 @@
       </c>
       <c r="G349" t="s">
         <v>19</v>
       </c>
       <c r="J349" t="s">
         <v>19</v>
       </c>
       <c r="K349" t="s">
         <v>19</v>
       </c>
       <c r="L349" t="s">
         <v>19</v>
       </c>
       <c r="M349">
         <v>0</v>
       </c>
     </row>
     <row r="350" spans="1:13">
       <c r="A350" t="s">
         <v>421</v>
       </c>
       <c r="B350" t="s">
         <v>419</v>
       </c>
       <c r="C350" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D350" t="s">
         <v>277</v>
       </c>
       <c r="E350" t="s">
         <v>17</v>
       </c>
       <c r="F350" t="s">
         <v>278</v>
       </c>
       <c r="G350" t="s">
         <v>19</v>
       </c>
       <c r="J350" t="s">
         <v>19</v>
       </c>
       <c r="K350" t="s">
         <v>19</v>
       </c>
       <c r="L350" t="s">
         <v>19</v>
       </c>
       <c r="M350">
         <v>0</v>
       </c>
     </row>
     <row r="351" spans="1:13">
       <c r="A351" t="s">
         <v>422</v>
       </c>
       <c r="B351" t="s">
         <v>419</v>
       </c>
       <c r="C351" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D351" t="s">
         <v>277</v>
       </c>
       <c r="E351" t="s">
         <v>17</v>
       </c>
       <c r="F351" t="s">
         <v>278</v>
       </c>
       <c r="G351" t="s">
         <v>19</v>
       </c>
       <c r="J351" t="s">
         <v>19</v>
       </c>
       <c r="K351" t="s">
         <v>19</v>
       </c>
       <c r="L351" t="s">
         <v>19</v>
       </c>
       <c r="M351">
         <v>0</v>
       </c>
@@ -14615,401 +14615,401 @@
       </c>
       <c r="J354" t="s">
         <v>19</v>
       </c>
       <c r="K354" t="s">
         <v>19</v>
       </c>
       <c r="L354" t="s">
         <v>19</v>
       </c>
       <c r="M354">
         <v>0</v>
       </c>
     </row>
     <row r="355" spans="1:13">
       <c r="A355" t="s">
         <v>427</v>
       </c>
       <c r="B355" t="s">
         <v>428</v>
       </c>
       <c r="C355" t="s">
         <v>15</v>
       </c>
       <c r="D355" t="s">
-        <v>277</v>
+        <v>24</v>
       </c>
       <c r="E355" t="s">
         <v>17</v>
       </c>
       <c r="F355" t="s">
-        <v>278</v>
+        <v>151</v>
       </c>
       <c r="G355" t="s">
         <v>19</v>
       </c>
       <c r="J355" t="s">
         <v>19</v>
       </c>
       <c r="K355" t="s">
         <v>19</v>
       </c>
       <c r="L355" t="s">
         <v>19</v>
       </c>
       <c r="M355">
         <v>0</v>
       </c>
     </row>
     <row r="356" spans="1:13">
       <c r="A356" t="s">
         <v>429</v>
       </c>
       <c r="B356" t="s">
         <v>428</v>
       </c>
       <c r="C356" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D356" t="s">
-        <v>277</v>
+        <v>24</v>
       </c>
       <c r="E356" t="s">
         <v>17</v>
       </c>
       <c r="F356" t="s">
-        <v>278</v>
+        <v>18</v>
       </c>
       <c r="G356" t="s">
         <v>19</v>
       </c>
       <c r="J356" t="s">
         <v>19</v>
       </c>
       <c r="K356" t="s">
         <v>19</v>
       </c>
       <c r="L356" t="s">
         <v>19</v>
       </c>
       <c r="M356">
         <v>0</v>
       </c>
     </row>
     <row r="357" spans="1:13">
       <c r="A357" t="s">
         <v>430</v>
       </c>
       <c r="B357" t="s">
         <v>428</v>
       </c>
       <c r="C357" t="s">
         <v>15</v>
       </c>
       <c r="D357" t="s">
         <v>24</v>
       </c>
       <c r="E357" t="s">
         <v>17</v>
       </c>
       <c r="F357" t="s">
-        <v>151</v>
+        <v>18</v>
       </c>
       <c r="G357" t="s">
         <v>19</v>
       </c>
       <c r="J357" t="s">
         <v>19</v>
       </c>
       <c r="K357" t="s">
         <v>19</v>
       </c>
       <c r="L357" t="s">
         <v>19</v>
       </c>
       <c r="M357">
         <v>0</v>
       </c>
     </row>
     <row r="358" spans="1:13">
       <c r="A358" t="s">
         <v>431</v>
       </c>
       <c r="B358" t="s">
         <v>428</v>
       </c>
       <c r="C358" t="s">
         <v>15</v>
       </c>
       <c r="D358" t="s">
-        <v>24</v>
+        <v>277</v>
       </c>
       <c r="E358" t="s">
         <v>17</v>
       </c>
       <c r="F358" t="s">
         <v>18</v>
       </c>
       <c r="G358" t="s">
         <v>19</v>
       </c>
       <c r="J358" t="s">
         <v>19</v>
       </c>
       <c r="K358" t="s">
         <v>19</v>
       </c>
       <c r="L358" t="s">
         <v>19</v>
       </c>
       <c r="M358">
         <v>0</v>
       </c>
     </row>
     <row r="359" spans="1:13">
       <c r="A359" t="s">
         <v>432</v>
       </c>
       <c r="B359" t="s">
         <v>428</v>
       </c>
       <c r="C359" t="s">
         <v>15</v>
       </c>
       <c r="D359" t="s">
-        <v>277</v>
+        <v>24</v>
       </c>
       <c r="E359" t="s">
-        <v>17</v>
+        <v>47</v>
       </c>
       <c r="F359" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="G359" t="s">
         <v>19</v>
       </c>
       <c r="J359" t="s">
         <v>19</v>
       </c>
       <c r="K359" t="s">
         <v>19</v>
       </c>
       <c r="L359" t="s">
         <v>19</v>
       </c>
       <c r="M359">
         <v>0</v>
       </c>
     </row>
     <row r="360" spans="1:13">
       <c r="A360" t="s">
         <v>433</v>
       </c>
       <c r="B360" t="s">
         <v>428</v>
       </c>
       <c r="C360" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D360" t="s">
         <v>24</v>
       </c>
       <c r="E360" t="s">
-        <v>17</v>
+        <v>47</v>
       </c>
       <c r="F360" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="G360" t="s">
         <v>19</v>
       </c>
       <c r="J360" t="s">
         <v>19</v>
       </c>
       <c r="K360" t="s">
         <v>19</v>
       </c>
       <c r="L360" t="s">
         <v>19</v>
       </c>
       <c r="M360">
         <v>0</v>
       </c>
     </row>
     <row r="361" spans="1:13">
       <c r="A361" t="s">
         <v>434</v>
       </c>
       <c r="B361" t="s">
         <v>428</v>
       </c>
       <c r="C361" t="s">
+        <v>15</v>
+      </c>
+      <c r="D361" t="s">
+        <v>24</v>
+      </c>
+      <c r="E361" t="s">
         <v>47</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
       <c r="F361" t="s">
         <v>25</v>
       </c>
       <c r="G361" t="s">
         <v>19</v>
       </c>
       <c r="J361" t="s">
         <v>19</v>
       </c>
       <c r="K361" t="s">
         <v>19</v>
       </c>
       <c r="L361" t="s">
         <v>19</v>
       </c>
       <c r="M361">
         <v>0</v>
       </c>
     </row>
     <row r="362" spans="1:13">
       <c r="A362" t="s">
         <v>435</v>
       </c>
       <c r="B362" t="s">
         <v>428</v>
       </c>
       <c r="C362" t="s">
         <v>15</v>
       </c>
       <c r="D362" t="s">
-        <v>24</v>
+        <v>277</v>
       </c>
       <c r="E362" t="s">
-        <v>50</v>
+        <v>62</v>
       </c>
       <c r="F362" t="s">
         <v>25</v>
       </c>
       <c r="G362" t="s">
         <v>19</v>
       </c>
       <c r="J362" t="s">
         <v>19</v>
       </c>
       <c r="K362" t="s">
         <v>19</v>
       </c>
       <c r="L362" t="s">
         <v>19</v>
       </c>
       <c r="M362">
         <v>0</v>
       </c>
     </row>
     <row r="363" spans="1:13">
       <c r="A363" t="s">
         <v>436</v>
       </c>
       <c r="B363" t="s">
         <v>428</v>
       </c>
       <c r="C363" t="s">
         <v>15</v>
       </c>
       <c r="D363" t="s">
-        <v>24</v>
+        <v>280</v>
       </c>
       <c r="E363" t="s">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="F363" t="s">
         <v>25</v>
       </c>
       <c r="G363" t="s">
         <v>19</v>
       </c>
       <c r="J363" t="s">
         <v>19</v>
       </c>
       <c r="K363" t="s">
         <v>19</v>
       </c>
       <c r="L363" t="s">
         <v>19</v>
       </c>
       <c r="M363">
         <v>0</v>
       </c>
     </row>
     <row r="364" spans="1:13">
       <c r="A364" t="s">
         <v>437</v>
       </c>
       <c r="B364" t="s">
         <v>428</v>
       </c>
       <c r="C364" t="s">
         <v>15</v>
       </c>
       <c r="D364" t="s">
         <v>277</v>
       </c>
       <c r="E364" t="s">
-        <v>64</v>
+        <v>17</v>
       </c>
       <c r="F364" t="s">
         <v>25</v>
       </c>
       <c r="G364" t="s">
         <v>19</v>
       </c>
       <c r="J364" t="s">
         <v>19</v>
       </c>
       <c r="K364" t="s">
         <v>19</v>
       </c>
       <c r="L364" t="s">
         <v>19</v>
       </c>
       <c r="M364">
         <v>0</v>
       </c>
     </row>
     <row r="365" spans="1:13">
       <c r="A365" t="s">
         <v>438</v>
       </c>
       <c r="B365" t="s">
         <v>428</v>
       </c>
       <c r="C365" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D365" t="s">
-        <v>24</v>
+        <v>277</v>
       </c>
       <c r="E365" t="s">
         <v>17</v>
       </c>
       <c r="F365" t="s">
         <v>25</v>
       </c>
       <c r="G365" t="s">
         <v>19</v>
       </c>
       <c r="J365" t="s">
         <v>19</v>
       </c>
       <c r="K365" t="s">
         <v>19</v>
       </c>
       <c r="L365" t="s">
         <v>19</v>
       </c>
       <c r="M365">
         <v>0</v>
       </c>
     </row>
     <row r="366" spans="1:13">
       <c r="A366" t="s">
@@ -15032,789 +15032,789 @@
       </c>
       <c r="G366" t="s">
         <v>19</v>
       </c>
       <c r="J366" t="s">
         <v>19</v>
       </c>
       <c r="K366" t="s">
         <v>19</v>
       </c>
       <c r="L366" t="s">
         <v>19</v>
       </c>
       <c r="M366">
         <v>0</v>
       </c>
     </row>
     <row r="367" spans="1:13">
       <c r="A367" t="s">
         <v>440</v>
       </c>
       <c r="B367" t="s">
         <v>428</v>
       </c>
       <c r="C367" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D367" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="E367" t="s">
         <v>17</v>
       </c>
       <c r="F367" t="s">
         <v>25</v>
       </c>
       <c r="G367" t="s">
         <v>19</v>
       </c>
       <c r="J367" t="s">
         <v>19</v>
       </c>
       <c r="K367" t="s">
         <v>19</v>
       </c>
       <c r="L367" t="s">
         <v>19</v>
       </c>
       <c r="M367">
         <v>0</v>
       </c>
     </row>
     <row r="368" spans="1:13">
       <c r="A368" t="s">
         <v>441</v>
       </c>
       <c r="B368" t="s">
         <v>428</v>
       </c>
       <c r="C368" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D368" t="s">
-        <v>24</v>
+        <v>277</v>
       </c>
       <c r="E368" t="s">
         <v>17</v>
       </c>
       <c r="F368" t="s">
         <v>25</v>
       </c>
       <c r="G368" t="s">
         <v>19</v>
       </c>
       <c r="J368" t="s">
         <v>19</v>
       </c>
       <c r="K368" t="s">
         <v>19</v>
       </c>
       <c r="L368" t="s">
         <v>19</v>
       </c>
       <c r="M368">
         <v>0</v>
       </c>
     </row>
     <row r="369" spans="1:13">
       <c r="A369" t="s">
         <v>442</v>
       </c>
       <c r="B369" t="s">
         <v>428</v>
       </c>
       <c r="C369" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D369" t="s">
         <v>24</v>
       </c>
       <c r="E369" t="s">
         <v>17</v>
       </c>
       <c r="F369" t="s">
         <v>25</v>
       </c>
       <c r="G369" t="s">
         <v>19</v>
       </c>
       <c r="J369" t="s">
         <v>19</v>
       </c>
       <c r="K369" t="s">
         <v>19</v>
       </c>
       <c r="L369" t="s">
         <v>19</v>
       </c>
       <c r="M369">
         <v>0</v>
       </c>
     </row>
     <row r="370" spans="1:13">
       <c r="A370" t="s">
         <v>443</v>
       </c>
       <c r="B370" t="s">
         <v>428</v>
       </c>
       <c r="C370" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D370" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="E370" t="s">
         <v>17</v>
       </c>
       <c r="F370" t="s">
         <v>25</v>
       </c>
       <c r="G370" t="s">
         <v>19</v>
       </c>
       <c r="J370" t="s">
         <v>19</v>
       </c>
       <c r="K370" t="s">
         <v>19</v>
       </c>
       <c r="L370" t="s">
         <v>19</v>
       </c>
       <c r="M370">
         <v>0</v>
       </c>
     </row>
     <row r="371" spans="1:13">
       <c r="A371" t="s">
         <v>444</v>
       </c>
       <c r="B371" t="s">
         <v>428</v>
       </c>
       <c r="C371" t="s">
         <v>15</v>
       </c>
       <c r="D371" t="s">
-        <v>277</v>
+        <v>24</v>
       </c>
       <c r="E371" t="s">
         <v>17</v>
       </c>
       <c r="F371" t="s">
         <v>25</v>
       </c>
       <c r="G371" t="s">
         <v>19</v>
       </c>
       <c r="J371" t="s">
         <v>19</v>
       </c>
       <c r="K371" t="s">
         <v>19</v>
       </c>
       <c r="L371" t="s">
         <v>19</v>
       </c>
       <c r="M371">
         <v>0</v>
       </c>
     </row>
     <row r="372" spans="1:13">
       <c r="A372" t="s">
         <v>445</v>
       </c>
       <c r="B372" t="s">
         <v>428</v>
       </c>
       <c r="C372" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D372" t="s">
-        <v>277</v>
+        <v>24</v>
       </c>
       <c r="E372" t="s">
         <v>17</v>
       </c>
       <c r="F372" t="s">
         <v>25</v>
       </c>
       <c r="G372" t="s">
         <v>19</v>
       </c>
       <c r="J372" t="s">
         <v>19</v>
       </c>
       <c r="K372" t="s">
         <v>19</v>
       </c>
       <c r="L372" t="s">
         <v>19</v>
       </c>
       <c r="M372">
         <v>0</v>
       </c>
     </row>
     <row r="373" spans="1:13">
       <c r="A373" t="s">
         <v>446</v>
       </c>
       <c r="B373" t="s">
         <v>428</v>
       </c>
       <c r="C373" t="s">
         <v>15</v>
       </c>
       <c r="D373" t="s">
-        <v>282</v>
+        <v>24</v>
       </c>
       <c r="E373" t="s">
-        <v>17</v>
+        <v>58</v>
       </c>
       <c r="F373" t="s">
         <v>25</v>
       </c>
       <c r="G373" t="s">
         <v>19</v>
       </c>
       <c r="J373" t="s">
         <v>19</v>
       </c>
       <c r="K373" t="s">
         <v>19</v>
       </c>
       <c r="L373" t="s">
         <v>19</v>
       </c>
       <c r="M373">
         <v>0</v>
       </c>
     </row>
     <row r="374" spans="1:13">
       <c r="A374" t="s">
         <v>447</v>
       </c>
       <c r="B374" t="s">
         <v>428</v>
       </c>
       <c r="C374" t="s">
         <v>15</v>
       </c>
       <c r="D374" t="s">
         <v>277</v>
       </c>
       <c r="E374" t="s">
-        <v>17</v>
+        <v>448</v>
       </c>
       <c r="F374" t="s">
-        <v>25</v>
+        <v>278</v>
       </c>
       <c r="G374" t="s">
         <v>19</v>
       </c>
       <c r="J374" t="s">
         <v>19</v>
       </c>
       <c r="K374" t="s">
         <v>19</v>
       </c>
       <c r="L374" t="s">
         <v>19</v>
       </c>
       <c r="M374">
         <v>0</v>
       </c>
     </row>
     <row r="375" spans="1:13">
       <c r="A375" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="B375" t="s">
         <v>428</v>
       </c>
       <c r="C375" t="s">
         <v>15</v>
       </c>
       <c r="D375" t="s">
-        <v>24</v>
+        <v>277</v>
       </c>
       <c r="E375" t="s">
-        <v>60</v>
+        <v>448</v>
       </c>
       <c r="F375" t="s">
-        <v>25</v>
+        <v>278</v>
       </c>
       <c r="G375" t="s">
         <v>19</v>
       </c>
       <c r="J375" t="s">
         <v>19</v>
       </c>
       <c r="K375" t="s">
         <v>19</v>
       </c>
       <c r="L375" t="s">
         <v>19</v>
       </c>
       <c r="M375">
         <v>0</v>
       </c>
     </row>
     <row r="376" spans="1:13">
       <c r="A376" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="B376" t="s">
         <v>428</v>
       </c>
       <c r="C376" t="s">
         <v>15</v>
       </c>
       <c r="D376" t="s">
         <v>277</v>
       </c>
       <c r="E376" t="s">
-        <v>450</v>
+        <v>47</v>
       </c>
       <c r="F376" t="s">
         <v>278</v>
       </c>
       <c r="G376" t="s">
         <v>19</v>
       </c>
       <c r="J376" t="s">
         <v>19</v>
       </c>
       <c r="K376" t="s">
         <v>19</v>
       </c>
       <c r="L376" t="s">
         <v>19</v>
       </c>
       <c r="M376">
         <v>0</v>
       </c>
     </row>
     <row r="377" spans="1:13">
       <c r="A377" t="s">
         <v>451</v>
       </c>
       <c r="B377" t="s">
         <v>428</v>
       </c>
       <c r="C377" t="s">
         <v>15</v>
       </c>
       <c r="D377" t="s">
         <v>277</v>
       </c>
       <c r="E377" t="s">
-        <v>450</v>
+        <v>47</v>
       </c>
       <c r="F377" t="s">
         <v>278</v>
       </c>
       <c r="G377" t="s">
         <v>19</v>
       </c>
       <c r="J377" t="s">
         <v>19</v>
       </c>
       <c r="K377" t="s">
         <v>19</v>
       </c>
       <c r="L377" t="s">
         <v>19</v>
       </c>
       <c r="M377">
         <v>0</v>
       </c>
     </row>
     <row r="378" spans="1:13">
       <c r="A378" t="s">
         <v>452</v>
       </c>
       <c r="B378" t="s">
         <v>428</v>
       </c>
       <c r="C378" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D378" t="s">
         <v>277</v>
       </c>
       <c r="E378" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="F378" t="s">
         <v>278</v>
       </c>
       <c r="G378" t="s">
         <v>19</v>
       </c>
       <c r="J378" t="s">
         <v>19</v>
       </c>
       <c r="K378" t="s">
         <v>19</v>
       </c>
       <c r="L378" t="s">
         <v>19</v>
       </c>
       <c r="M378">
         <v>0</v>
       </c>
     </row>
     <row r="379" spans="1:13">
       <c r="A379" t="s">
         <v>453</v>
       </c>
       <c r="B379" t="s">
         <v>428</v>
       </c>
       <c r="C379" t="s">
         <v>15</v>
       </c>
       <c r="D379" t="s">
         <v>277</v>
       </c>
       <c r="E379" t="s">
-        <v>50</v>
+        <v>62</v>
       </c>
       <c r="F379" t="s">
         <v>278</v>
       </c>
       <c r="G379" t="s">
         <v>19</v>
       </c>
       <c r="J379" t="s">
         <v>19</v>
       </c>
       <c r="K379" t="s">
         <v>19</v>
       </c>
       <c r="L379" t="s">
         <v>19</v>
       </c>
       <c r="M379">
         <v>0</v>
       </c>
     </row>
     <row r="380" spans="1:13">
       <c r="A380" t="s">
         <v>454</v>
       </c>
       <c r="B380" t="s">
         <v>428</v>
       </c>
       <c r="C380" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D380" t="s">
         <v>277</v>
       </c>
       <c r="E380" t="s">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="F380" t="s">
         <v>278</v>
       </c>
       <c r="G380" t="s">
         <v>19</v>
       </c>
       <c r="J380" t="s">
         <v>19</v>
       </c>
       <c r="K380" t="s">
         <v>19</v>
       </c>
       <c r="L380" t="s">
         <v>19</v>
       </c>
       <c r="M380">
         <v>0</v>
       </c>
     </row>
     <row r="381" spans="1:13">
       <c r="A381" t="s">
         <v>455</v>
       </c>
       <c r="B381" t="s">
         <v>428</v>
       </c>
       <c r="C381" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D381" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="E381" t="s">
-        <v>64</v>
+        <v>17</v>
       </c>
       <c r="F381" t="s">
         <v>278</v>
       </c>
       <c r="G381" t="s">
         <v>19</v>
       </c>
       <c r="J381" t="s">
         <v>19</v>
       </c>
       <c r="K381" t="s">
         <v>19</v>
       </c>
       <c r="L381" t="s">
         <v>19</v>
       </c>
       <c r="M381">
         <v>0</v>
       </c>
     </row>
     <row r="382" spans="1:13">
       <c r="A382" t="s">
         <v>456</v>
       </c>
       <c r="B382" t="s">
         <v>428</v>
       </c>
       <c r="C382" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D382" t="s">
         <v>277</v>
       </c>
       <c r="E382" t="s">
         <v>17</v>
       </c>
       <c r="F382" t="s">
         <v>278</v>
       </c>
       <c r="G382" t="s">
         <v>19</v>
       </c>
       <c r="J382" t="s">
         <v>19</v>
       </c>
       <c r="K382" t="s">
         <v>19</v>
       </c>
       <c r="L382" t="s">
         <v>19</v>
       </c>
       <c r="M382">
         <v>0</v>
       </c>
     </row>
     <row r="383" spans="1:13">
       <c r="A383" t="s">
         <v>457</v>
       </c>
       <c r="B383" t="s">
         <v>428</v>
       </c>
       <c r="C383" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D383" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="E383" t="s">
         <v>17</v>
       </c>
       <c r="F383" t="s">
         <v>278</v>
       </c>
       <c r="G383" t="s">
         <v>19</v>
       </c>
       <c r="J383" t="s">
         <v>19</v>
       </c>
       <c r="K383" t="s">
         <v>19</v>
       </c>
       <c r="L383" t="s">
         <v>19</v>
       </c>
       <c r="M383">
         <v>0</v>
       </c>
     </row>
     <row r="384" spans="1:13">
       <c r="A384" t="s">
         <v>458</v>
       </c>
       <c r="B384" t="s">
         <v>428</v>
       </c>
       <c r="C384" t="s">
         <v>15</v>
       </c>
       <c r="D384" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="E384" t="s">
         <v>17</v>
       </c>
       <c r="F384" t="s">
         <v>278</v>
       </c>
       <c r="G384" t="s">
         <v>19</v>
       </c>
       <c r="J384" t="s">
         <v>19</v>
       </c>
       <c r="K384" t="s">
         <v>19</v>
       </c>
       <c r="L384" t="s">
         <v>19</v>
       </c>
       <c r="M384">
         <v>0</v>
       </c>
     </row>
     <row r="385" spans="1:13">
       <c r="A385" t="s">
         <v>459</v>
       </c>
       <c r="B385" t="s">
         <v>428</v>
       </c>
       <c r="C385" t="s">
         <v>15</v>
       </c>
       <c r="D385" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="E385" t="s">
         <v>17</v>
       </c>
       <c r="F385" t="s">
         <v>278</v>
       </c>
       <c r="G385" t="s">
         <v>19</v>
       </c>
       <c r="J385" t="s">
         <v>19</v>
       </c>
       <c r="K385" t="s">
         <v>19</v>
       </c>
       <c r="L385" t="s">
         <v>19</v>
       </c>
       <c r="M385">
         <v>0</v>
       </c>
     </row>
     <row r="386" spans="1:13">
       <c r="A386" t="s">
         <v>460</v>
       </c>
       <c r="B386" t="s">
         <v>428</v>
       </c>
       <c r="C386" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D386" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="E386" t="s">
         <v>17</v>
       </c>
       <c r="F386" t="s">
         <v>278</v>
       </c>
       <c r="G386" t="s">
         <v>19</v>
       </c>
       <c r="J386" t="s">
         <v>19</v>
       </c>
       <c r="K386" t="s">
         <v>19</v>
       </c>
       <c r="L386" t="s">
         <v>19</v>
       </c>
       <c r="M386">
         <v>0</v>
       </c>
     </row>
     <row r="387" spans="1:13">
       <c r="A387" t="s">
         <v>461</v>
       </c>
       <c r="B387" t="s">
         <v>428</v>
       </c>
       <c r="C387" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D387" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="E387" t="s">
         <v>17</v>
       </c>
       <c r="F387" t="s">
         <v>278</v>
       </c>
       <c r="G387" t="s">
         <v>19</v>
       </c>
       <c r="J387" t="s">
         <v>19</v>
       </c>
       <c r="K387" t="s">
         <v>19</v>
       </c>
       <c r="L387" t="s">
         <v>19</v>
       </c>
       <c r="M387">
         <v>0</v>
       </c>
     </row>
     <row r="388" spans="1:13">
       <c r="A388" t="s">
         <v>462</v>
       </c>
       <c r="B388" t="s">
         <v>428</v>
       </c>
       <c r="C388" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D388" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="E388" t="s">
         <v>17</v>
       </c>
       <c r="F388" t="s">
         <v>278</v>
       </c>
       <c r="G388" t="s">
         <v>19</v>
       </c>
       <c r="J388" t="s">
         <v>19</v>
       </c>
       <c r="K388" t="s">
         <v>19</v>
       </c>
       <c r="L388" t="s">
         <v>19</v>
       </c>
       <c r="M388">
         <v>0</v>
       </c>
     </row>
     <row r="389" spans="1:13">
       <c r="A389" t="s">
@@ -15942,229 +15942,229 @@
       </c>
       <c r="G392" t="s">
         <v>19</v>
       </c>
       <c r="J392" t="s">
         <v>19</v>
       </c>
       <c r="K392" t="s">
         <v>19</v>
       </c>
       <c r="L392" t="s">
         <v>19</v>
       </c>
       <c r="M392">
         <v>0</v>
       </c>
     </row>
     <row r="393" spans="1:13">
       <c r="A393" t="s">
         <v>468</v>
       </c>
       <c r="B393" t="s">
         <v>466</v>
       </c>
       <c r="C393" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D393" t="s">
         <v>277</v>
       </c>
       <c r="E393" t="s">
         <v>17</v>
       </c>
       <c r="F393" t="s">
         <v>278</v>
       </c>
       <c r="G393" t="s">
         <v>19</v>
       </c>
       <c r="J393" t="s">
         <v>19</v>
       </c>
       <c r="K393" t="s">
         <v>19</v>
       </c>
       <c r="L393" t="s">
         <v>19</v>
       </c>
       <c r="M393">
         <v>0</v>
       </c>
     </row>
     <row r="394" spans="1:13">
       <c r="A394" t="s">
         <v>469</v>
       </c>
       <c r="B394" t="s">
         <v>466</v>
       </c>
       <c r="C394" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D394" t="s">
-        <v>277</v>
+        <v>375</v>
       </c>
       <c r="E394" t="s">
         <v>17</v>
       </c>
       <c r="F394" t="s">
         <v>278</v>
       </c>
       <c r="G394" t="s">
         <v>19</v>
       </c>
       <c r="J394" t="s">
         <v>19</v>
       </c>
       <c r="K394" t="s">
         <v>19</v>
       </c>
       <c r="L394" t="s">
         <v>19</v>
       </c>
       <c r="M394">
         <v>0</v>
       </c>
     </row>
     <row r="395" spans="1:13">
       <c r="A395" t="s">
         <v>470</v>
       </c>
       <c r="B395" t="s">
         <v>466</v>
       </c>
       <c r="C395" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D395" t="s">
-        <v>379</v>
+        <v>277</v>
       </c>
       <c r="E395" t="s">
         <v>17</v>
       </c>
       <c r="F395" t="s">
         <v>278</v>
       </c>
       <c r="G395" t="s">
         <v>19</v>
       </c>
       <c r="J395" t="s">
         <v>19</v>
       </c>
       <c r="K395" t="s">
         <v>19</v>
       </c>
       <c r="L395" t="s">
         <v>19</v>
       </c>
       <c r="M395">
         <v>0</v>
       </c>
     </row>
     <row r="396" spans="1:13">
       <c r="A396" t="s">
         <v>471</v>
       </c>
       <c r="B396" t="s">
         <v>472</v>
       </c>
       <c r="C396" t="s">
         <v>15</v>
       </c>
       <c r="D396" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="E396" t="s">
         <v>17</v>
       </c>
       <c r="F396" t="s">
         <v>278</v>
       </c>
       <c r="G396" t="s">
         <v>19</v>
       </c>
       <c r="J396" t="s">
         <v>19</v>
       </c>
       <c r="K396" t="s">
         <v>19</v>
       </c>
       <c r="L396" t="s">
         <v>19</v>
       </c>
       <c r="M396">
         <v>0</v>
       </c>
     </row>
     <row r="397" spans="1:13">
       <c r="A397" t="s">
         <v>473</v>
       </c>
       <c r="B397" t="s">
         <v>472</v>
       </c>
       <c r="C397" t="s">
         <v>15</v>
       </c>
       <c r="D397" t="s">
-        <v>379</v>
+        <v>280</v>
       </c>
       <c r="E397" t="s">
         <v>17</v>
       </c>
       <c r="F397" t="s">
         <v>278</v>
       </c>
       <c r="G397" t="s">
         <v>19</v>
       </c>
       <c r="J397" t="s">
         <v>19</v>
       </c>
       <c r="K397" t="s">
         <v>19</v>
       </c>
       <c r="L397" t="s">
         <v>19</v>
       </c>
       <c r="M397">
         <v>0</v>
       </c>
     </row>
     <row r="398" spans="1:13">
       <c r="A398" t="s">
         <v>474</v>
       </c>
       <c r="B398" t="s">
         <v>472</v>
       </c>
       <c r="C398" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D398" t="s">
-        <v>277</v>
+        <v>375</v>
       </c>
       <c r="E398" t="s">
         <v>17</v>
       </c>
       <c r="F398" t="s">
         <v>278</v>
       </c>
       <c r="G398" t="s">
         <v>19</v>
       </c>
       <c r="J398" t="s">
         <v>19</v>
       </c>
       <c r="K398" t="s">
         <v>19</v>
       </c>
       <c r="L398" t="s">
         <v>19</v>
       </c>
       <c r="M398">
         <v>0</v>
       </c>
     </row>
     <row r="399" spans="1:13">
       <c r="A399" t="s">
@@ -16187,54 +16187,54 @@
       </c>
       <c r="G399" t="s">
         <v>19</v>
       </c>
       <c r="J399" t="s">
         <v>19</v>
       </c>
       <c r="K399" t="s">
         <v>19</v>
       </c>
       <c r="L399" t="s">
         <v>19</v>
       </c>
       <c r="M399">
         <v>0</v>
       </c>
     </row>
     <row r="400" spans="1:13">
       <c r="A400" t="s">
         <v>476</v>
       </c>
       <c r="B400" t="s">
         <v>472</v>
       </c>
       <c r="C400" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D400" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="E400" t="s">
         <v>17</v>
       </c>
       <c r="F400" t="s">
         <v>278</v>
       </c>
       <c r="G400" t="s">
         <v>19</v>
       </c>
       <c r="J400" t="s">
         <v>19</v>
       </c>
       <c r="K400" t="s">
         <v>19</v>
       </c>
       <c r="L400" t="s">
         <v>19</v>
       </c>
       <c r="M400">
         <v>0</v>
       </c>
     </row>
     <row r="401" spans="1:13">
       <c r="A401" t="s">
@@ -16260,86 +16260,86 @@
       </c>
       <c r="J401" t="s">
         <v>19</v>
       </c>
       <c r="K401" t="s">
         <v>19</v>
       </c>
       <c r="L401" t="s">
         <v>19</v>
       </c>
       <c r="M401">
         <v>0</v>
       </c>
     </row>
     <row r="402" spans="1:13">
       <c r="A402" t="s">
         <v>479</v>
       </c>
       <c r="B402" t="s">
         <v>478</v>
       </c>
       <c r="C402" t="s">
         <v>15</v>
       </c>
       <c r="D402" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
       <c r="E402" t="s">
         <v>17</v>
       </c>
       <c r="F402" t="s">
         <v>278</v>
       </c>
       <c r="G402" t="s">
         <v>19</v>
       </c>
       <c r="J402" t="s">
         <v>19</v>
       </c>
       <c r="K402" t="s">
         <v>19</v>
       </c>
       <c r="L402" t="s">
         <v>19</v>
       </c>
       <c r="M402">
         <v>0</v>
       </c>
     </row>
     <row r="403" spans="1:13">
       <c r="A403" t="s">
         <v>480</v>
       </c>
       <c r="B403" t="s">
         <v>478</v>
       </c>
       <c r="C403" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D403" t="s">
-        <v>379</v>
+        <v>277</v>
       </c>
       <c r="E403" t="s">
         <v>17</v>
       </c>
       <c r="F403" t="s">
         <v>278</v>
       </c>
       <c r="G403" t="s">
         <v>19</v>
       </c>
       <c r="J403" t="s">
         <v>19</v>
       </c>
       <c r="K403" t="s">
         <v>19</v>
       </c>
       <c r="L403" t="s">
         <v>19</v>
       </c>
       <c r="M403">
         <v>0</v>
       </c>
     </row>
     <row r="404" spans="1:13">
       <c r="A404" t="s">
@@ -16362,54 +16362,54 @@
       </c>
       <c r="G404" t="s">
         <v>19</v>
       </c>
       <c r="J404" t="s">
         <v>19</v>
       </c>
       <c r="K404" t="s">
         <v>19</v>
       </c>
       <c r="L404" t="s">
         <v>19</v>
       </c>
       <c r="M404">
         <v>0</v>
       </c>
     </row>
     <row r="405" spans="1:13">
       <c r="A405" t="s">
         <v>482</v>
       </c>
       <c r="B405" t="s">
         <v>478</v>
       </c>
       <c r="C405" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D405" t="s">
-        <v>277</v>
+        <v>375</v>
       </c>
       <c r="E405" t="s">
         <v>17</v>
       </c>
       <c r="F405" t="s">
         <v>278</v>
       </c>
       <c r="G405" t="s">
         <v>19</v>
       </c>
       <c r="J405" t="s">
         <v>19</v>
       </c>
       <c r="K405" t="s">
         <v>19</v>
       </c>
       <c r="L405" t="s">
         <v>19</v>
       </c>
       <c r="M405">
         <v>0</v>
       </c>
     </row>
     <row r="406" spans="1:13">
       <c r="A406" t="s">
@@ -16438,745 +16438,745 @@
       </c>
       <c r="K406" t="s">
         <v>19</v>
       </c>
       <c r="L406" t="s">
         <v>19</v>
       </c>
       <c r="M406">
         <v>0</v>
       </c>
     </row>
     <row r="407" spans="1:13">
       <c r="A407" t="s">
         <v>485</v>
       </c>
       <c r="B407" t="s">
         <v>486</v>
       </c>
       <c r="C407" t="s">
         <v>15</v>
       </c>
       <c r="D407" t="s">
         <v>277</v>
       </c>
       <c r="E407" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="F407" t="s">
         <v>25</v>
       </c>
       <c r="G407" t="s">
         <v>19</v>
       </c>
       <c r="J407" t="s">
         <v>19</v>
       </c>
       <c r="K407" t="s">
         <v>19</v>
       </c>
       <c r="L407" t="s">
         <v>19</v>
       </c>
       <c r="M407">
         <v>0</v>
       </c>
     </row>
     <row r="408" spans="1:13">
       <c r="A408" t="s">
         <v>487</v>
       </c>
       <c r="B408" t="s">
         <v>486</v>
       </c>
       <c r="C408" t="s">
         <v>15</v>
       </c>
       <c r="D408" t="s">
         <v>277</v>
       </c>
       <c r="E408" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="F408" t="s">
         <v>278</v>
       </c>
       <c r="G408" t="s">
         <v>19</v>
       </c>
       <c r="J408" t="s">
         <v>19</v>
       </c>
       <c r="K408" t="s">
         <v>19</v>
       </c>
       <c r="L408" t="s">
         <v>19</v>
       </c>
       <c r="M408">
         <v>0</v>
       </c>
     </row>
     <row r="409" spans="1:13">
       <c r="A409" t="s">
         <v>488</v>
       </c>
       <c r="B409" t="s">
         <v>486</v>
       </c>
       <c r="C409" t="s">
         <v>15</v>
       </c>
       <c r="D409" t="s">
         <v>277</v>
       </c>
       <c r="E409" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="F409" t="s">
         <v>278</v>
       </c>
       <c r="G409" t="s">
         <v>19</v>
       </c>
       <c r="J409" t="s">
         <v>19</v>
       </c>
       <c r="K409" t="s">
         <v>19</v>
       </c>
       <c r="L409" t="s">
         <v>19</v>
       </c>
       <c r="M409">
         <v>0</v>
       </c>
     </row>
     <row r="410" spans="1:13">
       <c r="A410" t="s">
         <v>489</v>
       </c>
       <c r="B410" t="s">
         <v>486</v>
       </c>
       <c r="C410" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D410" t="s">
         <v>277</v>
       </c>
       <c r="E410" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="F410" t="s">
         <v>278</v>
       </c>
       <c r="G410" t="s">
         <v>19</v>
       </c>
       <c r="J410" t="s">
         <v>19</v>
       </c>
       <c r="K410" t="s">
         <v>19</v>
       </c>
       <c r="L410" t="s">
         <v>19</v>
       </c>
       <c r="M410">
         <v>0</v>
       </c>
     </row>
     <row r="411" spans="1:13">
       <c r="A411" t="s">
         <v>490</v>
       </c>
       <c r="B411" t="s">
         <v>486</v>
       </c>
       <c r="C411" t="s">
         <v>15</v>
       </c>
       <c r="D411" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="E411" t="s">
         <v>17</v>
       </c>
       <c r="F411" t="s">
         <v>278</v>
       </c>
       <c r="G411" t="s">
         <v>19</v>
       </c>
       <c r="J411" t="s">
         <v>19</v>
       </c>
       <c r="K411" t="s">
         <v>19</v>
       </c>
       <c r="L411" t="s">
         <v>19</v>
       </c>
       <c r="M411">
         <v>0</v>
       </c>
     </row>
     <row r="412" spans="1:13">
       <c r="A412" t="s">
         <v>491</v>
       </c>
       <c r="B412" t="s">
         <v>486</v>
       </c>
       <c r="C412" t="s">
         <v>15</v>
       </c>
       <c r="D412" t="s">
-        <v>379</v>
+        <v>277</v>
       </c>
       <c r="E412" t="s">
         <v>17</v>
       </c>
       <c r="F412" t="s">
         <v>278</v>
       </c>
       <c r="G412" t="s">
         <v>19</v>
       </c>
       <c r="J412" t="s">
         <v>19</v>
       </c>
       <c r="K412" t="s">
         <v>19</v>
       </c>
       <c r="L412" t="s">
         <v>19</v>
       </c>
       <c r="M412">
         <v>0</v>
       </c>
     </row>
     <row r="413" spans="1:13">
       <c r="A413" t="s">
         <v>492</v>
       </c>
       <c r="B413" t="s">
         <v>486</v>
       </c>
       <c r="C413" t="s">
         <v>15</v>
       </c>
       <c r="D413" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
       <c r="E413" t="s">
         <v>17</v>
       </c>
       <c r="F413" t="s">
         <v>278</v>
       </c>
       <c r="G413" t="s">
         <v>19</v>
       </c>
       <c r="J413" t="s">
         <v>19</v>
       </c>
       <c r="K413" t="s">
         <v>19</v>
       </c>
       <c r="L413" t="s">
         <v>19</v>
       </c>
       <c r="M413">
         <v>0</v>
       </c>
     </row>
     <row r="414" spans="1:13">
       <c r="A414" t="s">
         <v>493</v>
       </c>
       <c r="B414" t="s">
         <v>486</v>
       </c>
       <c r="C414" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D414" t="s">
-        <v>379</v>
+        <v>277</v>
       </c>
       <c r="E414" t="s">
         <v>17</v>
       </c>
       <c r="F414" t="s">
         <v>278</v>
       </c>
       <c r="G414" t="s">
         <v>19</v>
       </c>
       <c r="J414" t="s">
         <v>19</v>
       </c>
       <c r="K414" t="s">
         <v>19</v>
       </c>
       <c r="L414" t="s">
         <v>19</v>
       </c>
       <c r="M414">
         <v>0</v>
       </c>
     </row>
     <row r="415" spans="1:13">
       <c r="A415" t="s">
         <v>494</v>
       </c>
       <c r="B415" t="s">
         <v>486</v>
       </c>
       <c r="C415" t="s">
         <v>15</v>
       </c>
       <c r="D415" t="s">
-        <v>277</v>
+        <v>375</v>
       </c>
       <c r="E415" t="s">
         <v>17</v>
       </c>
       <c r="F415" t="s">
         <v>278</v>
       </c>
       <c r="G415" t="s">
         <v>19</v>
       </c>
       <c r="J415" t="s">
         <v>19</v>
       </c>
       <c r="K415" t="s">
         <v>19</v>
       </c>
       <c r="L415" t="s">
         <v>19</v>
       </c>
       <c r="M415">
         <v>0</v>
       </c>
     </row>
     <row r="416" spans="1:13">
       <c r="A416" t="s">
         <v>495</v>
       </c>
       <c r="B416" t="s">
         <v>486</v>
       </c>
       <c r="C416" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D416" t="s">
         <v>277</v>
       </c>
       <c r="E416" t="s">
         <v>17</v>
       </c>
       <c r="F416" t="s">
         <v>278</v>
       </c>
       <c r="G416" t="s">
         <v>19</v>
       </c>
       <c r="J416" t="s">
         <v>19</v>
       </c>
       <c r="K416" t="s">
         <v>19</v>
       </c>
       <c r="L416" t="s">
         <v>19</v>
       </c>
       <c r="M416">
         <v>0</v>
       </c>
     </row>
     <row r="417" spans="1:13">
       <c r="A417" t="s">
         <v>496</v>
       </c>
       <c r="B417" t="s">
         <v>486</v>
       </c>
       <c r="C417" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D417" t="s">
-        <v>277</v>
+        <v>375</v>
       </c>
       <c r="E417" t="s">
         <v>17</v>
       </c>
       <c r="F417" t="s">
         <v>278</v>
       </c>
       <c r="G417" t="s">
         <v>19</v>
       </c>
       <c r="J417" t="s">
         <v>19</v>
       </c>
       <c r="K417" t="s">
         <v>19</v>
       </c>
       <c r="L417" t="s">
         <v>19</v>
       </c>
       <c r="M417">
         <v>0</v>
       </c>
     </row>
     <row r="418" spans="1:13">
       <c r="A418" t="s">
         <v>497</v>
       </c>
       <c r="B418" t="s">
         <v>498</v>
       </c>
       <c r="C418" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D418" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="E418" t="s">
         <v>17</v>
       </c>
       <c r="F418" t="s">
         <v>278</v>
       </c>
       <c r="G418" t="s">
         <v>19</v>
       </c>
       <c r="J418" t="s">
         <v>19</v>
       </c>
       <c r="K418" t="s">
         <v>19</v>
       </c>
       <c r="L418" t="s">
         <v>19</v>
       </c>
       <c r="M418">
         <v>0</v>
       </c>
     </row>
     <row r="419" spans="1:13">
       <c r="A419" t="s">
         <v>499</v>
       </c>
       <c r="B419" t="s">
         <v>498</v>
       </c>
       <c r="C419" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D419" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="E419" t="s">
         <v>17</v>
       </c>
       <c r="F419" t="s">
         <v>278</v>
       </c>
       <c r="G419" t="s">
         <v>19</v>
       </c>
       <c r="J419" t="s">
         <v>19</v>
       </c>
       <c r="K419" t="s">
         <v>19</v>
       </c>
       <c r="L419" t="s">
         <v>19</v>
       </c>
       <c r="M419">
         <v>0</v>
       </c>
     </row>
     <row r="420" spans="1:13">
       <c r="A420" t="s">
         <v>500</v>
       </c>
       <c r="B420" t="s">
         <v>498</v>
       </c>
       <c r="C420" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D420" t="s">
         <v>277</v>
       </c>
       <c r="E420" t="s">
         <v>17</v>
       </c>
       <c r="F420" t="s">
         <v>278</v>
       </c>
       <c r="G420" t="s">
         <v>19</v>
       </c>
       <c r="J420" t="s">
         <v>19</v>
       </c>
       <c r="K420" t="s">
         <v>19</v>
       </c>
       <c r="L420" t="s">
         <v>19</v>
       </c>
       <c r="M420">
         <v>0</v>
       </c>
     </row>
     <row r="421" spans="1:13">
       <c r="A421" t="s">
         <v>501</v>
       </c>
       <c r="B421" t="s">
         <v>502</v>
       </c>
       <c r="C421" t="s">
         <v>15</v>
       </c>
       <c r="D421" t="s">
         <v>277</v>
       </c>
       <c r="E421" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="F421" t="s">
         <v>278</v>
       </c>
       <c r="G421" t="s">
         <v>19</v>
       </c>
       <c r="J421" t="s">
         <v>19</v>
       </c>
       <c r="K421" t="s">
         <v>19</v>
       </c>
       <c r="L421" t="s">
         <v>19</v>
       </c>
       <c r="M421">
         <v>0</v>
       </c>
     </row>
     <row r="422" spans="1:13">
       <c r="A422" t="s">
         <v>503</v>
       </c>
       <c r="B422" t="s">
         <v>502</v>
       </c>
       <c r="C422" t="s">
         <v>15</v>
       </c>
       <c r="D422" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
       <c r="E422" t="s">
         <v>17</v>
       </c>
       <c r="F422" t="s">
         <v>278</v>
       </c>
       <c r="G422" t="s">
         <v>19</v>
       </c>
       <c r="J422" t="s">
         <v>19</v>
       </c>
       <c r="K422" t="s">
         <v>19</v>
       </c>
       <c r="L422" t="s">
         <v>19</v>
       </c>
       <c r="M422">
         <v>0</v>
       </c>
     </row>
     <row r="423" spans="1:13">
       <c r="A423" t="s">
         <v>504</v>
       </c>
       <c r="B423" t="s">
         <v>502</v>
       </c>
       <c r="C423" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D423" t="s">
         <v>277</v>
       </c>
       <c r="E423" t="s">
         <v>17</v>
       </c>
       <c r="F423" t="s">
         <v>278</v>
       </c>
       <c r="G423" t="s">
         <v>19</v>
       </c>
       <c r="J423" t="s">
         <v>19</v>
       </c>
       <c r="K423" t="s">
         <v>19</v>
       </c>
       <c r="L423" t="s">
         <v>19</v>
       </c>
       <c r="M423">
         <v>0</v>
       </c>
     </row>
     <row r="424" spans="1:13">
       <c r="A424" t="s">
         <v>505</v>
       </c>
       <c r="B424" t="s">
         <v>502</v>
       </c>
       <c r="C424" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D424" t="s">
-        <v>379</v>
+        <v>277</v>
       </c>
       <c r="E424" t="s">
         <v>17</v>
       </c>
       <c r="F424" t="s">
         <v>278</v>
       </c>
       <c r="G424" t="s">
         <v>19</v>
       </c>
       <c r="J424" t="s">
         <v>19</v>
       </c>
       <c r="K424" t="s">
         <v>19</v>
       </c>
       <c r="L424" t="s">
         <v>19</v>
       </c>
       <c r="M424">
         <v>0</v>
       </c>
     </row>
     <row r="425" spans="1:13">
       <c r="A425" t="s">
         <v>506</v>
       </c>
       <c r="B425" t="s">
         <v>502</v>
       </c>
       <c r="C425" t="s">
         <v>15</v>
       </c>
       <c r="D425" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="E425" t="s">
         <v>17</v>
       </c>
       <c r="F425" t="s">
         <v>278</v>
       </c>
       <c r="G425" t="s">
         <v>19</v>
       </c>
       <c r="J425" t="s">
         <v>19</v>
       </c>
       <c r="K425" t="s">
         <v>19</v>
       </c>
       <c r="L425" t="s">
         <v>19</v>
       </c>
       <c r="M425">
         <v>0</v>
       </c>
     </row>
     <row r="426" spans="1:13">
       <c r="A426" t="s">
         <v>507</v>
       </c>
       <c r="B426" t="s">
         <v>502</v>
       </c>
       <c r="C426" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D426" t="s">
-        <v>282</v>
+        <v>375</v>
       </c>
       <c r="E426" t="s">
         <v>17</v>
       </c>
       <c r="F426" t="s">
         <v>278</v>
       </c>
       <c r="G426" t="s">
         <v>19</v>
       </c>
       <c r="J426" t="s">
         <v>19</v>
       </c>
       <c r="K426" t="s">
         <v>19</v>
       </c>
       <c r="L426" t="s">
         <v>19</v>
       </c>
       <c r="M426">
         <v>0</v>
       </c>
     </row>
     <row r="427" spans="1:13">
       <c r="A427" t="s">
         <v>508</v>
       </c>
       <c r="B427" t="s">
         <v>502</v>
       </c>
       <c r="C427" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D427" t="s">
         <v>277</v>
       </c>
       <c r="E427" t="s">
         <v>17</v>
       </c>
       <c r="F427" t="s">
         <v>278</v>
       </c>
       <c r="G427" t="s">
         <v>19</v>
       </c>
       <c r="J427" t="s">
         <v>19</v>
       </c>
       <c r="K427" t="s">
         <v>19</v>
       </c>
       <c r="L427" t="s">
         <v>19</v>
       </c>
       <c r="M427">
         <v>0</v>
       </c>
@@ -17202,51 +17202,51 @@
       </c>
       <c r="G428" t="s">
         <v>19</v>
       </c>
       <c r="J428" t="s">
         <v>19</v>
       </c>
       <c r="K428" t="s">
         <v>19</v>
       </c>
       <c r="L428" t="s">
         <v>19</v>
       </c>
       <c r="M428">
         <v>0</v>
       </c>
     </row>
     <row r="429" spans="1:13">
       <c r="A429" t="s">
         <v>511</v>
       </c>
       <c r="B429" t="s">
         <v>510</v>
       </c>
       <c r="C429" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D429" t="s">
         <v>277</v>
       </c>
       <c r="E429" t="s">
         <v>17</v>
       </c>
       <c r="F429" t="s">
         <v>278</v>
       </c>
       <c r="G429" t="s">
         <v>19</v>
       </c>
       <c r="J429" t="s">
         <v>19</v>
       </c>
       <c r="K429" t="s">
         <v>19</v>
       </c>
       <c r="L429" t="s">
         <v>19</v>
       </c>
       <c r="M429">
         <v>0</v>
       </c>
@@ -17272,194 +17272,194 @@
       </c>
       <c r="G430" t="s">
         <v>19</v>
       </c>
       <c r="J430" t="s">
         <v>19</v>
       </c>
       <c r="K430" t="s">
         <v>19</v>
       </c>
       <c r="L430" t="s">
         <v>19</v>
       </c>
       <c r="M430">
         <v>0</v>
       </c>
     </row>
     <row r="431" spans="1:13">
       <c r="A431" t="s">
         <v>513</v>
       </c>
       <c r="B431" t="s">
         <v>514</v>
       </c>
       <c r="C431" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D431" t="s">
         <v>277</v>
       </c>
       <c r="E431" t="s">
         <v>17</v>
       </c>
       <c r="F431" t="s">
         <v>278</v>
       </c>
       <c r="G431" t="s">
         <v>19</v>
       </c>
       <c r="J431" t="s">
         <v>19</v>
       </c>
       <c r="K431" t="s">
         <v>19</v>
       </c>
       <c r="L431" t="s">
         <v>19</v>
       </c>
       <c r="M431">
         <v>0</v>
       </c>
     </row>
     <row r="432" spans="1:13">
       <c r="A432" t="s">
         <v>515</v>
       </c>
       <c r="B432" t="s">
         <v>514</v>
       </c>
       <c r="C432" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D432" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="E432" t="s">
         <v>17</v>
       </c>
       <c r="F432" t="s">
         <v>278</v>
       </c>
       <c r="G432" t="s">
         <v>19</v>
       </c>
       <c r="J432" t="s">
         <v>19</v>
       </c>
       <c r="K432" t="s">
         <v>19</v>
       </c>
       <c r="L432" t="s">
         <v>19</v>
       </c>
       <c r="M432">
         <v>0</v>
       </c>
     </row>
     <row r="433" spans="1:13">
       <c r="A433" t="s">
         <v>516</v>
       </c>
       <c r="B433" t="s">
         <v>514</v>
       </c>
       <c r="C433" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D433" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="E433" t="s">
         <v>17</v>
       </c>
       <c r="F433" t="s">
         <v>278</v>
       </c>
       <c r="G433" t="s">
         <v>19</v>
       </c>
       <c r="J433" t="s">
         <v>19</v>
       </c>
       <c r="K433" t="s">
         <v>19</v>
       </c>
       <c r="L433" t="s">
         <v>19</v>
       </c>
       <c r="M433">
         <v>0</v>
       </c>
     </row>
     <row r="434" spans="1:13">
       <c r="A434" t="s">
         <v>517</v>
       </c>
       <c r="B434" t="s">
         <v>514</v>
       </c>
       <c r="C434" t="s">
         <v>15</v>
       </c>
       <c r="D434" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="E434" t="s">
         <v>17</v>
       </c>
       <c r="F434" t="s">
         <v>278</v>
       </c>
       <c r="G434" t="s">
         <v>19</v>
       </c>
       <c r="J434" t="s">
         <v>19</v>
       </c>
       <c r="K434" t="s">
         <v>19</v>
       </c>
       <c r="L434" t="s">
         <v>19</v>
       </c>
       <c r="M434">
         <v>0</v>
       </c>
     </row>
     <row r="435" spans="1:13">
       <c r="A435" t="s">
         <v>518</v>
       </c>
       <c r="B435" t="s">
         <v>514</v>
       </c>
       <c r="C435" t="s">
         <v>15</v>
       </c>
       <c r="D435" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="E435" t="s">
         <v>17</v>
       </c>
       <c r="F435" t="s">
         <v>278</v>
       </c>
       <c r="G435" t="s">
         <v>19</v>
       </c>
       <c r="J435" t="s">
         <v>19</v>
       </c>
       <c r="K435" t="s">
         <v>19</v>
       </c>
       <c r="L435" t="s">
         <v>19</v>
       </c>
       <c r="M435">
         <v>0</v>
       </c>
     </row>
     <row r="436" spans="1:13">
       <c r="A436" t="s">
@@ -17482,827 +17482,827 @@
       </c>
       <c r="G436" t="s">
         <v>19</v>
       </c>
       <c r="J436" t="s">
         <v>19</v>
       </c>
       <c r="K436" t="s">
         <v>19</v>
       </c>
       <c r="L436" t="s">
         <v>19</v>
       </c>
       <c r="M436">
         <v>0</v>
       </c>
     </row>
     <row r="437" spans="1:13">
       <c r="A437" t="s">
         <v>521</v>
       </c>
       <c r="B437" t="s">
         <v>520</v>
       </c>
       <c r="C437" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D437" t="s">
         <v>277</v>
       </c>
       <c r="E437" t="s">
         <v>17</v>
       </c>
       <c r="F437" t="s">
         <v>278</v>
       </c>
       <c r="G437" t="s">
         <v>19</v>
       </c>
       <c r="J437" t="s">
         <v>19</v>
       </c>
       <c r="K437" t="s">
         <v>19</v>
       </c>
       <c r="L437" t="s">
         <v>19</v>
       </c>
       <c r="M437">
         <v>0</v>
       </c>
     </row>
     <row r="438" spans="1:13">
       <c r="A438" t="s">
         <v>522</v>
       </c>
       <c r="B438" t="s">
         <v>523</v>
       </c>
       <c r="C438" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D438" t="s">
         <v>277</v>
       </c>
       <c r="E438" t="s">
-        <v>17</v>
+        <v>47</v>
       </c>
       <c r="F438" t="s">
-        <v>278</v>
+        <v>25</v>
       </c>
       <c r="G438" t="s">
         <v>19</v>
       </c>
       <c r="J438" t="s">
         <v>19</v>
       </c>
       <c r="K438" t="s">
         <v>19</v>
       </c>
       <c r="L438" t="s">
         <v>19</v>
       </c>
       <c r="M438">
         <v>0</v>
       </c>
     </row>
     <row r="439" spans="1:13">
       <c r="A439" t="s">
         <v>524</v>
       </c>
       <c r="B439" t="s">
         <v>523</v>
       </c>
       <c r="C439" t="s">
         <v>15</v>
       </c>
       <c r="D439" t="s">
         <v>277</v>
       </c>
       <c r="E439" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="F439" t="s">
         <v>25</v>
       </c>
       <c r="G439" t="s">
         <v>19</v>
       </c>
       <c r="J439" t="s">
         <v>19</v>
       </c>
       <c r="K439" t="s">
         <v>19</v>
       </c>
       <c r="L439" t="s">
         <v>19</v>
       </c>
       <c r="M439">
         <v>0</v>
       </c>
     </row>
     <row r="440" spans="1:13">
       <c r="A440" t="s">
         <v>525</v>
       </c>
       <c r="B440" t="s">
         <v>523</v>
       </c>
       <c r="C440" t="s">
         <v>15</v>
       </c>
       <c r="D440" t="s">
         <v>277</v>
       </c>
       <c r="E440" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="F440" t="s">
         <v>25</v>
       </c>
       <c r="G440" t="s">
         <v>19</v>
       </c>
       <c r="J440" t="s">
         <v>19</v>
       </c>
       <c r="K440" t="s">
         <v>19</v>
       </c>
       <c r="L440" t="s">
         <v>19</v>
       </c>
       <c r="M440">
         <v>0</v>
       </c>
     </row>
     <row r="441" spans="1:13">
       <c r="A441" t="s">
         <v>526</v>
       </c>
       <c r="B441" t="s">
         <v>523</v>
       </c>
       <c r="C441" t="s">
         <v>15</v>
       </c>
       <c r="D441" t="s">
         <v>277</v>
       </c>
       <c r="E441" t="s">
-        <v>60</v>
+        <v>448</v>
       </c>
       <c r="F441" t="s">
-        <v>25</v>
+        <v>278</v>
       </c>
       <c r="G441" t="s">
         <v>19</v>
       </c>
       <c r="J441" t="s">
         <v>19</v>
       </c>
       <c r="K441" t="s">
         <v>19</v>
       </c>
       <c r="L441" t="s">
         <v>19</v>
       </c>
       <c r="M441">
         <v>0</v>
       </c>
     </row>
     <row r="442" spans="1:13">
       <c r="A442" t="s">
         <v>527</v>
       </c>
       <c r="B442" t="s">
         <v>523</v>
       </c>
       <c r="C442" t="s">
         <v>15</v>
       </c>
       <c r="D442" t="s">
         <v>277</v>
       </c>
       <c r="E442" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="F442" t="s">
         <v>278</v>
       </c>
       <c r="G442" t="s">
         <v>19</v>
       </c>
       <c r="J442" t="s">
         <v>19</v>
       </c>
       <c r="K442" t="s">
         <v>19</v>
       </c>
       <c r="L442" t="s">
         <v>19</v>
       </c>
       <c r="M442">
         <v>0</v>
       </c>
     </row>
     <row r="443" spans="1:13">
       <c r="A443" t="s">
         <v>528</v>
       </c>
       <c r="B443" t="s">
         <v>523</v>
       </c>
       <c r="C443" t="s">
         <v>15</v>
       </c>
       <c r="D443" t="s">
         <v>277</v>
       </c>
       <c r="E443" t="s">
-        <v>450</v>
+        <v>47</v>
       </c>
       <c r="F443" t="s">
         <v>278</v>
       </c>
       <c r="G443" t="s">
         <v>19</v>
       </c>
       <c r="J443" t="s">
         <v>19</v>
       </c>
       <c r="K443" t="s">
         <v>19</v>
       </c>
       <c r="L443" t="s">
         <v>19</v>
       </c>
       <c r="M443">
         <v>0</v>
       </c>
     </row>
     <row r="444" spans="1:13">
       <c r="A444" t="s">
         <v>529</v>
       </c>
       <c r="B444" t="s">
         <v>523</v>
       </c>
       <c r="C444" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D444" t="s">
         <v>277</v>
       </c>
       <c r="E444" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="F444" t="s">
         <v>278</v>
       </c>
       <c r="G444" t="s">
         <v>19</v>
       </c>
       <c r="J444" t="s">
         <v>19</v>
       </c>
       <c r="K444" t="s">
         <v>19</v>
       </c>
       <c r="L444" t="s">
         <v>19</v>
       </c>
       <c r="M444">
         <v>0</v>
       </c>
     </row>
     <row r="445" spans="1:13">
       <c r="A445" t="s">
         <v>530</v>
       </c>
       <c r="B445" t="s">
         <v>523</v>
       </c>
       <c r="C445" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D445" t="s">
         <v>277</v>
       </c>
       <c r="E445" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="F445" t="s">
         <v>278</v>
       </c>
       <c r="G445" t="s">
         <v>19</v>
       </c>
       <c r="J445" t="s">
         <v>19</v>
       </c>
       <c r="K445" t="s">
         <v>19</v>
       </c>
       <c r="L445" t="s">
         <v>19</v>
       </c>
       <c r="M445">
         <v>0</v>
       </c>
     </row>
     <row r="446" spans="1:13">
       <c r="A446" t="s">
         <v>531</v>
       </c>
       <c r="B446" t="s">
         <v>523</v>
       </c>
       <c r="C446" t="s">
         <v>15</v>
       </c>
       <c r="D446" t="s">
         <v>277</v>
       </c>
       <c r="E446" t="s">
-        <v>50</v>
+        <v>62</v>
       </c>
       <c r="F446" t="s">
         <v>278</v>
       </c>
       <c r="G446" t="s">
         <v>19</v>
       </c>
       <c r="J446" t="s">
         <v>19</v>
       </c>
       <c r="K446" t="s">
         <v>19</v>
       </c>
       <c r="L446" t="s">
         <v>19</v>
       </c>
       <c r="M446">
         <v>0</v>
       </c>
     </row>
     <row r="447" spans="1:13">
       <c r="A447" t="s">
         <v>532</v>
       </c>
       <c r="B447" t="s">
         <v>523</v>
       </c>
       <c r="C447" t="s">
         <v>15</v>
       </c>
       <c r="D447" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="E447" t="s">
-        <v>64</v>
+        <v>17</v>
       </c>
       <c r="F447" t="s">
         <v>278</v>
       </c>
       <c r="G447" t="s">
         <v>19</v>
       </c>
       <c r="J447" t="s">
         <v>19</v>
       </c>
       <c r="K447" t="s">
         <v>19</v>
       </c>
       <c r="L447" t="s">
         <v>19</v>
       </c>
       <c r="M447">
         <v>0</v>
       </c>
     </row>
     <row r="448" spans="1:13">
       <c r="A448" t="s">
         <v>533</v>
       </c>
       <c r="B448" t="s">
         <v>523</v>
       </c>
       <c r="C448" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D448" t="s">
-        <v>282</v>
+        <v>375</v>
       </c>
       <c r="E448" t="s">
         <v>17</v>
       </c>
       <c r="F448" t="s">
         <v>278</v>
       </c>
       <c r="G448" t="s">
         <v>19</v>
       </c>
       <c r="J448" t="s">
         <v>19</v>
       </c>
       <c r="K448" t="s">
         <v>19</v>
       </c>
       <c r="L448" t="s">
         <v>19</v>
       </c>
       <c r="M448">
         <v>0</v>
       </c>
     </row>
     <row r="449" spans="1:13">
       <c r="A449" t="s">
         <v>534</v>
       </c>
       <c r="B449" t="s">
         <v>523</v>
       </c>
       <c r="C449" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D449" t="s">
         <v>277</v>
       </c>
       <c r="E449" t="s">
         <v>17</v>
       </c>
       <c r="F449" t="s">
         <v>278</v>
       </c>
       <c r="G449" t="s">
         <v>19</v>
       </c>
       <c r="J449" t="s">
         <v>19</v>
       </c>
       <c r="K449" t="s">
         <v>19</v>
       </c>
       <c r="L449" t="s">
         <v>19</v>
       </c>
       <c r="M449">
         <v>0</v>
       </c>
     </row>
     <row r="450" spans="1:13">
       <c r="A450" t="s">
         <v>535</v>
       </c>
       <c r="B450" t="s">
         <v>523</v>
       </c>
       <c r="C450" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D450" t="s">
-        <v>379</v>
+        <v>277</v>
       </c>
       <c r="E450" t="s">
         <v>17</v>
       </c>
       <c r="F450" t="s">
         <v>278</v>
       </c>
       <c r="G450" t="s">
         <v>19</v>
       </c>
       <c r="J450" t="s">
         <v>19</v>
       </c>
       <c r="K450" t="s">
         <v>19</v>
       </c>
       <c r="L450" t="s">
         <v>19</v>
       </c>
       <c r="M450">
         <v>0</v>
       </c>
     </row>
     <row r="451" spans="1:13">
       <c r="A451" t="s">
         <v>536</v>
       </c>
       <c r="B451" t="s">
         <v>523</v>
       </c>
       <c r="C451" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D451" t="s">
-        <v>282</v>
+        <v>375</v>
       </c>
       <c r="E451" t="s">
         <v>17</v>
       </c>
       <c r="F451" t="s">
         <v>278</v>
       </c>
       <c r="G451" t="s">
         <v>19</v>
       </c>
       <c r="J451" t="s">
         <v>19</v>
       </c>
       <c r="K451" t="s">
         <v>19</v>
       </c>
       <c r="L451" t="s">
         <v>19</v>
       </c>
       <c r="M451">
         <v>0</v>
       </c>
     </row>
     <row r="452" spans="1:13">
       <c r="A452" t="s">
         <v>537</v>
       </c>
       <c r="B452" t="s">
         <v>523</v>
       </c>
       <c r="C452" t="s">
         <v>15</v>
       </c>
       <c r="D452" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="E452" t="s">
         <v>17</v>
       </c>
       <c r="F452" t="s">
         <v>278</v>
       </c>
       <c r="G452" t="s">
         <v>19</v>
       </c>
       <c r="J452" t="s">
         <v>19</v>
       </c>
       <c r="K452" t="s">
         <v>19</v>
       </c>
       <c r="L452" t="s">
         <v>19</v>
       </c>
       <c r="M452">
         <v>0</v>
       </c>
     </row>
     <row r="453" spans="1:13">
       <c r="A453" t="s">
         <v>538</v>
       </c>
       <c r="B453" t="s">
         <v>523</v>
       </c>
       <c r="C453" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D453" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="E453" t="s">
         <v>17</v>
       </c>
       <c r="F453" t="s">
         <v>278</v>
       </c>
       <c r="G453" t="s">
         <v>19</v>
       </c>
       <c r="J453" t="s">
         <v>19</v>
       </c>
       <c r="K453" t="s">
         <v>19</v>
       </c>
       <c r="L453" t="s">
         <v>19</v>
       </c>
       <c r="M453">
         <v>0</v>
       </c>
     </row>
     <row r="454" spans="1:13">
       <c r="A454" t="s">
         <v>539</v>
       </c>
       <c r="B454" t="s">
         <v>523</v>
       </c>
       <c r="C454" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D454" t="s">
         <v>277</v>
       </c>
       <c r="E454" t="s">
         <v>17</v>
       </c>
       <c r="F454" t="s">
         <v>278</v>
       </c>
       <c r="G454" t="s">
         <v>19</v>
       </c>
       <c r="J454" t="s">
         <v>19</v>
       </c>
       <c r="K454" t="s">
         <v>19</v>
       </c>
       <c r="L454" t="s">
         <v>19</v>
       </c>
       <c r="M454">
         <v>0</v>
       </c>
     </row>
     <row r="455" spans="1:13">
       <c r="A455" t="s">
         <v>540</v>
       </c>
       <c r="B455" t="s">
         <v>523</v>
       </c>
       <c r="C455" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D455" t="s">
         <v>277</v>
       </c>
       <c r="E455" t="s">
         <v>17</v>
       </c>
       <c r="F455" t="s">
         <v>278</v>
       </c>
       <c r="G455" t="s">
         <v>19</v>
       </c>
       <c r="J455" t="s">
         <v>19</v>
       </c>
       <c r="K455" t="s">
         <v>19</v>
       </c>
       <c r="L455" t="s">
         <v>19</v>
       </c>
       <c r="M455">
         <v>0</v>
       </c>
     </row>
     <row r="456" spans="1:13">
       <c r="A456" t="s">
         <v>541</v>
       </c>
       <c r="B456" t="s">
         <v>523</v>
       </c>
       <c r="C456" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D456" t="s">
-        <v>379</v>
+        <v>277</v>
       </c>
       <c r="E456" t="s">
         <v>17</v>
       </c>
       <c r="F456" t="s">
         <v>278</v>
       </c>
       <c r="G456" t="s">
         <v>19</v>
       </c>
       <c r="J456" t="s">
         <v>19</v>
       </c>
       <c r="K456" t="s">
         <v>19</v>
       </c>
       <c r="L456" t="s">
         <v>19</v>
       </c>
       <c r="M456">
         <v>0</v>
       </c>
     </row>
     <row r="457" spans="1:13">
       <c r="A457" t="s">
         <v>542</v>
       </c>
       <c r="B457" t="s">
         <v>523</v>
       </c>
       <c r="C457" t="s">
         <v>15</v>
       </c>
       <c r="D457" t="s">
         <v>277</v>
       </c>
       <c r="E457" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="F457" t="s">
         <v>278</v>
       </c>
       <c r="G457" t="s">
         <v>19</v>
       </c>
       <c r="J457" t="s">
         <v>19</v>
       </c>
       <c r="K457" t="s">
         <v>19</v>
       </c>
       <c r="L457" t="s">
         <v>19</v>
       </c>
       <c r="M457">
         <v>0</v>
       </c>
     </row>
     <row r="458" spans="1:13">
       <c r="A458" t="s">
         <v>543</v>
       </c>
       <c r="B458" t="s">
         <v>544</v>
       </c>
       <c r="C458" t="s">
         <v>15</v>
       </c>
       <c r="D458" t="s">
         <v>277</v>
       </c>
       <c r="E458" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="F458" t="s">
         <v>278</v>
       </c>
       <c r="G458" t="s">
         <v>19</v>
       </c>
       <c r="J458" t="s">
         <v>19</v>
       </c>
       <c r="K458" t="s">
         <v>19</v>
       </c>
       <c r="L458" t="s">
         <v>19</v>
       </c>
       <c r="M458">
         <v>0</v>
       </c>
     </row>
     <row r="459" spans="1:13">
       <c r="A459" t="s">
         <v>545</v>
       </c>
       <c r="B459" t="s">
         <v>544</v>
       </c>
       <c r="C459" t="s">
         <v>15</v>
       </c>
       <c r="D459" t="s">
         <v>277</v>
       </c>
       <c r="E459" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="F459" t="s">
         <v>278</v>
       </c>
       <c r="G459" t="s">
         <v>19</v>
       </c>
       <c r="J459" t="s">
         <v>19</v>
       </c>
       <c r="K459" t="s">
         <v>19</v>
       </c>
       <c r="L459" t="s">
         <v>19</v>
       </c>
       <c r="M459">
         <v>0</v>
       </c>
     </row>
     <row r="460" spans="1:13">
       <c r="A460" t="s">
         <v>546</v>
       </c>
       <c r="B460" t="s">
@@ -18322,51 +18322,51 @@
       </c>
       <c r="G460" t="s">
         <v>19</v>
       </c>
       <c r="J460" t="s">
         <v>19</v>
       </c>
       <c r="K460" t="s">
         <v>19</v>
       </c>
       <c r="L460" t="s">
         <v>19</v>
       </c>
       <c r="M460">
         <v>0</v>
       </c>
     </row>
     <row r="461" spans="1:13">
       <c r="A461" t="s">
         <v>547</v>
       </c>
       <c r="B461" t="s">
         <v>544</v>
       </c>
       <c r="C461" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D461" t="s">
         <v>277</v>
       </c>
       <c r="E461" t="s">
         <v>17</v>
       </c>
       <c r="F461" t="s">
         <v>278</v>
       </c>
       <c r="G461" t="s">
         <v>19</v>
       </c>
       <c r="J461" t="s">
         <v>19</v>
       </c>
       <c r="K461" t="s">
         <v>19</v>
       </c>
       <c r="L461" t="s">
         <v>19</v>
       </c>
       <c r="M461">
         <v>0</v>
       </c>
@@ -18395,299 +18395,299 @@
       </c>
       <c r="J462" t="s">
         <v>19</v>
       </c>
       <c r="K462" t="s">
         <v>19</v>
       </c>
       <c r="L462" t="s">
         <v>19</v>
       </c>
       <c r="M462">
         <v>0</v>
       </c>
     </row>
     <row r="463" spans="1:13">
       <c r="A463" t="s">
         <v>549</v>
       </c>
       <c r="B463" t="s">
         <v>550</v>
       </c>
       <c r="C463" t="s">
         <v>15</v>
       </c>
       <c r="D463" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="E463" t="s">
         <v>17</v>
       </c>
       <c r="F463" t="s">
         <v>278</v>
       </c>
       <c r="G463" t="s">
         <v>19</v>
       </c>
       <c r="J463" t="s">
         <v>19</v>
       </c>
       <c r="K463" t="s">
         <v>19</v>
       </c>
       <c r="L463" t="s">
         <v>19</v>
       </c>
       <c r="M463">
         <v>0</v>
       </c>
     </row>
     <row r="464" spans="1:13">
       <c r="A464" t="s">
         <v>551</v>
       </c>
       <c r="B464" t="s">
         <v>550</v>
       </c>
       <c r="C464" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D464" t="s">
         <v>277</v>
       </c>
       <c r="E464" t="s">
         <v>17</v>
       </c>
       <c r="F464" t="s">
         <v>278</v>
       </c>
       <c r="G464" t="s">
         <v>19</v>
       </c>
       <c r="J464" t="s">
         <v>19</v>
       </c>
       <c r="K464" t="s">
         <v>19</v>
       </c>
       <c r="L464" t="s">
         <v>19</v>
       </c>
       <c r="M464">
         <v>0</v>
       </c>
     </row>
     <row r="465" spans="1:13">
       <c r="A465" t="s">
         <v>552</v>
       </c>
       <c r="B465" t="s">
         <v>550</v>
       </c>
       <c r="C465" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D465" t="s">
-        <v>277</v>
+        <v>375</v>
       </c>
       <c r="E465" t="s">
         <v>17</v>
       </c>
       <c r="F465" t="s">
         <v>278</v>
       </c>
       <c r="G465" t="s">
         <v>19</v>
       </c>
       <c r="J465" t="s">
         <v>19</v>
       </c>
       <c r="K465" t="s">
         <v>19</v>
       </c>
       <c r="L465" t="s">
         <v>19</v>
       </c>
       <c r="M465">
         <v>0</v>
       </c>
     </row>
     <row r="466" spans="1:13">
       <c r="A466" t="s">
         <v>553</v>
       </c>
       <c r="B466" t="s">
         <v>550</v>
       </c>
       <c r="C466" t="s">
         <v>15</v>
       </c>
       <c r="D466" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="E466" t="s">
         <v>17</v>
       </c>
       <c r="F466" t="s">
         <v>278</v>
       </c>
       <c r="G466" t="s">
         <v>19</v>
       </c>
       <c r="J466" t="s">
         <v>19</v>
       </c>
       <c r="K466" t="s">
         <v>19</v>
       </c>
       <c r="L466" t="s">
         <v>19</v>
       </c>
       <c r="M466">
         <v>0</v>
       </c>
     </row>
     <row r="467" spans="1:13">
       <c r="A467" t="s">
         <v>554</v>
       </c>
       <c r="B467" t="s">
         <v>550</v>
       </c>
       <c r="C467" t="s">
         <v>15</v>
       </c>
       <c r="D467" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="E467" t="s">
         <v>17</v>
       </c>
       <c r="F467" t="s">
         <v>278</v>
       </c>
       <c r="G467" t="s">
         <v>19</v>
       </c>
       <c r="J467" t="s">
         <v>19</v>
       </c>
       <c r="K467" t="s">
         <v>19</v>
       </c>
       <c r="L467" t="s">
         <v>19</v>
       </c>
       <c r="M467">
         <v>0</v>
       </c>
     </row>
     <row r="468" spans="1:13">
       <c r="A468" t="s">
         <v>555</v>
       </c>
       <c r="B468" t="s">
         <v>550</v>
       </c>
       <c r="C468" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D468" t="s">
-        <v>379</v>
+        <v>277</v>
       </c>
       <c r="E468" t="s">
         <v>17</v>
       </c>
       <c r="F468" t="s">
         <v>278</v>
       </c>
       <c r="G468" t="s">
         <v>19</v>
       </c>
       <c r="J468" t="s">
         <v>19</v>
       </c>
       <c r="K468" t="s">
         <v>19</v>
       </c>
       <c r="L468" t="s">
         <v>19</v>
       </c>
       <c r="M468">
         <v>0</v>
       </c>
     </row>
     <row r="469" spans="1:13">
       <c r="A469" t="s">
         <v>556</v>
       </c>
       <c r="B469" t="s">
         <v>557</v>
       </c>
       <c r="C469" t="s">
         <v>15</v>
       </c>
       <c r="D469" t="s">
         <v>277</v>
       </c>
       <c r="E469" t="s">
-        <v>17</v>
+        <v>47</v>
       </c>
       <c r="F469" t="s">
         <v>278</v>
       </c>
       <c r="G469" t="s">
         <v>19</v>
       </c>
       <c r="J469" t="s">
         <v>19</v>
       </c>
       <c r="K469" t="s">
         <v>19</v>
       </c>
       <c r="L469" t="s">
         <v>19</v>
       </c>
       <c r="M469">
         <v>0</v>
       </c>
     </row>
     <row r="470" spans="1:13">
       <c r="A470" t="s">
         <v>558</v>
       </c>
       <c r="B470" t="s">
         <v>557</v>
       </c>
       <c r="C470" t="s">
         <v>15</v>
       </c>
       <c r="D470" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="E470" t="s">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="F470" t="s">
         <v>278</v>
       </c>
       <c r="G470" t="s">
         <v>19</v>
       </c>
       <c r="J470" t="s">
         <v>19</v>
       </c>
       <c r="K470" t="s">
         <v>19</v>
       </c>
       <c r="L470" t="s">
         <v>19</v>
       </c>
       <c r="M470">
         <v>0</v>
       </c>
     </row>
     <row r="471" spans="1:13">
       <c r="A471" t="s">
         <v>559</v>
       </c>
       <c r="B471" t="s">
@@ -18707,86 +18707,86 @@
       </c>
       <c r="G471" t="s">
         <v>19</v>
       </c>
       <c r="J471" t="s">
         <v>19</v>
       </c>
       <c r="K471" t="s">
         <v>19</v>
       </c>
       <c r="L471" t="s">
         <v>19</v>
       </c>
       <c r="M471">
         <v>0</v>
       </c>
     </row>
     <row r="472" spans="1:13">
       <c r="A472" t="s">
         <v>560</v>
       </c>
       <c r="B472" t="s">
         <v>557</v>
       </c>
       <c r="C472" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D472" t="s">
         <v>277</v>
       </c>
       <c r="E472" t="s">
         <v>17</v>
       </c>
       <c r="F472" t="s">
         <v>278</v>
       </c>
       <c r="G472" t="s">
         <v>19</v>
       </c>
       <c r="J472" t="s">
         <v>19</v>
       </c>
       <c r="K472" t="s">
         <v>19</v>
       </c>
       <c r="L472" t="s">
         <v>19</v>
       </c>
       <c r="M472">
         <v>0</v>
       </c>
     </row>
     <row r="473" spans="1:13">
       <c r="A473" t="s">
         <v>561</v>
       </c>
       <c r="B473" t="s">
         <v>557</v>
       </c>
       <c r="C473" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D473" t="s">
         <v>277</v>
       </c>
       <c r="E473" t="s">
         <v>17</v>
       </c>
       <c r="F473" t="s">
         <v>278</v>
       </c>
       <c r="G473" t="s">
         <v>19</v>
       </c>
       <c r="J473" t="s">
         <v>19</v>
       </c>
       <c r="K473" t="s">
         <v>19</v>
       </c>
       <c r="L473" t="s">
         <v>19</v>
       </c>
       <c r="M473">
         <v>0</v>
       </c>
@@ -18812,89 +18812,89 @@
       </c>
       <c r="G474" t="s">
         <v>19</v>
       </c>
       <c r="J474" t="s">
         <v>19</v>
       </c>
       <c r="K474" t="s">
         <v>19</v>
       </c>
       <c r="L474" t="s">
         <v>19</v>
       </c>
       <c r="M474">
         <v>0</v>
       </c>
     </row>
     <row r="475" spans="1:13">
       <c r="A475" t="s">
         <v>563</v>
       </c>
       <c r="B475" t="s">
         <v>557</v>
       </c>
       <c r="C475" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D475" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
       <c r="E475" t="s">
         <v>17</v>
       </c>
       <c r="F475" t="s">
         <v>278</v>
       </c>
       <c r="G475" t="s">
         <v>19</v>
       </c>
       <c r="J475" t="s">
         <v>19</v>
       </c>
       <c r="K475" t="s">
         <v>19</v>
       </c>
       <c r="L475" t="s">
         <v>19</v>
       </c>
       <c r="M475">
         <v>0</v>
       </c>
     </row>
     <row r="476" spans="1:13">
       <c r="A476" t="s">
         <v>564</v>
       </c>
       <c r="B476" t="s">
         <v>557</v>
       </c>
       <c r="C476" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D476" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="E476" t="s">
         <v>17</v>
       </c>
       <c r="F476" t="s">
         <v>278</v>
       </c>
       <c r="G476" t="s">
         <v>19</v>
       </c>
       <c r="J476" t="s">
         <v>19</v>
       </c>
       <c r="K476" t="s">
         <v>19</v>
       </c>
       <c r="L476" t="s">
         <v>19</v>
       </c>
       <c r="M476">
         <v>0</v>
       </c>
     </row>
     <row r="477" spans="1:13">
       <c r="A477" t="s">
@@ -18917,51 +18917,51 @@
       </c>
       <c r="G477" t="s">
         <v>19</v>
       </c>
       <c r="J477" t="s">
         <v>19</v>
       </c>
       <c r="K477" t="s">
         <v>19</v>
       </c>
       <c r="L477" t="s">
         <v>19</v>
       </c>
       <c r="M477">
         <v>0</v>
       </c>
     </row>
     <row r="478" spans="1:13">
       <c r="A478" t="s">
         <v>567</v>
       </c>
       <c r="B478" t="s">
         <v>566</v>
       </c>
       <c r="C478" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D478" t="s">
         <v>277</v>
       </c>
       <c r="E478" t="s">
         <v>17</v>
       </c>
       <c r="F478" t="s">
         <v>278</v>
       </c>
       <c r="G478" t="s">
         <v>19</v>
       </c>
       <c r="J478" t="s">
         <v>19</v>
       </c>
       <c r="K478" t="s">
         <v>19</v>
       </c>
       <c r="L478" t="s">
         <v>19</v>
       </c>
       <c r="M478">
         <v>0</v>
       </c>
@@ -18993,643 +18993,643 @@
       </c>
       <c r="K479" t="s">
         <v>19</v>
       </c>
       <c r="L479" t="s">
         <v>19</v>
       </c>
       <c r="M479">
         <v>0</v>
       </c>
     </row>
     <row r="480" spans="1:13">
       <c r="A480" t="s">
         <v>570</v>
       </c>
       <c r="B480" t="s">
         <v>569</v>
       </c>
       <c r="C480" t="s">
         <v>15</v>
       </c>
       <c r="D480" t="s">
         <v>277</v>
       </c>
       <c r="E480" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="F480" t="s">
         <v>278</v>
       </c>
       <c r="G480" t="s">
         <v>19</v>
       </c>
       <c r="J480" t="s">
         <v>19</v>
       </c>
       <c r="K480" t="s">
         <v>19</v>
       </c>
       <c r="L480" t="s">
         <v>19</v>
       </c>
       <c r="M480">
         <v>0</v>
       </c>
     </row>
     <row r="481" spans="1:13">
       <c r="A481" t="s">
         <v>571</v>
       </c>
       <c r="B481" t="s">
         <v>569</v>
       </c>
       <c r="C481" t="s">
         <v>15</v>
       </c>
       <c r="D481" t="s">
         <v>277</v>
       </c>
       <c r="E481" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="F481" t="s">
         <v>278</v>
       </c>
       <c r="G481" t="s">
         <v>19</v>
       </c>
       <c r="J481" t="s">
         <v>19</v>
       </c>
       <c r="K481" t="s">
         <v>19</v>
       </c>
       <c r="L481" t="s">
         <v>19</v>
       </c>
       <c r="M481">
         <v>0</v>
       </c>
     </row>
     <row r="482" spans="1:13">
       <c r="A482" t="s">
         <v>572</v>
       </c>
       <c r="B482" t="s">
         <v>569</v>
       </c>
       <c r="C482" t="s">
         <v>15</v>
       </c>
       <c r="D482" t="s">
         <v>277</v>
       </c>
       <c r="E482" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="F482" t="s">
         <v>278</v>
       </c>
       <c r="G482" t="s">
         <v>19</v>
       </c>
       <c r="J482" t="s">
         <v>19</v>
       </c>
       <c r="K482" t="s">
         <v>19</v>
       </c>
       <c r="L482" t="s">
         <v>19</v>
       </c>
       <c r="M482">
         <v>0</v>
       </c>
     </row>
     <row r="483" spans="1:13">
       <c r="A483" t="s">
         <v>573</v>
       </c>
       <c r="B483" t="s">
         <v>569</v>
       </c>
       <c r="C483" t="s">
         <v>15</v>
       </c>
       <c r="D483" t="s">
-        <v>282</v>
+        <v>375</v>
       </c>
       <c r="E483" t="s">
         <v>17</v>
       </c>
       <c r="F483" t="s">
         <v>278</v>
       </c>
       <c r="G483" t="s">
         <v>19</v>
       </c>
       <c r="J483" t="s">
         <v>19</v>
       </c>
       <c r="K483" t="s">
         <v>19</v>
       </c>
       <c r="L483" t="s">
         <v>19</v>
       </c>
       <c r="M483">
         <v>0</v>
       </c>
     </row>
     <row r="484" spans="1:13">
       <c r="A484" t="s">
         <v>574</v>
       </c>
       <c r="B484" t="s">
         <v>569</v>
       </c>
       <c r="C484" t="s">
         <v>15</v>
       </c>
       <c r="D484" t="s">
-        <v>379</v>
+        <v>277</v>
       </c>
       <c r="E484" t="s">
         <v>17</v>
       </c>
       <c r="F484" t="s">
         <v>278</v>
       </c>
       <c r="G484" t="s">
         <v>19</v>
       </c>
       <c r="J484" t="s">
         <v>19</v>
       </c>
       <c r="K484" t="s">
         <v>19</v>
       </c>
       <c r="L484" t="s">
         <v>19</v>
       </c>
       <c r="M484">
         <v>0</v>
       </c>
     </row>
     <row r="485" spans="1:13">
       <c r="A485" t="s">
         <v>575</v>
       </c>
       <c r="B485" t="s">
         <v>569</v>
       </c>
       <c r="C485" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D485" t="s">
-        <v>277</v>
+        <v>375</v>
       </c>
       <c r="E485" t="s">
         <v>17</v>
       </c>
       <c r="F485" t="s">
         <v>278</v>
       </c>
       <c r="G485" t="s">
         <v>19</v>
       </c>
       <c r="J485" t="s">
         <v>19</v>
       </c>
       <c r="K485" t="s">
         <v>19</v>
       </c>
       <c r="L485" t="s">
         <v>19</v>
       </c>
       <c r="M485">
         <v>0</v>
       </c>
     </row>
     <row r="486" spans="1:13">
       <c r="A486" t="s">
         <v>576</v>
       </c>
       <c r="B486" t="s">
         <v>569</v>
       </c>
       <c r="C486" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D486" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
       <c r="E486" t="s">
         <v>17</v>
       </c>
       <c r="F486" t="s">
         <v>278</v>
       </c>
       <c r="G486" t="s">
         <v>19</v>
       </c>
       <c r="J486" t="s">
         <v>19</v>
       </c>
       <c r="K486" t="s">
         <v>19</v>
       </c>
       <c r="L486" t="s">
         <v>19</v>
       </c>
       <c r="M486">
         <v>0</v>
       </c>
     </row>
     <row r="487" spans="1:13">
       <c r="A487" t="s">
         <v>577</v>
       </c>
       <c r="B487" t="s">
         <v>569</v>
       </c>
       <c r="C487" t="s">
         <v>15</v>
       </c>
       <c r="D487" t="s">
-        <v>379</v>
+        <v>280</v>
       </c>
       <c r="E487" t="s">
         <v>17</v>
       </c>
       <c r="F487" t="s">
         <v>278</v>
       </c>
       <c r="G487" t="s">
         <v>19</v>
       </c>
       <c r="J487" t="s">
         <v>19</v>
       </c>
       <c r="K487" t="s">
         <v>19</v>
       </c>
       <c r="L487" t="s">
         <v>19</v>
       </c>
       <c r="M487">
         <v>0</v>
       </c>
     </row>
     <row r="488" spans="1:13">
       <c r="A488" t="s">
         <v>578</v>
       </c>
       <c r="B488" t="s">
         <v>569</v>
       </c>
       <c r="C488" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D488" t="s">
-        <v>379</v>
+        <v>280</v>
       </c>
       <c r="E488" t="s">
         <v>17</v>
       </c>
       <c r="F488" t="s">
         <v>278</v>
       </c>
       <c r="G488" t="s">
         <v>19</v>
       </c>
       <c r="J488" t="s">
         <v>19</v>
       </c>
       <c r="K488" t="s">
         <v>19</v>
       </c>
       <c r="L488" t="s">
         <v>19</v>
       </c>
       <c r="M488">
         <v>0</v>
       </c>
     </row>
     <row r="489" spans="1:13">
       <c r="A489" t="s">
         <v>579</v>
       </c>
       <c r="B489" t="s">
         <v>569</v>
       </c>
       <c r="C489" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D489" t="s">
         <v>277</v>
       </c>
       <c r="E489" t="s">
         <v>17</v>
       </c>
       <c r="F489" t="s">
         <v>278</v>
       </c>
       <c r="G489" t="s">
         <v>19</v>
       </c>
       <c r="J489" t="s">
         <v>19</v>
       </c>
       <c r="K489" t="s">
         <v>19</v>
       </c>
       <c r="L489" t="s">
         <v>19</v>
       </c>
       <c r="M489">
         <v>0</v>
       </c>
     </row>
     <row r="490" spans="1:13">
       <c r="A490" t="s">
         <v>580</v>
       </c>
       <c r="B490" t="s">
         <v>569</v>
       </c>
       <c r="C490" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D490" t="s">
         <v>277</v>
       </c>
       <c r="E490" t="s">
         <v>17</v>
       </c>
       <c r="F490" t="s">
         <v>278</v>
       </c>
       <c r="G490" t="s">
         <v>19</v>
       </c>
       <c r="J490" t="s">
         <v>19</v>
       </c>
       <c r="K490" t="s">
         <v>19</v>
       </c>
       <c r="L490" t="s">
         <v>19</v>
       </c>
       <c r="M490">
         <v>0</v>
       </c>
     </row>
     <row r="491" spans="1:13">
       <c r="A491" t="s">
         <v>581</v>
       </c>
       <c r="B491" t="s">
         <v>569</v>
       </c>
       <c r="C491" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D491" t="s">
-        <v>282</v>
+        <v>375</v>
       </c>
       <c r="E491" t="s">
         <v>17</v>
       </c>
       <c r="F491" t="s">
         <v>278</v>
       </c>
       <c r="G491" t="s">
         <v>19</v>
       </c>
       <c r="J491" t="s">
         <v>19</v>
       </c>
       <c r="K491" t="s">
         <v>19</v>
       </c>
       <c r="L491" t="s">
         <v>19</v>
       </c>
       <c r="M491">
         <v>0</v>
       </c>
     </row>
     <row r="492" spans="1:13">
       <c r="A492" t="s">
         <v>582</v>
       </c>
       <c r="B492" t="s">
         <v>583</v>
       </c>
       <c r="C492" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D492" t="s">
         <v>277</v>
       </c>
       <c r="E492" t="s">
         <v>17</v>
       </c>
       <c r="F492" t="s">
         <v>584</v>
       </c>
       <c r="G492" t="s">
         <v>19</v>
       </c>
       <c r="J492" t="s">
         <v>19</v>
       </c>
       <c r="K492" t="s">
         <v>19</v>
       </c>
       <c r="L492" t="s">
         <v>19</v>
       </c>
       <c r="M492">
         <v>0</v>
       </c>
     </row>
     <row r="493" spans="1:13">
       <c r="A493" t="s">
         <v>585</v>
       </c>
       <c r="B493" t="s">
         <v>583</v>
       </c>
       <c r="C493" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D493" t="s">
         <v>277</v>
       </c>
       <c r="E493" t="s">
         <v>17</v>
       </c>
       <c r="F493" t="s">
         <v>584</v>
       </c>
       <c r="G493" t="s">
         <v>19</v>
       </c>
       <c r="J493" t="s">
         <v>19</v>
       </c>
       <c r="K493" t="s">
         <v>19</v>
       </c>
       <c r="L493" t="s">
         <v>19</v>
       </c>
       <c r="M493">
         <v>0</v>
       </c>
     </row>
     <row r="494" spans="1:13">
       <c r="A494" t="s">
         <v>586</v>
       </c>
       <c r="B494" t="s">
         <v>587</v>
       </c>
       <c r="C494" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D494" t="s">
         <v>277</v>
       </c>
       <c r="E494" t="s">
         <v>17</v>
       </c>
       <c r="F494" t="s">
         <v>584</v>
       </c>
       <c r="G494" t="s">
         <v>19</v>
       </c>
       <c r="J494" t="s">
         <v>19</v>
       </c>
       <c r="K494" t="s">
         <v>19</v>
       </c>
       <c r="L494" t="s">
         <v>19</v>
       </c>
       <c r="M494">
         <v>0</v>
       </c>
     </row>
     <row r="495" spans="1:13">
       <c r="A495" t="s">
         <v>588</v>
       </c>
       <c r="B495" t="s">
         <v>587</v>
       </c>
       <c r="C495" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D495" t="s">
         <v>277</v>
       </c>
       <c r="E495" t="s">
         <v>17</v>
       </c>
       <c r="F495" t="s">
         <v>584</v>
       </c>
       <c r="G495" t="s">
         <v>19</v>
       </c>
       <c r="J495" t="s">
         <v>19</v>
       </c>
       <c r="K495" t="s">
         <v>19</v>
       </c>
       <c r="L495" t="s">
         <v>19</v>
       </c>
       <c r="M495">
         <v>0</v>
       </c>
     </row>
     <row r="496" spans="1:13">
       <c r="A496" t="s">
         <v>589</v>
       </c>
       <c r="B496" t="s">
         <v>590</v>
       </c>
       <c r="C496" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D496" t="s">
         <v>277</v>
       </c>
       <c r="E496" t="s">
         <v>17</v>
       </c>
       <c r="F496" t="s">
         <v>584</v>
       </c>
       <c r="G496" t="s">
         <v>19</v>
       </c>
       <c r="J496" t="s">
         <v>19</v>
       </c>
       <c r="K496" t="s">
         <v>19</v>
       </c>
       <c r="L496" t="s">
         <v>19</v>
       </c>
       <c r="M496">
         <v>0</v>
       </c>
     </row>
     <row r="497" spans="1:13">
       <c r="A497" t="s">
         <v>591</v>
       </c>
       <c r="B497" t="s">
         <v>592</v>
       </c>
       <c r="C497" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D497" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="E497" t="s">
         <v>17</v>
       </c>
       <c r="F497" t="s">
         <v>278</v>
       </c>
       <c r="G497" t="s">
         <v>19</v>
       </c>
       <c r="J497" t="s">
         <v>19</v>
       </c>
       <c r="K497" t="s">
         <v>19</v>
       </c>
       <c r="L497" t="s">
         <v>19</v>
       </c>
       <c r="M497">
         <v>0</v>
       </c>
     </row>
     <row r="498" spans="1:13">
       <c r="A498" t="s">
@@ -19652,51 +19652,51 @@
       </c>
       <c r="G498" t="s">
         <v>19</v>
       </c>
       <c r="J498" t="s">
         <v>19</v>
       </c>
       <c r="K498" t="s">
         <v>19</v>
       </c>
       <c r="L498" t="s">
         <v>19</v>
       </c>
       <c r="M498">
         <v>0</v>
       </c>
     </row>
     <row r="499" spans="1:13">
       <c r="A499" t="s">
         <v>594</v>
       </c>
       <c r="B499" t="s">
         <v>592</v>
       </c>
       <c r="C499" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D499" t="s">
         <v>277</v>
       </c>
       <c r="E499" t="s">
         <v>17</v>
       </c>
       <c r="F499" t="s">
         <v>278</v>
       </c>
       <c r="G499" t="s">
         <v>19</v>
       </c>
       <c r="J499" t="s">
         <v>19</v>
       </c>
       <c r="K499" t="s">
         <v>19</v>
       </c>
       <c r="L499" t="s">
         <v>19</v>
       </c>
       <c r="M499">
         <v>0</v>
       </c>
@@ -19722,86 +19722,86 @@
       </c>
       <c r="G500" t="s">
         <v>19</v>
       </c>
       <c r="J500" t="s">
         <v>19</v>
       </c>
       <c r="K500" t="s">
         <v>19</v>
       </c>
       <c r="L500" t="s">
         <v>19</v>
       </c>
       <c r="M500">
         <v>0</v>
       </c>
     </row>
     <row r="501" spans="1:13">
       <c r="A501" t="s">
         <v>597</v>
       </c>
       <c r="B501" t="s">
         <v>592</v>
       </c>
       <c r="C501" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D501" t="s">
         <v>277</v>
       </c>
       <c r="E501" t="s">
         <v>17</v>
       </c>
       <c r="F501" t="s">
         <v>584</v>
       </c>
       <c r="G501" t="s">
         <v>19</v>
       </c>
       <c r="J501" t="s">
         <v>19</v>
       </c>
       <c r="K501" t="s">
         <v>19</v>
       </c>
       <c r="L501" t="s">
         <v>19</v>
       </c>
       <c r="M501">
         <v>0</v>
       </c>
     </row>
     <row r="502" spans="1:13">
       <c r="A502" t="s">
         <v>598</v>
       </c>
       <c r="B502" t="s">
         <v>592</v>
       </c>
       <c r="C502" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D502" t="s">
         <v>277</v>
       </c>
       <c r="E502" t="s">
         <v>17</v>
       </c>
       <c r="F502" t="s">
         <v>584</v>
       </c>
       <c r="G502" t="s">
         <v>19</v>
       </c>
       <c r="J502" t="s">
         <v>19</v>
       </c>
       <c r="K502" t="s">
         <v>19</v>
       </c>
       <c r="L502" t="s">
         <v>19</v>
       </c>
       <c r="M502">
         <v>0</v>
       </c>
@@ -19935,118 +19935,118 @@
       </c>
       <c r="J506" t="s">
         <v>19</v>
       </c>
       <c r="K506" t="s">
         <v>19</v>
       </c>
       <c r="L506" t="s">
         <v>19</v>
       </c>
       <c r="M506">
         <v>0</v>
       </c>
     </row>
     <row r="507" spans="1:13">
       <c r="A507" t="s">
         <v>604</v>
       </c>
       <c r="B507" t="s">
         <v>605</v>
       </c>
       <c r="C507" t="s">
         <v>15</v>
       </c>
       <c r="D507" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="E507" t="s">
         <v>17</v>
       </c>
       <c r="F507" t="s">
         <v>278</v>
       </c>
       <c r="G507" t="s">
         <v>19</v>
       </c>
       <c r="J507" t="s">
         <v>19</v>
       </c>
       <c r="K507" t="s">
         <v>19</v>
       </c>
       <c r="L507" t="s">
         <v>19</v>
       </c>
       <c r="M507">
         <v>0</v>
       </c>
     </row>
     <row r="508" spans="1:13">
       <c r="A508" t="s">
         <v>606</v>
       </c>
       <c r="B508" t="s">
         <v>605</v>
       </c>
       <c r="C508" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D508" t="s">
         <v>277</v>
       </c>
       <c r="E508" t="s">
         <v>17</v>
       </c>
       <c r="F508" t="s">
         <v>584</v>
       </c>
       <c r="G508" t="s">
         <v>19</v>
       </c>
       <c r="J508" t="s">
         <v>19</v>
       </c>
       <c r="K508" t="s">
         <v>19</v>
       </c>
       <c r="L508" t="s">
         <v>19</v>
       </c>
       <c r="M508">
         <v>0</v>
       </c>
     </row>
     <row r="509" spans="1:13">
       <c r="A509" t="s">
         <v>607</v>
       </c>
       <c r="B509" t="s">
         <v>605</v>
       </c>
       <c r="C509" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D509" t="s">
         <v>277</v>
       </c>
       <c r="E509" t="s">
         <v>17</v>
       </c>
       <c r="F509" t="s">
         <v>584</v>
       </c>
       <c r="G509" t="s">
         <v>19</v>
       </c>
       <c r="J509" t="s">
         <v>19</v>
       </c>
       <c r="K509" t="s">
         <v>19</v>
       </c>
       <c r="L509" t="s">
         <v>19</v>
       </c>
       <c r="M509">
         <v>0</v>
       </c>
@@ -20072,86 +20072,86 @@
       </c>
       <c r="G510" t="s">
         <v>19</v>
       </c>
       <c r="J510" t="s">
         <v>19</v>
       </c>
       <c r="K510" t="s">
         <v>19</v>
       </c>
       <c r="L510" t="s">
         <v>19</v>
       </c>
       <c r="M510">
         <v>0</v>
       </c>
     </row>
     <row r="511" spans="1:13">
       <c r="A511" t="s">
         <v>610</v>
       </c>
       <c r="B511" t="s">
         <v>611</v>
       </c>
       <c r="C511" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D511" t="s">
         <v>277</v>
       </c>
       <c r="E511" t="s">
         <v>17</v>
       </c>
       <c r="F511" t="s">
         <v>584</v>
       </c>
       <c r="G511" t="s">
         <v>19</v>
       </c>
       <c r="J511" t="s">
         <v>19</v>
       </c>
       <c r="K511" t="s">
         <v>19</v>
       </c>
       <c r="L511" t="s">
         <v>19</v>
       </c>
       <c r="M511">
         <v>0</v>
       </c>
     </row>
     <row r="512" spans="1:13">
       <c r="A512" t="s">
         <v>612</v>
       </c>
       <c r="B512" t="s">
         <v>611</v>
       </c>
       <c r="C512" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D512" t="s">
         <v>277</v>
       </c>
       <c r="E512" t="s">
         <v>17</v>
       </c>
       <c r="F512" t="s">
         <v>584</v>
       </c>
       <c r="G512" t="s">
         <v>19</v>
       </c>
       <c r="J512" t="s">
         <v>19</v>
       </c>
       <c r="K512" t="s">
         <v>19</v>
       </c>
       <c r="L512" t="s">
         <v>19</v>
       </c>
       <c r="M512">
         <v>0</v>
       </c>
@@ -20247,51 +20247,51 @@
       </c>
       <c r="G515" t="s">
         <v>19</v>
       </c>
       <c r="J515" t="s">
         <v>19</v>
       </c>
       <c r="K515" t="s">
         <v>19</v>
       </c>
       <c r="L515" t="s">
         <v>19</v>
       </c>
       <c r="M515">
         <v>0</v>
       </c>
     </row>
     <row r="516" spans="1:13">
       <c r="A516" t="s">
         <v>618</v>
       </c>
       <c r="B516" t="s">
         <v>617</v>
       </c>
       <c r="C516" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D516" t="s">
         <v>277</v>
       </c>
       <c r="E516" t="s">
         <v>17</v>
       </c>
       <c r="F516" t="s">
         <v>584</v>
       </c>
       <c r="G516" t="s">
         <v>19</v>
       </c>
       <c r="J516" t="s">
         <v>19</v>
       </c>
       <c r="K516" t="s">
         <v>19</v>
       </c>
       <c r="L516" t="s">
         <v>19</v>
       </c>
       <c r="M516">
         <v>0</v>
       </c>