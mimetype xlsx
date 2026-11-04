--- v4 (2026-06-20)
+++ v5 (2026-11-04)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1236" uniqueCount="306">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1992" uniqueCount="438">
   <si>
     <t>产品料号</t>
   </si>
   <si>
     <t>系列</t>
   </si>
   <si>
     <t>压敏电压公差</t>
   </si>
   <si>
     <t>压敏电压</t>
   </si>
   <si>
     <t>直径</t>
   </si>
   <si>
     <t>生产状态</t>
   </si>
   <si>
     <t>FNR-07K471</t>
   </si>
   <si>
     <t>K系列</t>
   </si>
   <si>
@@ -900,78 +900,474 @@
   <si>
     <t>FNR-25K271</t>
   </si>
   <si>
     <t>FNR-25K151</t>
   </si>
   <si>
     <t>FNR-25K121</t>
   </si>
   <si>
     <t>FNR-25K101</t>
   </si>
   <si>
     <t>FNR-40K122</t>
   </si>
   <si>
     <t>FNR-40K112</t>
   </si>
   <si>
     <t>FNR-32K560</t>
   </si>
   <si>
     <t>FNR-32K680</t>
   </si>
   <si>
+    <t>FNR-20K820T</t>
+  </si>
+  <si>
+    <t>production</t>
+  </si>
+  <si>
+    <t>FNR-14K101T</t>
+  </si>
+  <si>
+    <t>FNR-14K820T</t>
+  </si>
+  <si>
     <t>FNR-25K680</t>
   </si>
   <si>
     <t>FNR-25K560</t>
   </si>
   <si>
     <t>FNR-25K241</t>
   </si>
   <si>
     <t>FNR-20K820H</t>
   </si>
   <si>
     <t>FNR-40K821</t>
   </si>
   <si>
     <t>FNR-32K102</t>
   </si>
   <si>
     <t>FNR-40K621</t>
   </si>
   <si>
+    <t>FNR-20K142</t>
+  </si>
+  <si>
+    <t>1400V</t>
+  </si>
+  <si>
+    <t>FNR-10K142</t>
+  </si>
+  <si>
+    <t>FNR-20K221H</t>
+  </si>
+  <si>
+    <t>FNR-20K102H</t>
+  </si>
+  <si>
+    <t>FNR-14K820H</t>
+  </si>
+  <si>
+    <t>FNR-20K621H</t>
+  </si>
+  <si>
+    <t>FNR-20K101H</t>
+  </si>
+  <si>
+    <t>FNR-10K101HW</t>
+  </si>
+  <si>
+    <t>FNR-07K221H</t>
+  </si>
+  <si>
+    <t>FNR4032K511</t>
+  </si>
+  <si>
+    <t>4032mm</t>
+  </si>
+  <si>
+    <t>FNR4032K431</t>
+  </si>
+  <si>
+    <t>FNR3225K561</t>
+  </si>
+  <si>
+    <t>3225mm</t>
+  </si>
+  <si>
+    <t>FNR3225K471</t>
+  </si>
+  <si>
+    <t>FNR3225K361</t>
+  </si>
+  <si>
+    <t>FNR4032K561</t>
+  </si>
+  <si>
+    <t>FNR3225K511</t>
+  </si>
+  <si>
+    <t>FNR3225K431</t>
+  </si>
+  <si>
+    <t>FNR-10K361H</t>
+  </si>
+  <si>
+    <t>FNR-10K101HS</t>
+  </si>
+  <si>
+    <t>FNR-10K561W</t>
+  </si>
+  <si>
+    <t>FNR-10K152</t>
+  </si>
+  <si>
+    <t>FNR4032K361</t>
+  </si>
+  <si>
+    <t>FNR4032K681</t>
+  </si>
+  <si>
+    <t>FNR3225K681</t>
+  </si>
+  <si>
+    <t>FNR3225K391</t>
+  </si>
+  <si>
+    <t>FNR-14K621M</t>
+  </si>
+  <si>
+    <t>±20%</t>
+  </si>
+  <si>
+    <t>FNR-14K621H</t>
+  </si>
+  <si>
+    <t>FNR-14K561M</t>
+  </si>
+  <si>
+    <t>FNR-10K271HS</t>
+  </si>
+  <si>
+    <t>FNR-10K561M</t>
+  </si>
+  <si>
+    <t>FNR-14K101HS</t>
+  </si>
+  <si>
+    <t>FNR4032K471</t>
+  </si>
+  <si>
+    <t>FNR-07K270HS</t>
+  </si>
+  <si>
+    <t>FNR-40K142</t>
+  </si>
+  <si>
+    <t>FNR-14K361H</t>
+  </si>
+  <si>
+    <t>FNR-14K621G</t>
+  </si>
+  <si>
+    <t>FNR3225K201</t>
+  </si>
+  <si>
     <t>FNR-07K471K</t>
   </si>
   <si>
     <t>±10%</t>
   </si>
   <si>
     <t>FNR-07K561K</t>
+  </si>
+  <si>
+    <t>FNR-10K681M</t>
+  </si>
+  <si>
+    <t>FNR-10K471M</t>
+  </si>
+  <si>
+    <t>FNR-10K621M</t>
+  </si>
+  <si>
+    <t>FNR-14K151K</t>
+  </si>
+  <si>
+    <t>FNR-20K151K</t>
+  </si>
+  <si>
+    <t>FNR-14K471K</t>
+  </si>
+  <si>
+    <t>FNR-20K182K</t>
+  </si>
+  <si>
+    <t>FNR-10K561K</t>
+  </si>
+  <si>
+    <t>FNR-20K621K</t>
+  </si>
+  <si>
+    <t>FNR-14K271K</t>
+  </si>
+  <si>
+    <t>FNR-14K561K</t>
+  </si>
+  <si>
+    <t>FNR-14K820K</t>
+  </si>
+  <si>
+    <t>FNR-14K621K</t>
+  </si>
+  <si>
+    <t>FNR-20K471K</t>
+  </si>
+  <si>
+    <t>FNR-14K112K</t>
+  </si>
+  <si>
+    <t>FNR-10K681K</t>
+  </si>
+  <si>
+    <t>FNR25K102KA3S20PN1YCN</t>
+  </si>
+  <si>
+    <t>FNR-25K102K</t>
+  </si>
+  <si>
+    <t>FNR-10K431K</t>
+  </si>
+  <si>
+    <t>FNR-20K301K</t>
+  </si>
+  <si>
+    <t>FNR-20K112K</t>
+  </si>
+  <si>
+    <t>FNR-10K621K</t>
+  </si>
+  <si>
+    <t>FNR-20K751K</t>
+  </si>
+  <si>
+    <t>FNR-20K102K</t>
+  </si>
+  <si>
+    <t>FNR-05K471K</t>
+  </si>
+  <si>
+    <t>FNR-07K221K</t>
+  </si>
+  <si>
+    <t>FNR-07K241K</t>
+  </si>
+  <si>
+    <t>FNR-07K271K</t>
+  </si>
+  <si>
+    <t>FNR-07K361K</t>
+  </si>
+  <si>
+    <t>FNR-07K431K</t>
+  </si>
+  <si>
+    <t>FNR-07K511K</t>
+  </si>
+  <si>
+    <t>FNR-07K621K</t>
+  </si>
+  <si>
+    <t>FNR-07K681K</t>
+  </si>
+  <si>
+    <t>FNR-10K201K</t>
+  </si>
+  <si>
+    <t>FNR-10K221K</t>
+  </si>
+  <si>
+    <t>FNR-10K241K</t>
+  </si>
+  <si>
+    <t>FNR-10K271K</t>
+  </si>
+  <si>
+    <t>FNR-10K331K</t>
+  </si>
+  <si>
+    <t>FNR-10K361K</t>
+  </si>
+  <si>
+    <t>FNR-10K391K</t>
+  </si>
+  <si>
+    <t>FNR-10K471K</t>
+  </si>
+  <si>
+    <t>FNR-10K511K</t>
+  </si>
+  <si>
+    <t>FNR-10K821K</t>
+  </si>
+  <si>
+    <t>FNR-10K911K</t>
+  </si>
+  <si>
+    <t>FNR-14K102K</t>
+  </si>
+  <si>
+    <t>FNR-14K122K</t>
+  </si>
+  <si>
+    <t>FNR-14K182K</t>
+  </si>
+  <si>
+    <t>FNR-14K201K</t>
+  </si>
+  <si>
+    <t>FNR-14K221K</t>
+  </si>
+  <si>
+    <t>FNR-14K241K</t>
+  </si>
+  <si>
+    <t>FNR-14K361K</t>
+  </si>
+  <si>
+    <t>FNR-14K391K</t>
+  </si>
+  <si>
+    <t>FNR-14K681K</t>
+  </si>
+  <si>
+    <t>FNR-14K751K</t>
+  </si>
+  <si>
+    <t>FNR-14K821K</t>
+  </si>
+  <si>
+    <t>FNR-20K122K</t>
+  </si>
+  <si>
+    <t>FNR-20K152K</t>
+  </si>
+  <si>
+    <t>FNR-20K181K</t>
+  </si>
+  <si>
+    <t>FNR-20K201K</t>
+  </si>
+  <si>
+    <t>FNR-20K241K</t>
+  </si>
+  <si>
+    <t>FNR-20K271K</t>
+  </si>
+  <si>
+    <t>FNR-20K331K</t>
+  </si>
+  <si>
+    <t>FNR-20K431K</t>
+  </si>
+  <si>
+    <t>FNR-20K561K</t>
+  </si>
+  <si>
+    <t>FNR-20K681K</t>
+  </si>
+  <si>
+    <t>FNR-20K821K</t>
+  </si>
+  <si>
+    <t>FNR-25K112K</t>
+  </si>
+  <si>
+    <t>FNR-25K122K</t>
+  </si>
+  <si>
+    <t>FNR-25K821K</t>
+  </si>
+  <si>
+    <t>FNR-32K112K</t>
+  </si>
+  <si>
+    <t>FNR-32K431K</t>
+  </si>
+  <si>
+    <t>FNR14K621K</t>
+  </si>
+  <si>
+    <t>FNR10K681KA2C35PN3YCN</t>
+  </si>
+  <si>
+    <t>FNR10K561KB2C33PN1YCN</t>
+  </si>
+  <si>
+    <t>FNR14K621KD2T19PE3YFN</t>
+  </si>
+  <si>
+    <t>FNR10K271KB2C35PN3YCN</t>
+  </si>
+  <si>
+    <t>FNR07K221KB1T17PE1YCN</t>
+  </si>
+  <si>
+    <t>discontinued</t>
+  </si>
+  <si>
+    <t>FNR20K471KA3S20PN1BCN</t>
+  </si>
+  <si>
+    <t>FNR10K102KA2S20PN1BCN</t>
+  </si>
+  <si>
+    <t>FNR14K102KA2S20PN1BCN</t>
+  </si>
+  <si>
+    <t>FNR20K621KA3S20PN1BCN</t>
+  </si>
+  <si>
+    <t>FNR20K821KA3S20PN1BCN</t>
+  </si>
+  <si>
+    <t>FNR14K511KA2S20PN1BCN</t>
+  </si>
+  <si>
+    <t>FNR14K911KA2S20PN1BCN</t>
+  </si>
+  <si>
+    <t>FNR10K681KB2C35PE1YCN</t>
+  </si>
+  <si>
+    <t>FNR10K431KL2C45PN1YCN</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -1263,51 +1659,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F247"/>
+  <dimension ref="A1:F373"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
@@ -5080,439 +5476,2959 @@
       </c>
       <c r="D223" t="s">
         <v>25</v>
       </c>
       <c r="E223" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" t="s">
         <v>281</v>
       </c>
       <c r="B224" t="s">
         <v>7</v>
       </c>
       <c r="C224" t="s">
         <v>8</v>
       </c>
       <c r="D224" t="s">
         <v>9</v>
       </c>
       <c r="E224" t="s">
         <v>248</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:6">
       <c r="A225" t="s">
         <v>282</v>
       </c>
       <c r="B225" t="s">
         <v>7</v>
       </c>
       <c r="C225" t="s">
         <v>8</v>
       </c>
       <c r="D225" t="s">
         <v>36</v>
       </c>
       <c r="E225" t="s">
         <v>248</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:6">
       <c r="A226" t="s">
         <v>283</v>
       </c>
       <c r="B226" t="s">
         <v>7</v>
       </c>
       <c r="C226" t="s">
         <v>8</v>
       </c>
       <c r="D226" t="s">
         <v>54</v>
       </c>
       <c r="E226" t="s">
         <v>248</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:6">
       <c r="A227" t="s">
         <v>284</v>
       </c>
       <c r="B227" t="s">
         <v>7</v>
       </c>
       <c r="C227" t="s">
         <v>8</v>
       </c>
       <c r="D227" t="s">
         <v>19</v>
       </c>
       <c r="E227" t="s">
         <v>258</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:6">
       <c r="A228" t="s">
         <v>285</v>
       </c>
       <c r="B228" t="s">
         <v>7</v>
       </c>
       <c r="C228" t="s">
         <v>8</v>
       </c>
       <c r="D228" t="s">
         <v>29</v>
       </c>
       <c r="E228" t="s">
         <v>258</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:6">
       <c r="A229" t="s">
         <v>286</v>
       </c>
       <c r="B229" t="s">
         <v>7</v>
       </c>
       <c r="C229" t="s">
         <v>8</v>
       </c>
       <c r="D229" t="s">
         <v>34</v>
       </c>
       <c r="E229" t="s">
         <v>258</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:6">
       <c r="A230" t="s">
         <v>287</v>
       </c>
       <c r="B230" t="s">
         <v>7</v>
       </c>
       <c r="C230" t="s">
         <v>8</v>
       </c>
       <c r="D230" t="s">
         <v>42</v>
       </c>
       <c r="E230" t="s">
         <v>258</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:6">
       <c r="A231" t="s">
         <v>288</v>
       </c>
       <c r="B231" t="s">
         <v>7</v>
       </c>
       <c r="C231" t="s">
         <v>8</v>
       </c>
       <c r="D231" t="s">
         <v>48</v>
       </c>
       <c r="E231" t="s">
         <v>258</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:6">
       <c r="A232" t="s">
         <v>289</v>
       </c>
       <c r="B232" t="s">
         <v>7</v>
       </c>
       <c r="C232" t="s">
         <v>8</v>
       </c>
       <c r="D232" t="s">
         <v>68</v>
       </c>
       <c r="E232" t="s">
         <v>258</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:6">
       <c r="A233" t="s">
         <v>290</v>
       </c>
       <c r="B233" t="s">
         <v>7</v>
       </c>
       <c r="C233" t="s">
         <v>8</v>
       </c>
       <c r="D233" t="s">
         <v>74</v>
       </c>
       <c r="E233" t="s">
         <v>258</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:6">
       <c r="A234" t="s">
         <v>291</v>
       </c>
       <c r="B234" t="s">
         <v>7</v>
       </c>
       <c r="C234" t="s">
         <v>8</v>
       </c>
       <c r="D234" t="s">
         <v>80</v>
       </c>
       <c r="E234" t="s">
         <v>258</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:6">
       <c r="A235" t="s">
         <v>292</v>
       </c>
       <c r="B235" t="s">
         <v>7</v>
       </c>
       <c r="C235" t="s">
         <v>8</v>
       </c>
       <c r="D235" t="s">
         <v>72</v>
       </c>
       <c r="E235" t="s">
         <v>243</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:6">
       <c r="A236" t="s">
         <v>293</v>
       </c>
       <c r="B236" t="s">
         <v>7</v>
       </c>
       <c r="C236" t="s">
         <v>8</v>
       </c>
       <c r="D236" t="s">
         <v>76</v>
       </c>
       <c r="E236" t="s">
         <v>243</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:6">
       <c r="A237" t="s">
         <v>294</v>
       </c>
       <c r="B237" t="s">
         <v>7</v>
       </c>
       <c r="C237" t="s">
         <v>8</v>
       </c>
       <c r="D237" t="s">
         <v>27</v>
       </c>
       <c r="E237" t="s">
         <v>248</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:6">
       <c r="A238" t="s">
         <v>295</v>
       </c>
       <c r="B238" t="s">
         <v>7</v>
       </c>
       <c r="C238" t="s">
         <v>8</v>
       </c>
       <c r="D238" t="s">
         <v>21</v>
       </c>
       <c r="E238" t="s">
         <v>248</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:6">
       <c r="A239" t="s">
         <v>296</v>
       </c>
       <c r="B239" t="s">
         <v>7</v>
       </c>
       <c r="C239" t="s">
         <v>8</v>
       </c>
       <c r="D239" t="s">
+        <v>12</v>
+      </c>
+      <c r="E239" t="s">
+        <v>144</v>
+      </c>
+      <c r="F239" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="240" spans="1:6">
+      <c r="A240" t="s">
+        <v>298</v>
+      </c>
+      <c r="B240" t="s">
+        <v>7</v>
+      </c>
+      <c r="C240" t="s">
+        <v>8</v>
+      </c>
+      <c r="D240" t="s">
+        <v>80</v>
+      </c>
+      <c r="E240" t="s">
+        <v>186</v>
+      </c>
+      <c r="F240" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="241" spans="1:6">
+      <c r="A241" t="s">
+        <v>299</v>
+      </c>
+      <c r="B241" t="s">
+        <v>7</v>
+      </c>
+      <c r="C241" t="s">
+        <v>8</v>
+      </c>
+      <c r="D241" t="s">
+        <v>12</v>
+      </c>
+      <c r="E241" t="s">
+        <v>186</v>
+      </c>
+      <c r="F241" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="242" spans="1:6">
+      <c r="A242" t="s">
+        <v>300</v>
+      </c>
+      <c r="B242" t="s">
+        <v>7</v>
+      </c>
+      <c r="C242" t="s">
+        <v>8</v>
+      </c>
+      <c r="D242" t="s">
         <v>21</v>
       </c>
-      <c r="E239" t="s">
+      <c r="E242" t="s">
         <v>258</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
-[...9 lines deleted...]
-      <c r="D240" t="s">
+    <row r="243" spans="1:6">
+      <c r="A243" t="s">
+        <v>301</v>
+      </c>
+      <c r="B243" t="s">
+        <v>7</v>
+      </c>
+      <c r="C243" t="s">
+        <v>8</v>
+      </c>
+      <c r="D243" t="s">
         <v>27</v>
       </c>
-      <c r="E240" t="s">
+      <c r="E243" t="s">
         <v>258</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
-[...9 lines deleted...]
-      <c r="D241" t="s">
+    <row r="244" spans="1:6">
+      <c r="A244" t="s">
+        <v>302</v>
+      </c>
+      <c r="B244" t="s">
+        <v>7</v>
+      </c>
+      <c r="C244" t="s">
+        <v>8</v>
+      </c>
+      <c r="D244" t="s">
         <v>54</v>
       </c>
-      <c r="E241" t="s">
+      <c r="E244" t="s">
         <v>258</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
-[...9 lines deleted...]
-      <c r="D242" t="s">
+    <row r="245" spans="1:6">
+      <c r="A245" t="s">
+        <v>303</v>
+      </c>
+      <c r="B245" t="s">
+        <v>7</v>
+      </c>
+      <c r="C245" t="s">
+        <v>8</v>
+      </c>
+      <c r="D245" t="s">
         <v>12</v>
       </c>
-      <c r="E242" t="s">
+      <c r="E245" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
-[...9 lines deleted...]
-      <c r="D243" t="s">
+    <row r="246" spans="1:6">
+      <c r="A246" t="s">
+        <v>304</v>
+      </c>
+      <c r="B246" t="s">
+        <v>7</v>
+      </c>
+      <c r="C246" t="s">
+        <v>8</v>
+      </c>
+      <c r="D246" t="s">
         <v>82</v>
       </c>
-      <c r="E243" t="s">
+      <c r="E246" t="s">
         <v>243</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
-[...50 lines deleted...]
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:6">
       <c r="A247" t="s">
         <v>305</v>
       </c>
       <c r="B247" t="s">
         <v>7</v>
       </c>
       <c r="C247" t="s">
-        <v>304</v>
+        <v>8</v>
       </c>
       <c r="D247" t="s">
+        <v>78</v>
+      </c>
+      <c r="E247" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="248" spans="1:6">
+      <c r="A248" t="s">
+        <v>306</v>
+      </c>
+      <c r="B248" t="s">
+        <v>7</v>
+      </c>
+      <c r="C248" t="s">
+        <v>8</v>
+      </c>
+      <c r="D248" t="s">
+        <v>23</v>
+      </c>
+      <c r="E248" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="249" spans="1:6">
+      <c r="A249" t="s">
+        <v>307</v>
+      </c>
+      <c r="B249" t="s">
+        <v>7</v>
+      </c>
+      <c r="C249" t="s">
+        <v>8</v>
+      </c>
+      <c r="D249" t="s">
+        <v>308</v>
+      </c>
+      <c r="E249" t="s">
+        <v>144</v>
+      </c>
+      <c r="F249" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="250" spans="1:6">
+      <c r="A250" t="s">
+        <v>309</v>
+      </c>
+      <c r="B250" t="s">
+        <v>7</v>
+      </c>
+      <c r="C250" t="s">
+        <v>8</v>
+      </c>
+      <c r="D250" t="s">
+        <v>308</v>
+      </c>
+      <c r="E250" t="s">
+        <v>13</v>
+      </c>
+      <c r="F250" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="251" spans="1:6">
+      <c r="A251" t="s">
+        <v>310</v>
+      </c>
+      <c r="B251" t="s">
+        <v>7</v>
+      </c>
+      <c r="C251" t="s">
+        <v>8</v>
+      </c>
+      <c r="D251" t="s">
+        <v>56</v>
+      </c>
+      <c r="E251" t="s">
+        <v>144</v>
+      </c>
+      <c r="F251" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="252" spans="1:6">
+      <c r="A252" t="s">
+        <v>311</v>
+      </c>
+      <c r="B252" t="s">
+        <v>7</v>
+      </c>
+      <c r="C252" t="s">
+        <v>8</v>
+      </c>
+      <c r="D252" t="s">
+        <v>78</v>
+      </c>
+      <c r="E252" t="s">
+        <v>144</v>
+      </c>
+      <c r="F252" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="253" spans="1:6">
+      <c r="A253" t="s">
+        <v>312</v>
+      </c>
+      <c r="B253" t="s">
+        <v>7</v>
+      </c>
+      <c r="C253" t="s">
+        <v>8</v>
+      </c>
+      <c r="D253" t="s">
+        <v>12</v>
+      </c>
+      <c r="E253" t="s">
+        <v>186</v>
+      </c>
+      <c r="F253" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="254" spans="1:6">
+      <c r="A254" t="s">
+        <v>313</v>
+      </c>
+      <c r="B254" t="s">
+        <v>7</v>
+      </c>
+      <c r="C254" t="s">
+        <v>8</v>
+      </c>
+      <c r="D254" t="s">
+        <v>23</v>
+      </c>
+      <c r="E254" t="s">
+        <v>144</v>
+      </c>
+      <c r="F254" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="255" spans="1:6">
+      <c r="A255" t="s">
+        <v>314</v>
+      </c>
+      <c r="B255" t="s">
+        <v>7</v>
+      </c>
+      <c r="C255" t="s">
+        <v>8</v>
+      </c>
+      <c r="D255" t="s">
+        <v>80</v>
+      </c>
+      <c r="E255" t="s">
+        <v>144</v>
+      </c>
+      <c r="F255" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="256" spans="1:6">
+      <c r="A256" t="s">
+        <v>315</v>
+      </c>
+      <c r="B256" t="s">
+        <v>7</v>
+      </c>
+      <c r="C256" t="s">
+        <v>8</v>
+      </c>
+      <c r="D256" t="s">
+        <v>80</v>
+      </c>
+      <c r="E256" t="s">
+        <v>13</v>
+      </c>
+      <c r="F256" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="257" spans="1:6">
+      <c r="A257" t="s">
+        <v>316</v>
+      </c>
+      <c r="B257" t="s">
+        <v>7</v>
+      </c>
+      <c r="C257" t="s">
+        <v>8</v>
+      </c>
+      <c r="D257" t="s">
+        <v>56</v>
+      </c>
+      <c r="E257" t="s">
+        <v>10</v>
+      </c>
+      <c r="F257" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="258" spans="1:6">
+      <c r="A258" t="s">
+        <v>317</v>
+      </c>
+      <c r="B258" t="s">
+        <v>7</v>
+      </c>
+      <c r="C258" t="s">
+        <v>8</v>
+      </c>
+      <c r="D258" t="s">
+        <v>29</v>
+      </c>
+      <c r="E258" t="s">
+        <v>318</v>
+      </c>
+      <c r="F258" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="259" spans="1:6">
+      <c r="A259" t="s">
+        <v>319</v>
+      </c>
+      <c r="B259" t="s">
+        <v>7</v>
+      </c>
+      <c r="C259" t="s">
+        <v>8</v>
+      </c>
+      <c r="D259" t="s">
+        <v>34</v>
+      </c>
+      <c r="E259" t="s">
+        <v>318</v>
+      </c>
+      <c r="F259" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="260" spans="1:6">
+      <c r="A260" t="s">
+        <v>320</v>
+      </c>
+      <c r="B260" t="s">
+        <v>7</v>
+      </c>
+      <c r="C260" t="s">
+        <v>8</v>
+      </c>
+      <c r="D260" t="s">
         <v>25</v>
       </c>
-      <c r="E247" t="s">
+      <c r="E260" t="s">
+        <v>321</v>
+      </c>
+      <c r="F260" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="261" spans="1:6">
+      <c r="A261" t="s">
+        <v>322</v>
+      </c>
+      <c r="B261" t="s">
+        <v>7</v>
+      </c>
+      <c r="C261" t="s">
+        <v>8</v>
+      </c>
+      <c r="D261" t="s">
+        <v>9</v>
+      </c>
+      <c r="E261" t="s">
+        <v>321</v>
+      </c>
+      <c r="F261" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="262" spans="1:6">
+      <c r="A262" t="s">
+        <v>323</v>
+      </c>
+      <c r="B262" t="s">
+        <v>7</v>
+      </c>
+      <c r="C262" t="s">
+        <v>8</v>
+      </c>
+      <c r="D262" t="s">
+        <v>40</v>
+      </c>
+      <c r="E262" t="s">
+        <v>321</v>
+      </c>
+      <c r="F262" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="263" spans="1:6">
+      <c r="A263" t="s">
+        <v>324</v>
+      </c>
+      <c r="B263" t="s">
+        <v>7</v>
+      </c>
+      <c r="C263" t="s">
+        <v>8</v>
+      </c>
+      <c r="D263" t="s">
+        <v>25</v>
+      </c>
+      <c r="E263" t="s">
+        <v>318</v>
+      </c>
+      <c r="F263" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="264" spans="1:6">
+      <c r="A264" t="s">
+        <v>325</v>
+      </c>
+      <c r="B264" t="s">
+        <v>7</v>
+      </c>
+      <c r="C264" t="s">
+        <v>8</v>
+      </c>
+      <c r="D264" t="s">
+        <v>29</v>
+      </c>
+      <c r="E264" t="s">
+        <v>321</v>
+      </c>
+      <c r="F264" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="265" spans="1:6">
+      <c r="A265" t="s">
+        <v>326</v>
+      </c>
+      <c r="B265" t="s">
+        <v>7</v>
+      </c>
+      <c r="C265" t="s">
+        <v>8</v>
+      </c>
+      <c r="D265" t="s">
+        <v>34</v>
+      </c>
+      <c r="E265" t="s">
+        <v>321</v>
+      </c>
+      <c r="F265" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="266" spans="1:6">
+      <c r="A266" t="s">
+        <v>327</v>
+      </c>
+      <c r="B266" t="s">
+        <v>7</v>
+      </c>
+      <c r="C266" t="s">
+        <v>8</v>
+      </c>
+      <c r="D266" t="s">
+        <v>40</v>
+      </c>
+      <c r="E266" t="s">
+        <v>13</v>
+      </c>
+      <c r="F266" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="267" spans="1:6">
+      <c r="A267" t="s">
+        <v>328</v>
+      </c>
+      <c r="B267" t="s">
+        <v>7</v>
+      </c>
+      <c r="C267" t="s">
+        <v>8</v>
+      </c>
+      <c r="D267" t="s">
+        <v>80</v>
+      </c>
+      <c r="E267" t="s">
+        <v>13</v>
+      </c>
+      <c r="F267" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="268" spans="1:6">
+      <c r="A268" t="s">
+        <v>329</v>
+      </c>
+      <c r="B268" t="s">
+        <v>7</v>
+      </c>
+      <c r="C268" t="s">
+        <v>8</v>
+      </c>
+      <c r="D268" t="s">
+        <v>25</v>
+      </c>
+      <c r="E268" t="s">
+        <v>13</v>
+      </c>
+      <c r="F268" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="269" spans="1:6">
+      <c r="A269" t="s">
+        <v>330</v>
+      </c>
+      <c r="B269" t="s">
+        <v>7</v>
+      </c>
+      <c r="C269" t="s">
+        <v>8</v>
+      </c>
+      <c r="D269" t="s">
+        <v>177</v>
+      </c>
+      <c r="E269" t="s">
+        <v>13</v>
+      </c>
+      <c r="F269" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="270" spans="1:6">
+      <c r="A270" t="s">
+        <v>331</v>
+      </c>
+      <c r="B270" t="s">
+        <v>7</v>
+      </c>
+      <c r="C270" t="s">
+        <v>8</v>
+      </c>
+      <c r="D270" t="s">
+        <v>40</v>
+      </c>
+      <c r="E270" t="s">
+        <v>318</v>
+      </c>
+      <c r="F270" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="271" spans="1:6">
+      <c r="A271" t="s">
+        <v>332</v>
+      </c>
+      <c r="B271" t="s">
+        <v>7</v>
+      </c>
+      <c r="C271" t="s">
+        <v>8</v>
+      </c>
+      <c r="D271" t="s">
+        <v>19</v>
+      </c>
+      <c r="E271" t="s">
+        <v>318</v>
+      </c>
+      <c r="F271" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="272" spans="1:6">
+      <c r="A272" t="s">
+        <v>333</v>
+      </c>
+      <c r="B272" t="s">
+        <v>7</v>
+      </c>
+      <c r="C272" t="s">
+        <v>8</v>
+      </c>
+      <c r="D272" t="s">
+        <v>19</v>
+      </c>
+      <c r="E272" t="s">
+        <v>321</v>
+      </c>
+      <c r="F272" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="273" spans="1:6">
+      <c r="A273" t="s">
+        <v>334</v>
+      </c>
+      <c r="B273" t="s">
+        <v>7</v>
+      </c>
+      <c r="C273" t="s">
+        <v>8</v>
+      </c>
+      <c r="D273" t="s">
+        <v>36</v>
+      </c>
+      <c r="E273" t="s">
+        <v>321</v>
+      </c>
+      <c r="F273" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="274" spans="1:6">
+      <c r="A274" t="s">
+        <v>335</v>
+      </c>
+      <c r="B274" t="s">
+        <v>7</v>
+      </c>
+      <c r="C274" t="s">
+        <v>336</v>
+      </c>
+      <c r="D274" t="s">
+        <v>23</v>
+      </c>
+      <c r="E274" t="s">
+        <v>186</v>
+      </c>
+      <c r="F274" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="275" spans="1:6">
+      <c r="A275" t="s">
+        <v>337</v>
+      </c>
+      <c r="B275" t="s">
+        <v>7</v>
+      </c>
+      <c r="C275" t="s">
+        <v>8</v>
+      </c>
+      <c r="D275" t="s">
+        <v>23</v>
+      </c>
+      <c r="E275" t="s">
+        <v>186</v>
+      </c>
+      <c r="F275" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="276" spans="1:6">
+      <c r="A276" t="s">
+        <v>338</v>
+      </c>
+      <c r="B276" t="s">
+        <v>7</v>
+      </c>
+      <c r="C276" t="s">
+        <v>336</v>
+      </c>
+      <c r="D276" t="s">
+        <v>25</v>
+      </c>
+      <c r="E276" t="s">
+        <v>186</v>
+      </c>
+      <c r="F276" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="277" spans="1:6">
+      <c r="A277" t="s">
+        <v>339</v>
+      </c>
+      <c r="B277" t="s">
+        <v>7</v>
+      </c>
+      <c r="C277" t="s">
+        <v>8</v>
+      </c>
+      <c r="D277" t="s">
+        <v>48</v>
+      </c>
+      <c r="E277" t="s">
+        <v>13</v>
+      </c>
+      <c r="F277" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="278" spans="1:6">
+      <c r="A278" t="s">
+        <v>340</v>
+      </c>
+      <c r="B278" t="s">
+        <v>7</v>
+      </c>
+      <c r="C278" t="s">
+        <v>336</v>
+      </c>
+      <c r="D278" t="s">
+        <v>25</v>
+      </c>
+      <c r="E278" t="s">
+        <v>13</v>
+      </c>
+      <c r="F278" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="279" spans="1:6">
+      <c r="A279" t="s">
+        <v>341</v>
+      </c>
+      <c r="B279" t="s">
+        <v>7</v>
+      </c>
+      <c r="C279" t="s">
+        <v>8</v>
+      </c>
+      <c r="D279" t="s">
+        <v>80</v>
+      </c>
+      <c r="E279" t="s">
+        <v>186</v>
+      </c>
+      <c r="F279" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="280" spans="1:6">
+      <c r="A280" t="s">
+        <v>342</v>
+      </c>
+      <c r="B280" t="s">
+        <v>7</v>
+      </c>
+      <c r="C280" t="s">
+        <v>8</v>
+      </c>
+      <c r="D280" t="s">
+        <v>9</v>
+      </c>
+      <c r="E280" t="s">
+        <v>318</v>
+      </c>
+      <c r="F280" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="281" spans="1:6">
+      <c r="A281" t="s">
+        <v>343</v>
+      </c>
+      <c r="B281" t="s">
+        <v>7</v>
+      </c>
+      <c r="C281" t="s">
+        <v>8</v>
+      </c>
+      <c r="D281" t="s">
+        <v>52</v>
+      </c>
+      <c r="E281" t="s">
         <v>10</v>
+      </c>
+      <c r="F281" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="282" spans="1:6">
+      <c r="A282" t="s">
+        <v>344</v>
+      </c>
+      <c r="B282" t="s">
+        <v>7</v>
+      </c>
+      <c r="C282" t="s">
+        <v>8</v>
+      </c>
+      <c r="D282" t="s">
+        <v>308</v>
+      </c>
+      <c r="E282" t="s">
+        <v>243</v>
+      </c>
+      <c r="F282" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="283" spans="1:6">
+      <c r="A283" t="s">
+        <v>345</v>
+      </c>
+      <c r="B283" t="s">
+        <v>7</v>
+      </c>
+      <c r="C283" t="s">
+        <v>8</v>
+      </c>
+      <c r="D283" t="s">
+        <v>40</v>
+      </c>
+      <c r="E283" t="s">
+        <v>186</v>
+      </c>
+      <c r="F283" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="284" spans="1:6">
+      <c r="A284" t="s">
+        <v>346</v>
+      </c>
+      <c r="B284" t="s">
+        <v>7</v>
+      </c>
+      <c r="C284" t="s">
+        <v>8</v>
+      </c>
+      <c r="D284" t="s">
+        <v>23</v>
+      </c>
+      <c r="E284" t="s">
+        <v>186</v>
+      </c>
+      <c r="F284" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="285" spans="1:6">
+      <c r="A285" t="s">
+        <v>347</v>
+      </c>
+      <c r="B285" t="s">
+        <v>7</v>
+      </c>
+      <c r="C285" t="s">
+        <v>8</v>
+      </c>
+      <c r="D285" t="s">
+        <v>60</v>
+      </c>
+      <c r="E285" t="s">
+        <v>321</v>
+      </c>
+      <c r="F285" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="286" spans="1:6">
+      <c r="A286" t="s">
+        <v>348</v>
+      </c>
+      <c r="B286" t="s">
+        <v>7</v>
+      </c>
+      <c r="C286" t="s">
+        <v>349</v>
+      </c>
+      <c r="D286" t="s">
+        <v>9</v>
+      </c>
+      <c r="E286" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="287" spans="1:6">
+      <c r="A287" t="s">
+        <v>350</v>
+      </c>
+      <c r="B287" t="s">
+        <v>7</v>
+      </c>
+      <c r="C287" t="s">
+        <v>349</v>
+      </c>
+      <c r="D287" t="s">
+        <v>25</v>
+      </c>
+      <c r="E287" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="288" spans="1:6">
+      <c r="A288" t="s">
+        <v>351</v>
+      </c>
+      <c r="B288" t="s">
+        <v>7</v>
+      </c>
+      <c r="C288" t="s">
+        <v>336</v>
+      </c>
+      <c r="D288" t="s">
+        <v>19</v>
+      </c>
+      <c r="E288" t="s">
+        <v>13</v>
+      </c>
+      <c r="F288" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="289" spans="1:6">
+      <c r="A289" t="s">
+        <v>352</v>
+      </c>
+      <c r="B289" t="s">
+        <v>7</v>
+      </c>
+      <c r="C289" t="s">
+        <v>336</v>
+      </c>
+      <c r="D289" t="s">
+        <v>9</v>
+      </c>
+      <c r="E289" t="s">
+        <v>13</v>
+      </c>
+      <c r="F289" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="290" spans="1:6">
+      <c r="A290" t="s">
+        <v>353</v>
+      </c>
+      <c r="B290" t="s">
+        <v>7</v>
+      </c>
+      <c r="C290" t="s">
+        <v>336</v>
+      </c>
+      <c r="D290" t="s">
+        <v>23</v>
+      </c>
+      <c r="E290" t="s">
+        <v>13</v>
+      </c>
+      <c r="F290" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="291" spans="1:6">
+      <c r="A291" t="s">
+        <v>354</v>
+      </c>
+      <c r="B291" t="s">
+        <v>7</v>
+      </c>
+      <c r="C291" t="s">
+        <v>349</v>
+      </c>
+      <c r="D291" t="s">
+        <v>68</v>
+      </c>
+      <c r="E291" t="s">
+        <v>186</v>
+      </c>
+      <c r="F291" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="292" spans="1:6">
+      <c r="A292" t="s">
+        <v>355</v>
+      </c>
+      <c r="B292" t="s">
+        <v>7</v>
+      </c>
+      <c r="C292" t="s">
+        <v>349</v>
+      </c>
+      <c r="D292" t="s">
+        <v>68</v>
+      </c>
+      <c r="E292" t="s">
+        <v>144</v>
+      </c>
+      <c r="F292" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="293" spans="1:6">
+      <c r="A293" t="s">
+        <v>356</v>
+      </c>
+      <c r="B293" t="s">
+        <v>7</v>
+      </c>
+      <c r="C293" t="s">
+        <v>349</v>
+      </c>
+      <c r="D293" t="s">
+        <v>9</v>
+      </c>
+      <c r="E293" t="s">
+        <v>186</v>
+      </c>
+      <c r="F293" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="294" spans="1:6">
+      <c r="A294" t="s">
+        <v>357</v>
+      </c>
+      <c r="B294" t="s">
+        <v>7</v>
+      </c>
+      <c r="C294" t="s">
+        <v>349</v>
+      </c>
+      <c r="D294" t="s">
+        <v>62</v>
+      </c>
+      <c r="E294" t="s">
+        <v>144</v>
+      </c>
+      <c r="F294" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="295" spans="1:6">
+      <c r="A295" t="s">
+        <v>358</v>
+      </c>
+      <c r="B295" t="s">
+        <v>7</v>
+      </c>
+      <c r="C295" t="s">
+        <v>349</v>
+      </c>
+      <c r="D295" t="s">
+        <v>25</v>
+      </c>
+      <c r="E295" t="s">
+        <v>13</v>
+      </c>
+      <c r="F295" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="296" spans="1:6">
+      <c r="A296" t="s">
+        <v>359</v>
+      </c>
+      <c r="B296" t="s">
+        <v>7</v>
+      </c>
+      <c r="C296" t="s">
+        <v>349</v>
+      </c>
+      <c r="D296" t="s">
+        <v>23</v>
+      </c>
+      <c r="E296" t="s">
+        <v>144</v>
+      </c>
+      <c r="F296" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="297" spans="1:6">
+      <c r="A297" t="s">
+        <v>360</v>
+      </c>
+      <c r="B297" t="s">
+        <v>7</v>
+      </c>
+      <c r="C297" t="s">
+        <v>349</v>
+      </c>
+      <c r="D297" t="s">
+        <v>48</v>
+      </c>
+      <c r="E297" t="s">
+        <v>186</v>
+      </c>
+      <c r="F297" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="298" spans="1:6">
+      <c r="A298" t="s">
+        <v>361</v>
+      </c>
+      <c r="B298" t="s">
+        <v>7</v>
+      </c>
+      <c r="C298" t="s">
+        <v>349</v>
+      </c>
+      <c r="D298" t="s">
+        <v>25</v>
+      </c>
+      <c r="E298" t="s">
+        <v>186</v>
+      </c>
+      <c r="F298" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="299" spans="1:6">
+      <c r="A299" t="s">
+        <v>362</v>
+      </c>
+      <c r="B299" t="s">
+        <v>7</v>
+      </c>
+      <c r="C299" t="s">
+        <v>349</v>
+      </c>
+      <c r="D299" t="s">
+        <v>12</v>
+      </c>
+      <c r="E299" t="s">
+        <v>186</v>
+      </c>
+      <c r="F299" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="300" spans="1:6">
+      <c r="A300" t="s">
+        <v>363</v>
+      </c>
+      <c r="B300" t="s">
+        <v>7</v>
+      </c>
+      <c r="C300" t="s">
+        <v>349</v>
+      </c>
+      <c r="D300" t="s">
+        <v>23</v>
+      </c>
+      <c r="E300" t="s">
+        <v>186</v>
+      </c>
+      <c r="F300" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="301" spans="1:6">
+      <c r="A301" t="s">
+        <v>364</v>
+      </c>
+      <c r="B301" t="s">
+        <v>7</v>
+      </c>
+      <c r="C301" t="s">
+        <v>349</v>
+      </c>
+      <c r="D301" t="s">
+        <v>9</v>
+      </c>
+      <c r="E301" t="s">
+        <v>144</v>
+      </c>
+      <c r="F301" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="302" spans="1:6">
+      <c r="A302" t="s">
+        <v>365</v>
+      </c>
+      <c r="B302" t="s">
+        <v>7</v>
+      </c>
+      <c r="C302" t="s">
+        <v>349</v>
+      </c>
+      <c r="D302" t="s">
+        <v>76</v>
+      </c>
+      <c r="E302" t="s">
+        <v>186</v>
+      </c>
+      <c r="F302" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="303" spans="1:6">
+      <c r="A303" t="s">
+        <v>366</v>
+      </c>
+      <c r="B303" t="s">
+        <v>7</v>
+      </c>
+      <c r="C303" t="s">
+        <v>349</v>
+      </c>
+      <c r="D303" t="s">
+        <v>19</v>
+      </c>
+      <c r="E303" t="s">
+        <v>13</v>
+      </c>
+      <c r="F303" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="304" spans="1:6">
+      <c r="A304" t="s">
+        <v>367</v>
+      </c>
+      <c r="B304" t="s">
+        <v>7</v>
+      </c>
+      <c r="C304" t="s">
+        <v>349</v>
+      </c>
+      <c r="D304" t="s">
+        <v>78</v>
+      </c>
+      <c r="E304" t="s">
+        <v>258</v>
+      </c>
+      <c r="F304" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="305" spans="1:6">
+      <c r="A305" t="s">
+        <v>368</v>
+      </c>
+      <c r="B305" t="s">
+        <v>7</v>
+      </c>
+      <c r="C305" t="s">
+        <v>349</v>
+      </c>
+      <c r="D305" t="s">
+        <v>78</v>
+      </c>
+      <c r="E305" t="s">
+        <v>258</v>
+      </c>
+      <c r="F305" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="306" spans="1:6">
+      <c r="A306" t="s">
+        <v>369</v>
+      </c>
+      <c r="B306" t="s">
+        <v>7</v>
+      </c>
+      <c r="C306" t="s">
+        <v>349</v>
+      </c>
+      <c r="D306" t="s">
+        <v>34</v>
+      </c>
+      <c r="E306" t="s">
+        <v>13</v>
+      </c>
+      <c r="F306" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="307" spans="1:6">
+      <c r="A307" t="s">
+        <v>370</v>
+      </c>
+      <c r="B307" t="s">
+        <v>7</v>
+      </c>
+      <c r="C307" t="s">
+        <v>349</v>
+      </c>
+      <c r="D307" t="s">
+        <v>46</v>
+      </c>
+      <c r="E307" t="s">
+        <v>144</v>
+      </c>
+      <c r="F307" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="308" spans="1:6">
+      <c r="A308" t="s">
+        <v>371</v>
+      </c>
+      <c r="B308" t="s">
+        <v>7</v>
+      </c>
+      <c r="C308" t="s">
+        <v>349</v>
+      </c>
+      <c r="D308" t="s">
+        <v>76</v>
+      </c>
+      <c r="E308" t="s">
+        <v>144</v>
+      </c>
+      <c r="F308" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="309" spans="1:6">
+      <c r="A309" t="s">
+        <v>372</v>
+      </c>
+      <c r="B309" t="s">
+        <v>7</v>
+      </c>
+      <c r="C309" t="s">
+        <v>349</v>
+      </c>
+      <c r="D309" t="s">
+        <v>23</v>
+      </c>
+      <c r="E309" t="s">
+        <v>13</v>
+      </c>
+      <c r="F309" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="310" spans="1:6">
+      <c r="A310" t="s">
+        <v>373</v>
+      </c>
+      <c r="B310" t="s">
+        <v>7</v>
+      </c>
+      <c r="C310" t="s">
+        <v>349</v>
+      </c>
+      <c r="D310" t="s">
+        <v>17</v>
+      </c>
+      <c r="E310" t="s">
+        <v>144</v>
+      </c>
+      <c r="F310" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="311" spans="1:6">
+      <c r="A311" t="s">
+        <v>374</v>
+      </c>
+      <c r="B311" t="s">
+        <v>7</v>
+      </c>
+      <c r="C311" t="s">
+        <v>349</v>
+      </c>
+      <c r="D311" t="s">
+        <v>78</v>
+      </c>
+      <c r="E311" t="s">
+        <v>144</v>
+      </c>
+      <c r="F311" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="312" spans="1:6">
+      <c r="A312" t="s">
+        <v>375</v>
+      </c>
+      <c r="B312" t="s">
+        <v>7</v>
+      </c>
+      <c r="C312" t="s">
+        <v>349</v>
+      </c>
+      <c r="D312" t="s">
+        <v>9</v>
+      </c>
+      <c r="E312" t="s">
+        <v>115</v>
+      </c>
+      <c r="F312" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="313" spans="1:6">
+      <c r="A313" t="s">
+        <v>376</v>
+      </c>
+      <c r="B313" t="s">
+        <v>7</v>
+      </c>
+      <c r="C313" t="s">
+        <v>349</v>
+      </c>
+      <c r="D313" t="s">
+        <v>56</v>
+      </c>
+      <c r="E313" t="s">
+        <v>10</v>
+      </c>
+      <c r="F313" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="314" spans="1:6">
+      <c r="A314" t="s">
+        <v>377</v>
+      </c>
+      <c r="B314" t="s">
+        <v>7</v>
+      </c>
+      <c r="C314" t="s">
+        <v>349</v>
+      </c>
+      <c r="D314" t="s">
+        <v>54</v>
+      </c>
+      <c r="E314" t="s">
+        <v>10</v>
+      </c>
+      <c r="F314" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="315" spans="1:6">
+      <c r="A315" t="s">
+        <v>378</v>
+      </c>
+      <c r="B315" t="s">
+        <v>7</v>
+      </c>
+      <c r="C315" t="s">
+        <v>349</v>
+      </c>
+      <c r="D315" t="s">
+        <v>48</v>
+      </c>
+      <c r="E315" t="s">
+        <v>10</v>
+      </c>
+      <c r="F315" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="316" spans="1:6">
+      <c r="A316" t="s">
+        <v>379</v>
+      </c>
+      <c r="B316" t="s">
+        <v>7</v>
+      </c>
+      <c r="C316" t="s">
+        <v>349</v>
+      </c>
+      <c r="D316" t="s">
+        <v>40</v>
+      </c>
+      <c r="E316" t="s">
+        <v>10</v>
+      </c>
+      <c r="F316" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="317" spans="1:6">
+      <c r="A317" t="s">
+        <v>380</v>
+      </c>
+      <c r="B317" t="s">
+        <v>7</v>
+      </c>
+      <c r="C317" t="s">
+        <v>349</v>
+      </c>
+      <c r="D317" t="s">
+        <v>34</v>
+      </c>
+      <c r="E317" t="s">
+        <v>10</v>
+      </c>
+      <c r="F317" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="318" spans="1:6">
+      <c r="A318" t="s">
+        <v>381</v>
+      </c>
+      <c r="B318" t="s">
+        <v>7</v>
+      </c>
+      <c r="C318" t="s">
+        <v>349</v>
+      </c>
+      <c r="D318" t="s">
+        <v>29</v>
+      </c>
+      <c r="E318" t="s">
+        <v>10</v>
+      </c>
+      <c r="F318" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="319" spans="1:6">
+      <c r="A319" t="s">
+        <v>382</v>
+      </c>
+      <c r="B319" t="s">
+        <v>7</v>
+      </c>
+      <c r="C319" t="s">
+        <v>349</v>
+      </c>
+      <c r="D319" t="s">
+        <v>23</v>
+      </c>
+      <c r="E319" t="s">
+        <v>10</v>
+      </c>
+      <c r="F319" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="320" spans="1:6">
+      <c r="A320" t="s">
+        <v>383</v>
+      </c>
+      <c r="B320" t="s">
+        <v>7</v>
+      </c>
+      <c r="C320" t="s">
+        <v>349</v>
+      </c>
+      <c r="D320" t="s">
+        <v>19</v>
+      </c>
+      <c r="E320" t="s">
+        <v>10</v>
+      </c>
+      <c r="F320" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="321" spans="1:6">
+      <c r="A321" t="s">
+        <v>384</v>
+      </c>
+      <c r="B321" t="s">
+        <v>7</v>
+      </c>
+      <c r="C321" t="s">
+        <v>349</v>
+      </c>
+      <c r="D321" t="s">
+        <v>60</v>
+      </c>
+      <c r="E321" t="s">
+        <v>13</v>
+      </c>
+      <c r="F321" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="322" spans="1:6">
+      <c r="A322" t="s">
+        <v>385</v>
+      </c>
+      <c r="B322" t="s">
+        <v>7</v>
+      </c>
+      <c r="C322" t="s">
+        <v>349</v>
+      </c>
+      <c r="D322" t="s">
+        <v>56</v>
+      </c>
+      <c r="E322" t="s">
+        <v>13</v>
+      </c>
+      <c r="F322" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="323" spans="1:6">
+      <c r="A323" t="s">
+        <v>386</v>
+      </c>
+      <c r="B323" t="s">
+        <v>7</v>
+      </c>
+      <c r="C323" t="s">
+        <v>349</v>
+      </c>
+      <c r="D323" t="s">
+        <v>54</v>
+      </c>
+      <c r="E323" t="s">
+        <v>13</v>
+      </c>
+      <c r="F323" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="324" spans="1:6">
+      <c r="A324" t="s">
+        <v>387</v>
+      </c>
+      <c r="B324" t="s">
+        <v>7</v>
+      </c>
+      <c r="C324" t="s">
+        <v>349</v>
+      </c>
+      <c r="D324" t="s">
+        <v>48</v>
+      </c>
+      <c r="E324" t="s">
+        <v>13</v>
+      </c>
+      <c r="F324" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="325" spans="1:6">
+      <c r="A325" t="s">
+        <v>388</v>
+      </c>
+      <c r="B325" t="s">
+        <v>7</v>
+      </c>
+      <c r="C325" t="s">
+        <v>349</v>
+      </c>
+      <c r="D325" t="s">
+        <v>42</v>
+      </c>
+      <c r="E325" t="s">
+        <v>13</v>
+      </c>
+      <c r="F325" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="326" spans="1:6">
+      <c r="A326" t="s">
+        <v>389</v>
+      </c>
+      <c r="B326" t="s">
+        <v>7</v>
+      </c>
+      <c r="C326" t="s">
+        <v>349</v>
+      </c>
+      <c r="D326" t="s">
+        <v>40</v>
+      </c>
+      <c r="E326" t="s">
+        <v>13</v>
+      </c>
+      <c r="F326" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="327" spans="1:6">
+      <c r="A327" t="s">
+        <v>390</v>
+      </c>
+      <c r="B327" t="s">
+        <v>7</v>
+      </c>
+      <c r="C327" t="s">
+        <v>349</v>
+      </c>
+      <c r="D327" t="s">
+        <v>36</v>
+      </c>
+      <c r="E327" t="s">
+        <v>13</v>
+      </c>
+      <c r="F327" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="328" spans="1:6">
+      <c r="A328" t="s">
+        <v>391</v>
+      </c>
+      <c r="B328" t="s">
+        <v>7</v>
+      </c>
+      <c r="C328" t="s">
+        <v>349</v>
+      </c>
+      <c r="D328" t="s">
+        <v>9</v>
+      </c>
+      <c r="E328" t="s">
+        <v>13</v>
+      </c>
+      <c r="F328" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="329" spans="1:6">
+      <c r="A329" t="s">
+        <v>392</v>
+      </c>
+      <c r="B329" t="s">
+        <v>7</v>
+      </c>
+      <c r="C329" t="s">
+        <v>349</v>
+      </c>
+      <c r="D329" t="s">
+        <v>29</v>
+      </c>
+      <c r="E329" t="s">
+        <v>13</v>
+      </c>
+      <c r="F329" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="330" spans="1:6">
+      <c r="A330" t="s">
+        <v>393</v>
+      </c>
+      <c r="B330" t="s">
+        <v>7</v>
+      </c>
+      <c r="C330" t="s">
+        <v>349</v>
+      </c>
+      <c r="D330" t="s">
+        <v>82</v>
+      </c>
+      <c r="E330" t="s">
+        <v>13</v>
+      </c>
+      <c r="F330" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="331" spans="1:6">
+      <c r="A331" t="s">
+        <v>394</v>
+      </c>
+      <c r="B331" t="s">
+        <v>7</v>
+      </c>
+      <c r="C331" t="s">
+        <v>349</v>
+      </c>
+      <c r="D331" t="s">
+        <v>185</v>
+      </c>
+      <c r="E331" t="s">
+        <v>13</v>
+      </c>
+      <c r="F331" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="332" spans="1:6">
+      <c r="A332" t="s">
+        <v>395</v>
+      </c>
+      <c r="B332" t="s">
+        <v>7</v>
+      </c>
+      <c r="C332" t="s">
+        <v>349</v>
+      </c>
+      <c r="D332" t="s">
+        <v>78</v>
+      </c>
+      <c r="E332" t="s">
+        <v>186</v>
+      </c>
+      <c r="F332" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="333" spans="1:6">
+      <c r="A333" t="s">
+        <v>396</v>
+      </c>
+      <c r="B333" t="s">
+        <v>7</v>
+      </c>
+      <c r="C333" t="s">
+        <v>349</v>
+      </c>
+      <c r="D333" t="s">
+        <v>72</v>
+      </c>
+      <c r="E333" t="s">
+        <v>186</v>
+      </c>
+      <c r="F333" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="334" spans="1:6">
+      <c r="A334" t="s">
+        <v>397</v>
+      </c>
+      <c r="B334" t="s">
+        <v>7</v>
+      </c>
+      <c r="C334" t="s">
+        <v>349</v>
+      </c>
+      <c r="D334" t="s">
+        <v>62</v>
+      </c>
+      <c r="E334" t="s">
+        <v>186</v>
+      </c>
+      <c r="F334" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="335" spans="1:6">
+      <c r="A335" t="s">
+        <v>398</v>
+      </c>
+      <c r="B335" t="s">
+        <v>7</v>
+      </c>
+      <c r="C335" t="s">
+        <v>349</v>
+      </c>
+      <c r="D335" t="s">
+        <v>60</v>
+      </c>
+      <c r="E335" t="s">
+        <v>186</v>
+      </c>
+      <c r="F335" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="336" spans="1:6">
+      <c r="A336" t="s">
+        <v>399</v>
+      </c>
+      <c r="B336" t="s">
+        <v>7</v>
+      </c>
+      <c r="C336" t="s">
+        <v>349</v>
+      </c>
+      <c r="D336" t="s">
+        <v>56</v>
+      </c>
+      <c r="E336" t="s">
+        <v>186</v>
+      </c>
+      <c r="F336" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="337" spans="1:6">
+      <c r="A337" t="s">
+        <v>400</v>
+      </c>
+      <c r="B337" t="s">
+        <v>7</v>
+      </c>
+      <c r="C337" t="s">
+        <v>349</v>
+      </c>
+      <c r="D337" t="s">
+        <v>54</v>
+      </c>
+      <c r="E337" t="s">
+        <v>186</v>
+      </c>
+      <c r="F337" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="338" spans="1:6">
+      <c r="A338" t="s">
+        <v>401</v>
+      </c>
+      <c r="B338" t="s">
+        <v>7</v>
+      </c>
+      <c r="C338" t="s">
+        <v>349</v>
+      </c>
+      <c r="D338" t="s">
+        <v>40</v>
+      </c>
+      <c r="E338" t="s">
+        <v>186</v>
+      </c>
+      <c r="F338" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="339" spans="1:6">
+      <c r="A339" t="s">
+        <v>402</v>
+      </c>
+      <c r="B339" t="s">
+        <v>7</v>
+      </c>
+      <c r="C339" t="s">
+        <v>349</v>
+      </c>
+      <c r="D339" t="s">
+        <v>36</v>
+      </c>
+      <c r="E339" t="s">
+        <v>186</v>
+      </c>
+      <c r="F339" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="340" spans="1:6">
+      <c r="A340" t="s">
+        <v>403</v>
+      </c>
+      <c r="B340" t="s">
+        <v>7</v>
+      </c>
+      <c r="C340" t="s">
+        <v>349</v>
+      </c>
+      <c r="D340" t="s">
+        <v>19</v>
+      </c>
+      <c r="E340" t="s">
+        <v>186</v>
+      </c>
+      <c r="F340" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="341" spans="1:6">
+      <c r="A341" t="s">
+        <v>404</v>
+      </c>
+      <c r="B341" t="s">
+        <v>7</v>
+      </c>
+      <c r="C341" t="s">
+        <v>349</v>
+      </c>
+      <c r="D341" t="s">
+        <v>17</v>
+      </c>
+      <c r="E341" t="s">
+        <v>186</v>
+      </c>
+      <c r="F341" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="342" spans="1:6">
+      <c r="A342" t="s">
+        <v>405</v>
+      </c>
+      <c r="B342" t="s">
+        <v>7</v>
+      </c>
+      <c r="C342" t="s">
+        <v>349</v>
+      </c>
+      <c r="D342" t="s">
+        <v>82</v>
+      </c>
+      <c r="E342" t="s">
+        <v>186</v>
+      </c>
+      <c r="F342" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="343" spans="1:6">
+      <c r="A343" t="s">
+        <v>406</v>
+      </c>
+      <c r="B343" t="s">
+        <v>7</v>
+      </c>
+      <c r="C343" t="s">
+        <v>349</v>
+      </c>
+      <c r="D343" t="s">
+        <v>72</v>
+      </c>
+      <c r="E343" t="s">
+        <v>144</v>
+      </c>
+      <c r="F343" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="344" spans="1:6">
+      <c r="A344" t="s">
+        <v>407</v>
+      </c>
+      <c r="B344" t="s">
+        <v>7</v>
+      </c>
+      <c r="C344" t="s">
+        <v>349</v>
+      </c>
+      <c r="D344" t="s">
+        <v>177</v>
+      </c>
+      <c r="E344" t="s">
+        <v>144</v>
+      </c>
+      <c r="F344" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="345" spans="1:6">
+      <c r="A345" t="s">
+        <v>408</v>
+      </c>
+      <c r="B345" t="s">
+        <v>7</v>
+      </c>
+      <c r="C345" t="s">
+        <v>349</v>
+      </c>
+      <c r="D345" t="s">
+        <v>64</v>
+      </c>
+      <c r="E345" t="s">
+        <v>144</v>
+      </c>
+      <c r="F345" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="346" spans="1:6">
+      <c r="A346" t="s">
+        <v>409</v>
+      </c>
+      <c r="B346" t="s">
+        <v>7</v>
+      </c>
+      <c r="C346" t="s">
+        <v>349</v>
+      </c>
+      <c r="D346" t="s">
+        <v>60</v>
+      </c>
+      <c r="E346" t="s">
+        <v>144</v>
+      </c>
+      <c r="F346" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="347" spans="1:6">
+      <c r="A347" t="s">
+        <v>410</v>
+      </c>
+      <c r="B347" t="s">
+        <v>7</v>
+      </c>
+      <c r="C347" t="s">
+        <v>349</v>
+      </c>
+      <c r="D347" t="s">
+        <v>54</v>
+      </c>
+      <c r="E347" t="s">
+        <v>144</v>
+      </c>
+      <c r="F347" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="348" spans="1:6">
+      <c r="A348" t="s">
+        <v>411</v>
+      </c>
+      <c r="B348" t="s">
+        <v>7</v>
+      </c>
+      <c r="C348" t="s">
+        <v>349</v>
+      </c>
+      <c r="D348" t="s">
+        <v>48</v>
+      </c>
+      <c r="E348" t="s">
+        <v>144</v>
+      </c>
+      <c r="F348" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="349" spans="1:6">
+      <c r="A349" t="s">
+        <v>412</v>
+      </c>
+      <c r="B349" t="s">
+        <v>7</v>
+      </c>
+      <c r="C349" t="s">
+        <v>349</v>
+      </c>
+      <c r="D349" t="s">
+        <v>42</v>
+      </c>
+      <c r="E349" t="s">
+        <v>144</v>
+      </c>
+      <c r="F349" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="350" spans="1:6">
+      <c r="A350" t="s">
+        <v>413</v>
+      </c>
+      <c r="B350" t="s">
+        <v>7</v>
+      </c>
+      <c r="C350" t="s">
+        <v>349</v>
+      </c>
+      <c r="D350" t="s">
+        <v>34</v>
+      </c>
+      <c r="E350" t="s">
+        <v>144</v>
+      </c>
+      <c r="F350" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="351" spans="1:6">
+      <c r="A351" t="s">
+        <v>414</v>
+      </c>
+      <c r="B351" t="s">
+        <v>7</v>
+      </c>
+      <c r="C351" t="s">
+        <v>349</v>
+      </c>
+      <c r="D351" t="s">
+        <v>25</v>
+      </c>
+      <c r="E351" t="s">
+        <v>144</v>
+      </c>
+      <c r="F351" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="352" spans="1:6">
+      <c r="A352" t="s">
+        <v>415</v>
+      </c>
+      <c r="B352" t="s">
+        <v>7</v>
+      </c>
+      <c r="C352" t="s">
+        <v>349</v>
+      </c>
+      <c r="D352" t="s">
+        <v>19</v>
+      </c>
+      <c r="E352" t="s">
+        <v>144</v>
+      </c>
+      <c r="F352" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="353" spans="1:6">
+      <c r="A353" t="s">
+        <v>416</v>
+      </c>
+      <c r="B353" t="s">
+        <v>7</v>
+      </c>
+      <c r="C353" t="s">
+        <v>349</v>
+      </c>
+      <c r="D353" t="s">
+        <v>82</v>
+      </c>
+      <c r="E353" t="s">
+        <v>144</v>
+      </c>
+      <c r="F353" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="354" spans="1:6">
+      <c r="A354" t="s">
+        <v>417</v>
+      </c>
+      <c r="B354" t="s">
+        <v>7</v>
+      </c>
+      <c r="C354" t="s">
+        <v>349</v>
+      </c>
+      <c r="D354" t="s">
+        <v>76</v>
+      </c>
+      <c r="E354" t="s">
+        <v>258</v>
+      </c>
+      <c r="F354" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="355" spans="1:6">
+      <c r="A355" t="s">
+        <v>418</v>
+      </c>
+      <c r="B355" t="s">
+        <v>7</v>
+      </c>
+      <c r="C355" t="s">
+        <v>349</v>
+      </c>
+      <c r="D355" t="s">
+        <v>72</v>
+      </c>
+      <c r="E355" t="s">
+        <v>258</v>
+      </c>
+      <c r="F355" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="356" spans="1:6">
+      <c r="A356" t="s">
+        <v>419</v>
+      </c>
+      <c r="B356" t="s">
+        <v>7</v>
+      </c>
+      <c r="C356" t="s">
+        <v>349</v>
+      </c>
+      <c r="D356" t="s">
+        <v>82</v>
+      </c>
+      <c r="E356" t="s">
+        <v>258</v>
+      </c>
+      <c r="F356" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="357" spans="1:6">
+      <c r="A357" t="s">
+        <v>420</v>
+      </c>
+      <c r="B357" t="s">
+        <v>7</v>
+      </c>
+      <c r="C357" t="s">
+        <v>349</v>
+      </c>
+      <c r="D357" t="s">
+        <v>76</v>
+      </c>
+      <c r="E357" t="s">
+        <v>248</v>
+      </c>
+      <c r="F357" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="358" spans="1:6">
+      <c r="A358" t="s">
+        <v>421</v>
+      </c>
+      <c r="B358" t="s">
+        <v>7</v>
+      </c>
+      <c r="C358" t="s">
+        <v>349</v>
+      </c>
+      <c r="D358" t="s">
+        <v>34</v>
+      </c>
+      <c r="E358" t="s">
+        <v>248</v>
+      </c>
+      <c r="F358" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="359" spans="1:6">
+      <c r="A359" t="s">
+        <v>422</v>
+      </c>
+      <c r="B359" t="s">
+        <v>7</v>
+      </c>
+      <c r="C359" t="s">
+        <v>349</v>
+      </c>
+      <c r="D359" t="s">
+        <v>23</v>
+      </c>
+      <c r="E359" t="s">
+        <v>186</v>
+      </c>
+      <c r="F359" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="360" spans="1:6">
+      <c r="A360" t="s">
+        <v>423</v>
+      </c>
+      <c r="B360" t="s">
+        <v>7</v>
+      </c>
+      <c r="C360" t="s">
+        <v>349</v>
+      </c>
+      <c r="D360" t="s">
+        <v>19</v>
+      </c>
+      <c r="E360" t="s">
+        <v>13</v>
+      </c>
+      <c r="F360" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="361" spans="1:6">
+      <c r="A361" t="s">
+        <v>424</v>
+      </c>
+      <c r="B361" t="s">
+        <v>7</v>
+      </c>
+      <c r="C361" t="s">
+        <v>349</v>
+      </c>
+      <c r="D361" t="s">
+        <v>25</v>
+      </c>
+      <c r="E361" t="s">
+        <v>13</v>
+      </c>
+      <c r="F361" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="362" spans="1:6">
+      <c r="A362" t="s">
+        <v>425</v>
+      </c>
+      <c r="B362" t="s">
+        <v>7</v>
+      </c>
+      <c r="C362" t="s">
+        <v>349</v>
+      </c>
+      <c r="D362" t="s">
+        <v>23</v>
+      </c>
+      <c r="E362" t="s">
+        <v>186</v>
+      </c>
+      <c r="F362" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="363" spans="1:6">
+      <c r="A363" t="s">
+        <v>426</v>
+      </c>
+      <c r="B363" t="s">
+        <v>7</v>
+      </c>
+      <c r="C363" t="s">
+        <v>349</v>
+      </c>
+      <c r="D363" t="s">
+        <v>48</v>
+      </c>
+      <c r="E363" t="s">
+        <v>13</v>
+      </c>
+      <c r="F363" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="364" spans="1:6">
+      <c r="A364" t="s">
+        <v>427</v>
+      </c>
+      <c r="B364" t="s">
+        <v>7</v>
+      </c>
+      <c r="C364" t="s">
+        <v>349</v>
+      </c>
+      <c r="D364" t="s">
+        <v>56</v>
+      </c>
+      <c r="E364" t="s">
+        <v>10</v>
+      </c>
+      <c r="F364" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="365" spans="1:6">
+      <c r="A365" t="s">
+        <v>429</v>
+      </c>
+      <c r="B365" t="s">
+        <v>7</v>
+      </c>
+      <c r="C365" t="s">
+        <v>349</v>
+      </c>
+      <c r="D365" t="s">
+        <v>9</v>
+      </c>
+      <c r="E365" t="s">
+        <v>144</v>
+      </c>
+      <c r="F365" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="366" spans="1:6">
+      <c r="A366" t="s">
+        <v>430</v>
+      </c>
+      <c r="B366" t="s">
+        <v>7</v>
+      </c>
+      <c r="C366" t="s">
+        <v>349</v>
+      </c>
+      <c r="D366" t="s">
+        <v>78</v>
+      </c>
+      <c r="E366" t="s">
+        <v>13</v>
+      </c>
+      <c r="F366" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="367" spans="1:6">
+      <c r="A367" t="s">
+        <v>431</v>
+      </c>
+      <c r="B367" t="s">
+        <v>7</v>
+      </c>
+      <c r="C367" t="s">
+        <v>349</v>
+      </c>
+      <c r="D367" t="s">
+        <v>78</v>
+      </c>
+      <c r="E367" t="s">
+        <v>186</v>
+      </c>
+      <c r="F367" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="368" spans="1:6">
+      <c r="A368" t="s">
+        <v>432</v>
+      </c>
+      <c r="B368" t="s">
+        <v>7</v>
+      </c>
+      <c r="C368" t="s">
+        <v>349</v>
+      </c>
+      <c r="D368" t="s">
+        <v>23</v>
+      </c>
+      <c r="E368" t="s">
+        <v>144</v>
+      </c>
+      <c r="F368" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="369" spans="1:6">
+      <c r="A369" t="s">
+        <v>433</v>
+      </c>
+      <c r="B369" t="s">
+        <v>7</v>
+      </c>
+      <c r="C369" t="s">
+        <v>349</v>
+      </c>
+      <c r="D369" t="s">
+        <v>82</v>
+      </c>
+      <c r="E369" t="s">
+        <v>144</v>
+      </c>
+      <c r="F369" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="370" spans="1:6">
+      <c r="A370" t="s">
+        <v>434</v>
+      </c>
+      <c r="B370" t="s">
+        <v>7</v>
+      </c>
+      <c r="C370" t="s">
+        <v>349</v>
+      </c>
+      <c r="D370" t="s">
+        <v>29</v>
+      </c>
+      <c r="E370" t="s">
+        <v>186</v>
+      </c>
+      <c r="F370" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="371" spans="1:6">
+      <c r="A371" t="s">
+        <v>435</v>
+      </c>
+      <c r="B371" t="s">
+        <v>7</v>
+      </c>
+      <c r="C371" t="s">
+        <v>349</v>
+      </c>
+      <c r="D371" t="s">
+        <v>185</v>
+      </c>
+      <c r="E371" t="s">
+        <v>186</v>
+      </c>
+      <c r="F371" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="372" spans="1:6">
+      <c r="A372" t="s">
+        <v>436</v>
+      </c>
+      <c r="B372" t="s">
+        <v>7</v>
+      </c>
+      <c r="C372" t="s">
+        <v>349</v>
+      </c>
+      <c r="D372" t="s">
+        <v>19</v>
+      </c>
+      <c r="E372" t="s">
+        <v>13</v>
+      </c>
+      <c r="F372" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="373" spans="1:6">
+      <c r="A373" t="s">
+        <v>437</v>
+      </c>
+      <c r="B373" t="s">
+        <v>7</v>
+      </c>
+      <c r="C373" t="s">
+        <v>349</v>
+      </c>
+      <c r="D373" t="s">
+        <v>34</v>
+      </c>
+      <c r="E373" t="s">
+        <v>13</v>
+      </c>
+      <c r="F373" t="s">
+        <v>428</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>