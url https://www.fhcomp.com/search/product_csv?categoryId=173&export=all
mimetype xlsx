--- v0 (2026-02-02)
+++ v1 (2026-06-19)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1177" uniqueCount="302">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1184" uniqueCount="303">
   <si>
     <t>型号</t>
   </si>
   <si>
     <t>电感量</t>
   </si>
   <si>
     <t>偏差范围</t>
   </si>
   <si>
     <t>电感量测试频率</t>
   </si>
   <si>
     <t>电感量测试电压</t>
   </si>
   <si>
     <t>直流电阻 RDC(Ω)</t>
   </si>
   <si>
     <t>饱和电流 Max (A)</t>
   </si>
   <si>
     <t>额定电流</t>
   </si>
   <si>
@@ -183,293 +183,293 @@
   <si>
     <t>2.3</t>
   </si>
   <si>
     <t>0.3</t>
   </si>
   <si>
     <t>0.24</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>7.0mm</t>
   </si>
   <si>
     <t>5.0mm</t>
   </si>
   <si>
     <t>PIO54-821KT</t>
   </si>
   <si>
     <t>0.17</t>
   </si>
   <si>
+    <t>PIO75-681KT</t>
+  </si>
+  <si>
+    <t>680µH</t>
+  </si>
+  <si>
+    <t>2.18</t>
+  </si>
+  <si>
+    <t>0.31</t>
+  </si>
+  <si>
+    <t>0.27</t>
+  </si>
+  <si>
     <t>PIO54-681KT</t>
   </si>
   <si>
-    <t>680µH</t>
-[...1 lines deleted...]
-  <si>
     <t>3.5</t>
   </si>
   <si>
-    <t>PIO75-681KT</t>
-[...8 lines deleted...]
-    <t>0.27</t>
+    <t>PIO54-561KT</t>
+  </si>
+  <si>
+    <t>560µH</t>
+  </si>
+  <si>
+    <t>2.87</t>
   </si>
   <si>
     <t>PIO75-561KT</t>
   </si>
   <si>
-    <t>560µH</t>
-[...1 lines deleted...]
-  <si>
     <t>1.98</t>
   </si>
   <si>
     <t>0.32</t>
   </si>
   <si>
-    <t>PIO54-561KT</t>
-[...4 lines deleted...]
-  <si>
     <t>PIO75-471KT</t>
   </si>
   <si>
     <t>470µH</t>
   </si>
   <si>
     <t>1.95</t>
   </si>
   <si>
     <t>0.35</t>
   </si>
   <si>
     <t>PIO54-471KT</t>
   </si>
   <si>
     <t>2.5</t>
   </si>
   <si>
     <t>0.25</t>
   </si>
   <si>
     <t>PIO75-391KT</t>
   </si>
   <si>
     <t>390µH</t>
   </si>
   <si>
     <t>1.75</t>
   </si>
   <si>
     <t>0.4</t>
   </si>
   <si>
     <t>PIO54-391KT</t>
   </si>
   <si>
     <t>1.89</t>
   </si>
   <si>
+    <t>PIO75-331KT</t>
+  </si>
+  <si>
+    <t>330µH</t>
+  </si>
+  <si>
+    <t>1.25</t>
+  </si>
+  <si>
+    <t>0.45</t>
+  </si>
+  <si>
     <t>PIO54-331KT</t>
   </si>
   <si>
-    <t>330µH</t>
-[...1 lines deleted...]
-  <si>
     <t>1.76</t>
   </si>
   <si>
-    <t>PIO75-331KT</t>
-[...7 lines deleted...]
-  <si>
     <t>PIO75-271KT</t>
   </si>
   <si>
     <t>270µH</t>
   </si>
   <si>
     <t>1.1</t>
   </si>
   <si>
     <t>0.5</t>
   </si>
   <si>
     <t>PIO75-221KT</t>
   </si>
   <si>
     <t>220µH</t>
   </si>
   <si>
     <t>0.95</t>
   </si>
   <si>
     <t>0.55</t>
   </si>
   <si>
+    <t>PIO43-221KT</t>
+  </si>
+  <si>
+    <t>2.46</t>
+  </si>
+  <si>
+    <t>4mm</t>
+  </si>
+  <si>
+    <t>3.2mm</t>
+  </si>
+  <si>
     <t>PIO54-221KT</t>
   </si>
   <si>
     <t>1.55</t>
   </si>
   <si>
-    <t>PIO43-221KT</t>
-[...8 lines deleted...]
-    <t>3.2mm</t>
+    <t>PIO54-181KT</t>
+  </si>
+  <si>
+    <t>180µH</t>
+  </si>
+  <si>
+    <t>1.35</t>
+  </si>
+  <si>
+    <t>PIO43-181KT</t>
+  </si>
+  <si>
+    <t>2.12</t>
   </si>
   <si>
     <t>PIO75-181KT</t>
   </si>
   <si>
-    <t>180µH</t>
-[...1 lines deleted...]
-  <si>
     <t>0.7</t>
   </si>
   <si>
     <t>0.6</t>
   </si>
   <si>
-    <t>PIO54-181KT</t>
-[...8 lines deleted...]
-    <t>2.12</t>
+    <t>PIO75-151KT</t>
+  </si>
+  <si>
+    <t>150µH</t>
   </si>
   <si>
     <t>PIO43-151KT</t>
   </si>
   <si>
-    <t>150µH</t>
-[...1 lines deleted...]
-  <si>
     <t>2</t>
   </si>
   <si>
-    <t>PIO75-151KT</t>
-[...1 lines deleted...]
-  <si>
     <t>PIO54-151KT</t>
   </si>
   <si>
     <t>0.43</t>
   </si>
   <si>
     <t>PIO43-121KT</t>
   </si>
   <si>
     <t>120µH</t>
   </si>
   <si>
     <t>1.5</t>
   </si>
   <si>
     <t>0.38</t>
   </si>
   <si>
+    <t>PIO75-121KT</t>
+  </si>
+  <si>
+    <t>0.73</t>
+  </si>
+  <si>
     <t>PIO54-121KT</t>
   </si>
   <si>
     <t>0.85</t>
   </si>
   <si>
-    <t>PIO75-121KT</t>
-[...2 lines deleted...]
-    <t>0.73</t>
+    <t>PIO75-101KT</t>
+  </si>
+  <si>
+    <t>100µH</t>
+  </si>
+  <si>
+    <t>0.78</t>
   </si>
   <si>
     <t>PIO43-101KT</t>
   </si>
   <si>
-    <t>100µH</t>
-[...1 lines deleted...]
-  <si>
     <t>1.4</t>
   </si>
   <si>
     <t>PIO54-101KT</t>
   </si>
   <si>
-    <t>PIO75-101KT</t>
-[...4 lines deleted...]
-  <si>
     <t>PIO75-820MT</t>
   </si>
   <si>
     <t>82µH</t>
   </si>
   <si>
     <t>±20%</t>
   </si>
   <si>
     <t>100KHz</t>
   </si>
   <si>
+    <t>PIO43-820MT</t>
+  </si>
+  <si>
+    <t>0.42</t>
+  </si>
+  <si>
     <t>PIO54-820MT</t>
   </si>
   <si>
-    <t>PIO43-820MT</t>
-[...4 lines deleted...]
-  <si>
     <t>PIO43-680MT</t>
   </si>
   <si>
     <t>68µH</t>
   </si>
   <si>
     <t>1.11</t>
   </si>
   <si>
     <t>0.44</t>
   </si>
   <si>
     <t>PIO75-680MT</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PIO54-680MT</t>
   </si>
   <si>
     <t>0.65</t>
   </si>
   <si>
     <t>PIO75-560MT</t>
@@ -480,483 +480,486 @@
   <si>
     <t>0.23</t>
   </si>
   <si>
     <t>PIO43-560MT</t>
   </si>
   <si>
     <t>0.93</t>
   </si>
   <si>
     <t>0.46</t>
   </si>
   <si>
     <t>PIO54-560MT</t>
   </si>
   <si>
     <t>PIO75-470MT</t>
   </si>
   <si>
     <t>47µH</t>
   </si>
   <si>
     <t>0.19</t>
   </si>
   <si>
+    <t>PIO54-470MT</t>
+  </si>
+  <si>
+    <t>0.75</t>
+  </si>
+  <si>
     <t>PIO43-470MT</t>
   </si>
   <si>
     <t>0.84</t>
   </si>
   <si>
     <t>0.48</t>
   </si>
   <si>
-    <t>PIO54-470MT</t>
-[...2 lines deleted...]
-    <t>0.75</t>
+    <t>PIO54-390MT</t>
+  </si>
+  <si>
+    <t>39µH</t>
+  </si>
+  <si>
+    <t>0.8</t>
   </si>
   <si>
     <t>PIO43-390MT</t>
   </si>
   <si>
-    <t>39µH</t>
-[...1 lines deleted...]
-  <si>
     <t>0.58</t>
   </si>
   <si>
-    <t>PIO54-390MT</t>
-[...4 lines deleted...]
-  <si>
     <t>PIO75-390MT</t>
   </si>
   <si>
+    <t>PIO43-330MT</t>
+  </si>
+  <si>
+    <t>33µH</t>
+  </si>
+  <si>
+    <t>0.54</t>
+  </si>
+  <si>
     <t>PIO54-330MT</t>
   </si>
   <si>
-    <t>33µH</t>
-[...1 lines deleted...]
-  <si>
     <t>0.22</t>
   </si>
   <si>
     <t>0.9</t>
   </si>
   <si>
-    <t>PIO43-330MT</t>
-[...4 lines deleted...]
-  <si>
     <t>PIO75-330MT</t>
   </si>
   <si>
+    <t>PIO54-270MT</t>
+  </si>
+  <si>
+    <t>27µH</t>
+  </si>
+  <si>
     <t>PIO43-270MT</t>
   </si>
   <si>
-    <t>27µH</t>
-[...1 lines deleted...]
-  <si>
     <t>0.52</t>
   </si>
   <si>
     <t>PIO75-270MT</t>
   </si>
   <si>
     <t>0.12</t>
   </si>
   <si>
-    <t>PIO54-270MT</t>
+    <t>PIO54-220MT</t>
+  </si>
+  <si>
+    <t>22µH</t>
+  </si>
+  <si>
+    <t>PIO43-220MT</t>
+  </si>
+  <si>
+    <t>0.36</t>
   </si>
   <si>
     <t>PIO75-220MT</t>
   </si>
   <si>
-    <t>22µH</t>
-[...1 lines deleted...]
-  <si>
     <t>0.11</t>
   </si>
   <si>
     <t>1.7</t>
   </si>
   <si>
-    <t>PIO43-220MT</t>
-[...7 lines deleted...]
-  <si>
     <t>PIO75-180MT</t>
   </si>
   <si>
     <t>18µH</t>
   </si>
   <si>
     <t>0.1</t>
   </si>
   <si>
+    <t>PIO43-180MT</t>
+  </si>
+  <si>
+    <t>0.33</t>
+  </si>
+  <si>
     <t>PIO54-180MT</t>
   </si>
   <si>
-    <t>PIO43-180MT</t>
-[...2 lines deleted...]
-    <t>0.33</t>
+    <t>PIO75-150MT</t>
+  </si>
+  <si>
+    <t>15µH</t>
+  </si>
+  <si>
+    <t>0.09</t>
+  </si>
+  <si>
+    <t>PIO54-150MT</t>
+  </si>
+  <si>
+    <t>0.14</t>
   </si>
   <si>
     <t>PIO43-150MT</t>
   </si>
   <si>
-    <t>15µH</t>
-[...1 lines deleted...]
-  <si>
     <t>0.235</t>
   </si>
   <si>
-    <t>PIO75-150MT</t>
-[...8 lines deleted...]
-    <t>0.14</t>
+    <t>PIO43-120MT</t>
+  </si>
+  <si>
+    <t>12µH</t>
+  </si>
+  <si>
+    <t>0.21</t>
   </si>
   <si>
     <t>PIO54-120MT</t>
   </si>
   <si>
-    <t>12µH</t>
-[...1 lines deleted...]
-  <si>
     <t>PIO75-120MT</t>
   </si>
   <si>
     <t>0.08</t>
   </si>
   <si>
     <t>2.4</t>
   </si>
   <si>
-    <t>PIO43-120MT</t>
-[...4 lines deleted...]
-  <si>
     <t>PIO43-100MT</t>
   </si>
   <si>
     <t>10µH</t>
   </si>
   <si>
     <t>PIO75-100MT</t>
   </si>
   <si>
     <t>0.07</t>
   </si>
   <si>
     <t>2.55</t>
   </si>
   <si>
     <t>PIO54-100MT</t>
   </si>
   <si>
     <t>1.65</t>
   </si>
   <si>
     <t>PIO54-8R2MT</t>
   </si>
   <si>
     <t>8.2µH</t>
   </si>
   <si>
+    <t>PIO75-8R2MT</t>
+  </si>
+  <si>
+    <t>0.042</t>
+  </si>
+  <si>
+    <t>2.7</t>
+  </si>
+  <si>
     <t>PIO43-8R2MT</t>
   </si>
   <si>
     <t>0.145</t>
   </si>
   <si>
     <t>1.3</t>
   </si>
   <si>
-    <t>PIO75-8R2MT</t>
-[...7 lines deleted...]
-  <si>
     <t>PIO54-7R2MT</t>
   </si>
   <si>
     <t>7.2µH</t>
   </si>
   <si>
     <t>1.8</t>
   </si>
   <si>
+    <t>PIO75-6R8MT</t>
+  </si>
+  <si>
+    <t>6.8µH</t>
+  </si>
+  <si>
+    <t>0.04</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>PIO43-6R8MT</t>
+  </si>
+  <si>
+    <t>PIO54-6R8MT3R3</t>
+  </si>
+  <si>
+    <t>0.055</t>
+  </si>
+  <si>
+    <t>3.3</t>
+  </si>
+  <si>
     <t>PIO54-6R8MT</t>
   </si>
   <si>
-    <t>6.8µH</t>
-[...20 lines deleted...]
-    <t>3.3</t>
+    <t>PIO75-5R6MT</t>
+  </si>
+  <si>
+    <t>5.6µH</t>
+  </si>
+  <si>
+    <t>0.03</t>
+  </si>
+  <si>
+    <t>3.8</t>
   </si>
   <si>
     <t>PIO43-5R6MT</t>
   </si>
   <si>
-    <t>5.6µH</t>
-[...1 lines deleted...]
-  <si>
     <t>1.6</t>
   </si>
   <si>
-    <t>PIO75-5R6MT</t>
-[...7 lines deleted...]
-  <si>
     <t>PIO54-5R6MT</t>
   </si>
   <si>
     <t>0.05</t>
   </si>
   <si>
     <t>2.1</t>
   </si>
   <si>
+    <t>PIO54-4R7MT3R1</t>
+  </si>
+  <si>
+    <t>4.7µH</t>
+  </si>
+  <si>
+    <t>3.1</t>
+  </si>
+  <si>
+    <t>PIO54-4R7MT</t>
+  </si>
+  <si>
+    <t>PIO43-4R7MT</t>
+  </si>
+  <si>
+    <t>0.105</t>
+  </si>
+  <si>
     <t>PIO75-4R7MT</t>
   </si>
   <si>
-    <t>4.7µH</t>
-[...1 lines deleted...]
-  <si>
     <t>0.028</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>PIO43-4R7MT</t>
-[...11 lines deleted...]
-    <t>3.1</t>
+    <t>PIO43-3R9MT</t>
+  </si>
+  <si>
+    <t>3.9µH</t>
+  </si>
+  <si>
+    <t>PIO75-3R9MT</t>
+  </si>
+  <si>
+    <t>0.027</t>
+  </si>
+  <si>
+    <t>4.2</t>
   </si>
   <si>
     <t>PIO54-3R9MT</t>
   </si>
   <si>
-    <t>3.9µH</t>
-[...1 lines deleted...]
-  <si>
     <t>0.038</t>
   </si>
   <si>
-    <t>PIO75-3R9MT</t>
-[...10 lines deleted...]
-  <si>
     <t>PIO54-3R3MT</t>
   </si>
   <si>
     <t>3.3µH</t>
   </si>
   <si>
     <t>0.035</t>
   </si>
   <si>
+    <t>PIO43-3R3MT</t>
+  </si>
+  <si>
+    <t>0.085</t>
+  </si>
+  <si>
+    <t>2.25</t>
+  </si>
+  <si>
     <t>PIO75-3R3MT</t>
   </si>
   <si>
     <t>0.025</t>
   </si>
   <si>
     <t>4.8</t>
   </si>
   <si>
-    <t>PIO43-3R3MT</t>
-[...7 lines deleted...]
-  <si>
     <t>PIO43-2R7MT</t>
   </si>
   <si>
     <t>2.7µH</t>
   </si>
   <si>
     <t>0.075</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>4.0mm</t>
   </si>
   <si>
     <t>PIO75-2R7MT</t>
   </si>
   <si>
     <t>0.023</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>PIO54-2R7MT</t>
   </si>
   <si>
+    <t>PIO43-2R2NT</t>
+  </si>
+  <si>
+    <t>2.2µH</t>
+  </si>
+  <si>
+    <t>±30%</t>
+  </si>
+  <si>
     <t>PIO54-2R2MT</t>
   </si>
   <si>
-    <t>2.2µH</t>
-[...1 lines deleted...]
-  <si>
     <t>3.2</t>
   </si>
   <si>
+    <t>PIO54-2R2MT4R0</t>
+  </si>
+  <si>
+    <t>PIO54-2R2MT4R8</t>
+  </si>
+  <si>
     <t>PIO75-2R2MT</t>
   </si>
   <si>
     <t>0.018</t>
   </si>
   <si>
     <t>PIO43-2R2MT</t>
   </si>
   <si>
-    <t>PIO54-2R2MT4R8</t>
-[...4 lines deleted...]
-  <si>
     <t>PIO75-1R5MT</t>
   </si>
   <si>
     <t>1.5µH</t>
   </si>
   <si>
     <t>0.017</t>
   </si>
   <si>
     <t>PIO54-1R5MT</t>
   </si>
   <si>
     <t>PIO43-1R5MT</t>
   </si>
   <si>
     <t>2.85</t>
   </si>
   <si>
+    <t>PIO54-1R0MT</t>
+  </si>
+  <si>
+    <t>1µH</t>
+  </si>
+  <si>
+    <t>PIO75-1R0MT</t>
+  </si>
+  <si>
+    <t>0.015</t>
+  </si>
+  <si>
+    <t>5.8</t>
+  </si>
+  <si>
     <t>PIO43-1R0MT</t>
   </si>
   <si>
-    <t>1µH</t>
-[...1 lines deleted...]
-  <si>
     <t>0.045</t>
   </si>
   <si>
-    <t>PIO75-1R0MT</t>
-[...10 lines deleted...]
-  <si>
     <t>PIO54-R47NT</t>
   </si>
   <si>
     <t>0.47µH</t>
-  </si>
-[...1 lines deleted...]
-    <t>±30%</t>
   </si>
   <si>
     <t>0.012</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1251,51 +1254,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:N108"/>
+  <dimension ref="A1:N109"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1630,168 +1633,168 @@
       </c>
       <c r="N10" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
         <v>57</v>
       </c>
       <c r="B11" t="s">
         <v>58</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
         <v>17</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>59</v>
       </c>
       <c r="G11" t="s">
-        <v>33</v>
+        <v>60</v>
       </c>
       <c r="H11" t="s">
-        <v>33</v>
+        <v>61</v>
       </c>
       <c r="L11" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="M11" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="N11" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B12" t="s">
         <v>58</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
         <v>17</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="G12" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="H12" t="s">
-        <v>63</v>
+        <v>33</v>
       </c>
       <c r="L12" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="M12" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="N12" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
         <v>64</v>
       </c>
       <c r="B13" t="s">
         <v>65</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
         <v>17</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>66</v>
       </c>
       <c r="G13" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="H13" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="L13" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="M13" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="N13" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B14" t="s">
         <v>65</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
         <v>17</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
+        <v>68</v>
+      </c>
+      <c r="G14" t="s">
         <v>69</v>
       </c>
-      <c r="G14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H14" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="L14" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="M14" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="N14" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
         <v>70</v>
       </c>
       <c r="B15" t="s">
         <v>71</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
         <v>17</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" t="s">
         <v>72</v>
       </c>
       <c r="G15" t="s">
         <v>73</v>
       </c>
       <c r="H15" t="s">
@@ -1875,130 +1878,130 @@
       </c>
       <c r="N17" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
         <v>81</v>
       </c>
       <c r="B18" t="s">
         <v>78</v>
       </c>
       <c r="C18" t="s">
         <v>16</v>
       </c>
       <c r="D18" t="s">
         <v>17</v>
       </c>
       <c r="E18" t="s">
         <v>18</v>
       </c>
       <c r="F18" t="s">
         <v>82</v>
       </c>
       <c r="G18" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="L18" t="s">
         <v>38</v>
       </c>
       <c r="M18" t="s">
         <v>39</v>
       </c>
       <c r="N18" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
         <v>83</v>
       </c>
       <c r="B19" t="s">
         <v>84</v>
       </c>
       <c r="C19" t="s">
         <v>16</v>
       </c>
       <c r="D19" t="s">
         <v>17</v>
       </c>
       <c r="E19" t="s">
         <v>18</v>
       </c>
       <c r="F19" t="s">
         <v>85</v>
       </c>
       <c r="G19" t="s">
-        <v>50</v>
+        <v>86</v>
       </c>
       <c r="H19" t="s">
-        <v>50</v>
+        <v>86</v>
       </c>
       <c r="L19" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="M19" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="N19" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B20" t="s">
         <v>84</v>
       </c>
       <c r="C20" t="s">
         <v>16</v>
       </c>
       <c r="D20" t="s">
         <v>17</v>
       </c>
       <c r="E20" t="s">
         <v>18</v>
       </c>
       <c r="F20" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="G20" t="s">
-        <v>88</v>
+        <v>50</v>
       </c>
       <c r="H20" t="s">
-        <v>88</v>
+        <v>50</v>
       </c>
       <c r="L20" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="M20" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="N20" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
         <v>89</v>
       </c>
       <c r="B21" t="s">
         <v>90</v>
       </c>
       <c r="C21" t="s">
         <v>16</v>
       </c>
       <c r="D21" t="s">
         <v>17</v>
       </c>
       <c r="E21" t="s">
         <v>18</v>
       </c>
       <c r="F21" t="s">
         <v>91</v>
       </c>
       <c r="G21" t="s">
         <v>92</v>
       </c>
       <c r="H21" t="s">
@@ -2047,267 +2050,267 @@
       </c>
       <c r="N22" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
         <v>97</v>
       </c>
       <c r="B23" t="s">
         <v>94</v>
       </c>
       <c r="C23" t="s">
         <v>16</v>
       </c>
       <c r="D23" t="s">
         <v>17</v>
       </c>
       <c r="E23" t="s">
         <v>18</v>
       </c>
       <c r="F23" t="s">
         <v>98</v>
       </c>
       <c r="G23" t="s">
-        <v>73</v>
+        <v>61</v>
       </c>
       <c r="H23" t="s">
-        <v>73</v>
+        <v>61</v>
       </c>
       <c r="L23" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="M23" t="s">
-        <v>39</v>
+        <v>99</v>
       </c>
       <c r="N23" t="s">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B24" t="s">
         <v>94</v>
       </c>
       <c r="C24" t="s">
         <v>16</v>
       </c>
       <c r="D24" t="s">
         <v>17</v>
       </c>
       <c r="E24" t="s">
         <v>18</v>
       </c>
       <c r="F24" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="G24" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="H24" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="L24" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="M24" t="s">
-        <v>101</v>
+        <v>39</v>
       </c>
       <c r="N24" t="s">
-        <v>102</v>
+        <v>40</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
         <v>103</v>
       </c>
       <c r="B25" t="s">
         <v>104</v>
       </c>
       <c r="C25" t="s">
         <v>16</v>
       </c>
       <c r="D25" t="s">
         <v>17</v>
       </c>
       <c r="E25" t="s">
         <v>18</v>
       </c>
       <c r="F25" t="s">
         <v>105</v>
       </c>
       <c r="G25" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>80</v>
       </c>
       <c r="L25" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="M25" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="N25" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="B26" t="s">
         <v>104</v>
       </c>
       <c r="C26" t="s">
         <v>16</v>
       </c>
       <c r="D26" t="s">
         <v>17</v>
       </c>
       <c r="E26" t="s">
         <v>18</v>
       </c>
       <c r="F26" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="G26" t="s">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="L26" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="M26" t="s">
-        <v>39</v>
+        <v>99</v>
       </c>
       <c r="N26" t="s">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B27" t="s">
         <v>104</v>
       </c>
       <c r="C27" t="s">
         <v>16</v>
       </c>
       <c r="D27" t="s">
         <v>17</v>
       </c>
       <c r="E27" t="s">
         <v>18</v>
       </c>
       <c r="F27" t="s">
+        <v>109</v>
+      </c>
+      <c r="G27" t="s">
         <v>110</v>
       </c>
-      <c r="G27" t="s">
-        <v>50</v>
+      <c r="H27" t="s">
+        <v>110</v>
       </c>
       <c r="L27" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="M27" t="s">
-        <v>101</v>
+        <v>22</v>
       </c>
       <c r="N27" t="s">
-        <v>102</v>
+        <v>23</v>
       </c>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
         <v>111</v>
       </c>
       <c r="B28" t="s">
         <v>112</v>
       </c>
       <c r="C28" t="s">
         <v>16</v>
       </c>
       <c r="D28" t="s">
         <v>17</v>
       </c>
       <c r="E28" t="s">
         <v>18</v>
       </c>
       <c r="F28" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="G28" t="s">
-        <v>73</v>
+        <v>109</v>
       </c>
       <c r="H28" t="s">
-        <v>73</v>
+        <v>109</v>
       </c>
       <c r="L28" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="M28" t="s">
-        <v>101</v>
+        <v>22</v>
       </c>
       <c r="N28" t="s">
-        <v>102</v>
+        <v>23</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="B29" t="s">
         <v>112</v>
       </c>
       <c r="C29" t="s">
         <v>16</v>
       </c>
       <c r="D29" t="s">
         <v>17</v>
       </c>
       <c r="E29" t="s">
         <v>18</v>
       </c>
       <c r="F29" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="G29" t="s">
-        <v>105</v>
+        <v>73</v>
       </c>
       <c r="H29" t="s">
-        <v>105</v>
+        <v>73</v>
       </c>
       <c r="L29" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="M29" t="s">
-        <v>22</v>
+        <v>99</v>
       </c>
       <c r="N29" t="s">
-        <v>23</v>
+        <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
         <v>115</v>
       </c>
       <c r="B30" t="s">
         <v>112</v>
       </c>
       <c r="C30" t="s">
         <v>16</v>
       </c>
       <c r="D30" t="s">
         <v>17</v>
       </c>
       <c r="E30" t="s">
         <v>18</v>
       </c>
       <c r="F30" t="s">
         <v>91</v>
       </c>
       <c r="G30" t="s">
         <v>116</v>
       </c>
       <c r="H30" t="s">
@@ -2327,226 +2330,226 @@
       <c r="A31" t="s">
         <v>117</v>
       </c>
       <c r="B31" t="s">
         <v>118</v>
       </c>
       <c r="C31" t="s">
         <v>16</v>
       </c>
       <c r="D31" t="s">
         <v>17</v>
       </c>
       <c r="E31" t="s">
         <v>18</v>
       </c>
       <c r="F31" t="s">
         <v>119</v>
       </c>
       <c r="G31" t="s">
         <v>120</v>
       </c>
       <c r="L31" t="s">
         <v>40</v>
       </c>
       <c r="M31" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="N31" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" t="s">
         <v>121</v>
       </c>
       <c r="B32" t="s">
         <v>118</v>
       </c>
       <c r="C32" t="s">
         <v>16</v>
       </c>
       <c r="D32" t="s">
         <v>17</v>
       </c>
       <c r="E32" t="s">
         <v>18</v>
       </c>
       <c r="F32" t="s">
+        <v>86</v>
+      </c>
+      <c r="G32" t="s">
         <v>122</v>
       </c>
-      <c r="G32" t="s">
-        <v>88</v>
+      <c r="H32" t="s">
+        <v>122</v>
       </c>
       <c r="L32" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="M32" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="N32" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
     </row>
     <row r="33" spans="1:14">
       <c r="A33" t="s">
         <v>123</v>
       </c>
       <c r="B33" t="s">
         <v>118</v>
       </c>
       <c r="C33" t="s">
         <v>16</v>
       </c>
       <c r="D33" t="s">
         <v>17</v>
       </c>
       <c r="E33" t="s">
         <v>18</v>
       </c>
       <c r="F33" t="s">
-        <v>88</v>
+        <v>124</v>
       </c>
       <c r="G33" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>86</v>
       </c>
       <c r="L33" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="M33" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="N33" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
     </row>
     <row r="34" spans="1:14">
       <c r="A34" t="s">
         <v>125</v>
       </c>
       <c r="B34" t="s">
         <v>126</v>
       </c>
       <c r="C34" t="s">
         <v>16</v>
       </c>
       <c r="D34" t="s">
         <v>17</v>
       </c>
       <c r="E34" t="s">
         <v>18</v>
       </c>
       <c r="F34" t="s">
+        <v>80</v>
+      </c>
+      <c r="G34" t="s">
         <v>127</v>
       </c>
-      <c r="G34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H34" t="s">
-        <v>80</v>
+        <v>127</v>
       </c>
       <c r="L34" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="M34" t="s">
-        <v>101</v>
+        <v>22</v>
       </c>
       <c r="N34" t="s">
-        <v>102</v>
+        <v>23</v>
       </c>
     </row>
     <row r="35" spans="1:14">
       <c r="A35" t="s">
         <v>128</v>
       </c>
       <c r="B35" t="s">
         <v>126</v>
       </c>
       <c r="C35" t="s">
         <v>16</v>
       </c>
       <c r="D35" t="s">
         <v>17</v>
       </c>
       <c r="E35" t="s">
         <v>18</v>
       </c>
       <c r="F35" t="s">
-        <v>105</v>
+        <v>129</v>
       </c>
       <c r="G35" t="s">
-        <v>96</v>
+        <v>80</v>
       </c>
       <c r="H35" t="s">
-        <v>96</v>
+        <v>80</v>
       </c>
       <c r="L35" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="M35" t="s">
-        <v>39</v>
+        <v>99</v>
       </c>
       <c r="N35" t="s">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="36" spans="1:14">
       <c r="A36" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B36" t="s">
         <v>126</v>
       </c>
       <c r="C36" t="s">
         <v>16</v>
       </c>
       <c r="D36" t="s">
         <v>17</v>
       </c>
       <c r="E36" t="s">
         <v>18</v>
       </c>
       <c r="F36" t="s">
-        <v>80</v>
+        <v>109</v>
       </c>
       <c r="G36" t="s">
-        <v>130</v>
+        <v>96</v>
       </c>
       <c r="H36" t="s">
-        <v>130</v>
+        <v>96</v>
       </c>
       <c r="L36" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="M36" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="N36" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
     </row>
     <row r="37" spans="1:14">
       <c r="A37" t="s">
         <v>131</v>
       </c>
       <c r="B37" t="s">
         <v>132</v>
       </c>
       <c r="C37" t="s">
         <v>133</v>
       </c>
       <c r="D37" t="s">
         <v>134</v>
       </c>
       <c r="E37" t="s">
         <v>18</v>
       </c>
       <c r="F37" t="s">
         <v>50</v>
       </c>
       <c r="G37" t="s">
         <v>95</v>
       </c>
       <c r="H37" t="s">
@@ -2560,136 +2563,136 @@
       </c>
       <c r="M37" t="s">
         <v>53</v>
       </c>
       <c r="N37" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="38" spans="1:14">
       <c r="A38" t="s">
         <v>135</v>
       </c>
       <c r="B38" t="s">
         <v>132</v>
       </c>
       <c r="C38" t="s">
         <v>133</v>
       </c>
       <c r="D38" t="s">
         <v>134</v>
       </c>
       <c r="E38" t="s">
         <v>18</v>
       </c>
       <c r="F38" t="s">
-        <v>106</v>
+        <v>85</v>
       </c>
       <c r="G38" t="s">
-        <v>106</v>
+        <v>136</v>
       </c>
       <c r="H38" t="s">
-        <v>106</v>
+        <v>136</v>
       </c>
       <c r="L38" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="M38" t="s">
-        <v>39</v>
+        <v>99</v>
       </c>
       <c r="N38" t="s">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="39" spans="1:14">
       <c r="A39" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B39" t="s">
         <v>132</v>
       </c>
       <c r="C39" t="s">
         <v>133</v>
       </c>
       <c r="D39" t="s">
         <v>134</v>
       </c>
       <c r="E39" t="s">
         <v>18</v>
       </c>
       <c r="F39" t="s">
-        <v>87</v>
+        <v>110</v>
       </c>
       <c r="G39" t="s">
-        <v>137</v>
+        <v>110</v>
       </c>
       <c r="H39" t="s">
-        <v>137</v>
+        <v>110</v>
       </c>
       <c r="L39" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="M39" t="s">
-        <v>101</v>
+        <v>39</v>
       </c>
       <c r="N39" t="s">
-        <v>102</v>
+        <v>40</v>
       </c>
     </row>
     <row r="40" spans="1:14">
       <c r="A40" t="s">
         <v>138</v>
       </c>
       <c r="B40" t="s">
         <v>139</v>
       </c>
       <c r="C40" t="s">
         <v>133</v>
       </c>
       <c r="D40" t="s">
         <v>134</v>
       </c>
       <c r="E40" t="s">
         <v>18</v>
       </c>
       <c r="F40" t="s">
         <v>140</v>
       </c>
       <c r="G40" t="s">
         <v>141</v>
       </c>
       <c r="H40" t="s">
         <v>141</v>
       </c>
       <c r="L40" t="s">
         <v>40</v>
       </c>
       <c r="M40" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="N40" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
     </row>
     <row r="41" spans="1:14">
       <c r="A41" t="s">
         <v>142</v>
       </c>
       <c r="B41" t="s">
         <v>139</v>
       </c>
       <c r="C41" t="s">
         <v>133</v>
       </c>
       <c r="D41" t="s">
         <v>134</v>
       </c>
       <c r="E41" t="s">
         <v>18</v>
       </c>
       <c r="F41" t="s">
         <v>76</v>
       </c>
       <c r="G41" t="s">
         <v>143</v>
       </c>
       <c r="H41" t="s">
@@ -2700,51 +2703,51 @@
       </c>
       <c r="M41" t="s">
         <v>22</v>
       </c>
       <c r="N41" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="42" spans="1:14">
       <c r="A42" t="s">
         <v>144</v>
       </c>
       <c r="B42" t="s">
         <v>139</v>
       </c>
       <c r="C42" t="s">
         <v>133</v>
       </c>
       <c r="D42" t="s">
         <v>134</v>
       </c>
       <c r="E42" t="s">
         <v>18</v>
       </c>
       <c r="F42" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="G42" t="s">
         <v>145</v>
       </c>
       <c r="H42" t="s">
         <v>145</v>
       </c>
       <c r="L42" t="s">
         <v>38</v>
       </c>
       <c r="M42" t="s">
         <v>39</v>
       </c>
       <c r="N42" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="43" spans="1:14">
       <c r="A43" t="s">
         <v>146</v>
       </c>
       <c r="B43" t="s">
         <v>147</v>
       </c>
       <c r="C43" t="s">
@@ -2782,608 +2785,608 @@
       <c r="B44" t="s">
         <v>147</v>
       </c>
       <c r="C44" t="s">
         <v>133</v>
       </c>
       <c r="D44" t="s">
         <v>134</v>
       </c>
       <c r="E44" t="s">
         <v>18</v>
       </c>
       <c r="F44" t="s">
         <v>150</v>
       </c>
       <c r="G44" t="s">
         <v>151</v>
       </c>
       <c r="H44" t="s">
         <v>151</v>
       </c>
       <c r="L44" t="s">
         <v>40</v>
       </c>
       <c r="M44" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="N44" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:14">
       <c r="A45" t="s">
         <v>152</v>
       </c>
       <c r="B45" t="s">
         <v>147</v>
       </c>
       <c r="C45" t="s">
         <v>133</v>
       </c>
       <c r="D45" t="s">
         <v>134</v>
       </c>
       <c r="E45" t="s">
         <v>18</v>
       </c>
       <c r="F45" t="s">
         <v>80</v>
       </c>
       <c r="G45" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="H45" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="L45" t="s">
         <v>38</v>
       </c>
       <c r="M45" t="s">
         <v>39</v>
       </c>
       <c r="N45" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="46" spans="1:14">
       <c r="A46" t="s">
         <v>153</v>
       </c>
       <c r="B46" t="s">
         <v>154</v>
       </c>
       <c r="C46" t="s">
         <v>133</v>
       </c>
       <c r="D46" t="s">
         <v>134</v>
       </c>
       <c r="E46" t="s">
         <v>18</v>
       </c>
       <c r="F46" t="s">
         <v>155</v>
       </c>
       <c r="G46" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="H46" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="L46" t="s">
         <v>21</v>
       </c>
       <c r="M46" t="s">
         <v>22</v>
       </c>
       <c r="N46" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="47" spans="1:14">
       <c r="A47" t="s">
         <v>156</v>
       </c>
       <c r="B47" t="s">
         <v>154</v>
       </c>
       <c r="C47" t="s">
         <v>133</v>
       </c>
       <c r="D47" t="s">
         <v>134</v>
       </c>
       <c r="E47" t="s">
         <v>18</v>
       </c>
       <c r="F47" t="s">
+        <v>73</v>
+      </c>
+      <c r="G47" t="s">
         <v>157</v>
       </c>
-      <c r="G47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H47" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="L47" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="M47" t="s">
-        <v>101</v>
+        <v>39</v>
       </c>
       <c r="N47" t="s">
-        <v>102</v>
+        <v>40</v>
       </c>
     </row>
     <row r="48" spans="1:14">
       <c r="A48" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B48" t="s">
         <v>154</v>
       </c>
       <c r="C48" t="s">
         <v>133</v>
       </c>
       <c r="D48" t="s">
         <v>134</v>
       </c>
       <c r="E48" t="s">
         <v>18</v>
       </c>
       <c r="F48" t="s">
-        <v>73</v>
+        <v>159</v>
       </c>
       <c r="G48" t="s">
         <v>160</v>
       </c>
       <c r="H48" t="s">
         <v>160</v>
       </c>
       <c r="L48" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="M48" t="s">
-        <v>39</v>
+        <v>99</v>
       </c>
       <c r="N48" t="s">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="49" spans="1:14">
       <c r="A49" t="s">
         <v>161</v>
       </c>
       <c r="B49" t="s">
         <v>162</v>
       </c>
       <c r="C49" t="s">
         <v>133</v>
       </c>
       <c r="D49" t="s">
         <v>134</v>
       </c>
       <c r="E49" t="s">
         <v>18</v>
       </c>
       <c r="F49" t="s">
+        <v>50</v>
+      </c>
+      <c r="G49" t="s">
         <v>163</v>
       </c>
-      <c r="G49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H49" t="s">
-        <v>96</v>
+        <v>163</v>
       </c>
       <c r="L49" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="M49" t="s">
-        <v>101</v>
+        <v>39</v>
       </c>
       <c r="N49" t="s">
-        <v>102</v>
+        <v>40</v>
       </c>
     </row>
     <row r="50" spans="1:14">
       <c r="A50" t="s">
         <v>164</v>
       </c>
       <c r="B50" t="s">
         <v>162</v>
       </c>
       <c r="C50" t="s">
         <v>133</v>
       </c>
       <c r="D50" t="s">
         <v>134</v>
       </c>
       <c r="E50" t="s">
         <v>18</v>
       </c>
       <c r="F50" t="s">
-        <v>50</v>
+        <v>165</v>
       </c>
       <c r="G50" t="s">
-        <v>165</v>
+        <v>96</v>
       </c>
       <c r="H50" t="s">
-        <v>165</v>
+        <v>96</v>
       </c>
       <c r="L50" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="M50" t="s">
-        <v>39</v>
+        <v>99</v>
       </c>
       <c r="N50" t="s">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="51" spans="1:14">
       <c r="A51" t="s">
         <v>166</v>
       </c>
       <c r="B51" t="s">
         <v>162</v>
       </c>
       <c r="C51" t="s">
         <v>133</v>
       </c>
       <c r="D51" t="s">
         <v>134</v>
       </c>
       <c r="E51" t="s">
         <v>18</v>
       </c>
       <c r="F51" t="s">
         <v>20</v>
       </c>
       <c r="G51" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="L51" t="s">
         <v>21</v>
       </c>
       <c r="M51" t="s">
         <v>22</v>
       </c>
       <c r="N51" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="52" spans="1:14">
       <c r="A52" t="s">
         <v>167</v>
       </c>
       <c r="B52" t="s">
         <v>168</v>
       </c>
       <c r="C52" t="s">
         <v>133</v>
       </c>
       <c r="D52" t="s">
         <v>134</v>
       </c>
       <c r="E52" t="s">
         <v>18</v>
       </c>
       <c r="F52" t="s">
         <v>169</v>
       </c>
       <c r="G52" t="s">
-        <v>170</v>
+        <v>110</v>
       </c>
       <c r="H52" t="s">
-        <v>170</v>
+        <v>110</v>
       </c>
       <c r="L52" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="M52" t="s">
-        <v>39</v>
+        <v>99</v>
       </c>
       <c r="N52" t="s">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="53" spans="1:14">
       <c r="A53" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="B53" t="s">
         <v>168</v>
       </c>
       <c r="C53" t="s">
         <v>133</v>
       </c>
       <c r="D53" t="s">
         <v>134</v>
       </c>
       <c r="E53" t="s">
         <v>18</v>
       </c>
       <c r="F53" t="s">
+        <v>171</v>
+      </c>
+      <c r="G53" t="s">
         <v>172</v>
       </c>
-      <c r="G53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H53" t="s">
-        <v>106</v>
+        <v>172</v>
       </c>
       <c r="L53" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="M53" t="s">
-        <v>101</v>
+        <v>39</v>
       </c>
       <c r="N53" t="s">
-        <v>102</v>
+        <v>40</v>
       </c>
     </row>
     <row r="54" spans="1:14">
       <c r="A54" t="s">
         <v>173</v>
       </c>
       <c r="B54" t="s">
         <v>168</v>
       </c>
       <c r="C54" t="s">
         <v>133</v>
       </c>
       <c r="D54" t="s">
         <v>134</v>
       </c>
       <c r="E54" t="s">
         <v>18</v>
       </c>
       <c r="F54" t="s">
         <v>37</v>
       </c>
       <c r="G54" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="H54" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="L54" t="s">
         <v>21</v>
       </c>
       <c r="M54" t="s">
         <v>22</v>
       </c>
       <c r="N54" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="55" spans="1:14">
       <c r="A55" t="s">
         <v>174</v>
       </c>
       <c r="B55" t="s">
         <v>175</v>
       </c>
       <c r="C55" t="s">
         <v>133</v>
       </c>
       <c r="D55" t="s">
         <v>134</v>
       </c>
       <c r="E55" t="s">
         <v>18</v>
       </c>
       <c r="F55" t="s">
-        <v>176</v>
+        <v>44</v>
       </c>
       <c r="G55" t="s">
-        <v>145</v>
+        <v>95</v>
       </c>
       <c r="H55" t="s">
-        <v>145</v>
+        <v>95</v>
       </c>
       <c r="L55" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="M55" t="s">
-        <v>101</v>
+        <v>39</v>
       </c>
       <c r="N55" t="s">
-        <v>102</v>
+        <v>40</v>
       </c>
     </row>
     <row r="56" spans="1:14">
       <c r="A56" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="B56" t="s">
         <v>175</v>
       </c>
       <c r="C56" t="s">
         <v>133</v>
       </c>
       <c r="D56" t="s">
         <v>134</v>
       </c>
       <c r="E56" t="s">
         <v>18</v>
       </c>
       <c r="F56" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="G56" t="s">
-        <v>98</v>
+        <v>145</v>
+      </c>
+      <c r="H56" t="s">
+        <v>145</v>
       </c>
       <c r="L56" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="M56" t="s">
-        <v>22</v>
+        <v>99</v>
       </c>
       <c r="N56" t="s">
-        <v>23</v>
+        <v>100</v>
       </c>
     </row>
     <row r="57" spans="1:14">
       <c r="A57" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="B57" t="s">
         <v>175</v>
       </c>
       <c r="C57" t="s">
         <v>133</v>
       </c>
       <c r="D57" t="s">
         <v>134</v>
       </c>
       <c r="E57" t="s">
         <v>18</v>
       </c>
       <c r="F57" t="s">
-        <v>44</v>
+        <v>179</v>
       </c>
       <c r="G57" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="L57" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="M57" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="N57" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
     </row>
     <row r="58" spans="1:14">
       <c r="A58" t="s">
         <v>180</v>
       </c>
       <c r="B58" t="s">
         <v>181</v>
       </c>
       <c r="C58" t="s">
         <v>133</v>
       </c>
       <c r="D58" t="s">
         <v>134</v>
       </c>
       <c r="E58" t="s">
         <v>18</v>
       </c>
       <c r="F58" t="s">
-        <v>182</v>
+        <v>33</v>
       </c>
       <c r="G58" t="s">
-        <v>183</v>
+        <v>91</v>
       </c>
       <c r="H58" t="s">
-        <v>183</v>
+        <v>91</v>
       </c>
       <c r="L58" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="M58" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="N58" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
     </row>
     <row r="59" spans="1:14">
       <c r="A59" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="B59" t="s">
         <v>181</v>
       </c>
       <c r="C59" t="s">
         <v>133</v>
       </c>
       <c r="D59" t="s">
         <v>134</v>
       </c>
       <c r="E59" t="s">
         <v>18</v>
       </c>
       <c r="F59" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="G59" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="H59" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="L59" t="s">
         <v>40</v>
       </c>
       <c r="M59" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="N59" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
     </row>
     <row r="60" spans="1:14">
       <c r="A60" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="B60" t="s">
         <v>181</v>
       </c>
       <c r="C60" t="s">
         <v>133</v>
       </c>
       <c r="D60" t="s">
         <v>134</v>
       </c>
       <c r="E60" t="s">
         <v>18</v>
       </c>
       <c r="F60" t="s">
-        <v>33</v>
+        <v>185</v>
       </c>
       <c r="G60" t="s">
-        <v>91</v>
+        <v>186</v>
       </c>
       <c r="H60" t="s">
-        <v>91</v>
+        <v>186</v>
       </c>
       <c r="L60" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="M60" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="N60" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
     </row>
     <row r="61" spans="1:14">
       <c r="A61" t="s">
         <v>187</v>
       </c>
       <c r="B61" t="s">
         <v>188</v>
       </c>
       <c r="C61" t="s">
         <v>133</v>
       </c>
       <c r="D61" t="s">
         <v>134</v>
       </c>
       <c r="E61" t="s">
         <v>18</v>
       </c>
       <c r="F61" t="s">
         <v>189</v>
       </c>
       <c r="G61" t="s">
         <v>72</v>
       </c>
       <c r="I61" t="s">
@@ -3394,340 +3397,340 @@
       </c>
       <c r="M61" t="s">
         <v>53</v>
       </c>
       <c r="N61" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="62" spans="1:14">
       <c r="A62" t="s">
         <v>190</v>
       </c>
       <c r="B62" t="s">
         <v>188</v>
       </c>
       <c r="C62" t="s">
         <v>133</v>
       </c>
       <c r="D62" t="s">
         <v>134</v>
       </c>
       <c r="E62" t="s">
         <v>18</v>
       </c>
       <c r="F62" t="s">
-        <v>20</v>
+        <v>191</v>
       </c>
       <c r="G62" t="s">
-        <v>87</v>
+        <v>163</v>
       </c>
       <c r="H62" t="s">
-        <v>87</v>
+        <v>163</v>
       </c>
       <c r="L62" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="M62" t="s">
-        <v>39</v>
+        <v>99</v>
       </c>
       <c r="N62" t="s">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="63" spans="1:14">
       <c r="A63" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B63" t="s">
         <v>188</v>
       </c>
       <c r="C63" t="s">
         <v>133</v>
       </c>
       <c r="D63" t="s">
         <v>134</v>
       </c>
       <c r="E63" t="s">
         <v>18</v>
       </c>
       <c r="F63" t="s">
-        <v>192</v>
+        <v>20</v>
       </c>
       <c r="G63" t="s">
-        <v>165</v>
+        <v>85</v>
       </c>
       <c r="H63" t="s">
-        <v>165</v>
+        <v>85</v>
       </c>
       <c r="L63" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="M63" t="s">
-        <v>101</v>
+        <v>39</v>
       </c>
       <c r="N63" t="s">
-        <v>102</v>
+        <v>40</v>
       </c>
     </row>
     <row r="64" spans="1:14">
       <c r="A64" t="s">
         <v>193</v>
       </c>
       <c r="B64" t="s">
         <v>194</v>
       </c>
       <c r="C64" t="s">
         <v>133</v>
       </c>
       <c r="D64" t="s">
         <v>134</v>
       </c>
       <c r="E64" t="s">
         <v>18</v>
       </c>
       <c r="F64" t="s">
         <v>195</v>
       </c>
       <c r="G64" t="s">
-        <v>122</v>
+        <v>114</v>
       </c>
       <c r="H64" t="s">
-        <v>122</v>
+        <v>114</v>
       </c>
       <c r="L64" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="M64" t="s">
-        <v>101</v>
+        <v>22</v>
       </c>
       <c r="N64" t="s">
-        <v>102</v>
+        <v>23</v>
       </c>
     </row>
     <row r="65" spans="1:14">
       <c r="A65" t="s">
         <v>196</v>
       </c>
       <c r="B65" t="s">
         <v>194</v>
       </c>
       <c r="C65" t="s">
         <v>133</v>
       </c>
       <c r="D65" t="s">
         <v>134</v>
       </c>
       <c r="E65" t="s">
         <v>18</v>
       </c>
       <c r="F65" t="s">
         <v>197</v>
       </c>
       <c r="G65" t="s">
-        <v>113</v>
+        <v>129</v>
       </c>
       <c r="H65" t="s">
-        <v>113</v>
+        <v>129</v>
       </c>
       <c r="L65" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="M65" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="N65" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
     </row>
     <row r="66" spans="1:14">
       <c r="A66" t="s">
         <v>198</v>
       </c>
       <c r="B66" t="s">
         <v>194</v>
       </c>
       <c r="C66" t="s">
         <v>133</v>
       </c>
       <c r="D66" t="s">
         <v>134</v>
       </c>
       <c r="E66" t="s">
         <v>18</v>
       </c>
       <c r="F66" t="s">
         <v>199</v>
       </c>
       <c r="G66" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="H66" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="L66" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="M66" t="s">
-        <v>39</v>
+        <v>99</v>
       </c>
       <c r="N66" t="s">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="67" spans="1:14">
       <c r="A67" t="s">
         <v>200</v>
       </c>
       <c r="B67" t="s">
         <v>201</v>
       </c>
       <c r="C67" t="s">
         <v>133</v>
       </c>
       <c r="D67" t="s">
         <v>134</v>
       </c>
       <c r="E67" t="s">
         <v>18</v>
       </c>
       <c r="F67" t="s">
-        <v>178</v>
+        <v>202</v>
       </c>
       <c r="G67" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>143</v>
       </c>
       <c r="L67" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="M67" t="s">
-        <v>39</v>
+        <v>99</v>
       </c>
       <c r="N67" t="s">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="68" spans="1:14">
       <c r="A68" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B68" t="s">
         <v>201</v>
       </c>
       <c r="C68" t="s">
         <v>133</v>
       </c>
       <c r="D68" t="s">
         <v>134</v>
       </c>
       <c r="E68" t="s">
         <v>18</v>
       </c>
       <c r="F68" t="s">
-        <v>203</v>
+        <v>179</v>
       </c>
       <c r="G68" t="s">
-        <v>204</v>
+        <v>102</v>
+      </c>
+      <c r="H68" t="s">
+        <v>102</v>
       </c>
       <c r="L68" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="M68" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="N68" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
     </row>
     <row r="69" spans="1:14">
       <c r="A69" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="B69" t="s">
         <v>201</v>
       </c>
       <c r="C69" t="s">
         <v>133</v>
       </c>
       <c r="D69" t="s">
         <v>134</v>
       </c>
       <c r="E69" t="s">
         <v>18</v>
       </c>
       <c r="F69" t="s">
+        <v>205</v>
+      </c>
+      <c r="G69" t="s">
         <v>206</v>
       </c>
-      <c r="G69" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L69" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="M69" t="s">
-        <v>101</v>
+        <v>22</v>
       </c>
       <c r="N69" t="s">
-        <v>102</v>
+        <v>23</v>
       </c>
     </row>
     <row r="70" spans="1:14">
       <c r="A70" t="s">
         <v>207</v>
       </c>
       <c r="B70" t="s">
         <v>208</v>
       </c>
       <c r="C70" t="s">
         <v>133</v>
       </c>
       <c r="D70" t="s">
         <v>134</v>
       </c>
       <c r="E70" t="s">
         <v>18</v>
       </c>
       <c r="F70" t="s">
         <v>33</v>
       </c>
       <c r="G70" t="s">
         <v>91</v>
       </c>
       <c r="H70" t="s">
         <v>91</v>
       </c>
       <c r="L70" t="s">
         <v>40</v>
       </c>
       <c r="M70" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="N70" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
     </row>
     <row r="71" spans="1:14">
       <c r="A71" t="s">
         <v>209</v>
       </c>
       <c r="B71" t="s">
         <v>208</v>
       </c>
       <c r="C71" t="s">
         <v>133</v>
       </c>
       <c r="D71" t="s">
         <v>134</v>
       </c>
       <c r="E71" t="s">
         <v>18</v>
       </c>
       <c r="F71" t="s">
         <v>210</v>
       </c>
       <c r="G71" t="s">
         <v>211</v>
       </c>
       <c r="H71" t="s">
@@ -3773,136 +3776,136 @@
       </c>
       <c r="M72" t="s">
         <v>39</v>
       </c>
       <c r="N72" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="73" spans="1:14">
       <c r="A73" t="s">
         <v>214</v>
       </c>
       <c r="B73" t="s">
         <v>215</v>
       </c>
       <c r="C73" t="s">
         <v>133</v>
       </c>
       <c r="D73" t="s">
         <v>134</v>
       </c>
       <c r="E73" t="s">
         <v>18</v>
       </c>
       <c r="F73" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="G73" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="H73" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="L73" t="s">
         <v>38</v>
       </c>
       <c r="M73" t="s">
         <v>39</v>
       </c>
       <c r="N73" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="74" spans="1:14">
       <c r="A74" t="s">
         <v>216</v>
       </c>
       <c r="B74" t="s">
         <v>215</v>
       </c>
       <c r="C74" t="s">
         <v>133</v>
       </c>
       <c r="D74" t="s">
         <v>134</v>
       </c>
       <c r="E74" t="s">
         <v>18</v>
       </c>
       <c r="F74" t="s">
         <v>217</v>
       </c>
       <c r="G74" t="s">
         <v>218</v>
       </c>
       <c r="H74" t="s">
         <v>218</v>
       </c>
       <c r="L74" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="M74" t="s">
-        <v>101</v>
+        <v>22</v>
       </c>
       <c r="N74" t="s">
-        <v>102</v>
+        <v>23</v>
       </c>
     </row>
     <row r="75" spans="1:14">
       <c r="A75" t="s">
         <v>219</v>
       </c>
       <c r="B75" t="s">
         <v>215</v>
       </c>
       <c r="C75" t="s">
         <v>133</v>
       </c>
       <c r="D75" t="s">
         <v>134</v>
       </c>
       <c r="E75" t="s">
         <v>18</v>
       </c>
       <c r="F75" t="s">
         <v>220</v>
       </c>
       <c r="G75" t="s">
         <v>221</v>
       </c>
       <c r="H75" t="s">
         <v>221</v>
       </c>
       <c r="L75" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="M75" t="s">
-        <v>22</v>
+        <v>99</v>
       </c>
       <c r="N75" t="s">
-        <v>23</v>
+        <v>100</v>
       </c>
     </row>
     <row r="76" spans="1:14">
       <c r="A76" t="s">
         <v>222</v>
       </c>
       <c r="B76" t="s">
         <v>223</v>
       </c>
       <c r="C76" t="s">
         <v>133</v>
       </c>
       <c r="D76" t="s">
         <v>134</v>
       </c>
       <c r="E76" t="s">
         <v>18</v>
       </c>
       <c r="F76" t="s">
         <v>210</v>
       </c>
       <c r="G76" t="s">
         <v>224</v>
       </c>
       <c r="L76" t="s">
@@ -3913,238 +3916,238 @@
       </c>
       <c r="N76" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="77" spans="1:14">
       <c r="A77" t="s">
         <v>225</v>
       </c>
       <c r="B77" t="s">
         <v>226</v>
       </c>
       <c r="C77" t="s">
         <v>133</v>
       </c>
       <c r="D77" t="s">
         <v>134</v>
       </c>
       <c r="E77" t="s">
         <v>18</v>
       </c>
       <c r="F77" t="s">
         <v>227</v>
       </c>
       <c r="G77" t="s">
-        <v>113</v>
+        <v>228</v>
       </c>
       <c r="H77" t="s">
-        <v>113</v>
+        <v>228</v>
       </c>
       <c r="L77" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="M77" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="N77" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
     </row>
     <row r="78" spans="1:14">
       <c r="A78" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B78" t="s">
         <v>226</v>
       </c>
       <c r="C78" t="s">
         <v>133</v>
       </c>
       <c r="D78" t="s">
         <v>134</v>
       </c>
       <c r="E78" t="s">
         <v>18</v>
       </c>
       <c r="F78" t="s">
-        <v>229</v>
+        <v>37</v>
       </c>
       <c r="G78" t="s">
-        <v>230</v>
+        <v>129</v>
       </c>
       <c r="H78" t="s">
-        <v>230</v>
+        <v>129</v>
       </c>
       <c r="L78" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="M78" t="s">
-        <v>22</v>
+        <v>99</v>
       </c>
       <c r="N78" t="s">
-        <v>23</v>
+        <v>100</v>
       </c>
     </row>
     <row r="79" spans="1:14">
       <c r="A79" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B79" t="s">
         <v>226</v>
       </c>
       <c r="C79" t="s">
         <v>133</v>
       </c>
       <c r="D79" t="s">
         <v>134</v>
       </c>
       <c r="E79" t="s">
         <v>18</v>
       </c>
       <c r="F79" t="s">
-        <v>37</v>
+        <v>231</v>
       </c>
       <c r="G79" t="s">
-        <v>127</v>
+        <v>232</v>
       </c>
       <c r="H79" t="s">
-        <v>127</v>
+        <v>114</v>
       </c>
       <c r="L79" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="M79" t="s">
-        <v>101</v>
+        <v>39</v>
       </c>
       <c r="N79" t="s">
-        <v>102</v>
+        <v>40</v>
       </c>
     </row>
     <row r="80" spans="1:14">
       <c r="A80" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B80" t="s">
         <v>226</v>
       </c>
       <c r="C80" t="s">
         <v>133</v>
       </c>
       <c r="D80" t="s">
         <v>134</v>
       </c>
       <c r="E80" t="s">
         <v>18</v>
       </c>
       <c r="F80" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="G80" t="s">
-        <v>233</v>
+        <v>114</v>
       </c>
       <c r="H80" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="L80" t="s">
         <v>38</v>
       </c>
       <c r="M80" t="s">
         <v>39</v>
       </c>
       <c r="N80" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="81" spans="1:14">
       <c r="A81" t="s">
         <v>234</v>
       </c>
       <c r="B81" t="s">
         <v>235</v>
       </c>
       <c r="C81" t="s">
         <v>133</v>
       </c>
       <c r="D81" t="s">
         <v>134</v>
       </c>
       <c r="E81" t="s">
         <v>18</v>
       </c>
       <c r="F81" t="s">
-        <v>178</v>
+        <v>236</v>
       </c>
       <c r="G81" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="H81" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="L81" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="M81" t="s">
-        <v>101</v>
+        <v>22</v>
       </c>
       <c r="N81" t="s">
-        <v>102</v>
+        <v>23</v>
       </c>
     </row>
     <row r="82" spans="1:14">
       <c r="A82" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B82" t="s">
         <v>235</v>
       </c>
       <c r="C82" t="s">
         <v>133</v>
       </c>
       <c r="D82" t="s">
         <v>134</v>
       </c>
       <c r="E82" t="s">
         <v>18</v>
       </c>
       <c r="F82" t="s">
-        <v>238</v>
+        <v>179</v>
       </c>
       <c r="G82" t="s">
         <v>239</v>
       </c>
       <c r="H82" t="s">
         <v>239</v>
       </c>
       <c r="L82" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="M82" t="s">
-        <v>22</v>
+        <v>99</v>
       </c>
       <c r="N82" t="s">
-        <v>23</v>
+        <v>100</v>
       </c>
     </row>
     <row r="83" spans="1:14">
       <c r="A83" t="s">
         <v>240</v>
       </c>
       <c r="B83" t="s">
         <v>235</v>
       </c>
       <c r="C83" t="s">
         <v>133</v>
       </c>
       <c r="D83" t="s">
         <v>134</v>
       </c>
       <c r="E83" t="s">
         <v>18</v>
       </c>
       <c r="F83" t="s">
         <v>241</v>
       </c>
       <c r="G83" t="s">
         <v>242</v>
       </c>
       <c r="H83" t="s">
@@ -4155,273 +4158,273 @@
       </c>
       <c r="M83" t="s">
         <v>39</v>
       </c>
       <c r="N83" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="84" spans="1:14">
       <c r="A84" t="s">
         <v>243</v>
       </c>
       <c r="B84" t="s">
         <v>244</v>
       </c>
       <c r="C84" t="s">
         <v>133</v>
       </c>
       <c r="D84" t="s">
         <v>134</v>
       </c>
       <c r="E84" t="s">
         <v>18</v>
       </c>
       <c r="F84" t="s">
+        <v>227</v>
+      </c>
+      <c r="G84" t="s">
         <v>245</v>
       </c>
-      <c r="G84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H84" t="s">
-        <v>246</v>
+        <v>49</v>
       </c>
       <c r="L84" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="M84" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="N84" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
     </row>
     <row r="85" spans="1:14">
       <c r="A85" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="B85" t="s">
         <v>244</v>
       </c>
       <c r="C85" t="s">
         <v>133</v>
       </c>
       <c r="D85" t="s">
         <v>134</v>
       </c>
       <c r="E85" t="s">
         <v>18</v>
       </c>
       <c r="F85" t="s">
-        <v>248</v>
+        <v>227</v>
       </c>
       <c r="G85" t="s">
-        <v>213</v>
+        <v>49</v>
       </c>
       <c r="H85" t="s">
-        <v>213</v>
+        <v>49</v>
       </c>
       <c r="L85" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="M85" t="s">
-        <v>101</v>
+        <v>39</v>
       </c>
       <c r="N85" t="s">
-        <v>102</v>
+        <v>40</v>
       </c>
     </row>
     <row r="86" spans="1:14">
       <c r="A86" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="B86" t="s">
         <v>244</v>
       </c>
       <c r="C86" t="s">
         <v>133</v>
       </c>
       <c r="D86" t="s">
         <v>134</v>
       </c>
       <c r="E86" t="s">
         <v>18</v>
       </c>
       <c r="F86" t="s">
-        <v>229</v>
+        <v>248</v>
       </c>
       <c r="G86" t="s">
-        <v>49</v>
+        <v>213</v>
       </c>
       <c r="H86" t="s">
-        <v>49</v>
+        <v>213</v>
       </c>
       <c r="L86" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="M86" t="s">
-        <v>39</v>
+        <v>99</v>
       </c>
       <c r="N86" t="s">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="87" spans="1:14">
       <c r="A87" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="B87" t="s">
         <v>244</v>
       </c>
       <c r="C87" t="s">
         <v>133</v>
       </c>
       <c r="D87" t="s">
         <v>134</v>
       </c>
       <c r="E87" t="s">
         <v>18</v>
       </c>
       <c r="F87" t="s">
-        <v>229</v>
+        <v>250</v>
       </c>
       <c r="G87" t="s">
         <v>251</v>
       </c>
       <c r="H87" t="s">
-        <v>49</v>
+        <v>251</v>
       </c>
       <c r="L87" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="M87" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="N87" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
     </row>
     <row r="88" spans="1:14">
       <c r="A88" t="s">
         <v>252</v>
       </c>
       <c r="B88" t="s">
         <v>253</v>
       </c>
       <c r="C88" t="s">
         <v>133</v>
       </c>
       <c r="D88" t="s">
         <v>134</v>
       </c>
       <c r="E88" t="s">
         <v>18</v>
       </c>
       <c r="F88" t="s">
-        <v>254</v>
+        <v>195</v>
       </c>
       <c r="G88" t="s">
-        <v>204</v>
+        <v>186</v>
       </c>
       <c r="H88" t="s">
-        <v>204</v>
+        <v>186</v>
       </c>
       <c r="L88" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="M88" t="s">
-        <v>39</v>
+        <v>99</v>
       </c>
       <c r="N88" t="s">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="89" spans="1:14">
       <c r="A89" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="B89" t="s">
         <v>253</v>
       </c>
       <c r="C89" t="s">
         <v>133</v>
       </c>
       <c r="D89" t="s">
         <v>134</v>
       </c>
       <c r="E89" t="s">
         <v>18</v>
       </c>
       <c r="F89" t="s">
+        <v>255</v>
+      </c>
+      <c r="G89" t="s">
         <v>256</v>
-      </c>
-[...1 lines deleted...]
-        <v>257</v>
       </c>
       <c r="L89" t="s">
         <v>21</v>
       </c>
       <c r="M89" t="s">
         <v>22</v>
       </c>
       <c r="N89" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="90" spans="1:14">
       <c r="A90" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="B90" t="s">
         <v>253</v>
       </c>
       <c r="C90" t="s">
         <v>133</v>
       </c>
       <c r="D90" t="s">
         <v>134</v>
       </c>
       <c r="E90" t="s">
         <v>18</v>
       </c>
       <c r="F90" t="s">
-        <v>197</v>
+        <v>258</v>
       </c>
       <c r="G90" t="s">
-        <v>183</v>
+        <v>206</v>
       </c>
       <c r="H90" t="s">
-        <v>183</v>
+        <v>206</v>
       </c>
       <c r="L90" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="M90" t="s">
-        <v>101</v>
+        <v>39</v>
       </c>
       <c r="N90" t="s">
-        <v>102</v>
+        <v>40</v>
       </c>
     </row>
     <row r="91" spans="1:14">
       <c r="A91" t="s">
         <v>259</v>
       </c>
       <c r="B91" t="s">
         <v>260</v>
       </c>
       <c r="C91" t="s">
         <v>133</v>
       </c>
       <c r="D91" t="s">
         <v>134</v>
       </c>
       <c r="E91" t="s">
         <v>18</v>
       </c>
       <c r="F91" t="s">
         <v>261</v>
       </c>
       <c r="G91" t="s">
         <v>75</v>
       </c>
       <c r="H91" t="s">
@@ -4441,127 +4444,127 @@
       <c r="A92" t="s">
         <v>262</v>
       </c>
       <c r="B92" t="s">
         <v>260</v>
       </c>
       <c r="C92" t="s">
         <v>133</v>
       </c>
       <c r="D92" t="s">
         <v>134</v>
       </c>
       <c r="E92" t="s">
         <v>18</v>
       </c>
       <c r="F92" t="s">
         <v>263</v>
       </c>
       <c r="G92" t="s">
         <v>264</v>
       </c>
       <c r="H92" t="s">
         <v>264</v>
       </c>
       <c r="L92" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="M92" t="s">
-        <v>22</v>
+        <v>99</v>
       </c>
       <c r="N92" t="s">
-        <v>23</v>
+        <v>100</v>
       </c>
     </row>
     <row r="93" spans="1:14">
       <c r="A93" t="s">
         <v>265</v>
       </c>
       <c r="B93" t="s">
         <v>260</v>
       </c>
       <c r="C93" t="s">
         <v>133</v>
       </c>
       <c r="D93" t="s">
         <v>134</v>
       </c>
       <c r="E93" t="s">
         <v>18</v>
       </c>
       <c r="F93" t="s">
         <v>266</v>
       </c>
       <c r="G93" t="s">
         <v>267</v>
       </c>
       <c r="H93" t="s">
         <v>267</v>
       </c>
       <c r="L93" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="M93" t="s">
-        <v>101</v>
+        <v>22</v>
       </c>
       <c r="N93" t="s">
-        <v>102</v>
+        <v>23</v>
       </c>
     </row>
     <row r="94" spans="1:14">
       <c r="A94" t="s">
         <v>268</v>
       </c>
       <c r="B94" t="s">
         <v>269</v>
       </c>
       <c r="C94" t="s">
         <v>133</v>
       </c>
       <c r="D94" t="s">
         <v>134</v>
       </c>
       <c r="E94" t="s">
         <v>18</v>
       </c>
       <c r="F94" t="s">
         <v>270</v>
       </c>
       <c r="G94" t="s">
         <v>49</v>
       </c>
       <c r="I94" t="s">
         <v>271</v>
       </c>
       <c r="L94" t="s">
         <v>40</v>
       </c>
       <c r="M94" t="s">
         <v>272</v>
       </c>
       <c r="N94" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
     </row>
     <row r="95" spans="1:14">
       <c r="A95" t="s">
         <v>273</v>
       </c>
       <c r="B95" t="s">
         <v>269</v>
       </c>
       <c r="C95" t="s">
         <v>133</v>
       </c>
       <c r="D95" t="s">
         <v>134</v>
       </c>
       <c r="E95" t="s">
         <v>18</v>
       </c>
       <c r="F95" t="s">
         <v>274</v>
       </c>
       <c r="G95" t="s">
         <v>275</v>
       </c>
       <c r="L95" t="s">
@@ -4569,482 +4572,505 @@
       </c>
       <c r="M95" t="s">
         <v>22</v>
       </c>
       <c r="N95" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="96" spans="1:14">
       <c r="A96" t="s">
         <v>276</v>
       </c>
       <c r="B96" t="s">
         <v>269</v>
       </c>
       <c r="C96" t="s">
         <v>133</v>
       </c>
       <c r="D96" t="s">
         <v>134</v>
       </c>
       <c r="E96" t="s">
         <v>18</v>
       </c>
       <c r="F96" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="G96" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="L96" t="s">
         <v>38</v>
       </c>
       <c r="M96" t="s">
         <v>39</v>
       </c>
       <c r="N96" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="97" spans="1:14">
       <c r="A97" t="s">
         <v>277</v>
       </c>
       <c r="B97" t="s">
         <v>278</v>
       </c>
       <c r="C97" t="s">
-        <v>133</v>
-[...10 lines deleted...]
-      <c r="G97" t="s">
         <v>279</v>
       </c>
-      <c r="H97" t="s">
-        <v>279</v>
+      <c r="I97" t="s">
+        <v>271</v>
       </c>
       <c r="L97" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="M97" t="s">
-        <v>39</v>
+        <v>272</v>
       </c>
       <c r="N97" t="s">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="98" spans="1:14">
       <c r="A98" t="s">
         <v>280</v>
       </c>
       <c r="B98" t="s">
         <v>278</v>
       </c>
       <c r="C98" t="s">
         <v>133</v>
       </c>
       <c r="D98" t="s">
         <v>134</v>
       </c>
       <c r="E98" t="s">
         <v>18</v>
       </c>
       <c r="F98" t="s">
+        <v>250</v>
+      </c>
+      <c r="G98" t="s">
         <v>281</v>
       </c>
-      <c r="G98" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H98" t="s">
-        <v>32</v>
+        <v>281</v>
       </c>
       <c r="L98" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="M98" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="N98" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
     </row>
     <row r="99" spans="1:14">
       <c r="A99" t="s">
         <v>282</v>
       </c>
       <c r="B99" t="s">
         <v>278</v>
       </c>
       <c r="C99" t="s">
         <v>133</v>
       </c>
       <c r="D99" t="s">
         <v>134</v>
       </c>
       <c r="E99" t="s">
         <v>18</v>
       </c>
       <c r="F99" t="s">
-        <v>210</v>
+        <v>250</v>
       </c>
       <c r="G99" t="s">
-        <v>204</v>
+        <v>251</v>
       </c>
       <c r="H99" t="s">
-        <v>204</v>
+        <v>281</v>
       </c>
       <c r="L99" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="M99" t="s">
-        <v>101</v>
+        <v>39</v>
       </c>
       <c r="N99" t="s">
-        <v>102</v>
+        <v>40</v>
       </c>
     </row>
     <row r="100" spans="1:14">
       <c r="A100" t="s">
         <v>283</v>
       </c>
       <c r="B100" t="s">
         <v>278</v>
       </c>
       <c r="C100" t="s">
         <v>133</v>
       </c>
       <c r="D100" t="s">
         <v>134</v>
       </c>
       <c r="E100" t="s">
         <v>18</v>
       </c>
       <c r="F100" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="G100" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="H100" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="L100" t="s">
         <v>38</v>
       </c>
       <c r="M100" t="s">
         <v>39</v>
       </c>
       <c r="N100" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="101" spans="1:14">
       <c r="A101" t="s">
         <v>284</v>
       </c>
       <c r="B101" t="s">
         <v>278</v>
       </c>
       <c r="C101" t="s">
         <v>133</v>
       </c>
       <c r="D101" t="s">
         <v>134</v>
       </c>
       <c r="E101" t="s">
         <v>18</v>
       </c>
       <c r="F101" t="s">
-        <v>245</v>
+        <v>285</v>
       </c>
       <c r="G101" t="s">
-        <v>246</v>
+        <v>32</v>
       </c>
       <c r="H101" t="s">
-        <v>279</v>
+        <v>32</v>
       </c>
       <c r="L101" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="M101" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="N101" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
     </row>
     <row r="102" spans="1:14">
       <c r="A102" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="B102" t="s">
-        <v>286</v>
+        <v>278</v>
       </c>
       <c r="C102" t="s">
         <v>133</v>
       </c>
       <c r="D102" t="s">
         <v>134</v>
       </c>
       <c r="E102" t="s">
         <v>18</v>
       </c>
       <c r="F102" t="s">
-        <v>287</v>
+        <v>210</v>
       </c>
       <c r="G102" t="s">
-        <v>46</v>
+        <v>206</v>
       </c>
       <c r="H102" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>206</v>
       </c>
       <c r="L102" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="M102" t="s">
-        <v>53</v>
+        <v>99</v>
       </c>
       <c r="N102" t="s">
-        <v>54</v>
+        <v>100</v>
       </c>
     </row>
     <row r="103" spans="1:14">
       <c r="A103" t="s">
+        <v>287</v>
+      </c>
+      <c r="B103" t="s">
         <v>288</v>
       </c>
-      <c r="B103" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C103" t="s">
         <v>133</v>
       </c>
       <c r="D103" t="s">
         <v>134</v>
       </c>
       <c r="E103" t="s">
         <v>18</v>
       </c>
       <c r="F103" t="s">
-        <v>263</v>
+        <v>289</v>
       </c>
       <c r="G103" t="s">
-        <v>233</v>
+        <v>46</v>
       </c>
       <c r="H103" t="s">
-        <v>233</v>
+        <v>46</v>
+      </c>
+      <c r="I103" t="s">
+        <v>52</v>
       </c>
       <c r="L103" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="M103" t="s">
-        <v>39</v>
+        <v>53</v>
       </c>
       <c r="N103" t="s">
-        <v>40</v>
+        <v>54</v>
       </c>
     </row>
     <row r="104" spans="1:14">
       <c r="A104" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B104" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="C104" t="s">
         <v>133</v>
       </c>
       <c r="D104" t="s">
         <v>134</v>
       </c>
       <c r="E104" t="s">
         <v>18</v>
       </c>
       <c r="F104" t="s">
-        <v>227</v>
+        <v>266</v>
       </c>
       <c r="G104" t="s">
-        <v>290</v>
+        <v>232</v>
       </c>
       <c r="H104" t="s">
-        <v>290</v>
+        <v>232</v>
       </c>
       <c r="L104" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="M104" t="s">
-        <v>101</v>
+        <v>39</v>
       </c>
       <c r="N104" t="s">
-        <v>102</v>
+        <v>40</v>
       </c>
     </row>
     <row r="105" spans="1:14">
       <c r="A105" t="s">
         <v>291</v>
       </c>
       <c r="B105" t="s">
+        <v>288</v>
+      </c>
+      <c r="C105" t="s">
+        <v>133</v>
+      </c>
+      <c r="D105" t="s">
+        <v>134</v>
+      </c>
+      <c r="E105" t="s">
+        <v>18</v>
+      </c>
+      <c r="F105" t="s">
+        <v>231</v>
+      </c>
+      <c r="G105" t="s">
         <v>292</v>
       </c>
-      <c r="C105" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H105" t="s">
-        <v>59</v>
+        <v>292</v>
       </c>
       <c r="L105" t="s">
         <v>40</v>
       </c>
       <c r="M105" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="N105" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
     </row>
     <row r="106" spans="1:14">
       <c r="A106" t="s">
+        <v>293</v>
+      </c>
+      <c r="B106" t="s">
         <v>294</v>
       </c>
-      <c r="B106" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C106" t="s">
         <v>133</v>
       </c>
       <c r="D106" t="s">
         <v>134</v>
       </c>
       <c r="E106" t="s">
         <v>18</v>
       </c>
       <c r="F106" t="s">
-        <v>295</v>
+        <v>266</v>
       </c>
       <c r="G106" t="s">
-        <v>296</v>
+        <v>63</v>
       </c>
       <c r="H106" t="s">
-        <v>296</v>
+        <v>63</v>
       </c>
       <c r="L106" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="M106" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="N106" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
     </row>
     <row r="107" spans="1:14">
       <c r="A107" t="s">
+        <v>295</v>
+      </c>
+      <c r="B107" t="s">
+        <v>294</v>
+      </c>
+      <c r="C107" t="s">
+        <v>133</v>
+      </c>
+      <c r="D107" t="s">
+        <v>134</v>
+      </c>
+      <c r="E107" t="s">
+        <v>18</v>
+      </c>
+      <c r="F107" t="s">
+        <v>296</v>
+      </c>
+      <c r="G107" t="s">
         <v>297</v>
       </c>
-      <c r="B107" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H107" t="s">
-        <v>59</v>
+        <v>297</v>
       </c>
       <c r="L107" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="M107" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="N107" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
     </row>
     <row r="108" spans="1:14">
       <c r="A108" t="s">
         <v>298</v>
       </c>
       <c r="B108" t="s">
+        <v>294</v>
+      </c>
+      <c r="C108" t="s">
+        <v>133</v>
+      </c>
+      <c r="D108" t="s">
+        <v>134</v>
+      </c>
+      <c r="E108" t="s">
+        <v>18</v>
+      </c>
+      <c r="F108" t="s">
         <v>299</v>
       </c>
-      <c r="C108" t="s">
+      <c r="G108" t="s">
+        <v>63</v>
+      </c>
+      <c r="H108" t="s">
+        <v>63</v>
+      </c>
+      <c r="L108" t="s">
+        <v>40</v>
+      </c>
+      <c r="M108" t="s">
+        <v>99</v>
+      </c>
+      <c r="N108" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="109" spans="1:14">
+      <c r="A109" t="s">
         <v>300</v>
       </c>
-      <c r="D108" t="s">
-[...5 lines deleted...]
-      <c r="F108" t="s">
+      <c r="B109" t="s">
         <v>301</v>
       </c>
-      <c r="G108" t="s">
-[...2 lines deleted...]
-      <c r="L108" t="s">
+      <c r="C109" t="s">
+        <v>279</v>
+      </c>
+      <c r="D109" t="s">
+        <v>134</v>
+      </c>
+      <c r="E109" t="s">
+        <v>18</v>
+      </c>
+      <c r="F109" t="s">
+        <v>302</v>
+      </c>
+      <c r="G109" t="s">
+        <v>267</v>
+      </c>
+      <c r="L109" t="s">
         <v>38</v>
       </c>
-      <c r="M108" t="s">
+      <c r="M109" t="s">
         <v>39</v>
       </c>
-      <c r="N108" t="s">
+      <c r="N109" t="s">
         <v>40</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">