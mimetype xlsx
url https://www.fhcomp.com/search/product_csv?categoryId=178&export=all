--- v0 (2025-12-14)
+++ v1 (2026-05-05)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2929" uniqueCount="665">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2933" uniqueCount="666">
   <si>
     <t>型号</t>
   </si>
   <si>
     <t>电感量</t>
   </si>
   <si>
     <t>偏差范围</t>
   </si>
   <si>
     <t>电感量测试频率</t>
   </si>
   <si>
     <t>电感量测试电压</t>
   </si>
   <si>
     <t>直流电阻 RDC(Ω)</t>
   </si>
   <si>
     <t>饱和电流 Max (A)</t>
   </si>
   <si>
     <t>额定电流</t>
   </si>
   <si>
@@ -672,74 +672,74 @@
   <si>
     <t>MS74-221MT</t>
   </si>
   <si>
     <t>220µH</t>
   </si>
   <si>
     <t>1.17</t>
   </si>
   <si>
     <t>0.36</t>
   </si>
   <si>
     <t>MS125-221MT</t>
   </si>
   <si>
     <t>MS105R-221MT</t>
   </si>
   <si>
     <t>0.94</t>
   </si>
   <si>
     <t>MS124-221MT</t>
   </si>
   <si>
+    <t>MS127-221MT</t>
+  </si>
+  <si>
+    <t>0.39</t>
+  </si>
+  <si>
+    <t>1.16</t>
+  </si>
+  <si>
     <t>MS103R-221MT</t>
   </si>
   <si>
     <t>1.76</t>
   </si>
   <si>
     <t>3.1mm</t>
   </si>
   <si>
     <t>MS129-221MT</t>
   </si>
   <si>
     <t>0.306</t>
   </si>
   <si>
-    <t>MS127-221MT</t>
-[...7 lines deleted...]
-  <si>
     <t>MS73-221MT</t>
   </si>
   <si>
     <t>1.65</t>
   </si>
   <si>
     <t>0.35</t>
   </si>
   <si>
     <t>MS104R-221MT</t>
   </si>
   <si>
     <t>0.756</t>
   </si>
   <si>
     <t>0.92</t>
   </si>
   <si>
     <t>MS105R-181MT</t>
   </si>
   <si>
     <t>180µH</t>
   </si>
   <si>
     <t>0.419</t>
@@ -759,62 +759,62 @@
   <si>
     <t>MS125-181MT</t>
   </si>
   <si>
     <t>0.9</t>
   </si>
   <si>
     <t>MS73-181MT</t>
   </si>
   <si>
     <t>1.45</t>
   </si>
   <si>
     <t>MS74-181MT</t>
   </si>
   <si>
     <t>MS129-181MT</t>
   </si>
   <si>
     <t>0.27</t>
   </si>
   <si>
     <t>1.66</t>
   </si>
   <si>
+    <t>MS124-181MT</t>
+  </si>
+  <si>
+    <t>0.62</t>
+  </si>
+  <si>
+    <t>0.85</t>
+  </si>
+  <si>
     <t>MS127-181MT</t>
   </si>
   <si>
-    <t>MS124-181MT</t>
-[...7 lines deleted...]
-  <si>
     <t>MS73-151MT</t>
   </si>
   <si>
     <t>150µH</t>
   </si>
   <si>
     <t>1.27</t>
   </si>
   <si>
     <t>MS104R-151MT</t>
   </si>
   <si>
     <t>0.506</t>
   </si>
   <si>
     <t>1.15</t>
   </si>
   <si>
     <t>MS125-151MT</t>
   </si>
   <si>
     <t>MS129-151MT</t>
   </si>
   <si>
     <t>0.245</t>
@@ -1806,228 +1806,231 @@
   <si>
     <t>0.011</t>
   </si>
   <si>
     <t>10.08</t>
   </si>
   <si>
     <t>MS124-3R9NT</t>
   </si>
   <si>
     <t>3.9µH</t>
   </si>
   <si>
     <t>6.5</t>
   </si>
   <si>
     <t>MS125-3R9NT</t>
   </si>
   <si>
     <t>MS104R-3R8NT</t>
   </si>
   <si>
     <t>3.8µH</t>
   </si>
   <si>
+    <t>MS129-3R3MT</t>
+  </si>
+  <si>
+    <t>3.3µH</t>
+  </si>
+  <si>
+    <t>MS103R-3R3NT</t>
+  </si>
+  <si>
+    <t>MS129-3R3NT</t>
+  </si>
+  <si>
+    <t>0.01</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>MS104R-3R3NT</t>
+  </si>
+  <si>
+    <t>MS127-3R3NT</t>
+  </si>
+  <si>
+    <t>0.0135</t>
+  </si>
+  <si>
+    <t>MS73-3R3NT</t>
+  </si>
+  <si>
     <t>MS74-3R3NT</t>
   </si>
   <si>
-    <t>3.3µH</t>
-[...25 lines deleted...]
-  <si>
     <t>MS105R-3R3NT</t>
   </si>
   <si>
     <t>7.8</t>
   </si>
   <si>
     <t>MS125-3R1NT</t>
   </si>
   <si>
     <t>3.1µH</t>
   </si>
   <si>
     <t>MS73-2R2NT</t>
   </si>
   <si>
     <t>2.2µH</t>
   </si>
   <si>
+    <t>MS104R-2R2NT</t>
+  </si>
+  <si>
+    <t>MS129-2R2NT</t>
+  </si>
+  <si>
+    <t>0.008</t>
+  </si>
+  <si>
+    <t>12.16</t>
+  </si>
+  <si>
+    <t>MS105R-2R2NT</t>
+  </si>
+  <si>
+    <t>9.25</t>
+  </si>
+  <si>
     <t>MS124-2R2NT</t>
   </si>
   <si>
     <t>1.6µH</t>
   </si>
   <si>
     <t>MS127-2R2NT</t>
   </si>
   <si>
     <t>0.0115</t>
   </si>
   <si>
     <t>MS74-2R2NT</t>
   </si>
   <si>
-    <t>MS104R-2R2NT</t>
-[...1 lines deleted...]
-  <si>
     <t>MS125-2R2NT</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>MS103R-2R2NT</t>
   </si>
   <si>
-    <t>MS129-2R2NT</t>
-[...13 lines deleted...]
-  <si>
     <t>MS73-1R8NT</t>
   </si>
   <si>
     <t>1.8µH</t>
   </si>
   <si>
     <t>MS124-1R6NT</t>
   </si>
   <si>
     <t>0.009</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>MS104R-1R5NT</t>
   </si>
   <si>
     <t>1.5µH</t>
   </si>
   <si>
     <t>MS129-1R5NT</t>
   </si>
   <si>
     <t>0.007</t>
   </si>
   <si>
     <t>13.4</t>
   </si>
   <si>
+    <t>MS74-1R5NT</t>
+  </si>
+  <si>
     <t>MS127-1R5NT</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>MS105R-1R5NT</t>
   </si>
   <si>
     <t>10.5</t>
   </si>
   <si>
     <t>MS73-1R5NT</t>
   </si>
   <si>
     <t>MS103R-1R5NT</t>
   </si>
   <si>
-    <t>MS74-1R5NT</t>
-[...1 lines deleted...]
-  <si>
     <t>MS125-1R3NT</t>
   </si>
   <si>
     <t>1.3µH</t>
   </si>
   <si>
     <t>0.012</t>
   </si>
   <si>
     <t>MS127-1R0NT</t>
   </si>
   <si>
     <t>1µH</t>
   </si>
   <si>
     <t>9.8</t>
   </si>
   <si>
     <t>MS104R-1R0NT</t>
   </si>
   <si>
     <t>MS129-1R0NT</t>
   </si>
   <si>
     <t>0.006</t>
   </si>
   <si>
     <t>19.9</t>
   </si>
   <si>
+    <t>MS105R-1R0NT</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
     <t>MS124-1R0NT</t>
-  </si>
-[...4 lines deleted...]
-    <t>11</t>
   </si>
   <si>
     <t>MS73-1R0NT</t>
   </si>
   <si>
     <t>MS74-1R0NT</t>
   </si>
   <si>
     <t>MS73-R90NT</t>
   </si>
   <si>
     <t>0.9µH</t>
   </si>
   <si>
     <t>0.016</t>
   </si>
   <si>
     <t>MS73-R70NT</t>
   </si>
   <si>
     <t>0.7µH</t>
   </si>
 </sst>
 </file>
 
@@ -2340,51 +2343,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:N281"/>
+  <dimension ref="A1:N282"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -4749,136 +4752,136 @@
       </c>
       <c r="H71" t="s">
         <v>178</v>
       </c>
       <c r="L71" t="s">
         <v>35</v>
       </c>
       <c r="M71" t="s">
         <v>35</v>
       </c>
       <c r="N71" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="72" spans="1:14">
       <c r="A72" t="s">
         <v>220</v>
       </c>
       <c r="B72" t="s">
         <v>213</v>
       </c>
       <c r="C72" t="s">
         <v>16</v>
       </c>
       <c r="D72" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E72" t="s">
         <v>18</v>
       </c>
       <c r="F72" t="s">
         <v>221</v>
       </c>
       <c r="G72" t="s">
-        <v>179</v>
+        <v>222</v>
+      </c>
+      <c r="H72" t="s">
+        <v>222</v>
       </c>
       <c r="L72" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="M72" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="N72" t="s">
-        <v>222</v>
+        <v>36</v>
       </c>
     </row>
     <row r="73" spans="1:14">
       <c r="A73" t="s">
         <v>223</v>
       </c>
       <c r="B73" t="s">
         <v>213</v>
       </c>
       <c r="C73" t="s">
         <v>16</v>
       </c>
       <c r="D73" t="s">
         <v>17</v>
       </c>
       <c r="E73" t="s">
         <v>18</v>
       </c>
       <c r="F73" t="s">
         <v>224</v>
       </c>
       <c r="G73" t="s">
-        <v>95</v>
+        <v>179</v>
       </c>
       <c r="L73" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="M73" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="N73" t="s">
-        <v>22</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:14">
       <c r="A74" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B74" t="s">
         <v>213</v>
       </c>
       <c r="C74" t="s">
         <v>16</v>
       </c>
       <c r="D74" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="E74" t="s">
         <v>18</v>
       </c>
       <c r="F74" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="G74" t="s">
-        <v>227</v>
-[...2 lines deleted...]
-        <v>227</v>
+        <v>95</v>
       </c>
       <c r="L74" t="s">
         <v>35</v>
       </c>
       <c r="M74" t="s">
         <v>35</v>
       </c>
       <c r="N74" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
     </row>
     <row r="75" spans="1:14">
       <c r="A75" t="s">
         <v>228</v>
       </c>
       <c r="B75" t="s">
         <v>213</v>
       </c>
       <c r="C75" t="s">
         <v>16</v>
       </c>
       <c r="D75" t="s">
         <v>33</v>
       </c>
       <c r="E75" t="s">
         <v>18</v>
       </c>
       <c r="F75" t="s">
         <v>229</v>
       </c>
       <c r="G75" t="s">
         <v>230</v>
       </c>
       <c r="H75" t="s">
@@ -5020,51 +5023,51 @@
       </c>
       <c r="N79" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="80" spans="1:14">
       <c r="A80" t="s">
         <v>243</v>
       </c>
       <c r="B80" t="s">
         <v>235</v>
       </c>
       <c r="C80" t="s">
         <v>16</v>
       </c>
       <c r="D80" t="s">
         <v>33</v>
       </c>
       <c r="E80" t="s">
         <v>18</v>
       </c>
       <c r="F80" t="s">
         <v>244</v>
       </c>
       <c r="G80" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="L80" t="s">
         <v>44</v>
       </c>
       <c r="M80" t="s">
         <v>44</v>
       </c>
       <c r="N80" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="81" spans="1:14">
       <c r="A81" t="s">
         <v>245</v>
       </c>
       <c r="B81" t="s">
         <v>235</v>
       </c>
       <c r="C81" t="s">
         <v>16</v>
       </c>
       <c r="D81" t="s">
         <v>33</v>
       </c>
       <c r="E81" t="s">
@@ -5107,101 +5110,101 @@
       </c>
       <c r="G82" t="s">
         <v>248</v>
       </c>
       <c r="L82" t="s">
         <v>35</v>
       </c>
       <c r="M82" t="s">
         <v>35</v>
       </c>
       <c r="N82" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="83" spans="1:14">
       <c r="A83" t="s">
         <v>249</v>
       </c>
       <c r="B83" t="s">
         <v>235</v>
       </c>
       <c r="C83" t="s">
         <v>16</v>
       </c>
       <c r="D83" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="E83" t="s">
         <v>18</v>
       </c>
       <c r="F83" t="s">
-        <v>230</v>
+        <v>250</v>
       </c>
       <c r="G83" t="s">
-        <v>152</v>
+        <v>251</v>
       </c>
       <c r="L83" t="s">
         <v>35</v>
       </c>
       <c r="M83" t="s">
         <v>35</v>
       </c>
       <c r="N83" t="s">
-        <v>36</v>
+        <v>60</v>
       </c>
     </row>
     <row r="84" spans="1:14">
       <c r="A84" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="B84" t="s">
         <v>235</v>
       </c>
       <c r="C84" t="s">
         <v>16</v>
       </c>
       <c r="D84" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E84" t="s">
         <v>18</v>
       </c>
       <c r="F84" t="s">
-        <v>251</v>
+        <v>230</v>
       </c>
       <c r="G84" t="s">
-        <v>252</v>
+        <v>152</v>
       </c>
       <c r="L84" t="s">
         <v>35</v>
       </c>
       <c r="M84" t="s">
         <v>35</v>
       </c>
       <c r="N84" t="s">
-        <v>60</v>
+        <v>36</v>
       </c>
     </row>
     <row r="85" spans="1:14">
       <c r="A85" t="s">
         <v>253</v>
       </c>
       <c r="B85" t="s">
         <v>254</v>
       </c>
       <c r="C85" t="s">
         <v>16</v>
       </c>
       <c r="D85" t="s">
         <v>33</v>
       </c>
       <c r="E85" t="s">
         <v>18</v>
       </c>
       <c r="F85" t="s">
         <v>255</v>
       </c>
       <c r="G85" t="s">
         <v>88</v>
       </c>
       <c r="H85" t="s">
@@ -5393,51 +5396,51 @@
       <c r="B91" t="s">
         <v>254</v>
       </c>
       <c r="C91" t="s">
         <v>16</v>
       </c>
       <c r="D91" t="s">
         <v>17</v>
       </c>
       <c r="E91" t="s">
         <v>18</v>
       </c>
       <c r="F91" t="s">
         <v>268</v>
       </c>
       <c r="G91" t="s">
         <v>233</v>
       </c>
       <c r="L91" t="s">
         <v>21</v>
       </c>
       <c r="M91" t="s">
         <v>22</v>
       </c>
       <c r="N91" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
     </row>
     <row r="92" spans="1:14">
       <c r="A92" t="s">
         <v>269</v>
       </c>
       <c r="B92" t="s">
         <v>254</v>
       </c>
       <c r="C92" t="s">
         <v>16</v>
       </c>
       <c r="D92" t="s">
         <v>33</v>
       </c>
       <c r="E92" t="s">
         <v>18</v>
       </c>
       <c r="F92" t="s">
         <v>171</v>
       </c>
       <c r="G92" t="s">
         <v>204</v>
       </c>
       <c r="H92" t="s">
@@ -6019,83 +6022,83 @@
       <c r="B110" t="s">
         <v>292</v>
       </c>
       <c r="C110" t="s">
         <v>16</v>
       </c>
       <c r="D110" t="s">
         <v>17</v>
       </c>
       <c r="E110" t="s">
         <v>18</v>
       </c>
       <c r="F110" t="s">
         <v>309</v>
       </c>
       <c r="G110" t="s">
         <v>284</v>
       </c>
       <c r="L110" t="s">
         <v>21</v>
       </c>
       <c r="M110" t="s">
         <v>22</v>
       </c>
       <c r="N110" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
     </row>
     <row r="111" spans="1:14">
       <c r="A111" t="s">
         <v>310</v>
       </c>
       <c r="B111" t="s">
         <v>311</v>
       </c>
       <c r="C111" t="s">
         <v>16</v>
       </c>
       <c r="D111" t="s">
         <v>17</v>
       </c>
       <c r="E111" t="s">
         <v>18</v>
       </c>
       <c r="F111" t="s">
         <v>312</v>
       </c>
       <c r="G111" t="s">
         <v>152</v>
       </c>
       <c r="L111" t="s">
         <v>21</v>
       </c>
       <c r="M111" t="s">
         <v>22</v>
       </c>
       <c r="N111" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
     </row>
     <row r="112" spans="1:14">
       <c r="A112" t="s">
         <v>313</v>
       </c>
       <c r="B112" t="s">
         <v>311</v>
       </c>
       <c r="C112" t="s">
         <v>16</v>
       </c>
       <c r="D112" t="s">
         <v>33</v>
       </c>
       <c r="E112" t="s">
         <v>18</v>
       </c>
       <c r="F112" t="s">
         <v>88</v>
       </c>
       <c r="G112" t="s">
         <v>306</v>
       </c>
       <c r="H112" t="s">
@@ -6456,51 +6459,51 @@
       <c r="B123" t="s">
         <v>328</v>
       </c>
       <c r="C123" t="s">
         <v>16</v>
       </c>
       <c r="D123" t="s">
         <v>17</v>
       </c>
       <c r="E123" t="s">
         <v>18</v>
       </c>
       <c r="F123" t="s">
         <v>334</v>
       </c>
       <c r="G123" t="s">
         <v>320</v>
       </c>
       <c r="L123" t="s">
         <v>21</v>
       </c>
       <c r="M123" t="s">
         <v>22</v>
       </c>
       <c r="N123" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
     </row>
     <row r="124" spans="1:14">
       <c r="A124" t="s">
         <v>335</v>
       </c>
       <c r="B124" t="s">
         <v>328</v>
       </c>
       <c r="C124" t="s">
         <v>16</v>
       </c>
       <c r="D124" t="s">
         <v>17</v>
       </c>
       <c r="E124" t="s">
         <v>18</v>
       </c>
       <c r="F124" t="s">
         <v>123</v>
       </c>
       <c r="G124" t="s">
         <v>320</v>
       </c>
       <c r="H124" t="s">
@@ -6893,51 +6896,51 @@
       <c r="B136" t="s">
         <v>343</v>
       </c>
       <c r="C136" t="s">
         <v>16</v>
       </c>
       <c r="D136" t="s">
         <v>17</v>
       </c>
       <c r="E136" t="s">
         <v>18</v>
       </c>
       <c r="F136" t="s">
         <v>356</v>
       </c>
       <c r="G136" t="s">
         <v>304</v>
       </c>
       <c r="L136" t="s">
         <v>21</v>
       </c>
       <c r="M136" t="s">
         <v>22</v>
       </c>
       <c r="N136" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
     </row>
     <row r="137" spans="1:14">
       <c r="A137" t="s">
         <v>357</v>
       </c>
       <c r="B137" t="s">
         <v>343</v>
       </c>
       <c r="C137" t="s">
         <v>16</v>
       </c>
       <c r="D137" t="s">
         <v>33</v>
       </c>
       <c r="E137" t="s">
         <v>18</v>
       </c>
       <c r="F137" t="s">
         <v>344</v>
       </c>
       <c r="G137" t="s">
         <v>304</v>
       </c>
       <c r="H137" t="s">
@@ -7129,51 +7132,51 @@
       <c r="B143" t="s">
         <v>359</v>
       </c>
       <c r="C143" t="s">
         <v>16</v>
       </c>
       <c r="D143" t="s">
         <v>17</v>
       </c>
       <c r="E143" t="s">
         <v>18</v>
       </c>
       <c r="F143" t="s">
         <v>369</v>
       </c>
       <c r="G143" t="s">
         <v>76</v>
       </c>
       <c r="L143" t="s">
         <v>21</v>
       </c>
       <c r="M143" t="s">
         <v>22</v>
       </c>
       <c r="N143" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
     </row>
     <row r="144" spans="1:14">
       <c r="A144" t="s">
         <v>370</v>
       </c>
       <c r="B144" t="s">
         <v>359</v>
       </c>
       <c r="C144" t="s">
         <v>16</v>
       </c>
       <c r="D144" t="s">
         <v>17</v>
       </c>
       <c r="E144" t="s">
         <v>18</v>
       </c>
       <c r="F144" t="s">
         <v>43</v>
       </c>
       <c r="G144" t="s">
         <v>76</v>
       </c>
       <c r="H144" t="s">
@@ -7537,51 +7540,51 @@
       <c r="B155" t="s">
         <v>392</v>
       </c>
       <c r="C155" t="s">
         <v>16</v>
       </c>
       <c r="D155" t="s">
         <v>17</v>
       </c>
       <c r="E155" t="s">
         <v>18</v>
       </c>
       <c r="F155" t="s">
         <v>129</v>
       </c>
       <c r="G155" t="s">
         <v>125</v>
       </c>
       <c r="L155" t="s">
         <v>21</v>
       </c>
       <c r="M155" t="s">
         <v>22</v>
       </c>
       <c r="N155" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
     </row>
     <row r="156" spans="1:14">
       <c r="A156" t="s">
         <v>394</v>
       </c>
       <c r="B156" t="s">
         <v>392</v>
       </c>
       <c r="C156" t="s">
         <v>16</v>
       </c>
       <c r="D156" t="s">
         <v>17</v>
       </c>
       <c r="E156" t="s">
         <v>18</v>
       </c>
       <c r="F156" t="s">
         <v>386</v>
       </c>
       <c r="G156" t="s">
         <v>395</v>
       </c>
       <c r="L156" t="s">
@@ -8282,51 +8285,51 @@
       <c r="B178" t="s">
         <v>426</v>
       </c>
       <c r="C178" t="s">
         <v>16</v>
       </c>
       <c r="D178" t="s">
         <v>17</v>
       </c>
       <c r="E178" t="s">
         <v>18</v>
       </c>
       <c r="F178" t="s">
         <v>445</v>
       </c>
       <c r="G178" t="s">
         <v>53</v>
       </c>
       <c r="L178" t="s">
         <v>21</v>
       </c>
       <c r="M178" t="s">
         <v>22</v>
       </c>
       <c r="N178" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
     </row>
     <row r="179" spans="1:14">
       <c r="A179" t="s">
         <v>446</v>
       </c>
       <c r="B179" t="s">
         <v>447</v>
       </c>
       <c r="C179" t="s">
         <v>16</v>
       </c>
       <c r="D179" t="s">
         <v>17</v>
       </c>
       <c r="E179" t="s">
         <v>18</v>
       </c>
       <c r="F179" t="s">
         <v>448</v>
       </c>
       <c r="G179" t="s">
         <v>449</v>
       </c>
       <c r="L179" t="s">
@@ -8538,51 +8541,51 @@
       <c r="B186" t="s">
         <v>461</v>
       </c>
       <c r="C186" t="s">
         <v>16</v>
       </c>
       <c r="D186" t="s">
         <v>17</v>
       </c>
       <c r="E186" t="s">
         <v>18</v>
       </c>
       <c r="F186" t="s">
         <v>463</v>
       </c>
       <c r="G186" t="s">
         <v>39</v>
       </c>
       <c r="L186" t="s">
         <v>21</v>
       </c>
       <c r="M186" t="s">
         <v>22</v>
       </c>
       <c r="N186" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
     </row>
     <row r="187" spans="1:14">
       <c r="A187" t="s">
         <v>464</v>
       </c>
       <c r="B187" t="s">
         <v>461</v>
       </c>
       <c r="C187" t="s">
         <v>16</v>
       </c>
       <c r="D187" t="s">
         <v>17</v>
       </c>
       <c r="E187" t="s">
         <v>18</v>
       </c>
       <c r="F187" t="s">
         <v>465</v>
       </c>
       <c r="G187" t="s">
         <v>375</v>
       </c>
       <c r="L187" t="s">
@@ -9117,51 +9120,51 @@
       <c r="B204" t="s">
         <v>500</v>
       </c>
       <c r="C204" t="s">
         <v>16</v>
       </c>
       <c r="D204" t="s">
         <v>17</v>
       </c>
       <c r="E204" t="s">
         <v>18</v>
       </c>
       <c r="F204" t="s">
         <v>406</v>
       </c>
       <c r="G204" t="s">
         <v>508</v>
       </c>
       <c r="L204" t="s">
         <v>21</v>
       </c>
       <c r="M204" t="s">
         <v>22</v>
       </c>
       <c r="N204" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
     </row>
     <row r="205" spans="1:14">
       <c r="A205" t="s">
         <v>509</v>
       </c>
       <c r="B205" t="s">
         <v>500</v>
       </c>
       <c r="C205" t="s">
         <v>16</v>
       </c>
       <c r="D205" t="s">
         <v>33</v>
       </c>
       <c r="E205" t="s">
         <v>18</v>
       </c>
       <c r="F205" t="s">
         <v>510</v>
       </c>
       <c r="G205" t="s">
         <v>511</v>
       </c>
       <c r="H205" t="s">
@@ -9490,51 +9493,51 @@
       <c r="B215" t="s">
         <v>525</v>
       </c>
       <c r="C215" t="s">
         <v>526</v>
       </c>
       <c r="D215" t="s">
         <v>17</v>
       </c>
       <c r="E215" t="s">
         <v>18</v>
       </c>
       <c r="F215" t="s">
         <v>515</v>
       </c>
       <c r="G215" t="s">
         <v>480</v>
       </c>
       <c r="L215" t="s">
         <v>21</v>
       </c>
       <c r="M215" t="s">
         <v>22</v>
       </c>
       <c r="N215" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
     </row>
     <row r="216" spans="1:14">
       <c r="A216" t="s">
         <v>534</v>
       </c>
       <c r="B216" t="s">
         <v>525</v>
       </c>
       <c r="C216" t="s">
         <v>526</v>
       </c>
       <c r="D216" t="s">
         <v>17</v>
       </c>
       <c r="E216" t="s">
         <v>18</v>
       </c>
       <c r="F216" t="s">
         <v>535</v>
       </c>
       <c r="G216" t="s">
         <v>536</v>
       </c>
       <c r="L216" t="s">
@@ -9758,51 +9761,51 @@
       <c r="B223" t="s">
         <v>541</v>
       </c>
       <c r="C223" t="s">
         <v>526</v>
       </c>
       <c r="D223" t="s">
         <v>17</v>
       </c>
       <c r="E223" t="s">
         <v>18</v>
       </c>
       <c r="F223" t="s">
         <v>483</v>
       </c>
       <c r="G223" t="s">
         <v>552</v>
       </c>
       <c r="L223" t="s">
         <v>21</v>
       </c>
       <c r="M223" t="s">
         <v>22</v>
       </c>
       <c r="N223" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
     </row>
     <row r="224" spans="1:14">
       <c r="A224" t="s">
         <v>553</v>
       </c>
       <c r="B224" t="s">
         <v>541</v>
       </c>
       <c r="C224" t="s">
         <v>526</v>
       </c>
       <c r="D224" t="s">
         <v>17</v>
       </c>
       <c r="E224" t="s">
         <v>18</v>
       </c>
       <c r="F224" t="s">
         <v>474</v>
       </c>
       <c r="G224" t="s">
         <v>491</v>
       </c>
       <c r="H224" t="s">
@@ -9962,51 +9965,51 @@
       <c r="B229" t="s">
         <v>560</v>
       </c>
       <c r="C229" t="s">
         <v>526</v>
       </c>
       <c r="D229" t="s">
         <v>17</v>
       </c>
       <c r="E229" t="s">
         <v>18</v>
       </c>
       <c r="F229" t="s">
         <v>510</v>
       </c>
       <c r="G229" t="s">
         <v>550</v>
       </c>
       <c r="L229" t="s">
         <v>21</v>
       </c>
       <c r="M229" t="s">
         <v>22</v>
       </c>
       <c r="N229" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
     </row>
     <row r="230" spans="1:14">
       <c r="A230" t="s">
         <v>564</v>
       </c>
       <c r="B230" t="s">
         <v>560</v>
       </c>
       <c r="C230" t="s">
         <v>526</v>
       </c>
       <c r="D230" t="s">
         <v>33</v>
       </c>
       <c r="E230" t="s">
         <v>18</v>
       </c>
       <c r="F230" t="s">
         <v>454</v>
       </c>
       <c r="G230" t="s">
         <v>73</v>
       </c>
       <c r="L230" t="s">
@@ -10329,51 +10332,51 @@
       <c r="B240" t="s">
         <v>572</v>
       </c>
       <c r="C240" t="s">
         <v>526</v>
       </c>
       <c r="D240" t="s">
         <v>17</v>
       </c>
       <c r="E240" t="s">
         <v>18</v>
       </c>
       <c r="F240" t="s">
         <v>585</v>
       </c>
       <c r="G240" t="s">
         <v>575</v>
       </c>
       <c r="L240" t="s">
         <v>21</v>
       </c>
       <c r="M240" t="s">
         <v>22</v>
       </c>
       <c r="N240" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
     </row>
     <row r="241" spans="1:14">
       <c r="A241" t="s">
         <v>586</v>
       </c>
       <c r="B241" t="s">
         <v>572</v>
       </c>
       <c r="C241" t="s">
         <v>526</v>
       </c>
       <c r="D241" t="s">
         <v>17</v>
       </c>
       <c r="E241" t="s">
         <v>18</v>
       </c>
       <c r="F241" t="s">
         <v>587</v>
       </c>
       <c r="G241" t="s">
         <v>588</v>
       </c>
       <c r="L241" t="s">
@@ -10503,1239 +10506,1253 @@
       </c>
       <c r="F245" t="s">
         <v>520</v>
       </c>
       <c r="G245" t="s">
         <v>26</v>
       </c>
       <c r="L245" t="s">
         <v>21</v>
       </c>
       <c r="M245" t="s">
         <v>22</v>
       </c>
       <c r="N245" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="246" spans="1:14">
       <c r="A246" t="s">
         <v>598</v>
       </c>
       <c r="B246" t="s">
         <v>599</v>
       </c>
       <c r="C246" t="s">
-        <v>526</v>
-[...23 lines deleted...]
-        <v>45</v>
+        <v>16</v>
+      </c>
+      <c r="I246" t="s">
+        <v>427</v>
       </c>
     </row>
     <row r="247" spans="1:14">
       <c r="A247" t="s">
         <v>600</v>
       </c>
       <c r="B247" t="s">
         <v>599</v>
       </c>
       <c r="C247" t="s">
         <v>526</v>
       </c>
       <c r="D247" t="s">
         <v>17</v>
       </c>
       <c r="E247" t="s">
         <v>18</v>
       </c>
       <c r="F247" t="s">
-        <v>601</v>
+        <v>474</v>
       </c>
       <c r="G247" t="s">
-        <v>602</v>
+        <v>26</v>
       </c>
       <c r="L247" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="M247" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="N247" t="s">
-        <v>22</v>
+        <v>225</v>
       </c>
     </row>
     <row r="248" spans="1:14">
       <c r="A248" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
       <c r="B248" t="s">
         <v>599</v>
       </c>
       <c r="C248" t="s">
         <v>526</v>
       </c>
       <c r="D248" t="s">
         <v>17</v>
       </c>
       <c r="E248" t="s">
         <v>18</v>
       </c>
       <c r="F248" t="s">
-        <v>520</v>
+        <v>602</v>
       </c>
       <c r="G248" t="s">
-        <v>26</v>
+        <v>603</v>
       </c>
       <c r="L248" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="M248" t="s">
+        <v>35</v>
+      </c>
+      <c r="N248" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="249" spans="1:14">
       <c r="A249" t="s">
         <v>604</v>
       </c>
       <c r="B249" t="s">
         <v>599</v>
       </c>
       <c r="C249" t="s">
         <v>526</v>
       </c>
       <c r="D249" t="s">
         <v>17</v>
       </c>
       <c r="E249" t="s">
         <v>18</v>
       </c>
       <c r="F249" t="s">
-        <v>605</v>
+        <v>520</v>
       </c>
       <c r="G249" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="L249" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="M249" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="N249" t="s">
-        <v>36</v>
+        <v>71</v>
       </c>
     </row>
     <row r="250" spans="1:14">
       <c r="A250" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
       <c r="B250" t="s">
         <v>599</v>
       </c>
       <c r="C250" t="s">
         <v>526</v>
       </c>
       <c r="D250" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="E250" t="s">
         <v>18</v>
       </c>
       <c r="F250" t="s">
-        <v>486</v>
+        <v>606</v>
       </c>
       <c r="G250" t="s">
-        <v>361</v>
+        <v>19</v>
       </c>
       <c r="H250" t="s">
-        <v>361</v>
+        <v>19</v>
       </c>
       <c r="L250" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="M250" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="N250" t="s">
-        <v>91</v>
+        <v>36</v>
       </c>
     </row>
     <row r="251" spans="1:14">
       <c r="A251" t="s">
         <v>607</v>
       </c>
       <c r="B251" t="s">
         <v>599</v>
       </c>
       <c r="C251" t="s">
         <v>526</v>
       </c>
       <c r="D251" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E251" t="s">
         <v>18</v>
       </c>
       <c r="F251" t="s">
-        <v>474</v>
+        <v>486</v>
       </c>
       <c r="G251" t="s">
-        <v>26</v>
+        <v>361</v>
+      </c>
+      <c r="H251" t="s">
+        <v>361</v>
       </c>
       <c r="L251" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="M251" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="N251" t="s">
-        <v>222</v>
+        <v>91</v>
       </c>
     </row>
     <row r="252" spans="1:14">
       <c r="A252" t="s">
         <v>608</v>
       </c>
       <c r="B252" t="s">
         <v>599</v>
       </c>
       <c r="C252" t="s">
         <v>526</v>
       </c>
       <c r="D252" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E252" t="s">
         <v>18</v>
       </c>
       <c r="F252" t="s">
-        <v>535</v>
+        <v>518</v>
       </c>
       <c r="G252" t="s">
-        <v>609</v>
+        <v>39</v>
+      </c>
+      <c r="H252" t="s">
+        <v>39</v>
       </c>
       <c r="L252" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="M252" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="N252" t="s">
-        <v>23</v>
+        <v>45</v>
       </c>
     </row>
     <row r="253" spans="1:14">
       <c r="A253" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
       <c r="B253" t="s">
-        <v>611</v>
+        <v>599</v>
       </c>
       <c r="C253" t="s">
         <v>526</v>
       </c>
       <c r="D253" t="s">
-        <v>531</v>
+        <v>17</v>
       </c>
       <c r="E253" t="s">
         <v>18</v>
       </c>
       <c r="F253" t="s">
         <v>535</v>
       </c>
       <c r="G253" t="s">
-        <v>26</v>
+        <v>610</v>
       </c>
       <c r="L253" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="M253" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="N253" t="s">
-        <v>77</v>
+        <v>23</v>
       </c>
     </row>
     <row r="254" spans="1:14">
       <c r="A254" t="s">
+        <v>611</v>
+      </c>
+      <c r="B254" t="s">
         <v>612</v>
-      </c>
-[...1 lines deleted...]
-        <v>613</v>
       </c>
       <c r="C254" t="s">
         <v>526</v>
       </c>
       <c r="D254" t="s">
-        <v>33</v>
+        <v>531</v>
       </c>
       <c r="E254" t="s">
         <v>18</v>
       </c>
       <c r="F254" t="s">
-        <v>518</v>
+        <v>535</v>
       </c>
       <c r="G254" t="s">
-        <v>302</v>
-[...2 lines deleted...]
-        <v>302</v>
+        <v>26</v>
       </c>
       <c r="L254" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="M254" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="N254" t="s">
-        <v>91</v>
+        <v>77</v>
       </c>
     </row>
     <row r="255" spans="1:14">
       <c r="A255" t="s">
+        <v>613</v>
+      </c>
+      <c r="B255" t="s">
         <v>614</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="C255" t="s">
         <v>526</v>
       </c>
       <c r="D255" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E255" t="s">
         <v>18</v>
       </c>
       <c r="F255" t="s">
-        <v>542</v>
+        <v>518</v>
       </c>
       <c r="G255" t="s">
-        <v>19</v>
+        <v>302</v>
+      </c>
+      <c r="H255" t="s">
+        <v>302</v>
       </c>
       <c r="L255" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="M255" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="N255" t="s">
-        <v>60</v>
+        <v>91</v>
       </c>
     </row>
     <row r="256" spans="1:14">
       <c r="A256" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
       <c r="B256" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="C256" t="s">
         <v>526</v>
       </c>
       <c r="D256" t="s">
         <v>17</v>
       </c>
       <c r="E256" t="s">
         <v>18</v>
       </c>
       <c r="F256" t="s">
-        <v>617</v>
+        <v>558</v>
       </c>
       <c r="G256" t="s">
         <v>19</v>
       </c>
-      <c r="H256" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L256" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="M256" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="N256" t="s">
-        <v>36</v>
+        <v>71</v>
       </c>
     </row>
     <row r="257" spans="1:14">
       <c r="A257" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="B257" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="C257" t="s">
         <v>526</v>
       </c>
       <c r="D257" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="E257" t="s">
         <v>18</v>
       </c>
       <c r="F257" t="s">
-        <v>467</v>
+        <v>617</v>
       </c>
       <c r="G257" t="s">
-        <v>401</v>
-[...2 lines deleted...]
-        <v>401</v>
+        <v>618</v>
       </c>
       <c r="L257" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="M257" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="N257" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
     </row>
     <row r="258" spans="1:14">
       <c r="A258" t="s">
         <v>619</v>
       </c>
       <c r="B258" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="C258" t="s">
         <v>526</v>
       </c>
       <c r="D258" t="s">
         <v>17</v>
       </c>
       <c r="E258" t="s">
         <v>18</v>
       </c>
       <c r="F258" t="s">
-        <v>558</v>
+        <v>568</v>
       </c>
       <c r="G258" t="s">
-        <v>19</v>
+        <v>620</v>
       </c>
       <c r="L258" t="s">
         <v>21</v>
       </c>
       <c r="M258" t="s">
         <v>22</v>
       </c>
       <c r="N258" t="s">
-        <v>71</v>
+        <v>23</v>
       </c>
     </row>
     <row r="259" spans="1:14">
       <c r="A259" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="B259" t="s">
-        <v>613</v>
+        <v>622</v>
       </c>
       <c r="C259" t="s">
         <v>526</v>
       </c>
       <c r="D259" t="s">
-        <v>531</v>
+        <v>17</v>
       </c>
       <c r="E259" t="s">
         <v>18</v>
       </c>
       <c r="F259" t="s">
         <v>542</v>
       </c>
       <c r="G259" t="s">
-        <v>621</v>
-[...2 lines deleted...]
-        <v>621</v>
+        <v>19</v>
       </c>
       <c r="L259" t="s">
         <v>35</v>
       </c>
       <c r="M259" t="s">
         <v>35</v>
       </c>
       <c r="N259" t="s">
-        <v>77</v>
+        <v>60</v>
       </c>
     </row>
     <row r="260" spans="1:14">
       <c r="A260" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="B260" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="C260" t="s">
         <v>526</v>
       </c>
       <c r="D260" t="s">
         <v>17</v>
       </c>
       <c r="E260" t="s">
         <v>18</v>
       </c>
       <c r="F260" t="s">
-        <v>495</v>
+        <v>624</v>
       </c>
       <c r="G260" t="s">
-        <v>594</v>
+        <v>19</v>
+      </c>
+      <c r="H260" t="s">
+        <v>19</v>
       </c>
       <c r="L260" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="M260" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="N260" t="s">
-        <v>222</v>
+        <v>36</v>
       </c>
     </row>
     <row r="261" spans="1:14">
       <c r="A261" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="B261" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="C261" t="s">
         <v>526</v>
       </c>
       <c r="D261" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E261" t="s">
         <v>18</v>
       </c>
       <c r="F261" t="s">
-        <v>624</v>
+        <v>467</v>
       </c>
       <c r="G261" t="s">
-        <v>625</v>
+        <v>401</v>
+      </c>
+      <c r="H261" t="s">
+        <v>401</v>
       </c>
       <c r="L261" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="M261" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="N261" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
     </row>
     <row r="262" spans="1:14">
       <c r="A262" t="s">
         <v>626</v>
       </c>
       <c r="B262" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="C262" t="s">
         <v>526</v>
       </c>
       <c r="D262" t="s">
-        <v>17</v>
+        <v>531</v>
       </c>
       <c r="E262" t="s">
         <v>18</v>
       </c>
       <c r="F262" t="s">
-        <v>568</v>
+        <v>542</v>
       </c>
       <c r="G262" t="s">
         <v>627</v>
       </c>
+      <c r="H262" t="s">
+        <v>627</v>
+      </c>
       <c r="L262" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="M262" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="N262" t="s">
-        <v>23</v>
+        <v>77</v>
       </c>
     </row>
     <row r="263" spans="1:14">
       <c r="A263" t="s">
         <v>628</v>
       </c>
       <c r="B263" t="s">
-        <v>629</v>
+        <v>614</v>
       </c>
       <c r="C263" t="s">
         <v>526</v>
       </c>
       <c r="D263" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="E263" t="s">
         <v>18</v>
       </c>
       <c r="F263" t="s">
-        <v>467</v>
+        <v>495</v>
       </c>
       <c r="G263" t="s">
-        <v>390</v>
+        <v>594</v>
       </c>
       <c r="L263" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="M263" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="N263" t="s">
-        <v>91</v>
+        <v>225</v>
       </c>
     </row>
     <row r="264" spans="1:14">
       <c r="A264" t="s">
+        <v>629</v>
+      </c>
+      <c r="B264" t="s">
         <v>630</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="C264" t="s">
         <v>526</v>
       </c>
       <c r="D264" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E264" t="s">
         <v>18</v>
       </c>
       <c r="F264" t="s">
-        <v>631</v>
+        <v>467</v>
       </c>
       <c r="G264" t="s">
-        <v>632</v>
-[...2 lines deleted...]
-        <v>632</v>
+        <v>390</v>
       </c>
       <c r="L264" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="M264" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="N264" t="s">
-        <v>60</v>
+        <v>91</v>
       </c>
     </row>
     <row r="265" spans="1:14">
       <c r="A265" t="s">
-        <v>633</v>
+        <v>631</v>
       </c>
       <c r="B265" t="s">
-        <v>634</v>
+        <v>622</v>
       </c>
       <c r="C265" t="s">
         <v>526</v>
       </c>
       <c r="D265" t="s">
         <v>17</v>
       </c>
       <c r="E265" t="s">
         <v>18</v>
       </c>
       <c r="F265" t="s">
-        <v>535</v>
+        <v>632</v>
       </c>
       <c r="G265" t="s">
-        <v>42</v>
+        <v>633</v>
+      </c>
+      <c r="H265" t="s">
+        <v>633</v>
       </c>
       <c r="L265" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="M265" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="N265" t="s">
-        <v>71</v>
+        <v>60</v>
       </c>
     </row>
     <row r="266" spans="1:14">
       <c r="A266" t="s">
+        <v>634</v>
+      </c>
+      <c r="B266" t="s">
         <v>635</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="C266" t="s">
         <v>526</v>
       </c>
       <c r="D266" t="s">
         <v>17</v>
       </c>
       <c r="E266" t="s">
         <v>18</v>
       </c>
       <c r="F266" t="s">
-        <v>636</v>
+        <v>535</v>
       </c>
       <c r="G266" t="s">
-        <v>637</v>
+        <v>42</v>
       </c>
       <c r="L266" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="M266" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="N266" t="s">
-        <v>22</v>
+        <v>71</v>
       </c>
     </row>
     <row r="267" spans="1:14">
       <c r="A267" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
       <c r="B267" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="C267" t="s">
         <v>526</v>
       </c>
       <c r="D267" t="s">
         <v>17</v>
       </c>
       <c r="E267" t="s">
         <v>18</v>
       </c>
       <c r="F267" t="s">
-        <v>601</v>
+        <v>637</v>
       </c>
       <c r="G267" t="s">
-        <v>639</v>
-[...2 lines deleted...]
-        <v>639</v>
+        <v>638</v>
       </c>
       <c r="L267" t="s">
         <v>35</v>
       </c>
       <c r="M267" t="s">
         <v>35</v>
       </c>
       <c r="N267" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
     </row>
     <row r="268" spans="1:14">
       <c r="A268" t="s">
-        <v>640</v>
+        <v>639</v>
       </c>
       <c r="B268" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="C268" t="s">
         <v>526</v>
       </c>
       <c r="D268" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E268" t="s">
         <v>18</v>
       </c>
       <c r="F268" t="s">
-        <v>590</v>
+        <v>474</v>
       </c>
       <c r="G268" t="s">
-        <v>641</v>
+        <v>402</v>
+      </c>
+      <c r="H268" t="s">
+        <v>402</v>
       </c>
       <c r="L268" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="M268" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="N268" t="s">
-        <v>23</v>
+        <v>45</v>
       </c>
     </row>
     <row r="269" spans="1:14">
       <c r="A269" t="s">
-        <v>642</v>
+        <v>640</v>
       </c>
       <c r="B269" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="C269" t="s">
         <v>526</v>
       </c>
       <c r="D269" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="E269" t="s">
         <v>18</v>
       </c>
       <c r="F269" t="s">
-        <v>474</v>
+        <v>602</v>
       </c>
       <c r="G269" t="s">
-        <v>401</v>
+        <v>641</v>
       </c>
       <c r="H269" t="s">
-        <v>401</v>
+        <v>641</v>
       </c>
       <c r="L269" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="M269" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="N269" t="s">
-        <v>91</v>
+        <v>36</v>
       </c>
     </row>
     <row r="270" spans="1:14">
       <c r="A270" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="B270" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="C270" t="s">
         <v>526</v>
       </c>
       <c r="D270" t="s">
         <v>17</v>
       </c>
       <c r="E270" t="s">
         <v>18</v>
       </c>
       <c r="F270" t="s">
-        <v>501</v>
+        <v>590</v>
       </c>
       <c r="G270" t="s">
-        <v>621</v>
+        <v>643</v>
       </c>
       <c r="L270" t="s">
         <v>21</v>
       </c>
       <c r="M270" t="s">
         <v>22</v>
       </c>
       <c r="N270" t="s">
-        <v>222</v>
+        <v>23</v>
       </c>
     </row>
     <row r="271" spans="1:14">
       <c r="A271" t="s">
         <v>644</v>
       </c>
       <c r="B271" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="C271" t="s">
         <v>526</v>
       </c>
       <c r="D271" t="s">
         <v>33</v>
       </c>
       <c r="E271" t="s">
         <v>18</v>
       </c>
       <c r="F271" t="s">
         <v>474</v>
       </c>
       <c r="G271" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="H271" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="L271" t="s">
         <v>44</v>
       </c>
       <c r="M271" t="s">
         <v>44</v>
       </c>
       <c r="N271" t="s">
-        <v>45</v>
+        <v>91</v>
       </c>
     </row>
     <row r="272" spans="1:14">
       <c r="A272" t="s">
         <v>645</v>
       </c>
       <c r="B272" t="s">
-        <v>646</v>
+        <v>635</v>
       </c>
       <c r="C272" t="s">
         <v>526</v>
       </c>
       <c r="D272" t="s">
-        <v>531</v>
+        <v>17</v>
       </c>
       <c r="E272" t="s">
         <v>18</v>
       </c>
       <c r="F272" t="s">
-        <v>647</v>
+        <v>501</v>
       </c>
       <c r="G272" t="s">
-        <v>632</v>
-[...2 lines deleted...]
-        <v>632</v>
+        <v>627</v>
       </c>
       <c r="L272" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="M272" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="N272" t="s">
-        <v>77</v>
+        <v>225</v>
       </c>
     </row>
     <row r="273" spans="1:14">
       <c r="A273" t="s">
-        <v>648</v>
+        <v>646</v>
       </c>
       <c r="B273" t="s">
-        <v>649</v>
+        <v>647</v>
       </c>
       <c r="C273" t="s">
         <v>526</v>
       </c>
       <c r="D273" t="s">
-        <v>17</v>
+        <v>531</v>
       </c>
       <c r="E273" t="s">
         <v>18</v>
       </c>
       <c r="F273" t="s">
-        <v>636</v>
+        <v>648</v>
       </c>
       <c r="G273" t="s">
-        <v>650</v>
+        <v>633</v>
       </c>
       <c r="H273" t="s">
-        <v>650</v>
+        <v>633</v>
       </c>
       <c r="L273" t="s">
         <v>35</v>
       </c>
       <c r="M273" t="s">
         <v>35</v>
       </c>
       <c r="N273" t="s">
-        <v>36</v>
+        <v>77</v>
       </c>
     </row>
     <row r="274" spans="1:14">
       <c r="A274" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="B274" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="C274" t="s">
         <v>526</v>
       </c>
       <c r="D274" t="s">
         <v>17</v>
       </c>
       <c r="E274" t="s">
         <v>18</v>
       </c>
       <c r="F274" t="s">
-        <v>542</v>
+        <v>637</v>
       </c>
       <c r="G274" t="s">
-        <v>42</v>
+        <v>651</v>
+      </c>
+      <c r="H274" t="s">
+        <v>651</v>
       </c>
       <c r="L274" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="M274" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="N274" t="s">
-        <v>71</v>
+        <v>36</v>
       </c>
     </row>
     <row r="275" spans="1:14">
       <c r="A275" t="s">
         <v>652</v>
       </c>
       <c r="B275" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="C275" t="s">
         <v>526</v>
       </c>
       <c r="D275" t="s">
         <v>17</v>
       </c>
       <c r="E275" t="s">
         <v>18</v>
       </c>
       <c r="F275" t="s">
-        <v>653</v>
+        <v>542</v>
       </c>
       <c r="G275" t="s">
-        <v>654</v>
+        <v>42</v>
       </c>
       <c r="L275" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="M275" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="N275" t="s">
-        <v>22</v>
+        <v>71</v>
       </c>
     </row>
     <row r="276" spans="1:14">
       <c r="A276" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="B276" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="C276" t="s">
         <v>526</v>
       </c>
       <c r="D276" t="s">
         <v>17</v>
       </c>
       <c r="E276" t="s">
         <v>18</v>
       </c>
       <c r="F276" t="s">
-        <v>624</v>
+        <v>654</v>
       </c>
       <c r="G276" t="s">
-        <v>602</v>
-[...2 lines deleted...]
-        <v>602</v>
+        <v>655</v>
       </c>
       <c r="L276" t="s">
         <v>35</v>
       </c>
       <c r="M276" t="s">
         <v>35</v>
       </c>
       <c r="N276" t="s">
-        <v>60</v>
+        <v>22</v>
       </c>
     </row>
     <row r="277" spans="1:14">
       <c r="A277" t="s">
         <v>656</v>
       </c>
       <c r="B277" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="C277" t="s">
         <v>526</v>
       </c>
       <c r="D277" t="s">
         <v>17</v>
       </c>
       <c r="E277" t="s">
         <v>18</v>
       </c>
       <c r="F277" t="s">
         <v>568</v>
       </c>
       <c r="G277" t="s">
         <v>657</v>
       </c>
       <c r="L277" t="s">
         <v>21</v>
       </c>
       <c r="M277" t="s">
         <v>22</v>
       </c>
       <c r="N277" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="278" spans="1:14">
       <c r="A278" t="s">
         <v>658</v>
       </c>
       <c r="B278" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="C278" t="s">
         <v>526</v>
       </c>
       <c r="D278" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="E278" t="s">
         <v>18</v>
       </c>
       <c r="F278" t="s">
-        <v>520</v>
+        <v>617</v>
       </c>
       <c r="G278" t="s">
-        <v>375</v>
+        <v>603</v>
       </c>
       <c r="H278" t="s">
-        <v>375</v>
+        <v>603</v>
       </c>
       <c r="L278" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="M278" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="N278" t="s">
-        <v>91</v>
+        <v>60</v>
       </c>
     </row>
     <row r="279" spans="1:14">
       <c r="A279" t="s">
         <v>659</v>
       </c>
       <c r="B279" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="C279" t="s">
         <v>526</v>
       </c>
       <c r="D279" t="s">
         <v>33</v>
       </c>
       <c r="E279" t="s">
         <v>18</v>
       </c>
       <c r="F279" t="s">
-        <v>545</v>
+        <v>520</v>
       </c>
       <c r="G279" t="s">
-        <v>26</v>
+        <v>375</v>
       </c>
       <c r="H279" t="s">
-        <v>26</v>
+        <v>375</v>
       </c>
       <c r="L279" t="s">
         <v>44</v>
       </c>
       <c r="M279" t="s">
         <v>44</v>
       </c>
       <c r="N279" t="s">
-        <v>45</v>
+        <v>91</v>
       </c>
     </row>
     <row r="280" spans="1:14">
       <c r="A280" t="s">
         <v>660</v>
       </c>
       <c r="B280" t="s">
-        <v>661</v>
+        <v>650</v>
       </c>
       <c r="C280" t="s">
         <v>526</v>
       </c>
       <c r="D280" t="s">
         <v>33</v>
       </c>
       <c r="E280" t="s">
         <v>18</v>
       </c>
       <c r="F280" t="s">
-        <v>662</v>
+        <v>545</v>
       </c>
       <c r="G280" t="s">
-        <v>58</v>
+        <v>26</v>
+      </c>
+      <c r="H280" t="s">
+        <v>26</v>
       </c>
       <c r="L280" t="s">
         <v>44</v>
       </c>
       <c r="M280" t="s">
         <v>44</v>
       </c>
       <c r="N280" t="s">
-        <v>91</v>
+        <v>45</v>
       </c>
     </row>
     <row r="281" spans="1:14">
       <c r="A281" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="B281" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="C281" t="s">
         <v>526</v>
       </c>
       <c r="D281" t="s">
         <v>33</v>
       </c>
       <c r="E281" t="s">
         <v>18</v>
       </c>
       <c r="F281" t="s">
-        <v>647</v>
+        <v>663</v>
       </c>
       <c r="G281" t="s">
+        <v>58</v>
+      </c>
+      <c r="L281" t="s">
+        <v>44</v>
+      </c>
+      <c r="M281" t="s">
+        <v>44</v>
+      </c>
+      <c r="N281" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="282" spans="1:14">
+      <c r="A282" t="s">
+        <v>664</v>
+      </c>
+      <c r="B282" t="s">
+        <v>665</v>
+      </c>
+      <c r="C282" t="s">
+        <v>526</v>
+      </c>
+      <c r="D282" t="s">
+        <v>33</v>
+      </c>
+      <c r="E282" t="s">
+        <v>18</v>
+      </c>
+      <c r="F282" t="s">
+        <v>648</v>
+      </c>
+      <c r="G282" t="s">
         <v>575</v>
       </c>
-      <c r="L281" t="s">
-[...5 lines deleted...]
-      <c r="N281" t="s">
+      <c r="L282" t="s">
+        <v>44</v>
+      </c>
+      <c r="M282" t="s">
+        <v>44</v>
+      </c>
+      <c r="N282" t="s">
         <v>91</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">