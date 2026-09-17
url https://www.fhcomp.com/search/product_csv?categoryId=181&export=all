--- v1 (2026-03-24)
+++ v2 (2026-09-17)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1310" uniqueCount="277">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1326" uniqueCount="279">
   <si>
     <t>型号</t>
   </si>
   <si>
     <t>容量</t>
   </si>
   <si>
     <t>尺寸</t>
   </si>
   <si>
     <t>额定电压</t>
   </si>
   <si>
     <t>寿命</t>
   </si>
   <si>
     <t>温度特性</t>
   </si>
   <si>
     <t>公差</t>
   </si>
   <si>
     <t>应用场景</t>
   </si>
   <si>
@@ -246,131 +246,131 @@
   <si>
     <t>450V</t>
   </si>
   <si>
     <t>H100</t>
   </si>
   <si>
     <t>8262VBMH090LQN0810</t>
   </si>
   <si>
     <t>Φ110×90mm</t>
   </si>
   <si>
     <t>H090</t>
   </si>
   <si>
     <t>8262VAMH090LQN0810</t>
   </si>
   <si>
     <t>8222VBMH090LQN0810</t>
   </si>
   <si>
     <t>2200μF</t>
   </si>
   <si>
+    <t>8222VAMH090LQN0810</t>
+  </si>
+  <si>
+    <t>8222VAMH090LQN01E0</t>
+  </si>
+  <si>
     <t>8222VAMH090LQN08E0</t>
   </si>
   <si>
     <t>2.2mF</t>
   </si>
   <si>
-    <t>8222VAMH090LQN0810</t>
-[...2 lines deleted...]
-    <t>8222VAMH090LQN01E0</t>
+    <t>8222VAMA100LQN08E0</t>
   </si>
   <si>
     <t>8222VAMA100LQN0110</t>
   </si>
   <si>
     <t>8222VAMA100LQN0810</t>
   </si>
   <si>
-    <t>8222VAMA100LQN08E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8222VAKF100LQN0810</t>
   </si>
   <si>
     <t>8222VAAA100LQN0810</t>
   </si>
   <si>
     <t>8202VBMH100LQN0810</t>
   </si>
   <si>
     <t>2000μF</t>
   </si>
   <si>
     <t>8202VAMH100LQN0810</t>
   </si>
   <si>
     <t>8182VBMH100LQN01E0</t>
   </si>
   <si>
     <t>1.8mF</t>
   </si>
   <si>
     <t>8182VBMH090LQN0810</t>
   </si>
   <si>
     <t>1800μF</t>
   </si>
   <si>
+    <t>8182VAMH090LQN0810</t>
+  </si>
+  <si>
     <t>8182VAMH090LQN08E0</t>
   </si>
   <si>
-    <t>8182VAMH090LQN0810</t>
+    <t>8182VAMH080LQN0810</t>
+  </si>
+  <si>
+    <t>Φ110×80mm</t>
+  </si>
+  <si>
+    <t>H080</t>
   </si>
   <si>
     <t>8182VAMH080LQN01E0</t>
   </si>
   <si>
-    <t>Φ110×80mm</t>
-[...7 lines deleted...]
-  <si>
     <t>8182VAMF070LQN0110</t>
   </si>
   <si>
     <t>Φ42×70mm</t>
   </si>
   <si>
     <t>F070</t>
   </si>
   <si>
+    <t>8182VAMA100LQN08E0</t>
+  </si>
+  <si>
     <t>8182VAMA100LQN0810</t>
   </si>
   <si>
-    <t>8182VAMA100LQN08E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8182VAMA090LQN0810</t>
   </si>
   <si>
     <t>Φ35×90mm</t>
   </si>
   <si>
     <t>A090</t>
   </si>
   <si>
     <t>8182VAMA090LQN08E0</t>
   </si>
   <si>
     <t>8182VAMA080LQN0810</t>
   </si>
   <si>
     <t>8182VAM4090LQN0810</t>
   </si>
   <si>
     <t>Φ40×90mm</t>
   </si>
   <si>
     <t>4090</t>
   </si>
   <si>
     <t>8182VAM4080LQN0110</t>
@@ -378,492 +378,498 @@
   <si>
     <t>Φ40×80mm</t>
   </si>
   <si>
     <t>4080</t>
   </si>
   <si>
     <t>8182VAM4065LQN0810</t>
   </si>
   <si>
     <t>Φ40×65mm</t>
   </si>
   <si>
     <t>4065</t>
   </si>
   <si>
     <t>8182VAAH080LQN0810</t>
   </si>
   <si>
     <t>8182VAAA100LQN0810</t>
   </si>
   <si>
     <t>8182VAKA090LQN0810</t>
   </si>
   <si>
+    <t>8182VAKA090LQN01J0</t>
+  </si>
+  <si>
     <t>8182VAKA090LQN01E0</t>
   </si>
   <si>
-    <t>8182VAKA090LQN01J0</t>
-[...1 lines deleted...]
-  <si>
     <t>8182VAAA090LQN0810</t>
   </si>
   <si>
     <t>8182VAK4085LQN0810</t>
   </si>
   <si>
     <t>Φ40×85mm</t>
   </si>
   <si>
     <t>4085</t>
   </si>
   <si>
     <t>8162VBMH080LQN0810</t>
   </si>
   <si>
     <t>1600μF</t>
   </si>
   <si>
     <t>8152VBMH080LQN0810</t>
   </si>
   <si>
     <t>1500μF</t>
   </si>
   <si>
     <t>8152VBMA080LQN0110</t>
   </si>
   <si>
     <t>1.5mF</t>
   </si>
   <si>
     <t>8152VAMH080LQN0810</t>
   </si>
   <si>
     <t>8152VAMH070LQN0810</t>
   </si>
   <si>
     <t>Φ110×70mm</t>
   </si>
   <si>
     <t>H070</t>
   </si>
   <si>
+    <t>8152VAMA100LQN08E0</t>
+  </si>
+  <si>
     <t>8152VAMA100LQN0810</t>
   </si>
   <si>
-    <t>8152VAMA100LQN08E0</t>
+    <t>8152VAMA090LQN08E0</t>
   </si>
   <si>
     <t>8152VAMA090LQN0810</t>
   </si>
   <si>
-    <t>8152VAMA090LQN08E0</t>
+    <t>8152VAMA080LQN0110</t>
+  </si>
+  <si>
+    <t>8152VAMA080LQN0810</t>
   </si>
   <si>
     <t>8152VAMA080LQN08E0</t>
   </si>
   <si>
-    <t>8152VAMA080LQN0110</t>
-[...4 lines deleted...]
-  <si>
     <t>8152VAMA070LQN0810</t>
   </si>
   <si>
     <t>Φ35×70mm</t>
   </si>
   <si>
     <t>A070</t>
   </si>
   <si>
     <t>8152VAM4070LQN0810</t>
   </si>
   <si>
     <t>Φ40×70mm</t>
   </si>
   <si>
     <t>4070</t>
   </si>
   <si>
     <t>8152VAM4070LQN0110</t>
   </si>
   <si>
     <t>8152VAKF070LQN01E0</t>
   </si>
   <si>
     <t>8152VAAA100LQN0810</t>
   </si>
   <si>
+    <t>8152VAKA090LQN01J0</t>
+  </si>
+  <si>
+    <t>8152VAKA090LQN01E0</t>
+  </si>
+  <si>
     <t>8152VAAA090LQN0810</t>
   </si>
   <si>
-    <t>8152VAKA090LQN01E0</t>
-[...4 lines deleted...]
-  <si>
     <t>8152VAKA080LQN0810</t>
   </si>
   <si>
     <t>8152VAK4080LQN0810</t>
   </si>
   <si>
     <t>8142VBMH080LQN0110</t>
   </si>
   <si>
     <t>1400μF</t>
   </si>
   <si>
     <t>8142VBMF080LQN0110</t>
   </si>
   <si>
     <t>Φ42×80mm</t>
   </si>
   <si>
     <t>F080</t>
   </si>
   <si>
     <t>8122VBMH070LQN0810</t>
   </si>
   <si>
     <t>1200μF</t>
   </si>
   <si>
     <t>8122VBMA080LQN0810</t>
   </si>
   <si>
     <t>8122VAMH060LQN0810</t>
   </si>
   <si>
+    <t>8122VAMH060LQN01J0</t>
+  </si>
+  <si>
+    <t>1.2mF</t>
+  </si>
+  <si>
+    <t>8122VAMA080LQN01E0</t>
+  </si>
+  <si>
+    <t>8122VAMA080LQN0110</t>
+  </si>
+  <si>
     <t>8122VAMA080LQN01S0</t>
   </si>
   <si>
-    <t>8122VAMA080LQN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8122VAMA080LQN0810</t>
   </si>
   <si>
-    <t>8122VAMA080LQN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8122VAMA070LQN0810</t>
   </si>
   <si>
     <t>8122VAMA070LQN0110</t>
   </si>
   <si>
     <t>8122VAMA070LQN08E0</t>
   </si>
   <si>
+    <t>8122VAMA065LQN01E0</t>
+  </si>
+  <si>
+    <t>Φ35×65mm</t>
+  </si>
+  <si>
+    <t>A065</t>
+  </si>
+  <si>
+    <t>8122VAMA065LQN08J0</t>
+  </si>
+  <si>
     <t>8122VAMA065LQN08E0</t>
   </si>
   <si>
-    <t>Φ35×65mm</t>
-[...7 lines deleted...]
-  <si>
     <t>8122VAMA065LQN0810</t>
   </si>
   <si>
-    <t>8122VAMA065LQN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8122VAMA065LQN0110</t>
   </si>
   <si>
     <t>8122VAMA060LQN0810</t>
   </si>
   <si>
     <t>8122VBKA080LQN0110</t>
   </si>
   <si>
-    <t>1.2mF</t>
-[...1 lines deleted...]
-  <si>
     <t>8122VBKA065LQN0810</t>
   </si>
   <si>
     <t>8122VAKH070LQN0810</t>
   </si>
   <si>
     <t>K122VAKH060LQN01E0</t>
   </si>
   <si>
     <t>8122VAKF070LQN0810</t>
   </si>
   <si>
     <t>8122VAKF060LQN01E0</t>
   </si>
   <si>
     <t>Φ42×60mm</t>
   </si>
   <si>
     <t>F060</t>
   </si>
   <si>
     <t>8122VAKA080LQN0810</t>
   </si>
   <si>
     <t>8122VAKA070LQN0810</t>
   </si>
   <si>
     <t>8122VAKA070LQN01J0</t>
   </si>
   <si>
     <t>8122VAKA070LQN01E0</t>
   </si>
   <si>
     <t>8122VAKA065LQN0810</t>
   </si>
   <si>
+    <t>8122VAAA065LQN0810</t>
+  </si>
+  <si>
     <t>8122VAKA065LQN0110</t>
   </si>
   <si>
-    <t>8122VAAA065LQN0810</t>
-[...1 lines deleted...]
-  <si>
     <t>8102VBMH060LQN0810</t>
   </si>
   <si>
     <t>1000μF</t>
   </si>
   <si>
     <t>8102VBMA070LQN01E0</t>
   </si>
   <si>
     <t>8102VAMH060LQN0810</t>
   </si>
   <si>
     <t>8102VAMH055LQN0810</t>
   </si>
   <si>
     <t>1mF</t>
   </si>
   <si>
     <t>Φ110×55mm</t>
   </si>
   <si>
     <t>H055</t>
   </si>
   <si>
     <t>8102VAMA070LQN0810</t>
   </si>
   <si>
     <t>8102VAMA070LQN0110</t>
   </si>
   <si>
     <t>8102VAMA065LQN0810</t>
   </si>
   <si>
+    <t>8102VAMA065LQN01E0</t>
+  </si>
+  <si>
     <t>8102VAMA065LQN08J0</t>
   </si>
   <si>
-    <t>8102VAMA065LQN01E0</t>
+    <t>8102VAMA060LQN01E0</t>
   </si>
   <si>
     <t>8102VAMA060LQN0110</t>
   </si>
   <si>
     <t>8102VAMA060LQN0810</t>
   </si>
   <si>
     <t>8102VAMA060LQN08E0</t>
   </si>
   <si>
-    <t>8102VAMA060LQN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8102VAMA055LQN01E0</t>
   </si>
   <si>
     <t>Φ35×55mm</t>
   </si>
   <si>
     <t>A055</t>
   </si>
   <si>
+    <t>8102VAMA050LQN0110</t>
+  </si>
+  <si>
     <t>8102VAMA050LQN0810</t>
   </si>
   <si>
-    <t>8102VAMA050LQN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8102MAM2230LQN01J0</t>
   </si>
   <si>
     <t>Φ22×30mm</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>8102VBKA060LQN0810</t>
   </si>
   <si>
     <t>8102VAKA070LQN0810</t>
   </si>
   <si>
     <t>8102VAKA065LQN0110</t>
   </si>
   <si>
     <t>8102VAKA060LQN0110</t>
   </si>
   <si>
     <t>8102VAKA060LQN0810</t>
   </si>
   <si>
     <t>8821VBMA065LQN0110</t>
   </si>
   <si>
     <t>820μF</t>
   </si>
   <si>
+    <t>8821VBMA060LQN01E0</t>
+  </si>
+  <si>
     <t>8821VBMA060LQN0110</t>
   </si>
   <si>
-    <t>8821VBMA060LQN01E0</t>
+    <t>8821VAMA060LQN0810</t>
+  </si>
+  <si>
+    <t>8821VAMA060LQN0110</t>
   </si>
   <si>
     <t>8821VAMA060LQN08E0</t>
   </si>
   <si>
-    <t>8821VAMA060LQN0110</t>
-[...4 lines deleted...]
-  <si>
     <t>8821VAMA050LQN01F0</t>
   </si>
   <si>
     <t>8821VAMA050LQN08E0</t>
   </si>
   <si>
     <t>8821VAMA050LQN01E0</t>
   </si>
   <si>
     <t>8821VAMA050LQN0810</t>
   </si>
   <si>
     <t>8821VAKA060LQN0810</t>
   </si>
   <si>
     <t>8681VBMA050LQN0110</t>
   </si>
   <si>
     <t>680μF</t>
   </si>
   <si>
+    <t>8681VAMH050LQN01J0</t>
+  </si>
+  <si>
+    <t>8681VAMA050LQN0810</t>
+  </si>
+  <si>
     <t>8681VAMA050LQN0110</t>
   </si>
   <si>
-    <t>8681VAMA050LQN0810</t>
-[...1 lines deleted...]
-  <si>
     <t>8681VAMA040LQN08E0</t>
   </si>
   <si>
     <t>Φ35×40mm</t>
   </si>
   <si>
     <t>A040</t>
   </si>
   <si>
     <t>8681MFMA040LQN0810</t>
   </si>
   <si>
     <t>350V</t>
   </si>
   <si>
     <t>8681VAKA050LQN0810</t>
   </si>
   <si>
     <t>8561VBMA045LQN0810</t>
   </si>
   <si>
     <t>560μF</t>
   </si>
   <si>
     <t>Φ35×45mm</t>
   </si>
   <si>
     <t>A045</t>
   </si>
   <si>
+    <t>8561VAMA050LQN01E0</t>
+  </si>
+  <si>
+    <t>8561VAMA050LQM0810</t>
+  </si>
+  <si>
     <t>8561VAMA050LQN0810</t>
   </si>
   <si>
-    <t>8561VAMA050LQN01E0</t>
-[...4 lines deleted...]
-  <si>
     <t>8561VAMA045LQN0110</t>
   </si>
   <si>
     <t>8561VAM3045LQN01E0</t>
   </si>
   <si>
     <t>Φ30×45mm</t>
   </si>
   <si>
     <t>3045</t>
   </si>
   <si>
     <t>8471VFMA060LQN01E0</t>
   </si>
   <si>
     <t>470μF</t>
   </si>
   <si>
     <t>550V</t>
   </si>
   <si>
     <t>8471VBMA050LQN0810</t>
   </si>
   <si>
     <t>8471VBMA050LQN0110</t>
   </si>
   <si>
     <t>8471VBMA045LQN0810</t>
   </si>
   <si>
+    <t>8471VBMA040LQN0810</t>
+  </si>
+  <si>
     <t>8471VBMA040LQN0110</t>
-  </si>
-[...1 lines deleted...]
-    <t>8471VBMA040LQN0810</t>
   </si>
   <si>
     <t>8471VAKA040LQN0810</t>
   </si>
   <si>
     <t>8391VBMA045LQN0110</t>
   </si>
   <si>
     <t>390μF</t>
   </si>
   <si>
     <t>8221VBM3030LQN0110</t>
   </si>
   <si>
     <t>220μF</t>
   </si>
   <si>
     <t>Φ30×30mm</t>
   </si>
   <si>
     <t>3030</t>
   </si>
 </sst>
 </file>
 
@@ -1176,51 +1182,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:N163"/>
+  <dimension ref="A1:N165"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1898,109 +1904,109 @@
       </c>
       <c r="D24" t="s">
         <v>70</v>
       </c>
       <c r="E24" t="s">
         <v>17</v>
       </c>
       <c r="F24" t="s">
         <v>18</v>
       </c>
       <c r="G24" t="s">
         <v>19</v>
       </c>
       <c r="H24" t="s">
         <v>74</v>
       </c>
       <c r="N24">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
         <v>78</v>
       </c>
       <c r="B25" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="C25" t="s">
         <v>73</v>
       </c>
       <c r="D25" t="s">
         <v>65</v>
       </c>
       <c r="E25" t="s">
         <v>17</v>
       </c>
       <c r="F25" t="s">
         <v>18</v>
       </c>
       <c r="G25" t="s">
         <v>19</v>
       </c>
       <c r="H25" t="s">
         <v>74</v>
       </c>
       <c r="N25">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B26" t="s">
         <v>77</v>
       </c>
       <c r="C26" t="s">
         <v>73</v>
       </c>
       <c r="D26" t="s">
         <v>65</v>
       </c>
       <c r="E26" t="s">
         <v>17</v>
       </c>
       <c r="F26" t="s">
         <v>18</v>
       </c>
       <c r="G26" t="s">
         <v>19</v>
       </c>
       <c r="H26" t="s">
         <v>74</v>
       </c>
       <c r="N26">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
+        <v>80</v>
+      </c>
+      <c r="B27" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="C27" t="s">
         <v>73</v>
       </c>
       <c r="D27" t="s">
         <v>65</v>
       </c>
       <c r="E27" t="s">
         <v>17</v>
       </c>
       <c r="F27" t="s">
         <v>18</v>
       </c>
       <c r="G27" t="s">
         <v>19</v>
       </c>
       <c r="H27" t="s">
         <v>74</v>
       </c>
       <c r="N27">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
@@ -2246,80 +2252,80 @@
       </c>
       <c r="D36" t="s">
         <v>70</v>
       </c>
       <c r="E36" t="s">
         <v>17</v>
       </c>
       <c r="F36" t="s">
         <v>18</v>
       </c>
       <c r="G36" t="s">
         <v>19</v>
       </c>
       <c r="H36" t="s">
         <v>74</v>
       </c>
       <c r="N36">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:14">
       <c r="A37" t="s">
         <v>94</v>
       </c>
       <c r="B37" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C37" t="s">
         <v>73</v>
       </c>
       <c r="D37" t="s">
         <v>65</v>
       </c>
       <c r="E37" t="s">
         <v>17</v>
       </c>
       <c r="F37" t="s">
         <v>18</v>
       </c>
       <c r="G37" t="s">
         <v>19</v>
       </c>
       <c r="H37" t="s">
         <v>74</v>
       </c>
       <c r="N37">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:14">
       <c r="A38" t="s">
         <v>95</v>
       </c>
       <c r="B38" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="C38" t="s">
         <v>73</v>
       </c>
       <c r="D38" t="s">
         <v>65</v>
       </c>
       <c r="E38" t="s">
         <v>17</v>
       </c>
       <c r="F38" t="s">
         <v>18</v>
       </c>
       <c r="G38" t="s">
         <v>19</v>
       </c>
       <c r="H38" t="s">
         <v>74</v>
       </c>
       <c r="N38">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:14">
       <c r="A39" t="s">
@@ -3609,649 +3615,649 @@
       </c>
       <c r="D83" t="s">
         <v>65</v>
       </c>
       <c r="E83" t="s">
         <v>17</v>
       </c>
       <c r="F83" t="s">
         <v>18</v>
       </c>
       <c r="G83" t="s">
         <v>19</v>
       </c>
       <c r="H83" t="s">
         <v>37</v>
       </c>
       <c r="N83">
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:14">
       <c r="A84" t="s">
         <v>168</v>
       </c>
       <c r="B84" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="C84" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="D84" t="s">
         <v>65</v>
       </c>
       <c r="E84" t="s">
         <v>17</v>
       </c>
       <c r="F84" t="s">
         <v>18</v>
       </c>
       <c r="G84" t="s">
         <v>19</v>
       </c>
       <c r="H84" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="N84">
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:14">
       <c r="A85" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B85" t="s">
         <v>165</v>
       </c>
       <c r="C85" t="s">
         <v>40</v>
       </c>
       <c r="D85" t="s">
         <v>65</v>
       </c>
       <c r="E85" t="s">
         <v>17</v>
       </c>
       <c r="F85" t="s">
         <v>18</v>
       </c>
       <c r="G85" t="s">
         <v>19</v>
       </c>
       <c r="H85" t="s">
         <v>41</v>
       </c>
       <c r="N85">
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:14">
       <c r="A86" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B86" t="s">
         <v>165</v>
       </c>
       <c r="C86" t="s">
         <v>40</v>
       </c>
       <c r="D86" t="s">
         <v>65</v>
       </c>
       <c r="E86" t="s">
         <v>17</v>
       </c>
       <c r="F86" t="s">
         <v>18</v>
       </c>
       <c r="G86" t="s">
         <v>19</v>
       </c>
       <c r="H86" t="s">
         <v>41</v>
       </c>
       <c r="N86">
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:14">
       <c r="A87" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B87" t="s">
         <v>165</v>
       </c>
       <c r="C87" t="s">
         <v>40</v>
       </c>
       <c r="D87" t="s">
         <v>65</v>
       </c>
       <c r="E87" t="s">
         <v>17</v>
       </c>
       <c r="F87" t="s">
         <v>18</v>
       </c>
       <c r="G87" t="s">
         <v>19</v>
       </c>
       <c r="H87" t="s">
         <v>41</v>
       </c>
       <c r="N87">
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:14">
       <c r="A88" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B88" t="s">
         <v>165</v>
       </c>
       <c r="C88" t="s">
-        <v>146</v>
+        <v>40</v>
       </c>
       <c r="D88" t="s">
         <v>65</v>
       </c>
       <c r="E88" t="s">
         <v>17</v>
       </c>
       <c r="F88" t="s">
         <v>18</v>
       </c>
       <c r="G88" t="s">
         <v>19</v>
       </c>
       <c r="H88" t="s">
-        <v>147</v>
+        <v>41</v>
       </c>
       <c r="N88">
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:14">
       <c r="A89" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B89" t="s">
         <v>165</v>
       </c>
       <c r="C89" t="s">
         <v>146</v>
       </c>
       <c r="D89" t="s">
         <v>65</v>
       </c>
       <c r="E89" t="s">
         <v>17</v>
       </c>
       <c r="F89" t="s">
         <v>18</v>
       </c>
       <c r="G89" t="s">
         <v>19</v>
       </c>
       <c r="H89" t="s">
         <v>147</v>
       </c>
       <c r="N89">
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:14">
       <c r="A90" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B90" t="s">
         <v>165</v>
       </c>
       <c r="C90" t="s">
         <v>146</v>
       </c>
       <c r="D90" t="s">
         <v>65</v>
       </c>
       <c r="E90" t="s">
         <v>17</v>
       </c>
       <c r="F90" t="s">
         <v>18</v>
       </c>
       <c r="G90" t="s">
         <v>19</v>
       </c>
       <c r="H90" t="s">
         <v>147</v>
       </c>
       <c r="N90">
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:14">
       <c r="A91" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B91" t="s">
         <v>165</v>
       </c>
       <c r="C91" t="s">
-        <v>176</v>
+        <v>146</v>
       </c>
       <c r="D91" t="s">
         <v>65</v>
       </c>
       <c r="E91" t="s">
         <v>17</v>
       </c>
       <c r="F91" t="s">
         <v>18</v>
       </c>
       <c r="G91" t="s">
         <v>19</v>
       </c>
       <c r="H91" t="s">
-        <v>177</v>
+        <v>147</v>
       </c>
       <c r="N91">
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:14">
       <c r="A92" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="B92" t="s">
         <v>165</v>
       </c>
       <c r="C92" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="D92" t="s">
         <v>65</v>
       </c>
       <c r="E92" t="s">
         <v>17</v>
       </c>
       <c r="F92" t="s">
         <v>18</v>
       </c>
       <c r="G92" t="s">
         <v>19</v>
       </c>
       <c r="H92" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="N92">
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:14">
       <c r="A93" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B93" t="s">
         <v>165</v>
       </c>
       <c r="C93" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="D93" t="s">
         <v>65</v>
       </c>
       <c r="E93" t="s">
         <v>17</v>
       </c>
       <c r="F93" t="s">
         <v>18</v>
       </c>
       <c r="G93" t="s">
         <v>19</v>
       </c>
       <c r="H93" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="N93">
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:14">
       <c r="A94" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B94" t="s">
         <v>165</v>
       </c>
       <c r="C94" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="D94" t="s">
         <v>65</v>
       </c>
       <c r="E94" t="s">
         <v>17</v>
       </c>
       <c r="F94" t="s">
         <v>18</v>
       </c>
       <c r="G94" t="s">
         <v>19</v>
       </c>
       <c r="H94" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="N94">
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:14">
       <c r="A95" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B95" t="s">
         <v>165</v>
       </c>
       <c r="C95" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="D95" t="s">
         <v>65</v>
       </c>
       <c r="E95" t="s">
         <v>17</v>
       </c>
       <c r="F95" t="s">
         <v>18</v>
       </c>
       <c r="G95" t="s">
         <v>19</v>
       </c>
       <c r="H95" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="N95">
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:14">
       <c r="A96" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B96" t="s">
         <v>165</v>
       </c>
       <c r="C96" t="s">
-        <v>54</v>
+        <v>178</v>
       </c>
       <c r="D96" t="s">
         <v>65</v>
       </c>
       <c r="E96" t="s">
         <v>17</v>
       </c>
       <c r="F96" t="s">
         <v>18</v>
       </c>
       <c r="G96" t="s">
         <v>19</v>
       </c>
       <c r="H96" t="s">
-        <v>55</v>
+        <v>179</v>
       </c>
       <c r="N96">
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:14">
       <c r="A97" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B97" t="s">
-        <v>184</v>
+        <v>165</v>
       </c>
       <c r="C97" t="s">
-        <v>40</v>
+        <v>54</v>
       </c>
       <c r="D97" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="E97" t="s">
         <v>17</v>
       </c>
       <c r="F97" t="s">
         <v>18</v>
       </c>
       <c r="G97" t="s">
-        <v>66</v>
+        <v>19</v>
       </c>
       <c r="H97" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="N97">
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:14">
       <c r="A98" t="s">
         <v>185</v>
       </c>
       <c r="B98" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="C98" t="s">
-        <v>176</v>
+        <v>40</v>
       </c>
       <c r="D98" t="s">
         <v>70</v>
       </c>
       <c r="E98" t="s">
         <v>17</v>
       </c>
       <c r="F98" t="s">
         <v>18</v>
       </c>
       <c r="G98" t="s">
         <v>66</v>
       </c>
       <c r="H98" t="s">
-        <v>177</v>
+        <v>41</v>
       </c>
       <c r="N98">
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:14">
       <c r="A99" t="s">
         <v>186</v>
       </c>
       <c r="B99" t="s">
-        <v>184</v>
+        <v>165</v>
       </c>
       <c r="C99" t="s">
-        <v>136</v>
+        <v>178</v>
       </c>
       <c r="D99" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="E99" t="s">
         <v>17</v>
       </c>
       <c r="F99" t="s">
         <v>18</v>
       </c>
       <c r="G99" t="s">
         <v>66</v>
       </c>
       <c r="H99" t="s">
-        <v>137</v>
+        <v>179</v>
       </c>
       <c r="N99">
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:14">
       <c r="A100" t="s">
         <v>187</v>
       </c>
       <c r="B100" t="s">
-        <v>184</v>
+        <v>169</v>
       </c>
       <c r="C100" t="s">
-        <v>35</v>
+        <v>136</v>
       </c>
       <c r="D100" t="s">
         <v>65</v>
       </c>
       <c r="E100" t="s">
         <v>17</v>
       </c>
       <c r="F100" t="s">
         <v>18</v>
       </c>
       <c r="G100" t="s">
         <v>66</v>
       </c>
       <c r="H100" t="s">
-        <v>37</v>
+        <v>137</v>
       </c>
       <c r="N100">
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:14">
       <c r="A101" t="s">
         <v>188</v>
       </c>
       <c r="B101" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="C101" t="s">
-        <v>101</v>
+        <v>35</v>
       </c>
       <c r="D101" t="s">
         <v>65</v>
       </c>
       <c r="E101" t="s">
         <v>17</v>
       </c>
       <c r="F101" t="s">
         <v>18</v>
       </c>
       <c r="G101" t="s">
         <v>66</v>
       </c>
       <c r="H101" t="s">
-        <v>102</v>
+        <v>37</v>
       </c>
       <c r="N101">
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:14">
       <c r="A102" t="s">
         <v>189</v>
       </c>
       <c r="B102" t="s">
         <v>165</v>
       </c>
       <c r="C102" t="s">
-        <v>190</v>
+        <v>101</v>
       </c>
       <c r="D102" t="s">
         <v>65</v>
       </c>
       <c r="E102" t="s">
         <v>17</v>
       </c>
       <c r="F102" t="s">
         <v>18</v>
       </c>
       <c r="G102" t="s">
         <v>66</v>
       </c>
       <c r="H102" t="s">
-        <v>191</v>
+        <v>102</v>
       </c>
       <c r="N102">
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:14">
       <c r="A103" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="B103" t="s">
         <v>165</v>
       </c>
       <c r="C103" t="s">
-        <v>40</v>
+        <v>191</v>
       </c>
       <c r="D103" t="s">
         <v>65</v>
       </c>
       <c r="E103" t="s">
         <v>17</v>
       </c>
       <c r="F103" t="s">
         <v>18</v>
       </c>
       <c r="G103" t="s">
         <v>66</v>
       </c>
       <c r="H103" t="s">
-        <v>41</v>
+        <v>192</v>
       </c>
       <c r="N103">
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:14">
       <c r="A104" t="s">
         <v>193</v>
       </c>
       <c r="B104" t="s">
         <v>165</v>
       </c>
       <c r="C104" t="s">
-        <v>146</v>
+        <v>40</v>
       </c>
       <c r="D104" t="s">
         <v>65</v>
       </c>
       <c r="E104" t="s">
         <v>17</v>
       </c>
       <c r="F104" t="s">
         <v>18</v>
       </c>
       <c r="G104" t="s">
         <v>66</v>
       </c>
       <c r="H104" t="s">
-        <v>147</v>
+        <v>41</v>
       </c>
       <c r="N104">
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:14">
       <c r="A105" t="s">
         <v>194</v>
       </c>
       <c r="B105" t="s">
         <v>165</v>
       </c>
       <c r="C105" t="s">
         <v>146</v>
       </c>
       <c r="D105" t="s">
         <v>65</v>
       </c>
       <c r="E105" t="s">
         <v>17</v>
       </c>
       <c r="F105" t="s">
         <v>18</v>
       </c>
       <c r="G105" t="s">
@@ -4279,1692 +4285,1750 @@
       </c>
       <c r="E106" t="s">
         <v>17</v>
       </c>
       <c r="F106" t="s">
         <v>18</v>
       </c>
       <c r="G106" t="s">
         <v>66</v>
       </c>
       <c r="H106" t="s">
         <v>147</v>
       </c>
       <c r="N106">
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:14">
       <c r="A107" t="s">
         <v>196</v>
       </c>
       <c r="B107" t="s">
         <v>165</v>
       </c>
       <c r="C107" t="s">
-        <v>176</v>
+        <v>146</v>
       </c>
       <c r="D107" t="s">
         <v>65</v>
       </c>
       <c r="E107" t="s">
         <v>17</v>
       </c>
       <c r="F107" t="s">
         <v>18</v>
       </c>
       <c r="G107" t="s">
         <v>66</v>
       </c>
       <c r="H107" t="s">
-        <v>177</v>
+        <v>147</v>
       </c>
       <c r="N107">
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:14">
       <c r="A108" t="s">
         <v>197</v>
       </c>
       <c r="B108" t="s">
         <v>165</v>
       </c>
       <c r="C108" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="D108" t="s">
         <v>65</v>
       </c>
       <c r="E108" t="s">
         <v>17</v>
       </c>
       <c r="F108" t="s">
         <v>18</v>
       </c>
       <c r="G108" t="s">
         <v>66</v>
       </c>
       <c r="H108" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="N108">
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:14">
       <c r="A109" t="s">
         <v>198</v>
       </c>
       <c r="B109" t="s">
         <v>165</v>
       </c>
       <c r="C109" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="D109" t="s">
         <v>65</v>
       </c>
       <c r="E109" t="s">
         <v>17</v>
       </c>
       <c r="F109" t="s">
         <v>18</v>
       </c>
       <c r="G109" t="s">
         <v>66</v>
       </c>
       <c r="H109" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="N109">
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:14">
       <c r="A110" t="s">
         <v>199</v>
       </c>
       <c r="B110" t="s">
-        <v>200</v>
+        <v>165</v>
       </c>
       <c r="C110" t="s">
-        <v>35</v>
+        <v>178</v>
       </c>
       <c r="D110" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="E110" t="s">
         <v>17</v>
       </c>
       <c r="F110" t="s">
         <v>18</v>
       </c>
       <c r="G110" t="s">
-        <v>19</v>
+        <v>66</v>
       </c>
       <c r="H110" t="s">
-        <v>37</v>
+        <v>179</v>
       </c>
       <c r="N110">
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:14">
       <c r="A111" t="s">
+        <v>200</v>
+      </c>
+      <c r="B111" t="s">
         <v>201</v>
       </c>
-      <c r="B111" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C111" t="s">
-        <v>146</v>
+        <v>35</v>
       </c>
       <c r="D111" t="s">
         <v>70</v>
       </c>
       <c r="E111" t="s">
         <v>17</v>
       </c>
       <c r="F111" t="s">
         <v>18</v>
       </c>
       <c r="G111" t="s">
         <v>19</v>
       </c>
       <c r="H111" t="s">
-        <v>147</v>
+        <v>37</v>
       </c>
       <c r="N111">
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:14">
       <c r="A112" t="s">
         <v>202</v>
       </c>
       <c r="B112" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C112" t="s">
-        <v>35</v>
+        <v>146</v>
       </c>
       <c r="D112" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="E112" t="s">
         <v>17</v>
       </c>
       <c r="F112" t="s">
         <v>18</v>
       </c>
       <c r="G112" t="s">
         <v>19</v>
       </c>
       <c r="H112" t="s">
-        <v>37</v>
+        <v>147</v>
       </c>
       <c r="N112">
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:14">
       <c r="A113" t="s">
         <v>203</v>
       </c>
       <c r="B113" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="C113" t="s">
-        <v>205</v>
+        <v>35</v>
       </c>
       <c r="D113" t="s">
         <v>65</v>
       </c>
       <c r="E113" t="s">
         <v>17</v>
       </c>
       <c r="F113" t="s">
         <v>18</v>
       </c>
       <c r="G113" t="s">
         <v>19</v>
       </c>
       <c r="H113" t="s">
-        <v>206</v>
+        <v>37</v>
       </c>
       <c r="N113">
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:14">
       <c r="A114" t="s">
+        <v>204</v>
+      </c>
+      <c r="B114" t="s">
+        <v>205</v>
+      </c>
+      <c r="C114" t="s">
+        <v>206</v>
+      </c>
+      <c r="D114" t="s">
+        <v>65</v>
+      </c>
+      <c r="E114" t="s">
+        <v>17</v>
+      </c>
+      <c r="F114" t="s">
+        <v>18</v>
+      </c>
+      <c r="G114" t="s">
+        <v>19</v>
+      </c>
+      <c r="H114" t="s">
         <v>207</v>
-      </c>
-[...19 lines deleted...]
-        <v>147</v>
       </c>
       <c r="N114">
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:14">
       <c r="A115" t="s">
         <v>208</v>
       </c>
       <c r="B115" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C115" t="s">
         <v>146</v>
       </c>
       <c r="D115" t="s">
         <v>65</v>
       </c>
       <c r="E115" t="s">
         <v>17</v>
       </c>
       <c r="F115" t="s">
         <v>18</v>
       </c>
       <c r="G115" t="s">
         <v>19</v>
       </c>
       <c r="H115" t="s">
         <v>147</v>
       </c>
       <c r="N115">
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:14">
       <c r="A116" t="s">
         <v>209</v>
       </c>
       <c r="B116" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C116" t="s">
-        <v>176</v>
+        <v>146</v>
       </c>
       <c r="D116" t="s">
         <v>65</v>
       </c>
       <c r="E116" t="s">
         <v>17</v>
       </c>
       <c r="F116" t="s">
         <v>18</v>
       </c>
       <c r="G116" t="s">
         <v>19</v>
       </c>
       <c r="H116" t="s">
-        <v>177</v>
+        <v>147</v>
       </c>
       <c r="N116">
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:14">
       <c r="A117" t="s">
         <v>210</v>
       </c>
       <c r="B117" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C117" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="D117" t="s">
         <v>65</v>
       </c>
       <c r="E117" t="s">
         <v>17</v>
       </c>
       <c r="F117" t="s">
         <v>18</v>
       </c>
       <c r="G117" t="s">
         <v>19</v>
       </c>
       <c r="H117" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="N117">
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:14">
       <c r="A118" t="s">
         <v>211</v>
       </c>
       <c r="B118" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C118" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="D118" t="s">
         <v>65</v>
       </c>
       <c r="E118" t="s">
         <v>17</v>
       </c>
       <c r="F118" t="s">
         <v>18</v>
       </c>
       <c r="G118" t="s">
         <v>19</v>
       </c>
       <c r="H118" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="N118">
         <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:14">
       <c r="A119" t="s">
         <v>212</v>
       </c>
       <c r="B119" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C119" t="s">
-        <v>54</v>
+        <v>178</v>
       </c>
       <c r="D119" t="s">
         <v>65</v>
       </c>
       <c r="E119" t="s">
         <v>17</v>
       </c>
       <c r="F119" t="s">
         <v>18</v>
       </c>
       <c r="G119" t="s">
         <v>19</v>
       </c>
       <c r="H119" t="s">
-        <v>55</v>
+        <v>179</v>
       </c>
       <c r="N119">
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:14">
       <c r="A120" t="s">
         <v>213</v>
       </c>
       <c r="B120" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C120" t="s">
         <v>54</v>
       </c>
       <c r="D120" t="s">
         <v>65</v>
       </c>
       <c r="E120" t="s">
         <v>17</v>
       </c>
       <c r="F120" t="s">
         <v>18</v>
       </c>
       <c r="G120" t="s">
         <v>19</v>
       </c>
       <c r="H120" t="s">
         <v>55</v>
       </c>
       <c r="N120">
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:14">
       <c r="A121" t="s">
         <v>214</v>
       </c>
       <c r="B121" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C121" t="s">
         <v>54</v>
       </c>
       <c r="D121" t="s">
         <v>65</v>
       </c>
       <c r="E121" t="s">
         <v>17</v>
       </c>
       <c r="F121" t="s">
         <v>18</v>
       </c>
       <c r="G121" t="s">
         <v>19</v>
       </c>
       <c r="H121" t="s">
         <v>55</v>
       </c>
       <c r="N121">
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:14">
       <c r="A122" t="s">
         <v>215</v>
       </c>
       <c r="B122" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C122" t="s">
         <v>54</v>
       </c>
       <c r="D122" t="s">
         <v>65</v>
       </c>
       <c r="E122" t="s">
         <v>17</v>
       </c>
       <c r="F122" t="s">
         <v>18</v>
       </c>
       <c r="G122" t="s">
         <v>19</v>
       </c>
       <c r="H122" t="s">
         <v>55</v>
       </c>
       <c r="N122">
         <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:14">
       <c r="A123" t="s">
         <v>216</v>
       </c>
       <c r="B123" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C123" t="s">
-        <v>217</v>
+        <v>54</v>
       </c>
       <c r="D123" t="s">
         <v>65</v>
       </c>
       <c r="E123" t="s">
         <v>17</v>
       </c>
       <c r="F123" t="s">
         <v>18</v>
       </c>
       <c r="G123" t="s">
         <v>19</v>
       </c>
       <c r="H123" t="s">
-        <v>218</v>
+        <v>55</v>
       </c>
       <c r="N123">
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:14">
       <c r="A124" t="s">
+        <v>217</v>
+      </c>
+      <c r="B124" t="s">
+        <v>201</v>
+      </c>
+      <c r="C124" t="s">
+        <v>218</v>
+      </c>
+      <c r="D124" t="s">
+        <v>65</v>
+      </c>
+      <c r="E124" t="s">
+        <v>17</v>
+      </c>
+      <c r="F124" t="s">
+        <v>18</v>
+      </c>
+      <c r="G124" t="s">
+        <v>19</v>
+      </c>
+      <c r="H124" t="s">
         <v>219</v>
-      </c>
-[...19 lines deleted...]
-        <v>48</v>
       </c>
       <c r="N124">
         <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:14">
       <c r="A125" t="s">
         <v>220</v>
       </c>
       <c r="B125" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C125" t="s">
         <v>47</v>
       </c>
       <c r="D125" t="s">
         <v>65</v>
       </c>
       <c r="E125" t="s">
         <v>17</v>
       </c>
       <c r="F125" t="s">
         <v>18</v>
       </c>
       <c r="G125" t="s">
         <v>19</v>
       </c>
       <c r="H125" t="s">
         <v>48</v>
       </c>
       <c r="N125">
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:14">
       <c r="A126" t="s">
         <v>221</v>
       </c>
       <c r="B126" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C126" t="s">
-        <v>222</v>
+        <v>47</v>
       </c>
       <c r="D126" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="E126" t="s">
         <v>17</v>
       </c>
       <c r="F126" t="s">
         <v>18</v>
       </c>
       <c r="G126" t="s">
         <v>19</v>
       </c>
       <c r="H126" t="s">
-        <v>223</v>
+        <v>48</v>
       </c>
       <c r="N126">
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:14">
       <c r="A127" t="s">
+        <v>222</v>
+      </c>
+      <c r="B127" t="s">
+        <v>201</v>
+      </c>
+      <c r="C127" t="s">
+        <v>223</v>
+      </c>
+      <c r="D127" t="s">
+        <v>16</v>
+      </c>
+      <c r="E127" t="s">
+        <v>17</v>
+      </c>
+      <c r="F127" t="s">
+        <v>18</v>
+      </c>
+      <c r="G127" t="s">
+        <v>19</v>
+      </c>
+      <c r="H127" t="s">
         <v>224</v>
-      </c>
-[...19 lines deleted...]
-        <v>55</v>
       </c>
       <c r="N127">
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:14">
       <c r="A128" t="s">
         <v>225</v>
       </c>
       <c r="B128" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C128" t="s">
-        <v>146</v>
+        <v>54</v>
       </c>
       <c r="D128" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="E128" t="s">
         <v>17</v>
       </c>
       <c r="F128" t="s">
         <v>18</v>
       </c>
       <c r="G128" t="s">
         <v>66</v>
       </c>
       <c r="H128" t="s">
-        <v>147</v>
+        <v>55</v>
       </c>
       <c r="N128">
         <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:14">
       <c r="A129" t="s">
         <v>226</v>
       </c>
       <c r="B129" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="C129" t="s">
-        <v>176</v>
+        <v>146</v>
       </c>
       <c r="D129" t="s">
         <v>65</v>
       </c>
       <c r="E129" t="s">
         <v>17</v>
       </c>
       <c r="F129" t="s">
         <v>18</v>
       </c>
       <c r="G129" t="s">
         <v>66</v>
       </c>
       <c r="H129" t="s">
-        <v>177</v>
+        <v>147</v>
       </c>
       <c r="N129">
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:14">
       <c r="A130" t="s">
         <v>227</v>
       </c>
       <c r="B130" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="C130" t="s">
-        <v>54</v>
+        <v>178</v>
       </c>
       <c r="D130" t="s">
         <v>65</v>
       </c>
       <c r="E130" t="s">
         <v>17</v>
       </c>
       <c r="F130" t="s">
         <v>18</v>
       </c>
       <c r="G130" t="s">
         <v>66</v>
       </c>
       <c r="H130" t="s">
-        <v>55</v>
+        <v>179</v>
       </c>
       <c r="N130">
         <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:14">
       <c r="A131" t="s">
         <v>228</v>
       </c>
       <c r="B131" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C131" t="s">
         <v>54</v>
       </c>
       <c r="D131" t="s">
         <v>65</v>
       </c>
       <c r="E131" t="s">
         <v>17</v>
       </c>
       <c r="F131" t="s">
         <v>18</v>
       </c>
       <c r="G131" t="s">
         <v>66</v>
       </c>
       <c r="H131" t="s">
         <v>55</v>
       </c>
       <c r="N131">
         <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:14">
       <c r="A132" t="s">
         <v>229</v>
       </c>
       <c r="B132" t="s">
-        <v>230</v>
+        <v>201</v>
       </c>
       <c r="C132" t="s">
-        <v>176</v>
+        <v>54</v>
       </c>
       <c r="D132" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="E132" t="s">
         <v>17</v>
       </c>
       <c r="F132" t="s">
         <v>18</v>
       </c>
       <c r="G132" t="s">
-        <v>19</v>
+        <v>66</v>
       </c>
       <c r="H132" t="s">
-        <v>177</v>
+        <v>55</v>
       </c>
       <c r="N132">
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:14">
       <c r="A133" t="s">
+        <v>230</v>
+      </c>
+      <c r="B133" t="s">
         <v>231</v>
       </c>
-      <c r="B133" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C133" t="s">
-        <v>54</v>
+        <v>178</v>
       </c>
       <c r="D133" t="s">
         <v>70</v>
       </c>
       <c r="E133" t="s">
         <v>17</v>
       </c>
       <c r="F133" t="s">
         <v>18</v>
       </c>
       <c r="G133" t="s">
         <v>19</v>
       </c>
       <c r="H133" t="s">
-        <v>55</v>
+        <v>179</v>
       </c>
       <c r="N133">
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:14">
       <c r="A134" t="s">
         <v>232</v>
       </c>
       <c r="B134" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C134" t="s">
         <v>54</v>
       </c>
       <c r="D134" t="s">
         <v>70</v>
       </c>
       <c r="E134" t="s">
         <v>17</v>
       </c>
       <c r="F134" t="s">
         <v>18</v>
       </c>
       <c r="G134" t="s">
         <v>19</v>
       </c>
       <c r="H134" t="s">
         <v>55</v>
       </c>
       <c r="N134">
         <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:14">
       <c r="A135" t="s">
         <v>233</v>
       </c>
       <c r="B135" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C135" t="s">
         <v>54</v>
       </c>
       <c r="D135" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="E135" t="s">
         <v>17</v>
       </c>
       <c r="F135" t="s">
         <v>18</v>
       </c>
       <c r="G135" t="s">
         <v>19</v>
       </c>
       <c r="H135" t="s">
         <v>55</v>
       </c>
       <c r="N135">
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:14">
       <c r="A136" t="s">
         <v>234</v>
       </c>
       <c r="B136" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C136" t="s">
         <v>54</v>
       </c>
       <c r="D136" t="s">
         <v>65</v>
       </c>
       <c r="E136" t="s">
         <v>17</v>
       </c>
       <c r="F136" t="s">
         <v>18</v>
       </c>
       <c r="G136" t="s">
         <v>19</v>
       </c>
       <c r="H136" t="s">
         <v>55</v>
       </c>
       <c r="N136">
         <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:14">
       <c r="A137" t="s">
         <v>235</v>
       </c>
       <c r="B137" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C137" t="s">
         <v>54</v>
       </c>
       <c r="D137" t="s">
         <v>65</v>
       </c>
       <c r="E137" t="s">
         <v>17</v>
       </c>
       <c r="F137" t="s">
         <v>18</v>
       </c>
       <c r="G137" t="s">
         <v>19</v>
       </c>
       <c r="H137" t="s">
         <v>55</v>
       </c>
       <c r="N137">
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:14">
       <c r="A138" t="s">
         <v>236</v>
       </c>
       <c r="B138" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C138" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="D138" t="s">
         <v>65</v>
       </c>
       <c r="E138" t="s">
         <v>17</v>
       </c>
       <c r="F138" t="s">
         <v>18</v>
       </c>
       <c r="G138" t="s">
         <v>19</v>
       </c>
       <c r="H138" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="N138">
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:14">
       <c r="A139" t="s">
         <v>237</v>
       </c>
       <c r="B139" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C139" t="s">
         <v>47</v>
       </c>
       <c r="D139" t="s">
         <v>65</v>
       </c>
       <c r="E139" t="s">
         <v>17</v>
       </c>
       <c r="F139" t="s">
         <v>18</v>
       </c>
       <c r="G139" t="s">
         <v>19</v>
       </c>
       <c r="H139" t="s">
         <v>48</v>
       </c>
       <c r="N139">
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:14">
       <c r="A140" t="s">
         <v>238</v>
       </c>
       <c r="B140" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C140" t="s">
         <v>47</v>
       </c>
       <c r="D140" t="s">
         <v>65</v>
       </c>
       <c r="E140" t="s">
         <v>17</v>
       </c>
       <c r="F140" t="s">
         <v>18</v>
       </c>
       <c r="G140" t="s">
         <v>19</v>
       </c>
       <c r="H140" t="s">
         <v>48</v>
       </c>
       <c r="N140">
         <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:14">
       <c r="A141" t="s">
         <v>239</v>
       </c>
       <c r="B141" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C141" t="s">
         <v>47</v>
       </c>
       <c r="D141" t="s">
         <v>65</v>
       </c>
       <c r="E141" t="s">
         <v>17</v>
       </c>
       <c r="F141" t="s">
         <v>18</v>
       </c>
       <c r="G141" t="s">
         <v>19</v>
       </c>
       <c r="H141" t="s">
         <v>48</v>
       </c>
       <c r="N141">
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:14">
       <c r="A142" t="s">
         <v>240</v>
       </c>
       <c r="B142" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C142" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="D142" t="s">
         <v>65</v>
       </c>
       <c r="E142" t="s">
         <v>17</v>
       </c>
       <c r="F142" t="s">
         <v>18</v>
       </c>
       <c r="G142" t="s">
-        <v>66</v>
+        <v>19</v>
       </c>
       <c r="H142" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="N142">
         <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:14">
       <c r="A143" t="s">
         <v>241</v>
       </c>
       <c r="B143" t="s">
-        <v>242</v>
+        <v>231</v>
       </c>
       <c r="C143" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="D143" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="E143" t="s">
         <v>17</v>
       </c>
       <c r="F143" t="s">
         <v>18</v>
       </c>
       <c r="G143" t="s">
-        <v>19</v>
+        <v>66</v>
       </c>
       <c r="H143" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="N143">
         <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:14">
       <c r="A144" t="s">
+        <v>242</v>
+      </c>
+      <c r="B144" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
       <c r="C144" t="s">
         <v>47</v>
       </c>
       <c r="D144" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="E144" t="s">
         <v>17</v>
       </c>
       <c r="F144" t="s">
         <v>18</v>
       </c>
       <c r="G144" t="s">
         <v>19</v>
       </c>
       <c r="H144" t="s">
         <v>48</v>
       </c>
       <c r="N144">
         <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:14">
       <c r="A145" t="s">
         <v>244</v>
       </c>
       <c r="B145" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C145" t="s">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="D145" t="s">
         <v>65</v>
       </c>
       <c r="E145" t="s">
         <v>17</v>
       </c>
       <c r="F145" t="s">
         <v>18</v>
       </c>
       <c r="G145" t="s">
         <v>19</v>
       </c>
       <c r="H145" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="N145">
         <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:14">
       <c r="A146" t="s">
         <v>245</v>
       </c>
       <c r="B146" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C146" t="s">
-        <v>246</v>
+        <v>47</v>
       </c>
       <c r="D146" t="s">
         <v>65</v>
       </c>
       <c r="E146" t="s">
         <v>17</v>
       </c>
       <c r="F146" t="s">
         <v>18</v>
       </c>
       <c r="G146" t="s">
         <v>19</v>
       </c>
       <c r="H146" t="s">
-        <v>247</v>
+        <v>48</v>
       </c>
       <c r="N146">
         <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:14">
       <c r="A147" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="B147" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C147" t="s">
-        <v>246</v>
+        <v>47</v>
       </c>
       <c r="D147" t="s">
-        <v>249</v>
+        <v>65</v>
       </c>
       <c r="E147" t="s">
         <v>17</v>
       </c>
       <c r="F147" t="s">
         <v>18</v>
       </c>
       <c r="G147" t="s">
         <v>19</v>
       </c>
       <c r="H147" t="s">
-        <v>247</v>
+        <v>48</v>
       </c>
       <c r="N147">
         <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:14">
       <c r="A148" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="B148" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C148" t="s">
-        <v>47</v>
+        <v>248</v>
       </c>
       <c r="D148" t="s">
         <v>65</v>
       </c>
       <c r="E148" t="s">
         <v>17</v>
       </c>
       <c r="F148" t="s">
         <v>18</v>
       </c>
       <c r="G148" t="s">
-        <v>66</v>
+        <v>19</v>
       </c>
       <c r="H148" t="s">
-        <v>48</v>
+        <v>249</v>
       </c>
       <c r="N148">
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:14">
       <c r="A149" t="s">
+        <v>250</v>
+      </c>
+      <c r="B149" t="s">
+        <v>243</v>
+      </c>
+      <c r="C149" t="s">
+        <v>248</v>
+      </c>
+      <c r="D149" t="s">
         <v>251</v>
       </c>
-      <c r="B149" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E149" t="s">
         <v>17</v>
       </c>
       <c r="F149" t="s">
         <v>18</v>
       </c>
       <c r="G149" t="s">
         <v>19</v>
       </c>
       <c r="H149" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="N149">
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:14">
       <c r="A150" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="B150" t="s">
-        <v>252</v>
+        <v>243</v>
       </c>
       <c r="C150" t="s">
         <v>47</v>
       </c>
       <c r="D150" t="s">
         <v>65</v>
       </c>
       <c r="E150" t="s">
         <v>17</v>
       </c>
       <c r="F150" t="s">
         <v>18</v>
       </c>
       <c r="G150" t="s">
-        <v>19</v>
+        <v>66</v>
       </c>
       <c r="H150" t="s">
         <v>48</v>
       </c>
       <c r="N150">
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:14">
       <c r="A151" t="s">
+        <v>253</v>
+      </c>
+      <c r="B151" t="s">
+        <v>254</v>
+      </c>
+      <c r="C151" t="s">
+        <v>255</v>
+      </c>
+      <c r="D151" t="s">
+        <v>70</v>
+      </c>
+      <c r="E151" t="s">
+        <v>17</v>
+      </c>
+      <c r="F151" t="s">
+        <v>18</v>
+      </c>
+      <c r="G151" t="s">
+        <v>19</v>
+      </c>
+      <c r="H151" t="s">
         <v>256</v>
-      </c>
-[...19 lines deleted...]
-        <v>48</v>
       </c>
       <c r="N151">
         <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:14">
       <c r="A152" t="s">
         <v>257</v>
       </c>
       <c r="B152" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="C152" t="s">
         <v>47</v>
       </c>
       <c r="D152" t="s">
         <v>65</v>
       </c>
       <c r="E152" t="s">
         <v>17</v>
       </c>
       <c r="F152" t="s">
         <v>18</v>
       </c>
       <c r="G152" t="s">
         <v>19</v>
       </c>
       <c r="H152" t="s">
         <v>48</v>
       </c>
       <c r="N152">
         <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:14">
       <c r="A153" t="s">
         <v>258</v>
       </c>
       <c r="B153" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="C153" t="s">
-        <v>253</v>
+        <v>47</v>
       </c>
       <c r="D153" t="s">
         <v>65</v>
       </c>
       <c r="E153" t="s">
         <v>17</v>
       </c>
       <c r="F153" t="s">
         <v>18</v>
       </c>
       <c r="G153" t="s">
         <v>19</v>
       </c>
       <c r="H153" t="s">
-        <v>254</v>
+        <v>48</v>
       </c>
       <c r="N153">
         <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:14">
       <c r="A154" t="s">
         <v>259</v>
       </c>
       <c r="B154" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="C154" t="s">
-        <v>260</v>
+        <v>47</v>
       </c>
       <c r="D154" t="s">
         <v>65</v>
       </c>
       <c r="E154" t="s">
         <v>17</v>
       </c>
       <c r="F154" t="s">
         <v>18</v>
       </c>
       <c r="G154" t="s">
         <v>19</v>
       </c>
       <c r="H154" t="s">
-        <v>261</v>
+        <v>48</v>
       </c>
       <c r="N154">
         <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:14">
       <c r="A155" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="B155" t="s">
-        <v>263</v>
+        <v>254</v>
       </c>
       <c r="C155" t="s">
-        <v>54</v>
+        <v>255</v>
       </c>
       <c r="D155" t="s">
-        <v>264</v>
+        <v>65</v>
       </c>
       <c r="E155" t="s">
         <v>17</v>
       </c>
       <c r="F155" t="s">
         <v>18</v>
       </c>
       <c r="G155" t="s">
         <v>19</v>
       </c>
       <c r="H155" t="s">
-        <v>55</v>
+        <v>256</v>
       </c>
       <c r="N155">
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:14">
       <c r="A156" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
       <c r="B156" t="s">
+        <v>254</v>
+      </c>
+      <c r="C156" t="s">
+        <v>262</v>
+      </c>
+      <c r="D156" t="s">
+        <v>65</v>
+      </c>
+      <c r="E156" t="s">
+        <v>17</v>
+      </c>
+      <c r="F156" t="s">
+        <v>18</v>
+      </c>
+      <c r="G156" t="s">
+        <v>19</v>
+      </c>
+      <c r="H156" t="s">
         <v>263</v>
-      </c>
-[...16 lines deleted...]
-        <v>48</v>
       </c>
       <c r="N156">
         <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:14">
       <c r="A157" t="s">
+        <v>264</v>
+      </c>
+      <c r="B157" t="s">
+        <v>265</v>
+      </c>
+      <c r="C157" t="s">
+        <v>54</v>
+      </c>
+      <c r="D157" t="s">
         <v>266</v>
       </c>
-      <c r="B157" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E157" t="s">
         <v>17</v>
       </c>
       <c r="F157" t="s">
         <v>18</v>
       </c>
       <c r="G157" t="s">
         <v>19</v>
       </c>
       <c r="H157" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="N157">
         <v>0</v>
       </c>
     </row>
     <row r="158" spans="1:14">
       <c r="A158" t="s">
         <v>267</v>
       </c>
       <c r="B158" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="C158" t="s">
-        <v>253</v>
+        <v>47</v>
       </c>
       <c r="D158" t="s">
         <v>70</v>
       </c>
       <c r="E158" t="s">
         <v>17</v>
       </c>
       <c r="F158" t="s">
         <v>18</v>
       </c>
       <c r="G158" t="s">
         <v>19</v>
       </c>
       <c r="H158" t="s">
-        <v>254</v>
+        <v>48</v>
       </c>
       <c r="N158">
         <v>0</v>
       </c>
     </row>
     <row r="159" spans="1:14">
       <c r="A159" t="s">
         <v>268</v>
       </c>
       <c r="B159" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="C159" t="s">
-        <v>246</v>
+        <v>47</v>
       </c>
       <c r="D159" t="s">
         <v>70</v>
       </c>
       <c r="E159" t="s">
         <v>17</v>
       </c>
       <c r="F159" t="s">
         <v>18</v>
       </c>
       <c r="G159" t="s">
         <v>19</v>
       </c>
       <c r="H159" t="s">
-        <v>247</v>
+        <v>48</v>
       </c>
       <c r="N159">
         <v>0</v>
       </c>
     </row>
     <row r="160" spans="1:14">
       <c r="A160" t="s">
         <v>269</v>
       </c>
       <c r="B160" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="C160" t="s">
-        <v>246</v>
+        <v>255</v>
       </c>
       <c r="D160" t="s">
         <v>70</v>
       </c>
       <c r="E160" t="s">
         <v>17</v>
       </c>
       <c r="F160" t="s">
         <v>18</v>
       </c>
       <c r="G160" t="s">
         <v>19</v>
       </c>
       <c r="H160" t="s">
-        <v>247</v>
+        <v>256</v>
       </c>
       <c r="N160">
         <v>0</v>
       </c>
     </row>
     <row r="161" spans="1:14">
       <c r="A161" t="s">
         <v>270</v>
       </c>
       <c r="B161" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="C161" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="D161" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="E161" t="s">
         <v>17</v>
       </c>
       <c r="F161" t="s">
         <v>18</v>
       </c>
       <c r="G161" t="s">
-        <v>66</v>
+        <v>19</v>
       </c>
       <c r="H161" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="N161">
         <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:14">
       <c r="A162" t="s">
         <v>271</v>
       </c>
       <c r="B162" t="s">
-        <v>272</v>
+        <v>265</v>
       </c>
       <c r="C162" t="s">
-        <v>253</v>
+        <v>248</v>
       </c>
       <c r="D162" t="s">
         <v>70</v>
       </c>
       <c r="E162" t="s">
         <v>17</v>
       </c>
       <c r="F162" t="s">
         <v>18</v>
       </c>
       <c r="G162" t="s">
         <v>19</v>
       </c>
       <c r="H162" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="N162">
         <v>0</v>
       </c>
     </row>
     <row r="163" spans="1:14">
       <c r="A163" t="s">
+        <v>272</v>
+      </c>
+      <c r="B163" t="s">
+        <v>265</v>
+      </c>
+      <c r="C163" t="s">
+        <v>248</v>
+      </c>
+      <c r="D163" t="s">
+        <v>65</v>
+      </c>
+      <c r="E163" t="s">
+        <v>17</v>
+      </c>
+      <c r="F163" t="s">
+        <v>18</v>
+      </c>
+      <c r="G163" t="s">
+        <v>66</v>
+      </c>
+      <c r="H163" t="s">
+        <v>249</v>
+      </c>
+      <c r="N163">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="164" spans="1:14">
+      <c r="A164" t="s">
         <v>273</v>
       </c>
-      <c r="B163" t="s">
+      <c r="B164" t="s">
         <v>274</v>
       </c>
-      <c r="C163" t="s">
+      <c r="C164" t="s">
+        <v>255</v>
+      </c>
+      <c r="D164" t="s">
+        <v>70</v>
+      </c>
+      <c r="E164" t="s">
+        <v>17</v>
+      </c>
+      <c r="F164" t="s">
+        <v>18</v>
+      </c>
+      <c r="G164" t="s">
+        <v>19</v>
+      </c>
+      <c r="H164" t="s">
+        <v>256</v>
+      </c>
+      <c r="N164">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="165" spans="1:14">
+      <c r="A165" t="s">
         <v>275</v>
       </c>
-      <c r="D163" t="s">
+      <c r="B165" t="s">
+        <v>276</v>
+      </c>
+      <c r="C165" t="s">
+        <v>277</v>
+      </c>
+      <c r="D165" t="s">
         <v>70</v>
       </c>
-      <c r="E163" t="s">
-[...11 lines deleted...]
-      <c r="N163">
+      <c r="E165" t="s">
+        <v>17</v>
+      </c>
+      <c r="F165" t="s">
+        <v>18</v>
+      </c>
+      <c r="G165" t="s">
+        <v>19</v>
+      </c>
+      <c r="H165" t="s">
+        <v>278</v>
+      </c>
+      <c r="N165">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">