--- v0 (2025-12-14)
+++ v1 (2026-09-18)
@@ -273,51 +273,51 @@
   <si>
     <t>0.022</t>
   </si>
   <si>
     <t>CBU160808X300T</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>0.01</t>
   </si>
   <si>
     <t>5000</t>
   </si>
   <si>
     <t>CBU160808X220T</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>0.004</t>
   </si>
   <si>
-    <t>8000</t>
+    <t>6000</t>
   </si>
   <si>
     <t>CBU160808X110T</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>CBU100505X100T</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>0.018</t>
   </si>
   <si>
     <t>3100</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">