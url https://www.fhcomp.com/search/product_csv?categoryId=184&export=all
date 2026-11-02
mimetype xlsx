--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -10,320 +10,317 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="223" uniqueCount="94">
-[...1 lines deleted...]
-    <t>产品型号</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="220" uniqueCount="93">
+  <si>
+    <t>型号</t>
   </si>
   <si>
     <t>电感量(μH)</t>
   </si>
   <si>
     <t>L (mm)</t>
   </si>
   <si>
     <t>W (mm)</t>
   </si>
   <si>
     <t>T (mm)</t>
   </si>
   <si>
     <t>标称阻抗（Ω）</t>
   </si>
   <si>
     <t>直流电阻RDC（Ω）max</t>
   </si>
   <si>
     <t>测试频率(MHz)</t>
   </si>
   <si>
     <t>测试电压（mV）</t>
   </si>
   <si>
     <t>偏差范围</t>
   </si>
   <si>
     <t>额定电流(mA)</t>
   </si>
   <si>
     <t>尺寸(inch)</t>
   </si>
   <si>
     <t>应用场景</t>
   </si>
   <si>
     <t>生产状态</t>
   </si>
   <si>
-    <t>CBU160808U122T</t>
+    <t>CBU160808X102T</t>
+  </si>
+  <si>
+    <t>1.6±0.20</t>
+  </si>
+  <si>
+    <t>0.8±0.20</t>
+  </si>
+  <si>
+    <t>1000</t>
+  </si>
+  <si>
+    <t>0.2</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>±25%</t>
+  </si>
+  <si>
+    <t>CBU100505X601T</t>
+  </si>
+  <si>
+    <t>1.0±0.15</t>
+  </si>
+  <si>
+    <t>0.5±0.15</t>
+  </si>
+  <si>
+    <t>600</t>
+  </si>
+  <si>
+    <t>0.23</t>
+  </si>
+  <si>
+    <t>900</t>
+  </si>
+  <si>
+    <t>CBU160808X601T</t>
+  </si>
+  <si>
+    <t>0.15</t>
+  </si>
+  <si>
+    <t>1300</t>
+  </si>
+  <si>
+    <t>CBU100505X471T</t>
+  </si>
+  <si>
+    <t>470</t>
+  </si>
+  <si>
+    <t>CBU160808X471T</t>
+  </si>
+  <si>
+    <t>0.12</t>
+  </si>
+  <si>
+    <t>1500</t>
+  </si>
+  <si>
+    <t>CBU201209U401T</t>
   </si>
   <si>
     <t>U</t>
   </si>
   <si>
+    <t>0805</t>
+  </si>
+  <si>
+    <t>CBU100505X331T</t>
+  </si>
+  <si>
+    <t>330</t>
+  </si>
+  <si>
+    <t>1200</t>
+  </si>
+  <si>
+    <t>CBU160808X331T</t>
+  </si>
+  <si>
+    <t>0.07</t>
+  </si>
+  <si>
+    <t>1700</t>
+  </si>
+  <si>
+    <t>CBU160808X221T</t>
+  </si>
+  <si>
+    <t>220</t>
+  </si>
+  <si>
+    <t>0.04</t>
+  </si>
+  <si>
+    <t>2500</t>
+  </si>
+  <si>
+    <t>CBU100505X221T</t>
+  </si>
+  <si>
+    <t>0.095</t>
+  </si>
+  <si>
+    <t>CBU100505X181T</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>0.085</t>
+  </si>
+  <si>
+    <t>1600</t>
+  </si>
+  <si>
+    <t>CBU100505X121T</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>0.05</t>
+  </si>
+  <si>
+    <t>2000</t>
+  </si>
+  <si>
+    <t>CBU160808X121T</t>
+  </si>
+  <si>
+    <t>0.025</t>
+  </si>
+  <si>
+    <t>3000</t>
+  </si>
+  <si>
+    <t>CBU160808X101T</t>
+  </si>
+  <si>
+    <t>0.03</t>
+  </si>
+  <si>
+    <t>CBU100505X800T</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>0.038</t>
+  </si>
+  <si>
+    <t>2300</t>
+  </si>
+  <si>
+    <t>CBU160808X700T</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>0.02</t>
+  </si>
+  <si>
+    <t>4000</t>
+  </si>
+  <si>
+    <t>CBU100505X600T</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>0.032</t>
+  </si>
+  <si>
+    <t>CBU100505X330T</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>0.022</t>
+  </si>
+  <si>
+    <t>CBU160808X300T</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>0.01</t>
+  </si>
+  <si>
+    <t>5000</t>
+  </si>
+  <si>
+    <t>CBU160808X220T</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>0.004</t>
+  </si>
+  <si>
+    <t>6000</t>
+  </si>
+  <si>
+    <t>CBU160808X110T</t>
+  </si>
+  <si>
+    <t>X</t>
+  </si>
+  <si>
     <t>0603</t>
-  </si>
-[...217 lines deleted...]
-    <t>X</t>
   </si>
   <si>
     <t>CBU100505X100T</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>0.018</t>
   </si>
   <si>
     <t>3100</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -627,51 +624,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:N24"/>
+  <dimension ref="A1:N23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -681,717 +678,706 @@
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>14</v>
       </c>
+      <c r="C2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D2" t="s">
+        <v>16</v>
+      </c>
       <c r="E2" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="F2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H2" t="s">
+        <v>19</v>
+      </c>
+      <c r="I2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J2" t="s">
+        <v>21</v>
+      </c>
+      <c r="K2" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="C3" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="D3" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="E3" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F3" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G3" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="H3" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="I3" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="J3" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="K3" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C4" t="s">
+        <v>15</v>
+      </c>
+      <c r="D4" t="s">
+        <v>16</v>
+      </c>
+      <c r="E4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F4" t="s">
         <v>25</v>
-      </c>
-[...10 lines deleted...]
-        <v>28</v>
       </c>
       <c r="G4" t="s">
         <v>29</v>
       </c>
       <c r="H4" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="I4" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="J4" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="K4" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>31</v>
       </c>
       <c r="C5" t="s">
+        <v>23</v>
+      </c>
+      <c r="D5" t="s">
+        <v>24</v>
+      </c>
+      <c r="E5" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" t="s">
+        <v>32</v>
+      </c>
+      <c r="G5" t="s">
         <v>18</v>
       </c>
-      <c r="D5" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H5" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="I5" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="J5" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="K5" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
+        <v>33</v>
+      </c>
+      <c r="C6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" t="s">
+        <v>16</v>
+      </c>
+      <c r="E6" t="s">
+        <v>16</v>
+      </c>
+      <c r="F6" t="s">
+        <v>32</v>
+      </c>
+      <c r="G6" t="s">
         <v>34</v>
       </c>
-      <c r="C6" t="s">
-[...8 lines deleted...]
-      <c r="F6" t="s">
+      <c r="H6" t="s">
+        <v>19</v>
+      </c>
+      <c r="I6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K6" t="s">
         <v>35</v>
-      </c>
-[...13 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>36</v>
       </c>
-      <c r="C7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E7" t="s">
-        <v>19</v>
-[...4 lines deleted...]
-      <c r="G7" t="s">
         <v>37</v>
       </c>
-      <c r="H7" t="s">
-[...8 lines deleted...]
-      <c r="K7" t="s">
+      <c r="L7" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>39</v>
       </c>
+      <c r="C8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D8" t="s">
+        <v>24</v>
+      </c>
       <c r="E8" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="L8" t="s">
+        <v>24</v>
+      </c>
+      <c r="F8" t="s">
         <v>40</v>
+      </c>
+      <c r="G8" t="s">
+        <v>29</v>
+      </c>
+      <c r="H8" t="s">
+        <v>19</v>
+      </c>
+      <c r="I8" t="s">
+        <v>20</v>
+      </c>
+      <c r="J8" t="s">
+        <v>21</v>
+      </c>
+      <c r="K8" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="E9" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="F9" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="G9" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="H9" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="I9" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="J9" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="K9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C10" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="D10" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="E10" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="F10" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="G10" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="H10" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="I10" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="J10" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="K10" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C11" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="D11" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="E11" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F11" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G11" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H11" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="I11" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="J11" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="K11" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
         <v>51</v>
       </c>
       <c r="C12" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="D12" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="E12" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="F12" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="G12" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="H12" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="I12" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="J12" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="K12" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C13" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="D13" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="E13" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="F13" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="G13" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="H13" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="I13" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="J13" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="K13" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C14" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="D14" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="E14" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="F14" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="G14" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="H14" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="I14" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="J14" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="K14" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
+        <v>62</v>
+      </c>
+      <c r="C15" t="s">
+        <v>15</v>
+      </c>
+      <c r="D15" t="s">
+        <v>16</v>
+      </c>
+      <c r="E15" t="s">
+        <v>16</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>63</v>
+      </c>
+      <c r="H15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I15" t="s">
+        <v>20</v>
+      </c>
+      <c r="J15" t="s">
+        <v>21</v>
+      </c>
+      <c r="K15" t="s">
         <v>61</v>
-      </c>
-[...25 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
         <v>64</v>
       </c>
       <c r="C16" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="D16" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="E16" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F16" t="s">
-        <v>22</v>
+        <v>65</v>
       </c>
       <c r="G16" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="H16" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="I16" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="J16" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="K16" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C17" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="D17" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="E17" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="F17" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="G17" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="H17" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="I17" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="J17" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="K17" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C18" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="D18" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="E18" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F18" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G18" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="H18" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="I18" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="J18" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="K18" t="s">
-        <v>73</v>
+        <v>48</v>
       </c>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C19" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="D19" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="E19" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="F19" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G19" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H19" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="I19" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="J19" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="K19" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C20" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="D20" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="E20" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="F20" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G20" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="H20" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="I20" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="J20" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="K20" t="s">
-        <v>63</v>
+        <v>81</v>
       </c>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C21" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="D21" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="E21" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="F21" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="G21" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="H21" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="I21" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="J21" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="K21" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>84</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>86</v>
       </c>
       <c r="E22" t="s">
-        <v>19</v>
-[...16 lines deleted...]
-      <c r="K22" t="s">
         <v>87</v>
+      </c>
+      <c r="L22" t="s">
+        <v>88</v>
       </c>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>88</v>
+        <v>89</v>
+      </c>
+      <c r="C23" t="s">
+        <v>23</v>
+      </c>
+      <c r="D23" t="s">
+        <v>24</v>
       </c>
       <c r="E23" t="s">
-        <v>89</v>
-[...6 lines deleted...]
-      <c r="A24" t="s">
+        <v>24</v>
+      </c>
+      <c r="F23" t="s">
         <v>90</v>
       </c>
-      <c r="C24" t="s">
-[...8 lines deleted...]
-      <c r="F24" t="s">
+      <c r="G23" t="s">
         <v>91</v>
       </c>
-      <c r="G24" t="s">
+      <c r="H23" t="s">
+        <v>19</v>
+      </c>
+      <c r="I23" t="s">
+        <v>20</v>
+      </c>
+      <c r="J23" t="s">
+        <v>21</v>
+      </c>
+      <c r="K23" t="s">
         <v>92</v>
-      </c>
-[...10 lines deleted...]
-        <v>93</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>