--- v1 (2026-02-02)
+++ v2 (2026-08-05)
@@ -87,62 +87,62 @@
   <si>
     <t>105°C</t>
   </si>
   <si>
     <t>35V</t>
   </si>
   <si>
     <t>±20%</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t>8682LEM1835AEN91B0</t>
   </si>
   <si>
     <t>6.8mF</t>
   </si>
   <si>
     <t>Φ18×35mm</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
+    <t>8682LEA1840AEN91B0</t>
+  </si>
+  <si>
+    <t>6800μF</t>
+  </si>
+  <si>
+    <t>±10%</t>
+  </si>
+  <si>
     <t>8682LEK1840AEN91B0</t>
   </si>
   <si>
-    <t>6800μF</t>
-[...7 lines deleted...]
-  <si>
     <t>8562LEM1830AEN91B0</t>
   </si>
   <si>
     <t>5.6mF</t>
   </si>
   <si>
     <t>Φ18×30mm</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
     <t>8472LEM1840AEN91B0</t>
   </si>
   <si>
     <t>4700μF</t>
   </si>
   <si>
     <t>8472LEM1830AEN91B0</t>
   </si>
   <si>
     <t>4.7mF</t>
   </si>
   <si>
     <t>8472LEA1835AEN91B0</t>
@@ -231,59 +231,59 @@
   <si>
     <t>8222LEM1820AEN91B0</t>
   </si>
   <si>
     <t>Φ18×20mm</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>8222LEM1630AEN91B0</t>
   </si>
   <si>
     <t>8222LEM1630AEN91BC</t>
   </si>
   <si>
     <t>8222LEM1625AEN91B0</t>
   </si>
   <si>
     <t>Φ16×25mm</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
+    <t>8222LDMAB25AEN01B0</t>
+  </si>
+  <si>
     <t>8222LDMAB25AEN91B0</t>
   </si>
   <si>
     <t>2.2mF</t>
   </si>
   <si>
-    <t>8222LDMAB25AEN01B0</t>
-[...1 lines deleted...]
-  <si>
     <t>8222LDMAB20AEN91B0</t>
   </si>
   <si>
     <t>Φ12.5×20mm</t>
   </si>
   <si>
     <t>AB20</t>
   </si>
   <si>
     <t>8222LCMAB20AEN91B0</t>
   </si>
   <si>
     <t>16V</t>
   </si>
   <si>
     <t>8222LCM1020AEN91B0</t>
   </si>
   <si>
     <t>Φ10×20mm</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>8222LAM1016AEN91B0</t>
@@ -297,83 +297,83 @@
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>8122LGM1825AEN91B0</t>
   </si>
   <si>
     <t>1.2mF</t>
   </si>
   <si>
     <t>63V</t>
   </si>
   <si>
     <t>8102MAM1835AEN91B0</t>
   </si>
   <si>
     <t>1000μF</t>
   </si>
   <si>
     <t>100V</t>
   </si>
   <si>
     <t>8102LGM1630AEN91B0</t>
   </si>
   <si>
+    <t>8102LFMAB25AEN91B0</t>
+  </si>
+  <si>
     <t>8102LFMAB25AEN01B0</t>
   </si>
   <si>
-    <t>8102LFMAB25AEN91B0</t>
-[...1 lines deleted...]
-  <si>
     <t>8102LFMAB20AEN91B0</t>
   </si>
   <si>
     <t>8102LFM1625AEN91B0</t>
   </si>
   <si>
     <t>8102LFM1620AEN91B0</t>
   </si>
   <si>
     <t>Φ16×20mm</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>8102LEMAB25AEN91B0</t>
   </si>
   <si>
+    <t>8102LEMAB20AEN91B0</t>
+  </si>
+  <si>
     <t>8102LEMAB20AEN91BL</t>
   </si>
   <si>
     <t>1mF</t>
   </si>
   <si>
-    <t>8102LEMAB20AEN91B0</t>
-[...1 lines deleted...]
-  <si>
     <t>8102LEM1020AEN91B0</t>
   </si>
   <si>
     <t>8102LDM1020AEN91B0</t>
   </si>
   <si>
     <t>8102LDM1016AEN91B0</t>
   </si>
   <si>
     <t>8102LCM1016AEN91B0</t>
   </si>
   <si>
     <t>8102LCM1014AEN91B0</t>
   </si>
   <si>
     <t>Φ10×14mm</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>8102LCM0816AEN91B0</t>
   </si>
   <si>
     <t>Φ8×16mm</t>
@@ -507,168 +507,168 @@
   <si>
     <t>Φ12.5×16mm</t>
   </si>
   <si>
     <t>AB16</t>
   </si>
   <si>
     <t>8221LFM1012AEN91B0</t>
   </si>
   <si>
     <t>8221LFM0816AEN91B0</t>
   </si>
   <si>
     <t>8221LEM1012AEN91B0</t>
   </si>
   <si>
     <t>8221LEM0812AEN91B0</t>
   </si>
   <si>
     <t>8221LDMAA12AEN91B0</t>
   </si>
   <si>
     <t>8221LDM0812AEN91B0</t>
   </si>
   <si>
+    <t>8221LCMAA12AEN01B0</t>
+  </si>
+  <si>
     <t>8221LCMAA12AEN91B0</t>
   </si>
   <si>
-    <t>8221LCMAA12AEN01B0</t>
-[...1 lines deleted...]
-  <si>
     <t>8121VBM1840AEN91B0</t>
   </si>
   <si>
     <t>120μF</t>
   </si>
   <si>
     <t>450V</t>
   </si>
   <si>
     <t>8101MAM1020AEN91B0</t>
   </si>
   <si>
     <t>100μF</t>
   </si>
   <si>
     <t>8101MAM1016AEN91B0</t>
   </si>
   <si>
     <t>8101LHM1016AEN91B0</t>
   </si>
   <si>
     <t>8101LGM0812AEN91B0</t>
   </si>
   <si>
     <t>8101LFM0812AEN91B0</t>
   </si>
   <si>
     <t>8101LEMAA12AEN91B0</t>
   </si>
   <si>
+    <t>8101LEM0812AEN91B0</t>
+  </si>
+  <si>
     <t>8101LEM0812AEN0110</t>
   </si>
   <si>
-    <t>8101LEM0812AEN91B0</t>
-[...1 lines deleted...]
-  <si>
     <t>8101LDMAA12AEN91B0</t>
   </si>
   <si>
     <t>8101LDM0511AEN01B0</t>
   </si>
   <si>
     <t>Φ5×11mm</t>
   </si>
   <si>
     <t>0511</t>
   </si>
   <si>
     <t>8101LCMAA12AEN91B0</t>
   </si>
   <si>
     <t>8101LCM0511AEN91B0</t>
   </si>
   <si>
     <t>8470VBM1825AEN91B0</t>
   </si>
   <si>
     <t>47μF</t>
   </si>
   <si>
     <t>8470VBM1630AEN91B0</t>
   </si>
   <si>
     <t>8470MAM1012AEN91B0</t>
   </si>
   <si>
     <t>8470LHM0812AEN91B0</t>
   </si>
   <si>
     <t>8470LGM1012AEN91B0</t>
   </si>
   <si>
     <t>8470LGM0812AEN01B0</t>
   </si>
   <si>
     <t>8470LGM0812AEN91B0</t>
   </si>
   <si>
+    <t>8470LFMAA12AEN91BA</t>
+  </si>
+  <si>
     <t>8470LFMAA12AEN91B0</t>
   </si>
   <si>
-    <t>8470LFMAA12AEN91BA</t>
-[...1 lines deleted...]
-  <si>
     <t>8470LEM0511AEN91B0</t>
   </si>
   <si>
     <t>8470LDM0511AEN01B0</t>
   </si>
   <si>
     <t>8470LCM0511AEN91B0</t>
   </si>
   <si>
     <t>8330MAM0812AEN91B0</t>
   </si>
   <si>
     <t>33μF</t>
   </si>
   <si>
     <t>8220VBMAB20AEN91B0</t>
   </si>
   <si>
     <t>22μF</t>
   </si>
   <si>
     <t>8220MAMAA12AEN91B0</t>
   </si>
   <si>
+    <t>8220LFMAA12AEN91B0</t>
+  </si>
+  <si>
     <t>8220LFMAA12AEN91BA</t>
-  </si>
-[...1 lines deleted...]
-    <t>8220LFMAA12AEN91B0</t>
   </si>
   <si>
     <t>8220LDM0511AEN01BA</t>
   </si>
   <si>
     <t>8100VBM1016AEN91B0</t>
   </si>
   <si>
     <t>10μF</t>
   </si>
   <si>
     <t>8100MAMAA12AEN91B0</t>
   </si>
   <si>
     <t>8100LFM0511AEN91B0</t>
   </si>
   <si>
     <t>8100LDM0511AEN91B0</t>
   </si>
   <si>
     <t>84R7LFM0511AEN01B0</t>
   </si>
   <si>
     <t>4.7μF</t>
   </si>
@@ -1698,101 +1698,101 @@
       </c>
       <c r="D23" t="s">
         <v>16</v>
       </c>
       <c r="E23" t="s">
         <v>17</v>
       </c>
       <c r="F23" t="s">
         <v>18</v>
       </c>
       <c r="G23" t="s">
         <v>19</v>
       </c>
       <c r="H23" t="s">
         <v>72</v>
       </c>
       <c r="N23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
         <v>73</v>
       </c>
       <c r="B24" t="s">
-        <v>74</v>
+        <v>60</v>
       </c>
       <c r="C24" t="s">
         <v>53</v>
       </c>
       <c r="D24" t="s">
         <v>16</v>
       </c>
       <c r="E24" t="s">
         <v>17</v>
       </c>
       <c r="F24" t="s">
         <v>50</v>
       </c>
       <c r="G24" t="s">
         <v>19</v>
       </c>
       <c r="H24" t="s">
         <v>54</v>
       </c>
       <c r="N24">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
+        <v>74</v>
+      </c>
+      <c r="B25" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="C25" t="s">
         <v>53</v>
       </c>
       <c r="D25" t="s">
         <v>16</v>
       </c>
       <c r="E25" t="s">
         <v>17</v>
       </c>
       <c r="F25" t="s">
         <v>50</v>
       </c>
       <c r="G25" t="s">
         <v>19</v>
       </c>
       <c r="H25" t="s">
         <v>54</v>
       </c>
       <c r="N25">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
         <v>76</v>
       </c>
       <c r="B26" t="s">
         <v>60</v>
       </c>
       <c r="C26" t="s">
         <v>77</v>
       </c>
       <c r="D26" t="s">
         <v>16</v>
       </c>
       <c r="E26" t="s">
         <v>17</v>
       </c>
       <c r="F26" t="s">
         <v>50</v>
       </c>
       <c r="G26" t="s">
         <v>19</v>
       </c>
       <c r="H26" t="s">
@@ -2133,101 +2133,101 @@
       </c>
       <c r="D38" t="s">
         <v>16</v>
       </c>
       <c r="E38" t="s">
         <v>17</v>
       </c>
       <c r="F38" t="s">
         <v>18</v>
       </c>
       <c r="G38" t="s">
         <v>19</v>
       </c>
       <c r="H38" t="s">
         <v>54</v>
       </c>
       <c r="N38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:14">
       <c r="A39" t="s">
         <v>103</v>
       </c>
       <c r="B39" t="s">
-        <v>104</v>
+        <v>92</v>
       </c>
       <c r="C39" t="s">
         <v>77</v>
       </c>
       <c r="D39" t="s">
         <v>16</v>
       </c>
       <c r="E39" t="s">
         <v>17</v>
       </c>
       <c r="F39" t="s">
         <v>18</v>
       </c>
       <c r="G39" t="s">
         <v>19</v>
       </c>
       <c r="H39" t="s">
         <v>78</v>
       </c>
       <c r="N39">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:14">
       <c r="A40" t="s">
+        <v>104</v>
+      </c>
+      <c r="B40" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="C40" t="s">
         <v>77</v>
       </c>
       <c r="D40" t="s">
         <v>16</v>
       </c>
       <c r="E40" t="s">
         <v>17</v>
       </c>
       <c r="F40" t="s">
         <v>18</v>
       </c>
       <c r="G40" t="s">
         <v>19</v>
       </c>
       <c r="H40" t="s">
         <v>78</v>
       </c>
       <c r="N40">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:14">
       <c r="A41" t="s">
         <v>106</v>
       </c>
       <c r="B41" t="s">
         <v>92</v>
       </c>
       <c r="C41" t="s">
         <v>82</v>
       </c>
       <c r="D41" t="s">
         <v>16</v>
       </c>
       <c r="E41" t="s">
         <v>17</v>
       </c>
       <c r="F41" t="s">
         <v>18</v>
       </c>
       <c r="G41" t="s">
         <v>19</v>
       </c>
       <c r="H41" t="s">