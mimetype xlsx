--- v0 (2026-02-02)
+++ v1 (2026-06-08)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3799" uniqueCount="760">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3811" uniqueCount="762">
   <si>
     <t>型号</t>
   </si>
   <si>
     <t>阻值(Ω)</t>
   </si>
   <si>
     <t>额定功率</t>
   </si>
   <si>
     <t>温度系数值(ppm/℃)</t>
   </si>
   <si>
     <t>阻值精度</t>
   </si>
   <si>
     <t>尺寸(inch)</t>
   </si>
   <si>
     <t>生产状态</t>
   </si>
   <si>
     <t>MFJ12KR200JT</t>
   </si>
   <si>
@@ -123,128 +123,128 @@
   <si>
     <t>MFJ12HR133FT</t>
   </si>
   <si>
     <t>0.133Ω</t>
   </si>
   <si>
     <t>MFJ12HR130FT</t>
   </si>
   <si>
     <t>0.130Ω</t>
   </si>
   <si>
     <t>MFJ12HR125FT</t>
   </si>
   <si>
     <t>0.125Ω</t>
   </si>
   <si>
     <t>MFJ12HR120JT</t>
   </si>
   <si>
     <t>0.120Ω</t>
   </si>
   <si>
+    <t>MFJ12KR120FT</t>
+  </si>
+  <si>
     <t>MFJ12HR120FT</t>
   </si>
   <si>
-    <t>MFJ12KR120FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFJ12HR115FT</t>
   </si>
   <si>
     <t>0.115Ω</t>
   </si>
   <si>
     <t>MFJ12HR110FT</t>
   </si>
   <si>
     <t>0.110Ω</t>
   </si>
   <si>
     <t>MFL12KR101FT</t>
   </si>
   <si>
     <t>0.101Ω</t>
   </si>
   <si>
     <t>2W</t>
   </si>
   <si>
     <t>MFL12KR100JT</t>
   </si>
   <si>
     <t>0.100Ω</t>
   </si>
   <si>
     <t>MFJ12KR100JT</t>
   </si>
   <si>
+    <t>MFJ12HR100JT</t>
+  </si>
+  <si>
     <t>MFL12HR100JT</t>
   </si>
   <si>
-    <t>MFJ12HR100JT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFJ10HR100JT</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
+    <t>MFJ12HR100FT</t>
+  </si>
+  <si>
+    <t>MFL12HR100FT</t>
+  </si>
+  <si>
+    <t>MFL12WR100FT</t>
+  </si>
+  <si>
+    <t>±200</t>
+  </si>
+  <si>
     <t>MFJ12KR100FT</t>
   </si>
   <si>
-    <t>MFL12WR100FT</t>
-[...10 lines deleted...]
-  <si>
     <t>MFL12KR100FT</t>
   </si>
   <si>
     <t>MFJ10KR100FT</t>
   </si>
   <si>
+    <t>MFH10HR100FT</t>
+  </si>
+  <si>
+    <t>3/4W</t>
+  </si>
+  <si>
     <t>MFJ10HR100FT</t>
   </si>
   <si>
-    <t>MFH10HR100FT</t>
-[...4 lines deleted...]
-  <si>
     <t>MFG06KR100FT</t>
   </si>
   <si>
     <t>1/2W</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>MFL12HR100DT</t>
   </si>
   <si>
     <t>±0.5%</t>
   </si>
   <si>
     <t>MFL12HR097FT</t>
   </si>
   <si>
     <t>0.097Ω</t>
   </si>
   <si>
     <t>MFL12KR091FT</t>
   </si>
   <si>
     <t>0.091Ω</t>
@@ -276,248 +276,248 @@
   <si>
     <t>0.085Ω</t>
   </si>
   <si>
     <t>MFJ10HR082JT</t>
   </si>
   <si>
     <t>0.082Ω</t>
   </si>
   <si>
     <t>MFL12KR082FT</t>
   </si>
   <si>
     <t>MFL12HR082FT</t>
   </si>
   <si>
     <t>MFJ12HR082FT</t>
   </si>
   <si>
     <t>MFJ10HR082FT</t>
   </si>
   <si>
     <t>MFG06KR082FT</t>
   </si>
   <si>
+    <t>MFL12KR080FT</t>
+  </si>
+  <si>
+    <t>0.080Ω</t>
+  </si>
+  <si>
+    <t>MFJ12HR080FT</t>
+  </si>
+  <si>
     <t>MFL12HR080FT</t>
   </si>
   <si>
-    <t>0.080Ω</t>
-[...7 lines deleted...]
-  <si>
     <t>MFJ10HR080FT</t>
   </si>
   <si>
     <t>MFL12HR079FT</t>
   </si>
   <si>
     <t>0.079Ω</t>
   </si>
   <si>
+    <t>MFL12KR075FT</t>
+  </si>
+  <si>
+    <t>0.075Ω</t>
+  </si>
+  <si>
+    <t>MFJ12HR075FT</t>
+  </si>
+  <si>
     <t>MFL12HR075FT</t>
   </si>
   <si>
-    <t>0.075Ω</t>
-[...7 lines deleted...]
-  <si>
     <t>MFJ10HR075FT</t>
   </si>
   <si>
     <t>MFJ12HR070JT</t>
   </si>
   <si>
     <t>0.070Ω</t>
   </si>
   <si>
     <t>MFJ10HR070JT</t>
   </si>
   <si>
     <t>MFJ12HR070FT</t>
   </si>
   <si>
     <t>MFL12HR070FT</t>
   </si>
   <si>
+    <t>MFJ10KR070FT</t>
+  </si>
+  <si>
     <t>MFJ10HR070FT</t>
   </si>
   <si>
-    <t>MFJ10KR070FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFG06HR068JT</t>
   </si>
   <si>
     <t>0.068Ω</t>
   </si>
   <si>
     <t>MFL12KR068FT</t>
   </si>
   <si>
+    <t>MFJ12HR068FT</t>
+  </si>
+  <si>
     <t>MFL12HR068FT</t>
   </si>
   <si>
     <t>MFG12HR068FT</t>
   </si>
   <si>
-    <t>MFJ12HR068FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFJ10HR068FT</t>
   </si>
   <si>
     <t>MFJ06KR068FT</t>
   </si>
   <si>
     <t>MFG06HR068FT</t>
   </si>
   <si>
     <t>MFJ06HR068FT</t>
   </si>
   <si>
     <t>MFJ06HR067FT</t>
   </si>
   <si>
     <t>0.067Ω</t>
   </si>
   <si>
     <t>MFL12HR066FT</t>
   </si>
   <si>
     <t>0.066Ω</t>
   </si>
   <si>
     <t>MFJ06HR066FT</t>
   </si>
   <si>
     <t>MFL12HR065JT</t>
   </si>
   <si>
     <t>0.065Ω</t>
   </si>
   <si>
+    <t>MFL12KR065FT</t>
+  </si>
+  <si>
     <t>MFL12HR065FT</t>
   </si>
   <si>
-    <t>MFL12KR065FT</t>
+    <t>MFJ06HR065FT</t>
   </si>
   <si>
     <t>MFJ06KR065FT</t>
   </si>
   <si>
-    <t>MFJ06HR065FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFG06HR065FT</t>
   </si>
   <si>
     <t>MFL12HR064FT</t>
   </si>
   <si>
     <t>0.064Ω</t>
   </si>
   <si>
     <t>MFJ06HR064FT</t>
   </si>
   <si>
     <t>MFJ06HR063FT</t>
   </si>
   <si>
     <t>0.063Ω</t>
   </si>
   <si>
     <t>MFJ06HR062JT</t>
   </si>
   <si>
     <t>0.062Ω</t>
   </si>
   <si>
+    <t>MFJ12HR062FT</t>
+  </si>
+  <si>
     <t>MFL12HR062FT</t>
   </si>
   <si>
     <t>MFL12KR062FT</t>
   </si>
   <si>
-    <t>MFJ12HR062FT</t>
+    <t>MFG06HR062FT</t>
   </si>
   <si>
     <t>MFJ06HR062FT</t>
   </si>
   <si>
-    <t>MFG06HR062FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFJ10HR062FT</t>
   </si>
   <si>
     <t>MFJ06HR061FT</t>
   </si>
   <si>
     <t>0.061Ω</t>
   </si>
   <si>
     <t>MFL12HR060JT</t>
   </si>
   <si>
     <t>0.060Ω</t>
   </si>
   <si>
     <t>MFJ06HR060JT</t>
   </si>
   <si>
     <t>MFL12HR060FT</t>
   </si>
   <si>
     <t>MFL12KR060FT</t>
   </si>
   <si>
     <t>MFJ12HR060FT</t>
   </si>
   <si>
     <t>MFJ10HR060FT</t>
   </si>
   <si>
+    <t>MFJ06KR060FT</t>
+  </si>
+  <si>
+    <t>MFJ06HR060FT</t>
+  </si>
+  <si>
     <t>MFG06HR060FT</t>
   </si>
   <si>
-    <t>MFJ06HR060FT</t>
-[...4 lines deleted...]
-  <si>
     <t>MFJ06HR059FT</t>
   </si>
   <si>
     <t>0.059Ω</t>
   </si>
   <si>
     <t>MFL12HR058FT</t>
   </si>
   <si>
     <t>0.058Ω</t>
   </si>
   <si>
     <t>MFJ06HR058FT</t>
   </si>
   <si>
     <t>MFL12HR056FT</t>
   </si>
   <si>
     <t>0.056Ω</t>
   </si>
   <si>
     <t>MFJ12HR056FT</t>
   </si>
   <si>
     <t>MFL12KR056FT</t>
@@ -549,1788 +549,1794 @@
   <si>
     <t>0.054Ω</t>
   </si>
   <si>
     <t>MFL12HR053FT</t>
   </si>
   <si>
     <t>0.053Ω</t>
   </si>
   <si>
     <t>MFJ06HR053FT</t>
   </si>
   <si>
     <t>MFJ06HR052FT</t>
   </si>
   <si>
     <t>0.052Ω</t>
   </si>
   <si>
     <t>MFJ12HR051JT</t>
   </si>
   <si>
     <t>0.051Ω</t>
   </si>
   <si>
+    <t>MFL12KR051FT</t>
+  </si>
+  <si>
+    <t>MFL12HR051FT</t>
+  </si>
+  <si>
     <t>MFJ12HR051FT</t>
   </si>
   <si>
-    <t>MFL12HR051FT</t>
-[...4 lines deleted...]
-  <si>
     <t>MFJ10HR051FT</t>
   </si>
   <si>
     <t>MFJ1210HR051FT</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>MFG1210HR051FT</t>
   </si>
   <si>
     <t>MFJ06HR051FT</t>
   </si>
   <si>
     <t>MFG06HR051FT</t>
   </si>
   <si>
+    <t>MFL12KR050JT</t>
+  </si>
+  <si>
+    <t>0.050Ω</t>
+  </si>
+  <si>
+    <t>MFJ12KR050JT</t>
+  </si>
+  <si>
+    <t>MFJ12HR050JT</t>
+  </si>
+  <si>
     <t>MFL12HR050JT</t>
   </si>
   <si>
-    <t>0.050Ω</t>
-[...10 lines deleted...]
-  <si>
     <t>MFJ10HR050JT</t>
   </si>
   <si>
+    <t>MFJ06HR050JT</t>
+  </si>
+  <si>
     <t>MFG06HR050JT</t>
   </si>
   <si>
-    <t>MFJ06HR050JT</t>
+    <t>MFL12HR050FT</t>
+  </si>
+  <si>
+    <t>MFJ12KR050FT</t>
+  </si>
+  <si>
+    <t>MFL12KR050FT</t>
   </si>
   <si>
     <t>MFJ12HR050FT</t>
   </si>
   <si>
-    <t>MFL12HR050FT</t>
-[...7 lines deleted...]
-  <si>
     <t>MFJ10HR050FT</t>
   </si>
   <si>
+    <t>MFG06HR050FT</t>
+  </si>
+  <si>
     <t>MFJ06HR050FT</t>
   </si>
   <si>
     <t>MFJ06KR050FT</t>
   </si>
   <si>
-    <t>MFG06HR050FT</t>
+    <t>MFF05HR050FT</t>
+  </si>
+  <si>
+    <t>1/4W</t>
+  </si>
+  <si>
+    <t>0805</t>
   </si>
   <si>
     <t>MFG05HR050FT</t>
   </si>
   <si>
-    <t>0805</t>
-[...5 lines deleted...]
-    <t>1/4W</t>
+    <t>MFL12HR050DT</t>
   </si>
   <si>
     <t>MFL12KR050DT</t>
   </si>
   <si>
-    <t>MFL12HR050DT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFJ06HR050DT</t>
   </si>
   <si>
     <t>MFG06HR050DT</t>
   </si>
   <si>
     <t>MFJ06HR049FT</t>
   </si>
   <si>
     <t>0.049Ω</t>
   </si>
   <si>
     <t>MFJ06HR048FT</t>
   </si>
   <si>
     <t>0.048Ω</t>
   </si>
   <si>
     <t>MFL12HR047JT</t>
   </si>
   <si>
     <t>0.047Ω</t>
   </si>
   <si>
     <t>MFL12KR047JT</t>
   </si>
   <si>
+    <t>MFL12HR047FT</t>
+  </si>
+  <si>
+    <t>MFJ12HR047FT</t>
+  </si>
+  <si>
     <t>MFL12KR047FT</t>
   </si>
   <si>
-    <t>MFL12HR047FT</t>
-[...4 lines deleted...]
-  <si>
     <t>MFJ10HR047FT</t>
   </si>
   <si>
     <t>MFJ06KR047FT</t>
   </si>
   <si>
+    <t>MFJ06HR047FT</t>
+  </si>
+  <si>
     <t>MFG06HR047FT</t>
   </si>
   <si>
-    <t>MFJ06HR047FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFG05HR047FT</t>
   </si>
   <si>
     <t>MFG03KR047FT</t>
   </si>
   <si>
     <t>0603</t>
   </si>
   <si>
     <t>MFF03KR047FT</t>
   </si>
   <si>
     <t>MFJ06HR046FT</t>
   </si>
   <si>
     <t>0.046Ω</t>
   </si>
   <si>
+    <t>MFL12KR045FT</t>
+  </si>
+  <si>
+    <t>0.045Ω</t>
+  </si>
+  <si>
     <t>MFL12HR045FT</t>
   </si>
   <si>
-    <t>0.045Ω</t>
-[...1 lines deleted...]
-  <si>
     <t>MFJ12HR045FT</t>
   </si>
   <si>
-    <t>MFL12KR045FT</t>
+    <t>MFJ06KR045FT</t>
   </si>
   <si>
     <t>MFG06HR045FT</t>
   </si>
   <si>
     <t>MFJ06HR045FT</t>
   </si>
   <si>
-    <t>MFJ06KR045FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFG05HR045FT</t>
   </si>
   <si>
     <t>MFR05HR045FT</t>
   </si>
   <si>
     <t>1/3W</t>
   </si>
   <si>
     <t>MFL12HR044FT</t>
   </si>
   <si>
     <t>0.044Ω</t>
   </si>
   <si>
     <t>MFJ06HR044FT</t>
   </si>
   <si>
     <t>MFG05HR044FT</t>
   </si>
   <si>
+    <t>MFL12HR043FT</t>
+  </si>
+  <si>
+    <t>0.043Ω</t>
+  </si>
+  <si>
+    <t>MFJ12HR043FT</t>
+  </si>
+  <si>
     <t>MFL12KR043FT</t>
   </si>
   <si>
-    <t>0.043Ω</t>
-[...5 lines deleted...]
-    <t>MFL12HR043FT</t>
+    <t>MFJ06HR043FT</t>
   </si>
   <si>
     <t>MFG06HR043FT</t>
   </si>
   <si>
-    <t>MFJ06HR043FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFG05HR043FT</t>
   </si>
   <si>
     <t>MFJ06HR043DT</t>
   </si>
   <si>
     <t>MFG06HR042FT</t>
   </si>
   <si>
     <t>0.042Ω</t>
   </si>
   <si>
     <t>MFJ06HR042FT</t>
   </si>
   <si>
     <t>MFJ06HR042DT</t>
   </si>
   <si>
     <t>MFJ06HR041FT</t>
   </si>
   <si>
     <t>0.041Ω</t>
   </si>
   <si>
     <t>MFL12HR040JT</t>
   </si>
   <si>
     <t>0.040Ω</t>
   </si>
   <si>
     <t>MFJ06HR040JT</t>
   </si>
   <si>
+    <t>MFJ12HR040FT</t>
+  </si>
+  <si>
+    <t>MFL12HR040FT</t>
+  </si>
+  <si>
     <t>MFJ12KR040FT</t>
   </si>
   <si>
     <t>MFL12KR040FT</t>
   </si>
   <si>
-    <t>MFJ12HR040FT</t>
-[...4 lines deleted...]
-  <si>
     <t>MFJ10HR040FT</t>
   </si>
   <si>
+    <t>MFJ06KR040FT</t>
+  </si>
+  <si>
+    <t>MFJ06HR040FT</t>
+  </si>
+  <si>
     <t>MFG06HR040FT</t>
   </si>
   <si>
-    <t>MFJ06KR040FT</t>
-[...4 lines deleted...]
-  <si>
     <t>MFG05HR040FT</t>
   </si>
   <si>
     <t>MFF05HR040FT</t>
   </si>
   <si>
     <t>MFJ06HR040DT</t>
   </si>
   <si>
     <t>MFF05HR040DT</t>
   </si>
   <si>
+    <t>MFL12HR039FT</t>
+  </si>
+  <si>
+    <t>0.039Ω</t>
+  </si>
+  <si>
+    <t>MFJ12HR039FT</t>
+  </si>
+  <si>
     <t>MFL12KR039FT</t>
   </si>
   <si>
-    <t>0.039Ω</t>
-[...7 lines deleted...]
-  <si>
     <t>MFJ10HR039FT</t>
   </si>
   <si>
+    <t>MFJ06KR039FT</t>
+  </si>
+  <si>
     <t>MFJ06HR039FT</t>
   </si>
   <si>
     <t>MFG06HR039FT</t>
   </si>
   <si>
-    <t>MFJ06KR039FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFG05HR039FT</t>
   </si>
   <si>
     <t>MFG06KR039FT</t>
   </si>
   <si>
     <t>MFF05HR039FT</t>
   </si>
   <si>
     <t>MFL12HR038FT</t>
   </si>
   <si>
     <t>0.038Ω</t>
   </si>
   <si>
     <t>MFJ06HR038FT</t>
   </si>
   <si>
     <t>MFL12HR037FT</t>
   </si>
   <si>
     <t>0.037Ω</t>
   </si>
   <si>
     <t>MFG06HR037FT</t>
   </si>
   <si>
     <t>MFJ06HR037FT</t>
   </si>
   <si>
     <t>MFG06HR036JT</t>
   </si>
   <si>
     <t>0.036Ω</t>
   </si>
   <si>
     <t>MFL12KR036FT</t>
   </si>
   <si>
     <t>MFJ12HR036FT</t>
   </si>
   <si>
     <t>MFL12HR036FT</t>
   </si>
   <si>
     <t>MFJ10HR036FT</t>
   </si>
   <si>
+    <t>MFG06HR036FT</t>
+  </si>
+  <si>
     <t>MFJ06HR036FT</t>
   </si>
   <si>
-    <t>MFG06HR036FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFG05HR036FT</t>
   </si>
   <si>
     <t>MFL12HR035FT</t>
   </si>
   <si>
     <t>0.035Ω</t>
   </si>
   <si>
     <t>MFL12KR035FT</t>
   </si>
   <si>
     <t>MFJ10HR035FT</t>
   </si>
   <si>
+    <t>MFG06HR035FT</t>
+  </si>
+  <si>
+    <t>MFJ06KR035FT</t>
+  </si>
+  <si>
     <t>MFJ06HR035FT</t>
   </si>
   <si>
-    <t>MFJ06KR035FT</t>
-[...4 lines deleted...]
-  <si>
     <t>MFG05HR035FT</t>
   </si>
   <si>
     <t>MFJ12HR034FT</t>
   </si>
   <si>
     <t>0.034Ω</t>
   </si>
   <si>
     <t>MFJ06HR034FT</t>
   </si>
   <si>
     <t>MFG05HR034FT</t>
   </si>
   <si>
     <t>MFL12HR033JT</t>
   </si>
   <si>
     <t>0.033Ω</t>
   </si>
   <si>
     <t>MFJ12HR033JT</t>
   </si>
   <si>
     <t>MFJ10HR033JT</t>
   </si>
   <si>
+    <t>MFJ12HR033FT</t>
+  </si>
+  <si>
+    <t>MFJ12KR033FT</t>
+  </si>
+  <si>
+    <t>MFL12HR033FT</t>
+  </si>
+  <si>
+    <t>MFL12KR033FT</t>
+  </si>
+  <si>
     <t>MFG12HR033FT</t>
   </si>
   <si>
-    <t>MFJ12HR033FT</t>
-[...10 lines deleted...]
-  <si>
     <t>MFJ10HR033FT</t>
   </si>
   <si>
+    <t>MFJ06HR033FT</t>
+  </si>
+  <si>
     <t>MFG06HR033FT</t>
   </si>
   <si>
+    <t>MFJ06KR033FT</t>
+  </si>
+  <si>
     <t>MFG06KR033FT</t>
   </si>
   <si>
-    <t>MFJ06KR033FT</t>
-[...4 lines deleted...]
-  <si>
     <t>MFG05HR033FT</t>
   </si>
   <si>
     <t>MFG06HR033DT</t>
   </si>
   <si>
     <t>MFL12HR032FT</t>
   </si>
   <si>
     <t>0.032Ω</t>
   </si>
   <si>
     <t>MFJ06HR032FT</t>
   </si>
   <si>
     <t>MFJ06HR031FT</t>
   </si>
   <si>
     <t>0.031Ω</t>
   </si>
   <si>
     <t>MFJ12HR030JT</t>
   </si>
   <si>
     <t>0.030Ω</t>
   </si>
   <si>
     <t>MFL12HR030JT</t>
   </si>
   <si>
+    <t>MFJ12HR030FT</t>
+  </si>
+  <si>
+    <t>MFL12HR030FT</t>
+  </si>
+  <si>
+    <t>MFL12WR030FT</t>
+  </si>
+  <si>
     <t>MFL12KR030FT</t>
   </si>
   <si>
-    <t>MFL12HR030FT</t>
-[...7 lines deleted...]
-  <si>
     <t>MFJ10HR030FT</t>
   </si>
   <si>
+    <t>MFJ06HR030FT</t>
+  </si>
+  <si>
     <t>MFG06HR030FT</t>
   </si>
   <si>
     <t>MFJ06KR030FT</t>
   </si>
   <si>
-    <t>MFJ06HR030FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFG05HR030FT</t>
   </si>
   <si>
     <t>MFG03KR030FT</t>
   </si>
   <si>
     <t>MFL12HR030DT</t>
   </si>
   <si>
     <t>MFJ12KR030FT</t>
   </si>
   <si>
+    <t>MFF05HR030FT</t>
+  </si>
+  <si>
     <t>MFL12HR029FT</t>
   </si>
   <si>
     <t>0.029Ω</t>
   </si>
   <si>
     <t>MFJ06HR029FT</t>
   </si>
   <si>
     <t>MFL12HR028FT</t>
   </si>
   <si>
     <t>0.028Ω</t>
   </si>
   <si>
     <t>MFJ12HR028FT</t>
   </si>
   <si>
     <t>MFG06HR028FT</t>
   </si>
   <si>
     <t>MFJ06HR028FT</t>
   </si>
   <si>
     <t>MFJ06KR028FT</t>
   </si>
   <si>
     <t>MFG05HR028FT</t>
   </si>
   <si>
     <t>MFJ10HR028FT</t>
   </si>
   <si>
     <t>MFJ12HR027JT</t>
   </si>
   <si>
     <t>0.027Ω</t>
   </si>
   <si>
+    <t>MFL12HR027FT</t>
+  </si>
+  <si>
     <t>MFJ12HR027FT</t>
   </si>
   <si>
-    <t>MFL12HR027FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFJ10HR027FT</t>
   </si>
   <si>
+    <t>MFG06HR027FT</t>
+  </si>
+  <si>
     <t>MFJ06HR027FT</t>
   </si>
   <si>
-    <t>MFG06HR027FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFJ06KR027FT</t>
   </si>
   <si>
     <t>MFG05HR027FT</t>
   </si>
   <si>
     <t>MFJ06HR027JT</t>
   </si>
   <si>
     <t>MFL12HR026FT</t>
   </si>
   <si>
     <t>0.026Ω</t>
   </si>
   <si>
     <t>MFJ06HR026FT</t>
   </si>
   <si>
     <t>MFG05HR026FT</t>
   </si>
   <si>
     <t>MFL12HR025JT</t>
   </si>
   <si>
     <t>0.025Ω</t>
   </si>
   <si>
+    <t>MFJ12HR025FT</t>
+  </si>
+  <si>
+    <t>MFL12HR025FT</t>
+  </si>
+  <si>
     <t>MFL12KR025FT</t>
   </si>
   <si>
-    <t>MFL12HR025FT</t>
-[...4 lines deleted...]
-  <si>
     <t>MFJ10HR025FT</t>
   </si>
   <si>
+    <t>MFJ06KR025FT</t>
+  </si>
+  <si>
+    <t>MFG06HR025FT</t>
+  </si>
+  <si>
+    <t>MFJ06HR025FT</t>
+  </si>
+  <si>
     <t>MFG06KR025FT</t>
   </si>
   <si>
-    <t>MFG06HR025FT</t>
-[...5 lines deleted...]
-    <t>MFJ06HR025FT</t>
+    <t>MFG05HR025FT</t>
   </si>
   <si>
     <t>MFG05KR025FT</t>
   </si>
   <si>
-    <t>MFG05HR025FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFG03KR025FT</t>
   </si>
   <si>
     <t>MFJ06HR025DT</t>
   </si>
   <si>
     <t>MFJ12HR024JT</t>
   </si>
   <si>
     <t>0.024Ω</t>
   </si>
   <si>
+    <t>MFJ12HR024FT</t>
+  </si>
+  <si>
     <t>MFL12HR024FT</t>
   </si>
   <si>
-    <t>MFJ12HR024FT</t>
+    <t>MFG06HR024FT</t>
   </si>
   <si>
     <t>MFJ06HR024FT</t>
   </si>
   <si>
-    <t>MFG06HR024FT</t>
+    <t>MFG05KR024FT</t>
   </si>
   <si>
     <t>MFG05HR024FT</t>
   </si>
   <si>
-    <t>MFG05KR024FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFJ06KR024FT</t>
   </si>
   <si>
     <t>MFJ06HR023FT</t>
   </si>
   <si>
     <t>0.023Ω</t>
   </si>
   <si>
     <t>MFJ06KR023FT</t>
   </si>
   <si>
     <t>MFG05HR023FT</t>
   </si>
   <si>
     <t>MFG06H22M5FT</t>
   </si>
   <si>
     <t>22.5mΩ</t>
   </si>
   <si>
     <t>MFJ06HR022JT</t>
   </si>
   <si>
     <t>0.022Ω</t>
   </si>
   <si>
     <t>MFG05HR022JT</t>
   </si>
   <si>
     <t>MFL12HR022FT</t>
   </si>
   <si>
+    <t>MFL12KR022FT</t>
+  </si>
+  <si>
     <t>MFJ12HR022FT</t>
   </si>
   <si>
-    <t>MFL12KR022FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFJ10HR022FT</t>
   </si>
   <si>
     <t>MFG06HR022FT</t>
   </si>
   <si>
     <t>MFJ06KR022FT</t>
   </si>
   <si>
     <t>MFJ06HR022FT</t>
   </si>
   <si>
+    <t>MFG05HR022FT</t>
+  </si>
+  <si>
     <t>MFG05KR022FT</t>
   </si>
   <si>
-    <t>MFG05HR022FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFG03KR022FT</t>
   </si>
   <si>
     <t>MFG06HR022DT</t>
   </si>
   <si>
     <t>MFL12HR022JT</t>
   </si>
   <si>
     <t>MFR05HR022FT</t>
   </si>
   <si>
     <t>MFL12HR021FT</t>
   </si>
   <si>
     <t>0.021Ω</t>
   </si>
   <si>
     <t>MFJ06HR021FT</t>
   </si>
   <si>
     <t>MFG05HR021FT</t>
   </si>
   <si>
+    <t>MFL12HR020JT</t>
+  </si>
+  <si>
+    <t>0.020Ω</t>
+  </si>
+  <si>
     <t>MFJ12HR020JT</t>
   </si>
   <si>
-    <t>0.020Ω</t>
-[...4 lines deleted...]
-  <si>
     <t>MFJ10HR020JT</t>
   </si>
   <si>
     <t>MFJ06HR020JT</t>
   </si>
   <si>
     <t>MFG05HR020JT</t>
   </si>
   <si>
     <t>MFF05HR020JT</t>
   </si>
   <si>
     <t>MFJ12KR020FT</t>
   </si>
   <si>
     <t>MFL12HR020FT</t>
   </si>
   <si>
+    <t>MFJ12HR020FT</t>
+  </si>
+  <si>
     <t>MFL12KR020FT</t>
   </si>
   <si>
-    <t>MFJ12HR020FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFJ10HR020FT</t>
   </si>
   <si>
     <t>MFJ10KR020FT</t>
   </si>
   <si>
+    <t>MFJ06HR020FT</t>
+  </si>
+  <si>
     <t>MFG06KR020FT</t>
   </si>
   <si>
+    <t>MFJ06KR020FT</t>
+  </si>
+  <si>
     <t>MFG06HR020FT</t>
   </si>
   <si>
-    <t>MFJ06KR020FT</t>
-[...2 lines deleted...]
-    <t>MFJ06HR020FT</t>
+    <t>MFR05HR020FT</t>
+  </si>
+  <si>
+    <t>MFF05HR020FT</t>
   </si>
   <si>
     <t>MFG05HR020FT</t>
   </si>
   <si>
-    <t>MFF05HR020FT</t>
-[...4 lines deleted...]
-  <si>
     <t>MFG03KR020FT</t>
   </si>
   <si>
     <t>MFL12KR020DT</t>
   </si>
   <si>
     <t>MFJ10HR020DT</t>
   </si>
   <si>
     <t>MFG06HR020DT</t>
   </si>
   <si>
     <t>MFJ06HR020DT</t>
   </si>
   <si>
     <t>MFJ12HR020DT</t>
   </si>
   <si>
     <t>MFL12HR019FT</t>
   </si>
   <si>
     <t>0.019Ω</t>
   </si>
   <si>
     <t>MFJ06HR019FT</t>
   </si>
   <si>
     <t>MFG05HR019FT</t>
   </si>
   <si>
+    <t>MFL12KR018FT</t>
+  </si>
+  <si>
+    <t>0.018Ω</t>
+  </si>
+  <si>
     <t>MFL12HR018FT</t>
   </si>
   <si>
-    <t>0.018Ω</t>
-[...1 lines deleted...]
-  <si>
     <t>MFJ12HR018FT</t>
   </si>
   <si>
-    <t>MFL12KR018FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFJ10HR018FT</t>
   </si>
   <si>
+    <t>MFG06KR018FT</t>
+  </si>
+  <si>
+    <t>MFJ06KR018FT</t>
+  </si>
+  <si>
     <t>MFG06HR018FT</t>
   </si>
   <si>
     <t>MFJ06HR018FT</t>
   </si>
   <si>
-    <t>MFJ06KR018FT</t>
-[...4 lines deleted...]
-  <si>
     <t>MFG05HR018FT</t>
   </si>
   <si>
     <t>MFG03KR018FT</t>
   </si>
   <si>
+    <t>MFJ06HR018DT</t>
+  </si>
+  <si>
     <t>MFL12HR017FT</t>
   </si>
   <si>
     <t>0.017Ω</t>
   </si>
   <si>
+    <t>MFJ06HR017FT</t>
+  </si>
+  <si>
     <t>MFJ06KR017FT</t>
   </si>
   <si>
-    <t>MFJ06HR017FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFG05HR017FT</t>
   </si>
   <si>
+    <t>MFL12HR016FT</t>
+  </si>
+  <si>
+    <t>0.016Ω</t>
+  </si>
+  <si>
+    <t>MFL12KR016FT</t>
+  </si>
+  <si>
     <t>MFJ12HR016FT</t>
   </si>
   <si>
-    <t>0.016Ω</t>
-[...7 lines deleted...]
-  <si>
     <t>MFJ10HR016FT</t>
   </si>
   <si>
     <t>MFJ06HR016FT</t>
   </si>
   <si>
     <t>MFG06HR016FT</t>
   </si>
   <si>
     <t>MFG05KR016FT</t>
   </si>
   <si>
     <t>MFG05HR016FT</t>
   </si>
   <si>
     <t>MFG05HR016DT</t>
   </si>
   <si>
     <t>MFL12HR015JT</t>
   </si>
   <si>
     <t>0.015Ω</t>
   </si>
   <si>
     <t>MFJ06HR015JT</t>
   </si>
   <si>
     <t>MFG06HR015JT</t>
   </si>
   <si>
     <t>MFG03KR015JT</t>
   </si>
   <si>
+    <t>MFL12KR015FT</t>
+  </si>
+  <si>
+    <t>MFJ12KR015FT</t>
+  </si>
+  <si>
     <t>MFJ12HR015FT</t>
   </si>
   <si>
-    <t>MFJ12KR015FT</t>
-[...4 lines deleted...]
-  <si>
     <t>MFL12HR015FT</t>
   </si>
   <si>
+    <t>MFJ10HR015FT</t>
+  </si>
+  <si>
     <t>MFJ10KR015FT</t>
   </si>
   <si>
-    <t>MFJ10HR015FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFJ06HR015FT</t>
   </si>
   <si>
     <t>MFG06HR015FT</t>
   </si>
   <si>
     <t>MFJ06KR015FT</t>
   </si>
   <si>
+    <t>MFG05HR015FT</t>
+  </si>
+  <si>
     <t>MFG05WR015FT</t>
   </si>
   <si>
-    <t>MFG05HR015FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFG03KR015FT</t>
   </si>
   <si>
     <t>MFL12HR015DT</t>
   </si>
   <si>
     <t>MFG05KR015FT</t>
   </si>
   <si>
     <t>MFJ06HR015DT</t>
   </si>
   <si>
     <t>MFJ12HR014FT</t>
   </si>
   <si>
     <t>0.014Ω</t>
   </si>
   <si>
     <t>MFL12HR014FT</t>
   </si>
   <si>
+    <t>MFG06HR014FT</t>
+  </si>
+  <si>
+    <t>MFJ06KR014FT</t>
+  </si>
+  <si>
     <t>MFJ06HR014FT</t>
   </si>
   <si>
-    <t>MFJ06KR014FT</t>
-[...4 lines deleted...]
-  <si>
     <t>MFG05HR014FT</t>
   </si>
   <si>
     <t>MFL12HR014DT</t>
   </si>
   <si>
+    <t>MFL12HR013FT</t>
+  </si>
+  <si>
+    <t>0.013Ω</t>
+  </si>
+  <si>
     <t>MFL12KR013FT</t>
   </si>
   <si>
-    <t>0.013Ω</t>
-[...4 lines deleted...]
-  <si>
     <t>MFJ10HR013FT</t>
   </si>
   <si>
+    <t>MFG06KR013FT</t>
+  </si>
+  <si>
     <t>MFG06HR013FT</t>
   </si>
   <si>
+    <t>MFJ06KR013FT</t>
+  </si>
+  <si>
     <t>MFJ06HR013FT</t>
   </si>
   <si>
-    <t>MFJ06KR013FT</t>
-[...4 lines deleted...]
-  <si>
     <t>MFG05HR013FT</t>
   </si>
   <si>
     <t>MFG03KR013FT</t>
   </si>
   <si>
     <t>MFG06H12M5FT</t>
   </si>
   <si>
     <t>12.5mΩ</t>
   </si>
   <si>
     <t>MFL12HR012JT</t>
   </si>
   <si>
     <t>0.012Ω</t>
   </si>
   <si>
+    <t>MFL12HR012FT</t>
+  </si>
+  <si>
+    <t>MFJ12HR012FT</t>
+  </si>
+  <si>
     <t>MFJ12KR012FT</t>
   </si>
   <si>
     <t>MFL12KR012FT</t>
   </si>
   <si>
-    <t>MFL12HR012FT</t>
-[...4 lines deleted...]
-  <si>
     <t>MFJ10HR012FT</t>
   </si>
   <si>
+    <t>MFJ06HR012FT</t>
+  </si>
+  <si>
     <t>MFG06HR012FT</t>
   </si>
   <si>
-    <t>MFJ06HR012FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFG06KR012FT</t>
   </si>
   <si>
     <t>MFJ06KR012FT</t>
   </si>
   <si>
     <t>MFG05HR012FT</t>
   </si>
   <si>
     <t>MFG03KR012FT</t>
   </si>
   <si>
     <t>MFJ06HR012DT</t>
   </si>
   <si>
+    <t>MFJ12HR011FT</t>
+  </si>
+  <si>
+    <t>0.011Ω</t>
+  </si>
+  <si>
     <t>MFL12HR011FT</t>
   </si>
   <si>
-    <t>0.011Ω</t>
-[...2 lines deleted...]
-    <t>MFJ12HR011FT</t>
+    <t>MFJ06HR011FT</t>
   </si>
   <si>
     <t>MFG06HR011FT</t>
   </si>
   <si>
-    <t>MFJ06HR011FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFG05HR011FT</t>
   </si>
   <si>
+    <t>MFJ06HR011DT</t>
+  </si>
+  <si>
     <t>MFG06HR011DT</t>
   </si>
   <si>
-    <t>MFJ06HR011DT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFJ12HR011JT</t>
   </si>
   <si>
+    <t>MFL12HR010JT</t>
+  </si>
+  <si>
+    <t>0.010Ω</t>
+  </si>
+  <si>
+    <t>MFL12WR010JT</t>
+  </si>
+  <si>
+    <t>MFJ12KR010JT</t>
+  </si>
+  <si>
+    <t>MFJ12HR010JT</t>
+  </si>
+  <si>
     <t>MFL12KR010JT</t>
   </si>
   <si>
-    <t>0.010Ω</t>
-[...13 lines deleted...]
-  <si>
     <t>MFJ10HR010JT</t>
   </si>
   <si>
     <t>MFJ06HR010JT</t>
   </si>
   <si>
     <t>MFG06HR010JT</t>
   </si>
   <si>
     <t>MFG05HR010JT</t>
   </si>
   <si>
+    <t>MFG03KR010JT</t>
+  </si>
+  <si>
     <t>MFG03WR010JT</t>
   </si>
   <si>
-    <t>MFG03KR010JT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFQ02KR010JT</t>
   </si>
   <si>
     <t>1/5W</t>
   </si>
   <si>
     <t>0402</t>
   </si>
   <si>
+    <t>MFJ12KR010FT</t>
+  </si>
+  <si>
+    <t>MFL12KR010FT</t>
+  </si>
+  <si>
+    <t>MFL12HR010FT</t>
+  </si>
+  <si>
     <t>MFJ12HR010FT</t>
   </si>
   <si>
-    <t>MFL12HR010FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFG12HR010FT</t>
   </si>
   <si>
-    <t>MFJ12KR010FT</t>
-[...4 lines deleted...]
-  <si>
     <t>MFH10HR010FT</t>
   </si>
   <si>
     <t>MFJ10KR010FT</t>
   </si>
   <si>
     <t>MFJ10HR010FT</t>
   </si>
   <si>
+    <t>MFF06HR010FT</t>
+  </si>
+  <si>
+    <t>MFJ06HR010FT</t>
+  </si>
+  <si>
+    <t>MFG06HR010FT</t>
+  </si>
+  <si>
     <t>MFJ06KR010FT</t>
   </si>
   <si>
-    <t>MFG06HR010FT</t>
-[...4 lines deleted...]
-  <si>
     <t>MFG06KR010FT</t>
   </si>
   <si>
-    <t>MFF06HR010FT</t>
+    <t>MFG05HR010FT</t>
+  </si>
+  <si>
+    <t>MFH05HR010FT</t>
+  </si>
+  <si>
+    <t>MFF05HR010FT</t>
   </si>
   <si>
     <t>MFH05KR010FT</t>
   </si>
   <si>
-    <t>MFG05HR010FT</t>
-[...7 lines deleted...]
-  <si>
     <t>MFG05KR010FT</t>
   </si>
   <si>
     <t>MFG03WR010FT</t>
   </si>
   <si>
     <t>MFG03KR010FT</t>
   </si>
   <si>
     <t>MFF03KR010FT</t>
   </si>
   <si>
+    <t>MFQ02KR010FT</t>
+  </si>
+  <si>
     <t>MFQ02JR010FT</t>
   </si>
   <si>
     <t>±150</t>
   </si>
   <si>
     <t>MFQ02WR010FT</t>
   </si>
   <si>
-    <t>MFQ02KR010FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFL12HR010DT</t>
   </si>
   <si>
     <t>MFJ10HR010DT</t>
   </si>
   <si>
     <t>MFJ06HR010DT</t>
   </si>
   <si>
     <t>MFG05HR010DT</t>
   </si>
   <si>
     <t>MFF02WR010FT</t>
   </si>
   <si>
     <t>MFJ12HR010DT</t>
   </si>
   <si>
     <t>MFG05KR010DT</t>
   </si>
   <si>
+    <t>MFJ12KR009JT</t>
+  </si>
+  <si>
+    <t>0.009Ω</t>
+  </si>
+  <si>
     <t>MFL12KR009JT</t>
   </si>
   <si>
-    <t>0.009Ω</t>
-[...4 lines deleted...]
-  <si>
     <t>MFJ06KR009JT</t>
   </si>
   <si>
     <t>MFG05KR009JT</t>
   </si>
   <si>
+    <t>MFL12HR009FT</t>
+  </si>
+  <si>
     <t>MFL12KR009FT</t>
   </si>
   <si>
-    <t>MFL12HR009FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFJ10KR009FT</t>
   </si>
   <si>
+    <t>MFG06KR009FT</t>
+  </si>
+  <si>
     <t>MFG06HR009FT</t>
   </si>
   <si>
+    <t>MFJ06KR009FT</t>
+  </si>
+  <si>
     <t>MFJ06HR009FT</t>
   </si>
   <si>
-    <t>MFG06KR009FT</t>
-[...2 lines deleted...]
-    <t>MFJ06KR009FT</t>
+    <t>MFG05KR009FT</t>
+  </si>
+  <si>
+    <t>MFG05HR009FT</t>
+  </si>
+  <si>
+    <t>MFG05JR009FT</t>
   </si>
   <si>
     <t>MFH05KR009FT</t>
   </si>
   <si>
-    <t>MFG05JR009FT</t>
-[...7 lines deleted...]
-  <si>
     <t>MFG03WR009FT</t>
   </si>
   <si>
     <t>MFL12KR008JT</t>
   </si>
   <si>
     <t>0.008Ω</t>
   </si>
   <si>
     <t>MFJ10KR008JT</t>
   </si>
   <si>
     <t>MFJ06KR008JT</t>
   </si>
   <si>
     <t>MFJ12HR008FT</t>
   </si>
   <si>
     <t>MFL12KR008FT</t>
   </si>
   <si>
     <t>MFJ12KR008FT</t>
   </si>
   <si>
     <t>MFG10KR008FT</t>
   </si>
   <si>
     <t>MFJ10KR008FT</t>
   </si>
   <si>
     <t>MFJ10HR008FT</t>
   </si>
   <si>
+    <t>MFJ06KR008FT</t>
+  </si>
+  <si>
+    <t>MFG06KR008FT</t>
+  </si>
+  <si>
     <t>MFG06HR008FT</t>
   </si>
   <si>
-    <t>MFJ06KR008FT</t>
-[...4 lines deleted...]
-  <si>
     <t>MFH05KR008FT</t>
   </si>
   <si>
     <t>MFG05KR008FT</t>
   </si>
   <si>
     <t>MFG03WR008FT</t>
   </si>
   <si>
     <t>MFL12K7M50FT</t>
   </si>
   <si>
     <t>7.5mΩ</t>
   </si>
   <si>
     <t>MFJ06K7M50FT</t>
   </si>
   <si>
     <t>MFJ12K7M15JT</t>
   </si>
   <si>
     <t>7.15mΩ</t>
   </si>
   <si>
     <t>MFJ12K7M15FT</t>
   </si>
   <si>
+    <t>MFL12HR007JT</t>
+  </si>
+  <si>
+    <t>0.007Ω</t>
+  </si>
+  <si>
     <t>MFL12KR007JT</t>
   </si>
   <si>
-    <t>0.007Ω</t>
-[...4 lines deleted...]
-  <si>
     <t>MFJ06KR007JT</t>
   </si>
   <si>
     <t>MFG06KR007JT</t>
   </si>
   <si>
+    <t>MFL12HR007FT</t>
+  </si>
+  <si>
+    <t>MFJ12KR007FT</t>
+  </si>
+  <si>
+    <t>MFL12KR007FT</t>
+  </si>
+  <si>
     <t>MFL12WR007FT</t>
   </si>
   <si>
-    <t>MFL12HR007FT</t>
-[...7 lines deleted...]
-  <si>
     <t>MFG10KR007FT</t>
   </si>
   <si>
     <t>MFJ10KR007FT</t>
   </si>
   <si>
+    <t>MFJ06KR007FT</t>
+  </si>
+  <si>
     <t>MFG06KR007FT</t>
   </si>
   <si>
-    <t>MFJ06KR007FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFG06HR007FT</t>
   </si>
   <si>
     <t>MFG05KR007FT</t>
   </si>
   <si>
     <t>MFG05HR007FT</t>
   </si>
   <si>
+    <t>MFG03WR007FT</t>
+  </si>
+  <si>
     <t>MFG03KR007FT</t>
   </si>
   <si>
-    <t>MFG03WR007FT</t>
+    <t>MFF05KR007JT</t>
   </si>
   <si>
     <t>MFG05KR007JT</t>
   </si>
   <si>
-    <t>MFF05KR007JT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFF05KR007FT</t>
   </si>
   <si>
     <t>MFL12KR006JT</t>
   </si>
   <si>
     <t>0.006Ω</t>
   </si>
   <si>
     <t>MFJ06KR006JT</t>
   </si>
   <si>
+    <t>MFL12KR006FT</t>
+  </si>
+  <si>
+    <t>MFJ12KR006FT</t>
+  </si>
+  <si>
+    <t>MFL12HR006FT</t>
+  </si>
+  <si>
     <t>MFG12KR006FT</t>
   </si>
   <si>
-    <t>MFJ12KR006FT</t>
-[...7 lines deleted...]
-  <si>
     <t>MFJ10KR006FT</t>
   </si>
   <si>
     <t>MFJ06KR006FT</t>
   </si>
   <si>
     <t>MFG06HR006FT</t>
   </si>
   <si>
     <t>MFG06KR006FT</t>
   </si>
   <si>
+    <t>MFH05KR006FT</t>
+  </si>
+  <si>
     <t>MFG05KR006FT</t>
   </si>
   <si>
-    <t>MFH05KR006FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFG05HR006FT</t>
   </si>
   <si>
     <t>MFG03WR006FT</t>
   </si>
   <si>
+    <t>MFL12HR005JT</t>
+  </si>
+  <si>
+    <t>0.005Ω</t>
+  </si>
+  <si>
     <t>MFJ12KR005JT</t>
   </si>
   <si>
-    <t>0.005Ω</t>
+    <t>MFL12KR005JT</t>
   </si>
   <si>
     <t>MFL12WR005JT</t>
   </si>
   <si>
-    <t>MFL12HR005JT</t>
-[...4 lines deleted...]
-  <si>
     <t>MFJ12HR005JT</t>
   </si>
   <si>
     <t>MFJ10KR005JT</t>
   </si>
   <si>
     <t>MFG06KR005JT</t>
   </si>
   <si>
     <t>MFJ06KR005JT</t>
   </si>
   <si>
     <t>MFG05KR005JT</t>
   </si>
   <si>
     <t>MFJ06HR005HT</t>
   </si>
   <si>
     <t>±3%</t>
   </si>
   <si>
     <t>MFL12HR005FT</t>
   </si>
   <si>
     <t>MFJ12KR005FT</t>
   </si>
   <si>
+    <t>MFL12KR005FT</t>
+  </si>
+  <si>
+    <t>MFL12WR005FT</t>
+  </si>
+  <si>
     <t>MFJ12HR005FT</t>
   </si>
   <si>
-    <t>MFL12WR005FT</t>
-[...4 lines deleted...]
-  <si>
     <t>MFJ10HR005FT</t>
   </si>
   <si>
     <t>MFJ10KR005FT</t>
   </si>
   <si>
+    <t>MFJ06KR005FT</t>
+  </si>
+  <si>
+    <t>MFG06HR005FT</t>
+  </si>
+  <si>
+    <t>MFG06WR005FT</t>
+  </si>
+  <si>
+    <t>MFJ06WR005FT</t>
+  </si>
+  <si>
     <t>MFG06KR005FT</t>
   </si>
   <si>
-    <t>MFJ06KR005FT</t>
-[...8 lines deleted...]
-    <t>MFG06WR005FT</t>
+    <t>MFG05WR005FT</t>
   </si>
   <si>
     <t>MFG05KR005FT</t>
   </si>
   <si>
     <t>MFH05KR005FT</t>
   </si>
   <si>
-    <t>MFG05WR005FT</t>
+    <t>MFG03KR005FT</t>
   </si>
   <si>
     <t>MFG03WR005FT</t>
   </si>
   <si>
     <t>MFF03KR005FT</t>
   </si>
   <si>
-    <t>MFG03KR005FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFJ12KR005DT</t>
   </si>
   <si>
+    <t>MFJ06HR005DT</t>
+  </si>
+  <si>
+    <t>MFG06KR005DT</t>
+  </si>
+  <si>
     <t>MFJ06KR005DT</t>
   </si>
   <si>
-    <t>MFJ06HR005DT</t>
-[...4 lines deleted...]
-  <si>
     <t>MFG05KR005DT</t>
   </si>
   <si>
     <t>MFG06XR005FT</t>
   </si>
   <si>
     <t>±75</t>
   </si>
   <si>
     <t>MFL12K4M70FT</t>
   </si>
   <si>
     <t>4.7mΩ</t>
   </si>
   <si>
     <t>MFL12KR004JT</t>
   </si>
   <si>
     <t>0.004Ω</t>
   </si>
   <si>
     <t>MFG06KR004JT</t>
   </si>
   <si>
     <t>MFJ06KR004JT</t>
   </si>
   <si>
+    <t>MFL12WR004FT</t>
+  </si>
+  <si>
+    <t>MFL12HR004FT</t>
+  </si>
+  <si>
+    <t>MFL12KR004FT</t>
+  </si>
+  <si>
     <t>MFJ12KR004FT</t>
   </si>
   <si>
-    <t>MFL12WR004FT</t>
-[...7 lines deleted...]
-  <si>
     <t>MFJ10KR004FT</t>
   </si>
   <si>
+    <t>MFJ06KR004FT</t>
+  </si>
+  <si>
     <t>MFG06KR004FT</t>
   </si>
   <si>
-    <t>MFJ06KR004FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFJ06HR004FT</t>
   </si>
   <si>
+    <t>MFG05KR004FT</t>
+  </si>
+  <si>
+    <t>MFF05KR004FT</t>
+  </si>
+  <si>
     <t>MFH05KR004FT</t>
   </si>
   <si>
-    <t>MFF05KR004FT</t>
-[...4 lines deleted...]
-  <si>
     <t>MFG05HR004FT</t>
   </si>
   <si>
     <t>MFL12K3M50FT</t>
   </si>
   <si>
     <t>3.5mΩ</t>
   </si>
   <si>
+    <t>MFL12HR003JT</t>
+  </si>
+  <si>
+    <t>0.003Ω</t>
+  </si>
+  <si>
+    <t>MFL12WR003JT</t>
+  </si>
+  <si>
     <t>MFL12KR003JT</t>
   </si>
   <si>
-    <t>0.003Ω</t>
-[...7 lines deleted...]
-  <si>
     <t>MFJ10KR003JT</t>
   </si>
   <si>
     <t>MFJ06KR003JT</t>
   </si>
   <si>
     <t>MFG06KR003JT</t>
   </si>
   <si>
     <t>MFG05KR003JT</t>
   </si>
   <si>
+    <t>MFL12KR003FT</t>
+  </si>
+  <si>
     <t>MFJ12KR003FT</t>
   </si>
   <si>
-    <t>MFL12KR003FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFL12HR003FT</t>
   </si>
   <si>
+    <t>MFJ10KR003FT</t>
+  </si>
+  <si>
     <t>MFJ10HR003FT</t>
   </si>
   <si>
-    <t>MFJ10KR003FT</t>
+    <t>MFG06KR003FT</t>
+  </si>
+  <si>
+    <t>MFJ06KR003FT</t>
   </si>
   <si>
     <t>MFJ06HR003FT</t>
   </si>
   <si>
-    <t>MFJ06KR003FT</t>
-[...4 lines deleted...]
-  <si>
     <t>MFH05KR003FT</t>
   </si>
   <si>
+    <t>MFF05KR003FT</t>
+  </si>
+  <si>
     <t>MFG05KR003FT</t>
   </si>
   <si>
-    <t>MFF05KR003FT</t>
+    <t>MFJ06KR003DT</t>
   </si>
   <si>
     <t>MFG06KR003DT</t>
   </si>
   <si>
-    <t>MFJ06KR003DT</t>
+    <t>MFL12W2M50FT</t>
+  </si>
+  <si>
+    <t>2.5mΩ</t>
+  </si>
+  <si>
+    <t>MFJ12W2M50FT</t>
   </si>
   <si>
     <t>MFL12K2M50FT</t>
   </si>
   <si>
-    <t>2.5mΩ</t>
-[...7 lines deleted...]
-  <si>
     <t>MFL12K2M25FT</t>
   </si>
   <si>
     <t>2.25mΩ</t>
   </si>
   <si>
+    <t>MFL12KR002JT</t>
+  </si>
+  <si>
+    <t>0.002Ω</t>
+  </si>
+  <si>
     <t>MFL12WR002JT</t>
   </si>
   <si>
-    <t>0.002Ω</t>
-[...1 lines deleted...]
-  <si>
     <t>MFJ12HR002JT</t>
   </si>
   <si>
-    <t>MFL12KR002JT</t>
+    <t>MFL12WR002FT</t>
+  </si>
+  <si>
+    <t>MFJ12KR002FT</t>
+  </si>
+  <si>
+    <t>MFJ12HR002FT</t>
   </si>
   <si>
     <t>MFL12KR002FT</t>
   </si>
   <si>
-    <t>MFJ12HR002FT</t>
-[...2 lines deleted...]
-    <t>MFL12WR002FT</t>
+    <t>MFL12HR002FT</t>
   </si>
   <si>
     <t>MFJ12WR002FT</t>
-  </si>
-[...4 lines deleted...]
-    <t>MFJ12KR002FT</t>
   </si>
   <si>
     <t>MFJ10WR002FT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2625,51 +2631,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G633"/>
+  <dimension ref="A1:G635"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -2945,71 +2951,71 @@
       </c>
       <c r="C15" t="s">
         <v>9</v>
       </c>
       <c r="D15" t="s">
         <v>14</v>
       </c>
       <c r="E15" t="s">
         <v>11</v>
       </c>
       <c r="F15" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
         <v>37</v>
       </c>
       <c r="B16" t="s">
         <v>36</v>
       </c>
       <c r="C16" t="s">
         <v>9</v>
       </c>
       <c r="D16" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E16" t="s">
         <v>16</v>
       </c>
       <c r="F16" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>38</v>
       </c>
       <c r="B17" t="s">
         <v>36</v>
       </c>
       <c r="C17" t="s">
         <v>9</v>
       </c>
       <c r="D17" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E17" t="s">
         <v>16</v>
       </c>
       <c r="F17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>39</v>
       </c>
       <c r="B18" t="s">
         <v>40</v>
       </c>
       <c r="C18" t="s">
         <v>9</v>
       </c>
       <c r="D18" t="s">
         <v>14</v>
       </c>
       <c r="E18" t="s">
         <v>16</v>
       </c>
       <c r="F18" t="s">
@@ -3082,174 +3088,174 @@
       </c>
       <c r="B22" t="s">
         <v>47</v>
       </c>
       <c r="C22" t="s">
         <v>9</v>
       </c>
       <c r="D22" t="s">
         <v>10</v>
       </c>
       <c r="E22" t="s">
         <v>11</v>
       </c>
       <c r="F22" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>49</v>
       </c>
       <c r="B23" t="s">
         <v>47</v>
       </c>
       <c r="C23" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D23" t="s">
         <v>14</v>
       </c>
       <c r="E23" t="s">
         <v>11</v>
       </c>
       <c r="F23" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>50</v>
       </c>
       <c r="B24" t="s">
         <v>47</v>
       </c>
       <c r="C24" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D24" t="s">
         <v>14</v>
       </c>
       <c r="E24" t="s">
         <v>11</v>
       </c>
       <c r="F24" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>51</v>
       </c>
       <c r="B25" t="s">
         <v>47</v>
       </c>
       <c r="C25" t="s">
         <v>9</v>
       </c>
       <c r="D25" t="s">
         <v>14</v>
       </c>
       <c r="E25" t="s">
         <v>11</v>
       </c>
       <c r="F25" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>53</v>
       </c>
       <c r="B26" t="s">
         <v>47</v>
       </c>
       <c r="C26" t="s">
         <v>9</v>
       </c>
       <c r="D26" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E26" t="s">
         <v>16</v>
       </c>
       <c r="F26" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>54</v>
       </c>
       <c r="B27" t="s">
         <v>47</v>
       </c>
       <c r="C27" t="s">
         <v>45</v>
       </c>
       <c r="D27" t="s">
-        <v>55</v>
+        <v>14</v>
       </c>
       <c r="E27" t="s">
         <v>16</v>
       </c>
       <c r="F27" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B28" t="s">
         <v>47</v>
       </c>
       <c r="C28" t="s">
         <v>45</v>
       </c>
       <c r="D28" t="s">
-        <v>14</v>
+        <v>56</v>
       </c>
       <c r="E28" t="s">
         <v>16</v>
       </c>
       <c r="F28" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>57</v>
       </c>
       <c r="B29" t="s">
         <v>47</v>
       </c>
       <c r="C29" t="s">
         <v>9</v>
       </c>
       <c r="D29" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E29" t="s">
         <v>16</v>
       </c>
       <c r="F29" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
         <v>58</v>
       </c>
       <c r="B30" t="s">
         <v>47</v>
       </c>
       <c r="C30" t="s">
         <v>45</v>
       </c>
       <c r="D30" t="s">
         <v>10</v>
       </c>
       <c r="E30" t="s">
         <v>16</v>
       </c>
       <c r="F30" t="s">
@@ -3262,71 +3268,71 @@
       </c>
       <c r="B31" t="s">
         <v>47</v>
       </c>
       <c r="C31" t="s">
         <v>9</v>
       </c>
       <c r="D31" t="s">
         <v>10</v>
       </c>
       <c r="E31" t="s">
         <v>16</v>
       </c>
       <c r="F31" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
         <v>60</v>
       </c>
       <c r="B32" t="s">
         <v>47</v>
       </c>
       <c r="C32" t="s">
-        <v>9</v>
+        <v>61</v>
       </c>
       <c r="D32" t="s">
         <v>14</v>
       </c>
       <c r="E32" t="s">
         <v>16</v>
       </c>
       <c r="F32" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B33" t="s">
         <v>47</v>
       </c>
       <c r="C33" t="s">
-        <v>62</v>
+        <v>9</v>
       </c>
       <c r="D33" t="s">
         <v>14</v>
       </c>
       <c r="E33" t="s">
         <v>16</v>
       </c>
       <c r="F33" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
         <v>63</v>
       </c>
       <c r="B34" t="s">
         <v>47</v>
       </c>
       <c r="C34" t="s">
         <v>64</v>
       </c>
       <c r="D34" t="s">
         <v>10</v>
       </c>
       <c r="E34" t="s">
@@ -3625,91 +3631,91 @@
       </c>
       <c r="C49" t="s">
         <v>64</v>
       </c>
       <c r="D49" t="s">
         <v>10</v>
       </c>
       <c r="E49" t="s">
         <v>16</v>
       </c>
       <c r="F49" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
         <v>88</v>
       </c>
       <c r="B50" t="s">
         <v>89</v>
       </c>
       <c r="C50" t="s">
         <v>45</v>
       </c>
       <c r="D50" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E50" t="s">
         <v>16</v>
       </c>
       <c r="F50" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
         <v>90</v>
       </c>
       <c r="B51" t="s">
         <v>89</v>
       </c>
       <c r="C51" t="s">
         <v>9</v>
       </c>
       <c r="D51" t="s">
         <v>14</v>
       </c>
       <c r="E51" t="s">
         <v>16</v>
       </c>
       <c r="F51" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
         <v>91</v>
       </c>
       <c r="B52" t="s">
         <v>89</v>
       </c>
       <c r="C52" t="s">
         <v>45</v>
       </c>
       <c r="D52" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E52" t="s">
         <v>16</v>
       </c>
       <c r="F52" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
         <v>92</v>
       </c>
       <c r="B53" t="s">
         <v>89</v>
       </c>
       <c r="C53" t="s">
         <v>9</v>
       </c>
       <c r="D53" t="s">
         <v>14</v>
       </c>
       <c r="E53" t="s">
         <v>16</v>
       </c>
       <c r="F53" t="s">
@@ -3725,88 +3731,88 @@
       </c>
       <c r="C54" t="s">
         <v>45</v>
       </c>
       <c r="D54" t="s">
         <v>14</v>
       </c>
       <c r="E54" t="s">
         <v>16</v>
       </c>
       <c r="F54" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
         <v>95</v>
       </c>
       <c r="B55" t="s">
         <v>96</v>
       </c>
       <c r="C55" t="s">
         <v>45</v>
       </c>
       <c r="D55" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E55" t="s">
         <v>16</v>
       </c>
       <c r="F55" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
         <v>97</v>
       </c>
       <c r="B56" t="s">
         <v>96</v>
       </c>
       <c r="C56" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D56" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E56" t="s">
         <v>16</v>
       </c>
       <c r="F56" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
         <v>98</v>
       </c>
       <c r="B57" t="s">
         <v>96</v>
       </c>
       <c r="C57" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D57" t="s">
         <v>14</v>
       </c>
       <c r="E57" t="s">
         <v>16</v>
       </c>
       <c r="F57" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
         <v>99</v>
       </c>
       <c r="B58" t="s">
         <v>96</v>
       </c>
       <c r="C58" t="s">
         <v>9</v>
       </c>
       <c r="D58" t="s">
         <v>14</v>
       </c>
       <c r="E58" t="s">
@@ -3885,71 +3891,71 @@
       </c>
       <c r="C62" t="s">
         <v>45</v>
       </c>
       <c r="D62" t="s">
         <v>14</v>
       </c>
       <c r="E62" t="s">
         <v>16</v>
       </c>
       <c r="F62" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
         <v>105</v>
       </c>
       <c r="B63" t="s">
         <v>101</v>
       </c>
       <c r="C63" t="s">
         <v>9</v>
       </c>
       <c r="D63" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E63" t="s">
         <v>16</v>
       </c>
       <c r="F63" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
         <v>106</v>
       </c>
       <c r="B64" t="s">
         <v>101</v>
       </c>
       <c r="C64" t="s">
         <v>9</v>
       </c>
       <c r="D64" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E64" t="s">
         <v>16</v>
       </c>
       <c r="F64" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
         <v>107</v>
       </c>
       <c r="B65" t="s">
         <v>108</v>
       </c>
       <c r="C65" t="s">
         <v>64</v>
       </c>
       <c r="D65" t="s">
         <v>14</v>
       </c>
       <c r="E65" t="s">
         <v>11</v>
       </c>
       <c r="F65" t="s">
@@ -3962,91 +3968,91 @@
       </c>
       <c r="B66" t="s">
         <v>108</v>
       </c>
       <c r="C66" t="s">
         <v>45</v>
       </c>
       <c r="D66" t="s">
         <v>10</v>
       </c>
       <c r="E66" t="s">
         <v>16</v>
       </c>
       <c r="F66" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
         <v>110</v>
       </c>
       <c r="B67" t="s">
         <v>108</v>
       </c>
       <c r="C67" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D67" t="s">
         <v>14</v>
       </c>
       <c r="E67" t="s">
         <v>16</v>
       </c>
       <c r="F67" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" t="s">
         <v>111</v>
       </c>
       <c r="B68" t="s">
         <v>108</v>
       </c>
       <c r="C68" t="s">
-        <v>64</v>
+        <v>45</v>
       </c>
       <c r="D68" t="s">
         <v>14</v>
       </c>
       <c r="E68" t="s">
         <v>16</v>
       </c>
       <c r="F68" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
         <v>112</v>
       </c>
       <c r="B69" t="s">
         <v>108</v>
       </c>
       <c r="C69" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D69" t="s">
         <v>14</v>
       </c>
       <c r="E69" t="s">
         <v>16</v>
       </c>
       <c r="F69" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
         <v>113</v>
       </c>
       <c r="B70" t="s">
         <v>108</v>
       </c>
       <c r="C70" t="s">
         <v>9</v>
       </c>
       <c r="D70" t="s">
         <v>14</v>
       </c>
       <c r="E70" t="s">
@@ -4185,111 +4191,111 @@
       </c>
       <c r="C77" t="s">
         <v>45</v>
       </c>
       <c r="D77" t="s">
         <v>14</v>
       </c>
       <c r="E77" t="s">
         <v>11</v>
       </c>
       <c r="F77" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" t="s">
         <v>124</v>
       </c>
       <c r="B78" t="s">
         <v>123</v>
       </c>
       <c r="C78" t="s">
         <v>45</v>
       </c>
       <c r="D78" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E78" t="s">
         <v>16</v>
       </c>
       <c r="F78" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" t="s">
         <v>125</v>
       </c>
       <c r="B79" t="s">
         <v>123</v>
       </c>
       <c r="C79" t="s">
         <v>45</v>
       </c>
       <c r="D79" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E79" t="s">
         <v>16</v>
       </c>
       <c r="F79" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" t="s">
         <v>126</v>
       </c>
       <c r="B80" t="s">
         <v>123</v>
       </c>
       <c r="C80" t="s">
         <v>9</v>
       </c>
       <c r="D80" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E80" t="s">
         <v>16</v>
       </c>
       <c r="F80" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" t="s">
         <v>127</v>
       </c>
       <c r="B81" t="s">
         <v>123</v>
       </c>
       <c r="C81" t="s">
         <v>9</v>
       </c>
       <c r="D81" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E81" t="s">
         <v>16</v>
       </c>
       <c r="F81" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" t="s">
         <v>128</v>
       </c>
       <c r="B82" t="s">
         <v>123</v>
       </c>
       <c r="C82" t="s">
         <v>64</v>
       </c>
       <c r="D82" t="s">
         <v>14</v>
       </c>
       <c r="E82" t="s">
         <v>16</v>
       </c>
       <c r="F82" t="s">
@@ -4362,131 +4368,131 @@
       </c>
       <c r="B86" t="s">
         <v>135</v>
       </c>
       <c r="C86" t="s">
         <v>9</v>
       </c>
       <c r="D86" t="s">
         <v>14</v>
       </c>
       <c r="E86" t="s">
         <v>11</v>
       </c>
       <c r="F86" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" t="s">
         <v>136</v>
       </c>
       <c r="B87" t="s">
         <v>135</v>
       </c>
       <c r="C87" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D87" t="s">
         <v>14</v>
       </c>
       <c r="E87" t="s">
         <v>16</v>
       </c>
       <c r="F87" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" t="s">
         <v>137</v>
       </c>
       <c r="B88" t="s">
         <v>135</v>
       </c>
       <c r="C88" t="s">
         <v>45</v>
       </c>
       <c r="D88" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E88" t="s">
         <v>16</v>
       </c>
       <c r="F88" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" t="s">
         <v>138</v>
       </c>
       <c r="B89" t="s">
         <v>135</v>
       </c>
       <c r="C89" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D89" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E89" t="s">
         <v>16</v>
       </c>
       <c r="F89" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" t="s">
         <v>139</v>
       </c>
       <c r="B90" t="s">
         <v>135</v>
       </c>
       <c r="C90" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D90" t="s">
         <v>14</v>
       </c>
       <c r="E90" t="s">
         <v>16</v>
       </c>
       <c r="F90" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" t="s">
         <v>140</v>
       </c>
       <c r="B91" t="s">
         <v>135</v>
       </c>
       <c r="C91" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D91" t="s">
         <v>14</v>
       </c>
       <c r="E91" t="s">
         <v>16</v>
       </c>
       <c r="F91" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" t="s">
         <v>141</v>
       </c>
       <c r="B92" t="s">
         <v>135</v>
       </c>
       <c r="C92" t="s">
         <v>9</v>
       </c>
       <c r="D92" t="s">
         <v>14</v>
       </c>
       <c r="E92" t="s">
@@ -4622,94 +4628,94 @@
       </c>
       <c r="B99" t="s">
         <v>145</v>
       </c>
       <c r="C99" t="s">
         <v>9</v>
       </c>
       <c r="D99" t="s">
         <v>14</v>
       </c>
       <c r="E99" t="s">
         <v>16</v>
       </c>
       <c r="F99" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" t="s">
         <v>151</v>
       </c>
       <c r="B100" t="s">
         <v>145</v>
       </c>
       <c r="C100" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D100" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E100" t="s">
         <v>16</v>
       </c>
       <c r="F100" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" t="s">
         <v>152</v>
       </c>
       <c r="B101" t="s">
         <v>145</v>
       </c>
       <c r="C101" t="s">
         <v>9</v>
       </c>
       <c r="D101" t="s">
         <v>14</v>
       </c>
       <c r="E101" t="s">
         <v>16</v>
       </c>
       <c r="F101" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" t="s">
         <v>153</v>
       </c>
       <c r="B102" t="s">
         <v>145</v>
       </c>
       <c r="C102" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D102" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E102" t="s">
         <v>16</v>
       </c>
       <c r="F102" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" t="s">
         <v>154</v>
       </c>
       <c r="B103" t="s">
         <v>155</v>
       </c>
       <c r="C103" t="s">
         <v>9</v>
       </c>
       <c r="D103" t="s">
         <v>14</v>
       </c>
       <c r="E103" t="s">
         <v>16</v>
       </c>
       <c r="F103" t="s">
@@ -5022,94 +5028,94 @@
       </c>
       <c r="B119" t="s">
         <v>178</v>
       </c>
       <c r="C119" t="s">
         <v>9</v>
       </c>
       <c r="D119" t="s">
         <v>14</v>
       </c>
       <c r="E119" t="s">
         <v>11</v>
       </c>
       <c r="F119" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" t="s">
         <v>179</v>
       </c>
       <c r="B120" t="s">
         <v>178</v>
       </c>
       <c r="C120" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D120" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E120" t="s">
         <v>16</v>
       </c>
       <c r="F120" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" t="s">
         <v>180</v>
       </c>
       <c r="B121" t="s">
         <v>178</v>
       </c>
       <c r="C121" t="s">
         <v>45</v>
       </c>
       <c r="D121" t="s">
         <v>14</v>
       </c>
       <c r="E121" t="s">
         <v>16</v>
       </c>
       <c r="F121" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" t="s">
         <v>181</v>
       </c>
       <c r="B122" t="s">
         <v>178</v>
       </c>
       <c r="C122" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D122" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E122" t="s">
         <v>16</v>
       </c>
       <c r="F122" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" t="s">
         <v>182</v>
       </c>
       <c r="B123" t="s">
         <v>178</v>
       </c>
       <c r="C123" t="s">
         <v>9</v>
       </c>
       <c r="D123" t="s">
         <v>14</v>
       </c>
       <c r="E123" t="s">
         <v>16</v>
       </c>
       <c r="F123" t="s">
@@ -5185,411 +5191,411 @@
       </c>
       <c r="C127" t="s">
         <v>64</v>
       </c>
       <c r="D127" t="s">
         <v>14</v>
       </c>
       <c r="E127" t="s">
         <v>16</v>
       </c>
       <c r="F127" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" t="s">
         <v>188</v>
       </c>
       <c r="B128" t="s">
         <v>189</v>
       </c>
       <c r="C128" t="s">
         <v>45</v>
       </c>
       <c r="D128" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E128" t="s">
         <v>11</v>
       </c>
       <c r="F128" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" t="s">
         <v>190</v>
       </c>
       <c r="B129" t="s">
         <v>189</v>
       </c>
       <c r="C129" t="s">
         <v>9</v>
       </c>
       <c r="D129" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E129" t="s">
         <v>11</v>
       </c>
       <c r="F129" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" t="s">
         <v>191</v>
       </c>
       <c r="B130" t="s">
         <v>189</v>
       </c>
       <c r="C130" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D130" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E130" t="s">
         <v>11</v>
       </c>
       <c r="F130" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" t="s">
         <v>192</v>
       </c>
       <c r="B131" t="s">
         <v>189</v>
       </c>
       <c r="C131" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D131" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E131" t="s">
         <v>11</v>
       </c>
       <c r="F131" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" t="s">
         <v>193</v>
       </c>
       <c r="B132" t="s">
         <v>189</v>
       </c>
       <c r="C132" t="s">
         <v>9</v>
       </c>
       <c r="D132" t="s">
         <v>14</v>
       </c>
       <c r="E132" t="s">
         <v>11</v>
       </c>
       <c r="F132" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" t="s">
         <v>194</v>
       </c>
       <c r="B133" t="s">
         <v>189</v>
       </c>
       <c r="C133" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D133" t="s">
         <v>14</v>
       </c>
       <c r="E133" t="s">
         <v>11</v>
       </c>
       <c r="F133" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" t="s">
         <v>195</v>
       </c>
       <c r="B134" t="s">
         <v>189</v>
       </c>
       <c r="C134" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D134" t="s">
         <v>14</v>
       </c>
       <c r="E134" t="s">
         <v>11</v>
       </c>
       <c r="F134" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" t="s">
         <v>196</v>
       </c>
       <c r="B135" t="s">
         <v>189</v>
       </c>
       <c r="C135" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D135" t="s">
         <v>14</v>
       </c>
       <c r="E135" t="s">
         <v>16</v>
       </c>
       <c r="F135" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" t="s">
         <v>197</v>
       </c>
       <c r="B136" t="s">
         <v>189</v>
       </c>
       <c r="C136" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D136" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E136" t="s">
         <v>16</v>
       </c>
       <c r="F136" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" t="s">
         <v>198</v>
       </c>
       <c r="B137" t="s">
         <v>189</v>
       </c>
       <c r="C137" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D137" t="s">
         <v>10</v>
       </c>
       <c r="E137" t="s">
         <v>16</v>
       </c>
       <c r="F137" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" t="s">
         <v>199</v>
       </c>
       <c r="B138" t="s">
         <v>189</v>
       </c>
       <c r="C138" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D138" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E138" t="s">
         <v>16</v>
       </c>
       <c r="F138" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" t="s">
         <v>200</v>
       </c>
       <c r="B139" t="s">
         <v>189</v>
       </c>
       <c r="C139" t="s">
         <v>9</v>
       </c>
       <c r="D139" t="s">
         <v>14</v>
       </c>
       <c r="E139" t="s">
         <v>16</v>
       </c>
       <c r="F139" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" t="s">
         <v>201</v>
       </c>
       <c r="B140" t="s">
         <v>189</v>
       </c>
       <c r="C140" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D140" t="s">
         <v>14</v>
       </c>
       <c r="E140" t="s">
         <v>16</v>
       </c>
       <c r="F140" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" t="s">
         <v>202</v>
       </c>
       <c r="B141" t="s">
         <v>189</v>
       </c>
       <c r="C141" t="s">
         <v>9</v>
       </c>
       <c r="D141" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E141" t="s">
         <v>16</v>
       </c>
       <c r="F141" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" t="s">
         <v>203</v>
       </c>
       <c r="B142" t="s">
         <v>189</v>
       </c>
       <c r="C142" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D142" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E142" t="s">
         <v>16</v>
       </c>
       <c r="F142" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" t="s">
         <v>204</v>
       </c>
       <c r="B143" t="s">
         <v>189</v>
       </c>
       <c r="C143" t="s">
-        <v>64</v>
+        <v>205</v>
       </c>
       <c r="D143" t="s">
         <v>14</v>
       </c>
       <c r="E143" t="s">
         <v>16</v>
       </c>
       <c r="F143" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B144" t="s">
         <v>189</v>
       </c>
       <c r="C144" t="s">
-        <v>207</v>
+        <v>64</v>
       </c>
       <c r="D144" t="s">
         <v>14</v>
       </c>
       <c r="E144" t="s">
         <v>16</v>
       </c>
       <c r="F144" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" t="s">
         <v>208</v>
       </c>
       <c r="B145" t="s">
         <v>189</v>
       </c>
       <c r="C145" t="s">
         <v>45</v>
       </c>
       <c r="D145" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E145" t="s">
         <v>67</v>
       </c>
       <c r="F145" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" t="s">
         <v>209</v>
       </c>
       <c r="B146" t="s">
         <v>189</v>
       </c>
       <c r="C146" t="s">
         <v>45</v>
       </c>
       <c r="D146" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E146" t="s">
         <v>67</v>
       </c>
       <c r="F146" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" t="s">
         <v>210</v>
       </c>
       <c r="B147" t="s">
         <v>189</v>
       </c>
       <c r="C147" t="s">
         <v>9</v>
       </c>
       <c r="D147" t="s">
         <v>14</v>
       </c>
       <c r="E147" t="s">
         <v>67</v>
       </c>
       <c r="F147" t="s">
@@ -5685,91 +5691,91 @@
       </c>
       <c r="C152" t="s">
         <v>45</v>
       </c>
       <c r="D152" t="s">
         <v>10</v>
       </c>
       <c r="E152" t="s">
         <v>11</v>
       </c>
       <c r="F152" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" t="s">
         <v>219</v>
       </c>
       <c r="B153" t="s">
         <v>217</v>
       </c>
       <c r="C153" t="s">
         <v>45</v>
       </c>
       <c r="D153" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E153" t="s">
         <v>16</v>
       </c>
       <c r="F153" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" t="s">
         <v>220</v>
       </c>
       <c r="B154" t="s">
         <v>217</v>
       </c>
       <c r="C154" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D154" t="s">
         <v>14</v>
       </c>
       <c r="E154" t="s">
         <v>16</v>
       </c>
       <c r="F154" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" t="s">
         <v>221</v>
       </c>
       <c r="B155" t="s">
         <v>217</v>
       </c>
       <c r="C155" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D155" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E155" t="s">
         <v>16</v>
       </c>
       <c r="F155" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" t="s">
         <v>222</v>
       </c>
       <c r="B156" t="s">
         <v>217</v>
       </c>
       <c r="C156" t="s">
         <v>9</v>
       </c>
       <c r="D156" t="s">
         <v>14</v>
       </c>
       <c r="E156" t="s">
         <v>16</v>
       </c>
       <c r="F156" t="s">
@@ -5782,320 +5788,320 @@
       </c>
       <c r="B157" t="s">
         <v>217</v>
       </c>
       <c r="C157" t="s">
         <v>9</v>
       </c>
       <c r="D157" t="s">
         <v>10</v>
       </c>
       <c r="E157" t="s">
         <v>16</v>
       </c>
       <c r="F157" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" t="s">
         <v>224</v>
       </c>
       <c r="B158" t="s">
         <v>217</v>
       </c>
       <c r="C158" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D158" t="s">
         <v>14</v>
       </c>
       <c r="E158" t="s">
         <v>16</v>
       </c>
       <c r="F158" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" t="s">
         <v>225</v>
       </c>
       <c r="B159" t="s">
         <v>217</v>
       </c>
       <c r="C159" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D159" t="s">
         <v>14</v>
       </c>
       <c r="E159" t="s">
         <v>16</v>
       </c>
       <c r="F159" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" t="s">
         <v>226</v>
       </c>
       <c r="B160" t="s">
         <v>217</v>
       </c>
       <c r="C160" t="s">
         <v>64</v>
       </c>
       <c r="D160" t="s">
         <v>14</v>
       </c>
       <c r="E160" t="s">
         <v>16</v>
       </c>
       <c r="F160" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" t="s">
         <v>227</v>
       </c>
       <c r="B161" t="s">
         <v>217</v>
       </c>
       <c r="C161" t="s">
         <v>64</v>
       </c>
       <c r="D161" t="s">
         <v>10</v>
       </c>
       <c r="E161" t="s">
         <v>16</v>
       </c>
       <c r="F161" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" t="s">
         <v>229</v>
       </c>
       <c r="B162" t="s">
         <v>217</v>
       </c>
       <c r="C162" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="D162" t="s">
         <v>10</v>
       </c>
       <c r="E162" t="s">
         <v>16</v>
       </c>
       <c r="F162" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" t="s">
         <v>230</v>
       </c>
       <c r="B163" t="s">
         <v>231</v>
       </c>
       <c r="C163" t="s">
         <v>9</v>
       </c>
       <c r="D163" t="s">
         <v>14</v>
       </c>
       <c r="E163" t="s">
         <v>16</v>
       </c>
       <c r="F163" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" t="s">
         <v>232</v>
       </c>
       <c r="B164" t="s">
         <v>233</v>
       </c>
       <c r="C164" t="s">
         <v>45</v>
       </c>
       <c r="D164" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E164" t="s">
         <v>16</v>
       </c>
       <c r="F164" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" t="s">
         <v>234</v>
       </c>
       <c r="B165" t="s">
         <v>233</v>
       </c>
       <c r="C165" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D165" t="s">
         <v>14</v>
       </c>
       <c r="E165" t="s">
         <v>16</v>
       </c>
       <c r="F165" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" t="s">
         <v>235</v>
       </c>
       <c r="B166" t="s">
         <v>233</v>
       </c>
       <c r="C166" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D166" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E166" t="s">
         <v>16</v>
       </c>
       <c r="F166" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" t="s">
         <v>236</v>
       </c>
       <c r="B167" t="s">
         <v>233</v>
       </c>
       <c r="C167" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D167" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E167" t="s">
         <v>16</v>
       </c>
       <c r="F167" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" t="s">
         <v>237</v>
       </c>
       <c r="B168" t="s">
         <v>233</v>
       </c>
       <c r="C168" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D168" t="s">
         <v>14</v>
       </c>
       <c r="E168" t="s">
         <v>16</v>
       </c>
       <c r="F168" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" t="s">
         <v>238</v>
       </c>
       <c r="B169" t="s">
         <v>233</v>
       </c>
       <c r="C169" t="s">
         <v>9</v>
       </c>
       <c r="D169" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E169" t="s">
         <v>16</v>
       </c>
       <c r="F169" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" t="s">
         <v>239</v>
       </c>
       <c r="B170" t="s">
         <v>233</v>
       </c>
       <c r="C170" t="s">
         <v>64</v>
       </c>
       <c r="D170" t="s">
         <v>14</v>
       </c>
       <c r="E170" t="s">
         <v>16</v>
       </c>
       <c r="F170" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" t="s">
         <v>240</v>
       </c>
       <c r="B171" t="s">
         <v>233</v>
       </c>
       <c r="C171" t="s">
         <v>241</v>
       </c>
       <c r="D171" t="s">
         <v>14</v>
       </c>
       <c r="E171" t="s">
         <v>16</v>
       </c>
       <c r="F171" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" t="s">
         <v>242</v>
       </c>
       <c r="B172" t="s">
         <v>243</v>
       </c>
       <c r="C172" t="s">
         <v>45</v>
       </c>
       <c r="D172" t="s">
         <v>14</v>
       </c>
       <c r="E172" t="s">
         <v>16</v>
       </c>
       <c r="F172" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" t="s">
         <v>244</v>
@@ -6111,171 +6117,171 @@
       </c>
       <c r="E173" t="s">
         <v>16</v>
       </c>
       <c r="F173" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" t="s">
         <v>245</v>
       </c>
       <c r="B174" t="s">
         <v>243</v>
       </c>
       <c r="C174" t="s">
         <v>64</v>
       </c>
       <c r="D174" t="s">
         <v>14</v>
       </c>
       <c r="E174" t="s">
         <v>16</v>
       </c>
       <c r="F174" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" t="s">
         <v>246</v>
       </c>
       <c r="B175" t="s">
         <v>247</v>
       </c>
       <c r="C175" t="s">
         <v>45</v>
       </c>
       <c r="D175" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E175" t="s">
         <v>16</v>
       </c>
       <c r="F175" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" t="s">
         <v>248</v>
       </c>
       <c r="B176" t="s">
         <v>247</v>
       </c>
       <c r="C176" t="s">
         <v>9</v>
       </c>
       <c r="D176" t="s">
         <v>14</v>
       </c>
       <c r="E176" t="s">
         <v>16</v>
       </c>
       <c r="F176" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" t="s">
         <v>249</v>
       </c>
       <c r="B177" t="s">
         <v>247</v>
       </c>
       <c r="C177" t="s">
         <v>45</v>
       </c>
       <c r="D177" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E177" t="s">
         <v>16</v>
       </c>
       <c r="F177" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" t="s">
         <v>250</v>
       </c>
       <c r="B178" t="s">
         <v>247</v>
       </c>
       <c r="C178" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D178" t="s">
         <v>14</v>
       </c>
       <c r="E178" t="s">
         <v>16</v>
       </c>
       <c r="F178" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" t="s">
         <v>251</v>
       </c>
       <c r="B179" t="s">
         <v>247</v>
       </c>
       <c r="C179" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D179" t="s">
         <v>14</v>
       </c>
       <c r="E179" t="s">
         <v>16</v>
       </c>
       <c r="F179" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" t="s">
         <v>252</v>
       </c>
       <c r="B180" t="s">
         <v>247</v>
       </c>
       <c r="C180" t="s">
         <v>64</v>
       </c>
       <c r="D180" t="s">
         <v>14</v>
       </c>
       <c r="E180" t="s">
         <v>16</v>
       </c>
       <c r="F180" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" t="s">
         <v>253</v>
       </c>
       <c r="B181" t="s">
         <v>247</v>
       </c>
       <c r="C181" t="s">
         <v>9</v>
       </c>
       <c r="D181" t="s">
         <v>14</v>
       </c>
       <c r="E181" t="s">
         <v>67</v>
       </c>
       <c r="F181" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" t="s">
         <v>254</v>
@@ -6385,477 +6391,477 @@
       </c>
       <c r="C187" t="s">
         <v>9</v>
       </c>
       <c r="D187" t="s">
         <v>14</v>
       </c>
       <c r="E187" t="s">
         <v>11</v>
       </c>
       <c r="F187" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" t="s">
         <v>263</v>
       </c>
       <c r="B188" t="s">
         <v>261</v>
       </c>
       <c r="C188" t="s">
         <v>9</v>
       </c>
       <c r="D188" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E188" t="s">
         <v>16</v>
       </c>
       <c r="F188" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" t="s">
         <v>264</v>
       </c>
       <c r="B189" t="s">
         <v>261</v>
       </c>
       <c r="C189" t="s">
         <v>45</v>
       </c>
       <c r="D189" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E189" t="s">
         <v>16</v>
       </c>
       <c r="F189" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" t="s">
         <v>265</v>
       </c>
       <c r="B190" t="s">
         <v>261</v>
       </c>
       <c r="C190" t="s">
         <v>9</v>
       </c>
       <c r="D190" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E190" t="s">
         <v>16</v>
       </c>
       <c r="F190" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" t="s">
         <v>266</v>
       </c>
       <c r="B191" t="s">
         <v>261</v>
       </c>
       <c r="C191" t="s">
         <v>45</v>
       </c>
       <c r="D191" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E191" t="s">
         <v>16</v>
       </c>
       <c r="F191" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" t="s">
         <v>267</v>
       </c>
       <c r="B192" t="s">
         <v>261</v>
       </c>
       <c r="C192" t="s">
         <v>9</v>
       </c>
       <c r="D192" t="s">
         <v>14</v>
       </c>
       <c r="E192" t="s">
         <v>16</v>
       </c>
       <c r="F192" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" t="s">
         <v>268</v>
       </c>
       <c r="B193" t="s">
         <v>261</v>
       </c>
       <c r="C193" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D193" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E193" t="s">
         <v>16</v>
       </c>
       <c r="F193" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" t="s">
         <v>269</v>
       </c>
       <c r="B194" t="s">
         <v>261</v>
       </c>
       <c r="C194" t="s">
         <v>9</v>
       </c>
       <c r="D194" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E194" t="s">
         <v>16</v>
       </c>
       <c r="F194" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" t="s">
         <v>270</v>
       </c>
       <c r="B195" t="s">
         <v>261</v>
       </c>
       <c r="C195" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D195" t="s">
         <v>14</v>
       </c>
       <c r="E195" t="s">
         <v>16</v>
       </c>
       <c r="F195" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" t="s">
         <v>271</v>
       </c>
       <c r="B196" t="s">
         <v>261</v>
       </c>
       <c r="C196" t="s">
         <v>64</v>
       </c>
       <c r="D196" t="s">
         <v>14</v>
       </c>
       <c r="E196" t="s">
         <v>16</v>
       </c>
       <c r="F196" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" t="s">
         <v>272</v>
       </c>
       <c r="B197" t="s">
         <v>261</v>
       </c>
       <c r="C197" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="D197" t="s">
         <v>14</v>
       </c>
       <c r="E197" t="s">
         <v>16</v>
       </c>
       <c r="F197" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" t="s">
         <v>273</v>
       </c>
       <c r="B198" t="s">
         <v>261</v>
       </c>
       <c r="C198" t="s">
         <v>9</v>
       </c>
       <c r="D198" t="s">
         <v>14</v>
       </c>
       <c r="E198" t="s">
         <v>67</v>
       </c>
       <c r="F198" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" t="s">
         <v>274</v>
       </c>
       <c r="B199" t="s">
         <v>261</v>
       </c>
       <c r="C199" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="D199" t="s">
         <v>14</v>
       </c>
       <c r="E199" t="s">
         <v>67</v>
       </c>
       <c r="F199" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" t="s">
         <v>275</v>
       </c>
       <c r="B200" t="s">
         <v>276</v>
       </c>
       <c r="C200" t="s">
         <v>45</v>
       </c>
       <c r="D200" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E200" t="s">
         <v>16</v>
       </c>
       <c r="F200" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" t="s">
         <v>277</v>
       </c>
       <c r="B201" t="s">
         <v>276</v>
       </c>
       <c r="C201" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D201" t="s">
         <v>14</v>
       </c>
       <c r="E201" t="s">
         <v>16</v>
       </c>
       <c r="F201" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" t="s">
         <v>278</v>
       </c>
       <c r="B202" t="s">
         <v>276</v>
       </c>
       <c r="C202" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D202" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E202" t="s">
         <v>16</v>
       </c>
       <c r="F202" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" t="s">
         <v>279</v>
       </c>
       <c r="B203" t="s">
         <v>276</v>
       </c>
       <c r="C203" t="s">
         <v>9</v>
       </c>
       <c r="D203" t="s">
         <v>14</v>
       </c>
       <c r="E203" t="s">
         <v>16</v>
       </c>
       <c r="F203" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" t="s">
         <v>280</v>
       </c>
       <c r="B204" t="s">
         <v>276</v>
       </c>
       <c r="C204" t="s">
         <v>9</v>
       </c>
       <c r="D204" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E204" t="s">
         <v>16</v>
       </c>
       <c r="F204" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" t="s">
         <v>281</v>
       </c>
       <c r="B205" t="s">
         <v>276</v>
       </c>
       <c r="C205" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D205" t="s">
         <v>14</v>
       </c>
       <c r="E205" t="s">
         <v>16</v>
       </c>
       <c r="F205" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" t="s">
         <v>282</v>
       </c>
       <c r="B206" t="s">
         <v>276</v>
       </c>
       <c r="C206" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D206" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E206" t="s">
         <v>16</v>
       </c>
       <c r="F206" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" t="s">
         <v>283</v>
       </c>
       <c r="B207" t="s">
         <v>276</v>
       </c>
       <c r="C207" t="s">
         <v>64</v>
       </c>
       <c r="D207" t="s">
         <v>14</v>
       </c>
       <c r="E207" t="s">
         <v>16</v>
       </c>
       <c r="F207" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" t="s">
         <v>284</v>
       </c>
       <c r="B208" t="s">
         <v>276</v>
       </c>
       <c r="C208" t="s">
         <v>64</v>
       </c>
       <c r="D208" t="s">
         <v>10</v>
       </c>
       <c r="E208" t="s">
         <v>16</v>
       </c>
       <c r="F208" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" t="s">
         <v>285</v>
       </c>
       <c r="B209" t="s">
         <v>276</v>
       </c>
       <c r="C209" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="D209" t="s">
         <v>14</v>
       </c>
       <c r="E209" t="s">
         <v>16</v>
       </c>
       <c r="F209" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" t="s">
         <v>286</v>
       </c>
       <c r="B210" t="s">
         <v>287</v>
       </c>
       <c r="C210" t="s">
         <v>45</v>
       </c>
       <c r="D210" t="s">
         <v>14</v>
       </c>
       <c r="E210" t="s">
         <v>16</v>
       </c>
       <c r="F210" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" t="s">
         <v>288</v>
@@ -7022,100 +7028,100 @@
       </c>
       <c r="B219" t="s">
         <v>294</v>
       </c>
       <c r="C219" t="s">
         <v>9</v>
       </c>
       <c r="D219" t="s">
         <v>14</v>
       </c>
       <c r="E219" t="s">
         <v>16</v>
       </c>
       <c r="F219" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" t="s">
         <v>299</v>
       </c>
       <c r="B220" t="s">
         <v>294</v>
       </c>
       <c r="C220" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D220" t="s">
         <v>14</v>
       </c>
       <c r="E220" t="s">
         <v>16</v>
       </c>
       <c r="F220" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" t="s">
         <v>300</v>
       </c>
       <c r="B221" t="s">
         <v>294</v>
       </c>
       <c r="C221" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D221" t="s">
         <v>14</v>
       </c>
       <c r="E221" t="s">
         <v>16</v>
       </c>
       <c r="F221" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" t="s">
         <v>301</v>
       </c>
       <c r="B222" t="s">
         <v>294</v>
       </c>
       <c r="C222" t="s">
         <v>64</v>
       </c>
       <c r="D222" t="s">
         <v>14</v>
       </c>
       <c r="E222" t="s">
         <v>16</v>
       </c>
       <c r="F222" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" t="s">
         <v>302</v>
       </c>
       <c r="B223" t="s">
         <v>303</v>
       </c>
       <c r="C223" t="s">
         <v>45</v>
       </c>
       <c r="D223" t="s">
         <v>14</v>
       </c>
       <c r="E223" t="s">
         <v>16</v>
       </c>
       <c r="F223" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" t="s">
         <v>304</v>
@@ -7142,120 +7148,120 @@
       </c>
       <c r="B225" t="s">
         <v>303</v>
       </c>
       <c r="C225" t="s">
         <v>9</v>
       </c>
       <c r="D225" t="s">
         <v>14</v>
       </c>
       <c r="E225" t="s">
         <v>16</v>
       </c>
       <c r="F225" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" t="s">
         <v>306</v>
       </c>
       <c r="B226" t="s">
         <v>303</v>
       </c>
       <c r="C226" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D226" t="s">
         <v>14</v>
       </c>
       <c r="E226" t="s">
         <v>16</v>
       </c>
       <c r="F226" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" t="s">
         <v>307</v>
       </c>
       <c r="B227" t="s">
         <v>303</v>
       </c>
       <c r="C227" t="s">
         <v>9</v>
       </c>
       <c r="D227" t="s">
         <v>10</v>
       </c>
       <c r="E227" t="s">
         <v>16</v>
       </c>
       <c r="F227" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" t="s">
         <v>308</v>
       </c>
       <c r="B228" t="s">
         <v>303</v>
       </c>
       <c r="C228" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D228" t="s">
         <v>14</v>
       </c>
       <c r="E228" t="s">
         <v>16</v>
       </c>
       <c r="F228" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" t="s">
         <v>309</v>
       </c>
       <c r="B229" t="s">
         <v>303</v>
       </c>
       <c r="C229" t="s">
         <v>64</v>
       </c>
       <c r="D229" t="s">
         <v>14</v>
       </c>
       <c r="E229" t="s">
         <v>16</v>
       </c>
       <c r="F229" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" t="s">
         <v>310</v>
       </c>
       <c r="B230" t="s">
         <v>311</v>
       </c>
       <c r="C230" t="s">
         <v>9</v>
       </c>
       <c r="D230" t="s">
         <v>14</v>
       </c>
       <c r="E230" t="s">
         <v>16</v>
       </c>
       <c r="F230" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" t="s">
         <v>312</v>
@@ -7271,51 +7277,51 @@
       </c>
       <c r="E231" t="s">
         <v>16</v>
       </c>
       <c r="F231" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" t="s">
         <v>313</v>
       </c>
       <c r="B232" t="s">
         <v>311</v>
       </c>
       <c r="C232" t="s">
         <v>64</v>
       </c>
       <c r="D232" t="s">
         <v>14</v>
       </c>
       <c r="E232" t="s">
         <v>16</v>
       </c>
       <c r="F232" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" t="s">
         <v>314</v>
       </c>
       <c r="B233" t="s">
         <v>315</v>
       </c>
       <c r="C233" t="s">
         <v>45</v>
       </c>
       <c r="D233" t="s">
         <v>14</v>
       </c>
       <c r="E233" t="s">
         <v>11</v>
       </c>
       <c r="F233" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" t="s">
         <v>316</v>
@@ -7342,260 +7348,260 @@
       </c>
       <c r="B235" t="s">
         <v>315</v>
       </c>
       <c r="C235" t="s">
         <v>9</v>
       </c>
       <c r="D235" t="s">
         <v>14</v>
       </c>
       <c r="E235" t="s">
         <v>11</v>
       </c>
       <c r="F235" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" t="s">
         <v>318</v>
       </c>
       <c r="B236" t="s">
         <v>315</v>
       </c>
       <c r="C236" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D236" t="s">
         <v>14</v>
       </c>
       <c r="E236" t="s">
         <v>16</v>
       </c>
       <c r="F236" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" t="s">
         <v>319</v>
       </c>
       <c r="B237" t="s">
         <v>315</v>
       </c>
       <c r="C237" t="s">
         <v>9</v>
       </c>
       <c r="D237" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E237" t="s">
         <v>16</v>
       </c>
       <c r="F237" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" t="s">
         <v>320</v>
       </c>
       <c r="B238" t="s">
         <v>315</v>
       </c>
       <c r="C238" t="s">
         <v>45</v>
       </c>
       <c r="D238" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E238" t="s">
         <v>16</v>
       </c>
       <c r="F238" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" t="s">
         <v>321</v>
       </c>
       <c r="B239" t="s">
         <v>315</v>
       </c>
       <c r="C239" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D239" t="s">
         <v>10</v>
       </c>
       <c r="E239" t="s">
         <v>16</v>
       </c>
       <c r="F239" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" t="s">
         <v>322</v>
       </c>
       <c r="B240" t="s">
         <v>315</v>
       </c>
       <c r="C240" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="D240" t="s">
         <v>14</v>
       </c>
       <c r="E240" t="s">
         <v>16</v>
       </c>
       <c r="F240" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" t="s">
         <v>323</v>
       </c>
       <c r="B241" t="s">
         <v>315</v>
       </c>
       <c r="C241" t="s">
         <v>9</v>
       </c>
       <c r="D241" t="s">
         <v>14</v>
       </c>
       <c r="E241" t="s">
         <v>16</v>
       </c>
       <c r="F241" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" t="s">
         <v>324</v>
       </c>
       <c r="B242" t="s">
         <v>315</v>
       </c>
       <c r="C242" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D242" t="s">
         <v>14</v>
       </c>
       <c r="E242" t="s">
         <v>16</v>
       </c>
       <c r="F242" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" t="s">
         <v>325</v>
       </c>
       <c r="B243" t="s">
         <v>315</v>
       </c>
       <c r="C243" t="s">
         <v>64</v>
       </c>
       <c r="D243" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E243" t="s">
         <v>16</v>
       </c>
       <c r="F243" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" t="s">
         <v>326</v>
       </c>
       <c r="B244" t="s">
         <v>315</v>
       </c>
       <c r="C244" t="s">
         <v>9</v>
       </c>
       <c r="D244" t="s">
         <v>10</v>
       </c>
       <c r="E244" t="s">
         <v>16</v>
       </c>
       <c r="F244" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" t="s">
         <v>327</v>
       </c>
       <c r="B245" t="s">
         <v>315</v>
       </c>
       <c r="C245" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D245" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E245" t="s">
         <v>16</v>
       </c>
       <c r="F245" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" t="s">
         <v>328</v>
       </c>
       <c r="B246" t="s">
         <v>315</v>
       </c>
       <c r="C246" t="s">
         <v>64</v>
       </c>
       <c r="D246" t="s">
         <v>14</v>
       </c>
       <c r="E246" t="s">
         <v>16</v>
       </c>
       <c r="F246" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" t="s">
         <v>329</v>
       </c>
       <c r="B247" t="s">
         <v>315</v>
       </c>
       <c r="C247" t="s">
         <v>64</v>
       </c>
       <c r="D247" t="s">
         <v>14</v>
       </c>
       <c r="E247" t="s">
         <v>67</v>
       </c>
       <c r="F247" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" t="s">
         <v>330</v>
@@ -7682,220 +7688,220 @@
       </c>
       <c r="B252" t="s">
         <v>336</v>
       </c>
       <c r="C252" t="s">
         <v>45</v>
       </c>
       <c r="D252" t="s">
         <v>14</v>
       </c>
       <c r="E252" t="s">
         <v>11</v>
       </c>
       <c r="F252" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" t="s">
         <v>338</v>
       </c>
       <c r="B253" t="s">
         <v>336</v>
       </c>
       <c r="C253" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D253" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E253" t="s">
         <v>16</v>
       </c>
       <c r="F253" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" t="s">
         <v>339</v>
       </c>
       <c r="B254" t="s">
         <v>336</v>
       </c>
       <c r="C254" t="s">
         <v>45</v>
       </c>
       <c r="D254" t="s">
         <v>14</v>
       </c>
       <c r="E254" t="s">
         <v>16</v>
       </c>
       <c r="F254" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" t="s">
         <v>340</v>
       </c>
       <c r="B255" t="s">
         <v>336</v>
       </c>
       <c r="C255" t="s">
         <v>45</v>
       </c>
       <c r="D255" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E255" t="s">
         <v>16</v>
       </c>
       <c r="F255" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" t="s">
         <v>341</v>
       </c>
       <c r="B256" t="s">
         <v>336</v>
       </c>
       <c r="C256" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D256" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E256" t="s">
         <v>16</v>
       </c>
       <c r="F256" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" t="s">
         <v>342</v>
       </c>
       <c r="B257" t="s">
         <v>336</v>
       </c>
       <c r="C257" t="s">
         <v>9</v>
       </c>
       <c r="D257" t="s">
         <v>14</v>
       </c>
       <c r="E257" t="s">
         <v>16</v>
       </c>
       <c r="F257" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" t="s">
         <v>343</v>
       </c>
       <c r="B258" t="s">
         <v>336</v>
       </c>
       <c r="C258" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D258" t="s">
         <v>14</v>
       </c>
       <c r="E258" t="s">
         <v>16</v>
       </c>
       <c r="F258" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" t="s">
         <v>344</v>
       </c>
       <c r="B259" t="s">
         <v>336</v>
       </c>
       <c r="C259" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D259" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E259" t="s">
         <v>16</v>
       </c>
       <c r="F259" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" t="s">
         <v>345</v>
       </c>
       <c r="B260" t="s">
         <v>336</v>
       </c>
       <c r="C260" t="s">
         <v>9</v>
       </c>
       <c r="D260" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E260" t="s">
         <v>16</v>
       </c>
       <c r="F260" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" t="s">
         <v>346</v>
       </c>
       <c r="B261" t="s">
         <v>336</v>
       </c>
       <c r="C261" t="s">
         <v>64</v>
       </c>
       <c r="D261" t="s">
         <v>14</v>
       </c>
       <c r="E261" t="s">
         <v>16</v>
       </c>
       <c r="F261" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" t="s">
         <v>347</v>
       </c>
       <c r="B262" t="s">
         <v>336</v>
       </c>
       <c r="C262" t="s">
         <v>64</v>
       </c>
       <c r="D262" t="s">
         <v>10</v>
       </c>
       <c r="E262" t="s">
         <v>16</v>
       </c>
       <c r="F262" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" t="s">
         <v>348</v>
@@ -7919,7422 +7925,7462 @@
     <row r="264" spans="1:6">
       <c r="A264" t="s">
         <v>349</v>
       </c>
       <c r="B264" t="s">
         <v>336</v>
       </c>
       <c r="C264" t="s">
         <v>9</v>
       </c>
       <c r="D264" t="s">
         <v>10</v>
       </c>
       <c r="E264" t="s">
         <v>16</v>
       </c>
       <c r="F264" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" t="s">
         <v>350</v>
       </c>
       <c r="B265" t="s">
-        <v>351</v>
+        <v>336</v>
       </c>
       <c r="C265" t="s">
-        <v>45</v>
+        <v>205</v>
       </c>
       <c r="D265" t="s">
         <v>14</v>
       </c>
       <c r="E265" t="s">
         <v>16</v>
       </c>
       <c r="F265" t="s">
-        <v>12</v>
+        <v>206</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" t="s">
+        <v>351</v>
+      </c>
+      <c r="B266" t="s">
         <v>352</v>
       </c>
-      <c r="B266" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C266" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D266" t="s">
         <v>14</v>
       </c>
       <c r="E266" t="s">
         <v>16</v>
       </c>
       <c r="F266" t="s">
-        <v>65</v>
+        <v>12</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" t="s">
         <v>353</v>
       </c>
       <c r="B267" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="C267" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D267" t="s">
         <v>14</v>
       </c>
       <c r="E267" t="s">
         <v>16</v>
       </c>
       <c r="F267" t="s">
-        <v>12</v>
+        <v>65</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" t="s">
+        <v>354</v>
+      </c>
+      <c r="B268" t="s">
         <v>355</v>
       </c>
-      <c r="B268" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C268" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D268" t="s">
         <v>14</v>
       </c>
       <c r="E268" t="s">
         <v>16</v>
       </c>
       <c r="F268" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" t="s">
         <v>356</v>
       </c>
       <c r="B269" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="C269" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D269" t="s">
         <v>14</v>
       </c>
       <c r="E269" t="s">
         <v>16</v>
       </c>
       <c r="F269" t="s">
-        <v>65</v>
+        <v>12</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" t="s">
         <v>357</v>
       </c>
       <c r="B270" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="C270" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D270" t="s">
         <v>14</v>
       </c>
       <c r="E270" t="s">
         <v>16</v>
       </c>
       <c r="F270" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" t="s">
         <v>358</v>
       </c>
       <c r="B271" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="C271" t="s">
         <v>9</v>
       </c>
       <c r="D271" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E271" t="s">
         <v>16</v>
       </c>
       <c r="F271" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" t="s">
         <v>359</v>
       </c>
       <c r="B272" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="C272" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D272" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E272" t="s">
         <v>16</v>
       </c>
       <c r="F272" t="s">
-        <v>205</v>
+        <v>65</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" t="s">
         <v>360</v>
       </c>
       <c r="B273" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="C273" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D273" t="s">
         <v>14</v>
       </c>
       <c r="E273" t="s">
         <v>16</v>
       </c>
       <c r="F273" t="s">
-        <v>52</v>
+        <v>206</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" t="s">
         <v>361</v>
       </c>
       <c r="B274" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
       <c r="C274" t="s">
         <v>9</v>
       </c>
       <c r="D274" t="s">
         <v>14</v>
       </c>
       <c r="E274" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F274" t="s">
-        <v>12</v>
+        <v>52</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" t="s">
+        <v>362</v>
+      </c>
+      <c r="B275" t="s">
         <v>363</v>
       </c>
-      <c r="B275" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C275" t="s">
         <v>9</v>
       </c>
       <c r="D275" t="s">
         <v>14</v>
       </c>
       <c r="E275" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F275" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" t="s">
         <v>364</v>
       </c>
       <c r="B276" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="C276" t="s">
         <v>45</v>
       </c>
       <c r="D276" t="s">
         <v>14</v>
       </c>
       <c r="E276" t="s">
         <v>16</v>
       </c>
       <c r="F276" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" t="s">
         <v>365</v>
       </c>
       <c r="B277" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="C277" t="s">
         <v>9</v>
       </c>
       <c r="D277" t="s">
         <v>14</v>
       </c>
       <c r="E277" t="s">
         <v>16</v>
       </c>
       <c r="F277" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" t="s">
         <v>366</v>
       </c>
       <c r="B278" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="C278" t="s">
         <v>9</v>
       </c>
       <c r="D278" t="s">
         <v>14</v>
       </c>
       <c r="E278" t="s">
         <v>16</v>
       </c>
       <c r="F278" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" t="s">
         <v>367</v>
       </c>
       <c r="B279" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="C279" t="s">
         <v>64</v>
       </c>
       <c r="D279" t="s">
         <v>14</v>
       </c>
       <c r="E279" t="s">
         <v>16</v>
       </c>
       <c r="F279" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" t="s">
         <v>368</v>
       </c>
       <c r="B280" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="C280" t="s">
         <v>9</v>
       </c>
       <c r="D280" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E280" t="s">
         <v>16</v>
       </c>
       <c r="F280" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" t="s">
         <v>369</v>
       </c>
       <c r="B281" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="C281" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D281" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E281" t="s">
         <v>16</v>
       </c>
       <c r="F281" t="s">
-        <v>205</v>
+        <v>65</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" t="s">
         <v>370</v>
       </c>
       <c r="B282" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="C282" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D282" t="s">
         <v>14</v>
       </c>
       <c r="E282" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F282" t="s">
-        <v>65</v>
+        <v>206</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" t="s">
         <v>371</v>
       </c>
       <c r="B283" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="C283" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D283" t="s">
         <v>14</v>
       </c>
       <c r="E283" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F283" t="s">
-        <v>12</v>
+        <v>65</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" t="s">
+        <v>372</v>
+      </c>
+      <c r="B284" t="s">
         <v>373</v>
       </c>
-      <c r="B284" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C284" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D284" t="s">
         <v>14</v>
       </c>
       <c r="E284" t="s">
         <v>16</v>
       </c>
       <c r="F284" t="s">
-        <v>65</v>
+        <v>12</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" t="s">
         <v>374</v>
       </c>
       <c r="B285" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="C285" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D285" t="s">
         <v>14</v>
       </c>
       <c r="E285" t="s">
         <v>16</v>
       </c>
       <c r="F285" t="s">
-        <v>205</v>
+        <v>65</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" t="s">
         <v>375</v>
       </c>
       <c r="B286" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="C286" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="D286" t="s">
         <v>14</v>
       </c>
       <c r="E286" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F286" t="s">
-        <v>12</v>
+        <v>206</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" t="s">
+        <v>376</v>
+      </c>
+      <c r="B287" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
       <c r="C287" t="s">
         <v>45</v>
       </c>
       <c r="D287" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E287" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F287" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" t="s">
         <v>378</v>
       </c>
       <c r="B288" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="C288" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D288" t="s">
         <v>14</v>
       </c>
       <c r="E288" t="s">
         <v>16</v>
       </c>
       <c r="F288" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" t="s">
         <v>379</v>
       </c>
       <c r="B289" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="C289" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D289" t="s">
         <v>14</v>
       </c>
       <c r="E289" t="s">
         <v>16</v>
       </c>
       <c r="F289" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" t="s">
         <v>380</v>
       </c>
       <c r="B290" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="C290" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D290" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E290" t="s">
         <v>16</v>
       </c>
       <c r="F290" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" t="s">
         <v>381</v>
       </c>
       <c r="B291" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="C291" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D291" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E291" t="s">
         <v>16</v>
       </c>
       <c r="F291" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" t="s">
         <v>382</v>
       </c>
       <c r="B292" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="C292" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D292" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E292" t="s">
         <v>16</v>
       </c>
       <c r="F292" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" t="s">
         <v>383</v>
       </c>
       <c r="B293" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="C293" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D293" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E293" t="s">
         <v>16</v>
       </c>
       <c r="F293" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" t="s">
         <v>384</v>
       </c>
       <c r="B294" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="C294" t="s">
         <v>9</v>
       </c>
       <c r="D294" t="s">
         <v>14</v>
       </c>
       <c r="E294" t="s">
         <v>16</v>
       </c>
       <c r="F294" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" t="s">
         <v>385</v>
       </c>
       <c r="B295" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="C295" t="s">
         <v>64</v>
       </c>
       <c r="D295" t="s">
         <v>10</v>
       </c>
       <c r="E295" t="s">
         <v>16</v>
       </c>
       <c r="F295" t="s">
-        <v>205</v>
+        <v>65</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" t="s">
         <v>386</v>
       </c>
       <c r="B296" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="C296" t="s">
         <v>64</v>
       </c>
       <c r="D296" t="s">
         <v>14</v>
       </c>
       <c r="E296" t="s">
         <v>16</v>
       </c>
       <c r="F296" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" t="s">
         <v>387</v>
       </c>
       <c r="B297" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="C297" t="s">
         <v>64</v>
       </c>
       <c r="D297" t="s">
         <v>10</v>
       </c>
       <c r="E297" t="s">
         <v>16</v>
       </c>
       <c r="F297" t="s">
-        <v>228</v>
+        <v>206</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" t="s">
         <v>388</v>
       </c>
       <c r="B298" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="C298" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D298" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E298" t="s">
-        <v>67</v>
+        <v>16</v>
       </c>
       <c r="F298" t="s">
-        <v>65</v>
+        <v>228</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" t="s">
         <v>389</v>
       </c>
       <c r="B299" t="s">
-        <v>390</v>
+        <v>377</v>
       </c>
       <c r="C299" t="s">
         <v>9</v>
       </c>
       <c r="D299" t="s">
         <v>14</v>
       </c>
       <c r="E299" t="s">
-        <v>11</v>
+        <v>67</v>
       </c>
       <c r="F299" t="s">
-        <v>12</v>
+        <v>65</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" t="s">
+        <v>390</v>
+      </c>
+      <c r="B300" t="s">
         <v>391</v>
       </c>
-      <c r="B300" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C300" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D300" t="s">
         <v>14</v>
       </c>
       <c r="E300" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F300" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" t="s">
         <v>392</v>
       </c>
       <c r="B301" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="C301" t="s">
         <v>9</v>
       </c>
       <c r="D301" t="s">
         <v>14</v>
       </c>
       <c r="E301" t="s">
         <v>16</v>
       </c>
       <c r="F301" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" t="s">
         <v>393</v>
       </c>
       <c r="B302" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="C302" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D302" t="s">
         <v>14</v>
       </c>
       <c r="E302" t="s">
         <v>16</v>
       </c>
       <c r="F302" t="s">
-        <v>65</v>
+        <v>12</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" t="s">
         <v>394</v>
       </c>
       <c r="B303" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="C303" t="s">
         <v>64</v>
       </c>
       <c r="D303" t="s">
         <v>14</v>
       </c>
       <c r="E303" t="s">
         <v>16</v>
       </c>
       <c r="F303" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" t="s">
         <v>395</v>
       </c>
       <c r="B304" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="C304" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D304" t="s">
         <v>14</v>
       </c>
       <c r="E304" t="s">
         <v>16</v>
       </c>
       <c r="F304" t="s">
-        <v>205</v>
+        <v>65</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" t="s">
         <v>396</v>
       </c>
       <c r="B305" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="C305" t="s">
         <v>64</v>
       </c>
       <c r="D305" t="s">
         <v>10</v>
       </c>
       <c r="E305" t="s">
         <v>16</v>
       </c>
       <c r="F305" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" t="s">
         <v>397</v>
       </c>
       <c r="B306" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="C306" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D306" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E306" t="s">
         <v>16</v>
       </c>
       <c r="F306" t="s">
-        <v>65</v>
+        <v>206</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" t="s">
         <v>398</v>
       </c>
       <c r="B307" t="s">
-        <v>399</v>
+        <v>391</v>
       </c>
       <c r="C307" t="s">
         <v>9</v>
       </c>
       <c r="D307" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E307" t="s">
         <v>16</v>
       </c>
       <c r="F307" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" t="s">
+        <v>399</v>
+      </c>
+      <c r="B308" t="s">
         <v>400</v>
       </c>
-      <c r="B308" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C308" t="s">
         <v>9</v>
       </c>
       <c r="D308" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E308" t="s">
         <v>16</v>
       </c>
       <c r="F308" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" t="s">
         <v>401</v>
       </c>
       <c r="B309" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="C309" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D309" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E309" t="s">
         <v>16</v>
       </c>
       <c r="F309" t="s">
-        <v>205</v>
+        <v>65</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" t="s">
         <v>402</v>
       </c>
       <c r="B310" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
       <c r="C310" t="s">
         <v>64</v>
       </c>
       <c r="D310" t="s">
         <v>14</v>
       </c>
       <c r="E310" t="s">
         <v>16</v>
       </c>
       <c r="F310" t="s">
-        <v>65</v>
+        <v>206</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" t="s">
+        <v>403</v>
+      </c>
+      <c r="B311" t="s">
         <v>404</v>
       </c>
-      <c r="B311" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C311" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D311" t="s">
         <v>14</v>
       </c>
       <c r="E311" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F311" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" t="s">
+        <v>405</v>
+      </c>
+      <c r="B312" t="s">
         <v>406</v>
       </c>
-      <c r="B312" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C312" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D312" t="s">
         <v>14</v>
       </c>
       <c r="E312" t="s">
         <v>11</v>
       </c>
       <c r="F312" t="s">
-        <v>205</v>
+        <v>65</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" t="s">
         <v>407</v>
       </c>
       <c r="B313" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="C313" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="D313" t="s">
         <v>14</v>
       </c>
       <c r="E313" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F313" t="s">
-        <v>12</v>
+        <v>206</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" t="s">
         <v>408</v>
       </c>
       <c r="B314" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="C314" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D314" t="s">
         <v>14</v>
       </c>
       <c r="E314" t="s">
         <v>16</v>
       </c>
       <c r="F314" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" t="s">
         <v>409</v>
       </c>
       <c r="B315" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="C315" t="s">
         <v>45</v>
       </c>
       <c r="D315" t="s">
         <v>10</v>
       </c>
       <c r="E315" t="s">
         <v>16</v>
       </c>
       <c r="F315" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" t="s">
         <v>410</v>
       </c>
       <c r="B316" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="C316" t="s">
         <v>9</v>
       </c>
       <c r="D316" t="s">
         <v>14</v>
       </c>
       <c r="E316" t="s">
         <v>16</v>
       </c>
       <c r="F316" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" t="s">
         <v>411</v>
       </c>
       <c r="B317" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="C317" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D317" t="s">
         <v>14</v>
       </c>
       <c r="E317" t="s">
         <v>16</v>
       </c>
       <c r="F317" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" t="s">
         <v>412</v>
       </c>
       <c r="B318" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="C318" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D318" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E318" t="s">
         <v>16</v>
       </c>
       <c r="F318" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" t="s">
         <v>413</v>
       </c>
       <c r="B319" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="C319" t="s">
         <v>9</v>
       </c>
       <c r="D319" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E319" t="s">
         <v>16</v>
       </c>
       <c r="F319" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" t="s">
         <v>414</v>
       </c>
       <c r="B320" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="C320" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D320" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E320" t="s">
         <v>16</v>
       </c>
       <c r="F320" t="s">
-        <v>205</v>
+        <v>65</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" t="s">
         <v>415</v>
       </c>
       <c r="B321" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="C321" t="s">
         <v>64</v>
       </c>
       <c r="D321" t="s">
         <v>14</v>
       </c>
       <c r="E321" t="s">
         <v>16</v>
       </c>
       <c r="F321" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" t="s">
         <v>416</v>
       </c>
       <c r="B322" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="C322" t="s">
         <v>64</v>
       </c>
       <c r="D322" t="s">
         <v>10</v>
       </c>
       <c r="E322" t="s">
         <v>16</v>
       </c>
       <c r="F322" t="s">
-        <v>228</v>
+        <v>206</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" t="s">
         <v>417</v>
       </c>
       <c r="B323" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="C323" t="s">
         <v>64</v>
       </c>
       <c r="D323" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E323" t="s">
-        <v>67</v>
+        <v>16</v>
       </c>
       <c r="F323" t="s">
-        <v>65</v>
+        <v>228</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" t="s">
         <v>418</v>
       </c>
       <c r="B324" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="C324" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="D324" t="s">
         <v>14</v>
       </c>
       <c r="E324" t="s">
-        <v>11</v>
+        <v>67</v>
       </c>
       <c r="F324" t="s">
-        <v>12</v>
+        <v>65</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" t="s">
         <v>419</v>
       </c>
       <c r="B325" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="C325" t="s">
-        <v>241</v>
+        <v>45</v>
       </c>
       <c r="D325" t="s">
         <v>14</v>
       </c>
       <c r="E325" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F325" t="s">
-        <v>205</v>
+        <v>12</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" t="s">
         <v>420</v>
       </c>
       <c r="B326" t="s">
-        <v>421</v>
+        <v>406</v>
       </c>
       <c r="C326" t="s">
-        <v>45</v>
+        <v>241</v>
       </c>
       <c r="D326" t="s">
         <v>14</v>
       </c>
       <c r="E326" t="s">
         <v>16</v>
       </c>
       <c r="F326" t="s">
-        <v>12</v>
+        <v>206</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" t="s">
+        <v>421</v>
+      </c>
+      <c r="B327" t="s">
         <v>422</v>
       </c>
-      <c r="B327" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C327" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D327" t="s">
         <v>14</v>
       </c>
       <c r="E327" t="s">
         <v>16</v>
       </c>
       <c r="F327" t="s">
-        <v>65</v>
+        <v>12</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" t="s">
         <v>423</v>
       </c>
       <c r="B328" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="C328" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D328" t="s">
         <v>14</v>
       </c>
       <c r="E328" t="s">
         <v>16</v>
       </c>
       <c r="F328" t="s">
-        <v>205</v>
+        <v>65</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" t="s">
         <v>424</v>
       </c>
       <c r="B329" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="C329" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D329" t="s">
         <v>14</v>
       </c>
       <c r="E329" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F329" t="s">
-        <v>12</v>
+        <v>206</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" t="s">
+        <v>425</v>
+      </c>
+      <c r="B330" t="s">
         <v>426</v>
-      </c>
-[...1 lines deleted...]
-        <v>425</v>
       </c>
       <c r="C330" t="s">
         <v>45</v>
       </c>
       <c r="D330" t="s">
         <v>14</v>
       </c>
       <c r="E330" t="s">
         <v>11</v>
       </c>
       <c r="F330" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" t="s">
         <v>427</v>
       </c>
       <c r="B331" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C331" t="s">
         <v>9</v>
       </c>
       <c r="D331" t="s">
         <v>14</v>
       </c>
       <c r="E331" t="s">
         <v>11</v>
       </c>
       <c r="F331" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" t="s">
         <v>428</v>
       </c>
       <c r="B332" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C332" t="s">
         <v>9</v>
       </c>
       <c r="D332" t="s">
         <v>14</v>
       </c>
       <c r="E332" t="s">
         <v>11</v>
       </c>
       <c r="F332" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" t="s">
         <v>429</v>
       </c>
       <c r="B333" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C333" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D333" t="s">
         <v>14</v>
       </c>
       <c r="E333" t="s">
         <v>11</v>
       </c>
       <c r="F333" t="s">
-        <v>205</v>
+        <v>65</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" t="s">
         <v>430</v>
       </c>
       <c r="B334" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C334" t="s">
-        <v>207</v>
+        <v>64</v>
       </c>
       <c r="D334" t="s">
         <v>14</v>
       </c>
       <c r="E334" t="s">
         <v>11</v>
       </c>
       <c r="F334" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" t="s">
         <v>431</v>
       </c>
       <c r="B335" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C335" t="s">
-        <v>9</v>
+        <v>205</v>
       </c>
       <c r="D335" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E335" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F335" t="s">
-        <v>12</v>
+        <v>206</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" t="s">
         <v>432</v>
       </c>
       <c r="B336" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C336" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D336" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E336" t="s">
         <v>16</v>
       </c>
       <c r="F336" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" t="s">
         <v>433</v>
       </c>
       <c r="B337" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C337" t="s">
         <v>45</v>
       </c>
       <c r="D337" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E337" t="s">
         <v>16</v>
       </c>
       <c r="F337" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" t="s">
         <v>434</v>
       </c>
       <c r="B338" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C338" t="s">
         <v>9</v>
       </c>
       <c r="D338" t="s">
         <v>14</v>
       </c>
       <c r="E338" t="s">
         <v>16</v>
       </c>
       <c r="F338" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" t="s">
         <v>435</v>
       </c>
       <c r="B339" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C339" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D339" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E339" t="s">
         <v>16</v>
       </c>
       <c r="F339" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" t="s">
         <v>436</v>
       </c>
       <c r="B340" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C340" t="s">
         <v>9</v>
       </c>
       <c r="D340" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E340" t="s">
         <v>16</v>
       </c>
       <c r="F340" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" t="s">
         <v>437</v>
       </c>
       <c r="B341" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C341" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D341" t="s">
         <v>10</v>
       </c>
       <c r="E341" t="s">
         <v>16</v>
       </c>
       <c r="F341" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" t="s">
         <v>438</v>
       </c>
       <c r="B342" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C342" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D342" t="s">
         <v>14</v>
       </c>
       <c r="E342" t="s">
         <v>16</v>
       </c>
       <c r="F342" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" t="s">
         <v>439</v>
       </c>
       <c r="B343" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C343" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D343" t="s">
         <v>10</v>
       </c>
       <c r="E343" t="s">
         <v>16</v>
       </c>
       <c r="F343" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" t="s">
         <v>440</v>
       </c>
       <c r="B344" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C344" t="s">
         <v>9</v>
       </c>
       <c r="D344" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E344" t="s">
         <v>16</v>
       </c>
       <c r="F344" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" t="s">
         <v>441</v>
       </c>
       <c r="B345" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C345" t="s">
         <v>64</v>
       </c>
       <c r="D345" t="s">
         <v>14</v>
       </c>
       <c r="E345" t="s">
         <v>16</v>
       </c>
       <c r="F345" t="s">
-        <v>205</v>
+        <v>65</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" t="s">
         <v>442</v>
       </c>
       <c r="B346" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C346" t="s">
-        <v>207</v>
+        <v>241</v>
       </c>
       <c r="D346" t="s">
         <v>14</v>
       </c>
       <c r="E346" t="s">
         <v>16</v>
       </c>
       <c r="F346" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" t="s">
         <v>443</v>
       </c>
       <c r="B347" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C347" t="s">
-        <v>241</v>
+        <v>205</v>
       </c>
       <c r="D347" t="s">
         <v>14</v>
       </c>
       <c r="E347" t="s">
         <v>16</v>
       </c>
       <c r="F347" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" t="s">
         <v>444</v>
       </c>
       <c r="B348" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C348" t="s">
         <v>64</v>
       </c>
       <c r="D348" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E348" t="s">
         <v>16</v>
       </c>
       <c r="F348" t="s">
-        <v>228</v>
+        <v>206</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" t="s">
         <v>445</v>
       </c>
       <c r="B349" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C349" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="D349" t="s">
         <v>10</v>
       </c>
       <c r="E349" t="s">
-        <v>67</v>
+        <v>16</v>
       </c>
       <c r="F349" t="s">
-        <v>12</v>
+        <v>228</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" t="s">
         <v>446</v>
       </c>
       <c r="B350" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C350" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D350" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E350" t="s">
         <v>67</v>
       </c>
       <c r="F350" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" t="s">
         <v>447</v>
       </c>
       <c r="B351" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C351" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D351" t="s">
         <v>14</v>
       </c>
       <c r="E351" t="s">
         <v>67</v>
       </c>
       <c r="F351" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" t="s">
         <v>448</v>
       </c>
       <c r="B352" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C352" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D352" t="s">
         <v>14</v>
       </c>
       <c r="E352" t="s">
         <v>67</v>
       </c>
       <c r="F352" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" t="s">
         <v>449</v>
       </c>
       <c r="B353" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C353" t="s">
         <v>9</v>
       </c>
       <c r="D353" t="s">
         <v>14</v>
       </c>
       <c r="E353" t="s">
         <v>67</v>
       </c>
       <c r="F353" t="s">
-        <v>12</v>
+        <v>65</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" t="s">
         <v>450</v>
       </c>
       <c r="B354" t="s">
-        <v>451</v>
+        <v>426</v>
       </c>
       <c r="C354" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D354" t="s">
         <v>14</v>
       </c>
       <c r="E354" t="s">
-        <v>16</v>
+        <v>67</v>
       </c>
       <c r="F354" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" t="s">
+        <v>451</v>
+      </c>
+      <c r="B355" t="s">
         <v>452</v>
       </c>
-      <c r="B355" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C355" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D355" t="s">
         <v>14</v>
       </c>
       <c r="E355" t="s">
         <v>16</v>
       </c>
       <c r="F355" t="s">
-        <v>65</v>
+        <v>12</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" t="s">
         <v>453</v>
       </c>
       <c r="B356" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="C356" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D356" t="s">
         <v>14</v>
       </c>
       <c r="E356" t="s">
         <v>16</v>
       </c>
       <c r="F356" t="s">
-        <v>205</v>
+        <v>65</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" t="s">
         <v>454</v>
       </c>
       <c r="B357" t="s">
-        <v>455</v>
+        <v>452</v>
       </c>
       <c r="C357" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="D357" t="s">
         <v>14</v>
       </c>
       <c r="E357" t="s">
         <v>16</v>
       </c>
       <c r="F357" t="s">
-        <v>12</v>
+        <v>206</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" t="s">
+        <v>455</v>
+      </c>
+      <c r="B358" t="s">
         <v>456</v>
       </c>
-      <c r="B358" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C358" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D358" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E358" t="s">
         <v>16</v>
       </c>
       <c r="F358" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" t="s">
         <v>457</v>
       </c>
       <c r="B359" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="C359" t="s">
         <v>45</v>
       </c>
       <c r="D359" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E359" t="s">
         <v>16</v>
       </c>
       <c r="F359" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" t="s">
         <v>458</v>
       </c>
       <c r="B360" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="C360" t="s">
         <v>9</v>
       </c>
       <c r="D360" t="s">
         <v>14</v>
       </c>
       <c r="E360" t="s">
         <v>16</v>
       </c>
       <c r="F360" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" t="s">
         <v>459</v>
       </c>
       <c r="B361" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="C361" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D361" t="s">
         <v>14</v>
       </c>
       <c r="E361" t="s">
         <v>16</v>
       </c>
       <c r="F361" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" t="s">
         <v>460</v>
       </c>
       <c r="B362" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="C362" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D362" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E362" t="s">
         <v>16</v>
       </c>
       <c r="F362" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" t="s">
         <v>461</v>
       </c>
       <c r="B363" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="C363" t="s">
         <v>9</v>
       </c>
       <c r="D363" t="s">
         <v>10</v>
       </c>
       <c r="E363" t="s">
         <v>16</v>
       </c>
       <c r="F363" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" t="s">
         <v>462</v>
       </c>
       <c r="B364" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="C364" t="s">
         <v>64</v>
       </c>
       <c r="D364" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E364" t="s">
         <v>16</v>
       </c>
       <c r="F364" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" t="s">
         <v>463</v>
       </c>
       <c r="B365" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="C365" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D365" t="s">
         <v>14</v>
       </c>
       <c r="E365" t="s">
         <v>16</v>
       </c>
       <c r="F365" t="s">
-        <v>205</v>
+        <v>65</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" t="s">
         <v>464</v>
       </c>
       <c r="B366" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="C366" t="s">
         <v>64</v>
       </c>
       <c r="D366" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E366" t="s">
         <v>16</v>
       </c>
       <c r="F366" t="s">
-        <v>228</v>
+        <v>206</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" t="s">
         <v>465</v>
       </c>
       <c r="B367" t="s">
-        <v>466</v>
+        <v>456</v>
       </c>
       <c r="C367" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="D367" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E367" t="s">
         <v>16</v>
       </c>
       <c r="F367" t="s">
-        <v>12</v>
+        <v>228</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="B368" t="s">
-        <v>466</v>
+        <v>456</v>
       </c>
       <c r="C368" t="s">
         <v>9</v>
       </c>
       <c r="D368" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E368" t="s">
-        <v>16</v>
+        <v>67</v>
       </c>
       <c r="F368" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" t="s">
+        <v>467</v>
+      </c>
+      <c r="B369" t="s">
         <v>468</v>
       </c>
-      <c r="B369" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C369" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D369" t="s">
         <v>14</v>
       </c>
       <c r="E369" t="s">
         <v>16</v>
       </c>
       <c r="F369" t="s">
-        <v>65</v>
+        <v>12</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" t="s">
         <v>469</v>
       </c>
       <c r="B370" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="C370" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D370" t="s">
         <v>14</v>
       </c>
       <c r="E370" t="s">
         <v>16</v>
       </c>
       <c r="F370" t="s">
-        <v>205</v>
+        <v>65</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" t="s">
         <v>470</v>
       </c>
       <c r="B371" t="s">
-        <v>471</v>
+        <v>468</v>
       </c>
       <c r="C371" t="s">
         <v>9</v>
       </c>
       <c r="D371" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E371" t="s">
         <v>16</v>
       </c>
       <c r="F371" t="s">
-        <v>12</v>
+        <v>65</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="B372" t="s">
-        <v>471</v>
+        <v>468</v>
       </c>
       <c r="C372" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="D372" t="s">
         <v>14</v>
       </c>
       <c r="E372" t="s">
         <v>16</v>
       </c>
       <c r="F372" t="s">
-        <v>12</v>
+        <v>206</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" t="s">
+        <v>472</v>
+      </c>
+      <c r="B373" t="s">
         <v>473</v>
-      </c>
-[...1 lines deleted...]
-        <v>471</v>
       </c>
       <c r="C373" t="s">
         <v>45</v>
       </c>
       <c r="D373" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E373" t="s">
         <v>16</v>
       </c>
       <c r="F373" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" t="s">
         <v>474</v>
       </c>
       <c r="B374" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="C374" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D374" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E374" t="s">
         <v>16</v>
       </c>
       <c r="F374" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" t="s">
         <v>475</v>
       </c>
       <c r="B375" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="C375" t="s">
         <v>9</v>
       </c>
       <c r="D375" t="s">
         <v>14</v>
       </c>
       <c r="E375" t="s">
         <v>16</v>
       </c>
       <c r="F375" t="s">
-        <v>65</v>
+        <v>12</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" t="s">
         <v>476</v>
       </c>
       <c r="B376" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="C376" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D376" t="s">
         <v>14</v>
       </c>
       <c r="E376" t="s">
         <v>16</v>
       </c>
       <c r="F376" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" t="s">
         <v>477</v>
       </c>
       <c r="B377" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="C377" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D377" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E377" t="s">
         <v>16</v>
       </c>
       <c r="F377" t="s">
-        <v>205</v>
+        <v>65</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" t="s">
         <v>478</v>
       </c>
       <c r="B378" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="C378" t="s">
         <v>64</v>
       </c>
       <c r="D378" t="s">
         <v>14</v>
       </c>
       <c r="E378" t="s">
         <v>16</v>
       </c>
       <c r="F378" t="s">
-        <v>205</v>
+        <v>65</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" t="s">
         <v>479</v>
       </c>
       <c r="B379" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="C379" t="s">
         <v>64</v>
       </c>
       <c r="D379" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E379" t="s">
-        <v>67</v>
+        <v>16</v>
       </c>
       <c r="F379" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" t="s">
         <v>480</v>
       </c>
       <c r="B380" t="s">
-        <v>481</v>
+        <v>473</v>
       </c>
       <c r="C380" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="D380" t="s">
         <v>14</v>
       </c>
       <c r="E380" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F380" t="s">
-        <v>12</v>
+        <v>206</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="B381" t="s">
-        <v>481</v>
+        <v>473</v>
       </c>
       <c r="C381" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D381" t="s">
         <v>14</v>
       </c>
       <c r="E381" t="s">
-        <v>11</v>
+        <v>67</v>
       </c>
       <c r="F381" t="s">
-        <v>65</v>
+        <v>206</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" t="s">
+        <v>482</v>
+      </c>
+      <c r="B382" t="s">
         <v>483</v>
       </c>
-      <c r="B382" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C382" t="s">
-        <v>64</v>
+        <v>45</v>
       </c>
       <c r="D382" t="s">
         <v>14</v>
       </c>
       <c r="E382" t="s">
         <v>11</v>
       </c>
       <c r="F382" t="s">
-        <v>65</v>
+        <v>12</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" t="s">
         <v>484</v>
       </c>
       <c r="B383" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="C383" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D383" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E383" t="s">
         <v>11</v>
       </c>
       <c r="F383" t="s">
-        <v>228</v>
+        <v>65</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" t="s">
         <v>485</v>
       </c>
       <c r="B384" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="C384" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D384" t="s">
         <v>14</v>
       </c>
       <c r="E384" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F384" t="s">
-        <v>12</v>
+        <v>65</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" t="s">
         <v>486</v>
       </c>
       <c r="B385" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="C385" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D385" t="s">
         <v>10</v>
       </c>
       <c r="E385" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F385" t="s">
-        <v>12</v>
+        <v>228</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" t="s">
         <v>487</v>
       </c>
       <c r="B386" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="C386" t="s">
         <v>45</v>
       </c>
       <c r="D386" t="s">
         <v>10</v>
       </c>
       <c r="E386" t="s">
         <v>16</v>
       </c>
       <c r="F386" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" t="s">
         <v>488</v>
       </c>
       <c r="B387" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="C387" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D387" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E387" t="s">
         <v>16</v>
       </c>
       <c r="F387" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" t="s">
         <v>489</v>
       </c>
       <c r="B388" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="C388" t="s">
         <v>9</v>
       </c>
       <c r="D388" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E388" t="s">
         <v>16</v>
       </c>
       <c r="F388" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" t="s">
         <v>490</v>
       </c>
       <c r="B389" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="C389" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D389" t="s">
         <v>14</v>
       </c>
       <c r="E389" t="s">
         <v>16</v>
       </c>
       <c r="F389" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" t="s">
         <v>491</v>
       </c>
       <c r="B390" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="C390" t="s">
         <v>9</v>
       </c>
       <c r="D390" t="s">
         <v>14</v>
       </c>
       <c r="E390" t="s">
         <v>16</v>
       </c>
       <c r="F390" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" t="s">
         <v>492</v>
       </c>
       <c r="B391" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="C391" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D391" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E391" t="s">
         <v>16</v>
       </c>
       <c r="F391" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" t="s">
         <v>493</v>
       </c>
       <c r="B392" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="C392" t="s">
         <v>9</v>
       </c>
       <c r="D392" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E392" t="s">
         <v>16</v>
       </c>
       <c r="F392" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" t="s">
         <v>494</v>
       </c>
       <c r="B393" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="C393" t="s">
         <v>64</v>
       </c>
       <c r="D393" t="s">
-        <v>55</v>
+        <v>14</v>
       </c>
       <c r="E393" t="s">
         <v>16</v>
       </c>
       <c r="F393" t="s">
-        <v>205</v>
+        <v>65</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" t="s">
         <v>495</v>
       </c>
       <c r="B394" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="C394" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D394" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E394" t="s">
         <v>16</v>
       </c>
       <c r="F394" t="s">
-        <v>205</v>
+        <v>65</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" t="s">
         <v>496</v>
       </c>
       <c r="B395" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="C395" t="s">
         <v>64</v>
       </c>
       <c r="D395" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E395" t="s">
         <v>16</v>
       </c>
       <c r="F395" t="s">
-        <v>228</v>
+        <v>206</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" t="s">
         <v>497</v>
       </c>
       <c r="B396" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="C396" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="D396" t="s">
-        <v>14</v>
+        <v>56</v>
       </c>
       <c r="E396" t="s">
-        <v>67</v>
+        <v>16</v>
       </c>
       <c r="F396" t="s">
-        <v>12</v>
+        <v>206</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" t="s">
         <v>498</v>
       </c>
       <c r="B397" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="C397" t="s">
         <v>64</v>
       </c>
       <c r="D397" t="s">
         <v>10</v>
       </c>
       <c r="E397" t="s">
         <v>16</v>
       </c>
       <c r="F397" t="s">
-        <v>205</v>
+        <v>228</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" t="s">
         <v>499</v>
       </c>
       <c r="B398" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="C398" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D398" t="s">
         <v>14</v>
       </c>
       <c r="E398" t="s">
         <v>67</v>
       </c>
       <c r="F398" t="s">
-        <v>65</v>
+        <v>12</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" t="s">
         <v>500</v>
       </c>
       <c r="B399" t="s">
-        <v>501</v>
+        <v>483</v>
       </c>
       <c r="C399" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D399" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E399" t="s">
         <v>16</v>
       </c>
       <c r="F399" t="s">
-        <v>12</v>
+        <v>206</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
       <c r="B400" t="s">
-        <v>501</v>
+        <v>483</v>
       </c>
       <c r="C400" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D400" t="s">
         <v>14</v>
       </c>
       <c r="E400" t="s">
-        <v>16</v>
+        <v>67</v>
       </c>
       <c r="F400" t="s">
-        <v>12</v>
+        <v>65</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" t="s">
+        <v>502</v>
+      </c>
+      <c r="B401" t="s">
         <v>503</v>
       </c>
-      <c r="B401" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C401" t="s">
         <v>9</v>
       </c>
       <c r="D401" t="s">
         <v>14</v>
       </c>
       <c r="E401" t="s">
         <v>16</v>
       </c>
       <c r="F401" t="s">
-        <v>65</v>
+        <v>12</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" t="s">
         <v>504</v>
       </c>
       <c r="B402" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="C402" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D402" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E402" t="s">
         <v>16</v>
       </c>
       <c r="F402" t="s">
-        <v>65</v>
+        <v>12</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" t="s">
         <v>505</v>
       </c>
       <c r="B403" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="C403" t="s">
         <v>64</v>
       </c>
       <c r="D403" t="s">
         <v>14</v>
       </c>
       <c r="E403" t="s">
         <v>16</v>
       </c>
       <c r="F403" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" t="s">
         <v>506</v>
       </c>
       <c r="B404" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="C404" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D404" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E404" t="s">
         <v>16</v>
       </c>
       <c r="F404" t="s">
-        <v>205</v>
+        <v>65</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" t="s">
         <v>507</v>
       </c>
       <c r="B405" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="C405" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D405" t="s">
         <v>14</v>
       </c>
       <c r="E405" t="s">
-        <v>67</v>
+        <v>16</v>
       </c>
       <c r="F405" t="s">
-        <v>12</v>
+        <v>65</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" t="s">
         <v>508</v>
       </c>
       <c r="B406" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
       <c r="C406" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="D406" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E406" t="s">
         <v>16</v>
       </c>
       <c r="F406" t="s">
-        <v>12</v>
+        <v>206</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="B407" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
       <c r="C407" t="s">
         <v>45</v>
       </c>
       <c r="D407" t="s">
         <v>14</v>
       </c>
       <c r="E407" t="s">
-        <v>16</v>
+        <v>67</v>
       </c>
       <c r="F407" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" t="s">
+        <v>510</v>
+      </c>
+      <c r="B408" t="s">
         <v>511</v>
       </c>
-      <c r="B408" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C408" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D408" t="s">
         <v>14</v>
       </c>
       <c r="E408" t="s">
         <v>16</v>
       </c>
       <c r="F408" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" t="s">
         <v>512</v>
       </c>
       <c r="B409" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="C409" t="s">
-        <v>64</v>
+        <v>45</v>
       </c>
       <c r="D409" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E409" t="s">
         <v>16</v>
       </c>
       <c r="F409" t="s">
-        <v>65</v>
+        <v>12</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" t="s">
         <v>513</v>
       </c>
       <c r="B410" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="C410" t="s">
         <v>9</v>
       </c>
       <c r="D410" t="s">
         <v>14</v>
       </c>
       <c r="E410" t="s">
         <v>16</v>
       </c>
       <c r="F410" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" t="s">
         <v>514</v>
       </c>
       <c r="B411" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="C411" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D411" t="s">
         <v>10</v>
       </c>
       <c r="E411" t="s">
         <v>16</v>
       </c>
       <c r="F411" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" t="s">
         <v>515</v>
       </c>
       <c r="B412" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="C412" t="s">
         <v>64</v>
       </c>
       <c r="D412" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E412" t="s">
         <v>16</v>
       </c>
       <c r="F412" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" t="s">
         <v>516</v>
       </c>
       <c r="B413" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="C413" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D413" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E413" t="s">
         <v>16</v>
       </c>
       <c r="F413" t="s">
-        <v>205</v>
+        <v>65</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" t="s">
         <v>517</v>
       </c>
       <c r="B414" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="C414" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D414" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E414" t="s">
         <v>16</v>
       </c>
       <c r="F414" t="s">
-        <v>228</v>
+        <v>65</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" t="s">
         <v>518</v>
       </c>
       <c r="B415" t="s">
-        <v>519</v>
+        <v>511</v>
       </c>
       <c r="C415" t="s">
         <v>64</v>
       </c>
       <c r="D415" t="s">
         <v>14</v>
       </c>
       <c r="E415" t="s">
         <v>16</v>
       </c>
       <c r="F415" t="s">
-        <v>65</v>
+        <v>206</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
       <c r="B416" t="s">
-        <v>521</v>
+        <v>511</v>
       </c>
       <c r="C416" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="D416" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E416" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F416" t="s">
-        <v>12</v>
+        <v>228</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="B417" t="s">
         <v>521</v>
       </c>
       <c r="C417" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D417" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E417" t="s">
         <v>16</v>
       </c>
       <c r="F417" t="s">
-        <v>12</v>
+        <v>65</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" t="s">
+        <v>522</v>
+      </c>
+      <c r="B418" t="s">
         <v>523</v>
-      </c>
-[...1 lines deleted...]
-        <v>521</v>
       </c>
       <c r="C418" t="s">
         <v>45</v>
       </c>
       <c r="D418" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E418" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F418" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" t="s">
         <v>524</v>
       </c>
       <c r="B419" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="C419" t="s">
         <v>45</v>
       </c>
       <c r="D419" t="s">
         <v>14</v>
       </c>
       <c r="E419" t="s">
         <v>16</v>
       </c>
       <c r="F419" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" t="s">
         <v>525</v>
       </c>
       <c r="B420" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="C420" t="s">
         <v>9</v>
       </c>
       <c r="D420" t="s">
         <v>14</v>
       </c>
       <c r="E420" t="s">
         <v>16</v>
       </c>
       <c r="F420" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" t="s">
         <v>526</v>
       </c>
       <c r="B421" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="C421" t="s">
         <v>9</v>
       </c>
       <c r="D421" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E421" t="s">
         <v>16</v>
       </c>
       <c r="F421" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" t="s">
         <v>527</v>
       </c>
       <c r="B422" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="C422" t="s">
-        <v>64</v>
+        <v>45</v>
       </c>
       <c r="D422" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E422" t="s">
         <v>16</v>
       </c>
       <c r="F422" t="s">
-        <v>65</v>
+        <v>12</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" t="s">
         <v>528</v>
       </c>
       <c r="B423" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="C423" t="s">
         <v>9</v>
       </c>
       <c r="D423" t="s">
         <v>14</v>
       </c>
       <c r="E423" t="s">
         <v>16</v>
       </c>
       <c r="F423" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" t="s">
         <v>529</v>
       </c>
       <c r="B424" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="C424" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D424" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E424" t="s">
         <v>16</v>
       </c>
       <c r="F424" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" t="s">
         <v>530</v>
       </c>
       <c r="B425" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="C425" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D425" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E425" t="s">
         <v>16</v>
       </c>
       <c r="F425" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" t="s">
         <v>531</v>
       </c>
       <c r="B426" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="C426" t="s">
         <v>64</v>
       </c>
       <c r="D426" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E426" t="s">
         <v>16</v>
       </c>
       <c r="F426" t="s">
-        <v>205</v>
+        <v>65</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" t="s">
         <v>532</v>
       </c>
       <c r="B427" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="C427" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D427" t="s">
         <v>10</v>
       </c>
       <c r="E427" t="s">
         <v>16</v>
       </c>
       <c r="F427" t="s">
-        <v>228</v>
+        <v>65</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" t="s">
         <v>533</v>
       </c>
       <c r="B428" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="C428" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D428" t="s">
         <v>14</v>
       </c>
       <c r="E428" t="s">
-        <v>67</v>
+        <v>16</v>
       </c>
       <c r="F428" t="s">
-        <v>65</v>
+        <v>206</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" t="s">
         <v>534</v>
       </c>
       <c r="B429" t="s">
-        <v>535</v>
+        <v>523</v>
       </c>
       <c r="C429" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="D429" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E429" t="s">
         <v>16</v>
       </c>
       <c r="F429" t="s">
-        <v>12</v>
+        <v>228</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
       <c r="B430" t="s">
-        <v>535</v>
+        <v>523</v>
       </c>
       <c r="C430" t="s">
         <v>9</v>
       </c>
       <c r="D430" t="s">
         <v>14</v>
       </c>
       <c r="E430" t="s">
-        <v>16</v>
+        <v>67</v>
       </c>
       <c r="F430" t="s">
-        <v>12</v>
+        <v>65</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" t="s">
+        <v>536</v>
+      </c>
+      <c r="B431" t="s">
         <v>537</v>
       </c>
-      <c r="B431" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C431" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D431" t="s">
         <v>14</v>
       </c>
       <c r="E431" t="s">
         <v>16</v>
       </c>
       <c r="F431" t="s">
-        <v>65</v>
+        <v>12</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" t="s">
         <v>538</v>
       </c>
       <c r="B432" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="C432" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D432" t="s">
         <v>14</v>
       </c>
       <c r="E432" t="s">
         <v>16</v>
       </c>
       <c r="F432" t="s">
-        <v>65</v>
+        <v>12</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433" t="s">
         <v>539</v>
       </c>
       <c r="B433" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="C433" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D433" t="s">
         <v>14</v>
       </c>
       <c r="E433" t="s">
         <v>16</v>
       </c>
       <c r="F433" t="s">
-        <v>205</v>
+        <v>65</v>
       </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434" t="s">
         <v>540</v>
       </c>
       <c r="B434" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="C434" t="s">
         <v>64</v>
       </c>
       <c r="D434" t="s">
         <v>14</v>
       </c>
       <c r="E434" t="s">
-        <v>67</v>
+        <v>16</v>
       </c>
       <c r="F434" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435" t="s">
         <v>541</v>
       </c>
       <c r="B435" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="C435" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D435" t="s">
         <v>14</v>
       </c>
       <c r="E435" t="s">
-        <v>67</v>
+        <v>16</v>
       </c>
       <c r="F435" t="s">
-        <v>65</v>
+        <v>206</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" t="s">
         <v>542</v>
       </c>
       <c r="B436" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="C436" t="s">
         <v>9</v>
       </c>
       <c r="D436" t="s">
         <v>14</v>
       </c>
       <c r="E436" t="s">
-        <v>11</v>
+        <v>67</v>
       </c>
       <c r="F436" t="s">
-        <v>12</v>
+        <v>65</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" t="s">
         <v>543</v>
       </c>
       <c r="B437" t="s">
-        <v>544</v>
+        <v>537</v>
       </c>
       <c r="C437" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="D437" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E437" t="s">
-        <v>11</v>
+        <v>67</v>
       </c>
       <c r="F437" t="s">
-        <v>12</v>
+        <v>65</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="B438" t="s">
-        <v>544</v>
+        <v>537</v>
       </c>
       <c r="C438" t="s">
         <v>9</v>
       </c>
       <c r="D438" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E438" t="s">
         <v>11</v>
       </c>
       <c r="F438" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" t="s">
+        <v>545</v>
+      </c>
+      <c r="B439" t="s">
         <v>546</v>
       </c>
-      <c r="B439" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C439" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D439" t="s">
         <v>14</v>
       </c>
       <c r="E439" t="s">
         <v>11</v>
       </c>
       <c r="F439" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" t="s">
         <v>547</v>
       </c>
       <c r="B440" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="C440" t="s">
         <v>45</v>
       </c>
       <c r="D440" t="s">
-        <v>14</v>
+        <v>56</v>
       </c>
       <c r="E440" t="s">
         <v>11</v>
       </c>
       <c r="F440" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" t="s">
         <v>548</v>
       </c>
       <c r="B441" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="C441" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D441" t="s">
-        <v>55</v>
+        <v>10</v>
       </c>
       <c r="E441" t="s">
         <v>11</v>
       </c>
       <c r="F441" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" t="s">
         <v>549</v>
       </c>
       <c r="B442" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="C442" t="s">
         <v>9</v>
       </c>
       <c r="D442" t="s">
         <v>14</v>
       </c>
       <c r="E442" t="s">
         <v>11</v>
       </c>
       <c r="F442" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
     </row>
     <row r="443" spans="1:6">
       <c r="A443" t="s">
         <v>550</v>
       </c>
       <c r="B443" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="C443" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D443" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E443" t="s">
         <v>11</v>
       </c>
       <c r="F443" t="s">
-        <v>65</v>
+        <v>12</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444" t="s">
         <v>551</v>
       </c>
       <c r="B444" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="C444" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D444" t="s">
         <v>14</v>
       </c>
       <c r="E444" t="s">
         <v>11</v>
       </c>
       <c r="F444" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
     </row>
     <row r="445" spans="1:6">
       <c r="A445" t="s">
         <v>552</v>
       </c>
       <c r="B445" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="C445" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D445" t="s">
         <v>14</v>
       </c>
       <c r="E445" t="s">
         <v>11</v>
       </c>
       <c r="F445" t="s">
-        <v>205</v>
+        <v>65</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" t="s">
         <v>553</v>
       </c>
       <c r="B446" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="C446" t="s">
         <v>64</v>
       </c>
       <c r="D446" t="s">
-        <v>55</v>
+        <v>14</v>
       </c>
       <c r="E446" t="s">
         <v>11</v>
       </c>
       <c r="F446" t="s">
-        <v>228</v>
+        <v>65</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" t="s">
         <v>554</v>
       </c>
       <c r="B447" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="C447" t="s">
         <v>64</v>
       </c>
       <c r="D447" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E447" t="s">
         <v>11</v>
       </c>
       <c r="F447" t="s">
-        <v>228</v>
+        <v>206</v>
       </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448" t="s">
         <v>555</v>
       </c>
       <c r="B448" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="C448" t="s">
-        <v>556</v>
+        <v>64</v>
       </c>
       <c r="D448" t="s">
         <v>10</v>
       </c>
       <c r="E448" t="s">
         <v>11</v>
       </c>
       <c r="F448" t="s">
-        <v>557</v>
+        <v>228</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
       <c r="B449" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="C449" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D449" t="s">
-        <v>14</v>
+        <v>56</v>
       </c>
       <c r="E449" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F449" t="s">
-        <v>12</v>
+        <v>228</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" t="s">
+        <v>557</v>
+      </c>
+      <c r="B450" t="s">
+        <v>546</v>
+      </c>
+      <c r="C450" t="s">
+        <v>558</v>
+      </c>
+      <c r="D450" t="s">
+        <v>10</v>
+      </c>
+      <c r="E450" t="s">
+        <v>11</v>
+      </c>
+      <c r="F450" t="s">
         <v>559</v>
-      </c>
-[...13 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="A451" t="s">
         <v>560</v>
       </c>
       <c r="B451" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="C451" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D451" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E451" t="s">
         <v>16</v>
       </c>
       <c r="F451" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" t="s">
         <v>561</v>
       </c>
       <c r="B452" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="C452" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D452" t="s">
         <v>10</v>
       </c>
       <c r="E452" t="s">
         <v>16</v>
       </c>
       <c r="F452" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="453" spans="1:6">
       <c r="A453" t="s">
         <v>562</v>
       </c>
       <c r="B453" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="C453" t="s">
         <v>45</v>
       </c>
       <c r="D453" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E453" t="s">
         <v>16</v>
       </c>
       <c r="F453" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="454" spans="1:6">
       <c r="A454" t="s">
         <v>563</v>
       </c>
       <c r="B454" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="C454" t="s">
-        <v>62</v>
+        <v>9</v>
       </c>
       <c r="D454" t="s">
         <v>14</v>
       </c>
       <c r="E454" t="s">
         <v>16</v>
       </c>
       <c r="F454" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
     </row>
     <row r="455" spans="1:6">
       <c r="A455" t="s">
         <v>564</v>
       </c>
       <c r="B455" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="C455" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D455" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E455" t="s">
         <v>16</v>
       </c>
       <c r="F455" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
     </row>
     <row r="456" spans="1:6">
       <c r="A456" t="s">
         <v>565</v>
       </c>
       <c r="B456" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="C456" t="s">
-        <v>9</v>
+        <v>61</v>
       </c>
       <c r="D456" t="s">
         <v>14</v>
       </c>
       <c r="E456" t="s">
         <v>16</v>
       </c>
       <c r="F456" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="457" spans="1:6">
       <c r="A457" t="s">
         <v>566</v>
       </c>
       <c r="B457" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="C457" t="s">
         <v>9</v>
       </c>
       <c r="D457" t="s">
         <v>10</v>
       </c>
       <c r="E457" t="s">
         <v>16</v>
       </c>
       <c r="F457" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
     </row>
     <row r="458" spans="1:6">
       <c r="A458" t="s">
         <v>567</v>
       </c>
       <c r="B458" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="C458" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D458" t="s">
         <v>14</v>
       </c>
       <c r="E458" t="s">
         <v>16</v>
       </c>
       <c r="F458" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
     </row>
     <row r="459" spans="1:6">
       <c r="A459" t="s">
         <v>568</v>
       </c>
       <c r="B459" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="C459" t="s">
-        <v>9</v>
+        <v>205</v>
       </c>
       <c r="D459" t="s">
         <v>14</v>
       </c>
       <c r="E459" t="s">
         <v>16</v>
       </c>
       <c r="F459" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="460" spans="1:6">
       <c r="A460" t="s">
         <v>569</v>
       </c>
       <c r="B460" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="C460" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D460" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E460" t="s">
         <v>16</v>
       </c>
       <c r="F460" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="461" spans="1:6">
       <c r="A461" t="s">
         <v>570</v>
       </c>
       <c r="B461" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="C461" t="s">
-        <v>207</v>
+        <v>64</v>
       </c>
       <c r="D461" t="s">
         <v>14</v>
       </c>
       <c r="E461" t="s">
         <v>16</v>
       </c>
       <c r="F461" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" t="s">
         <v>571</v>
       </c>
       <c r="B462" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="C462" t="s">
-        <v>62</v>
+        <v>9</v>
       </c>
       <c r="D462" t="s">
         <v>10</v>
       </c>
       <c r="E462" t="s">
         <v>16</v>
       </c>
       <c r="F462" t="s">
-        <v>205</v>
+        <v>65</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" t="s">
         <v>572</v>
       </c>
       <c r="B463" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="C463" t="s">
         <v>64</v>
       </c>
       <c r="D463" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E463" t="s">
         <v>16</v>
       </c>
       <c r="F463" t="s">
-        <v>205</v>
+        <v>65</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" t="s">
         <v>573</v>
       </c>
       <c r="B464" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="C464" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D464" t="s">
         <v>14</v>
       </c>
       <c r="E464" t="s">
         <v>16</v>
       </c>
       <c r="F464" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" t="s">
         <v>574</v>
       </c>
       <c r="B465" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="C465" t="s">
-        <v>207</v>
+        <v>61</v>
       </c>
       <c r="D465" t="s">
         <v>14</v>
       </c>
       <c r="E465" t="s">
         <v>16</v>
       </c>
       <c r="F465" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" t="s">
         <v>575</v>
       </c>
       <c r="B466" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="C466" t="s">
-        <v>64</v>
+        <v>205</v>
       </c>
       <c r="D466" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E466" t="s">
         <v>16</v>
       </c>
       <c r="F466" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" t="s">
         <v>576</v>
       </c>
       <c r="B467" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="C467" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="D467" t="s">
-        <v>55</v>
+        <v>10</v>
       </c>
       <c r="E467" t="s">
         <v>16</v>
       </c>
       <c r="F467" t="s">
-        <v>228</v>
+        <v>206</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" t="s">
         <v>577</v>
       </c>
       <c r="B468" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="C468" t="s">
         <v>64</v>
       </c>
       <c r="D468" t="s">
         <v>10</v>
       </c>
       <c r="E468" t="s">
         <v>16</v>
       </c>
       <c r="F468" t="s">
-        <v>228</v>
+        <v>206</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" t="s">
         <v>578</v>
       </c>
       <c r="B469" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="C469" t="s">
-        <v>207</v>
+        <v>64</v>
       </c>
       <c r="D469" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="E469" t="s">
         <v>16</v>
       </c>
       <c r="F469" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" t="s">
         <v>579</v>
       </c>
       <c r="B470" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="C470" t="s">
-        <v>556</v>
+        <v>64</v>
       </c>
       <c r="D470" t="s">
-        <v>580</v>
+        <v>10</v>
       </c>
       <c r="E470" t="s">
         <v>16</v>
       </c>
       <c r="F470" t="s">
-        <v>557</v>
+        <v>228</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="B471" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="C471" t="s">
-        <v>556</v>
+        <v>205</v>
       </c>
       <c r="D471" t="s">
-        <v>55</v>
+        <v>10</v>
       </c>
       <c r="E471" t="s">
         <v>16</v>
       </c>
       <c r="F471" t="s">
-        <v>557</v>
+        <v>228</v>
       </c>
     </row>
     <row r="472" spans="1:6">
       <c r="A472" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
       <c r="B472" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="C472" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
       <c r="D472" t="s">
         <v>10</v>
       </c>
       <c r="E472" t="s">
         <v>16</v>
       </c>
       <c r="F472" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" t="s">
+        <v>582</v>
+      </c>
+      <c r="B473" t="s">
+        <v>546</v>
+      </c>
+      <c r="C473" t="s">
+        <v>558</v>
+      </c>
+      <c r="D473" t="s">
         <v>583</v>
       </c>
-      <c r="B473" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E473" t="s">
-        <v>67</v>
+        <v>16</v>
       </c>
       <c r="F473" t="s">
-        <v>12</v>
+        <v>559</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" t="s">
         <v>584</v>
       </c>
       <c r="B474" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="C474" t="s">
-        <v>9</v>
+        <v>558</v>
       </c>
       <c r="D474" t="s">
-        <v>14</v>
+        <v>56</v>
       </c>
       <c r="E474" t="s">
-        <v>67</v>
+        <v>16</v>
       </c>
       <c r="F474" t="s">
-        <v>52</v>
+        <v>559</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" t="s">
         <v>585</v>
       </c>
       <c r="B475" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="C475" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D475" t="s">
         <v>14</v>
       </c>
       <c r="E475" t="s">
         <v>67</v>
       </c>
       <c r="F475" t="s">
-        <v>65</v>
+        <v>12</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" t="s">
         <v>586</v>
       </c>
       <c r="B476" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="C476" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D476" t="s">
         <v>14</v>
       </c>
       <c r="E476" t="s">
         <v>67</v>
       </c>
       <c r="F476" t="s">
-        <v>205</v>
+        <v>52</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" t="s">
         <v>587</v>
       </c>
       <c r="B477" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="C477" t="s">
-        <v>207</v>
+        <v>9</v>
       </c>
       <c r="D477" t="s">
-        <v>55</v>
+        <v>14</v>
       </c>
       <c r="E477" t="s">
-        <v>16</v>
+        <v>67</v>
       </c>
       <c r="F477" t="s">
-        <v>557</v>
+        <v>65</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" t="s">
         <v>588</v>
       </c>
       <c r="B478" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="C478" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D478" t="s">
         <v>14</v>
       </c>
       <c r="E478" t="s">
         <v>67</v>
       </c>
       <c r="F478" t="s">
-        <v>12</v>
+        <v>206</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" t="s">
         <v>589</v>
       </c>
       <c r="B479" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="C479" t="s">
-        <v>64</v>
+        <v>205</v>
       </c>
       <c r="D479" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="E479" t="s">
-        <v>67</v>
+        <v>16</v>
       </c>
       <c r="F479" t="s">
-        <v>205</v>
+        <v>559</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" t="s">
         <v>590</v>
       </c>
       <c r="B480" t="s">
-        <v>591</v>
+        <v>546</v>
       </c>
       <c r="C480" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D480" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E480" t="s">
-        <v>11</v>
+        <v>67</v>
       </c>
       <c r="F480" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="481" spans="1:6">
       <c r="A481" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
       <c r="B481" t="s">
-        <v>591</v>
+        <v>546</v>
       </c>
       <c r="C481" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D481" t="s">
         <v>10</v>
       </c>
       <c r="E481" t="s">
-        <v>11</v>
+        <v>67</v>
       </c>
       <c r="F481" t="s">
-        <v>12</v>
+        <v>206</v>
       </c>
     </row>
     <row r="482" spans="1:6">
       <c r="A482" t="s">
+        <v>592</v>
+      </c>
+      <c r="B482" t="s">
         <v>593</v>
-      </c>
-[...1 lines deleted...]
-        <v>591</v>
       </c>
       <c r="C482" t="s">
         <v>9</v>
       </c>
       <c r="D482" t="s">
         <v>10</v>
       </c>
       <c r="E482" t="s">
         <v>11</v>
       </c>
       <c r="F482" t="s">
-        <v>65</v>
+        <v>12</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" t="s">
         <v>594</v>
       </c>
       <c r="B483" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="C483" t="s">
-        <v>64</v>
+        <v>45</v>
       </c>
       <c r="D483" t="s">
         <v>10</v>
       </c>
       <c r="E483" t="s">
         <v>11</v>
       </c>
       <c r="F483" t="s">
-        <v>205</v>
+        <v>12</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484" t="s">
         <v>595</v>
       </c>
       <c r="B484" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="C484" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D484" t="s">
         <v>10</v>
       </c>
       <c r="E484" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F484" t="s">
-        <v>12</v>
+        <v>65</v>
       </c>
     </row>
     <row r="485" spans="1:6">
       <c r="A485" t="s">
         <v>596</v>
       </c>
       <c r="B485" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="C485" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="D485" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E485" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F485" t="s">
-        <v>12</v>
+        <v>206</v>
       </c>
     </row>
     <row r="486" spans="1:6">
       <c r="A486" t="s">
         <v>597</v>
       </c>
       <c r="B486" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="C486" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D486" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E486" t="s">
         <v>16</v>
       </c>
       <c r="F486" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
     </row>
     <row r="487" spans="1:6">
       <c r="A487" t="s">
         <v>598</v>
       </c>
       <c r="B487" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="C487" t="s">
-        <v>64</v>
+        <v>45</v>
       </c>
       <c r="D487" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E487" t="s">
         <v>16</v>
       </c>
       <c r="F487" t="s">
-        <v>65</v>
+        <v>12</v>
       </c>
     </row>
     <row r="488" spans="1:6">
       <c r="A488" t="s">
         <v>599</v>
       </c>
       <c r="B488" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="C488" t="s">
         <v>9</v>
       </c>
       <c r="D488" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E488" t="s">
         <v>16</v>
       </c>
       <c r="F488" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
     </row>
     <row r="489" spans="1:6">
       <c r="A489" t="s">
         <v>600</v>
       </c>
       <c r="B489" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="C489" t="s">
         <v>64</v>
       </c>
       <c r="D489" t="s">
         <v>10</v>
       </c>
       <c r="E489" t="s">
         <v>16</v>
       </c>
       <c r="F489" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="490" spans="1:6">
       <c r="A490" t="s">
         <v>601</v>
       </c>
       <c r="B490" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="C490" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D490" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E490" t="s">
         <v>16</v>
       </c>
       <c r="F490" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="491" spans="1:6">
       <c r="A491" t="s">
         <v>602</v>
       </c>
       <c r="B491" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="C491" t="s">
-        <v>62</v>
+        <v>9</v>
       </c>
       <c r="D491" t="s">
         <v>10</v>
       </c>
       <c r="E491" t="s">
         <v>16</v>
       </c>
       <c r="F491" t="s">
-        <v>205</v>
+        <v>65</v>
       </c>
     </row>
     <row r="492" spans="1:6">
       <c r="A492" t="s">
         <v>603</v>
       </c>
       <c r="B492" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="C492" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D492" t="s">
-        <v>580</v>
+        <v>14</v>
       </c>
       <c r="E492" t="s">
         <v>16</v>
       </c>
       <c r="F492" t="s">
-        <v>205</v>
+        <v>65</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" t="s">
         <v>604</v>
       </c>
       <c r="B493" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="C493" t="s">
         <v>64</v>
       </c>
       <c r="D493" t="s">
         <v>10</v>
       </c>
       <c r="E493" t="s">
         <v>16</v>
       </c>
       <c r="F493" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" t="s">
         <v>605</v>
       </c>
       <c r="B494" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="C494" t="s">
         <v>64</v>
       </c>
       <c r="D494" t="s">
         <v>14</v>
       </c>
       <c r="E494" t="s">
         <v>16</v>
       </c>
       <c r="F494" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="A495" t="s">
         <v>606</v>
       </c>
       <c r="B495" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="C495" t="s">
         <v>64</v>
       </c>
       <c r="D495" t="s">
-        <v>55</v>
+        <v>583</v>
       </c>
       <c r="E495" t="s">
         <v>16</v>
       </c>
       <c r="F495" t="s">
-        <v>228</v>
+        <v>206</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496" t="s">
         <v>607</v>
       </c>
       <c r="B496" t="s">
-        <v>608</v>
+        <v>593</v>
       </c>
       <c r="C496" t="s">
-        <v>45</v>
+        <v>61</v>
       </c>
       <c r="D496" t="s">
         <v>10</v>
       </c>
       <c r="E496" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F496" t="s">
-        <v>12</v>
+        <v>206</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="B497" t="s">
-        <v>608</v>
+        <v>593</v>
       </c>
       <c r="C497" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D497" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="E497" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F497" t="s">
-        <v>52</v>
+        <v>228</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" t="s">
+        <v>609</v>
+      </c>
+      <c r="B498" t="s">
         <v>610</v>
       </c>
-      <c r="B498" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C498" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D498" t="s">
         <v>10</v>
       </c>
       <c r="E498" t="s">
         <v>11</v>
       </c>
       <c r="F498" t="s">
-        <v>65</v>
+        <v>12</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499" t="s">
         <v>611</v>
       </c>
       <c r="B499" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="C499" t="s">
         <v>9</v>
       </c>
       <c r="D499" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E499" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F499" t="s">
-        <v>12</v>
+        <v>52</v>
       </c>
     </row>
     <row r="500" spans="1:6">
       <c r="A500" t="s">
         <v>612</v>
       </c>
       <c r="B500" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="C500" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D500" t="s">
         <v>10</v>
       </c>
       <c r="E500" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F500" t="s">
-        <v>12</v>
+        <v>65</v>
       </c>
     </row>
     <row r="501" spans="1:6">
       <c r="A501" t="s">
         <v>613</v>
       </c>
       <c r="B501" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="C501" t="s">
         <v>9</v>
       </c>
       <c r="D501" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E501" t="s">
         <v>16</v>
       </c>
       <c r="F501" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" t="s">
         <v>614</v>
       </c>
       <c r="B502" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="C502" t="s">
-        <v>64</v>
+        <v>45</v>
       </c>
       <c r="D502" t="s">
         <v>10</v>
       </c>
       <c r="E502" t="s">
         <v>16</v>
       </c>
       <c r="F502" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" t="s">
         <v>615</v>
       </c>
       <c r="B503" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="C503" t="s">
         <v>9</v>
       </c>
       <c r="D503" t="s">
         <v>10</v>
       </c>
       <c r="E503" t="s">
         <v>16</v>
       </c>
       <c r="F503" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" t="s">
         <v>616</v>
       </c>
       <c r="B504" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="C504" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D504" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E504" t="s">
         <v>16</v>
       </c>
       <c r="F504" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" t="s">
         <v>617</v>
       </c>
       <c r="B505" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="C505" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D505" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E505" t="s">
         <v>16</v>
       </c>
       <c r="F505" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" t="s">
         <v>618</v>
       </c>
       <c r="B506" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="C506" t="s">
         <v>9</v>
       </c>
       <c r="D506" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E506" t="s">
         <v>16</v>
       </c>
       <c r="F506" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" t="s">
         <v>619</v>
       </c>
       <c r="B507" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="C507" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D507" t="s">
         <v>10</v>
       </c>
       <c r="E507" t="s">
         <v>16</v>
       </c>
       <c r="F507" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" t="s">
         <v>620</v>
       </c>
       <c r="B508" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="C508" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D508" t="s">
         <v>10</v>
       </c>
       <c r="E508" t="s">
         <v>16</v>
       </c>
       <c r="F508" t="s">
-        <v>205</v>
+        <v>65</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509" t="s">
         <v>621</v>
       </c>
       <c r="B509" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="C509" t="s">
         <v>64</v>
       </c>
       <c r="D509" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E509" t="s">
         <v>16</v>
       </c>
       <c r="F509" t="s">
-        <v>205</v>
+        <v>65</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" t="s">
         <v>622</v>
       </c>
       <c r="B510" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="C510" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="D510" t="s">
-        <v>55</v>
+        <v>10</v>
       </c>
       <c r="E510" t="s">
         <v>16</v>
       </c>
       <c r="F510" t="s">
-        <v>228</v>
+        <v>206</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" t="s">
         <v>623</v>
       </c>
       <c r="B511" t="s">
-        <v>624</v>
+        <v>610</v>
       </c>
       <c r="C511" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="D511" t="s">
         <v>10</v>
       </c>
       <c r="E511" t="s">
         <v>16</v>
       </c>
       <c r="F511" t="s">
-        <v>12</v>
+        <v>206</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
       <c r="B512" t="s">
-        <v>624</v>
+        <v>610</v>
       </c>
       <c r="C512" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D512" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="E512" t="s">
         <v>16</v>
       </c>
       <c r="F512" t="s">
-        <v>65</v>
+        <v>228</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" t="s">
+        <v>625</v>
+      </c>
+      <c r="B513" t="s">
         <v>626</v>
       </c>
-      <c r="B513" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C513" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D513" t="s">
         <v>10</v>
       </c>
       <c r="E513" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F513" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
       <c r="B514" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="C514" t="s">
         <v>9</v>
       </c>
       <c r="D514" t="s">
         <v>10</v>
       </c>
       <c r="E514" t="s">
         <v>16</v>
       </c>
       <c r="F514" t="s">
-        <v>12</v>
+        <v>65</v>
       </c>
     </row>
     <row r="515" spans="1:6">
       <c r="A515" t="s">
+        <v>628</v>
+      </c>
+      <c r="B515" t="s">
         <v>629</v>
       </c>
-      <c r="B515" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C515" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D515" t="s">
         <v>10</v>
       </c>
       <c r="E515" t="s">
         <v>11</v>
       </c>
       <c r="F515" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="516" spans="1:6">
       <c r="A516" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="B516" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="C516" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D516" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E516" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F516" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="517" spans="1:6">
       <c r="A517" t="s">
+        <v>631</v>
+      </c>
+      <c r="B517" t="s">
         <v>632</v>
       </c>
-      <c r="B517" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C517" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D517" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E517" t="s">
         <v>11</v>
       </c>
       <c r="F517" t="s">
-        <v>65</v>
+        <v>12</v>
       </c>
     </row>
     <row r="518" spans="1:6">
       <c r="A518" t="s">
         <v>633</v>
       </c>
       <c r="B518" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="C518" t="s">
-        <v>64</v>
+        <v>45</v>
       </c>
       <c r="D518" t="s">
         <v>10</v>
       </c>
       <c r="E518" t="s">
         <v>11</v>
       </c>
       <c r="F518" t="s">
-        <v>65</v>
+        <v>12</v>
       </c>
     </row>
     <row r="519" spans="1:6">
       <c r="A519" t="s">
         <v>634</v>
       </c>
       <c r="B519" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="C519" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D519" t="s">
-        <v>55</v>
+        <v>10</v>
       </c>
       <c r="E519" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F519" t="s">
-        <v>12</v>
+        <v>65</v>
       </c>
     </row>
     <row r="520" spans="1:6">
       <c r="A520" t="s">
         <v>635</v>
       </c>
       <c r="B520" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="C520" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="D520" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E520" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F520" t="s">
-        <v>12</v>
+        <v>65</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" t="s">
         <v>636</v>
       </c>
       <c r="B521" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="C521" t="s">
         <v>45</v>
       </c>
       <c r="D521" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E521" t="s">
         <v>16</v>
       </c>
       <c r="F521" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" t="s">
         <v>637</v>
       </c>
       <c r="B522" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="C522" t="s">
         <v>9</v>
       </c>
       <c r="D522" t="s">
         <v>10</v>
       </c>
       <c r="E522" t="s">
         <v>16</v>
       </c>
       <c r="F522" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" t="s">
         <v>638</v>
       </c>
       <c r="B523" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="C523" t="s">
-        <v>64</v>
+        <v>45</v>
       </c>
       <c r="D523" t="s">
         <v>10</v>
       </c>
       <c r="E523" t="s">
         <v>16</v>
       </c>
       <c r="F523" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
     </row>
     <row r="524" spans="1:6">
       <c r="A524" t="s">
         <v>639</v>
       </c>
       <c r="B524" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="C524" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D524" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="E524" t="s">
         <v>16</v>
       </c>
       <c r="F524" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" t="s">
         <v>640</v>
       </c>
       <c r="B525" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="C525" t="s">
         <v>64</v>
       </c>
       <c r="D525" t="s">
         <v>10</v>
       </c>
       <c r="E525" t="s">
         <v>16</v>
       </c>
       <c r="F525" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" t="s">
         <v>641</v>
       </c>
       <c r="B526" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="C526" t="s">
         <v>9</v>
       </c>
       <c r="D526" t="s">
         <v>10</v>
       </c>
       <c r="E526" t="s">
         <v>16</v>
       </c>
       <c r="F526" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" t="s">
         <v>642</v>
       </c>
       <c r="B527" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="C527" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D527" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E527" t="s">
         <v>16</v>
       </c>
       <c r="F527" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" t="s">
         <v>643</v>
       </c>
       <c r="B528" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="C528" t="s">
         <v>64</v>
       </c>
       <c r="D528" t="s">
         <v>10</v>
       </c>
       <c r="E528" t="s">
         <v>16</v>
       </c>
       <c r="F528" t="s">
-        <v>205</v>
+        <v>65</v>
       </c>
     </row>
     <row r="529" spans="1:6">
       <c r="A529" t="s">
         <v>644</v>
       </c>
       <c r="B529" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="C529" t="s">
         <v>64</v>
       </c>
       <c r="D529" t="s">
         <v>14</v>
       </c>
       <c r="E529" t="s">
         <v>16</v>
       </c>
       <c r="F529" t="s">
-        <v>205</v>
+        <v>65</v>
       </c>
     </row>
     <row r="530" spans="1:6">
       <c r="A530" t="s">
         <v>645</v>
       </c>
       <c r="B530" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="C530" t="s">
         <v>64</v>
       </c>
       <c r="D530" t="s">
         <v>10</v>
       </c>
       <c r="E530" t="s">
         <v>16</v>
       </c>
       <c r="F530" t="s">
-        <v>228</v>
+        <v>206</v>
       </c>
     </row>
     <row r="531" spans="1:6">
       <c r="A531" t="s">
         <v>646</v>
       </c>
       <c r="B531" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="C531" t="s">
         <v>64</v>
       </c>
       <c r="D531" t="s">
-        <v>55</v>
+        <v>14</v>
       </c>
       <c r="E531" t="s">
         <v>16</v>
       </c>
       <c r="F531" t="s">
-        <v>228</v>
+        <v>206</v>
       </c>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" t="s">
         <v>647</v>
       </c>
       <c r="B532" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="C532" t="s">
         <v>64</v>
       </c>
       <c r="D532" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="E532" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F532" t="s">
-        <v>205</v>
+        <v>228</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" t="s">
         <v>648</v>
       </c>
       <c r="B533" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="C533" t="s">
-        <v>207</v>
+        <v>64</v>
       </c>
       <c r="D533" t="s">
         <v>10</v>
       </c>
       <c r="E533" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F533" t="s">
-        <v>205</v>
+        <v>228</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" t="s">
         <v>649</v>
       </c>
       <c r="B534" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="C534" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="D534" t="s">
         <v>10</v>
       </c>
       <c r="E534" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F534" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="535" spans="1:6">
       <c r="A535" t="s">
         <v>650</v>
       </c>
       <c r="B535" t="s">
-        <v>651</v>
+        <v>632</v>
       </c>
       <c r="C535" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="D535" t="s">
         <v>10</v>
       </c>
       <c r="E535" t="s">
         <v>11</v>
       </c>
       <c r="F535" t="s">
-        <v>12</v>
+        <v>206</v>
       </c>
     </row>
     <row r="536" spans="1:6">
       <c r="A536" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
       <c r="B536" t="s">
-        <v>651</v>
+        <v>632</v>
       </c>
       <c r="C536" t="s">
-        <v>9</v>
+        <v>205</v>
       </c>
       <c r="D536" t="s">
         <v>10</v>
       </c>
       <c r="E536" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F536" t="s">
-        <v>65</v>
+        <v>206</v>
       </c>
     </row>
     <row r="537" spans="1:6">
       <c r="A537" t="s">
+        <v>652</v>
+      </c>
+      <c r="B537" t="s">
         <v>653</v>
       </c>
-      <c r="B537" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C537" t="s">
-        <v>64</v>
+        <v>45</v>
       </c>
       <c r="D537" t="s">
         <v>10</v>
       </c>
       <c r="E537" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F537" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="538" spans="1:6">
       <c r="A538" t="s">
         <v>654</v>
       </c>
       <c r="B538" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="C538" t="s">
         <v>9</v>
       </c>
       <c r="D538" t="s">
         <v>10</v>
       </c>
       <c r="E538" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F538" t="s">
-        <v>12</v>
+        <v>65</v>
       </c>
     </row>
     <row r="539" spans="1:6">
       <c r="A539" t="s">
         <v>655</v>
       </c>
       <c r="B539" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="C539" t="s">
         <v>45</v>
       </c>
       <c r="D539" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E539" t="s">
         <v>16</v>
       </c>
       <c r="F539" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="540" spans="1:6">
       <c r="A540" t="s">
         <v>656</v>
       </c>
       <c r="B540" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="C540" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D540" t="s">
         <v>10</v>
       </c>
       <c r="E540" t="s">
         <v>16</v>
       </c>
       <c r="F540" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="541" spans="1:6">
       <c r="A541" t="s">
         <v>657</v>
       </c>
       <c r="B541" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="C541" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D541" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E541" t="s">
         <v>16</v>
       </c>
       <c r="F541" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
     </row>
     <row r="542" spans="1:6">
       <c r="A542" t="s">
         <v>658</v>
       </c>
       <c r="B542" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="C542" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D542" t="s">
         <v>10</v>
       </c>
       <c r="E542" t="s">
         <v>16</v>
       </c>
       <c r="F542" t="s">
-        <v>65</v>
+        <v>12</v>
       </c>
     </row>
     <row r="543" spans="1:6">
       <c r="A543" t="s">
         <v>659</v>
       </c>
       <c r="B543" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="C543" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D543" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E543" t="s">
         <v>16</v>
       </c>
       <c r="F543" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
     </row>
     <row r="544" spans="1:6">
       <c r="A544" t="s">
         <v>660</v>
       </c>
       <c r="B544" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="C544" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D544" t="s">
         <v>10</v>
       </c>
       <c r="E544" t="s">
         <v>16</v>
       </c>
       <c r="F544" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="545" spans="1:6">
       <c r="A545" t="s">
         <v>661</v>
       </c>
       <c r="B545" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="C545" t="s">
         <v>64</v>
       </c>
       <c r="D545" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E545" t="s">
         <v>16</v>
       </c>
       <c r="F545" t="s">
-        <v>205</v>
+        <v>65</v>
       </c>
     </row>
     <row r="546" spans="1:6">
       <c r="A546" t="s">
         <v>662</v>
       </c>
       <c r="B546" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="C546" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D546" t="s">
         <v>10</v>
       </c>
       <c r="E546" t="s">
         <v>16</v>
       </c>
       <c r="F546" t="s">
-        <v>205</v>
+        <v>65</v>
       </c>
     </row>
     <row r="547" spans="1:6">
       <c r="A547" t="s">
         <v>663</v>
       </c>
       <c r="B547" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="C547" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="D547" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E547" t="s">
         <v>16</v>
       </c>
       <c r="F547" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="548" spans="1:6">
       <c r="A548" t="s">
         <v>664</v>
       </c>
       <c r="B548" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="C548" t="s">
         <v>64</v>
       </c>
       <c r="D548" t="s">
-        <v>55</v>
+        <v>10</v>
       </c>
       <c r="E548" t="s">
         <v>16</v>
       </c>
       <c r="F548" t="s">
-        <v>228</v>
+        <v>206</v>
       </c>
     </row>
     <row r="549" spans="1:6">
       <c r="A549" t="s">
         <v>665</v>
       </c>
       <c r="B549" t="s">
-        <v>666</v>
+        <v>653</v>
       </c>
       <c r="C549" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D549" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E549" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F549" t="s">
-        <v>12</v>
+        <v>206</v>
       </c>
     </row>
     <row r="550" spans="1:6">
       <c r="A550" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
       <c r="B550" t="s">
-        <v>666</v>
+        <v>653</v>
       </c>
       <c r="C550" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="D550" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E550" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F550" t="s">
-        <v>12</v>
+        <v>228</v>
       </c>
     </row>
     <row r="551" spans="1:6">
       <c r="A551" t="s">
+        <v>667</v>
+      </c>
+      <c r="B551" t="s">
         <v>668</v>
-      </c>
-[...1 lines deleted...]
-        <v>666</v>
       </c>
       <c r="C551" t="s">
         <v>45</v>
       </c>
       <c r="D551" t="s">
         <v>14</v>
       </c>
       <c r="E551" t="s">
         <v>11</v>
       </c>
       <c r="F551" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="552" spans="1:6">
       <c r="A552" t="s">
         <v>669</v>
       </c>
       <c r="B552" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="C552" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D552" t="s">
         <v>10</v>
       </c>
       <c r="E552" t="s">
         <v>11</v>
       </c>
       <c r="F552" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="553" spans="1:6">
       <c r="A553" t="s">
         <v>670</v>
       </c>
       <c r="B553" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="C553" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D553" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E553" t="s">
         <v>11</v>
       </c>
       <c r="F553" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="554" spans="1:6">
       <c r="A554" t="s">
         <v>671</v>
       </c>
       <c r="B554" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="C554" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D554" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="E554" t="s">
         <v>11</v>
       </c>
       <c r="F554" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
     </row>
     <row r="555" spans="1:6">
       <c r="A555" t="s">
         <v>672</v>
       </c>
       <c r="B555" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="C555" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D555" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E555" t="s">
         <v>11</v>
       </c>
       <c r="F555" t="s">
-        <v>65</v>
+        <v>12</v>
       </c>
     </row>
     <row r="556" spans="1:6">
       <c r="A556" t="s">
         <v>673</v>
       </c>
       <c r="B556" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="C556" t="s">
         <v>9</v>
       </c>
       <c r="D556" t="s">
         <v>10</v>
       </c>
       <c r="E556" t="s">
         <v>11</v>
       </c>
       <c r="F556" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
     </row>
     <row r="557" spans="1:6">
       <c r="A557" t="s">
         <v>674</v>
       </c>
       <c r="B557" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="C557" t="s">
         <v>64</v>
       </c>
       <c r="D557" t="s">
         <v>10</v>
       </c>
       <c r="E557" t="s">
         <v>11</v>
       </c>
       <c r="F557" t="s">
-        <v>205</v>
+        <v>65</v>
       </c>
     </row>
     <row r="558" spans="1:6">
       <c r="A558" t="s">
         <v>675</v>
       </c>
       <c r="B558" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="C558" t="s">
         <v>9</v>
       </c>
       <c r="D558" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E558" t="s">
-        <v>676</v>
+        <v>11</v>
       </c>
       <c r="F558" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="559" spans="1:6">
       <c r="A559" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="B559" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="C559" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="D559" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E559" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F559" t="s">
-        <v>12</v>
+        <v>206</v>
       </c>
     </row>
     <row r="560" spans="1:6">
       <c r="A560" t="s">
+        <v>677</v>
+      </c>
+      <c r="B560" t="s">
+        <v>668</v>
+      </c>
+      <c r="C560" t="s">
+        <v>9</v>
+      </c>
+      <c r="D560" t="s">
+        <v>14</v>
+      </c>
+      <c r="E560" t="s">
         <v>678</v>
       </c>
-      <c r="B560" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F560" t="s">
-        <v>12</v>
+        <v>65</v>
       </c>
     </row>
     <row r="561" spans="1:6">
       <c r="A561" t="s">
         <v>679</v>
       </c>
       <c r="B561" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="C561" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D561" t="s">
         <v>14</v>
       </c>
       <c r="E561" t="s">
         <v>16</v>
       </c>
       <c r="F561" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="562" spans="1:6">
       <c r="A562" t="s">
         <v>680</v>
       </c>
       <c r="B562" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="C562" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D562" t="s">
-        <v>55</v>
+        <v>10</v>
       </c>
       <c r="E562" t="s">
         <v>16</v>
       </c>
       <c r="F562" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="563" spans="1:6">
       <c r="A563" t="s">
         <v>681</v>
       </c>
       <c r="B563" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="C563" t="s">
         <v>45</v>
       </c>
       <c r="D563" t="s">
         <v>10</v>
       </c>
       <c r="E563" t="s">
         <v>16</v>
       </c>
       <c r="F563" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="564" spans="1:6">
       <c r="A564" t="s">
         <v>682</v>
       </c>
       <c r="B564" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="C564" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D564" t="s">
-        <v>14</v>
+        <v>56</v>
       </c>
       <c r="E564" t="s">
         <v>16</v>
       </c>
       <c r="F564" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
     </row>
     <row r="565" spans="1:6">
       <c r="A565" t="s">
         <v>683</v>
       </c>
       <c r="B565" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="C565" t="s">
         <v>9</v>
       </c>
       <c r="D565" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E565" t="s">
         <v>16</v>
       </c>
       <c r="F565" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
     </row>
     <row r="566" spans="1:6">
       <c r="A566" t="s">
         <v>684</v>
       </c>
       <c r="B566" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="C566" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D566" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E566" t="s">
         <v>16</v>
       </c>
       <c r="F566" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
     </row>
     <row r="567" spans="1:6">
       <c r="A567" t="s">
         <v>685</v>
       </c>
       <c r="B567" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="C567" t="s">
         <v>9</v>
       </c>
       <c r="D567" t="s">
         <v>10</v>
       </c>
       <c r="E567" t="s">
         <v>16</v>
       </c>
       <c r="F567" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
     </row>
     <row r="568" spans="1:6">
       <c r="A568" t="s">
         <v>686</v>
       </c>
       <c r="B568" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="C568" t="s">
         <v>9</v>
       </c>
       <c r="D568" t="s">
-        <v>55</v>
+        <v>10</v>
       </c>
       <c r="E568" t="s">
         <v>16</v>
       </c>
       <c r="F568" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="569" spans="1:6">
       <c r="A569" t="s">
         <v>687</v>
       </c>
       <c r="B569" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="C569" t="s">
         <v>64</v>
       </c>
       <c r="D569" t="s">
         <v>14</v>
       </c>
       <c r="E569" t="s">
         <v>16</v>
       </c>
       <c r="F569" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="570" spans="1:6">
       <c r="A570" t="s">
         <v>688</v>
       </c>
       <c r="B570" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="C570" t="s">
         <v>64</v>
       </c>
       <c r="D570" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E570" t="s">
         <v>16</v>
       </c>
       <c r="F570" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="571" spans="1:6">
       <c r="A571" t="s">
         <v>689</v>
       </c>
       <c r="B571" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="C571" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D571" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="E571" t="s">
         <v>16</v>
       </c>
       <c r="F571" t="s">
-        <v>205</v>
+        <v>65</v>
       </c>
     </row>
     <row r="572" spans="1:6">
       <c r="A572" t="s">
         <v>690</v>
       </c>
       <c r="B572" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="C572" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D572" t="s">
         <v>10</v>
       </c>
       <c r="E572" t="s">
         <v>16</v>
       </c>
       <c r="F572" t="s">
-        <v>205</v>
+        <v>65</v>
       </c>
     </row>
     <row r="573" spans="1:6">
       <c r="A573" t="s">
         <v>691</v>
       </c>
       <c r="B573" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="C573" t="s">
         <v>64</v>
       </c>
       <c r="D573" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E573" t="s">
         <v>16</v>
       </c>
       <c r="F573" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="574" spans="1:6">
       <c r="A574" t="s">
         <v>692</v>
       </c>
       <c r="B574" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="C574" t="s">
         <v>64</v>
       </c>
       <c r="D574" t="s">
-        <v>55</v>
+        <v>10</v>
       </c>
       <c r="E574" t="s">
         <v>16</v>
       </c>
       <c r="F574" t="s">
-        <v>228</v>
+        <v>206</v>
       </c>
     </row>
     <row r="575" spans="1:6">
       <c r="A575" t="s">
         <v>693</v>
       </c>
       <c r="B575" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="C575" t="s">
-        <v>207</v>
+        <v>61</v>
       </c>
       <c r="D575" t="s">
         <v>10</v>
       </c>
       <c r="E575" t="s">
         <v>16</v>
       </c>
       <c r="F575" t="s">
-        <v>228</v>
+        <v>206</v>
       </c>
     </row>
     <row r="576" spans="1:6">
       <c r="A576" t="s">
         <v>694</v>
       </c>
       <c r="B576" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="C576" t="s">
         <v>64</v>
       </c>
       <c r="D576" t="s">
         <v>10</v>
       </c>
       <c r="E576" t="s">
         <v>16</v>
       </c>
       <c r="F576" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="577" spans="1:6">
       <c r="A577" t="s">
         <v>695</v>
       </c>
       <c r="B577" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="C577" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D577" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="E577" t="s">
-        <v>67</v>
+        <v>16</v>
       </c>
       <c r="F577" t="s">
-        <v>12</v>
+        <v>228</v>
       </c>
     </row>
     <row r="578" spans="1:6">
       <c r="A578" t="s">
         <v>696</v>
       </c>
       <c r="B578" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="C578" t="s">
-        <v>9</v>
+        <v>205</v>
       </c>
       <c r="D578" t="s">
         <v>10</v>
       </c>
       <c r="E578" t="s">
-        <v>67</v>
+        <v>16</v>
       </c>
       <c r="F578" t="s">
-        <v>65</v>
+        <v>228</v>
       </c>
     </row>
     <row r="579" spans="1:6">
       <c r="A579" t="s">
         <v>697</v>
       </c>
       <c r="B579" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="C579" t="s">
         <v>9</v>
       </c>
       <c r="D579" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E579" t="s">
         <v>67</v>
       </c>
       <c r="F579" t="s">
-        <v>65</v>
+        <v>12</v>
       </c>
     </row>
     <row r="580" spans="1:6">
       <c r="A580" t="s">
         <v>698</v>
       </c>
       <c r="B580" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="C580" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D580" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E580" t="s">
         <v>67</v>
       </c>
       <c r="F580" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="581" spans="1:6">
       <c r="A581" t="s">
         <v>699</v>
       </c>
       <c r="B581" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="C581" t="s">
         <v>64</v>
       </c>
       <c r="D581" t="s">
         <v>10</v>
       </c>
       <c r="E581" t="s">
         <v>67</v>
       </c>
       <c r="F581" t="s">
-        <v>205</v>
+        <v>65</v>
       </c>
     </row>
     <row r="582" spans="1:6">
       <c r="A582" t="s">
         <v>700</v>
       </c>
       <c r="B582" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="C582" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D582" t="s">
-        <v>701</v>
+        <v>10</v>
       </c>
       <c r="E582" t="s">
-        <v>16</v>
+        <v>67</v>
       </c>
       <c r="F582" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="583" spans="1:6">
       <c r="A583" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
       <c r="B583" t="s">
-        <v>703</v>
+        <v>668</v>
       </c>
       <c r="C583" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="D583" t="s">
         <v>10</v>
       </c>
       <c r="E583" t="s">
-        <v>16</v>
+        <v>67</v>
       </c>
       <c r="F583" t="s">
-        <v>12</v>
+        <v>206</v>
       </c>
     </row>
     <row r="584" spans="1:6">
       <c r="A584" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="B584" t="s">
-        <v>705</v>
+        <v>668</v>
       </c>
       <c r="C584" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="D584" t="s">
-        <v>10</v>
+        <v>703</v>
       </c>
       <c r="E584" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F584" t="s">
-        <v>12</v>
+        <v>65</v>
       </c>
     </row>
     <row r="585" spans="1:6">
       <c r="A585" t="s">
-        <v>706</v>
+        <v>704</v>
       </c>
       <c r="B585" t="s">
         <v>705</v>
       </c>
       <c r="C585" t="s">
-        <v>64</v>
+        <v>45</v>
       </c>
       <c r="D585" t="s">
         <v>10</v>
       </c>
       <c r="E585" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F585" t="s">
-        <v>65</v>
+        <v>12</v>
       </c>
     </row>
     <row r="586" spans="1:6">
       <c r="A586" t="s">
+        <v>706</v>
+      </c>
+      <c r="B586" t="s">
         <v>707</v>
       </c>
-      <c r="B586" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C586" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D586" t="s">
         <v>10</v>
       </c>
       <c r="E586" t="s">
         <v>11</v>
       </c>
       <c r="F586" t="s">
-        <v>65</v>
+        <v>12</v>
       </c>
     </row>
     <row r="587" spans="1:6">
       <c r="A587" t="s">
         <v>708</v>
       </c>
       <c r="B587" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="C587" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D587" t="s">
         <v>10</v>
       </c>
       <c r="E587" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F587" t="s">
-        <v>12</v>
+        <v>65</v>
       </c>
     </row>
     <row r="588" spans="1:6">
       <c r="A588" t="s">
         <v>709</v>
       </c>
       <c r="B588" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="C588" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D588" t="s">
-        <v>55</v>
+        <v>10</v>
       </c>
       <c r="E588" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F588" t="s">
-        <v>12</v>
+        <v>65</v>
       </c>
     </row>
     <row r="589" spans="1:6">
       <c r="A589" t="s">
         <v>710</v>
       </c>
       <c r="B589" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="C589" t="s">
         <v>45</v>
       </c>
       <c r="D589" t="s">
-        <v>14</v>
+        <v>56</v>
       </c>
       <c r="E589" t="s">
         <v>16</v>
       </c>
       <c r="F589" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="590" spans="1:6">
       <c r="A590" t="s">
         <v>711</v>
       </c>
       <c r="B590" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="C590" t="s">
         <v>45</v>
       </c>
       <c r="D590" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E590" t="s">
         <v>16</v>
       </c>
       <c r="F590" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="591" spans="1:6">
       <c r="A591" t="s">
         <v>712</v>
       </c>
       <c r="B591" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="C591" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D591" t="s">
         <v>10</v>
       </c>
       <c r="E591" t="s">
         <v>16</v>
       </c>
       <c r="F591" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
     </row>
     <row r="592" spans="1:6">
       <c r="A592" t="s">
         <v>713</v>
       </c>
       <c r="B592" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="C592" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D592" t="s">
         <v>10</v>
       </c>
       <c r="E592" t="s">
         <v>16</v>
       </c>
       <c r="F592" t="s">
-        <v>65</v>
+        <v>12</v>
       </c>
     </row>
     <row r="593" spans="1:6">
       <c r="A593" t="s">
         <v>714</v>
       </c>
       <c r="B593" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="C593" t="s">
         <v>9</v>
       </c>
       <c r="D593" t="s">
         <v>10</v>
       </c>
       <c r="E593" t="s">
         <v>16</v>
       </c>
       <c r="F593" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
     </row>
     <row r="594" spans="1:6">
       <c r="A594" t="s">
         <v>715</v>
       </c>
       <c r="B594" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="C594" t="s">
         <v>9</v>
       </c>
       <c r="D594" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E594" t="s">
         <v>16</v>
       </c>
       <c r="F594" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="595" spans="1:6">
       <c r="A595" t="s">
         <v>716</v>
       </c>
       <c r="B595" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="C595" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D595" t="s">
         <v>10</v>
       </c>
       <c r="E595" t="s">
         <v>16</v>
       </c>
       <c r="F595" t="s">
-        <v>205</v>
+        <v>65</v>
       </c>
     </row>
     <row r="596" spans="1:6">
       <c r="A596" t="s">
         <v>717</v>
       </c>
       <c r="B596" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="C596" t="s">
-        <v>207</v>
+        <v>9</v>
       </c>
       <c r="D596" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E596" t="s">
         <v>16</v>
       </c>
       <c r="F596" t="s">
-        <v>205</v>
+        <v>65</v>
       </c>
     </row>
     <row r="597" spans="1:6">
       <c r="A597" t="s">
         <v>718</v>
       </c>
       <c r="B597" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="C597" t="s">
         <v>64</v>
       </c>
       <c r="D597" t="s">
         <v>10</v>
       </c>
       <c r="E597" t="s">
         <v>16</v>
       </c>
       <c r="F597" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="598" spans="1:6">
       <c r="A598" t="s">
         <v>719</v>
       </c>
       <c r="B598" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="C598" t="s">
-        <v>64</v>
+        <v>205</v>
       </c>
       <c r="D598" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E598" t="s">
         <v>16</v>
       </c>
       <c r="F598" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="599" spans="1:6">
       <c r="A599" t="s">
         <v>720</v>
       </c>
       <c r="B599" t="s">
-        <v>721</v>
+        <v>707</v>
       </c>
       <c r="C599" t="s">
-        <v>45</v>
+        <v>61</v>
       </c>
       <c r="D599" t="s">
         <v>10</v>
       </c>
       <c r="E599" t="s">
         <v>16</v>
       </c>
       <c r="F599" t="s">
-        <v>12</v>
+        <v>206</v>
       </c>
     </row>
     <row r="600" spans="1:6">
       <c r="A600" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
       <c r="B600" t="s">
-        <v>723</v>
+        <v>707</v>
       </c>
       <c r="C600" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="D600" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E600" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F600" t="s">
-        <v>12</v>
+        <v>206</v>
       </c>
     </row>
     <row r="601" spans="1:6">
       <c r="A601" t="s">
-        <v>724</v>
+        <v>722</v>
       </c>
       <c r="B601" t="s">
         <v>723</v>
       </c>
       <c r="C601" t="s">
         <v>45</v>
       </c>
       <c r="D601" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E601" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F601" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="602" spans="1:6">
       <c r="A602" t="s">
+        <v>724</v>
+      </c>
+      <c r="B602" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="C602" t="s">
         <v>45</v>
       </c>
       <c r="D602" t="s">
-        <v>55</v>
+        <v>14</v>
       </c>
       <c r="E602" t="s">
         <v>11</v>
       </c>
       <c r="F602" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="603" spans="1:6">
       <c r="A603" t="s">
         <v>726</v>
       </c>
       <c r="B603" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="C603" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D603" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="E603" t="s">
         <v>11</v>
       </c>
       <c r="F603" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
     </row>
     <row r="604" spans="1:6">
       <c r="A604" t="s">
         <v>727</v>
       </c>
       <c r="B604" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="C604" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D604" t="s">
         <v>10</v>
       </c>
       <c r="E604" t="s">
         <v>11</v>
       </c>
       <c r="F604" t="s">
-        <v>65</v>
+        <v>12</v>
       </c>
     </row>
     <row r="605" spans="1:6">
       <c r="A605" t="s">
         <v>728</v>
       </c>
       <c r="B605" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="C605" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D605" t="s">
         <v>10</v>
       </c>
       <c r="E605" t="s">
         <v>11</v>
       </c>
       <c r="F605" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
     </row>
     <row r="606" spans="1:6">
       <c r="A606" t="s">
         <v>729</v>
       </c>
       <c r="B606" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="C606" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D606" t="s">
         <v>10</v>
       </c>
       <c r="E606" t="s">
         <v>11</v>
       </c>
       <c r="F606" t="s">
-        <v>205</v>
+        <v>65</v>
       </c>
     </row>
     <row r="607" spans="1:6">
       <c r="A607" t="s">
         <v>730</v>
       </c>
       <c r="B607" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="C607" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D607" t="s">
         <v>10</v>
       </c>
       <c r="E607" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F607" t="s">
-        <v>12</v>
+        <v>65</v>
       </c>
     </row>
     <row r="608" spans="1:6">
       <c r="A608" t="s">
         <v>731</v>
       </c>
       <c r="B608" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="C608" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="D608" t="s">
         <v>10</v>
       </c>
       <c r="E608" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F608" t="s">
-        <v>12</v>
+        <v>206</v>
       </c>
     </row>
     <row r="609" spans="1:6">
       <c r="A609" t="s">
         <v>732</v>
       </c>
       <c r="B609" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="C609" t="s">
         <v>45</v>
       </c>
       <c r="D609" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E609" t="s">
         <v>16</v>
       </c>
       <c r="F609" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="610" spans="1:6">
       <c r="A610" t="s">
         <v>733</v>
       </c>
       <c r="B610" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="C610" t="s">
         <v>9</v>
       </c>
       <c r="D610" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E610" t="s">
         <v>16</v>
       </c>
       <c r="F610" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
     </row>
     <row r="611" spans="1:6">
       <c r="A611" t="s">
         <v>734</v>
       </c>
       <c r="B611" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="C611" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D611" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E611" t="s">
         <v>16</v>
       </c>
       <c r="F611" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
     </row>
     <row r="612" spans="1:6">
       <c r="A612" t="s">
         <v>735</v>
       </c>
       <c r="B612" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="C612" t="s">
         <v>9</v>
       </c>
       <c r="D612" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E612" t="s">
         <v>16</v>
       </c>
       <c r="F612" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
     </row>
     <row r="613" spans="1:6">
       <c r="A613" t="s">
         <v>736</v>
       </c>
       <c r="B613" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="C613" t="s">
         <v>9</v>
       </c>
       <c r="D613" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E613" t="s">
         <v>16</v>
       </c>
       <c r="F613" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
     </row>
     <row r="614" spans="1:6">
       <c r="A614" t="s">
         <v>737</v>
       </c>
       <c r="B614" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="C614" t="s">
         <v>64</v>
       </c>
       <c r="D614" t="s">
         <v>10</v>
       </c>
       <c r="E614" t="s">
         <v>16</v>
       </c>
       <c r="F614" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="615" spans="1:6">
       <c r="A615" t="s">
         <v>738</v>
       </c>
       <c r="B615" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="C615" t="s">
-        <v>62</v>
+        <v>9</v>
       </c>
       <c r="D615" t="s">
         <v>10</v>
       </c>
       <c r="E615" t="s">
         <v>16</v>
       </c>
       <c r="F615" t="s">
-        <v>205</v>
+        <v>65</v>
       </c>
     </row>
     <row r="616" spans="1:6">
       <c r="A616" t="s">
         <v>739</v>
       </c>
       <c r="B616" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="C616" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D616" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E616" t="s">
         <v>16</v>
       </c>
       <c r="F616" t="s">
-        <v>205</v>
+        <v>65</v>
       </c>
     </row>
     <row r="617" spans="1:6">
       <c r="A617" t="s">
         <v>740</v>
       </c>
       <c r="B617" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="C617" t="s">
-        <v>207</v>
+        <v>61</v>
       </c>
       <c r="D617" t="s">
         <v>10</v>
       </c>
       <c r="E617" t="s">
         <v>16</v>
       </c>
       <c r="F617" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="618" spans="1:6">
       <c r="A618" t="s">
         <v>741</v>
       </c>
       <c r="B618" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="C618" t="s">
-        <v>64</v>
+        <v>205</v>
       </c>
       <c r="D618" t="s">
         <v>10</v>
       </c>
       <c r="E618" t="s">
-        <v>67</v>
+        <v>16</v>
       </c>
       <c r="F618" t="s">
-        <v>65</v>
+        <v>206</v>
       </c>
     </row>
     <row r="619" spans="1:6">
       <c r="A619" t="s">
         <v>742</v>
       </c>
       <c r="B619" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="C619" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D619" t="s">
         <v>10</v>
       </c>
       <c r="E619" t="s">
-        <v>67</v>
+        <v>16</v>
       </c>
       <c r="F619" t="s">
-        <v>65</v>
+        <v>206</v>
       </c>
     </row>
     <row r="620" spans="1:6">
       <c r="A620" t="s">
         <v>743</v>
       </c>
       <c r="B620" t="s">
-        <v>744</v>
+        <v>725</v>
       </c>
       <c r="C620" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D620" t="s">
         <v>10</v>
       </c>
       <c r="E620" t="s">
-        <v>16</v>
+        <v>67</v>
       </c>
       <c r="F620" t="s">
-        <v>12</v>
+        <v>65</v>
       </c>
     </row>
     <row r="621" spans="1:6">
       <c r="A621" t="s">
-        <v>745</v>
+        <v>744</v>
       </c>
       <c r="B621" t="s">
-        <v>744</v>
+        <v>725</v>
       </c>
       <c r="C621" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="D621" t="s">
-        <v>55</v>
+        <v>10</v>
       </c>
       <c r="E621" t="s">
-        <v>16</v>
+        <v>67</v>
       </c>
       <c r="F621" t="s">
-        <v>12</v>
+        <v>65</v>
       </c>
     </row>
     <row r="622" spans="1:6">
       <c r="A622" t="s">
+        <v>745</v>
+      </c>
+      <c r="B622" t="s">
         <v>746</v>
       </c>
-      <c r="B622" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C622" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D622" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E622" t="s">
         <v>16</v>
       </c>
       <c r="F622" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="623" spans="1:6">
       <c r="A623" t="s">
         <v>747</v>
       </c>
       <c r="B623" t="s">
-        <v>748</v>
+        <v>746</v>
       </c>
       <c r="C623" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D623" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="E623" t="s">
         <v>16</v>
       </c>
       <c r="F623" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="624" spans="1:6">
       <c r="A624" t="s">
-        <v>749</v>
+        <v>748</v>
       </c>
       <c r="B624" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="C624" t="s">
         <v>45</v>
       </c>
       <c r="D624" t="s">
-        <v>55</v>
+        <v>10</v>
       </c>
       <c r="E624" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F624" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="625" spans="1:6">
       <c r="A625" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="B625" t="s">
         <v>750</v>
       </c>
       <c r="C625" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D625" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E625" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F625" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="626" spans="1:6">
       <c r="A626" t="s">
+        <v>751</v>
+      </c>
+      <c r="B626" t="s">
         <v>752</v>
-      </c>
-[...1 lines deleted...]
-        <v>750</v>
       </c>
       <c r="C626" t="s">
         <v>45</v>
       </c>
       <c r="D626" t="s">
         <v>10</v>
       </c>
       <c r="E626" t="s">
         <v>11</v>
       </c>
       <c r="F626" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="627" spans="1:6">
       <c r="A627" t="s">
         <v>753</v>
       </c>
       <c r="B627" t="s">
-        <v>750</v>
+        <v>752</v>
       </c>
       <c r="C627" t="s">
         <v>45</v>
       </c>
       <c r="D627" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="E627" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F627" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="628" spans="1:6">
       <c r="A628" t="s">
         <v>754</v>
       </c>
       <c r="B628" t="s">
-        <v>750</v>
+        <v>752</v>
       </c>
       <c r="C628" t="s">
         <v>9</v>
       </c>
       <c r="D628" t="s">
         <v>14</v>
       </c>
       <c r="E628" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F628" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="629" spans="1:6">
       <c r="A629" t="s">
         <v>755</v>
       </c>
       <c r="B629" t="s">
-        <v>750</v>
+        <v>752</v>
       </c>
       <c r="C629" t="s">
         <v>45</v>
       </c>
       <c r="D629" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E629" t="s">
         <v>16</v>
       </c>
       <c r="F629" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="630" spans="1:6">
       <c r="A630" t="s">
         <v>756</v>
       </c>
       <c r="B630" t="s">
-        <v>750</v>
+        <v>752</v>
       </c>
       <c r="C630" t="s">
         <v>9</v>
       </c>
       <c r="D630" t="s">
-        <v>55</v>
+        <v>10</v>
       </c>
       <c r="E630" t="s">
         <v>16</v>
       </c>
       <c r="F630" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="631" spans="1:6">
       <c r="A631" t="s">
         <v>757</v>
       </c>
       <c r="B631" t="s">
-        <v>750</v>
+        <v>752</v>
       </c>
       <c r="C631" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D631" t="s">
         <v>14</v>
       </c>
       <c r="E631" t="s">
         <v>16</v>
       </c>
       <c r="F631" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="632" spans="1:6">
       <c r="A632" t="s">
         <v>758</v>
       </c>
       <c r="B632" t="s">
-        <v>750</v>
+        <v>752</v>
       </c>
       <c r="C632" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D632" t="s">
         <v>10</v>
       </c>
       <c r="E632" t="s">
         <v>16</v>
       </c>
       <c r="F632" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="633" spans="1:6">
       <c r="A633" t="s">
         <v>759</v>
       </c>
       <c r="B633" t="s">
-        <v>750</v>
+        <v>752</v>
       </c>
       <c r="C633" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D633" t="s">
-        <v>55</v>
+        <v>14</v>
       </c>
       <c r="E633" t="s">
         <v>16</v>
       </c>
       <c r="F633" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="634" spans="1:6">
+      <c r="A634" t="s">
+        <v>760</v>
+      </c>
+      <c r="B634" t="s">
+        <v>752</v>
+      </c>
+      <c r="C634" t="s">
+        <v>9</v>
+      </c>
+      <c r="D634" t="s">
+        <v>56</v>
+      </c>
+      <c r="E634" t="s">
+        <v>16</v>
+      </c>
+      <c r="F634" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="635" spans="1:6">
+      <c r="A635" t="s">
+        <v>761</v>
+      </c>
+      <c r="B635" t="s">
+        <v>752</v>
+      </c>
+      <c r="C635" t="s">
+        <v>9</v>
+      </c>
+      <c r="D635" t="s">
+        <v>56</v>
+      </c>
+      <c r="E635" t="s">
+        <v>16</v>
+      </c>
+      <c r="F635" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">