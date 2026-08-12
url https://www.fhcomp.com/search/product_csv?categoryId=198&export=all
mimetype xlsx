--- v1 (2026-06-08)
+++ v2 (2026-08-12)
@@ -57,59 +57,59 @@
   <si>
     <t>MFJ12KR200JT</t>
   </si>
   <si>
     <t>0.200Ω</t>
   </si>
   <si>
     <t>1W</t>
   </si>
   <si>
     <t>±100</t>
   </si>
   <si>
     <t>±5%</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
     <t>MFJ12HR200JT</t>
   </si>
   <si>
     <t>±50</t>
   </si>
   <si>
+    <t>MFJ12HR200FT</t>
+  </si>
+  <si>
+    <t>±1%</t>
+  </si>
+  <si>
     <t>MFJ12KR200FT</t>
   </si>
   <si>
-    <t>±1%</t>
-[...4 lines deleted...]
-  <si>
     <t>MFJ12HR180FT</t>
   </si>
   <si>
     <t>0.180Ω</t>
   </si>
   <si>
     <t>MFJ12HR170FT</t>
   </si>
   <si>
     <t>0.170Ω</t>
   </si>
   <si>
     <t>MFJ12HR160FT</t>
   </si>
   <si>
     <t>0.160Ω</t>
   </si>
   <si>
     <t>MFJ12HR150JT</t>
   </si>
   <si>
     <t>0.150Ω</t>
   </si>
   <si>
     <t>MFJ12HR150FT</t>
@@ -159,389 +159,389 @@
   <si>
     <t>MFJ12HR110FT</t>
   </si>
   <si>
     <t>0.110Ω</t>
   </si>
   <si>
     <t>MFL12KR101FT</t>
   </si>
   <si>
     <t>0.101Ω</t>
   </si>
   <si>
     <t>2W</t>
   </si>
   <si>
     <t>MFL12KR100JT</t>
   </si>
   <si>
     <t>0.100Ω</t>
   </si>
   <si>
     <t>MFJ12KR100JT</t>
   </si>
   <si>
+    <t>MFL12HR100JT</t>
+  </si>
+  <si>
     <t>MFJ12HR100JT</t>
   </si>
   <si>
-    <t>MFL12HR100JT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFJ10HR100JT</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
+    <t>MFL12WR100FT</t>
+  </si>
+  <si>
+    <t>±200</t>
+  </si>
+  <si>
+    <t>MFL12HR100FT</t>
+  </si>
+  <si>
     <t>MFJ12HR100FT</t>
   </si>
   <si>
-    <t>MFL12HR100FT</t>
-[...5 lines deleted...]
-    <t>±200</t>
+    <t>MFL12KR100FT</t>
   </si>
   <si>
     <t>MFJ12KR100FT</t>
   </si>
   <si>
-    <t>MFL12KR100FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFJ10KR100FT</t>
   </si>
   <si>
     <t>MFH10HR100FT</t>
   </si>
   <si>
     <t>3/4W</t>
   </si>
   <si>
     <t>MFJ10HR100FT</t>
   </si>
   <si>
     <t>MFG06KR100FT</t>
   </si>
   <si>
     <t>1/2W</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>MFL12HR100DT</t>
   </si>
   <si>
     <t>±0.5%</t>
   </si>
   <si>
     <t>MFL12HR097FT</t>
   </si>
   <si>
     <t>0.097Ω</t>
   </si>
   <si>
     <t>MFL12KR091FT</t>
   </si>
   <si>
     <t>0.091Ω</t>
   </si>
   <si>
+    <t>MFL12KR090FT</t>
+  </si>
+  <si>
+    <t>0.090Ω</t>
+  </si>
+  <si>
     <t>MFL12HR090FT</t>
   </si>
   <si>
-    <t>0.090Ω</t>
-[...4 lines deleted...]
-  <si>
     <t>MFJ10HR090FT</t>
   </si>
   <si>
     <t>MFL12HR086FT</t>
   </si>
   <si>
     <t>0.086Ω</t>
   </si>
   <si>
     <t>MFJ10HR086FT</t>
   </si>
   <si>
     <t>MFL12HR085FT</t>
   </si>
   <si>
     <t>0.085Ω</t>
   </si>
   <si>
     <t>MFJ10HR082JT</t>
   </si>
   <si>
     <t>0.082Ω</t>
   </si>
   <si>
+    <t>MFL12HR082FT</t>
+  </si>
+  <si>
+    <t>MFJ12HR082FT</t>
+  </si>
+  <si>
     <t>MFL12KR082FT</t>
   </si>
   <si>
-    <t>MFL12HR082FT</t>
-[...4 lines deleted...]
-  <si>
     <t>MFJ10HR082FT</t>
   </si>
   <si>
     <t>MFG06KR082FT</t>
   </si>
   <si>
     <t>MFL12KR080FT</t>
   </si>
   <si>
     <t>0.080Ω</t>
   </si>
   <si>
     <t>MFJ12HR080FT</t>
   </si>
   <si>
     <t>MFL12HR080FT</t>
   </si>
   <si>
     <t>MFJ10HR080FT</t>
   </si>
   <si>
     <t>MFL12HR079FT</t>
   </si>
   <si>
     <t>0.079Ω</t>
   </si>
   <si>
+    <t>MFJ12HR075FT</t>
+  </si>
+  <si>
+    <t>0.075Ω</t>
+  </si>
+  <si>
     <t>MFL12KR075FT</t>
   </si>
   <si>
-    <t>0.075Ω</t>
-[...4 lines deleted...]
-  <si>
     <t>MFL12HR075FT</t>
   </si>
   <si>
     <t>MFJ10HR075FT</t>
   </si>
   <si>
     <t>MFJ12HR070JT</t>
   </si>
   <si>
     <t>0.070Ω</t>
   </si>
   <si>
     <t>MFJ10HR070JT</t>
   </si>
   <si>
+    <t>MFL12HR070FT</t>
+  </si>
+  <si>
     <t>MFJ12HR070FT</t>
   </si>
   <si>
-    <t>MFL12HR070FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFJ10KR070FT</t>
   </si>
   <si>
     <t>MFJ10HR070FT</t>
   </si>
   <si>
     <t>MFG06HR068JT</t>
   </si>
   <si>
     <t>0.068Ω</t>
   </si>
   <si>
+    <t>MFL12HR068FT</t>
+  </si>
+  <si>
+    <t>MFG12HR068FT</t>
+  </si>
+  <si>
+    <t>MFJ12HR068FT</t>
+  </si>
+  <si>
     <t>MFL12KR068FT</t>
   </si>
   <si>
-    <t>MFJ12HR068FT</t>
-[...7 lines deleted...]
-  <si>
     <t>MFJ10HR068FT</t>
   </si>
   <si>
     <t>MFJ06KR068FT</t>
   </si>
   <si>
     <t>MFG06HR068FT</t>
   </si>
   <si>
     <t>MFJ06HR068FT</t>
   </si>
   <si>
     <t>MFJ06HR067FT</t>
   </si>
   <si>
     <t>0.067Ω</t>
   </si>
   <si>
     <t>MFL12HR066FT</t>
   </si>
   <si>
     <t>0.066Ω</t>
   </si>
   <si>
     <t>MFJ06HR066FT</t>
   </si>
   <si>
     <t>MFL12HR065JT</t>
   </si>
   <si>
     <t>0.065Ω</t>
   </si>
   <si>
+    <t>MFL12HR065FT</t>
+  </si>
+  <si>
     <t>MFL12KR065FT</t>
   </si>
   <si>
-    <t>MFL12HR065FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFJ06HR065FT</t>
   </si>
   <si>
     <t>MFJ06KR065FT</t>
   </si>
   <si>
     <t>MFG06HR065FT</t>
   </si>
   <si>
     <t>MFL12HR064FT</t>
   </si>
   <si>
     <t>0.064Ω</t>
   </si>
   <si>
     <t>MFJ06HR064FT</t>
   </si>
   <si>
     <t>MFJ06HR063FT</t>
   </si>
   <si>
     <t>0.063Ω</t>
   </si>
   <si>
     <t>MFJ06HR062JT</t>
   </si>
   <si>
     <t>0.062Ω</t>
   </si>
   <si>
+    <t>MFL12HR062FT</t>
+  </si>
+  <si>
     <t>MFJ12HR062FT</t>
   </si>
   <si>
-    <t>MFL12HR062FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFL12KR062FT</t>
   </si>
   <si>
+    <t>MFJ10HR062FT</t>
+  </si>
+  <si>
+    <t>MFJ06HR062FT</t>
+  </si>
+  <si>
     <t>MFG06HR062FT</t>
   </si>
   <si>
-    <t>MFJ06HR062FT</t>
-[...4 lines deleted...]
-  <si>
     <t>MFJ06HR061FT</t>
   </si>
   <si>
     <t>0.061Ω</t>
   </si>
   <si>
     <t>MFL12HR060JT</t>
   </si>
   <si>
     <t>0.060Ω</t>
   </si>
   <si>
     <t>MFJ06HR060JT</t>
   </si>
   <si>
     <t>MFL12HR060FT</t>
   </si>
   <si>
+    <t>MFJ12HR060FT</t>
+  </si>
+  <si>
     <t>MFL12KR060FT</t>
   </si>
   <si>
-    <t>MFJ12HR060FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFJ10HR060FT</t>
   </si>
   <si>
+    <t>MFJ06HR060FT</t>
+  </si>
+  <si>
+    <t>MFG06HR060FT</t>
+  </si>
+  <si>
     <t>MFJ06KR060FT</t>
   </si>
   <si>
-    <t>MFJ06HR060FT</t>
-[...4 lines deleted...]
-  <si>
     <t>MFJ06HR059FT</t>
   </si>
   <si>
     <t>0.059Ω</t>
   </si>
   <si>
     <t>MFL12HR058FT</t>
   </si>
   <si>
     <t>0.058Ω</t>
   </si>
   <si>
     <t>MFJ06HR058FT</t>
   </si>
   <si>
+    <t>MFJ12HR056FT</t>
+  </si>
+  <si>
+    <t>0.056Ω</t>
+  </si>
+  <si>
     <t>MFL12HR056FT</t>
   </si>
   <si>
-    <t>0.056Ω</t>
-[...4 lines deleted...]
-  <si>
     <t>MFL12KR056FT</t>
   </si>
   <si>
     <t>MFJ10HR056FT</t>
   </si>
   <si>
     <t>MFJ06KR056FT</t>
   </si>
   <si>
     <t>MFJ06HR056FT</t>
   </si>
   <si>
     <t>MFG06HR056FT</t>
   </si>
   <si>
     <t>MFJ06HR055FT</t>
   </si>
   <si>
     <t>0.055Ω</t>
   </si>
   <si>
     <t>MFG06HR055FT</t>
   </si>
   <si>
     <t>MFJ06HR054FT</t>
@@ -561,356 +561,356 @@
   <si>
     <t>MFJ06HR052FT</t>
   </si>
   <si>
     <t>0.052Ω</t>
   </si>
   <si>
     <t>MFJ12HR051JT</t>
   </si>
   <si>
     <t>0.051Ω</t>
   </si>
   <si>
     <t>MFL12KR051FT</t>
   </si>
   <si>
     <t>MFL12HR051FT</t>
   </si>
   <si>
     <t>MFJ12HR051FT</t>
   </si>
   <si>
     <t>MFJ10HR051FT</t>
   </si>
   <si>
+    <t>MFG1210HR051FT</t>
+  </si>
+  <si>
+    <t>1210</t>
+  </si>
+  <si>
     <t>MFJ1210HR051FT</t>
   </si>
   <si>
-    <t>1210</t>
-[...4 lines deleted...]
-  <si>
     <t>MFJ06HR051FT</t>
   </si>
   <si>
     <t>MFG06HR051FT</t>
   </si>
   <si>
     <t>MFL12KR050JT</t>
   </si>
   <si>
     <t>0.050Ω</t>
   </si>
   <si>
     <t>MFJ12KR050JT</t>
   </si>
   <si>
+    <t>MFL12HR050JT</t>
+  </si>
+  <si>
     <t>MFJ12HR050JT</t>
   </si>
   <si>
-    <t>MFL12HR050JT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFJ10HR050JT</t>
   </si>
   <si>
     <t>MFJ06HR050JT</t>
   </si>
   <si>
     <t>MFG06HR050JT</t>
   </si>
   <si>
+    <t>MFL12KR050FT</t>
+  </si>
+  <si>
+    <t>MFJ12HR050FT</t>
+  </si>
+  <si>
     <t>MFL12HR050FT</t>
   </si>
   <si>
     <t>MFJ12KR050FT</t>
   </si>
   <si>
-    <t>MFL12KR050FT</t>
-[...4 lines deleted...]
-  <si>
     <t>MFJ10HR050FT</t>
   </si>
   <si>
+    <t>MFJ06KR050FT</t>
+  </si>
+  <si>
     <t>MFG06HR050FT</t>
   </si>
   <si>
     <t>MFJ06HR050FT</t>
   </si>
   <si>
-    <t>MFJ06KR050FT</t>
+    <t>MFG05HR050FT</t>
+  </si>
+  <si>
+    <t>0805</t>
   </si>
   <si>
     <t>MFF05HR050FT</t>
   </si>
   <si>
     <t>1/4W</t>
   </si>
   <si>
-    <t>0805</t>
-[...4 lines deleted...]
-  <si>
     <t>MFL12HR050DT</t>
   </si>
   <si>
     <t>MFL12KR050DT</t>
   </si>
   <si>
     <t>MFJ06HR050DT</t>
   </si>
   <si>
     <t>MFG06HR050DT</t>
   </si>
   <si>
     <t>MFJ06HR049FT</t>
   </si>
   <si>
     <t>0.049Ω</t>
   </si>
   <si>
     <t>MFJ06HR048FT</t>
   </si>
   <si>
     <t>0.048Ω</t>
   </si>
   <si>
     <t>MFL12HR047JT</t>
   </si>
   <si>
     <t>0.047Ω</t>
   </si>
   <si>
     <t>MFL12KR047JT</t>
   </si>
   <si>
+    <t>MFJ12HR047FT</t>
+  </si>
+  <si>
     <t>MFL12HR047FT</t>
   </si>
   <si>
-    <t>MFJ12HR047FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFL12KR047FT</t>
   </si>
   <si>
     <t>MFJ10HR047FT</t>
   </si>
   <si>
     <t>MFJ06KR047FT</t>
   </si>
   <si>
+    <t>MFG06HR047FT</t>
+  </si>
+  <si>
     <t>MFJ06HR047FT</t>
   </si>
   <si>
-    <t>MFG06HR047FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFG05HR047FT</t>
   </si>
   <si>
+    <t>MFF03KR047FT</t>
+  </si>
+  <si>
+    <t>0603</t>
+  </si>
+  <si>
     <t>MFG03KR047FT</t>
   </si>
   <si>
-    <t>0603</t>
-[...4 lines deleted...]
-  <si>
     <t>MFJ06HR046FT</t>
   </si>
   <si>
     <t>0.046Ω</t>
   </si>
   <si>
+    <t>MFL12HR045FT</t>
+  </si>
+  <si>
+    <t>0.045Ω</t>
+  </si>
+  <si>
     <t>MFL12KR045FT</t>
   </si>
   <si>
-    <t>0.045Ω</t>
-[...4 lines deleted...]
-  <si>
     <t>MFJ12HR045FT</t>
   </si>
   <si>
+    <t>MFJ06HR045FT</t>
+  </si>
+  <si>
     <t>MFJ06KR045FT</t>
   </si>
   <si>
     <t>MFG06HR045FT</t>
   </si>
   <si>
-    <t>MFJ06HR045FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFG05HR045FT</t>
   </si>
   <si>
     <t>MFR05HR045FT</t>
   </si>
   <si>
     <t>1/3W</t>
   </si>
   <si>
     <t>MFL12HR044FT</t>
   </si>
   <si>
     <t>0.044Ω</t>
   </si>
   <si>
     <t>MFJ06HR044FT</t>
   </si>
   <si>
     <t>MFG05HR044FT</t>
   </si>
   <si>
+    <t>MFJ12HR043FT</t>
+  </si>
+  <si>
+    <t>0.043Ω</t>
+  </si>
+  <si>
     <t>MFL12HR043FT</t>
   </si>
   <si>
-    <t>0.043Ω</t>
-[...4 lines deleted...]
-  <si>
     <t>MFL12KR043FT</t>
   </si>
   <si>
+    <t>MFG06HR043FT</t>
+  </si>
+  <si>
     <t>MFJ06HR043FT</t>
   </si>
   <si>
-    <t>MFG06HR043FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFG05HR043FT</t>
   </si>
   <si>
     <t>MFJ06HR043DT</t>
   </si>
   <si>
     <t>MFG06HR042FT</t>
   </si>
   <si>
     <t>0.042Ω</t>
   </si>
   <si>
     <t>MFJ06HR042FT</t>
   </si>
   <si>
     <t>MFJ06HR042DT</t>
   </si>
   <si>
     <t>MFJ06HR041FT</t>
   </si>
   <si>
     <t>0.041Ω</t>
   </si>
   <si>
     <t>MFL12HR040JT</t>
   </si>
   <si>
     <t>0.040Ω</t>
   </si>
   <si>
     <t>MFJ06HR040JT</t>
   </si>
   <si>
+    <t>MFL12HR040FT</t>
+  </si>
+  <si>
+    <t>MFL12KR040FT</t>
+  </si>
+  <si>
     <t>MFJ12HR040FT</t>
   </si>
   <si>
-    <t>MFL12HR040FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFJ12KR040FT</t>
   </si>
   <si>
-    <t>MFL12KR040FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFJ10HR040FT</t>
   </si>
   <si>
     <t>MFJ06KR040FT</t>
   </si>
   <si>
     <t>MFJ06HR040FT</t>
   </si>
   <si>
     <t>MFG06HR040FT</t>
   </si>
   <si>
     <t>MFG05HR040FT</t>
   </si>
   <si>
     <t>MFF05HR040FT</t>
   </si>
   <si>
     <t>MFJ06HR040DT</t>
   </si>
   <si>
     <t>MFF05HR040DT</t>
   </si>
   <si>
+    <t>MFL12KR039FT</t>
+  </si>
+  <si>
+    <t>0.039Ω</t>
+  </si>
+  <si>
     <t>MFL12HR039FT</t>
   </si>
   <si>
-    <t>0.039Ω</t>
-[...1 lines deleted...]
-  <si>
     <t>MFJ12HR039FT</t>
   </si>
   <si>
-    <t>MFL12KR039FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFJ10HR039FT</t>
   </si>
   <si>
     <t>MFJ06KR039FT</t>
   </si>
   <si>
+    <t>MFG06HR039FT</t>
+  </si>
+  <si>
     <t>MFJ06HR039FT</t>
   </si>
   <si>
-    <t>MFG06HR039FT</t>
+    <t>MFG06KR039FT</t>
   </si>
   <si>
     <t>MFG05HR039FT</t>
   </si>
   <si>
-    <t>MFG06KR039FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFF05HR039FT</t>
   </si>
   <si>
     <t>MFL12HR038FT</t>
   </si>
   <si>
     <t>0.038Ω</t>
   </si>
   <si>
     <t>MFJ06HR038FT</t>
   </si>
   <si>
     <t>MFL12HR037FT</t>
   </si>
   <si>
     <t>0.037Ω</t>
   </si>
   <si>
     <t>MFG06HR037FT</t>
   </si>
   <si>
     <t>MFJ06HR037FT</t>
   </si>
   <si>
     <t>MFG06HR036JT</t>
@@ -933,1410 +933,1410 @@
   <si>
     <t>MFG06HR036FT</t>
   </si>
   <si>
     <t>MFJ06HR036FT</t>
   </si>
   <si>
     <t>MFG05HR036FT</t>
   </si>
   <si>
     <t>MFL12HR035FT</t>
   </si>
   <si>
     <t>0.035Ω</t>
   </si>
   <si>
     <t>MFL12KR035FT</t>
   </si>
   <si>
     <t>MFJ10HR035FT</t>
   </si>
   <si>
     <t>MFG06HR035FT</t>
   </si>
   <si>
+    <t>MFJ06HR035FT</t>
+  </si>
+  <si>
     <t>MFJ06KR035FT</t>
   </si>
   <si>
-    <t>MFJ06HR035FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFG05HR035FT</t>
   </si>
   <si>
     <t>MFJ12HR034FT</t>
   </si>
   <si>
     <t>0.034Ω</t>
   </si>
   <si>
     <t>MFJ06HR034FT</t>
   </si>
   <si>
     <t>MFG05HR034FT</t>
   </si>
   <si>
+    <t>MFJ12HR033JT</t>
+  </si>
+  <si>
+    <t>0.033Ω</t>
+  </si>
+  <si>
     <t>MFL12HR033JT</t>
   </si>
   <si>
-    <t>0.033Ω</t>
-[...4 lines deleted...]
-  <si>
     <t>MFJ10HR033JT</t>
   </si>
   <si>
+    <t>MFG12HR033FT</t>
+  </si>
+  <si>
+    <t>MFL12KR033FT</t>
+  </si>
+  <si>
     <t>MFJ12HR033FT</t>
   </si>
   <si>
     <t>MFJ12KR033FT</t>
   </si>
   <si>
     <t>MFL12HR033FT</t>
   </si>
   <si>
-    <t>MFL12KR033FT</t>
-[...4 lines deleted...]
-  <si>
     <t>MFJ10HR033FT</t>
   </si>
   <si>
     <t>MFJ06HR033FT</t>
   </si>
   <si>
     <t>MFG06HR033FT</t>
   </si>
   <si>
+    <t>MFG06KR033FT</t>
+  </si>
+  <si>
     <t>MFJ06KR033FT</t>
   </si>
   <si>
-    <t>MFG06KR033FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFG05HR033FT</t>
   </si>
   <si>
     <t>MFG06HR033DT</t>
   </si>
   <si>
     <t>MFL12HR032FT</t>
   </si>
   <si>
     <t>0.032Ω</t>
   </si>
   <si>
     <t>MFJ06HR032FT</t>
   </si>
   <si>
     <t>MFJ06HR031FT</t>
   </si>
   <si>
     <t>0.031Ω</t>
   </si>
   <si>
     <t>MFJ12HR030JT</t>
   </si>
   <si>
     <t>0.030Ω</t>
   </si>
   <si>
     <t>MFL12HR030JT</t>
   </si>
   <si>
+    <t>MFL12WR030FT</t>
+  </si>
+  <si>
+    <t>MFL12HR030FT</t>
+  </si>
+  <si>
+    <t>MFL12KR030FT</t>
+  </si>
+  <si>
     <t>MFJ12HR030FT</t>
   </si>
   <si>
-    <t>MFL12HR030FT</t>
-[...5 lines deleted...]
-    <t>MFL12KR030FT</t>
+    <t>MFJ12KR030FT</t>
   </si>
   <si>
     <t>MFJ10HR030FT</t>
   </si>
   <si>
+    <t>MFJ06KR030FT</t>
+  </si>
+  <si>
+    <t>MFG06HR030FT</t>
+  </si>
+  <si>
     <t>MFJ06HR030FT</t>
   </si>
   <si>
-    <t>MFG06HR030FT</t>
-[...4 lines deleted...]
-  <si>
     <t>MFG05HR030FT</t>
   </si>
   <si>
+    <t>MFF05HR030FT</t>
+  </si>
+  <si>
     <t>MFG03KR030FT</t>
   </si>
   <si>
     <t>MFL12HR030DT</t>
   </si>
   <si>
-    <t>MFJ12KR030FT</t>
-[...4 lines deleted...]
-  <si>
     <t>MFL12HR029FT</t>
   </si>
   <si>
     <t>0.029Ω</t>
   </si>
   <si>
     <t>MFJ06HR029FT</t>
   </si>
   <si>
     <t>MFL12HR028FT</t>
   </si>
   <si>
     <t>0.028Ω</t>
   </si>
   <si>
     <t>MFJ12HR028FT</t>
   </si>
   <si>
+    <t>MFJ10HR028FT</t>
+  </si>
+  <si>
+    <t>MFJ06KR028FT</t>
+  </si>
+  <si>
     <t>MFG06HR028FT</t>
   </si>
   <si>
     <t>MFJ06HR028FT</t>
   </si>
   <si>
-    <t>MFJ06KR028FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFG05HR028FT</t>
   </si>
   <si>
-    <t>MFJ10HR028FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFJ12HR027JT</t>
   </si>
   <si>
     <t>0.027Ω</t>
   </si>
   <si>
+    <t>MFJ06HR027JT</t>
+  </si>
+  <si>
     <t>MFL12HR027FT</t>
   </si>
   <si>
     <t>MFJ12HR027FT</t>
   </si>
   <si>
     <t>MFJ10HR027FT</t>
   </si>
   <si>
     <t>MFG06HR027FT</t>
   </si>
   <si>
     <t>MFJ06HR027FT</t>
   </si>
   <si>
     <t>MFJ06KR027FT</t>
   </si>
   <si>
     <t>MFG05HR027FT</t>
   </si>
   <si>
-    <t>MFJ06HR027JT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFL12HR026FT</t>
   </si>
   <si>
     <t>0.026Ω</t>
   </si>
   <si>
     <t>MFJ06HR026FT</t>
   </si>
   <si>
     <t>MFG05HR026FT</t>
   </si>
   <si>
     <t>MFL12HR025JT</t>
   </si>
   <si>
     <t>0.025Ω</t>
   </si>
   <si>
+    <t>MFL12HR025FT</t>
+  </si>
+  <si>
+    <t>MFL12KR025FT</t>
+  </si>
+  <si>
     <t>MFJ12HR025FT</t>
   </si>
   <si>
-    <t>MFL12HR025FT</t>
-[...4 lines deleted...]
-  <si>
     <t>MFJ10HR025FT</t>
   </si>
   <si>
     <t>MFJ06KR025FT</t>
   </si>
   <si>
     <t>MFG06HR025FT</t>
   </si>
   <si>
     <t>MFJ06HR025FT</t>
   </si>
   <si>
     <t>MFG06KR025FT</t>
   </si>
   <si>
+    <t>MFG05KR025FT</t>
+  </si>
+  <si>
     <t>MFG05HR025FT</t>
   </si>
   <si>
-    <t>MFG05KR025FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFG03KR025FT</t>
   </si>
   <si>
     <t>MFJ06HR025DT</t>
   </si>
   <si>
     <t>MFJ12HR024JT</t>
   </si>
   <si>
     <t>0.024Ω</t>
   </si>
   <si>
+    <t>MFL12HR024FT</t>
+  </si>
+  <si>
     <t>MFJ12HR024FT</t>
   </si>
   <si>
-    <t>MFL12HR024FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFG06HR024FT</t>
   </si>
   <si>
     <t>MFJ06HR024FT</t>
   </si>
   <si>
+    <t>MFJ06KR024FT</t>
+  </si>
+  <si>
+    <t>MFG05HR024FT</t>
+  </si>
+  <si>
     <t>MFG05KR024FT</t>
   </si>
   <si>
-    <t>MFG05HR024FT</t>
-[...4 lines deleted...]
-  <si>
     <t>MFJ06HR023FT</t>
   </si>
   <si>
     <t>0.023Ω</t>
   </si>
   <si>
     <t>MFJ06KR023FT</t>
   </si>
   <si>
     <t>MFG05HR023FT</t>
   </si>
   <si>
     <t>MFG06H22M5FT</t>
   </si>
   <si>
     <t>22.5mΩ</t>
   </si>
   <si>
+    <t>MFL12HR022JT</t>
+  </si>
+  <si>
+    <t>0.022Ω</t>
+  </si>
+  <si>
     <t>MFJ06HR022JT</t>
   </si>
   <si>
-    <t>0.022Ω</t>
-[...1 lines deleted...]
-  <si>
     <t>MFG05HR022JT</t>
   </si>
   <si>
     <t>MFL12HR022FT</t>
   </si>
   <si>
     <t>MFL12KR022FT</t>
   </si>
   <si>
     <t>MFJ12HR022FT</t>
   </si>
   <si>
     <t>MFJ10HR022FT</t>
   </si>
   <si>
+    <t>MFJ06KR022FT</t>
+  </si>
+  <si>
     <t>MFG06HR022FT</t>
   </si>
   <si>
-    <t>MFJ06KR022FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFJ06HR022FT</t>
   </si>
   <si>
     <t>MFG05HR022FT</t>
   </si>
   <si>
     <t>MFG05KR022FT</t>
   </si>
   <si>
+    <t>MFR05HR022FT</t>
+  </si>
+  <si>
     <t>MFG03KR022FT</t>
   </si>
   <si>
     <t>MFG06HR022DT</t>
   </si>
   <si>
-    <t>MFL12HR022JT</t>
-[...4 lines deleted...]
-  <si>
     <t>MFL12HR021FT</t>
   </si>
   <si>
     <t>0.021Ω</t>
   </si>
   <si>
     <t>MFJ06HR021FT</t>
   </si>
   <si>
     <t>MFG05HR021FT</t>
   </si>
   <si>
+    <t>MFJ12HR020JT</t>
+  </si>
+  <si>
+    <t>0.020Ω</t>
+  </si>
+  <si>
     <t>MFL12HR020JT</t>
   </si>
   <si>
-    <t>0.020Ω</t>
-[...4 lines deleted...]
-  <si>
     <t>MFJ10HR020JT</t>
   </si>
   <si>
     <t>MFJ06HR020JT</t>
   </si>
   <si>
     <t>MFG05HR020JT</t>
   </si>
   <si>
     <t>MFF05HR020JT</t>
   </si>
   <si>
+    <t>MFL12KR020FT</t>
+  </si>
+  <si>
+    <t>MFJ12HR020FT</t>
+  </si>
+  <si>
     <t>MFJ12KR020FT</t>
   </si>
   <si>
     <t>MFL12HR020FT</t>
   </si>
   <si>
-    <t>MFJ12HR020FT</t>
-[...2 lines deleted...]
-    <t>MFL12KR020FT</t>
+    <t>MFJ10KR020FT</t>
   </si>
   <si>
     <t>MFJ10HR020FT</t>
   </si>
   <si>
-    <t>MFJ10KR020FT</t>
+    <t>MFJ06KR020FT</t>
+  </si>
+  <si>
+    <t>MFG06HR020FT</t>
   </si>
   <si>
     <t>MFJ06HR020FT</t>
   </si>
   <si>
     <t>MFG06KR020FT</t>
   </si>
   <si>
-    <t>MFJ06KR020FT</t>
-[...2 lines deleted...]
-    <t>MFG06HR020FT</t>
+    <t>MFG05HR020FT</t>
+  </si>
+  <si>
+    <t>MFF05HR020FT</t>
   </si>
   <si>
     <t>MFR05HR020FT</t>
   </si>
   <si>
-    <t>MFF05HR020FT</t>
-[...4 lines deleted...]
-  <si>
     <t>MFG03KR020FT</t>
   </si>
   <si>
     <t>MFL12KR020DT</t>
   </si>
   <si>
+    <t>MFJ12HR020DT</t>
+  </si>
+  <si>
     <t>MFJ10HR020DT</t>
   </si>
   <si>
+    <t>MFJ06HR020DT</t>
+  </si>
+  <si>
     <t>MFG06HR020DT</t>
   </si>
   <si>
-    <t>MFJ06HR020DT</t>
-[...4 lines deleted...]
-  <si>
     <t>MFL12HR019FT</t>
   </si>
   <si>
     <t>0.019Ω</t>
   </si>
   <si>
     <t>MFJ06HR019FT</t>
   </si>
   <si>
     <t>MFG05HR019FT</t>
   </si>
   <si>
     <t>MFL12KR018FT</t>
   </si>
   <si>
     <t>0.018Ω</t>
   </si>
   <si>
+    <t>MFJ12HR018FT</t>
+  </si>
+  <si>
     <t>MFL12HR018FT</t>
   </si>
   <si>
-    <t>MFJ12HR018FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFJ10HR018FT</t>
   </si>
   <si>
+    <t>MFJ06HR018FT</t>
+  </si>
+  <si>
+    <t>MFG06HR018FT</t>
+  </si>
+  <si>
     <t>MFG06KR018FT</t>
   </si>
   <si>
     <t>MFJ06KR018FT</t>
   </si>
   <si>
-    <t>MFG06HR018FT</t>
-[...4 lines deleted...]
-  <si>
     <t>MFG05HR018FT</t>
   </si>
   <si>
     <t>MFG03KR018FT</t>
   </si>
   <si>
     <t>MFJ06HR018DT</t>
   </si>
   <si>
     <t>MFL12HR017FT</t>
   </si>
   <si>
     <t>0.017Ω</t>
   </si>
   <si>
+    <t>MFJ06KR017FT</t>
+  </si>
+  <si>
     <t>MFJ06HR017FT</t>
   </si>
   <si>
-    <t>MFJ06KR017FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFG05HR017FT</t>
   </si>
   <si>
+    <t>MFL12KR016FT</t>
+  </si>
+  <si>
+    <t>0.016Ω</t>
+  </si>
+  <si>
+    <t>MFJ12HR016FT</t>
+  </si>
+  <si>
     <t>MFL12HR016FT</t>
   </si>
   <si>
-    <t>0.016Ω</t>
-[...7 lines deleted...]
-  <si>
     <t>MFJ10HR016FT</t>
   </si>
   <si>
     <t>MFJ06HR016FT</t>
   </si>
   <si>
     <t>MFG06HR016FT</t>
   </si>
   <si>
+    <t>MFG05HR016FT</t>
+  </si>
+  <si>
     <t>MFG05KR016FT</t>
   </si>
   <si>
-    <t>MFG05HR016FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFG05HR016DT</t>
   </si>
   <si>
     <t>MFL12HR015JT</t>
   </si>
   <si>
     <t>0.015Ω</t>
   </si>
   <si>
     <t>MFJ06HR015JT</t>
   </si>
   <si>
     <t>MFG06HR015JT</t>
   </si>
   <si>
     <t>MFG03KR015JT</t>
   </si>
   <si>
     <t>MFL12KR015FT</t>
   </si>
   <si>
     <t>MFJ12KR015FT</t>
   </si>
   <si>
+    <t>MFL12HR015FT</t>
+  </si>
+  <si>
     <t>MFJ12HR015FT</t>
   </si>
   <si>
-    <t>MFL12HR015FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFJ10HR015FT</t>
   </si>
   <si>
     <t>MFJ10KR015FT</t>
   </si>
   <si>
     <t>MFJ06HR015FT</t>
   </si>
   <si>
+    <t>MFJ06KR015FT</t>
+  </si>
+  <si>
     <t>MFG06HR015FT</t>
   </si>
   <si>
-    <t>MFJ06KR015FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFG05HR015FT</t>
   </si>
   <si>
     <t>MFG05WR015FT</t>
   </si>
   <si>
+    <t>MFG05KR015FT</t>
+  </si>
+  <si>
     <t>MFG03KR015FT</t>
   </si>
   <si>
     <t>MFL12HR015DT</t>
   </si>
   <si>
-    <t>MFG05KR015FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFJ06HR015DT</t>
   </si>
   <si>
+    <t>MFL12HR014FT</t>
+  </si>
+  <si>
+    <t>0.014Ω</t>
+  </si>
+  <si>
     <t>MFJ12HR014FT</t>
   </si>
   <si>
-    <t>0.014Ω</t>
-[...2 lines deleted...]
-    <t>MFL12HR014FT</t>
+    <t>MFJ06KR014FT</t>
   </si>
   <si>
     <t>MFG06HR014FT</t>
   </si>
   <si>
-    <t>MFJ06KR014FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFJ06HR014FT</t>
   </si>
   <si>
     <t>MFG05HR014FT</t>
   </si>
   <si>
     <t>MFL12HR014DT</t>
   </si>
   <si>
     <t>MFL12HR013FT</t>
   </si>
   <si>
     <t>0.013Ω</t>
   </si>
   <si>
     <t>MFL12KR013FT</t>
   </si>
   <si>
     <t>MFJ10HR013FT</t>
   </si>
   <si>
+    <t>MFJ06HR013FT</t>
+  </si>
+  <si>
+    <t>MFG06HR013FT</t>
+  </si>
+  <si>
+    <t>MFJ06KR013FT</t>
+  </si>
+  <si>
     <t>MFG06KR013FT</t>
   </si>
   <si>
-    <t>MFG06HR013FT</t>
-[...7 lines deleted...]
-  <si>
     <t>MFG05HR013FT</t>
   </si>
   <si>
     <t>MFG03KR013FT</t>
   </si>
   <si>
     <t>MFG06H12M5FT</t>
   </si>
   <si>
     <t>12.5mΩ</t>
   </si>
   <si>
     <t>MFL12HR012JT</t>
   </si>
   <si>
     <t>0.012Ω</t>
   </si>
   <si>
     <t>MFL12HR012FT</t>
   </si>
   <si>
     <t>MFJ12HR012FT</t>
   </si>
   <si>
+    <t>MFL12KR012FT</t>
+  </si>
+  <si>
     <t>MFJ12KR012FT</t>
   </si>
   <si>
-    <t>MFL12KR012FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFJ10HR012FT</t>
   </si>
   <si>
     <t>MFJ06HR012FT</t>
   </si>
   <si>
     <t>MFG06HR012FT</t>
   </si>
   <si>
+    <t>MFJ06KR012FT</t>
+  </si>
+  <si>
     <t>MFG06KR012FT</t>
   </si>
   <si>
-    <t>MFJ06KR012FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFG05HR012FT</t>
   </si>
   <si>
     <t>MFG03KR012FT</t>
   </si>
   <si>
     <t>MFJ06HR012DT</t>
   </si>
   <si>
+    <t>MFJ12HR011JT</t>
+  </si>
+  <si>
+    <t>0.011Ω</t>
+  </si>
+  <si>
     <t>MFJ12HR011FT</t>
   </si>
   <si>
-    <t>0.011Ω</t>
-[...1 lines deleted...]
-  <si>
     <t>MFL12HR011FT</t>
   </si>
   <si>
+    <t>MFG06HR011FT</t>
+  </si>
+  <si>
     <t>MFJ06HR011FT</t>
   </si>
   <si>
-    <t>MFG06HR011FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFG05HR011FT</t>
   </si>
   <si>
     <t>MFJ06HR011DT</t>
   </si>
   <si>
     <t>MFG06HR011DT</t>
   </si>
   <si>
-    <t>MFJ12HR011JT</t>
+    <t>MFL12KR010JT</t>
+  </si>
+  <si>
+    <t>0.010Ω</t>
+  </si>
+  <si>
+    <t>MFJ12KR010JT</t>
+  </si>
+  <si>
+    <t>MFL12WR010JT</t>
   </si>
   <si>
     <t>MFL12HR010JT</t>
   </si>
   <si>
-    <t>0.010Ω</t>
-[...7 lines deleted...]
-  <si>
     <t>MFJ12HR010JT</t>
   </si>
   <si>
-    <t>MFL12KR010JT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFJ10HR010JT</t>
   </si>
   <si>
     <t>MFJ06HR010JT</t>
   </si>
   <si>
     <t>MFG06HR010JT</t>
   </si>
   <si>
     <t>MFG05HR010JT</t>
   </si>
   <si>
+    <t>MFG03WR010JT</t>
+  </si>
+  <si>
     <t>MFG03KR010JT</t>
   </si>
   <si>
-    <t>MFG03WR010JT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFQ02KR010JT</t>
   </si>
   <si>
     <t>1/5W</t>
   </si>
   <si>
     <t>0402</t>
   </si>
   <si>
+    <t>MFL12KR010FT</t>
+  </si>
+  <si>
     <t>MFJ12KR010FT</t>
   </si>
   <si>
-    <t>MFL12KR010FT</t>
+    <t>MFG12HR010FT</t>
   </si>
   <si>
     <t>MFL12HR010FT</t>
   </si>
   <si>
     <t>MFJ12HR010FT</t>
   </si>
   <si>
-    <t>MFG12HR010FT</t>
+    <t>MFJ10KR010FT</t>
   </si>
   <si>
     <t>MFH10HR010FT</t>
   </si>
   <si>
-    <t>MFJ10KR010FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFJ10HR010FT</t>
   </si>
   <si>
+    <t>MFJ06KR010FT</t>
+  </si>
+  <si>
+    <t>MFG06HR010FT</t>
+  </si>
+  <si>
+    <t>MFJ06HR010FT</t>
+  </si>
+  <si>
+    <t>MFG06KR010FT</t>
+  </si>
+  <si>
     <t>MFF06HR010FT</t>
   </si>
   <si>
-    <t>MFJ06HR010FT</t>
-[...8 lines deleted...]
-    <t>MFG06KR010FT</t>
+    <t>MFH05HR010FT</t>
   </si>
   <si>
     <t>MFG05HR010FT</t>
   </si>
   <si>
-    <t>MFH05HR010FT</t>
+    <t>MFG05KR010FT</t>
+  </si>
+  <si>
+    <t>MFH05KR010FT</t>
   </si>
   <si>
     <t>MFF05HR010FT</t>
   </si>
   <si>
-    <t>MFH05KR010FT</t>
-[...2 lines deleted...]
-    <t>MFG05KR010FT</t>
+    <t>MFG03KR010FT</t>
+  </si>
+  <si>
+    <t>MFF03KR010FT</t>
   </si>
   <si>
     <t>MFG03WR010FT</t>
   </si>
   <si>
-    <t>MFG03KR010FT</t>
-[...2 lines deleted...]
-    <t>MFF03KR010FT</t>
+    <t>MFQ02WR010FT</t>
+  </si>
+  <si>
+    <t>MFQ02JR010FT</t>
+  </si>
+  <si>
+    <t>±150</t>
   </si>
   <si>
     <t>MFQ02KR010FT</t>
   </si>
   <si>
-    <t>MFQ02JR010FT</t>
-[...5 lines deleted...]
-    <t>MFQ02WR010FT</t>
+    <t>MFF02WR010FT</t>
   </si>
   <si>
     <t>MFL12HR010DT</t>
   </si>
   <si>
+    <t>MFJ12HR010DT</t>
+  </si>
+  <si>
     <t>MFJ10HR010DT</t>
   </si>
   <si>
     <t>MFJ06HR010DT</t>
   </si>
   <si>
     <t>MFG05HR010DT</t>
   </si>
   <si>
-    <t>MFF02WR010FT</t>
-[...4 lines deleted...]
-  <si>
     <t>MFG05KR010DT</t>
   </si>
   <si>
+    <t>MFL12KR009JT</t>
+  </si>
+  <si>
+    <t>0.009Ω</t>
+  </si>
+  <si>
     <t>MFJ12KR009JT</t>
   </si>
   <si>
-    <t>0.009Ω</t>
-[...4 lines deleted...]
-  <si>
     <t>MFJ06KR009JT</t>
   </si>
   <si>
     <t>MFG05KR009JT</t>
   </si>
   <si>
     <t>MFL12HR009FT</t>
   </si>
   <si>
     <t>MFL12KR009FT</t>
   </si>
   <si>
     <t>MFJ10KR009FT</t>
   </si>
   <si>
+    <t>MFJ06HR009FT</t>
+  </si>
+  <si>
+    <t>MFG06HR009FT</t>
+  </si>
+  <si>
+    <t>MFJ06KR009FT</t>
+  </si>
+  <si>
     <t>MFG06KR009FT</t>
   </si>
   <si>
-    <t>MFG06HR009FT</t>
-[...7 lines deleted...]
-  <si>
     <t>MFG05KR009FT</t>
   </si>
   <si>
+    <t>MFH05KR009FT</t>
+  </si>
+  <si>
+    <t>MFG05JR009FT</t>
+  </si>
+  <si>
     <t>MFG05HR009FT</t>
   </si>
   <si>
-    <t>MFG05JR009FT</t>
-[...4 lines deleted...]
-  <si>
     <t>MFG03WR009FT</t>
   </si>
   <si>
     <t>MFL12KR008JT</t>
   </si>
   <si>
     <t>0.008Ω</t>
   </si>
   <si>
     <t>MFJ10KR008JT</t>
   </si>
   <si>
     <t>MFJ06KR008JT</t>
   </si>
   <si>
+    <t>MFJ12KR008FT</t>
+  </si>
+  <si>
+    <t>MFL12KR008FT</t>
+  </si>
+  <si>
     <t>MFJ12HR008FT</t>
   </si>
   <si>
-    <t>MFL12KR008FT</t>
-[...2 lines deleted...]
-    <t>MFJ12KR008FT</t>
+    <t>MFJ10KR008FT</t>
   </si>
   <si>
     <t>MFG10KR008FT</t>
   </si>
   <si>
-    <t>MFJ10KR008FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFJ10HR008FT</t>
   </si>
   <si>
+    <t>MFG06KR008FT</t>
+  </si>
+  <si>
     <t>MFJ06KR008FT</t>
   </si>
   <si>
-    <t>MFG06KR008FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFG06HR008FT</t>
   </si>
   <si>
+    <t>MFG05KR008FT</t>
+  </si>
+  <si>
     <t>MFH05KR008FT</t>
   </si>
   <si>
-    <t>MFG05KR008FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFG03WR008FT</t>
   </si>
   <si>
     <t>MFL12K7M50FT</t>
   </si>
   <si>
     <t>7.5mΩ</t>
   </si>
   <si>
     <t>MFJ06K7M50FT</t>
   </si>
   <si>
     <t>MFJ12K7M15JT</t>
   </si>
   <si>
     <t>7.15mΩ</t>
   </si>
   <si>
     <t>MFJ12K7M15FT</t>
   </si>
   <si>
     <t>MFL12HR007JT</t>
   </si>
   <si>
     <t>0.007Ω</t>
   </si>
   <si>
     <t>MFL12KR007JT</t>
   </si>
   <si>
     <t>MFJ06KR007JT</t>
   </si>
   <si>
     <t>MFG06KR007JT</t>
   </si>
   <si>
+    <t>MFG05KR007JT</t>
+  </si>
+  <si>
+    <t>MFF05KR007JT</t>
+  </si>
+  <si>
+    <t>MFL12WR007FT</t>
+  </si>
+  <si>
     <t>MFL12HR007FT</t>
   </si>
   <si>
+    <t>MFL12KR007FT</t>
+  </si>
+  <si>
     <t>MFJ12KR007FT</t>
   </si>
   <si>
-    <t>MFL12KR007FT</t>
-[...4 lines deleted...]
-  <si>
     <t>MFG10KR007FT</t>
   </si>
   <si>
     <t>MFJ10KR007FT</t>
   </si>
   <si>
+    <t>MFG06KR007FT</t>
+  </si>
+  <si>
     <t>MFJ06KR007FT</t>
   </si>
   <si>
-    <t>MFG06KR007FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFG06HR007FT</t>
   </si>
   <si>
+    <t>MFG05HR007FT</t>
+  </si>
+  <si>
     <t>MFG05KR007FT</t>
   </si>
   <si>
-    <t>MFG05HR007FT</t>
+    <t>MFF05KR007FT</t>
+  </si>
+  <si>
+    <t>MFG03KR007FT</t>
   </si>
   <si>
     <t>MFG03WR007FT</t>
   </si>
   <si>
-    <t>MFG03KR007FT</t>
-[...10 lines deleted...]
-  <si>
     <t>MFL12KR006JT</t>
   </si>
   <si>
     <t>0.006Ω</t>
   </si>
   <si>
     <t>MFJ06KR006JT</t>
   </si>
   <si>
     <t>MFL12KR006FT</t>
   </si>
   <si>
+    <t>MFL12HR006FT</t>
+  </si>
+  <si>
     <t>MFJ12KR006FT</t>
   </si>
   <si>
-    <t>MFL12HR006FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFG12KR006FT</t>
   </si>
   <si>
     <t>MFJ10KR006FT</t>
   </si>
   <si>
     <t>MFJ06KR006FT</t>
   </si>
   <si>
     <t>MFG06HR006FT</t>
   </si>
   <si>
     <t>MFG06KR006FT</t>
   </si>
   <si>
+    <t>MFG05HR006FT</t>
+  </si>
+  <si>
+    <t>MFG05KR006FT</t>
+  </si>
+  <si>
     <t>MFH05KR006FT</t>
   </si>
   <si>
-    <t>MFG05KR006FT</t>
-[...4 lines deleted...]
-  <si>
     <t>MFG03WR006FT</t>
   </si>
   <si>
+    <t>MFL12WR005JT</t>
+  </si>
+  <si>
+    <t>0.005Ω</t>
+  </si>
+  <si>
     <t>MFL12HR005JT</t>
   </si>
   <si>
-    <t>0.005Ω</t>
+    <t>MFJ12HR005JT</t>
+  </si>
+  <si>
+    <t>MFL12KR005JT</t>
   </si>
   <si>
     <t>MFJ12KR005JT</t>
   </si>
   <si>
-    <t>MFL12KR005JT</t>
-[...7 lines deleted...]
-  <si>
     <t>MFJ10KR005JT</t>
   </si>
   <si>
+    <t>MFJ06KR005JT</t>
+  </si>
+  <si>
     <t>MFG06KR005JT</t>
   </si>
   <si>
-    <t>MFJ06KR005JT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFG05KR005JT</t>
   </si>
   <si>
     <t>MFJ06HR005HT</t>
   </si>
   <si>
     <t>±3%</t>
   </si>
   <si>
+    <t>MFL12KR005FT</t>
+  </si>
+  <si>
+    <t>MFJ12HR005FT</t>
+  </si>
+  <si>
+    <t>MFJ12KR005FT</t>
+  </si>
+  <si>
     <t>MFL12HR005FT</t>
   </si>
   <si>
-    <t>MFJ12KR005FT</t>
-[...4 lines deleted...]
-  <si>
     <t>MFL12WR005FT</t>
   </si>
   <si>
-    <t>MFJ12HR005FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFJ10HR005FT</t>
   </si>
   <si>
     <t>MFJ10KR005FT</t>
   </si>
   <si>
     <t>MFJ06KR005FT</t>
   </si>
   <si>
+    <t>MFG06KR005FT</t>
+  </si>
+  <si>
+    <t>MFG06WR005FT</t>
+  </si>
+  <si>
+    <t>MFJ06WR005FT</t>
+  </si>
+  <si>
     <t>MFG06HR005FT</t>
   </si>
   <si>
-    <t>MFG06WR005FT</t>
-[...5 lines deleted...]
-    <t>MFG06KR005FT</t>
+    <t>MFG06XR005FT</t>
+  </si>
+  <si>
+    <t>±75</t>
+  </si>
+  <si>
+    <t>MFH05KR005FT</t>
+  </si>
+  <si>
+    <t>MFG05KR005FT</t>
   </si>
   <si>
     <t>MFG05WR005FT</t>
   </si>
   <si>
-    <t>MFG05KR005FT</t>
-[...4 lines deleted...]
-  <si>
     <t>MFG03KR005FT</t>
   </si>
   <si>
+    <t>MFF03KR005FT</t>
+  </si>
+  <si>
     <t>MFG03WR005FT</t>
   </si>
   <si>
-    <t>MFF03KR005FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFJ12KR005DT</t>
   </si>
   <si>
     <t>MFJ06HR005DT</t>
   </si>
   <si>
+    <t>MFJ06KR005DT</t>
+  </si>
+  <si>
     <t>MFG06KR005DT</t>
   </si>
   <si>
-    <t>MFJ06KR005DT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFG05KR005DT</t>
   </si>
   <si>
-    <t>MFG06XR005FT</t>
-[...4 lines deleted...]
-  <si>
     <t>MFL12K4M70FT</t>
   </si>
   <si>
     <t>4.7mΩ</t>
   </si>
   <si>
     <t>MFL12KR004JT</t>
   </si>
   <si>
     <t>0.004Ω</t>
   </si>
   <si>
+    <t>MFJ06KR004JT</t>
+  </si>
+  <si>
     <t>MFG06KR004JT</t>
   </si>
   <si>
-    <t>MFJ06KR004JT</t>
+    <t>MFL12KR004FT</t>
+  </si>
+  <si>
+    <t>MFJ12KR004FT</t>
   </si>
   <si>
     <t>MFL12WR004FT</t>
   </si>
   <si>
     <t>MFL12HR004FT</t>
   </si>
   <si>
-    <t>MFL12KR004FT</t>
-[...4 lines deleted...]
-  <si>
     <t>MFJ10KR004FT</t>
   </si>
   <si>
+    <t>MFJ06HR004FT</t>
+  </si>
+  <si>
     <t>MFJ06KR004FT</t>
   </si>
   <si>
     <t>MFG06KR004FT</t>
   </si>
   <si>
-    <t>MFJ06HR004FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFG05KR004FT</t>
   </si>
   <si>
+    <t>MFG05HR004FT</t>
+  </si>
+  <si>
+    <t>MFH05KR004FT</t>
+  </si>
+  <si>
     <t>MFF05KR004FT</t>
   </si>
   <si>
-    <t>MFH05KR004FT</t>
-[...4 lines deleted...]
-  <si>
     <t>MFL12K3M50FT</t>
   </si>
   <si>
     <t>3.5mΩ</t>
   </si>
   <si>
+    <t>MFL12KR003JT</t>
+  </si>
+  <si>
+    <t>0.003Ω</t>
+  </si>
+  <si>
     <t>MFL12HR003JT</t>
   </si>
   <si>
-    <t>0.003Ω</t>
-[...1 lines deleted...]
-  <si>
     <t>MFL12WR003JT</t>
   </si>
   <si>
-    <t>MFL12KR003JT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFJ10KR003JT</t>
   </si>
   <si>
+    <t>MFG06KR003JT</t>
+  </si>
+  <si>
     <t>MFJ06KR003JT</t>
   </si>
   <si>
-    <t>MFG06KR003JT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFG05KR003JT</t>
   </si>
   <si>
+    <t>MFL12HR003FT</t>
+  </si>
+  <si>
     <t>MFL12KR003FT</t>
   </si>
   <si>
     <t>MFJ12KR003FT</t>
   </si>
   <si>
-    <t>MFL12HR003FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFJ10KR003FT</t>
   </si>
   <si>
     <t>MFJ10HR003FT</t>
   </si>
   <si>
+    <t>MFJ06HR003FT</t>
+  </si>
+  <si>
+    <t>MFJ06KR003FT</t>
+  </si>
+  <si>
     <t>MFG06KR003FT</t>
   </si>
   <si>
-    <t>MFJ06KR003FT</t>
-[...2 lines deleted...]
-    <t>MFJ06HR003FT</t>
+    <t>MFG05KR003FT</t>
   </si>
   <si>
     <t>MFH05KR003FT</t>
   </si>
   <si>
     <t>MFF05KR003FT</t>
   </si>
   <si>
-    <t>MFG05KR003FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFJ06KR003DT</t>
   </si>
   <si>
     <t>MFG06KR003DT</t>
   </si>
   <si>
     <t>MFL12W2M50FT</t>
   </si>
   <si>
     <t>2.5mΩ</t>
   </si>
   <si>
+    <t>MFL12K2M50FT</t>
+  </si>
+  <si>
     <t>MFJ12W2M50FT</t>
   </si>
   <si>
-    <t>MFL12K2M50FT</t>
-[...1 lines deleted...]
-  <si>
     <t>MFL12K2M25FT</t>
   </si>
   <si>
     <t>2.25mΩ</t>
   </si>
   <si>
+    <t>MFL12WR002JT</t>
+  </si>
+  <si>
+    <t>0.002Ω</t>
+  </si>
+  <si>
+    <t>MFJ12HR002JT</t>
+  </si>
+  <si>
     <t>MFL12KR002JT</t>
   </si>
   <si>
-    <t>0.002Ω</t>
-[...5 lines deleted...]
-    <t>MFJ12HR002JT</t>
+    <t>MFL12KR002FT</t>
+  </si>
+  <si>
+    <t>MFJ12HR002FT</t>
   </si>
   <si>
     <t>MFL12WR002FT</t>
   </si>
   <si>
+    <t>MFJ12WR002FT</t>
+  </si>
+  <si>
     <t>MFJ12KR002FT</t>
   </si>
   <si>
-    <t>MFJ12HR002FT</t>
-[...4 lines deleted...]
-  <si>
     <t>MFL12HR002FT</t>
-  </si>
-[...1 lines deleted...]
-    <t>MFJ12WR002FT</t>
   </si>
   <si>
     <t>MFJ10WR002FT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2711,71 +2711,71 @@
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>16</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
       <c r="C5" t="s">
         <v>9</v>
       </c>
       <c r="D5" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6" t="s">
         <v>19</v>
       </c>
       <c r="C6" t="s">
         <v>9</v>
       </c>
       <c r="D6" t="s">
         <v>14</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
       <c r="F6" t="s">
@@ -3088,191 +3088,191 @@
       </c>
       <c r="B22" t="s">
         <v>47</v>
       </c>
       <c r="C22" t="s">
         <v>9</v>
       </c>
       <c r="D22" t="s">
         <v>10</v>
       </c>
       <c r="E22" t="s">
         <v>11</v>
       </c>
       <c r="F22" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>49</v>
       </c>
       <c r="B23" t="s">
         <v>47</v>
       </c>
       <c r="C23" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D23" t="s">
         <v>14</v>
       </c>
       <c r="E23" t="s">
         <v>11</v>
       </c>
       <c r="F23" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>50</v>
       </c>
       <c r="B24" t="s">
         <v>47</v>
       </c>
       <c r="C24" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D24" t="s">
         <v>14</v>
       </c>
       <c r="E24" t="s">
         <v>11</v>
       </c>
       <c r="F24" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>51</v>
       </c>
       <c r="B25" t="s">
         <v>47</v>
       </c>
       <c r="C25" t="s">
         <v>9</v>
       </c>
       <c r="D25" t="s">
         <v>14</v>
       </c>
       <c r="E25" t="s">
         <v>11</v>
       </c>
       <c r="F25" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>53</v>
       </c>
       <c r="B26" t="s">
         <v>47</v>
       </c>
       <c r="C26" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D26" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="E26" t="s">
         <v>16</v>
       </c>
       <c r="F26" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B27" t="s">
         <v>47</v>
       </c>
       <c r="C27" t="s">
         <v>45</v>
       </c>
       <c r="D27" t="s">
         <v>14</v>
       </c>
       <c r="E27" t="s">
         <v>16</v>
       </c>
       <c r="F27" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B28" t="s">
         <v>47</v>
       </c>
       <c r="C28" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D28" t="s">
-        <v>56</v>
+        <v>14</v>
       </c>
       <c r="E28" t="s">
         <v>16</v>
       </c>
       <c r="F28" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>57</v>
       </c>
       <c r="B29" t="s">
         <v>47</v>
       </c>
       <c r="C29" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D29" t="s">
         <v>10</v>
       </c>
       <c r="E29" t="s">
         <v>16</v>
       </c>
       <c r="F29" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
         <v>58</v>
       </c>
       <c r="B30" t="s">
         <v>47</v>
       </c>
       <c r="C30" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D30" t="s">
         <v>10</v>
       </c>
       <c r="E30" t="s">
         <v>16</v>
       </c>
       <c r="F30" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
         <v>59</v>
       </c>
       <c r="B31" t="s">
         <v>47</v>
       </c>
       <c r="C31" t="s">
         <v>9</v>
       </c>
       <c r="D31" t="s">
         <v>10</v>
       </c>
       <c r="E31" t="s">
@@ -3391,71 +3391,71 @@
       </c>
       <c r="C37" t="s">
         <v>45</v>
       </c>
       <c r="D37" t="s">
         <v>10</v>
       </c>
       <c r="E37" t="s">
         <v>16</v>
       </c>
       <c r="F37" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
         <v>72</v>
       </c>
       <c r="B38" t="s">
         <v>73</v>
       </c>
       <c r="C38" t="s">
         <v>45</v>
       </c>
       <c r="D38" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E38" t="s">
         <v>16</v>
       </c>
       <c r="F38" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
         <v>74</v>
       </c>
       <c r="B39" t="s">
         <v>73</v>
       </c>
       <c r="C39" t="s">
         <v>45</v>
       </c>
       <c r="D39" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E39" t="s">
         <v>16</v>
       </c>
       <c r="F39" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
         <v>75</v>
       </c>
       <c r="B40" t="s">
         <v>73</v>
       </c>
       <c r="C40" t="s">
         <v>9</v>
       </c>
       <c r="D40" t="s">
         <v>14</v>
       </c>
       <c r="E40" t="s">
         <v>16</v>
       </c>
       <c r="F40" t="s">
@@ -3531,91 +3531,91 @@
       </c>
       <c r="C44" t="s">
         <v>9</v>
       </c>
       <c r="D44" t="s">
         <v>14</v>
       </c>
       <c r="E44" t="s">
         <v>11</v>
       </c>
       <c r="F44" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
         <v>83</v>
       </c>
       <c r="B45" t="s">
         <v>82</v>
       </c>
       <c r="C45" t="s">
         <v>45</v>
       </c>
       <c r="D45" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E45" t="s">
         <v>16</v>
       </c>
       <c r="F45" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
         <v>84</v>
       </c>
       <c r="B46" t="s">
         <v>82</v>
       </c>
       <c r="C46" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D46" t="s">
         <v>14</v>
       </c>
       <c r="E46" t="s">
         <v>16</v>
       </c>
       <c r="F46" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
         <v>85</v>
       </c>
       <c r="B47" t="s">
         <v>82</v>
       </c>
       <c r="C47" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D47" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E47" t="s">
         <v>16</v>
       </c>
       <c r="F47" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
         <v>86</v>
       </c>
       <c r="B48" t="s">
         <v>82</v>
       </c>
       <c r="C48" t="s">
         <v>9</v>
       </c>
       <c r="D48" t="s">
         <v>14</v>
       </c>
       <c r="E48" t="s">
         <v>16</v>
       </c>
       <c r="F48" t="s">
@@ -3728,74 +3728,74 @@
       </c>
       <c r="B54" t="s">
         <v>94</v>
       </c>
       <c r="C54" t="s">
         <v>45</v>
       </c>
       <c r="D54" t="s">
         <v>14</v>
       </c>
       <c r="E54" t="s">
         <v>16</v>
       </c>
       <c r="F54" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
         <v>95</v>
       </c>
       <c r="B55" t="s">
         <v>96</v>
       </c>
       <c r="C55" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D55" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E55" t="s">
         <v>16</v>
       </c>
       <c r="F55" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
         <v>97</v>
       </c>
       <c r="B56" t="s">
         <v>96</v>
       </c>
       <c r="C56" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D56" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E56" t="s">
         <v>16</v>
       </c>
       <c r="F56" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
         <v>98</v>
       </c>
       <c r="B57" t="s">
         <v>96</v>
       </c>
       <c r="C57" t="s">
         <v>45</v>
       </c>
       <c r="D57" t="s">
         <v>14</v>
       </c>
       <c r="E57" t="s">
         <v>16</v>
       </c>
       <c r="F57" t="s">
@@ -3848,71 +3848,71 @@
       </c>
       <c r="B60" t="s">
         <v>101</v>
       </c>
       <c r="C60" t="s">
         <v>9</v>
       </c>
       <c r="D60" t="s">
         <v>14</v>
       </c>
       <c r="E60" t="s">
         <v>11</v>
       </c>
       <c r="F60" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
         <v>103</v>
       </c>
       <c r="B61" t="s">
         <v>101</v>
       </c>
       <c r="C61" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D61" t="s">
         <v>14</v>
       </c>
       <c r="E61" t="s">
         <v>16</v>
       </c>
       <c r="F61" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
         <v>104</v>
       </c>
       <c r="B62" t="s">
         <v>101</v>
       </c>
       <c r="C62" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D62" t="s">
         <v>14</v>
       </c>
       <c r="E62" t="s">
         <v>16</v>
       </c>
       <c r="F62" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
         <v>105</v>
       </c>
       <c r="B63" t="s">
         <v>101</v>
       </c>
       <c r="C63" t="s">
         <v>9</v>
       </c>
       <c r="D63" t="s">
         <v>10</v>
       </c>
       <c r="E63" t="s">
@@ -3951,111 +3951,111 @@
       </c>
       <c r="C65" t="s">
         <v>64</v>
       </c>
       <c r="D65" t="s">
         <v>14</v>
       </c>
       <c r="E65" t="s">
         <v>11</v>
       </c>
       <c r="F65" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
         <v>109</v>
       </c>
       <c r="B66" t="s">
         <v>108</v>
       </c>
       <c r="C66" t="s">
         <v>45</v>
       </c>
       <c r="D66" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E66" t="s">
         <v>16</v>
       </c>
       <c r="F66" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
         <v>110</v>
       </c>
       <c r="B67" t="s">
         <v>108</v>
       </c>
       <c r="C67" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D67" t="s">
         <v>14</v>
       </c>
       <c r="E67" t="s">
         <v>16</v>
       </c>
       <c r="F67" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" t="s">
         <v>111</v>
       </c>
       <c r="B68" t="s">
         <v>108</v>
       </c>
       <c r="C68" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D68" t="s">
         <v>14</v>
       </c>
       <c r="E68" t="s">
         <v>16</v>
       </c>
       <c r="F68" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
         <v>112</v>
       </c>
       <c r="B69" t="s">
         <v>108</v>
       </c>
       <c r="C69" t="s">
-        <v>64</v>
+        <v>45</v>
       </c>
       <c r="D69" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E69" t="s">
         <v>16</v>
       </c>
       <c r="F69" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
         <v>113</v>
       </c>
       <c r="B70" t="s">
         <v>108</v>
       </c>
       <c r="C70" t="s">
         <v>9</v>
       </c>
       <c r="D70" t="s">
         <v>14</v>
       </c>
       <c r="E70" t="s">
         <v>16</v>
       </c>
       <c r="F70" t="s">
@@ -4191,71 +4191,71 @@
       </c>
       <c r="C77" t="s">
         <v>45</v>
       </c>
       <c r="D77" t="s">
         <v>14</v>
       </c>
       <c r="E77" t="s">
         <v>11</v>
       </c>
       <c r="F77" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" t="s">
         <v>124</v>
       </c>
       <c r="B78" t="s">
         <v>123</v>
       </c>
       <c r="C78" t="s">
         <v>45</v>
       </c>
       <c r="D78" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E78" t="s">
         <v>16</v>
       </c>
       <c r="F78" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" t="s">
         <v>125</v>
       </c>
       <c r="B79" t="s">
         <v>123</v>
       </c>
       <c r="C79" t="s">
         <v>45</v>
       </c>
       <c r="D79" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E79" t="s">
         <v>16</v>
       </c>
       <c r="F79" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" t="s">
         <v>126</v>
       </c>
       <c r="B80" t="s">
         <v>123</v>
       </c>
       <c r="C80" t="s">
         <v>9</v>
       </c>
       <c r="D80" t="s">
         <v>14</v>
       </c>
       <c r="E80" t="s">
         <v>16</v>
       </c>
       <c r="F80" t="s">
@@ -4368,160 +4368,160 @@
       </c>
       <c r="B86" t="s">
         <v>135</v>
       </c>
       <c r="C86" t="s">
         <v>9</v>
       </c>
       <c r="D86" t="s">
         <v>14</v>
       </c>
       <c r="E86" t="s">
         <v>11</v>
       </c>
       <c r="F86" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" t="s">
         <v>136</v>
       </c>
       <c r="B87" t="s">
         <v>135</v>
       </c>
       <c r="C87" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D87" t="s">
         <v>14</v>
       </c>
       <c r="E87" t="s">
         <v>16</v>
       </c>
       <c r="F87" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" t="s">
         <v>137</v>
       </c>
       <c r="B88" t="s">
         <v>135</v>
       </c>
       <c r="C88" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D88" t="s">
         <v>14</v>
       </c>
       <c r="E88" t="s">
         <v>16</v>
       </c>
       <c r="F88" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" t="s">
         <v>138</v>
       </c>
       <c r="B89" t="s">
         <v>135</v>
       </c>
       <c r="C89" t="s">
         <v>45</v>
       </c>
       <c r="D89" t="s">
         <v>10</v>
       </c>
       <c r="E89" t="s">
         <v>16</v>
       </c>
       <c r="F89" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" t="s">
         <v>139</v>
       </c>
       <c r="B90" t="s">
         <v>135</v>
       </c>
       <c r="C90" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D90" t="s">
         <v>14</v>
       </c>
       <c r="E90" t="s">
         <v>16</v>
       </c>
       <c r="F90" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" t="s">
         <v>140</v>
       </c>
       <c r="B91" t="s">
         <v>135</v>
       </c>
       <c r="C91" t="s">
         <v>9</v>
       </c>
       <c r="D91" t="s">
         <v>14</v>
       </c>
       <c r="E91" t="s">
         <v>16</v>
       </c>
       <c r="F91" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" t="s">
         <v>141</v>
       </c>
       <c r="B92" t="s">
         <v>135</v>
       </c>
       <c r="C92" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D92" t="s">
         <v>14</v>
       </c>
       <c r="E92" t="s">
         <v>16</v>
       </c>
       <c r="F92" t="s">
-        <v>52</v>
+        <v>65</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" t="s">
         <v>142</v>
       </c>
       <c r="B93" t="s">
         <v>143</v>
       </c>
       <c r="C93" t="s">
         <v>9</v>
       </c>
       <c r="D93" t="s">
         <v>14</v>
       </c>
       <c r="E93" t="s">
         <v>16</v>
       </c>
       <c r="F93" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" t="s">
         <v>144</v>
@@ -4568,154 +4568,154 @@
       </c>
       <c r="B96" t="s">
         <v>145</v>
       </c>
       <c r="C96" t="s">
         <v>45</v>
       </c>
       <c r="D96" t="s">
         <v>14</v>
       </c>
       <c r="E96" t="s">
         <v>16</v>
       </c>
       <c r="F96" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" t="s">
         <v>148</v>
       </c>
       <c r="B97" t="s">
         <v>145</v>
       </c>
       <c r="C97" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D97" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E97" t="s">
         <v>16</v>
       </c>
       <c r="F97" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" t="s">
         <v>149</v>
       </c>
       <c r="B98" t="s">
         <v>145</v>
       </c>
       <c r="C98" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D98" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E98" t="s">
         <v>16</v>
       </c>
       <c r="F98" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" t="s">
         <v>150</v>
       </c>
       <c r="B99" t="s">
         <v>145</v>
       </c>
       <c r="C99" t="s">
         <v>9</v>
       </c>
       <c r="D99" t="s">
         <v>14</v>
       </c>
       <c r="E99" t="s">
         <v>16</v>
       </c>
       <c r="F99" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" t="s">
         <v>151</v>
       </c>
       <c r="B100" t="s">
         <v>145</v>
       </c>
       <c r="C100" t="s">
         <v>9</v>
       </c>
       <c r="D100" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E100" t="s">
         <v>16</v>
       </c>
       <c r="F100" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" t="s">
         <v>152</v>
       </c>
       <c r="B101" t="s">
         <v>145</v>
       </c>
       <c r="C101" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D101" t="s">
         <v>14</v>
       </c>
       <c r="E101" t="s">
         <v>16</v>
       </c>
       <c r="F101" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" t="s">
         <v>153</v>
       </c>
       <c r="B102" t="s">
         <v>145</v>
       </c>
       <c r="C102" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D102" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E102" t="s">
         <v>16</v>
       </c>
       <c r="F102" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" t="s">
         <v>154</v>
       </c>
       <c r="B103" t="s">
         <v>155</v>
       </c>
       <c r="C103" t="s">
         <v>9</v>
       </c>
       <c r="D103" t="s">
         <v>14</v>
       </c>
       <c r="E103" t="s">
         <v>16</v>
       </c>
       <c r="F103" t="s">
@@ -4748,71 +4748,71 @@
       </c>
       <c r="B105" t="s">
         <v>157</v>
       </c>
       <c r="C105" t="s">
         <v>9</v>
       </c>
       <c r="D105" t="s">
         <v>14</v>
       </c>
       <c r="E105" t="s">
         <v>16</v>
       </c>
       <c r="F105" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" t="s">
         <v>159</v>
       </c>
       <c r="B106" t="s">
         <v>160</v>
       </c>
       <c r="C106" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D106" t="s">
         <v>14</v>
       </c>
       <c r="E106" t="s">
         <v>16</v>
       </c>
       <c r="F106" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" t="s">
         <v>161</v>
       </c>
       <c r="B107" t="s">
         <v>160</v>
       </c>
       <c r="C107" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D107" t="s">
         <v>14</v>
       </c>
       <c r="E107" t="s">
         <v>16</v>
       </c>
       <c r="F107" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" t="s">
         <v>162</v>
       </c>
       <c r="B108" t="s">
         <v>160</v>
       </c>
       <c r="C108" t="s">
         <v>45</v>
       </c>
       <c r="D108" t="s">
         <v>10</v>
       </c>
       <c r="E108" t="s">
@@ -5108,71 +5108,71 @@
       </c>
       <c r="B123" t="s">
         <v>178</v>
       </c>
       <c r="C123" t="s">
         <v>9</v>
       </c>
       <c r="D123" t="s">
         <v>14</v>
       </c>
       <c r="E123" t="s">
         <v>16</v>
       </c>
       <c r="F123" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" t="s">
         <v>183</v>
       </c>
       <c r="B124" t="s">
         <v>178</v>
       </c>
       <c r="C124" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D124" t="s">
         <v>14</v>
       </c>
       <c r="E124" t="s">
         <v>16</v>
       </c>
       <c r="F124" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" t="s">
         <v>185</v>
       </c>
       <c r="B125" t="s">
         <v>178</v>
       </c>
       <c r="C125" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D125" t="s">
         <v>14</v>
       </c>
       <c r="E125" t="s">
         <v>16</v>
       </c>
       <c r="F125" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" t="s">
         <v>186</v>
       </c>
       <c r="B126" t="s">
         <v>178</v>
       </c>
       <c r="C126" t="s">
         <v>9</v>
       </c>
       <c r="D126" t="s">
         <v>14</v>
       </c>
       <c r="E126" t="s">
@@ -5228,71 +5228,71 @@
       </c>
       <c r="B129" t="s">
         <v>189</v>
       </c>
       <c r="C129" t="s">
         <v>9</v>
       </c>
       <c r="D129" t="s">
         <v>10</v>
       </c>
       <c r="E129" t="s">
         <v>11</v>
       </c>
       <c r="F129" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" t="s">
         <v>191</v>
       </c>
       <c r="B130" t="s">
         <v>189</v>
       </c>
       <c r="C130" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D130" t="s">
         <v>14</v>
       </c>
       <c r="E130" t="s">
         <v>11</v>
       </c>
       <c r="F130" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" t="s">
         <v>192</v>
       </c>
       <c r="B131" t="s">
         <v>189</v>
       </c>
       <c r="C131" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D131" t="s">
         <v>14</v>
       </c>
       <c r="E131" t="s">
         <v>11</v>
       </c>
       <c r="F131" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" t="s">
         <v>193</v>
       </c>
       <c r="B132" t="s">
         <v>189</v>
       </c>
       <c r="C132" t="s">
         <v>9</v>
       </c>
       <c r="D132" t="s">
         <v>14</v>
       </c>
       <c r="E132" t="s">
@@ -5331,237 +5331,237 @@
       </c>
       <c r="C134" t="s">
         <v>64</v>
       </c>
       <c r="D134" t="s">
         <v>14</v>
       </c>
       <c r="E134" t="s">
         <v>11</v>
       </c>
       <c r="F134" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" t="s">
         <v>196</v>
       </c>
       <c r="B135" t="s">
         <v>189</v>
       </c>
       <c r="C135" t="s">
         <v>45</v>
       </c>
       <c r="D135" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E135" t="s">
         <v>16</v>
       </c>
       <c r="F135" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" t="s">
         <v>197</v>
       </c>
       <c r="B136" t="s">
         <v>189</v>
       </c>
       <c r="C136" t="s">
         <v>9</v>
       </c>
       <c r="D136" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E136" t="s">
         <v>16</v>
       </c>
       <c r="F136" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" t="s">
         <v>198</v>
       </c>
       <c r="B137" t="s">
         <v>189</v>
       </c>
       <c r="C137" t="s">
         <v>45</v>
       </c>
       <c r="D137" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E137" t="s">
         <v>16</v>
       </c>
       <c r="F137" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" t="s">
         <v>199</v>
       </c>
       <c r="B138" t="s">
         <v>189</v>
       </c>
       <c r="C138" t="s">
         <v>9</v>
       </c>
       <c r="D138" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E138" t="s">
         <v>16</v>
       </c>
       <c r="F138" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" t="s">
         <v>200</v>
       </c>
       <c r="B139" t="s">
         <v>189</v>
       </c>
       <c r="C139" t="s">
         <v>9</v>
       </c>
       <c r="D139" t="s">
         <v>14</v>
       </c>
       <c r="E139" t="s">
         <v>16</v>
       </c>
       <c r="F139" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" t="s">
         <v>201</v>
       </c>
       <c r="B140" t="s">
         <v>189</v>
       </c>
       <c r="C140" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D140" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E140" t="s">
         <v>16</v>
       </c>
       <c r="F140" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" t="s">
         <v>202</v>
       </c>
       <c r="B141" t="s">
         <v>189</v>
       </c>
       <c r="C141" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D141" t="s">
         <v>14</v>
       </c>
       <c r="E141" t="s">
         <v>16</v>
       </c>
       <c r="F141" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" t="s">
         <v>203</v>
       </c>
       <c r="B142" t="s">
         <v>189</v>
       </c>
       <c r="C142" t="s">
         <v>9</v>
       </c>
       <c r="D142" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E142" t="s">
         <v>16</v>
       </c>
       <c r="F142" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" t="s">
         <v>204</v>
       </c>
       <c r="B143" t="s">
         <v>189</v>
       </c>
       <c r="C143" t="s">
+        <v>64</v>
+      </c>
+      <c r="D143" t="s">
+        <v>14</v>
+      </c>
+      <c r="E143" t="s">
+        <v>16</v>
+      </c>
+      <c r="F143" t="s">
         <v>205</v>
-      </c>
-[...7 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="B144" t="s">
         <v>189</v>
       </c>
       <c r="C144" t="s">
-        <v>64</v>
+        <v>207</v>
       </c>
       <c r="D144" t="s">
         <v>14</v>
       </c>
       <c r="E144" t="s">
         <v>16</v>
       </c>
       <c r="F144" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" t="s">
         <v>208</v>
       </c>
       <c r="B145" t="s">
         <v>189</v>
       </c>
       <c r="C145" t="s">
         <v>45</v>
       </c>
       <c r="D145" t="s">
         <v>14</v>
       </c>
       <c r="E145" t="s">
         <v>67</v>
       </c>
       <c r="F145" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" t="s">
         <v>209</v>
@@ -5688,71 +5688,71 @@
       </c>
       <c r="B152" t="s">
         <v>217</v>
       </c>
       <c r="C152" t="s">
         <v>45</v>
       </c>
       <c r="D152" t="s">
         <v>10</v>
       </c>
       <c r="E152" t="s">
         <v>11</v>
       </c>
       <c r="F152" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" t="s">
         <v>219</v>
       </c>
       <c r="B153" t="s">
         <v>217</v>
       </c>
       <c r="C153" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D153" t="s">
         <v>14</v>
       </c>
       <c r="E153" t="s">
         <v>16</v>
       </c>
       <c r="F153" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" t="s">
         <v>220</v>
       </c>
       <c r="B154" t="s">
         <v>217</v>
       </c>
       <c r="C154" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D154" t="s">
         <v>14</v>
       </c>
       <c r="E154" t="s">
         <v>16</v>
       </c>
       <c r="F154" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" t="s">
         <v>221</v>
       </c>
       <c r="B155" t="s">
         <v>217</v>
       </c>
       <c r="C155" t="s">
         <v>45</v>
       </c>
       <c r="D155" t="s">
         <v>10</v>
       </c>
       <c r="E155" t="s">
@@ -5788,320 +5788,320 @@
       </c>
       <c r="B157" t="s">
         <v>217</v>
       </c>
       <c r="C157" t="s">
         <v>9</v>
       </c>
       <c r="D157" t="s">
         <v>10</v>
       </c>
       <c r="E157" t="s">
         <v>16</v>
       </c>
       <c r="F157" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" t="s">
         <v>224</v>
       </c>
       <c r="B158" t="s">
         <v>217</v>
       </c>
       <c r="C158" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D158" t="s">
         <v>14</v>
       </c>
       <c r="E158" t="s">
         <v>16</v>
       </c>
       <c r="F158" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" t="s">
         <v>225</v>
       </c>
       <c r="B159" t="s">
         <v>217</v>
       </c>
       <c r="C159" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D159" t="s">
         <v>14</v>
       </c>
       <c r="E159" t="s">
         <v>16</v>
       </c>
       <c r="F159" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" t="s">
         <v>226</v>
       </c>
       <c r="B160" t="s">
         <v>217</v>
       </c>
       <c r="C160" t="s">
         <v>64</v>
       </c>
       <c r="D160" t="s">
         <v>14</v>
       </c>
       <c r="E160" t="s">
         <v>16</v>
       </c>
       <c r="F160" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" t="s">
         <v>227</v>
       </c>
       <c r="B161" t="s">
         <v>217</v>
       </c>
       <c r="C161" t="s">
-        <v>64</v>
+        <v>207</v>
       </c>
       <c r="D161" t="s">
         <v>10</v>
       </c>
       <c r="E161" t="s">
         <v>16</v>
       </c>
       <c r="F161" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" t="s">
         <v>229</v>
       </c>
       <c r="B162" t="s">
         <v>217</v>
       </c>
       <c r="C162" t="s">
-        <v>205</v>
+        <v>64</v>
       </c>
       <c r="D162" t="s">
         <v>10</v>
       </c>
       <c r="E162" t="s">
         <v>16</v>
       </c>
       <c r="F162" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" t="s">
         <v>230</v>
       </c>
       <c r="B163" t="s">
         <v>231</v>
       </c>
       <c r="C163" t="s">
         <v>9</v>
       </c>
       <c r="D163" t="s">
         <v>14</v>
       </c>
       <c r="E163" t="s">
         <v>16</v>
       </c>
       <c r="F163" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" t="s">
         <v>232</v>
       </c>
       <c r="B164" t="s">
         <v>233</v>
       </c>
       <c r="C164" t="s">
         <v>45</v>
       </c>
       <c r="D164" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E164" t="s">
         <v>16</v>
       </c>
       <c r="F164" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" t="s">
         <v>234</v>
       </c>
       <c r="B165" t="s">
         <v>233</v>
       </c>
       <c r="C165" t="s">
         <v>45</v>
       </c>
       <c r="D165" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E165" t="s">
         <v>16</v>
       </c>
       <c r="F165" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" t="s">
         <v>235</v>
       </c>
       <c r="B166" t="s">
         <v>233</v>
       </c>
       <c r="C166" t="s">
         <v>9</v>
       </c>
       <c r="D166" t="s">
         <v>14</v>
       </c>
       <c r="E166" t="s">
         <v>16</v>
       </c>
       <c r="F166" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" t="s">
         <v>236</v>
       </c>
       <c r="B167" t="s">
         <v>233</v>
       </c>
       <c r="C167" t="s">
         <v>9</v>
       </c>
       <c r="D167" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E167" t="s">
         <v>16</v>
       </c>
       <c r="F167" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" t="s">
         <v>237</v>
       </c>
       <c r="B168" t="s">
         <v>233</v>
       </c>
       <c r="C168" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D168" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E168" t="s">
         <v>16</v>
       </c>
       <c r="F168" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" t="s">
         <v>238</v>
       </c>
       <c r="B169" t="s">
         <v>233</v>
       </c>
       <c r="C169" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D169" t="s">
         <v>14</v>
       </c>
       <c r="E169" t="s">
         <v>16</v>
       </c>
       <c r="F169" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" t="s">
         <v>239</v>
       </c>
       <c r="B170" t="s">
         <v>233</v>
       </c>
       <c r="C170" t="s">
         <v>64</v>
       </c>
       <c r="D170" t="s">
         <v>14</v>
       </c>
       <c r="E170" t="s">
         <v>16</v>
       </c>
       <c r="F170" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" t="s">
         <v>240</v>
       </c>
       <c r="B171" t="s">
         <v>233</v>
       </c>
       <c r="C171" t="s">
         <v>241</v>
       </c>
       <c r="D171" t="s">
         <v>14</v>
       </c>
       <c r="E171" t="s">
         <v>16</v>
       </c>
       <c r="F171" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" t="s">
         <v>242</v>
       </c>
       <c r="B172" t="s">
         <v>243</v>
       </c>
       <c r="C172" t="s">
         <v>45</v>
       </c>
       <c r="D172" t="s">
         <v>14</v>
       </c>
       <c r="E172" t="s">
         <v>16</v>
       </c>
       <c r="F172" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" t="s">
         <v>244</v>
@@ -6117,171 +6117,171 @@
       </c>
       <c r="E173" t="s">
         <v>16</v>
       </c>
       <c r="F173" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" t="s">
         <v>245</v>
       </c>
       <c r="B174" t="s">
         <v>243</v>
       </c>
       <c r="C174" t="s">
         <v>64</v>
       </c>
       <c r="D174" t="s">
         <v>14</v>
       </c>
       <c r="E174" t="s">
         <v>16</v>
       </c>
       <c r="F174" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" t="s">
         <v>246</v>
       </c>
       <c r="B175" t="s">
         <v>247</v>
       </c>
       <c r="C175" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D175" t="s">
         <v>14</v>
       </c>
       <c r="E175" t="s">
         <v>16</v>
       </c>
       <c r="F175" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" t="s">
         <v>248</v>
       </c>
       <c r="B176" t="s">
         <v>247</v>
       </c>
       <c r="C176" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D176" t="s">
         <v>14</v>
       </c>
       <c r="E176" t="s">
         <v>16</v>
       </c>
       <c r="F176" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" t="s">
         <v>249</v>
       </c>
       <c r="B177" t="s">
         <v>247</v>
       </c>
       <c r="C177" t="s">
         <v>45</v>
       </c>
       <c r="D177" t="s">
         <v>10</v>
       </c>
       <c r="E177" t="s">
         <v>16</v>
       </c>
       <c r="F177" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" t="s">
         <v>250</v>
       </c>
       <c r="B178" t="s">
         <v>247</v>
       </c>
       <c r="C178" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D178" t="s">
         <v>14</v>
       </c>
       <c r="E178" t="s">
         <v>16</v>
       </c>
       <c r="F178" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" t="s">
         <v>251</v>
       </c>
       <c r="B179" t="s">
         <v>247</v>
       </c>
       <c r="C179" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D179" t="s">
         <v>14</v>
       </c>
       <c r="E179" t="s">
         <v>16</v>
       </c>
       <c r="F179" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" t="s">
         <v>252</v>
       </c>
       <c r="B180" t="s">
         <v>247</v>
       </c>
       <c r="C180" t="s">
         <v>64</v>
       </c>
       <c r="D180" t="s">
         <v>14</v>
       </c>
       <c r="E180" t="s">
         <v>16</v>
       </c>
       <c r="F180" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" t="s">
         <v>253</v>
       </c>
       <c r="B181" t="s">
         <v>247</v>
       </c>
       <c r="C181" t="s">
         <v>9</v>
       </c>
       <c r="D181" t="s">
         <v>14</v>
       </c>
       <c r="E181" t="s">
         <v>67</v>
       </c>
       <c r="F181" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" t="s">
         <v>254</v>
@@ -6388,111 +6388,111 @@
       </c>
       <c r="B187" t="s">
         <v>261</v>
       </c>
       <c r="C187" t="s">
         <v>9</v>
       </c>
       <c r="D187" t="s">
         <v>14</v>
       </c>
       <c r="E187" t="s">
         <v>11</v>
       </c>
       <c r="F187" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" t="s">
         <v>263</v>
       </c>
       <c r="B188" t="s">
         <v>261</v>
       </c>
       <c r="C188" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D188" t="s">
         <v>14</v>
       </c>
       <c r="E188" t="s">
         <v>16</v>
       </c>
       <c r="F188" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" t="s">
         <v>264</v>
       </c>
       <c r="B189" t="s">
         <v>261</v>
       </c>
       <c r="C189" t="s">
         <v>45</v>
       </c>
       <c r="D189" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E189" t="s">
         <v>16</v>
       </c>
       <c r="F189" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" t="s">
         <v>265</v>
       </c>
       <c r="B190" t="s">
         <v>261</v>
       </c>
       <c r="C190" t="s">
         <v>9</v>
       </c>
       <c r="D190" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E190" t="s">
         <v>16</v>
       </c>
       <c r="F190" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" t="s">
         <v>266</v>
       </c>
       <c r="B191" t="s">
         <v>261</v>
       </c>
       <c r="C191" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D191" t="s">
         <v>10</v>
       </c>
       <c r="E191" t="s">
         <v>16</v>
       </c>
       <c r="F191" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" t="s">
         <v>267</v>
       </c>
       <c r="B192" t="s">
         <v>261</v>
       </c>
       <c r="C192" t="s">
         <v>9</v>
       </c>
       <c r="D192" t="s">
         <v>14</v>
       </c>
       <c r="E192" t="s">
@@ -6557,165 +6557,165 @@
       </c>
       <c r="E195" t="s">
         <v>16</v>
       </c>
       <c r="F195" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" t="s">
         <v>271</v>
       </c>
       <c r="B196" t="s">
         <v>261</v>
       </c>
       <c r="C196" t="s">
         <v>64</v>
       </c>
       <c r="D196" t="s">
         <v>14</v>
       </c>
       <c r="E196" t="s">
         <v>16</v>
       </c>
       <c r="F196" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" t="s">
         <v>272</v>
       </c>
       <c r="B197" t="s">
         <v>261</v>
       </c>
       <c r="C197" t="s">
+        <v>207</v>
+      </c>
+      <c r="D197" t="s">
+        <v>14</v>
+      </c>
+      <c r="E197" t="s">
+        <v>16</v>
+      </c>
+      <c r="F197" t="s">
         <v>205</v>
-      </c>
-[...7 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" t="s">
         <v>273</v>
       </c>
       <c r="B198" t="s">
         <v>261</v>
       </c>
       <c r="C198" t="s">
         <v>9</v>
       </c>
       <c r="D198" t="s">
         <v>14</v>
       </c>
       <c r="E198" t="s">
         <v>67</v>
       </c>
       <c r="F198" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" t="s">
         <v>274</v>
       </c>
       <c r="B199" t="s">
         <v>261</v>
       </c>
       <c r="C199" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="D199" t="s">
         <v>14</v>
       </c>
       <c r="E199" t="s">
         <v>67</v>
       </c>
       <c r="F199" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" t="s">
         <v>275</v>
       </c>
       <c r="B200" t="s">
         <v>276</v>
       </c>
       <c r="C200" t="s">
         <v>45</v>
       </c>
       <c r="D200" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E200" t="s">
         <v>16</v>
       </c>
       <c r="F200" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" t="s">
         <v>277</v>
       </c>
       <c r="B201" t="s">
         <v>276</v>
       </c>
       <c r="C201" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D201" t="s">
         <v>14</v>
       </c>
       <c r="E201" t="s">
         <v>16</v>
       </c>
       <c r="F201" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" t="s">
         <v>278</v>
       </c>
       <c r="B202" t="s">
         <v>276</v>
       </c>
       <c r="C202" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D202" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E202" t="s">
         <v>16</v>
       </c>
       <c r="F202" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" t="s">
         <v>279</v>
       </c>
       <c r="B203" t="s">
         <v>276</v>
       </c>
       <c r="C203" t="s">
         <v>9</v>
       </c>
       <c r="D203" t="s">
         <v>14</v>
       </c>
       <c r="E203" t="s">
         <v>16</v>
       </c>
       <c r="F203" t="s">
@@ -6728,140 +6728,140 @@
       </c>
       <c r="B204" t="s">
         <v>276</v>
       </c>
       <c r="C204" t="s">
         <v>9</v>
       </c>
       <c r="D204" t="s">
         <v>10</v>
       </c>
       <c r="E204" t="s">
         <v>16</v>
       </c>
       <c r="F204" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" t="s">
         <v>281</v>
       </c>
       <c r="B205" t="s">
         <v>276</v>
       </c>
       <c r="C205" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D205" t="s">
         <v>14</v>
       </c>
       <c r="E205" t="s">
         <v>16</v>
       </c>
       <c r="F205" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" t="s">
         <v>282</v>
       </c>
       <c r="B206" t="s">
         <v>276</v>
       </c>
       <c r="C206" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D206" t="s">
         <v>14</v>
       </c>
       <c r="E206" t="s">
         <v>16</v>
       </c>
       <c r="F206" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" t="s">
         <v>283</v>
       </c>
       <c r="B207" t="s">
         <v>276</v>
       </c>
       <c r="C207" t="s">
         <v>64</v>
       </c>
       <c r="D207" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E207" t="s">
         <v>16</v>
       </c>
       <c r="F207" t="s">
-        <v>206</v>
+        <v>65</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" t="s">
         <v>284</v>
       </c>
       <c r="B208" t="s">
         <v>276</v>
       </c>
       <c r="C208" t="s">
         <v>64</v>
       </c>
       <c r="D208" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E208" t="s">
         <v>16</v>
       </c>
       <c r="F208" t="s">
-        <v>65</v>
+        <v>205</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" t="s">
         <v>285</v>
       </c>
       <c r="B209" t="s">
         <v>276</v>
       </c>
       <c r="C209" t="s">
+        <v>207</v>
+      </c>
+      <c r="D209" t="s">
+        <v>14</v>
+      </c>
+      <c r="E209" t="s">
+        <v>16</v>
+      </c>
+      <c r="F209" t="s">
         <v>205</v>
-      </c>
-[...7 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" t="s">
         <v>286</v>
       </c>
       <c r="B210" t="s">
         <v>287</v>
       </c>
       <c r="C210" t="s">
         <v>45</v>
       </c>
       <c r="D210" t="s">
         <v>14</v>
       </c>
       <c r="E210" t="s">
         <v>16</v>
       </c>
       <c r="F210" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" t="s">
         <v>288</v>
@@ -7077,51 +7077,51 @@
       </c>
       <c r="E221" t="s">
         <v>16</v>
       </c>
       <c r="F221" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" t="s">
         <v>301</v>
       </c>
       <c r="B222" t="s">
         <v>294</v>
       </c>
       <c r="C222" t="s">
         <v>64</v>
       </c>
       <c r="D222" t="s">
         <v>14</v>
       </c>
       <c r="E222" t="s">
         <v>16</v>
       </c>
       <c r="F222" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" t="s">
         <v>302</v>
       </c>
       <c r="B223" t="s">
         <v>303</v>
       </c>
       <c r="C223" t="s">
         <v>45</v>
       </c>
       <c r="D223" t="s">
         <v>14</v>
       </c>
       <c r="E223" t="s">
         <v>16</v>
       </c>
       <c r="F223" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" t="s">
         <v>304</v>
@@ -7171,97 +7171,97 @@
       </c>
       <c r="C226" t="s">
         <v>64</v>
       </c>
       <c r="D226" t="s">
         <v>14</v>
       </c>
       <c r="E226" t="s">
         <v>16</v>
       </c>
       <c r="F226" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" t="s">
         <v>307</v>
       </c>
       <c r="B227" t="s">
         <v>303</v>
       </c>
       <c r="C227" t="s">
         <v>9</v>
       </c>
       <c r="D227" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E227" t="s">
         <v>16</v>
       </c>
       <c r="F227" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" t="s">
         <v>308</v>
       </c>
       <c r="B228" t="s">
         <v>303</v>
       </c>
       <c r="C228" t="s">
         <v>9</v>
       </c>
       <c r="D228" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E228" t="s">
         <v>16</v>
       </c>
       <c r="F228" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" t="s">
         <v>309</v>
       </c>
       <c r="B229" t="s">
         <v>303</v>
       </c>
       <c r="C229" t="s">
         <v>64</v>
       </c>
       <c r="D229" t="s">
         <v>14</v>
       </c>
       <c r="E229" t="s">
         <v>16</v>
       </c>
       <c r="F229" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" t="s">
         <v>310</v>
       </c>
       <c r="B230" t="s">
         <v>311</v>
       </c>
       <c r="C230" t="s">
         <v>9</v>
       </c>
       <c r="D230" t="s">
         <v>14</v>
       </c>
       <c r="E230" t="s">
         <v>16</v>
       </c>
       <c r="F230" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" t="s">
         <v>312</v>
@@ -7277,202 +7277,202 @@
       </c>
       <c r="E231" t="s">
         <v>16</v>
       </c>
       <c r="F231" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" t="s">
         <v>313</v>
       </c>
       <c r="B232" t="s">
         <v>311</v>
       </c>
       <c r="C232" t="s">
         <v>64</v>
       </c>
       <c r="D232" t="s">
         <v>14</v>
       </c>
       <c r="E232" t="s">
         <v>16</v>
       </c>
       <c r="F232" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" t="s">
         <v>314</v>
       </c>
       <c r="B233" t="s">
         <v>315</v>
       </c>
       <c r="C233" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D233" t="s">
         <v>14</v>
       </c>
       <c r="E233" t="s">
         <v>11</v>
       </c>
       <c r="F233" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" t="s">
         <v>316</v>
       </c>
       <c r="B234" t="s">
         <v>315</v>
       </c>
       <c r="C234" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D234" t="s">
         <v>14</v>
       </c>
       <c r="E234" t="s">
         <v>11</v>
       </c>
       <c r="F234" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" t="s">
         <v>317</v>
       </c>
       <c r="B235" t="s">
         <v>315</v>
       </c>
       <c r="C235" t="s">
         <v>9</v>
       </c>
       <c r="D235" t="s">
         <v>14</v>
       </c>
       <c r="E235" t="s">
         <v>11</v>
       </c>
       <c r="F235" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" t="s">
         <v>318</v>
       </c>
       <c r="B236" t="s">
         <v>315</v>
       </c>
       <c r="C236" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D236" t="s">
         <v>14</v>
       </c>
       <c r="E236" t="s">
         <v>16</v>
       </c>
       <c r="F236" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" t="s">
         <v>319</v>
       </c>
       <c r="B237" t="s">
         <v>315</v>
       </c>
       <c r="C237" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D237" t="s">
         <v>10</v>
       </c>
       <c r="E237" t="s">
         <v>16</v>
       </c>
       <c r="F237" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" t="s">
         <v>320</v>
       </c>
       <c r="B238" t="s">
         <v>315</v>
       </c>
       <c r="C238" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D238" t="s">
         <v>14</v>
       </c>
       <c r="E238" t="s">
         <v>16</v>
       </c>
       <c r="F238" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" t="s">
         <v>321</v>
       </c>
       <c r="B239" t="s">
         <v>315</v>
       </c>
       <c r="C239" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D239" t="s">
         <v>10</v>
       </c>
       <c r="E239" t="s">
         <v>16</v>
       </c>
       <c r="F239" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" t="s">
         <v>322</v>
       </c>
       <c r="B240" t="s">
         <v>315</v>
       </c>
       <c r="C240" t="s">
-        <v>64</v>
+        <v>45</v>
       </c>
       <c r="D240" t="s">
         <v>14</v>
       </c>
       <c r="E240" t="s">
         <v>16</v>
       </c>
       <c r="F240" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" t="s">
         <v>323</v>
       </c>
       <c r="B241" t="s">
         <v>315</v>
       </c>
       <c r="C241" t="s">
         <v>9</v>
       </c>
       <c r="D241" t="s">
         <v>14</v>
       </c>
       <c r="E241" t="s">
@@ -7508,100 +7508,100 @@
       </c>
       <c r="B243" t="s">
         <v>315</v>
       </c>
       <c r="C243" t="s">
         <v>64</v>
       </c>
       <c r="D243" t="s">
         <v>14</v>
       </c>
       <c r="E243" t="s">
         <v>16</v>
       </c>
       <c r="F243" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" t="s">
         <v>326</v>
       </c>
       <c r="B244" t="s">
         <v>315</v>
       </c>
       <c r="C244" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D244" t="s">
         <v>10</v>
       </c>
       <c r="E244" t="s">
         <v>16</v>
       </c>
       <c r="F244" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" t="s">
         <v>327</v>
       </c>
       <c r="B245" t="s">
         <v>315</v>
       </c>
       <c r="C245" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D245" t="s">
         <v>10</v>
       </c>
       <c r="E245" t="s">
         <v>16</v>
       </c>
       <c r="F245" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" t="s">
         <v>328</v>
       </c>
       <c r="B246" t="s">
         <v>315</v>
       </c>
       <c r="C246" t="s">
         <v>64</v>
       </c>
       <c r="D246" t="s">
         <v>14</v>
       </c>
       <c r="E246" t="s">
         <v>16</v>
       </c>
       <c r="F246" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" t="s">
         <v>329</v>
       </c>
       <c r="B247" t="s">
         <v>315</v>
       </c>
       <c r="C247" t="s">
         <v>64</v>
       </c>
       <c r="D247" t="s">
         <v>14</v>
       </c>
       <c r="E247" t="s">
         <v>67</v>
       </c>
       <c r="F247" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" t="s">
         <v>330</v>
@@ -7688,300 +7688,300 @@
       </c>
       <c r="B252" t="s">
         <v>336</v>
       </c>
       <c r="C252" t="s">
         <v>45</v>
       </c>
       <c r="D252" t="s">
         <v>14</v>
       </c>
       <c r="E252" t="s">
         <v>11</v>
       </c>
       <c r="F252" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" t="s">
         <v>338</v>
       </c>
       <c r="B253" t="s">
         <v>336</v>
       </c>
       <c r="C253" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D253" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="E253" t="s">
         <v>16</v>
       </c>
       <c r="F253" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" t="s">
         <v>339</v>
       </c>
       <c r="B254" t="s">
         <v>336</v>
       </c>
       <c r="C254" t="s">
         <v>45</v>
       </c>
       <c r="D254" t="s">
         <v>14</v>
       </c>
       <c r="E254" t="s">
         <v>16</v>
       </c>
       <c r="F254" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" t="s">
         <v>340</v>
       </c>
       <c r="B255" t="s">
         <v>336</v>
       </c>
       <c r="C255" t="s">
         <v>45</v>
       </c>
       <c r="D255" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="E255" t="s">
         <v>16</v>
       </c>
       <c r="F255" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" t="s">
         <v>341</v>
       </c>
       <c r="B256" t="s">
         <v>336</v>
       </c>
       <c r="C256" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D256" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E256" t="s">
         <v>16</v>
       </c>
       <c r="F256" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" t="s">
         <v>342</v>
       </c>
       <c r="B257" t="s">
         <v>336</v>
       </c>
       <c r="C257" t="s">
         <v>9</v>
       </c>
       <c r="D257" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E257" t="s">
         <v>16</v>
       </c>
       <c r="F257" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" t="s">
         <v>343</v>
       </c>
       <c r="B258" t="s">
         <v>336</v>
       </c>
       <c r="C258" t="s">
         <v>9</v>
       </c>
       <c r="D258" t="s">
         <v>14</v>
       </c>
       <c r="E258" t="s">
         <v>16</v>
       </c>
       <c r="F258" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" t="s">
         <v>344</v>
       </c>
       <c r="B259" t="s">
         <v>336</v>
       </c>
       <c r="C259" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D259" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E259" t="s">
         <v>16</v>
       </c>
       <c r="F259" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" t="s">
         <v>345</v>
       </c>
       <c r="B260" t="s">
         <v>336</v>
       </c>
       <c r="C260" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D260" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E260" t="s">
         <v>16</v>
       </c>
       <c r="F260" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" t="s">
         <v>346</v>
       </c>
       <c r="B261" t="s">
         <v>336</v>
       </c>
       <c r="C261" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D261" t="s">
         <v>14</v>
       </c>
       <c r="E261" t="s">
         <v>16</v>
       </c>
       <c r="F261" t="s">
-        <v>206</v>
+        <v>65</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" t="s">
         <v>347</v>
       </c>
       <c r="B262" t="s">
         <v>336</v>
       </c>
       <c r="C262" t="s">
         <v>64</v>
       </c>
       <c r="D262" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E262" t="s">
         <v>16</v>
       </c>
       <c r="F262" t="s">
-        <v>228</v>
+        <v>205</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" t="s">
         <v>348</v>
       </c>
       <c r="B263" t="s">
         <v>336</v>
       </c>
       <c r="C263" t="s">
-        <v>45</v>
+        <v>207</v>
       </c>
       <c r="D263" t="s">
         <v>14</v>
       </c>
       <c r="E263" t="s">
-        <v>67</v>
+        <v>16</v>
       </c>
       <c r="F263" t="s">
-        <v>12</v>
+        <v>205</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" t="s">
         <v>349</v>
       </c>
       <c r="B264" t="s">
         <v>336</v>
       </c>
       <c r="C264" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D264" t="s">
         <v>10</v>
       </c>
       <c r="E264" t="s">
         <v>16</v>
       </c>
       <c r="F264" t="s">
-        <v>12</v>
+        <v>228</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" t="s">
         <v>350</v>
       </c>
       <c r="B265" t="s">
         <v>336</v>
       </c>
       <c r="C265" t="s">
-        <v>205</v>
+        <v>45</v>
       </c>
       <c r="D265" t="s">
         <v>14</v>
       </c>
       <c r="E265" t="s">
-        <v>16</v>
+        <v>67</v>
       </c>
       <c r="F265" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" t="s">
         <v>351</v>
       </c>
       <c r="B266" t="s">
         <v>352</v>
       </c>
       <c r="C266" t="s">
         <v>45</v>
       </c>
       <c r="D266" t="s">
         <v>14</v>
       </c>
       <c r="E266" t="s">
         <v>16</v>
       </c>
       <c r="F266" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" t="s">
         <v>353</v>
@@ -8028,320 +8028,320 @@
       </c>
       <c r="B269" t="s">
         <v>355</v>
       </c>
       <c r="C269" t="s">
         <v>9</v>
       </c>
       <c r="D269" t="s">
         <v>14</v>
       </c>
       <c r="E269" t="s">
         <v>16</v>
       </c>
       <c r="F269" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" t="s">
         <v>357</v>
       </c>
       <c r="B270" t="s">
         <v>355</v>
       </c>
       <c r="C270" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D270" t="s">
         <v>14</v>
       </c>
       <c r="E270" t="s">
         <v>16</v>
       </c>
       <c r="F270" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" t="s">
         <v>358</v>
       </c>
       <c r="B271" t="s">
         <v>355</v>
       </c>
       <c r="C271" t="s">
         <v>9</v>
       </c>
       <c r="D271" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E271" t="s">
         <v>16</v>
       </c>
       <c r="F271" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" t="s">
         <v>359</v>
       </c>
       <c r="B272" t="s">
         <v>355</v>
       </c>
       <c r="C272" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D272" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E272" t="s">
         <v>16</v>
       </c>
       <c r="F272" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" t="s">
         <v>360</v>
       </c>
       <c r="B273" t="s">
         <v>355</v>
       </c>
       <c r="C273" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D273" t="s">
         <v>14</v>
       </c>
       <c r="E273" t="s">
         <v>16</v>
       </c>
       <c r="F273" t="s">
-        <v>206</v>
+        <v>65</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" t="s">
         <v>361</v>
       </c>
       <c r="B274" t="s">
         <v>355</v>
       </c>
       <c r="C274" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D274" t="s">
         <v>14</v>
       </c>
       <c r="E274" t="s">
         <v>16</v>
       </c>
       <c r="F274" t="s">
-        <v>52</v>
+        <v>205</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" t="s">
         <v>362</v>
       </c>
       <c r="B275" t="s">
         <v>363</v>
       </c>
       <c r="C275" t="s">
         <v>9</v>
       </c>
       <c r="D275" t="s">
         <v>14</v>
       </c>
       <c r="E275" t="s">
         <v>11</v>
       </c>
       <c r="F275" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" t="s">
         <v>364</v>
       </c>
       <c r="B276" t="s">
         <v>363</v>
       </c>
       <c r="C276" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D276" t="s">
         <v>14</v>
       </c>
       <c r="E276" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F276" t="s">
-        <v>12</v>
+        <v>65</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" t="s">
         <v>365</v>
       </c>
       <c r="B277" t="s">
         <v>363</v>
       </c>
       <c r="C277" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D277" t="s">
         <v>14</v>
       </c>
       <c r="E277" t="s">
         <v>16</v>
       </c>
       <c r="F277" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" t="s">
         <v>366</v>
       </c>
       <c r="B278" t="s">
         <v>363</v>
       </c>
       <c r="C278" t="s">
         <v>9</v>
       </c>
       <c r="D278" t="s">
         <v>14</v>
       </c>
       <c r="E278" t="s">
         <v>16</v>
       </c>
       <c r="F278" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" t="s">
         <v>367</v>
       </c>
       <c r="B279" t="s">
         <v>363</v>
       </c>
       <c r="C279" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D279" t="s">
         <v>14</v>
       </c>
       <c r="E279" t="s">
         <v>16</v>
       </c>
       <c r="F279" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" t="s">
         <v>368</v>
       </c>
       <c r="B280" t="s">
         <v>363</v>
       </c>
       <c r="C280" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D280" t="s">
         <v>14</v>
       </c>
       <c r="E280" t="s">
         <v>16</v>
       </c>
       <c r="F280" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" t="s">
         <v>369</v>
       </c>
       <c r="B281" t="s">
         <v>363</v>
       </c>
       <c r="C281" t="s">
         <v>9</v>
       </c>
       <c r="D281" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E281" t="s">
         <v>16</v>
       </c>
       <c r="F281" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" t="s">
         <v>370</v>
       </c>
       <c r="B282" t="s">
         <v>363</v>
       </c>
       <c r="C282" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D282" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E282" t="s">
         <v>16</v>
       </c>
       <c r="F282" t="s">
-        <v>206</v>
+        <v>65</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" t="s">
         <v>371</v>
       </c>
       <c r="B283" t="s">
         <v>363</v>
       </c>
       <c r="C283" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D283" t="s">
         <v>14</v>
       </c>
       <c r="E283" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F283" t="s">
-        <v>65</v>
+        <v>205</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" t="s">
         <v>372</v>
       </c>
       <c r="B284" t="s">
         <v>373</v>
       </c>
       <c r="C284" t="s">
         <v>45</v>
       </c>
       <c r="D284" t="s">
         <v>14</v>
       </c>
       <c r="E284" t="s">
         <v>16</v>
       </c>
       <c r="F284" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" t="s">
         <v>374</v>
@@ -8357,125 +8357,125 @@
       </c>
       <c r="E285" t="s">
         <v>16</v>
       </c>
       <c r="F285" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" t="s">
         <v>375</v>
       </c>
       <c r="B286" t="s">
         <v>373</v>
       </c>
       <c r="C286" t="s">
         <v>64</v>
       </c>
       <c r="D286" t="s">
         <v>14</v>
       </c>
       <c r="E286" t="s">
         <v>16</v>
       </c>
       <c r="F286" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" t="s">
         <v>376</v>
       </c>
       <c r="B287" t="s">
         <v>377</v>
       </c>
       <c r="C287" t="s">
         <v>45</v>
       </c>
       <c r="D287" t="s">
         <v>14</v>
       </c>
       <c r="E287" t="s">
         <v>11</v>
       </c>
       <c r="F287" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" t="s">
         <v>378</v>
       </c>
       <c r="B288" t="s">
         <v>377</v>
       </c>
       <c r="C288" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D288" t="s">
         <v>14</v>
       </c>
       <c r="E288" t="s">
         <v>16</v>
       </c>
       <c r="F288" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" t="s">
         <v>379</v>
       </c>
       <c r="B289" t="s">
         <v>377</v>
       </c>
       <c r="C289" t="s">
         <v>45</v>
       </c>
       <c r="D289" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E289" t="s">
         <v>16</v>
       </c>
       <c r="F289" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" t="s">
         <v>380</v>
       </c>
       <c r="B290" t="s">
         <v>377</v>
       </c>
       <c r="C290" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D290" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E290" t="s">
         <v>16</v>
       </c>
       <c r="F290" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" t="s">
         <v>381</v>
       </c>
       <c r="B291" t="s">
         <v>377</v>
       </c>
       <c r="C291" t="s">
         <v>9</v>
       </c>
       <c r="D291" t="s">
         <v>14</v>
       </c>
       <c r="E291" t="s">
         <v>16</v>
       </c>
       <c r="F291" t="s">
@@ -8551,77 +8551,77 @@
       </c>
       <c r="C295" t="s">
         <v>64</v>
       </c>
       <c r="D295" t="s">
         <v>10</v>
       </c>
       <c r="E295" t="s">
         <v>16</v>
       </c>
       <c r="F295" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" t="s">
         <v>386</v>
       </c>
       <c r="B296" t="s">
         <v>377</v>
       </c>
       <c r="C296" t="s">
         <v>64</v>
       </c>
       <c r="D296" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E296" t="s">
         <v>16</v>
       </c>
       <c r="F296" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" t="s">
         <v>387</v>
       </c>
       <c r="B297" t="s">
         <v>377</v>
       </c>
       <c r="C297" t="s">
         <v>64</v>
       </c>
       <c r="D297" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E297" t="s">
         <v>16</v>
       </c>
       <c r="F297" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" t="s">
         <v>388</v>
       </c>
       <c r="B298" t="s">
         <v>377</v>
       </c>
       <c r="C298" t="s">
         <v>64</v>
       </c>
       <c r="D298" t="s">
         <v>10</v>
       </c>
       <c r="E298" t="s">
         <v>16</v>
       </c>
       <c r="F298" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" t="s">
         <v>389</v>
@@ -8648,71 +8648,71 @@
       </c>
       <c r="B300" t="s">
         <v>391</v>
       </c>
       <c r="C300" t="s">
         <v>9</v>
       </c>
       <c r="D300" t="s">
         <v>14</v>
       </c>
       <c r="E300" t="s">
         <v>11</v>
       </c>
       <c r="F300" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" t="s">
         <v>392</v>
       </c>
       <c r="B301" t="s">
         <v>391</v>
       </c>
       <c r="C301" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D301" t="s">
         <v>14</v>
       </c>
       <c r="E301" t="s">
         <v>16</v>
       </c>
       <c r="F301" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" t="s">
         <v>393</v>
       </c>
       <c r="B302" t="s">
         <v>391</v>
       </c>
       <c r="C302" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D302" t="s">
         <v>14</v>
       </c>
       <c r="E302" t="s">
         <v>16</v>
       </c>
       <c r="F302" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" t="s">
         <v>394</v>
       </c>
       <c r="B303" t="s">
         <v>391</v>
       </c>
       <c r="C303" t="s">
         <v>64</v>
       </c>
       <c r="D303" t="s">
         <v>14</v>
       </c>
       <c r="E303" t="s">
@@ -8728,100 +8728,100 @@
       </c>
       <c r="B304" t="s">
         <v>391</v>
       </c>
       <c r="C304" t="s">
         <v>9</v>
       </c>
       <c r="D304" t="s">
         <v>14</v>
       </c>
       <c r="E304" t="s">
         <v>16</v>
       </c>
       <c r="F304" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" t="s">
         <v>396</v>
       </c>
       <c r="B305" t="s">
         <v>391</v>
       </c>
       <c r="C305" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D305" t="s">
         <v>10</v>
       </c>
       <c r="E305" t="s">
         <v>16</v>
       </c>
       <c r="F305" t="s">
-        <v>206</v>
+        <v>65</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" t="s">
         <v>397</v>
       </c>
       <c r="B306" t="s">
         <v>391</v>
       </c>
       <c r="C306" t="s">
         <v>64</v>
       </c>
       <c r="D306" t="s">
         <v>14</v>
       </c>
       <c r="E306" t="s">
         <v>16</v>
       </c>
       <c r="F306" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" t="s">
         <v>398</v>
       </c>
       <c r="B307" t="s">
         <v>391</v>
       </c>
       <c r="C307" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D307" t="s">
         <v>10</v>
       </c>
       <c r="E307" t="s">
         <v>16</v>
       </c>
       <c r="F307" t="s">
-        <v>65</v>
+        <v>205</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" t="s">
         <v>399</v>
       </c>
       <c r="B308" t="s">
         <v>400</v>
       </c>
       <c r="C308" t="s">
         <v>9</v>
       </c>
       <c r="D308" t="s">
         <v>14</v>
       </c>
       <c r="E308" t="s">
         <v>16</v>
       </c>
       <c r="F308" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" t="s">
         <v>401</v>
@@ -8837,371 +8837,371 @@
       </c>
       <c r="E309" t="s">
         <v>16</v>
       </c>
       <c r="F309" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" t="s">
         <v>402</v>
       </c>
       <c r="B310" t="s">
         <v>400</v>
       </c>
       <c r="C310" t="s">
         <v>64</v>
       </c>
       <c r="D310" t="s">
         <v>14</v>
       </c>
       <c r="E310" t="s">
         <v>16</v>
       </c>
       <c r="F310" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" t="s">
         <v>403</v>
       </c>
       <c r="B311" t="s">
         <v>404</v>
       </c>
       <c r="C311" t="s">
         <v>64</v>
       </c>
       <c r="D311" t="s">
         <v>14</v>
       </c>
       <c r="E311" t="s">
         <v>16</v>
       </c>
       <c r="F311" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" t="s">
         <v>405</v>
       </c>
       <c r="B312" t="s">
         <v>406</v>
       </c>
       <c r="C312" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D312" t="s">
         <v>14</v>
       </c>
       <c r="E312" t="s">
         <v>11</v>
       </c>
       <c r="F312" t="s">
-        <v>65</v>
+        <v>12</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" t="s">
         <v>407</v>
       </c>
       <c r="B313" t="s">
         <v>406</v>
       </c>
       <c r="C313" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D313" t="s">
         <v>14</v>
       </c>
       <c r="E313" t="s">
         <v>11</v>
       </c>
       <c r="F313" t="s">
-        <v>206</v>
+        <v>65</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" t="s">
         <v>408</v>
       </c>
       <c r="B314" t="s">
         <v>406</v>
       </c>
       <c r="C314" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="D314" t="s">
         <v>14</v>
       </c>
       <c r="E314" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F314" t="s">
-        <v>12</v>
+        <v>205</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" t="s">
         <v>409</v>
       </c>
       <c r="B315" t="s">
         <v>406</v>
       </c>
       <c r="C315" t="s">
         <v>45</v>
       </c>
       <c r="D315" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E315" t="s">
         <v>16</v>
       </c>
       <c r="F315" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" t="s">
         <v>410</v>
       </c>
       <c r="B316" t="s">
         <v>406</v>
       </c>
       <c r="C316" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D316" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E316" t="s">
         <v>16</v>
       </c>
       <c r="F316" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" t="s">
         <v>411</v>
       </c>
       <c r="B317" t="s">
         <v>406</v>
       </c>
       <c r="C317" t="s">
         <v>9</v>
       </c>
       <c r="D317" t="s">
         <v>14</v>
       </c>
       <c r="E317" t="s">
         <v>16</v>
       </c>
       <c r="F317" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" t="s">
         <v>412</v>
       </c>
       <c r="B318" t="s">
         <v>406</v>
       </c>
       <c r="C318" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D318" t="s">
         <v>14</v>
       </c>
       <c r="E318" t="s">
         <v>16</v>
       </c>
       <c r="F318" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" t="s">
         <v>413</v>
       </c>
       <c r="B319" t="s">
         <v>406</v>
       </c>
       <c r="C319" t="s">
         <v>9</v>
       </c>
       <c r="D319" t="s">
         <v>10</v>
       </c>
       <c r="E319" t="s">
         <v>16</v>
       </c>
       <c r="F319" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" t="s">
         <v>414</v>
       </c>
       <c r="B320" t="s">
         <v>406</v>
       </c>
       <c r="C320" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D320" t="s">
         <v>14</v>
       </c>
       <c r="E320" t="s">
         <v>16</v>
       </c>
       <c r="F320" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" t="s">
         <v>415</v>
       </c>
       <c r="B321" t="s">
         <v>406</v>
       </c>
       <c r="C321" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D321" t="s">
         <v>14</v>
       </c>
       <c r="E321" t="s">
         <v>16</v>
       </c>
       <c r="F321" t="s">
-        <v>206</v>
+        <v>65</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" t="s">
         <v>416</v>
       </c>
       <c r="B322" t="s">
         <v>406</v>
       </c>
       <c r="C322" t="s">
         <v>64</v>
       </c>
       <c r="D322" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E322" t="s">
         <v>16</v>
       </c>
       <c r="F322" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" t="s">
         <v>417</v>
       </c>
       <c r="B323" t="s">
         <v>406</v>
       </c>
       <c r="C323" t="s">
         <v>64</v>
       </c>
       <c r="D323" t="s">
         <v>10</v>
       </c>
       <c r="E323" t="s">
         <v>16</v>
       </c>
       <c r="F323" t="s">
-        <v>228</v>
+        <v>205</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" t="s">
         <v>418</v>
       </c>
       <c r="B324" t="s">
         <v>406</v>
       </c>
       <c r="C324" t="s">
-        <v>64</v>
+        <v>241</v>
       </c>
       <c r="D324" t="s">
         <v>14</v>
       </c>
       <c r="E324" t="s">
-        <v>67</v>
+        <v>16</v>
       </c>
       <c r="F324" t="s">
-        <v>65</v>
+        <v>205</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" t="s">
         <v>419</v>
       </c>
       <c r="B325" t="s">
         <v>406</v>
       </c>
       <c r="C325" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="D325" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E325" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F325" t="s">
-        <v>12</v>
+        <v>228</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" t="s">
         <v>420</v>
       </c>
       <c r="B326" t="s">
         <v>406</v>
       </c>
       <c r="C326" t="s">
-        <v>241</v>
+        <v>64</v>
       </c>
       <c r="D326" t="s">
         <v>14</v>
       </c>
       <c r="E326" t="s">
-        <v>16</v>
+        <v>67</v>
       </c>
       <c r="F326" t="s">
-        <v>206</v>
+        <v>65</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" t="s">
         <v>421</v>
       </c>
       <c r="B327" t="s">
         <v>422</v>
       </c>
       <c r="C327" t="s">
         <v>45</v>
       </c>
       <c r="D327" t="s">
         <v>14</v>
       </c>
       <c r="E327" t="s">
         <v>16</v>
       </c>
       <c r="F327" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" t="s">
         <v>423</v>
@@ -9217,82 +9217,82 @@
       </c>
       <c r="E328" t="s">
         <v>16</v>
       </c>
       <c r="F328" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" t="s">
         <v>424</v>
       </c>
       <c r="B329" t="s">
         <v>422</v>
       </c>
       <c r="C329" t="s">
         <v>64</v>
       </c>
       <c r="D329" t="s">
         <v>14</v>
       </c>
       <c r="E329" t="s">
         <v>16</v>
       </c>
       <c r="F329" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" t="s">
         <v>425</v>
       </c>
       <c r="B330" t="s">
         <v>426</v>
       </c>
       <c r="C330" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D330" t="s">
         <v>14</v>
       </c>
       <c r="E330" t="s">
         <v>11</v>
       </c>
       <c r="F330" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" t="s">
         <v>427</v>
       </c>
       <c r="B331" t="s">
         <v>426</v>
       </c>
       <c r="C331" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D331" t="s">
         <v>14</v>
       </c>
       <c r="E331" t="s">
         <v>11</v>
       </c>
       <c r="F331" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" t="s">
         <v>428</v>
       </c>
       <c r="B332" t="s">
         <v>426</v>
       </c>
       <c r="C332" t="s">
         <v>9</v>
       </c>
       <c r="D332" t="s">
         <v>14</v>
       </c>
       <c r="E332" t="s">
@@ -9317,331 +9317,331 @@
       </c>
       <c r="E333" t="s">
         <v>11</v>
       </c>
       <c r="F333" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" t="s">
         <v>430</v>
       </c>
       <c r="B334" t="s">
         <v>426</v>
       </c>
       <c r="C334" t="s">
         <v>64</v>
       </c>
       <c r="D334" t="s">
         <v>14</v>
       </c>
       <c r="E334" t="s">
         <v>11</v>
       </c>
       <c r="F334" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" t="s">
         <v>431</v>
       </c>
       <c r="B335" t="s">
         <v>426</v>
       </c>
       <c r="C335" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="D335" t="s">
         <v>14</v>
       </c>
       <c r="E335" t="s">
         <v>11</v>
       </c>
       <c r="F335" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" t="s">
         <v>432</v>
       </c>
       <c r="B336" t="s">
         <v>426</v>
       </c>
       <c r="C336" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D336" t="s">
         <v>10</v>
       </c>
       <c r="E336" t="s">
         <v>16</v>
       </c>
       <c r="F336" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" t="s">
         <v>433</v>
       </c>
       <c r="B337" t="s">
         <v>426</v>
       </c>
       <c r="C337" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D337" t="s">
         <v>14</v>
       </c>
       <c r="E337" t="s">
         <v>16</v>
       </c>
       <c r="F337" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" t="s">
         <v>434</v>
       </c>
       <c r="B338" t="s">
         <v>426</v>
       </c>
       <c r="C338" t="s">
         <v>9</v>
       </c>
       <c r="D338" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E338" t="s">
         <v>16</v>
       </c>
       <c r="F338" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" t="s">
         <v>435</v>
       </c>
       <c r="B339" t="s">
         <v>426</v>
       </c>
       <c r="C339" t="s">
         <v>45</v>
       </c>
       <c r="D339" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E339" t="s">
         <v>16</v>
       </c>
       <c r="F339" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" t="s">
         <v>436</v>
       </c>
       <c r="B340" t="s">
         <v>426</v>
       </c>
       <c r="C340" t="s">
         <v>9</v>
       </c>
       <c r="D340" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E340" t="s">
         <v>16</v>
       </c>
       <c r="F340" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" t="s">
         <v>437</v>
       </c>
       <c r="B341" t="s">
         <v>426</v>
       </c>
       <c r="C341" t="s">
         <v>9</v>
       </c>
       <c r="D341" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E341" t="s">
         <v>16</v>
       </c>
       <c r="F341" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" t="s">
         <v>438</v>
       </c>
       <c r="B342" t="s">
         <v>426</v>
       </c>
       <c r="C342" t="s">
         <v>9</v>
       </c>
       <c r="D342" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E342" t="s">
         <v>16</v>
       </c>
       <c r="F342" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" t="s">
         <v>439</v>
       </c>
       <c r="B343" t="s">
         <v>426</v>
       </c>
       <c r="C343" t="s">
         <v>64</v>
       </c>
       <c r="D343" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E343" t="s">
         <v>16</v>
       </c>
       <c r="F343" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" t="s">
         <v>440</v>
       </c>
       <c r="B344" t="s">
         <v>426</v>
       </c>
       <c r="C344" t="s">
         <v>9</v>
       </c>
       <c r="D344" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E344" t="s">
         <v>16</v>
       </c>
       <c r="F344" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" t="s">
         <v>441</v>
       </c>
       <c r="B345" t="s">
         <v>426</v>
       </c>
       <c r="C345" t="s">
         <v>64</v>
       </c>
       <c r="D345" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E345" t="s">
         <v>16</v>
       </c>
       <c r="F345" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" t="s">
         <v>442</v>
       </c>
       <c r="B346" t="s">
         <v>426</v>
       </c>
       <c r="C346" t="s">
-        <v>241</v>
+        <v>64</v>
       </c>
       <c r="D346" t="s">
         <v>14</v>
       </c>
       <c r="E346" t="s">
         <v>16</v>
       </c>
       <c r="F346" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" t="s">
         <v>443</v>
       </c>
       <c r="B347" t="s">
         <v>426</v>
       </c>
       <c r="C347" t="s">
+        <v>207</v>
+      </c>
+      <c r="D347" t="s">
+        <v>14</v>
+      </c>
+      <c r="E347" t="s">
+        <v>16</v>
+      </c>
+      <c r="F347" t="s">
         <v>205</v>
-      </c>
-[...7 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" t="s">
         <v>444</v>
       </c>
       <c r="B348" t="s">
         <v>426</v>
       </c>
       <c r="C348" t="s">
-        <v>64</v>
+        <v>241</v>
       </c>
       <c r="D348" t="s">
         <v>14</v>
       </c>
       <c r="E348" t="s">
         <v>16</v>
       </c>
       <c r="F348" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" t="s">
         <v>445</v>
       </c>
       <c r="B349" t="s">
         <v>426</v>
       </c>
       <c r="C349" t="s">
         <v>64</v>
       </c>
       <c r="D349" t="s">
         <v>10</v>
       </c>
       <c r="E349" t="s">
         <v>16</v>
       </c>
       <c r="F349" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" t="s">
         <v>446</v>
@@ -9657,111 +9657,111 @@
       </c>
       <c r="E350" t="s">
         <v>67</v>
       </c>
       <c r="F350" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" t="s">
         <v>447</v>
       </c>
       <c r="B351" t="s">
         <v>426</v>
       </c>
       <c r="C351" t="s">
         <v>9</v>
       </c>
       <c r="D351" t="s">
         <v>14</v>
       </c>
       <c r="E351" t="s">
         <v>67</v>
       </c>
       <c r="F351" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" t="s">
         <v>448</v>
       </c>
       <c r="B352" t="s">
         <v>426</v>
       </c>
       <c r="C352" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D352" t="s">
         <v>14</v>
       </c>
       <c r="E352" t="s">
         <v>67</v>
       </c>
       <c r="F352" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" t="s">
         <v>449</v>
       </c>
       <c r="B353" t="s">
         <v>426</v>
       </c>
       <c r="C353" t="s">
         <v>9</v>
       </c>
       <c r="D353" t="s">
         <v>14</v>
       </c>
       <c r="E353" t="s">
         <v>67</v>
       </c>
       <c r="F353" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" t="s">
         <v>450</v>
       </c>
       <c r="B354" t="s">
         <v>426</v>
       </c>
       <c r="C354" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D354" t="s">
         <v>14</v>
       </c>
       <c r="E354" t="s">
         <v>67</v>
       </c>
       <c r="F354" t="s">
-        <v>12</v>
+        <v>65</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" t="s">
         <v>451</v>
       </c>
       <c r="B355" t="s">
         <v>452</v>
       </c>
       <c r="C355" t="s">
         <v>45</v>
       </c>
       <c r="D355" t="s">
         <v>14</v>
       </c>
       <c r="E355" t="s">
         <v>16</v>
       </c>
       <c r="F355" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" t="s">
         <v>453</v>
@@ -9777,231 +9777,231 @@
       </c>
       <c r="E356" t="s">
         <v>16</v>
       </c>
       <c r="F356" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" t="s">
         <v>454</v>
       </c>
       <c r="B357" t="s">
         <v>452</v>
       </c>
       <c r="C357" t="s">
         <v>64</v>
       </c>
       <c r="D357" t="s">
         <v>14</v>
       </c>
       <c r="E357" t="s">
         <v>16</v>
       </c>
       <c r="F357" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" t="s">
         <v>455</v>
       </c>
       <c r="B358" t="s">
         <v>456</v>
       </c>
       <c r="C358" t="s">
         <v>45</v>
       </c>
       <c r="D358" t="s">
         <v>10</v>
       </c>
       <c r="E358" t="s">
         <v>16</v>
       </c>
       <c r="F358" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" t="s">
         <v>457</v>
       </c>
       <c r="B359" t="s">
         <v>456</v>
       </c>
       <c r="C359" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D359" t="s">
         <v>14</v>
       </c>
       <c r="E359" t="s">
         <v>16</v>
       </c>
       <c r="F359" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" t="s">
         <v>458</v>
       </c>
       <c r="B360" t="s">
         <v>456</v>
       </c>
       <c r="C360" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D360" t="s">
         <v>14</v>
       </c>
       <c r="E360" t="s">
         <v>16</v>
       </c>
       <c r="F360" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" t="s">
         <v>459</v>
       </c>
       <c r="B361" t="s">
         <v>456</v>
       </c>
       <c r="C361" t="s">
         <v>9</v>
       </c>
       <c r="D361" t="s">
         <v>14</v>
       </c>
       <c r="E361" t="s">
         <v>16</v>
       </c>
       <c r="F361" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" t="s">
         <v>460</v>
       </c>
       <c r="B362" t="s">
         <v>456</v>
       </c>
       <c r="C362" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D362" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E362" t="s">
         <v>16</v>
       </c>
       <c r="F362" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" t="s">
         <v>461</v>
       </c>
       <c r="B363" t="s">
         <v>456</v>
       </c>
       <c r="C363" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D363" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E363" t="s">
         <v>16</v>
       </c>
       <c r="F363" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" t="s">
         <v>462</v>
       </c>
       <c r="B364" t="s">
         <v>456</v>
       </c>
       <c r="C364" t="s">
         <v>64</v>
       </c>
       <c r="D364" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E364" t="s">
         <v>16</v>
       </c>
       <c r="F364" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" t="s">
         <v>463</v>
       </c>
       <c r="B365" t="s">
         <v>456</v>
       </c>
       <c r="C365" t="s">
         <v>9</v>
       </c>
       <c r="D365" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E365" t="s">
         <v>16</v>
       </c>
       <c r="F365" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" t="s">
         <v>464</v>
       </c>
       <c r="B366" t="s">
         <v>456</v>
       </c>
       <c r="C366" t="s">
         <v>64</v>
       </c>
       <c r="D366" t="s">
         <v>14</v>
       </c>
       <c r="E366" t="s">
         <v>16</v>
       </c>
       <c r="F366" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" t="s">
         <v>465</v>
       </c>
       <c r="B367" t="s">
         <v>456</v>
       </c>
       <c r="C367" t="s">
         <v>64</v>
       </c>
       <c r="D367" t="s">
         <v>10</v>
       </c>
       <c r="E367" t="s">
         <v>16</v>
       </c>
       <c r="F367" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" t="s">
         <v>466</v>
@@ -10031,148 +10031,148 @@
       </c>
       <c r="C369" t="s">
         <v>45</v>
       </c>
       <c r="D369" t="s">
         <v>14</v>
       </c>
       <c r="E369" t="s">
         <v>16</v>
       </c>
       <c r="F369" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" t="s">
         <v>469</v>
       </c>
       <c r="B370" t="s">
         <v>468</v>
       </c>
       <c r="C370" t="s">
         <v>9</v>
       </c>
       <c r="D370" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E370" t="s">
         <v>16</v>
       </c>
       <c r="F370" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" t="s">
         <v>470</v>
       </c>
       <c r="B371" t="s">
         <v>468</v>
       </c>
       <c r="C371" t="s">
         <v>9</v>
       </c>
       <c r="D371" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E371" t="s">
         <v>16</v>
       </c>
       <c r="F371" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" t="s">
         <v>471</v>
       </c>
       <c r="B372" t="s">
         <v>468</v>
       </c>
       <c r="C372" t="s">
         <v>64</v>
       </c>
       <c r="D372" t="s">
         <v>14</v>
       </c>
       <c r="E372" t="s">
         <v>16</v>
       </c>
       <c r="F372" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" t="s">
         <v>472</v>
       </c>
       <c r="B373" t="s">
         <v>473</v>
       </c>
       <c r="C373" t="s">
         <v>45</v>
       </c>
       <c r="D373" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E373" t="s">
         <v>16</v>
       </c>
       <c r="F373" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" t="s">
         <v>474</v>
       </c>
       <c r="B374" t="s">
         <v>473</v>
       </c>
       <c r="C374" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D374" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E374" t="s">
         <v>16</v>
       </c>
       <c r="F374" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" t="s">
         <v>475</v>
       </c>
       <c r="B375" t="s">
         <v>473</v>
       </c>
       <c r="C375" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D375" t="s">
         <v>14</v>
       </c>
       <c r="E375" t="s">
         <v>16</v>
       </c>
       <c r="F375" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" t="s">
         <v>476</v>
       </c>
       <c r="B376" t="s">
         <v>473</v>
       </c>
       <c r="C376" t="s">
         <v>9</v>
       </c>
       <c r="D376" t="s">
         <v>14</v>
       </c>
       <c r="E376" t="s">
@@ -10211,97 +10211,97 @@
       </c>
       <c r="C378" t="s">
         <v>64</v>
       </c>
       <c r="D378" t="s">
         <v>14</v>
       </c>
       <c r="E378" t="s">
         <v>16</v>
       </c>
       <c r="F378" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" t="s">
         <v>479</v>
       </c>
       <c r="B379" t="s">
         <v>473</v>
       </c>
       <c r="C379" t="s">
         <v>64</v>
       </c>
       <c r="D379" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E379" t="s">
         <v>16</v>
       </c>
       <c r="F379" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" t="s">
         <v>480</v>
       </c>
       <c r="B380" t="s">
         <v>473</v>
       </c>
       <c r="C380" t="s">
         <v>64</v>
       </c>
       <c r="D380" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E380" t="s">
         <v>16</v>
       </c>
       <c r="F380" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" t="s">
         <v>481</v>
       </c>
       <c r="B381" t="s">
         <v>473</v>
       </c>
       <c r="C381" t="s">
         <v>64</v>
       </c>
       <c r="D381" t="s">
         <v>14</v>
       </c>
       <c r="E381" t="s">
         <v>67</v>
       </c>
       <c r="F381" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" t="s">
         <v>482</v>
       </c>
       <c r="B382" t="s">
         <v>483</v>
       </c>
       <c r="C382" t="s">
         <v>45</v>
       </c>
       <c r="D382" t="s">
         <v>14</v>
       </c>
       <c r="E382" t="s">
         <v>11</v>
       </c>
       <c r="F382" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" t="s">
         <v>484</v>
@@ -10388,71 +10388,71 @@
       </c>
       <c r="B387" t="s">
         <v>483</v>
       </c>
       <c r="C387" t="s">
         <v>9</v>
       </c>
       <c r="D387" t="s">
         <v>10</v>
       </c>
       <c r="E387" t="s">
         <v>16</v>
       </c>
       <c r="F387" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" t="s">
         <v>489</v>
       </c>
       <c r="B388" t="s">
         <v>483</v>
       </c>
       <c r="C388" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D388" t="s">
         <v>14</v>
       </c>
       <c r="E388" t="s">
         <v>16</v>
       </c>
       <c r="F388" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" t="s">
         <v>490</v>
       </c>
       <c r="B389" t="s">
         <v>483</v>
       </c>
       <c r="C389" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D389" t="s">
         <v>14</v>
       </c>
       <c r="E389" t="s">
         <v>16</v>
       </c>
       <c r="F389" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" t="s">
         <v>491</v>
       </c>
       <c r="B390" t="s">
         <v>483</v>
       </c>
       <c r="C390" t="s">
         <v>9</v>
       </c>
       <c r="D390" t="s">
         <v>14</v>
       </c>
       <c r="E390" t="s">
@@ -10488,320 +10488,320 @@
       </c>
       <c r="B392" t="s">
         <v>483</v>
       </c>
       <c r="C392" t="s">
         <v>9</v>
       </c>
       <c r="D392" t="s">
         <v>14</v>
       </c>
       <c r="E392" t="s">
         <v>16</v>
       </c>
       <c r="F392" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" t="s">
         <v>494</v>
       </c>
       <c r="B393" t="s">
         <v>483</v>
       </c>
       <c r="C393" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D393" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E393" t="s">
         <v>16</v>
       </c>
       <c r="F393" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" t="s">
         <v>495</v>
       </c>
       <c r="B394" t="s">
         <v>483</v>
       </c>
       <c r="C394" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D394" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E394" t="s">
         <v>16</v>
       </c>
       <c r="F394" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" t="s">
         <v>496</v>
       </c>
       <c r="B395" t="s">
         <v>483</v>
       </c>
       <c r="C395" t="s">
         <v>64</v>
       </c>
       <c r="D395" t="s">
         <v>14</v>
       </c>
       <c r="E395" t="s">
         <v>16</v>
       </c>
       <c r="F395" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" t="s">
         <v>497</v>
       </c>
       <c r="B396" t="s">
         <v>483</v>
       </c>
       <c r="C396" t="s">
         <v>64</v>
       </c>
       <c r="D396" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="E396" t="s">
         <v>16</v>
       </c>
       <c r="F396" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" t="s">
         <v>498</v>
       </c>
       <c r="B397" t="s">
         <v>483</v>
       </c>
       <c r="C397" t="s">
         <v>64</v>
       </c>
       <c r="D397" t="s">
         <v>10</v>
       </c>
       <c r="E397" t="s">
         <v>16</v>
       </c>
       <c r="F397" t="s">
-        <v>228</v>
+        <v>205</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" t="s">
         <v>499</v>
       </c>
       <c r="B398" t="s">
         <v>483</v>
       </c>
       <c r="C398" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="D398" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E398" t="s">
-        <v>67</v>
+        <v>16</v>
       </c>
       <c r="F398" t="s">
-        <v>12</v>
+        <v>228</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" t="s">
         <v>500</v>
       </c>
       <c r="B399" t="s">
         <v>483</v>
       </c>
       <c r="C399" t="s">
-        <v>64</v>
+        <v>45</v>
       </c>
       <c r="D399" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E399" t="s">
-        <v>16</v>
+        <v>67</v>
       </c>
       <c r="F399" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" t="s">
         <v>501</v>
       </c>
       <c r="B400" t="s">
         <v>483</v>
       </c>
       <c r="C400" t="s">
         <v>9</v>
       </c>
       <c r="D400" t="s">
         <v>14</v>
       </c>
       <c r="E400" t="s">
         <v>67</v>
       </c>
       <c r="F400" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" t="s">
         <v>502</v>
       </c>
       <c r="B401" t="s">
         <v>503</v>
       </c>
       <c r="C401" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D401" t="s">
         <v>14</v>
       </c>
       <c r="E401" t="s">
         <v>16</v>
       </c>
       <c r="F401" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" t="s">
         <v>504</v>
       </c>
       <c r="B402" t="s">
         <v>503</v>
       </c>
       <c r="C402" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D402" t="s">
         <v>14</v>
       </c>
       <c r="E402" t="s">
         <v>16</v>
       </c>
       <c r="F402" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" t="s">
         <v>505</v>
       </c>
       <c r="B403" t="s">
         <v>503</v>
       </c>
       <c r="C403" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D403" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E403" t="s">
         <v>16</v>
       </c>
       <c r="F403" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" t="s">
         <v>506</v>
       </c>
       <c r="B404" t="s">
         <v>503</v>
       </c>
       <c r="C404" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D404" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E404" t="s">
         <v>16</v>
       </c>
       <c r="F404" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" t="s">
         <v>507</v>
       </c>
       <c r="B405" t="s">
         <v>503</v>
       </c>
       <c r="C405" t="s">
         <v>9</v>
       </c>
       <c r="D405" t="s">
         <v>14</v>
       </c>
       <c r="E405" t="s">
         <v>16</v>
       </c>
       <c r="F405" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" t="s">
         <v>508</v>
       </c>
       <c r="B406" t="s">
         <v>503</v>
       </c>
       <c r="C406" t="s">
         <v>64</v>
       </c>
       <c r="D406" t="s">
         <v>14</v>
       </c>
       <c r="E406" t="s">
         <v>16</v>
       </c>
       <c r="F406" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" t="s">
         <v>509</v>
       </c>
       <c r="B407" t="s">
         <v>503</v>
       </c>
       <c r="C407" t="s">
         <v>45</v>
       </c>
       <c r="D407" t="s">
         <v>14</v>
       </c>
       <c r="E407" t="s">
         <v>67</v>
       </c>
       <c r="F407" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" t="s">
         <v>510</v>
@@ -10848,54 +10848,54 @@
       </c>
       <c r="B410" t="s">
         <v>511</v>
       </c>
       <c r="C410" t="s">
         <v>9</v>
       </c>
       <c r="D410" t="s">
         <v>14</v>
       </c>
       <c r="E410" t="s">
         <v>16</v>
       </c>
       <c r="F410" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" t="s">
         <v>514</v>
       </c>
       <c r="B411" t="s">
         <v>511</v>
       </c>
       <c r="C411" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D411" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E411" t="s">
         <v>16</v>
       </c>
       <c r="F411" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" t="s">
         <v>515</v>
       </c>
       <c r="B412" t="s">
         <v>511</v>
       </c>
       <c r="C412" t="s">
         <v>64</v>
       </c>
       <c r="D412" t="s">
         <v>14</v>
       </c>
       <c r="E412" t="s">
         <v>16</v>
       </c>
       <c r="F412" t="s">
@@ -10908,80 +10908,80 @@
       </c>
       <c r="B413" t="s">
         <v>511</v>
       </c>
       <c r="C413" t="s">
         <v>9</v>
       </c>
       <c r="D413" t="s">
         <v>10</v>
       </c>
       <c r="E413" t="s">
         <v>16</v>
       </c>
       <c r="F413" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" t="s">
         <v>517</v>
       </c>
       <c r="B414" t="s">
         <v>511</v>
       </c>
       <c r="C414" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D414" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E414" t="s">
         <v>16</v>
       </c>
       <c r="F414" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" t="s">
         <v>518</v>
       </c>
       <c r="B415" t="s">
         <v>511</v>
       </c>
       <c r="C415" t="s">
         <v>64</v>
       </c>
       <c r="D415" t="s">
         <v>14</v>
       </c>
       <c r="E415" t="s">
         <v>16</v>
       </c>
       <c r="F415" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" t="s">
         <v>519</v>
       </c>
       <c r="B416" t="s">
         <v>511</v>
       </c>
       <c r="C416" t="s">
         <v>64</v>
       </c>
       <c r="D416" t="s">
         <v>10</v>
       </c>
       <c r="E416" t="s">
         <v>16</v>
       </c>
       <c r="F416" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" t="s">
         <v>520</v>
@@ -11048,71 +11048,71 @@
       </c>
       <c r="B420" t="s">
         <v>523</v>
       </c>
       <c r="C420" t="s">
         <v>9</v>
       </c>
       <c r="D420" t="s">
         <v>14</v>
       </c>
       <c r="E420" t="s">
         <v>16</v>
       </c>
       <c r="F420" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" t="s">
         <v>526</v>
       </c>
       <c r="B421" t="s">
         <v>523</v>
       </c>
       <c r="C421" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D421" t="s">
         <v>10</v>
       </c>
       <c r="E421" t="s">
         <v>16</v>
       </c>
       <c r="F421" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" t="s">
         <v>527</v>
       </c>
       <c r="B422" t="s">
         <v>523</v>
       </c>
       <c r="C422" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D422" t="s">
         <v>10</v>
       </c>
       <c r="E422" t="s">
         <v>16</v>
       </c>
       <c r="F422" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" t="s">
         <v>528</v>
       </c>
       <c r="B423" t="s">
         <v>523</v>
       </c>
       <c r="C423" t="s">
         <v>9</v>
       </c>
       <c r="D423" t="s">
         <v>14</v>
       </c>
       <c r="E423" t="s">
@@ -11148,100 +11148,100 @@
       </c>
       <c r="B425" t="s">
         <v>523</v>
       </c>
       <c r="C425" t="s">
         <v>64</v>
       </c>
       <c r="D425" t="s">
         <v>14</v>
       </c>
       <c r="E425" t="s">
         <v>16</v>
       </c>
       <c r="F425" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" t="s">
         <v>531</v>
       </c>
       <c r="B426" t="s">
         <v>523</v>
       </c>
       <c r="C426" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D426" t="s">
         <v>10</v>
       </c>
       <c r="E426" t="s">
         <v>16</v>
       </c>
       <c r="F426" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" t="s">
         <v>532</v>
       </c>
       <c r="B427" t="s">
         <v>523</v>
       </c>
       <c r="C427" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D427" t="s">
         <v>10</v>
       </c>
       <c r="E427" t="s">
         <v>16</v>
       </c>
       <c r="F427" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" t="s">
         <v>533</v>
       </c>
       <c r="B428" t="s">
         <v>523</v>
       </c>
       <c r="C428" t="s">
         <v>64</v>
       </c>
       <c r="D428" t="s">
         <v>14</v>
       </c>
       <c r="E428" t="s">
         <v>16</v>
       </c>
       <c r="F428" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" t="s">
         <v>534</v>
       </c>
       <c r="B429" t="s">
         <v>523</v>
       </c>
       <c r="C429" t="s">
         <v>64</v>
       </c>
       <c r="D429" t="s">
         <v>10</v>
       </c>
       <c r="E429" t="s">
         <v>16</v>
       </c>
       <c r="F429" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" t="s">
         <v>535</v>
@@ -11254,288 +11254,288 @@
       </c>
       <c r="D430" t="s">
         <v>14</v>
       </c>
       <c r="E430" t="s">
         <v>67</v>
       </c>
       <c r="F430" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" t="s">
         <v>536</v>
       </c>
       <c r="B431" t="s">
         <v>537</v>
       </c>
       <c r="C431" t="s">
         <v>9</v>
       </c>
       <c r="D431" t="s">
         <v>14</v>
       </c>
       <c r="E431" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F431" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" t="s">
         <v>538</v>
       </c>
       <c r="B432" t="s">
         <v>537</v>
       </c>
       <c r="C432" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D432" t="s">
         <v>14</v>
       </c>
       <c r="E432" t="s">
         <v>16</v>
       </c>
       <c r="F432" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433" t="s">
         <v>539</v>
       </c>
       <c r="B433" t="s">
         <v>537</v>
       </c>
       <c r="C433" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D433" t="s">
         <v>14</v>
       </c>
       <c r="E433" t="s">
         <v>16</v>
       </c>
       <c r="F433" t="s">
-        <v>65</v>
+        <v>12</v>
       </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434" t="s">
         <v>540</v>
       </c>
       <c r="B434" t="s">
         <v>537</v>
       </c>
       <c r="C434" t="s">
         <v>64</v>
       </c>
       <c r="D434" t="s">
         <v>14</v>
       </c>
       <c r="E434" t="s">
         <v>16</v>
       </c>
       <c r="F434" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435" t="s">
         <v>541</v>
       </c>
       <c r="B435" t="s">
         <v>537</v>
       </c>
       <c r="C435" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D435" t="s">
         <v>14</v>
       </c>
       <c r="E435" t="s">
         <v>16</v>
       </c>
       <c r="F435" t="s">
-        <v>206</v>
+        <v>65</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" t="s">
         <v>542</v>
       </c>
       <c r="B436" t="s">
         <v>537</v>
       </c>
       <c r="C436" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D436" t="s">
         <v>14</v>
       </c>
       <c r="E436" t="s">
-        <v>67</v>
+        <v>16</v>
       </c>
       <c r="F436" t="s">
-        <v>65</v>
+        <v>205</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" t="s">
         <v>543</v>
       </c>
       <c r="B437" t="s">
         <v>537</v>
       </c>
       <c r="C437" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D437" t="s">
         <v>14</v>
       </c>
       <c r="E437" t="s">
         <v>67</v>
       </c>
       <c r="F437" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" t="s">
         <v>544</v>
       </c>
       <c r="B438" t="s">
         <v>537</v>
       </c>
       <c r="C438" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D438" t="s">
         <v>14</v>
       </c>
       <c r="E438" t="s">
-        <v>11</v>
+        <v>67</v>
       </c>
       <c r="F438" t="s">
-        <v>12</v>
+        <v>65</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" t="s">
         <v>545</v>
       </c>
       <c r="B439" t="s">
         <v>546</v>
       </c>
       <c r="C439" t="s">
         <v>45</v>
       </c>
       <c r="D439" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E439" t="s">
         <v>11</v>
       </c>
       <c r="F439" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" t="s">
         <v>547</v>
       </c>
       <c r="B440" t="s">
         <v>546</v>
       </c>
       <c r="C440" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D440" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="E440" t="s">
         <v>11</v>
       </c>
       <c r="F440" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" t="s">
         <v>548</v>
       </c>
       <c r="B441" t="s">
         <v>546</v>
       </c>
       <c r="C441" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D441" t="s">
-        <v>10</v>
+        <v>54</v>
       </c>
       <c r="E441" t="s">
         <v>11</v>
       </c>
       <c r="F441" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" t="s">
         <v>549</v>
       </c>
       <c r="B442" t="s">
         <v>546</v>
       </c>
       <c r="C442" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D442" t="s">
         <v>14</v>
       </c>
       <c r="E442" t="s">
         <v>11</v>
       </c>
       <c r="F442" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="443" spans="1:6">
       <c r="A443" t="s">
         <v>550</v>
       </c>
       <c r="B443" t="s">
         <v>546</v>
       </c>
       <c r="C443" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D443" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E443" t="s">
         <v>11</v>
       </c>
       <c r="F443" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444" t="s">
         <v>551</v>
       </c>
       <c r="B444" t="s">
         <v>546</v>
       </c>
       <c r="C444" t="s">
         <v>9</v>
       </c>
       <c r="D444" t="s">
         <v>14</v>
       </c>
       <c r="E444" t="s">
         <v>11</v>
       </c>
       <c r="F444" t="s">
@@ -11577,811 +11577,811 @@
       </c>
       <c r="E446" t="s">
         <v>11</v>
       </c>
       <c r="F446" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" t="s">
         <v>554</v>
       </c>
       <c r="B447" t="s">
         <v>546</v>
       </c>
       <c r="C447" t="s">
         <v>64</v>
       </c>
       <c r="D447" t="s">
         <v>14</v>
       </c>
       <c r="E447" t="s">
         <v>11</v>
       </c>
       <c r="F447" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448" t="s">
         <v>555</v>
       </c>
       <c r="B448" t="s">
         <v>546</v>
       </c>
       <c r="C448" t="s">
         <v>64</v>
       </c>
       <c r="D448" t="s">
-        <v>10</v>
+        <v>54</v>
       </c>
       <c r="E448" t="s">
         <v>11</v>
       </c>
       <c r="F448" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" t="s">
         <v>556</v>
       </c>
       <c r="B449" t="s">
         <v>546</v>
       </c>
       <c r="C449" t="s">
         <v>64</v>
       </c>
       <c r="D449" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="E449" t="s">
         <v>11</v>
       </c>
       <c r="F449" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" t="s">
         <v>557</v>
       </c>
       <c r="B450" t="s">
         <v>546</v>
       </c>
       <c r="C450" t="s">
         <v>558</v>
       </c>
       <c r="D450" t="s">
         <v>10</v>
       </c>
       <c r="E450" t="s">
         <v>11</v>
       </c>
       <c r="F450" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="A451" t="s">
         <v>560</v>
       </c>
       <c r="B451" t="s">
         <v>546</v>
       </c>
       <c r="C451" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D451" t="s">
         <v>10</v>
       </c>
       <c r="E451" t="s">
         <v>16</v>
       </c>
       <c r="F451" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" t="s">
         <v>561</v>
       </c>
       <c r="B452" t="s">
         <v>546</v>
       </c>
       <c r="C452" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D452" t="s">
         <v>10</v>
       </c>
       <c r="E452" t="s">
         <v>16</v>
       </c>
       <c r="F452" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="453" spans="1:6">
       <c r="A453" t="s">
         <v>562</v>
       </c>
       <c r="B453" t="s">
         <v>546</v>
       </c>
       <c r="C453" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="D453" t="s">
         <v>14</v>
       </c>
       <c r="E453" t="s">
         <v>16</v>
       </c>
       <c r="F453" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="454" spans="1:6">
       <c r="A454" t="s">
         <v>563</v>
       </c>
       <c r="B454" t="s">
         <v>546</v>
       </c>
       <c r="C454" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D454" t="s">
         <v>14</v>
       </c>
       <c r="E454" t="s">
         <v>16</v>
       </c>
       <c r="F454" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="455" spans="1:6">
       <c r="A455" t="s">
         <v>564</v>
       </c>
       <c r="B455" t="s">
         <v>546</v>
       </c>
       <c r="C455" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D455" t="s">
         <v>14</v>
       </c>
       <c r="E455" t="s">
         <v>16</v>
       </c>
       <c r="F455" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="456" spans="1:6">
       <c r="A456" t="s">
         <v>565</v>
       </c>
       <c r="B456" t="s">
         <v>546</v>
       </c>
       <c r="C456" t="s">
-        <v>61</v>
+        <v>9</v>
       </c>
       <c r="D456" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E456" t="s">
         <v>16</v>
       </c>
       <c r="F456" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="457" spans="1:6">
       <c r="A457" t="s">
         <v>566</v>
       </c>
       <c r="B457" t="s">
         <v>546</v>
       </c>
       <c r="C457" t="s">
-        <v>9</v>
+        <v>61</v>
       </c>
       <c r="D457" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E457" t="s">
         <v>16</v>
       </c>
       <c r="F457" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="458" spans="1:6">
       <c r="A458" t="s">
         <v>567</v>
       </c>
       <c r="B458" t="s">
         <v>546</v>
       </c>
       <c r="C458" t="s">
         <v>9</v>
       </c>
       <c r="D458" t="s">
         <v>14</v>
       </c>
       <c r="E458" t="s">
         <v>16</v>
       </c>
       <c r="F458" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="459" spans="1:6">
       <c r="A459" t="s">
         <v>568</v>
       </c>
       <c r="B459" t="s">
         <v>546</v>
       </c>
       <c r="C459" t="s">
-        <v>205</v>
+        <v>9</v>
       </c>
       <c r="D459" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E459" t="s">
         <v>16</v>
       </c>
       <c r="F459" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="460" spans="1:6">
       <c r="A460" t="s">
         <v>569</v>
       </c>
       <c r="B460" t="s">
         <v>546</v>
       </c>
       <c r="C460" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D460" t="s">
         <v>14</v>
       </c>
       <c r="E460" t="s">
         <v>16</v>
       </c>
       <c r="F460" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="461" spans="1:6">
       <c r="A461" t="s">
         <v>570</v>
       </c>
       <c r="B461" t="s">
         <v>546</v>
       </c>
       <c r="C461" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D461" t="s">
         <v>14</v>
       </c>
       <c r="E461" t="s">
         <v>16</v>
       </c>
       <c r="F461" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" t="s">
         <v>571</v>
       </c>
       <c r="B462" t="s">
         <v>546</v>
       </c>
       <c r="C462" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D462" t="s">
         <v>10</v>
       </c>
       <c r="E462" t="s">
         <v>16</v>
       </c>
       <c r="F462" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" t="s">
         <v>572</v>
       </c>
       <c r="B463" t="s">
         <v>546</v>
       </c>
       <c r="C463" t="s">
-        <v>64</v>
+        <v>207</v>
       </c>
       <c r="D463" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E463" t="s">
         <v>16</v>
       </c>
       <c r="F463" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" t="s">
         <v>573</v>
       </c>
       <c r="B464" t="s">
         <v>546</v>
       </c>
       <c r="C464" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="D464" t="s">
         <v>14</v>
       </c>
       <c r="E464" t="s">
         <v>16</v>
       </c>
       <c r="F464" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" t="s">
         <v>574</v>
       </c>
       <c r="B465" t="s">
         <v>546</v>
       </c>
       <c r="C465" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="D465" t="s">
         <v>14</v>
       </c>
       <c r="E465" t="s">
         <v>16</v>
       </c>
       <c r="F465" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" t="s">
         <v>575</v>
       </c>
       <c r="B466" t="s">
         <v>546</v>
       </c>
       <c r="C466" t="s">
+        <v>64</v>
+      </c>
+      <c r="D466" t="s">
+        <v>10</v>
+      </c>
+      <c r="E466" t="s">
+        <v>16</v>
+      </c>
+      <c r="F466" t="s">
         <v>205</v>
-      </c>
-[...7 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" t="s">
         <v>576</v>
       </c>
       <c r="B467" t="s">
         <v>546</v>
       </c>
       <c r="C467" t="s">
         <v>61</v>
       </c>
       <c r="D467" t="s">
         <v>10</v>
       </c>
       <c r="E467" t="s">
         <v>16</v>
       </c>
       <c r="F467" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" t="s">
         <v>577</v>
       </c>
       <c r="B468" t="s">
         <v>546</v>
       </c>
       <c r="C468" t="s">
-        <v>64</v>
+        <v>207</v>
       </c>
       <c r="D468" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E468" t="s">
         <v>16</v>
       </c>
       <c r="F468" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" t="s">
         <v>578</v>
       </c>
       <c r="B469" t="s">
         <v>546</v>
       </c>
       <c r="C469" t="s">
         <v>64</v>
       </c>
       <c r="D469" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="E469" t="s">
         <v>16</v>
       </c>
       <c r="F469" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" t="s">
         <v>579</v>
       </c>
       <c r="B470" t="s">
         <v>546</v>
       </c>
       <c r="C470" t="s">
-        <v>64</v>
+        <v>207</v>
       </c>
       <c r="D470" t="s">
         <v>10</v>
       </c>
       <c r="E470" t="s">
         <v>16</v>
       </c>
       <c r="F470" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471" t="s">
         <v>580</v>
       </c>
       <c r="B471" t="s">
         <v>546</v>
       </c>
       <c r="C471" t="s">
-        <v>205</v>
+        <v>64</v>
       </c>
       <c r="D471" t="s">
-        <v>10</v>
+        <v>54</v>
       </c>
       <c r="E471" t="s">
         <v>16</v>
       </c>
       <c r="F471" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="472" spans="1:6">
       <c r="A472" t="s">
         <v>581</v>
       </c>
       <c r="B472" t="s">
         <v>546</v>
       </c>
       <c r="C472" t="s">
         <v>558</v>
       </c>
       <c r="D472" t="s">
-        <v>10</v>
+        <v>54</v>
       </c>
       <c r="E472" t="s">
         <v>16</v>
       </c>
       <c r="F472" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" t="s">
         <v>582</v>
       </c>
       <c r="B473" t="s">
         <v>546</v>
       </c>
       <c r="C473" t="s">
         <v>558</v>
       </c>
       <c r="D473" t="s">
         <v>583</v>
       </c>
       <c r="E473" t="s">
         <v>16</v>
       </c>
       <c r="F473" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" t="s">
         <v>584</v>
       </c>
       <c r="B474" t="s">
         <v>546</v>
       </c>
       <c r="C474" t="s">
         <v>558</v>
       </c>
       <c r="D474" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="E474" t="s">
         <v>16</v>
       </c>
       <c r="F474" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" t="s">
         <v>585</v>
       </c>
       <c r="B475" t="s">
         <v>546</v>
       </c>
       <c r="C475" t="s">
-        <v>45</v>
+        <v>207</v>
       </c>
       <c r="D475" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="E475" t="s">
-        <v>67</v>
+        <v>16</v>
       </c>
       <c r="F475" t="s">
-        <v>12</v>
+        <v>559</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" t="s">
         <v>586</v>
       </c>
       <c r="B476" t="s">
         <v>546</v>
       </c>
       <c r="C476" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D476" t="s">
         <v>14</v>
       </c>
       <c r="E476" t="s">
         <v>67</v>
       </c>
       <c r="F476" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" t="s">
         <v>587</v>
       </c>
       <c r="B477" t="s">
         <v>546</v>
       </c>
       <c r="C477" t="s">
         <v>9</v>
       </c>
       <c r="D477" t="s">
         <v>14</v>
       </c>
       <c r="E477" t="s">
         <v>67</v>
       </c>
       <c r="F477" t="s">
-        <v>65</v>
+        <v>12</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" t="s">
         <v>588</v>
       </c>
       <c r="B478" t="s">
         <v>546</v>
       </c>
       <c r="C478" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D478" t="s">
         <v>14</v>
       </c>
       <c r="E478" t="s">
         <v>67</v>
       </c>
       <c r="F478" t="s">
-        <v>206</v>
+        <v>52</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" t="s">
         <v>589</v>
       </c>
       <c r="B479" t="s">
         <v>546</v>
       </c>
       <c r="C479" t="s">
-        <v>205</v>
+        <v>9</v>
       </c>
       <c r="D479" t="s">
-        <v>56</v>
+        <v>14</v>
       </c>
       <c r="E479" t="s">
-        <v>16</v>
+        <v>67</v>
       </c>
       <c r="F479" t="s">
-        <v>559</v>
+        <v>65</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" t="s">
         <v>590</v>
       </c>
       <c r="B480" t="s">
         <v>546</v>
       </c>
       <c r="C480" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D480" t="s">
         <v>14</v>
       </c>
       <c r="E480" t="s">
         <v>67</v>
       </c>
       <c r="F480" t="s">
-        <v>12</v>
+        <v>205</v>
       </c>
     </row>
     <row r="481" spans="1:6">
       <c r="A481" t="s">
         <v>591</v>
       </c>
       <c r="B481" t="s">
         <v>546</v>
       </c>
       <c r="C481" t="s">
         <v>64</v>
       </c>
       <c r="D481" t="s">
         <v>10</v>
       </c>
       <c r="E481" t="s">
         <v>67</v>
       </c>
       <c r="F481" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="482" spans="1:6">
       <c r="A482" t="s">
         <v>592</v>
       </c>
       <c r="B482" t="s">
         <v>593</v>
       </c>
       <c r="C482" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D482" t="s">
         <v>10</v>
       </c>
       <c r="E482" t="s">
         <v>11</v>
       </c>
       <c r="F482" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" t="s">
         <v>594</v>
       </c>
       <c r="B483" t="s">
         <v>593</v>
       </c>
       <c r="C483" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D483" t="s">
         <v>10</v>
       </c>
       <c r="E483" t="s">
         <v>11</v>
       </c>
       <c r="F483" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484" t="s">
         <v>595</v>
       </c>
       <c r="B484" t="s">
         <v>593</v>
       </c>
       <c r="C484" t="s">
         <v>9</v>
       </c>
       <c r="D484" t="s">
         <v>10</v>
       </c>
       <c r="E484" t="s">
         <v>11</v>
       </c>
       <c r="F484" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="485" spans="1:6">
       <c r="A485" t="s">
         <v>596</v>
       </c>
       <c r="B485" t="s">
         <v>593</v>
       </c>
       <c r="C485" t="s">
         <v>64</v>
       </c>
       <c r="D485" t="s">
         <v>10</v>
       </c>
       <c r="E485" t="s">
         <v>11</v>
       </c>
       <c r="F485" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="486" spans="1:6">
       <c r="A486" t="s">
         <v>597</v>
       </c>
       <c r="B486" t="s">
         <v>593</v>
       </c>
       <c r="C486" t="s">
         <v>45</v>
       </c>
       <c r="D486" t="s">
         <v>14</v>
       </c>
       <c r="E486" t="s">
         <v>16</v>
       </c>
       <c r="F486" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="487" spans="1:6">
       <c r="A487" t="s">
         <v>598</v>
@@ -12408,54 +12408,54 @@
       </c>
       <c r="B488" t="s">
         <v>593</v>
       </c>
       <c r="C488" t="s">
         <v>9</v>
       </c>
       <c r="D488" t="s">
         <v>10</v>
       </c>
       <c r="E488" t="s">
         <v>16</v>
       </c>
       <c r="F488" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="489" spans="1:6">
       <c r="A489" t="s">
         <v>600</v>
       </c>
       <c r="B489" t="s">
         <v>593</v>
       </c>
       <c r="C489" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D489" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E489" t="s">
         <v>16</v>
       </c>
       <c r="F489" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="490" spans="1:6">
       <c r="A490" t="s">
         <v>601</v>
       </c>
       <c r="B490" t="s">
         <v>593</v>
       </c>
       <c r="C490" t="s">
         <v>64</v>
       </c>
       <c r="D490" t="s">
         <v>14</v>
       </c>
       <c r="E490" t="s">
         <v>16</v>
       </c>
       <c r="F490" t="s">
@@ -12468,154 +12468,154 @@
       </c>
       <c r="B491" t="s">
         <v>593</v>
       </c>
       <c r="C491" t="s">
         <v>9</v>
       </c>
       <c r="D491" t="s">
         <v>10</v>
       </c>
       <c r="E491" t="s">
         <v>16</v>
       </c>
       <c r="F491" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="492" spans="1:6">
       <c r="A492" t="s">
         <v>603</v>
       </c>
       <c r="B492" t="s">
         <v>593</v>
       </c>
       <c r="C492" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D492" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E492" t="s">
         <v>16</v>
       </c>
       <c r="F492" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" t="s">
         <v>604</v>
       </c>
       <c r="B493" t="s">
         <v>593</v>
       </c>
       <c r="C493" t="s">
         <v>64</v>
       </c>
       <c r="D493" t="s">
         <v>10</v>
       </c>
       <c r="E493" t="s">
         <v>16</v>
       </c>
       <c r="F493" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" t="s">
         <v>605</v>
       </c>
       <c r="B494" t="s">
         <v>593</v>
       </c>
       <c r="C494" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="D494" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E494" t="s">
         <v>16</v>
       </c>
       <c r="F494" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="A495" t="s">
         <v>606</v>
       </c>
       <c r="B495" t="s">
         <v>593</v>
       </c>
       <c r="C495" t="s">
         <v>64</v>
       </c>
       <c r="D495" t="s">
         <v>583</v>
       </c>
       <c r="E495" t="s">
         <v>16</v>
       </c>
       <c r="F495" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496" t="s">
         <v>607</v>
       </c>
       <c r="B496" t="s">
         <v>593</v>
       </c>
       <c r="C496" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="D496" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E496" t="s">
         <v>16</v>
       </c>
       <c r="F496" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" t="s">
         <v>608</v>
       </c>
       <c r="B497" t="s">
         <v>593</v>
       </c>
       <c r="C497" t="s">
         <v>64</v>
       </c>
       <c r="D497" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="E497" t="s">
         <v>16</v>
       </c>
       <c r="F497" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" t="s">
         <v>609</v>
       </c>
       <c r="B498" t="s">
         <v>610</v>
       </c>
       <c r="C498" t="s">
         <v>45</v>
       </c>
       <c r="D498" t="s">
         <v>10</v>
       </c>
       <c r="E498" t="s">
         <v>11</v>
       </c>
       <c r="F498" t="s">
@@ -12651,271 +12651,271 @@
       </c>
       <c r="C500" t="s">
         <v>9</v>
       </c>
       <c r="D500" t="s">
         <v>10</v>
       </c>
       <c r="E500" t="s">
         <v>11</v>
       </c>
       <c r="F500" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="501" spans="1:6">
       <c r="A501" t="s">
         <v>613</v>
       </c>
       <c r="B501" t="s">
         <v>610</v>
       </c>
       <c r="C501" t="s">
         <v>9</v>
       </c>
       <c r="D501" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E501" t="s">
         <v>16</v>
       </c>
       <c r="F501" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" t="s">
         <v>614</v>
       </c>
       <c r="B502" t="s">
         <v>610</v>
       </c>
       <c r="C502" t="s">
         <v>45</v>
       </c>
       <c r="D502" t="s">
         <v>10</v>
       </c>
       <c r="E502" t="s">
         <v>16</v>
       </c>
       <c r="F502" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" t="s">
         <v>615</v>
       </c>
       <c r="B503" t="s">
         <v>610</v>
       </c>
       <c r="C503" t="s">
         <v>9</v>
       </c>
       <c r="D503" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E503" t="s">
         <v>16</v>
       </c>
       <c r="F503" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" t="s">
         <v>616</v>
       </c>
       <c r="B504" t="s">
         <v>610</v>
       </c>
       <c r="C504" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D504" t="s">
         <v>10</v>
       </c>
       <c r="E504" t="s">
         <v>16</v>
       </c>
       <c r="F504" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" t="s">
         <v>617</v>
       </c>
       <c r="B505" t="s">
         <v>610</v>
       </c>
       <c r="C505" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D505" t="s">
         <v>10</v>
       </c>
       <c r="E505" t="s">
         <v>16</v>
       </c>
       <c r="F505" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" t="s">
         <v>618</v>
       </c>
       <c r="B506" t="s">
         <v>610</v>
       </c>
       <c r="C506" t="s">
         <v>9</v>
       </c>
       <c r="D506" t="s">
         <v>14</v>
       </c>
       <c r="E506" t="s">
         <v>16</v>
       </c>
       <c r="F506" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" t="s">
         <v>619</v>
       </c>
       <c r="B507" t="s">
         <v>610</v>
       </c>
       <c r="C507" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D507" t="s">
         <v>10</v>
       </c>
       <c r="E507" t="s">
         <v>16</v>
       </c>
       <c r="F507" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" t="s">
         <v>620</v>
       </c>
       <c r="B508" t="s">
         <v>610</v>
       </c>
       <c r="C508" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D508" t="s">
         <v>10</v>
       </c>
       <c r="E508" t="s">
         <v>16</v>
       </c>
       <c r="F508" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509" t="s">
         <v>621</v>
       </c>
       <c r="B509" t="s">
         <v>610</v>
       </c>
       <c r="C509" t="s">
         <v>64</v>
       </c>
       <c r="D509" t="s">
         <v>14</v>
       </c>
       <c r="E509" t="s">
         <v>16</v>
       </c>
       <c r="F509" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" t="s">
         <v>622</v>
       </c>
       <c r="B510" t="s">
         <v>610</v>
       </c>
       <c r="C510" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="D510" t="s">
         <v>10</v>
       </c>
       <c r="E510" t="s">
         <v>16</v>
       </c>
       <c r="F510" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" t="s">
         <v>623</v>
       </c>
       <c r="B511" t="s">
         <v>610</v>
       </c>
       <c r="C511" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="D511" t="s">
         <v>10</v>
       </c>
       <c r="E511" t="s">
         <v>16</v>
       </c>
       <c r="F511" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" t="s">
         <v>624</v>
       </c>
       <c r="B512" t="s">
         <v>610</v>
       </c>
       <c r="C512" t="s">
         <v>64</v>
       </c>
       <c r="D512" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="E512" t="s">
         <v>16</v>
       </c>
       <c r="F512" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" t="s">
         <v>625</v>
       </c>
       <c r="B513" t="s">
         <v>626</v>
       </c>
       <c r="C513" t="s">
         <v>45</v>
       </c>
       <c r="D513" t="s">
         <v>10</v>
       </c>
       <c r="E513" t="s">
         <v>16</v>
       </c>
       <c r="F513" t="s">
@@ -13048,360 +13048,360 @@
       </c>
       <c r="B520" t="s">
         <v>632</v>
       </c>
       <c r="C520" t="s">
         <v>64</v>
       </c>
       <c r="D520" t="s">
         <v>10</v>
       </c>
       <c r="E520" t="s">
         <v>11</v>
       </c>
       <c r="F520" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" t="s">
         <v>636</v>
       </c>
       <c r="B521" t="s">
         <v>632</v>
       </c>
       <c r="C521" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="D521" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E521" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F521" t="s">
-        <v>12</v>
+        <v>205</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" t="s">
         <v>637</v>
       </c>
       <c r="B522" t="s">
         <v>632</v>
       </c>
       <c r="C522" t="s">
-        <v>9</v>
+        <v>207</v>
       </c>
       <c r="D522" t="s">
         <v>10</v>
       </c>
       <c r="E522" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F522" t="s">
-        <v>12</v>
+        <v>205</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" t="s">
         <v>638</v>
       </c>
       <c r="B523" t="s">
         <v>632</v>
       </c>
       <c r="C523" t="s">
         <v>45</v>
       </c>
       <c r="D523" t="s">
-        <v>10</v>
+        <v>54</v>
       </c>
       <c r="E523" t="s">
         <v>16</v>
       </c>
       <c r="F523" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="524" spans="1:6">
       <c r="A524" t="s">
         <v>639</v>
       </c>
       <c r="B524" t="s">
         <v>632</v>
       </c>
       <c r="C524" t="s">
         <v>45</v>
       </c>
       <c r="D524" t="s">
-        <v>56</v>
+        <v>14</v>
       </c>
       <c r="E524" t="s">
         <v>16</v>
       </c>
       <c r="F524" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" t="s">
         <v>640</v>
       </c>
       <c r="B525" t="s">
         <v>632</v>
       </c>
       <c r="C525" t="s">
-        <v>64</v>
+        <v>45</v>
       </c>
       <c r="D525" t="s">
         <v>10</v>
       </c>
       <c r="E525" t="s">
         <v>16</v>
       </c>
       <c r="F525" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" t="s">
         <v>641</v>
       </c>
       <c r="B526" t="s">
         <v>632</v>
       </c>
       <c r="C526" t="s">
         <v>9</v>
       </c>
       <c r="D526" t="s">
         <v>10</v>
       </c>
       <c r="E526" t="s">
         <v>16</v>
       </c>
       <c r="F526" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" t="s">
         <v>642</v>
       </c>
       <c r="B527" t="s">
         <v>632</v>
       </c>
       <c r="C527" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D527" t="s">
         <v>10</v>
       </c>
       <c r="E527" t="s">
         <v>16</v>
       </c>
       <c r="F527" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" t="s">
         <v>643</v>
       </c>
       <c r="B528" t="s">
         <v>632</v>
       </c>
       <c r="C528" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D528" t="s">
         <v>10</v>
       </c>
       <c r="E528" t="s">
         <v>16</v>
       </c>
       <c r="F528" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
     </row>
     <row r="529" spans="1:6">
       <c r="A529" t="s">
         <v>644</v>
       </c>
       <c r="B529" t="s">
         <v>632</v>
       </c>
       <c r="C529" t="s">
         <v>64</v>
       </c>
       <c r="D529" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E529" t="s">
         <v>16</v>
       </c>
       <c r="F529" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="530" spans="1:6">
       <c r="A530" t="s">
         <v>645</v>
       </c>
       <c r="B530" t="s">
         <v>632</v>
       </c>
       <c r="C530" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D530" t="s">
         <v>10</v>
       </c>
       <c r="E530" t="s">
         <v>16</v>
       </c>
       <c r="F530" t="s">
-        <v>206</v>
+        <v>65</v>
       </c>
     </row>
     <row r="531" spans="1:6">
       <c r="A531" t="s">
         <v>646</v>
       </c>
       <c r="B531" t="s">
         <v>632</v>
       </c>
       <c r="C531" t="s">
         <v>64</v>
       </c>
       <c r="D531" t="s">
         <v>14</v>
       </c>
       <c r="E531" t="s">
         <v>16</v>
       </c>
       <c r="F531" t="s">
-        <v>206</v>
+        <v>65</v>
       </c>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" t="s">
         <v>647</v>
       </c>
       <c r="B532" t="s">
         <v>632</v>
       </c>
       <c r="C532" t="s">
         <v>64</v>
       </c>
       <c r="D532" t="s">
-        <v>56</v>
+        <v>14</v>
       </c>
       <c r="E532" t="s">
         <v>16</v>
       </c>
       <c r="F532" t="s">
-        <v>228</v>
+        <v>205</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" t="s">
         <v>648</v>
       </c>
       <c r="B533" t="s">
         <v>632</v>
       </c>
       <c r="C533" t="s">
         <v>64</v>
       </c>
       <c r="D533" t="s">
         <v>10</v>
       </c>
       <c r="E533" t="s">
         <v>16</v>
       </c>
       <c r="F533" t="s">
-        <v>228</v>
+        <v>205</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" t="s">
         <v>649</v>
       </c>
       <c r="B534" t="s">
         <v>632</v>
       </c>
       <c r="C534" t="s">
+        <v>207</v>
+      </c>
+      <c r="D534" t="s">
+        <v>10</v>
+      </c>
+      <c r="E534" t="s">
+        <v>16</v>
+      </c>
+      <c r="F534" t="s">
         <v>205</v>
-      </c>
-[...7 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="535" spans="1:6">
       <c r="A535" t="s">
         <v>650</v>
       </c>
       <c r="B535" t="s">
         <v>632</v>
       </c>
       <c r="C535" t="s">
         <v>64</v>
       </c>
       <c r="D535" t="s">
         <v>10</v>
       </c>
       <c r="E535" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F535" t="s">
-        <v>206</v>
+        <v>228</v>
       </c>
     </row>
     <row r="536" spans="1:6">
       <c r="A536" t="s">
         <v>651</v>
       </c>
       <c r="B536" t="s">
         <v>632</v>
       </c>
       <c r="C536" t="s">
-        <v>205</v>
+        <v>64</v>
       </c>
       <c r="D536" t="s">
-        <v>10</v>
+        <v>54</v>
       </c>
       <c r="E536" t="s">
         <v>16</v>
       </c>
       <c r="F536" t="s">
-        <v>206</v>
+        <v>228</v>
       </c>
     </row>
     <row r="537" spans="1:6">
       <c r="A537" t="s">
         <v>652</v>
       </c>
       <c r="B537" t="s">
         <v>653</v>
       </c>
       <c r="C537" t="s">
         <v>45</v>
       </c>
       <c r="D537" t="s">
         <v>10</v>
       </c>
       <c r="E537" t="s">
         <v>11</v>
       </c>
       <c r="F537" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="538" spans="1:6">
       <c r="A538" t="s">
         <v>654</v>
@@ -13428,74 +13428,74 @@
       </c>
       <c r="B539" t="s">
         <v>653</v>
       </c>
       <c r="C539" t="s">
         <v>45</v>
       </c>
       <c r="D539" t="s">
         <v>10</v>
       </c>
       <c r="E539" t="s">
         <v>16</v>
       </c>
       <c r="F539" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="540" spans="1:6">
       <c r="A540" t="s">
         <v>656</v>
       </c>
       <c r="B540" t="s">
         <v>653</v>
       </c>
       <c r="C540" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D540" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E540" t="s">
         <v>16</v>
       </c>
       <c r="F540" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="541" spans="1:6">
       <c r="A541" t="s">
         <v>657</v>
       </c>
       <c r="B541" t="s">
         <v>653</v>
       </c>
       <c r="C541" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D541" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E541" t="s">
         <v>16</v>
       </c>
       <c r="F541" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="542" spans="1:6">
       <c r="A542" t="s">
         <v>658</v>
       </c>
       <c r="B542" t="s">
         <v>653</v>
       </c>
       <c r="C542" t="s">
         <v>64</v>
       </c>
       <c r="D542" t="s">
         <v>10</v>
       </c>
       <c r="E542" t="s">
         <v>16</v>
       </c>
       <c r="F542" t="s">
@@ -13568,414 +13568,414 @@
       </c>
       <c r="B546" t="s">
         <v>653</v>
       </c>
       <c r="C546" t="s">
         <v>64</v>
       </c>
       <c r="D546" t="s">
         <v>10</v>
       </c>
       <c r="E546" t="s">
         <v>16</v>
       </c>
       <c r="F546" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="547" spans="1:6">
       <c r="A547" t="s">
         <v>663</v>
       </c>
       <c r="B547" t="s">
         <v>653</v>
       </c>
       <c r="C547" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="D547" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E547" t="s">
         <v>16</v>
       </c>
       <c r="F547" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="548" spans="1:6">
       <c r="A548" t="s">
         <v>664</v>
       </c>
       <c r="B548" t="s">
         <v>653</v>
       </c>
       <c r="C548" t="s">
         <v>64</v>
       </c>
       <c r="D548" t="s">
         <v>10</v>
       </c>
       <c r="E548" t="s">
         <v>16</v>
       </c>
       <c r="F548" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="549" spans="1:6">
       <c r="A549" t="s">
         <v>665</v>
       </c>
       <c r="B549" t="s">
         <v>653</v>
       </c>
       <c r="C549" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="D549" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E549" t="s">
         <v>16</v>
       </c>
       <c r="F549" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="550" spans="1:6">
       <c r="A550" t="s">
         <v>666</v>
       </c>
       <c r="B550" t="s">
         <v>653</v>
       </c>
       <c r="C550" t="s">
         <v>64</v>
       </c>
       <c r="D550" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="E550" t="s">
         <v>16</v>
       </c>
       <c r="F550" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="551" spans="1:6">
       <c r="A551" t="s">
         <v>667</v>
       </c>
       <c r="B551" t="s">
         <v>668</v>
       </c>
       <c r="C551" t="s">
         <v>45</v>
       </c>
       <c r="D551" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="E551" t="s">
         <v>11</v>
       </c>
       <c r="F551" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="552" spans="1:6">
       <c r="A552" t="s">
         <v>669</v>
       </c>
       <c r="B552" t="s">
         <v>668</v>
       </c>
       <c r="C552" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D552" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E552" t="s">
         <v>11</v>
       </c>
       <c r="F552" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="553" spans="1:6">
       <c r="A553" t="s">
         <v>670</v>
       </c>
       <c r="B553" t="s">
         <v>668</v>
       </c>
       <c r="C553" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D553" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E553" t="s">
         <v>11</v>
       </c>
       <c r="F553" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="554" spans="1:6">
       <c r="A554" t="s">
         <v>671</v>
       </c>
       <c r="B554" t="s">
         <v>668</v>
       </c>
       <c r="C554" t="s">
         <v>45</v>
       </c>
       <c r="D554" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="E554" t="s">
         <v>11</v>
       </c>
       <c r="F554" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="555" spans="1:6">
       <c r="A555" t="s">
         <v>672</v>
       </c>
       <c r="B555" t="s">
         <v>668</v>
       </c>
       <c r="C555" t="s">
         <v>9</v>
       </c>
       <c r="D555" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E555" t="s">
         <v>11</v>
       </c>
       <c r="F555" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="556" spans="1:6">
       <c r="A556" t="s">
         <v>673</v>
       </c>
       <c r="B556" t="s">
         <v>668</v>
       </c>
       <c r="C556" t="s">
         <v>9</v>
       </c>
       <c r="D556" t="s">
         <v>10</v>
       </c>
       <c r="E556" t="s">
         <v>11</v>
       </c>
       <c r="F556" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="557" spans="1:6">
       <c r="A557" t="s">
         <v>674</v>
       </c>
       <c r="B557" t="s">
         <v>668</v>
       </c>
       <c r="C557" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D557" t="s">
         <v>10</v>
       </c>
       <c r="E557" t="s">
         <v>11</v>
       </c>
       <c r="F557" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="558" spans="1:6">
       <c r="A558" t="s">
         <v>675</v>
       </c>
       <c r="B558" t="s">
         <v>668</v>
       </c>
       <c r="C558" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D558" t="s">
         <v>10</v>
       </c>
       <c r="E558" t="s">
         <v>11</v>
       </c>
       <c r="F558" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="559" spans="1:6">
       <c r="A559" t="s">
         <v>676</v>
       </c>
       <c r="B559" t="s">
         <v>668</v>
       </c>
       <c r="C559" t="s">
         <v>64</v>
       </c>
       <c r="D559" t="s">
         <v>10</v>
       </c>
       <c r="E559" t="s">
         <v>11</v>
       </c>
       <c r="F559" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="560" spans="1:6">
       <c r="A560" t="s">
         <v>677</v>
       </c>
       <c r="B560" t="s">
         <v>668</v>
       </c>
       <c r="C560" t="s">
         <v>9</v>
       </c>
       <c r="D560" t="s">
         <v>14</v>
       </c>
       <c r="E560" t="s">
         <v>678</v>
       </c>
       <c r="F560" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="561" spans="1:6">
       <c r="A561" t="s">
         <v>679</v>
       </c>
       <c r="B561" t="s">
         <v>668</v>
       </c>
       <c r="C561" t="s">
         <v>45</v>
       </c>
       <c r="D561" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E561" t="s">
         <v>16</v>
       </c>
       <c r="F561" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="562" spans="1:6">
       <c r="A562" t="s">
         <v>680</v>
       </c>
       <c r="B562" t="s">
         <v>668</v>
       </c>
       <c r="C562" t="s">
         <v>9</v>
       </c>
       <c r="D562" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E562" t="s">
         <v>16</v>
       </c>
       <c r="F562" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="563" spans="1:6">
       <c r="A563" t="s">
         <v>681</v>
       </c>
       <c r="B563" t="s">
         <v>668</v>
       </c>
       <c r="C563" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D563" t="s">
         <v>10</v>
       </c>
       <c r="E563" t="s">
         <v>16</v>
       </c>
       <c r="F563" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="564" spans="1:6">
       <c r="A564" t="s">
         <v>682</v>
       </c>
       <c r="B564" t="s">
         <v>668</v>
       </c>
       <c r="C564" t="s">
         <v>45</v>
       </c>
       <c r="D564" t="s">
-        <v>56</v>
+        <v>14</v>
       </c>
       <c r="E564" t="s">
         <v>16</v>
       </c>
       <c r="F564" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="565" spans="1:6">
       <c r="A565" t="s">
         <v>683</v>
       </c>
       <c r="B565" t="s">
         <v>668</v>
       </c>
       <c r="C565" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D565" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="E565" t="s">
         <v>16</v>
       </c>
       <c r="F565" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="566" spans="1:6">
       <c r="A566" t="s">
         <v>684</v>
       </c>
       <c r="B566" t="s">
         <v>668</v>
       </c>
       <c r="C566" t="s">
         <v>9</v>
       </c>
       <c r="D566" t="s">
         <v>14</v>
       </c>
       <c r="E566" t="s">
         <v>16</v>
       </c>
       <c r="F566" t="s">
@@ -14011,891 +14011,891 @@
       </c>
       <c r="C568" t="s">
         <v>9</v>
       </c>
       <c r="D568" t="s">
         <v>10</v>
       </c>
       <c r="E568" t="s">
         <v>16</v>
       </c>
       <c r="F568" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="569" spans="1:6">
       <c r="A569" t="s">
         <v>687</v>
       </c>
       <c r="B569" t="s">
         <v>668</v>
       </c>
       <c r="C569" t="s">
         <v>64</v>
       </c>
       <c r="D569" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E569" t="s">
         <v>16</v>
       </c>
       <c r="F569" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="570" spans="1:6">
       <c r="A570" t="s">
         <v>688</v>
       </c>
       <c r="B570" t="s">
         <v>668</v>
       </c>
       <c r="C570" t="s">
         <v>64</v>
       </c>
       <c r="D570" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="E570" t="s">
         <v>16</v>
       </c>
       <c r="F570" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="571" spans="1:6">
       <c r="A571" t="s">
         <v>689</v>
       </c>
       <c r="B571" t="s">
         <v>668</v>
       </c>
       <c r="C571" t="s">
         <v>9</v>
       </c>
       <c r="D571" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="E571" t="s">
         <v>16</v>
       </c>
       <c r="F571" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="572" spans="1:6">
       <c r="A572" t="s">
         <v>690</v>
       </c>
       <c r="B572" t="s">
         <v>668</v>
       </c>
       <c r="C572" t="s">
         <v>64</v>
       </c>
       <c r="D572" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E572" t="s">
         <v>16</v>
       </c>
       <c r="F572" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="573" spans="1:6">
       <c r="A573" t="s">
         <v>691</v>
       </c>
       <c r="B573" t="s">
         <v>668</v>
       </c>
       <c r="C573" t="s">
         <v>64</v>
       </c>
       <c r="D573" t="s">
-        <v>56</v>
+        <v>692</v>
       </c>
       <c r="E573" t="s">
         <v>16</v>
       </c>
       <c r="F573" t="s">
-        <v>206</v>
+        <v>65</v>
       </c>
     </row>
     <row r="574" spans="1:6">
       <c r="A574" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="B574" t="s">
         <v>668</v>
       </c>
       <c r="C574" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="D574" t="s">
         <v>10</v>
       </c>
       <c r="E574" t="s">
         <v>16</v>
       </c>
       <c r="F574" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="575" spans="1:6">
       <c r="A575" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="B575" t="s">
         <v>668</v>
       </c>
       <c r="C575" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="D575" t="s">
         <v>10</v>
       </c>
       <c r="E575" t="s">
         <v>16</v>
       </c>
       <c r="F575" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="576" spans="1:6">
       <c r="A576" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="B576" t="s">
         <v>668</v>
       </c>
       <c r="C576" t="s">
         <v>64</v>
       </c>
       <c r="D576" t="s">
-        <v>10</v>
+        <v>54</v>
       </c>
       <c r="E576" t="s">
         <v>16</v>
       </c>
       <c r="F576" t="s">
-        <v>228</v>
+        <v>205</v>
       </c>
     </row>
     <row r="577" spans="1:6">
       <c r="A577" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="B577" t="s">
         <v>668</v>
       </c>
       <c r="C577" t="s">
         <v>64</v>
       </c>
       <c r="D577" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="E577" t="s">
         <v>16</v>
       </c>
       <c r="F577" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="578" spans="1:6">
       <c r="A578" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="B578" t="s">
         <v>668</v>
       </c>
       <c r="C578" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="D578" t="s">
         <v>10</v>
       </c>
       <c r="E578" t="s">
         <v>16</v>
       </c>
       <c r="F578" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="579" spans="1:6">
       <c r="A579" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="B579" t="s">
         <v>668</v>
       </c>
       <c r="C579" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D579" t="s">
-        <v>10</v>
+        <v>54</v>
       </c>
       <c r="E579" t="s">
-        <v>67</v>
+        <v>16</v>
       </c>
       <c r="F579" t="s">
-        <v>12</v>
+        <v>228</v>
       </c>
     </row>
     <row r="580" spans="1:6">
       <c r="A580" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="B580" t="s">
         <v>668</v>
       </c>
       <c r="C580" t="s">
         <v>9</v>
       </c>
       <c r="D580" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E580" t="s">
         <v>67</v>
       </c>
       <c r="F580" t="s">
-        <v>65</v>
+        <v>12</v>
       </c>
     </row>
     <row r="581" spans="1:6">
       <c r="A581" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="B581" t="s">
         <v>668</v>
       </c>
       <c r="C581" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D581" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E581" t="s">
         <v>67</v>
       </c>
       <c r="F581" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="582" spans="1:6">
       <c r="A582" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="B582" t="s">
         <v>668</v>
       </c>
       <c r="C582" t="s">
         <v>9</v>
       </c>
       <c r="D582" t="s">
         <v>10</v>
       </c>
       <c r="E582" t="s">
         <v>67</v>
       </c>
       <c r="F582" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="583" spans="1:6">
       <c r="A583" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="B583" t="s">
         <v>668</v>
       </c>
       <c r="C583" t="s">
         <v>64</v>
       </c>
       <c r="D583" t="s">
         <v>10</v>
       </c>
       <c r="E583" t="s">
         <v>67</v>
       </c>
       <c r="F583" t="s">
-        <v>206</v>
+        <v>65</v>
       </c>
     </row>
     <row r="584" spans="1:6">
       <c r="A584" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="B584" t="s">
         <v>668</v>
       </c>
       <c r="C584" t="s">
         <v>64</v>
       </c>
       <c r="D584" t="s">
-        <v>703</v>
+        <v>10</v>
       </c>
       <c r="E584" t="s">
-        <v>16</v>
+        <v>67</v>
       </c>
       <c r="F584" t="s">
-        <v>65</v>
+        <v>205</v>
       </c>
     </row>
     <row r="585" spans="1:6">
       <c r="A585" t="s">
         <v>704</v>
       </c>
       <c r="B585" t="s">
         <v>705</v>
       </c>
       <c r="C585" t="s">
         <v>45</v>
       </c>
       <c r="D585" t="s">
         <v>10</v>
       </c>
       <c r="E585" t="s">
         <v>16</v>
       </c>
       <c r="F585" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="586" spans="1:6">
       <c r="A586" t="s">
         <v>706</v>
       </c>
       <c r="B586" t="s">
         <v>707</v>
       </c>
       <c r="C586" t="s">
         <v>45</v>
       </c>
       <c r="D586" t="s">
         <v>10</v>
       </c>
       <c r="E586" t="s">
         <v>11</v>
       </c>
       <c r="F586" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="587" spans="1:6">
       <c r="A587" t="s">
         <v>708</v>
       </c>
       <c r="B587" t="s">
         <v>707</v>
       </c>
       <c r="C587" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D587" t="s">
         <v>10</v>
       </c>
       <c r="E587" t="s">
         <v>11</v>
       </c>
       <c r="F587" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="588" spans="1:6">
       <c r="A588" t="s">
         <v>709</v>
       </c>
       <c r="B588" t="s">
         <v>707</v>
       </c>
       <c r="C588" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D588" t="s">
         <v>10</v>
       </c>
       <c r="E588" t="s">
         <v>11</v>
       </c>
       <c r="F588" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="589" spans="1:6">
       <c r="A589" t="s">
         <v>710</v>
       </c>
       <c r="B589" t="s">
         <v>707</v>
       </c>
       <c r="C589" t="s">
         <v>45</v>
       </c>
       <c r="D589" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="E589" t="s">
         <v>16</v>
       </c>
       <c r="F589" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="590" spans="1:6">
       <c r="A590" t="s">
         <v>711</v>
       </c>
       <c r="B590" t="s">
         <v>707</v>
       </c>
       <c r="C590" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D590" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E590" t="s">
         <v>16</v>
       </c>
       <c r="F590" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="591" spans="1:6">
       <c r="A591" t="s">
         <v>712</v>
       </c>
       <c r="B591" t="s">
         <v>707</v>
       </c>
       <c r="C591" t="s">
         <v>45</v>
       </c>
       <c r="D591" t="s">
-        <v>10</v>
+        <v>54</v>
       </c>
       <c r="E591" t="s">
         <v>16</v>
       </c>
       <c r="F591" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="592" spans="1:6">
       <c r="A592" t="s">
         <v>713</v>
       </c>
       <c r="B592" t="s">
         <v>707</v>
       </c>
       <c r="C592" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D592" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E592" t="s">
         <v>16</v>
       </c>
       <c r="F592" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="593" spans="1:6">
       <c r="A593" t="s">
         <v>714</v>
       </c>
       <c r="B593" t="s">
         <v>707</v>
       </c>
       <c r="C593" t="s">
         <v>9</v>
       </c>
       <c r="D593" t="s">
         <v>10</v>
       </c>
       <c r="E593" t="s">
         <v>16</v>
       </c>
       <c r="F593" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="594" spans="1:6">
       <c r="A594" t="s">
         <v>715</v>
       </c>
       <c r="B594" t="s">
         <v>707</v>
       </c>
       <c r="C594" t="s">
         <v>9</v>
       </c>
       <c r="D594" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E594" t="s">
         <v>16</v>
       </c>
       <c r="F594" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="595" spans="1:6">
       <c r="A595" t="s">
         <v>716</v>
       </c>
       <c r="B595" t="s">
         <v>707</v>
       </c>
       <c r="C595" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D595" t="s">
         <v>10</v>
       </c>
       <c r="E595" t="s">
         <v>16</v>
       </c>
       <c r="F595" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="596" spans="1:6">
       <c r="A596" t="s">
         <v>717</v>
       </c>
       <c r="B596" t="s">
         <v>707</v>
       </c>
       <c r="C596" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D596" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E596" t="s">
         <v>16</v>
       </c>
       <c r="F596" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="597" spans="1:6">
       <c r="A597" t="s">
         <v>718</v>
       </c>
       <c r="B597" t="s">
         <v>707</v>
       </c>
       <c r="C597" t="s">
         <v>64</v>
       </c>
       <c r="D597" t="s">
         <v>10</v>
       </c>
       <c r="E597" t="s">
         <v>16</v>
       </c>
       <c r="F597" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="598" spans="1:6">
       <c r="A598" t="s">
         <v>719</v>
       </c>
       <c r="B598" t="s">
         <v>707</v>
       </c>
       <c r="C598" t="s">
+        <v>64</v>
+      </c>
+      <c r="D598" t="s">
+        <v>14</v>
+      </c>
+      <c r="E598" t="s">
+        <v>16</v>
+      </c>
+      <c r="F598" t="s">
         <v>205</v>
-      </c>
-[...7 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="599" spans="1:6">
       <c r="A599" t="s">
         <v>720</v>
       </c>
       <c r="B599" t="s">
         <v>707</v>
       </c>
       <c r="C599" t="s">
         <v>61</v>
       </c>
       <c r="D599" t="s">
         <v>10</v>
       </c>
       <c r="E599" t="s">
         <v>16</v>
       </c>
       <c r="F599" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="600" spans="1:6">
       <c r="A600" t="s">
         <v>721</v>
       </c>
       <c r="B600" t="s">
         <v>707</v>
       </c>
       <c r="C600" t="s">
-        <v>64</v>
+        <v>207</v>
       </c>
       <c r="D600" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E600" t="s">
         <v>16</v>
       </c>
       <c r="F600" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="601" spans="1:6">
       <c r="A601" t="s">
         <v>722</v>
       </c>
       <c r="B601" t="s">
         <v>723</v>
       </c>
       <c r="C601" t="s">
         <v>45</v>
       </c>
       <c r="D601" t="s">
         <v>10</v>
       </c>
       <c r="E601" t="s">
         <v>16</v>
       </c>
       <c r="F601" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="602" spans="1:6">
       <c r="A602" t="s">
         <v>724</v>
       </c>
       <c r="B602" t="s">
         <v>725</v>
       </c>
       <c r="C602" t="s">
         <v>45</v>
       </c>
       <c r="D602" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E602" t="s">
         <v>11</v>
       </c>
       <c r="F602" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="603" spans="1:6">
       <c r="A603" t="s">
         <v>726</v>
       </c>
       <c r="B603" t="s">
         <v>725</v>
       </c>
       <c r="C603" t="s">
         <v>45</v>
       </c>
       <c r="D603" t="s">
-        <v>56</v>
+        <v>14</v>
       </c>
       <c r="E603" t="s">
         <v>11</v>
       </c>
       <c r="F603" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="604" spans="1:6">
       <c r="A604" t="s">
         <v>727</v>
       </c>
       <c r="B604" t="s">
         <v>725</v>
       </c>
       <c r="C604" t="s">
         <v>45</v>
       </c>
       <c r="D604" t="s">
-        <v>10</v>
+        <v>54</v>
       </c>
       <c r="E604" t="s">
         <v>11</v>
       </c>
       <c r="F604" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="605" spans="1:6">
       <c r="A605" t="s">
         <v>728</v>
       </c>
       <c r="B605" t="s">
         <v>725</v>
       </c>
       <c r="C605" t="s">
         <v>9</v>
       </c>
       <c r="D605" t="s">
         <v>10</v>
       </c>
       <c r="E605" t="s">
         <v>11</v>
       </c>
       <c r="F605" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="606" spans="1:6">
       <c r="A606" t="s">
         <v>729</v>
       </c>
       <c r="B606" t="s">
         <v>725</v>
       </c>
       <c r="C606" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D606" t="s">
         <v>10</v>
       </c>
       <c r="E606" t="s">
         <v>11</v>
       </c>
       <c r="F606" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="607" spans="1:6">
       <c r="A607" t="s">
         <v>730</v>
       </c>
       <c r="B607" t="s">
         <v>725</v>
       </c>
       <c r="C607" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D607" t="s">
         <v>10</v>
       </c>
       <c r="E607" t="s">
         <v>11</v>
       </c>
       <c r="F607" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="608" spans="1:6">
       <c r="A608" t="s">
         <v>731</v>
       </c>
       <c r="B608" t="s">
         <v>725</v>
       </c>
       <c r="C608" t="s">
         <v>64</v>
       </c>
       <c r="D608" t="s">
         <v>10</v>
       </c>
       <c r="E608" t="s">
         <v>11</v>
       </c>
       <c r="F608" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="609" spans="1:6">
       <c r="A609" t="s">
         <v>732</v>
       </c>
       <c r="B609" t="s">
         <v>725</v>
       </c>
       <c r="C609" t="s">
         <v>45</v>
       </c>
       <c r="D609" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E609" t="s">
         <v>16</v>
       </c>
       <c r="F609" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="610" spans="1:6">
       <c r="A610" t="s">
         <v>733</v>
       </c>
       <c r="B610" t="s">
         <v>725</v>
       </c>
       <c r="C610" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D610" t="s">
         <v>10</v>
       </c>
       <c r="E610" t="s">
         <v>16</v>
       </c>
       <c r="F610" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="611" spans="1:6">
       <c r="A611" t="s">
         <v>734</v>
       </c>
       <c r="B611" t="s">
         <v>725</v>
       </c>
       <c r="C611" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D611" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E611" t="s">
         <v>16</v>
       </c>
       <c r="F611" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="612" spans="1:6">
       <c r="A612" t="s">
         <v>735</v>
       </c>
       <c r="B612" t="s">
         <v>725</v>
       </c>
       <c r="C612" t="s">
         <v>9</v>
       </c>
       <c r="D612" t="s">
         <v>10</v>
       </c>
       <c r="E612" t="s">
         <v>16</v>
       </c>
       <c r="F612" t="s">
@@ -14908,160 +14908,160 @@
       </c>
       <c r="B613" t="s">
         <v>725</v>
       </c>
       <c r="C613" t="s">
         <v>9</v>
       </c>
       <c r="D613" t="s">
         <v>14</v>
       </c>
       <c r="E613" t="s">
         <v>16</v>
       </c>
       <c r="F613" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="614" spans="1:6">
       <c r="A614" t="s">
         <v>737</v>
       </c>
       <c r="B614" t="s">
         <v>725</v>
       </c>
       <c r="C614" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D614" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E614" t="s">
         <v>16</v>
       </c>
       <c r="F614" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="615" spans="1:6">
       <c r="A615" t="s">
         <v>738</v>
       </c>
       <c r="B615" t="s">
         <v>725</v>
       </c>
       <c r="C615" t="s">
         <v>9</v>
       </c>
       <c r="D615" t="s">
         <v>10</v>
       </c>
       <c r="E615" t="s">
         <v>16</v>
       </c>
       <c r="F615" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="616" spans="1:6">
       <c r="A616" t="s">
         <v>739</v>
       </c>
       <c r="B616" t="s">
         <v>725</v>
       </c>
       <c r="C616" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D616" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E616" t="s">
         <v>16</v>
       </c>
       <c r="F616" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="617" spans="1:6">
       <c r="A617" t="s">
         <v>740</v>
       </c>
       <c r="B617" t="s">
         <v>725</v>
       </c>
       <c r="C617" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="D617" t="s">
         <v>10</v>
       </c>
       <c r="E617" t="s">
         <v>16</v>
       </c>
       <c r="F617" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="618" spans="1:6">
       <c r="A618" t="s">
         <v>741</v>
       </c>
       <c r="B618" t="s">
         <v>725</v>
       </c>
       <c r="C618" t="s">
+        <v>61</v>
+      </c>
+      <c r="D618" t="s">
+        <v>10</v>
+      </c>
+      <c r="E618" t="s">
+        <v>16</v>
+      </c>
+      <c r="F618" t="s">
         <v>205</v>
-      </c>
-[...7 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="619" spans="1:6">
       <c r="A619" t="s">
         <v>742</v>
       </c>
       <c r="B619" t="s">
         <v>725</v>
       </c>
       <c r="C619" t="s">
-        <v>64</v>
+        <v>207</v>
       </c>
       <c r="D619" t="s">
         <v>10</v>
       </c>
       <c r="E619" t="s">
         <v>16</v>
       </c>
       <c r="F619" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="620" spans="1:6">
       <c r="A620" t="s">
         <v>743</v>
       </c>
       <c r="B620" t="s">
         <v>725</v>
       </c>
       <c r="C620" t="s">
         <v>9</v>
       </c>
       <c r="D620" t="s">
         <v>10</v>
       </c>
       <c r="E620" t="s">
         <v>67</v>
       </c>
       <c r="F620" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="621" spans="1:6">
       <c r="A621" t="s">
         <v>744</v>
@@ -15071,311 +15071,311 @@
       </c>
       <c r="C621" t="s">
         <v>64</v>
       </c>
       <c r="D621" t="s">
         <v>10</v>
       </c>
       <c r="E621" t="s">
         <v>67</v>
       </c>
       <c r="F621" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="622" spans="1:6">
       <c r="A622" t="s">
         <v>745</v>
       </c>
       <c r="B622" t="s">
         <v>746</v>
       </c>
       <c r="C622" t="s">
         <v>45</v>
       </c>
       <c r="D622" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="E622" t="s">
         <v>16</v>
       </c>
       <c r="F622" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="623" spans="1:6">
       <c r="A623" t="s">
         <v>747</v>
       </c>
       <c r="B623" t="s">
         <v>746</v>
       </c>
       <c r="C623" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D623" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="E623" t="s">
         <v>16</v>
       </c>
       <c r="F623" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="624" spans="1:6">
       <c r="A624" t="s">
         <v>748</v>
       </c>
       <c r="B624" t="s">
         <v>746</v>
       </c>
       <c r="C624" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D624" t="s">
-        <v>10</v>
+        <v>54</v>
       </c>
       <c r="E624" t="s">
         <v>16</v>
       </c>
       <c r="F624" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="625" spans="1:6">
       <c r="A625" t="s">
         <v>749</v>
       </c>
       <c r="B625" t="s">
         <v>750</v>
       </c>
       <c r="C625" t="s">
         <v>45</v>
       </c>
       <c r="D625" t="s">
         <v>10</v>
       </c>
       <c r="E625" t="s">
         <v>16</v>
       </c>
       <c r="F625" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="626" spans="1:6">
       <c r="A626" t="s">
         <v>751</v>
       </c>
       <c r="B626" t="s">
         <v>752</v>
       </c>
       <c r="C626" t="s">
         <v>45</v>
       </c>
       <c r="D626" t="s">
-        <v>10</v>
+        <v>54</v>
       </c>
       <c r="E626" t="s">
         <v>11</v>
       </c>
       <c r="F626" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="627" spans="1:6">
       <c r="A627" t="s">
         <v>753</v>
       </c>
       <c r="B627" t="s">
         <v>752</v>
       </c>
       <c r="C627" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D627" t="s">
-        <v>56</v>
+        <v>14</v>
       </c>
       <c r="E627" t="s">
         <v>11</v>
       </c>
       <c r="F627" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="628" spans="1:6">
       <c r="A628" t="s">
         <v>754</v>
       </c>
       <c r="B628" t="s">
         <v>752</v>
       </c>
       <c r="C628" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D628" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E628" t="s">
         <v>11</v>
       </c>
       <c r="F628" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="629" spans="1:6">
       <c r="A629" t="s">
         <v>755</v>
       </c>
       <c r="B629" t="s">
         <v>752</v>
       </c>
       <c r="C629" t="s">
         <v>45</v>
       </c>
       <c r="D629" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="E629" t="s">
         <v>16</v>
       </c>
       <c r="F629" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="630" spans="1:6">
       <c r="A630" t="s">
         <v>756</v>
       </c>
       <c r="B630" t="s">
         <v>752</v>
       </c>
       <c r="C630" t="s">
         <v>9</v>
       </c>
       <c r="D630" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E630" t="s">
         <v>16</v>
       </c>
       <c r="F630" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="631" spans="1:6">
       <c r="A631" t="s">
         <v>757</v>
       </c>
       <c r="B631" t="s">
         <v>752</v>
       </c>
       <c r="C631" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D631" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="E631" t="s">
         <v>16</v>
       </c>
       <c r="F631" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="632" spans="1:6">
       <c r="A632" t="s">
         <v>758</v>
       </c>
       <c r="B632" t="s">
         <v>752</v>
       </c>
       <c r="C632" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D632" t="s">
-        <v>10</v>
+        <v>54</v>
       </c>
       <c r="E632" t="s">
         <v>16</v>
       </c>
       <c r="F632" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="633" spans="1:6">
       <c r="A633" t="s">
         <v>759</v>
       </c>
       <c r="B633" t="s">
         <v>752</v>
       </c>
       <c r="C633" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D633" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E633" t="s">
         <v>16</v>
       </c>
       <c r="F633" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="634" spans="1:6">
       <c r="A634" t="s">
         <v>760</v>
       </c>
       <c r="B634" t="s">
         <v>752</v>
       </c>
       <c r="C634" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D634" t="s">
-        <v>56</v>
+        <v>14</v>
       </c>
       <c r="E634" t="s">
         <v>16</v>
       </c>
       <c r="F634" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="635" spans="1:6">
       <c r="A635" t="s">
         <v>761</v>
       </c>
       <c r="B635" t="s">
         <v>752</v>
       </c>
       <c r="C635" t="s">
         <v>9</v>
       </c>
       <c r="D635" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="E635" t="s">
         <v>16</v>
       </c>
       <c r="F635" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>