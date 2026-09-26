--- v2 (2026-08-12)
+++ v3 (2026-09-26)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3811" uniqueCount="762">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3817" uniqueCount="763">
   <si>
     <t>型号</t>
   </si>
   <si>
     <t>阻值(Ω)</t>
   </si>
   <si>
     <t>额定功率</t>
   </si>
   <si>
     <t>温度系数值(ppm/℃)</t>
   </si>
   <si>
     <t>阻值精度</t>
   </si>
   <si>
     <t>尺寸(inch)</t>
   </si>
   <si>
     <t>生产状态</t>
   </si>
   <si>
     <t>MFJ12KR200JT</t>
   </si>
   <si>
@@ -1645,50 +1645,53 @@
     <t>MFJ12HR011JT</t>
   </si>
   <si>
     <t>0.011Ω</t>
   </si>
   <si>
     <t>MFJ12HR011FT</t>
   </si>
   <si>
     <t>MFL12HR011FT</t>
   </si>
   <si>
     <t>MFG06HR011FT</t>
   </si>
   <si>
     <t>MFJ06HR011FT</t>
   </si>
   <si>
     <t>MFG05HR011FT</t>
   </si>
   <si>
     <t>MFJ06HR011DT</t>
   </si>
   <si>
     <t>MFG06HR011DT</t>
+  </si>
+  <si>
+    <t>MFJ12KR011FT</t>
   </si>
   <si>
     <t>MFL12KR010JT</t>
   </si>
   <si>
     <t>0.010Ω</t>
   </si>
   <si>
     <t>MFJ12KR010JT</t>
   </si>
   <si>
     <t>MFL12WR010JT</t>
   </si>
   <si>
     <t>MFL12HR010JT</t>
   </si>
   <si>
     <t>MFJ12HR010JT</t>
   </si>
   <si>
     <t>MFJ10HR010JT</t>
   </si>
   <si>
     <t>MFJ06HR010JT</t>
   </si>
@@ -2631,51 +2634,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G635"/>
+  <dimension ref="A1:G636"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -11405,3982 +11408,4002 @@
     <row r="438" spans="1:6">
       <c r="A438" t="s">
         <v>544</v>
       </c>
       <c r="B438" t="s">
         <v>537</v>
       </c>
       <c r="C438" t="s">
         <v>64</v>
       </c>
       <c r="D438" t="s">
         <v>14</v>
       </c>
       <c r="E438" t="s">
         <v>67</v>
       </c>
       <c r="F438" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" t="s">
         <v>545</v>
       </c>
       <c r="B439" t="s">
-        <v>546</v>
+        <v>537</v>
       </c>
       <c r="C439" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D439" t="s">
         <v>10</v>
       </c>
       <c r="E439" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F439" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" t="s">
+        <v>546</v>
+      </c>
+      <c r="B440" t="s">
         <v>547</v>
       </c>
-      <c r="B440" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C440" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D440" t="s">
         <v>10</v>
       </c>
       <c r="E440" t="s">
         <v>11</v>
       </c>
       <c r="F440" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" t="s">
         <v>548</v>
       </c>
       <c r="B441" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C441" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D441" t="s">
-        <v>54</v>
+        <v>10</v>
       </c>
       <c r="E441" t="s">
         <v>11</v>
       </c>
       <c r="F441" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" t="s">
         <v>549</v>
       </c>
       <c r="B442" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C442" t="s">
         <v>45</v>
       </c>
       <c r="D442" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="E442" t="s">
         <v>11</v>
       </c>
       <c r="F442" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="443" spans="1:6">
       <c r="A443" t="s">
         <v>550</v>
       </c>
       <c r="B443" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C443" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D443" t="s">
         <v>14</v>
       </c>
       <c r="E443" t="s">
         <v>11</v>
       </c>
       <c r="F443" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444" t="s">
         <v>551</v>
       </c>
       <c r="B444" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C444" t="s">
         <v>9</v>
       </c>
       <c r="D444" t="s">
         <v>14</v>
       </c>
       <c r="E444" t="s">
         <v>11</v>
       </c>
       <c r="F444" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
     </row>
     <row r="445" spans="1:6">
       <c r="A445" t="s">
         <v>552</v>
       </c>
       <c r="B445" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C445" t="s">
         <v>9</v>
       </c>
       <c r="D445" t="s">
         <v>14</v>
       </c>
       <c r="E445" t="s">
         <v>11</v>
       </c>
       <c r="F445" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" t="s">
         <v>553</v>
       </c>
       <c r="B446" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C446" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D446" t="s">
         <v>14</v>
       </c>
       <c r="E446" t="s">
         <v>11</v>
       </c>
       <c r="F446" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" t="s">
         <v>554</v>
       </c>
       <c r="B447" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C447" t="s">
         <v>64</v>
       </c>
       <c r="D447" t="s">
         <v>14</v>
       </c>
       <c r="E447" t="s">
         <v>11</v>
       </c>
       <c r="F447" t="s">
-        <v>205</v>
+        <v>65</v>
       </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448" t="s">
         <v>555</v>
       </c>
       <c r="B448" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C448" t="s">
         <v>64</v>
       </c>
       <c r="D448" t="s">
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="E448" t="s">
         <v>11</v>
       </c>
       <c r="F448" t="s">
-        <v>228</v>
+        <v>205</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" t="s">
         <v>556</v>
       </c>
       <c r="B449" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C449" t="s">
         <v>64</v>
       </c>
       <c r="D449" t="s">
-        <v>10</v>
+        <v>54</v>
       </c>
       <c r="E449" t="s">
         <v>11</v>
       </c>
       <c r="F449" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" t="s">
         <v>557</v>
       </c>
       <c r="B450" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C450" t="s">
-        <v>558</v>
+        <v>64</v>
       </c>
       <c r="D450" t="s">
         <v>10</v>
       </c>
       <c r="E450" t="s">
         <v>11</v>
       </c>
       <c r="F450" t="s">
-        <v>559</v>
+        <v>228</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="A451" t="s">
+        <v>558</v>
+      </c>
+      <c r="B451" t="s">
+        <v>547</v>
+      </c>
+      <c r="C451" t="s">
+        <v>559</v>
+      </c>
+      <c r="D451" t="s">
+        <v>10</v>
+      </c>
+      <c r="E451" t="s">
+        <v>11</v>
+      </c>
+      <c r="F451" t="s">
         <v>560</v>
-      </c>
-[...13 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" t="s">
         <v>561</v>
       </c>
       <c r="B452" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C452" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D452" t="s">
         <v>10</v>
       </c>
       <c r="E452" t="s">
         <v>16</v>
       </c>
       <c r="F452" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="453" spans="1:6">
       <c r="A453" t="s">
         <v>562</v>
       </c>
       <c r="B453" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C453" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D453" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E453" t="s">
         <v>16</v>
       </c>
       <c r="F453" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="454" spans="1:6">
       <c r="A454" t="s">
         <v>563</v>
       </c>
       <c r="B454" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C454" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="D454" t="s">
         <v>14</v>
       </c>
       <c r="E454" t="s">
         <v>16</v>
       </c>
       <c r="F454" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="455" spans="1:6">
       <c r="A455" t="s">
         <v>564</v>
       </c>
       <c r="B455" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C455" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D455" t="s">
         <v>14</v>
       </c>
       <c r="E455" t="s">
         <v>16</v>
       </c>
       <c r="F455" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="456" spans="1:6">
       <c r="A456" t="s">
         <v>565</v>
       </c>
       <c r="B456" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C456" t="s">
         <v>9</v>
       </c>
       <c r="D456" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E456" t="s">
         <v>16</v>
       </c>
       <c r="F456" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
     </row>
     <row r="457" spans="1:6">
       <c r="A457" t="s">
         <v>566</v>
       </c>
       <c r="B457" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C457" t="s">
-        <v>61</v>
+        <v>9</v>
       </c>
       <c r="D457" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E457" t="s">
         <v>16</v>
       </c>
       <c r="F457" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="458" spans="1:6">
       <c r="A458" t="s">
         <v>567</v>
       </c>
       <c r="B458" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C458" t="s">
-        <v>9</v>
+        <v>61</v>
       </c>
       <c r="D458" t="s">
         <v>14</v>
       </c>
       <c r="E458" t="s">
         <v>16</v>
       </c>
       <c r="F458" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="459" spans="1:6">
       <c r="A459" t="s">
         <v>568</v>
       </c>
       <c r="B459" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C459" t="s">
         <v>9</v>
       </c>
       <c r="D459" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E459" t="s">
         <v>16</v>
       </c>
       <c r="F459" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
     </row>
     <row r="460" spans="1:6">
       <c r="A460" t="s">
         <v>569</v>
       </c>
       <c r="B460" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C460" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D460" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E460" t="s">
         <v>16</v>
       </c>
       <c r="F460" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="461" spans="1:6">
       <c r="A461" t="s">
         <v>570</v>
       </c>
       <c r="B461" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C461" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D461" t="s">
         <v>14</v>
       </c>
       <c r="E461" t="s">
         <v>16</v>
       </c>
       <c r="F461" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" t="s">
         <v>571</v>
       </c>
       <c r="B462" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C462" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D462" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E462" t="s">
         <v>16</v>
       </c>
       <c r="F462" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" t="s">
         <v>572</v>
       </c>
       <c r="B463" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C463" t="s">
-        <v>207</v>
+        <v>64</v>
       </c>
       <c r="D463" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E463" t="s">
         <v>16</v>
       </c>
       <c r="F463" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" t="s">
         <v>573</v>
       </c>
       <c r="B464" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C464" t="s">
-        <v>61</v>
+        <v>207</v>
       </c>
       <c r="D464" t="s">
         <v>14</v>
       </c>
       <c r="E464" t="s">
         <v>16</v>
       </c>
       <c r="F464" t="s">
-        <v>205</v>
+        <v>65</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" t="s">
         <v>574</v>
       </c>
       <c r="B465" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C465" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="D465" t="s">
         <v>14</v>
       </c>
       <c r="E465" t="s">
         <v>16</v>
       </c>
       <c r="F465" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" t="s">
         <v>575</v>
       </c>
       <c r="B466" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C466" t="s">
         <v>64</v>
       </c>
       <c r="D466" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E466" t="s">
         <v>16</v>
       </c>
       <c r="F466" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" t="s">
         <v>576</v>
       </c>
       <c r="B467" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C467" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="D467" t="s">
         <v>10</v>
       </c>
       <c r="E467" t="s">
         <v>16</v>
       </c>
       <c r="F467" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" t="s">
         <v>577</v>
       </c>
       <c r="B468" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C468" t="s">
-        <v>207</v>
+        <v>61</v>
       </c>
       <c r="D468" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E468" t="s">
         <v>16</v>
       </c>
       <c r="F468" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" t="s">
         <v>578</v>
       </c>
       <c r="B469" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C469" t="s">
-        <v>64</v>
+        <v>207</v>
       </c>
       <c r="D469" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E469" t="s">
         <v>16</v>
       </c>
       <c r="F469" t="s">
-        <v>228</v>
+        <v>205</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" t="s">
         <v>579</v>
       </c>
       <c r="B470" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C470" t="s">
-        <v>207</v>
+        <v>64</v>
       </c>
       <c r="D470" t="s">
         <v>10</v>
       </c>
       <c r="E470" t="s">
         <v>16</v>
       </c>
       <c r="F470" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471" t="s">
         <v>580</v>
       </c>
       <c r="B471" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C471" t="s">
-        <v>64</v>
+        <v>207</v>
       </c>
       <c r="D471" t="s">
-        <v>54</v>
+        <v>10</v>
       </c>
       <c r="E471" t="s">
         <v>16</v>
       </c>
       <c r="F471" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="472" spans="1:6">
       <c r="A472" t="s">
         <v>581</v>
       </c>
       <c r="B472" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C472" t="s">
-        <v>558</v>
+        <v>64</v>
       </c>
       <c r="D472" t="s">
         <v>54</v>
       </c>
       <c r="E472" t="s">
         <v>16</v>
       </c>
       <c r="F472" t="s">
-        <v>559</v>
+        <v>228</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" t="s">
         <v>582</v>
       </c>
       <c r="B473" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C473" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D473" t="s">
-        <v>583</v>
+        <v>54</v>
       </c>
       <c r="E473" t="s">
         <v>16</v>
       </c>
       <c r="F473" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" t="s">
+        <v>583</v>
+      </c>
+      <c r="B474" t="s">
+        <v>547</v>
+      </c>
+      <c r="C474" t="s">
+        <v>559</v>
+      </c>
+      <c r="D474" t="s">
         <v>584</v>
       </c>
-      <c r="B474" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E474" t="s">
         <v>16</v>
       </c>
       <c r="F474" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" t="s">
         <v>585</v>
       </c>
       <c r="B475" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C475" t="s">
-        <v>207</v>
+        <v>559</v>
       </c>
       <c r="D475" t="s">
-        <v>54</v>
+        <v>10</v>
       </c>
       <c r="E475" t="s">
         <v>16</v>
       </c>
       <c r="F475" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" t="s">
         <v>586</v>
       </c>
       <c r="B476" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C476" t="s">
-        <v>45</v>
+        <v>207</v>
       </c>
       <c r="D476" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="E476" t="s">
-        <v>67</v>
+        <v>16</v>
       </c>
       <c r="F476" t="s">
-        <v>12</v>
+        <v>560</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" t="s">
         <v>587</v>
       </c>
       <c r="B477" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C477" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D477" t="s">
         <v>14</v>
       </c>
       <c r="E477" t="s">
         <v>67</v>
       </c>
       <c r="F477" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" t="s">
         <v>588</v>
       </c>
       <c r="B478" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C478" t="s">
         <v>9</v>
       </c>
       <c r="D478" t="s">
         <v>14</v>
       </c>
       <c r="E478" t="s">
         <v>67</v>
       </c>
       <c r="F478" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" t="s">
         <v>589</v>
       </c>
       <c r="B479" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C479" t="s">
         <v>9</v>
       </c>
       <c r="D479" t="s">
         <v>14</v>
       </c>
       <c r="E479" t="s">
         <v>67</v>
       </c>
       <c r="F479" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" t="s">
         <v>590</v>
       </c>
       <c r="B480" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C480" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D480" t="s">
         <v>14</v>
       </c>
       <c r="E480" t="s">
         <v>67</v>
       </c>
       <c r="F480" t="s">
-        <v>205</v>
+        <v>65</v>
       </c>
     </row>
     <row r="481" spans="1:6">
       <c r="A481" t="s">
         <v>591</v>
       </c>
       <c r="B481" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C481" t="s">
         <v>64</v>
       </c>
       <c r="D481" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E481" t="s">
         <v>67</v>
       </c>
       <c r="F481" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="482" spans="1:6">
       <c r="A482" t="s">
         <v>592</v>
       </c>
       <c r="B482" t="s">
-        <v>593</v>
+        <v>547</v>
       </c>
       <c r="C482" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="D482" t="s">
         <v>10</v>
       </c>
       <c r="E482" t="s">
-        <v>11</v>
+        <v>67</v>
       </c>
       <c r="F482" t="s">
-        <v>12</v>
+        <v>205</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" t="s">
+        <v>593</v>
+      </c>
+      <c r="B483" t="s">
         <v>594</v>
       </c>
-      <c r="B483" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C483" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D483" t="s">
         <v>10</v>
       </c>
       <c r="E483" t="s">
         <v>11</v>
       </c>
       <c r="F483" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484" t="s">
         <v>595</v>
       </c>
       <c r="B484" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="C484" t="s">
         <v>9</v>
       </c>
       <c r="D484" t="s">
         <v>10</v>
       </c>
       <c r="E484" t="s">
         <v>11</v>
       </c>
       <c r="F484" t="s">
-        <v>65</v>
+        <v>12</v>
       </c>
     </row>
     <row r="485" spans="1:6">
       <c r="A485" t="s">
         <v>596</v>
       </c>
       <c r="B485" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="C485" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D485" t="s">
         <v>10</v>
       </c>
       <c r="E485" t="s">
         <v>11</v>
       </c>
       <c r="F485" t="s">
-        <v>205</v>
+        <v>65</v>
       </c>
     </row>
     <row r="486" spans="1:6">
       <c r="A486" t="s">
         <v>597</v>
       </c>
       <c r="B486" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="C486" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="D486" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E486" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F486" t="s">
-        <v>12</v>
+        <v>205</v>
       </c>
     </row>
     <row r="487" spans="1:6">
       <c r="A487" t="s">
         <v>598</v>
       </c>
       <c r="B487" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="C487" t="s">
         <v>45</v>
       </c>
       <c r="D487" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E487" t="s">
         <v>16</v>
       </c>
       <c r="F487" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="488" spans="1:6">
       <c r="A488" t="s">
         <v>599</v>
       </c>
       <c r="B488" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="C488" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D488" t="s">
         <v>10</v>
       </c>
       <c r="E488" t="s">
         <v>16</v>
       </c>
       <c r="F488" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
     </row>
     <row r="489" spans="1:6">
       <c r="A489" t="s">
         <v>600</v>
       </c>
       <c r="B489" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="C489" t="s">
         <v>9</v>
       </c>
       <c r="D489" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E489" t="s">
         <v>16</v>
       </c>
       <c r="F489" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
     </row>
     <row r="490" spans="1:6">
       <c r="A490" t="s">
         <v>601</v>
       </c>
       <c r="B490" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="C490" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D490" t="s">
         <v>14</v>
       </c>
       <c r="E490" t="s">
         <v>16</v>
       </c>
       <c r="F490" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="491" spans="1:6">
       <c r="A491" t="s">
         <v>602</v>
       </c>
       <c r="B491" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="C491" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D491" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E491" t="s">
         <v>16</v>
       </c>
       <c r="F491" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="492" spans="1:6">
       <c r="A492" t="s">
         <v>603</v>
       </c>
       <c r="B492" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="C492" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D492" t="s">
         <v>10</v>
       </c>
       <c r="E492" t="s">
         <v>16</v>
       </c>
       <c r="F492" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" t="s">
         <v>604</v>
       </c>
       <c r="B493" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="C493" t="s">
         <v>64</v>
       </c>
       <c r="D493" t="s">
         <v>10</v>
       </c>
       <c r="E493" t="s">
         <v>16</v>
       </c>
       <c r="F493" t="s">
-        <v>205</v>
+        <v>65</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" t="s">
         <v>605</v>
       </c>
       <c r="B494" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="C494" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="D494" t="s">
         <v>10</v>
       </c>
       <c r="E494" t="s">
         <v>16</v>
       </c>
       <c r="F494" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="A495" t="s">
         <v>606</v>
       </c>
       <c r="B495" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="C495" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="D495" t="s">
-        <v>583</v>
+        <v>10</v>
       </c>
       <c r="E495" t="s">
         <v>16</v>
       </c>
       <c r="F495" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496" t="s">
         <v>607</v>
       </c>
       <c r="B496" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="C496" t="s">
         <v>64</v>
       </c>
       <c r="D496" t="s">
-        <v>14</v>
+        <v>584</v>
       </c>
       <c r="E496" t="s">
         <v>16</v>
       </c>
       <c r="F496" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" t="s">
         <v>608</v>
       </c>
       <c r="B497" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="C497" t="s">
         <v>64</v>
       </c>
       <c r="D497" t="s">
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="E497" t="s">
         <v>16</v>
       </c>
       <c r="F497" t="s">
-        <v>228</v>
+        <v>205</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" t="s">
         <v>609</v>
       </c>
       <c r="B498" t="s">
-        <v>610</v>
+        <v>594</v>
       </c>
       <c r="C498" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="D498" t="s">
-        <v>10</v>
+        <v>54</v>
       </c>
       <c r="E498" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F498" t="s">
-        <v>12</v>
+        <v>228</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499" t="s">
+        <v>610</v>
+      </c>
+      <c r="B499" t="s">
         <v>611</v>
       </c>
-      <c r="B499" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C499" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D499" t="s">
         <v>10</v>
       </c>
       <c r="E499" t="s">
         <v>11</v>
       </c>
       <c r="F499" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
     </row>
     <row r="500" spans="1:6">
       <c r="A500" t="s">
         <v>612</v>
       </c>
       <c r="B500" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="C500" t="s">
         <v>9</v>
       </c>
       <c r="D500" t="s">
         <v>10</v>
       </c>
       <c r="E500" t="s">
         <v>11</v>
       </c>
       <c r="F500" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
     </row>
     <row r="501" spans="1:6">
       <c r="A501" t="s">
         <v>613</v>
       </c>
       <c r="B501" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="C501" t="s">
         <v>9</v>
       </c>
       <c r="D501" t="s">
         <v>10</v>
       </c>
       <c r="E501" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F501" t="s">
-        <v>12</v>
+        <v>65</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" t="s">
         <v>614</v>
       </c>
       <c r="B502" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="C502" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D502" t="s">
         <v>10</v>
       </c>
       <c r="E502" t="s">
         <v>16</v>
       </c>
       <c r="F502" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" t="s">
         <v>615</v>
       </c>
       <c r="B503" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="C503" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D503" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E503" t="s">
         <v>16</v>
       </c>
       <c r="F503" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" t="s">
         <v>616</v>
       </c>
       <c r="B504" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="C504" t="s">
         <v>9</v>
       </c>
       <c r="D504" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E504" t="s">
         <v>16</v>
       </c>
       <c r="F504" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" t="s">
         <v>617</v>
       </c>
       <c r="B505" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="C505" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D505" t="s">
         <v>10</v>
       </c>
       <c r="E505" t="s">
         <v>16</v>
       </c>
       <c r="F505" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" t="s">
         <v>618</v>
       </c>
       <c r="B506" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="C506" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D506" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E506" t="s">
         <v>16</v>
       </c>
       <c r="F506" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" t="s">
         <v>619</v>
       </c>
       <c r="B507" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="C507" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D507" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E507" t="s">
         <v>16</v>
       </c>
       <c r="F507" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" t="s">
         <v>620</v>
       </c>
       <c r="B508" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="C508" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D508" t="s">
         <v>10</v>
       </c>
       <c r="E508" t="s">
         <v>16</v>
       </c>
       <c r="F508" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509" t="s">
         <v>621</v>
       </c>
       <c r="B509" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="C509" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D509" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E509" t="s">
         <v>16</v>
       </c>
       <c r="F509" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" t="s">
         <v>622</v>
       </c>
       <c r="B510" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="C510" t="s">
         <v>64</v>
       </c>
       <c r="D510" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E510" t="s">
         <v>16</v>
       </c>
       <c r="F510" t="s">
-        <v>205</v>
+        <v>65</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" t="s">
         <v>623</v>
       </c>
       <c r="B511" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="C511" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="D511" t="s">
         <v>10</v>
       </c>
       <c r="E511" t="s">
         <v>16</v>
       </c>
       <c r="F511" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" t="s">
         <v>624</v>
       </c>
       <c r="B512" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="C512" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="D512" t="s">
-        <v>54</v>
+        <v>10</v>
       </c>
       <c r="E512" t="s">
         <v>16</v>
       </c>
       <c r="F512" t="s">
-        <v>228</v>
+        <v>205</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" t="s">
         <v>625</v>
       </c>
       <c r="B513" t="s">
-        <v>626</v>
+        <v>611</v>
       </c>
       <c r="C513" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="D513" t="s">
-        <v>10</v>
+        <v>54</v>
       </c>
       <c r="E513" t="s">
         <v>16</v>
       </c>
       <c r="F513" t="s">
-        <v>12</v>
+        <v>228</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" t="s">
+        <v>626</v>
+      </c>
+      <c r="B514" t="s">
         <v>627</v>
       </c>
-      <c r="B514" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C514" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D514" t="s">
         <v>10</v>
       </c>
       <c r="E514" t="s">
         <v>16</v>
       </c>
       <c r="F514" t="s">
-        <v>65</v>
+        <v>12</v>
       </c>
     </row>
     <row r="515" spans="1:6">
       <c r="A515" t="s">
         <v>628</v>
       </c>
       <c r="B515" t="s">
-        <v>629</v>
+        <v>627</v>
       </c>
       <c r="C515" t="s">
         <v>9</v>
       </c>
       <c r="D515" t="s">
         <v>10</v>
       </c>
       <c r="E515" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F515" t="s">
-        <v>12</v>
+        <v>65</v>
       </c>
     </row>
     <row r="516" spans="1:6">
       <c r="A516" t="s">
+        <v>629</v>
+      </c>
+      <c r="B516" t="s">
         <v>630</v>
       </c>
-      <c r="B516" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C516" t="s">
         <v>9</v>
       </c>
       <c r="D516" t="s">
         <v>10</v>
       </c>
       <c r="E516" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F516" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="517" spans="1:6">
       <c r="A517" t="s">
         <v>631</v>
       </c>
       <c r="B517" t="s">
-        <v>632</v>
+        <v>630</v>
       </c>
       <c r="C517" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D517" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E517" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F517" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="518" spans="1:6">
       <c r="A518" t="s">
+        <v>632</v>
+      </c>
+      <c r="B518" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>632</v>
       </c>
       <c r="C518" t="s">
         <v>45</v>
       </c>
       <c r="D518" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E518" t="s">
         <v>11</v>
       </c>
       <c r="F518" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="519" spans="1:6">
       <c r="A519" t="s">
         <v>634</v>
       </c>
       <c r="B519" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="C519" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D519" t="s">
         <v>10</v>
       </c>
       <c r="E519" t="s">
         <v>11</v>
       </c>
       <c r="F519" t="s">
-        <v>65</v>
+        <v>12</v>
       </c>
     </row>
     <row r="520" spans="1:6">
       <c r="A520" t="s">
         <v>635</v>
       </c>
       <c r="B520" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="C520" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D520" t="s">
         <v>10</v>
       </c>
       <c r="E520" t="s">
         <v>11</v>
       </c>
       <c r="F520" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" t="s">
         <v>636</v>
       </c>
       <c r="B521" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="C521" t="s">
         <v>64</v>
       </c>
       <c r="D521" t="s">
         <v>10</v>
       </c>
       <c r="E521" t="s">
         <v>11</v>
       </c>
       <c r="F521" t="s">
-        <v>205</v>
+        <v>65</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" t="s">
         <v>637</v>
       </c>
       <c r="B522" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="C522" t="s">
-        <v>207</v>
+        <v>64</v>
       </c>
       <c r="D522" t="s">
         <v>10</v>
       </c>
       <c r="E522" t="s">
         <v>11</v>
       </c>
       <c r="F522" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" t="s">
         <v>638</v>
       </c>
       <c r="B523" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="C523" t="s">
-        <v>45</v>
+        <v>207</v>
       </c>
       <c r="D523" t="s">
-        <v>54</v>
+        <v>10</v>
       </c>
       <c r="E523" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F523" t="s">
-        <v>12</v>
+        <v>205</v>
       </c>
     </row>
     <row r="524" spans="1:6">
       <c r="A524" t="s">
         <v>639</v>
       </c>
       <c r="B524" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="C524" t="s">
         <v>45</v>
       </c>
       <c r="D524" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="E524" t="s">
         <v>16</v>
       </c>
       <c r="F524" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" t="s">
         <v>640</v>
       </c>
       <c r="B525" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="C525" t="s">
         <v>45</v>
       </c>
       <c r="D525" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E525" t="s">
         <v>16</v>
       </c>
       <c r="F525" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" t="s">
         <v>641</v>
       </c>
       <c r="B526" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="C526" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D526" t="s">
         <v>10</v>
       </c>
       <c r="E526" t="s">
         <v>16</v>
       </c>
       <c r="F526" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" t="s">
         <v>642</v>
       </c>
       <c r="B527" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="C527" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D527" t="s">
         <v>10</v>
       </c>
       <c r="E527" t="s">
         <v>16</v>
       </c>
       <c r="F527" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" t="s">
         <v>643</v>
       </c>
       <c r="B528" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="C528" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D528" t="s">
         <v>10</v>
       </c>
       <c r="E528" t="s">
         <v>16</v>
       </c>
       <c r="F528" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="529" spans="1:6">
       <c r="A529" t="s">
         <v>644</v>
       </c>
       <c r="B529" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="C529" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D529" t="s">
         <v>10</v>
       </c>
       <c r="E529" t="s">
         <v>16</v>
       </c>
       <c r="F529" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
     </row>
     <row r="530" spans="1:6">
       <c r="A530" t="s">
         <v>645</v>
       </c>
       <c r="B530" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="C530" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D530" t="s">
         <v>10</v>
       </c>
       <c r="E530" t="s">
         <v>16</v>
       </c>
       <c r="F530" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="531" spans="1:6">
       <c r="A531" t="s">
         <v>646</v>
       </c>
       <c r="B531" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="C531" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D531" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E531" t="s">
         <v>16</v>
       </c>
       <c r="F531" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" t="s">
         <v>647</v>
       </c>
       <c r="B532" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="C532" t="s">
         <v>64</v>
       </c>
       <c r="D532" t="s">
         <v>14</v>
       </c>
       <c r="E532" t="s">
         <v>16</v>
       </c>
       <c r="F532" t="s">
-        <v>205</v>
+        <v>65</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" t="s">
         <v>648</v>
       </c>
       <c r="B533" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="C533" t="s">
         <v>64</v>
       </c>
       <c r="D533" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E533" t="s">
         <v>16</v>
       </c>
       <c r="F533" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" t="s">
         <v>649</v>
       </c>
       <c r="B534" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="C534" t="s">
-        <v>207</v>
+        <v>64</v>
       </c>
       <c r="D534" t="s">
         <v>10</v>
       </c>
       <c r="E534" t="s">
         <v>16</v>
       </c>
       <c r="F534" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="535" spans="1:6">
       <c r="A535" t="s">
         <v>650</v>
       </c>
       <c r="B535" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="C535" t="s">
-        <v>64</v>
+        <v>207</v>
       </c>
       <c r="D535" t="s">
         <v>10</v>
       </c>
       <c r="E535" t="s">
         <v>16</v>
       </c>
       <c r="F535" t="s">
-        <v>228</v>
+        <v>205</v>
       </c>
     </row>
     <row r="536" spans="1:6">
       <c r="A536" t="s">
         <v>651</v>
       </c>
       <c r="B536" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="C536" t="s">
         <v>64</v>
       </c>
       <c r="D536" t="s">
-        <v>54</v>
+        <v>10</v>
       </c>
       <c r="E536" t="s">
         <v>16</v>
       </c>
       <c r="F536" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="537" spans="1:6">
       <c r="A537" t="s">
         <v>652</v>
       </c>
       <c r="B537" t="s">
-        <v>653</v>
+        <v>633</v>
       </c>
       <c r="C537" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="D537" t="s">
-        <v>10</v>
+        <v>54</v>
       </c>
       <c r="E537" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F537" t="s">
-        <v>12</v>
+        <v>228</v>
       </c>
     </row>
     <row r="538" spans="1:6">
       <c r="A538" t="s">
+        <v>653</v>
+      </c>
+      <c r="B538" t="s">
         <v>654</v>
       </c>
-      <c r="B538" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C538" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D538" t="s">
         <v>10</v>
       </c>
       <c r="E538" t="s">
         <v>11</v>
       </c>
       <c r="F538" t="s">
-        <v>65</v>
+        <v>12</v>
       </c>
     </row>
     <row r="539" spans="1:6">
       <c r="A539" t="s">
         <v>655</v>
       </c>
       <c r="B539" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="C539" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D539" t="s">
         <v>10</v>
       </c>
       <c r="E539" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F539" t="s">
-        <v>12</v>
+        <v>65</v>
       </c>
     </row>
     <row r="540" spans="1:6">
       <c r="A540" t="s">
         <v>656</v>
       </c>
       <c r="B540" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="C540" t="s">
         <v>45</v>
       </c>
       <c r="D540" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E540" t="s">
         <v>16</v>
       </c>
       <c r="F540" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="541" spans="1:6">
       <c r="A541" t="s">
         <v>657</v>
       </c>
       <c r="B541" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="C541" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D541" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E541" t="s">
         <v>16</v>
       </c>
       <c r="F541" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="542" spans="1:6">
       <c r="A542" t="s">
         <v>658</v>
       </c>
       <c r="B542" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="C542" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D542" t="s">
         <v>10</v>
       </c>
       <c r="E542" t="s">
         <v>16</v>
       </c>
       <c r="F542" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="543" spans="1:6">
       <c r="A543" t="s">
         <v>659</v>
       </c>
       <c r="B543" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="C543" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D543" t="s">
         <v>10</v>
       </c>
       <c r="E543" t="s">
         <v>16</v>
       </c>
       <c r="F543" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
     </row>
     <row r="544" spans="1:6">
       <c r="A544" t="s">
         <v>660</v>
       </c>
       <c r="B544" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="C544" t="s">
         <v>9</v>
       </c>
       <c r="D544" t="s">
         <v>10</v>
       </c>
       <c r="E544" t="s">
         <v>16</v>
       </c>
       <c r="F544" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
     </row>
     <row r="545" spans="1:6">
       <c r="A545" t="s">
         <v>661</v>
       </c>
       <c r="B545" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="C545" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D545" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E545" t="s">
         <v>16</v>
       </c>
       <c r="F545" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="546" spans="1:6">
       <c r="A546" t="s">
         <v>662</v>
       </c>
       <c r="B546" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="C546" t="s">
         <v>64</v>
       </c>
       <c r="D546" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E546" t="s">
         <v>16</v>
       </c>
       <c r="F546" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="547" spans="1:6">
       <c r="A547" t="s">
         <v>663</v>
       </c>
       <c r="B547" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="C547" t="s">
         <v>64</v>
       </c>
       <c r="D547" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E547" t="s">
         <v>16</v>
       </c>
       <c r="F547" t="s">
-        <v>205</v>
+        <v>65</v>
       </c>
     </row>
     <row r="548" spans="1:6">
       <c r="A548" t="s">
         <v>664</v>
       </c>
       <c r="B548" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="C548" t="s">
         <v>64</v>
       </c>
       <c r="D548" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E548" t="s">
         <v>16</v>
       </c>
       <c r="F548" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="549" spans="1:6">
       <c r="A549" t="s">
         <v>665</v>
       </c>
       <c r="B549" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="C549" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="D549" t="s">
         <v>10</v>
       </c>
       <c r="E549" t="s">
         <v>16</v>
       </c>
       <c r="F549" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="550" spans="1:6">
       <c r="A550" t="s">
         <v>666</v>
       </c>
       <c r="B550" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="C550" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="D550" t="s">
-        <v>54</v>
+        <v>10</v>
       </c>
       <c r="E550" t="s">
         <v>16</v>
       </c>
       <c r="F550" t="s">
-        <v>228</v>
+        <v>205</v>
       </c>
     </row>
     <row r="551" spans="1:6">
       <c r="A551" t="s">
         <v>667</v>
       </c>
       <c r="B551" t="s">
-        <v>668</v>
+        <v>654</v>
       </c>
       <c r="C551" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="D551" t="s">
         <v>54</v>
       </c>
       <c r="E551" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F551" t="s">
-        <v>12</v>
+        <v>228</v>
       </c>
     </row>
     <row r="552" spans="1:6">
       <c r="A552" t="s">
+        <v>668</v>
+      </c>
+      <c r="B552" t="s">
         <v>669</v>
-      </c>
-[...1 lines deleted...]
-        <v>668</v>
       </c>
       <c r="C552" t="s">
         <v>45</v>
       </c>
       <c r="D552" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="E552" t="s">
         <v>11</v>
       </c>
       <c r="F552" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="553" spans="1:6">
       <c r="A553" t="s">
         <v>670</v>
       </c>
       <c r="B553" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="C553" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D553" t="s">
         <v>14</v>
       </c>
       <c r="E553" t="s">
         <v>11</v>
       </c>
       <c r="F553" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="554" spans="1:6">
       <c r="A554" t="s">
         <v>671</v>
       </c>
       <c r="B554" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="C554" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D554" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E554" t="s">
         <v>11</v>
       </c>
       <c r="F554" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="555" spans="1:6">
       <c r="A555" t="s">
         <v>672</v>
       </c>
       <c r="B555" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="C555" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D555" t="s">
         <v>10</v>
       </c>
       <c r="E555" t="s">
         <v>11</v>
       </c>
       <c r="F555" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="556" spans="1:6">
       <c r="A556" t="s">
         <v>673</v>
       </c>
       <c r="B556" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="C556" t="s">
         <v>9</v>
       </c>
       <c r="D556" t="s">
         <v>10</v>
       </c>
       <c r="E556" t="s">
         <v>11</v>
       </c>
       <c r="F556" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
     </row>
     <row r="557" spans="1:6">
       <c r="A557" t="s">
         <v>674</v>
       </c>
       <c r="B557" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="C557" t="s">
         <v>9</v>
       </c>
       <c r="D557" t="s">
         <v>10</v>
       </c>
       <c r="E557" t="s">
         <v>11</v>
       </c>
       <c r="F557" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
     </row>
     <row r="558" spans="1:6">
       <c r="A558" t="s">
         <v>675</v>
       </c>
       <c r="B558" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="C558" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D558" t="s">
         <v>10</v>
       </c>
       <c r="E558" t="s">
         <v>11</v>
       </c>
       <c r="F558" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="559" spans="1:6">
       <c r="A559" t="s">
         <v>676</v>
       </c>
       <c r="B559" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="C559" t="s">
         <v>64</v>
       </c>
       <c r="D559" t="s">
         <v>10</v>
       </c>
       <c r="E559" t="s">
         <v>11</v>
       </c>
       <c r="F559" t="s">
-        <v>205</v>
+        <v>65</v>
       </c>
     </row>
     <row r="560" spans="1:6">
       <c r="A560" t="s">
         <v>677</v>
       </c>
       <c r="B560" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="C560" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D560" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E560" t="s">
-        <v>678</v>
+        <v>11</v>
       </c>
       <c r="F560" t="s">
-        <v>65</v>
+        <v>205</v>
       </c>
     </row>
     <row r="561" spans="1:6">
       <c r="A561" t="s">
+        <v>678</v>
+      </c>
+      <c r="B561" t="s">
+        <v>669</v>
+      </c>
+      <c r="C561" t="s">
+        <v>9</v>
+      </c>
+      <c r="D561" t="s">
+        <v>14</v>
+      </c>
+      <c r="E561" t="s">
         <v>679</v>
       </c>
-      <c r="B561" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F561" t="s">
-        <v>12</v>
+        <v>65</v>
       </c>
     </row>
     <row r="562" spans="1:6">
       <c r="A562" t="s">
         <v>680</v>
       </c>
       <c r="B562" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="C562" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D562" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E562" t="s">
         <v>16</v>
       </c>
       <c r="F562" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="563" spans="1:6">
       <c r="A563" t="s">
         <v>681</v>
       </c>
       <c r="B563" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="C563" t="s">
         <v>9</v>
       </c>
       <c r="D563" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E563" t="s">
         <v>16</v>
       </c>
       <c r="F563" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="564" spans="1:6">
       <c r="A564" t="s">
         <v>682</v>
       </c>
       <c r="B564" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="C564" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D564" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E564" t="s">
         <v>16</v>
       </c>
       <c r="F564" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="565" spans="1:6">
       <c r="A565" t="s">
         <v>683</v>
       </c>
       <c r="B565" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="C565" t="s">
         <v>45</v>
       </c>
       <c r="D565" t="s">
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="E565" t="s">
         <v>16</v>
       </c>
       <c r="F565" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="566" spans="1:6">
       <c r="A566" t="s">
         <v>684</v>
       </c>
       <c r="B566" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="C566" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D566" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="E566" t="s">
         <v>16</v>
       </c>
       <c r="F566" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
     </row>
     <row r="567" spans="1:6">
       <c r="A567" t="s">
         <v>685</v>
       </c>
       <c r="B567" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="C567" t="s">
         <v>9</v>
       </c>
       <c r="D567" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E567" t="s">
         <v>16</v>
       </c>
       <c r="F567" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="568" spans="1:6">
       <c r="A568" t="s">
         <v>686</v>
       </c>
       <c r="B568" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="C568" t="s">
         <v>9</v>
       </c>
       <c r="D568" t="s">
         <v>10</v>
       </c>
       <c r="E568" t="s">
         <v>16</v>
       </c>
       <c r="F568" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
     </row>
     <row r="569" spans="1:6">
       <c r="A569" t="s">
         <v>687</v>
       </c>
       <c r="B569" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="C569" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D569" t="s">
         <v>10</v>
       </c>
       <c r="E569" t="s">
         <v>16</v>
       </c>
       <c r="F569" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="570" spans="1:6">
       <c r="A570" t="s">
         <v>688</v>
       </c>
       <c r="B570" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="C570" t="s">
         <v>64</v>
       </c>
       <c r="D570" t="s">
-        <v>54</v>
+        <v>10</v>
       </c>
       <c r="E570" t="s">
         <v>16</v>
       </c>
       <c r="F570" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="571" spans="1:6">
       <c r="A571" t="s">
         <v>689</v>
       </c>
       <c r="B571" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="C571" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D571" t="s">
         <v>54</v>
       </c>
       <c r="E571" t="s">
         <v>16</v>
       </c>
       <c r="F571" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="572" spans="1:6">
       <c r="A572" t="s">
         <v>690</v>
       </c>
       <c r="B572" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="C572" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D572" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="E572" t="s">
         <v>16</v>
       </c>
       <c r="F572" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="573" spans="1:6">
       <c r="A573" t="s">
         <v>691</v>
       </c>
       <c r="B573" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="C573" t="s">
         <v>64</v>
       </c>
       <c r="D573" t="s">
-        <v>692</v>
+        <v>14</v>
       </c>
       <c r="E573" t="s">
         <v>16</v>
       </c>
       <c r="F573" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="574" spans="1:6">
       <c r="A574" t="s">
+        <v>692</v>
+      </c>
+      <c r="B574" t="s">
+        <v>669</v>
+      </c>
+      <c r="C574" t="s">
+        <v>64</v>
+      </c>
+      <c r="D574" t="s">
         <v>693</v>
       </c>
-      <c r="B574" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E574" t="s">
         <v>16</v>
       </c>
       <c r="F574" t="s">
-        <v>205</v>
+        <v>65</v>
       </c>
     </row>
     <row r="575" spans="1:6">
       <c r="A575" t="s">
         <v>694</v>
       </c>
       <c r="B575" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="C575" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="D575" t="s">
         <v>10</v>
       </c>
       <c r="E575" t="s">
         <v>16</v>
       </c>
       <c r="F575" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="576" spans="1:6">
       <c r="A576" t="s">
         <v>695</v>
       </c>
       <c r="B576" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="C576" t="s">
         <v>64</v>
       </c>
       <c r="D576" t="s">
-        <v>54</v>
+        <v>10</v>
       </c>
       <c r="E576" t="s">
         <v>16</v>
       </c>
       <c r="F576" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="577" spans="1:6">
       <c r="A577" t="s">
         <v>696</v>
       </c>
       <c r="B577" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="C577" t="s">
         <v>64</v>
       </c>
       <c r="D577" t="s">
-        <v>10</v>
+        <v>54</v>
       </c>
       <c r="E577" t="s">
         <v>16</v>
       </c>
       <c r="F577" t="s">
-        <v>228</v>
+        <v>205</v>
       </c>
     </row>
     <row r="578" spans="1:6">
       <c r="A578" t="s">
         <v>697</v>
       </c>
       <c r="B578" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="C578" t="s">
-        <v>207</v>
+        <v>64</v>
       </c>
       <c r="D578" t="s">
         <v>10</v>
       </c>
       <c r="E578" t="s">
         <v>16</v>
       </c>
       <c r="F578" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="579" spans="1:6">
       <c r="A579" t="s">
         <v>698</v>
       </c>
       <c r="B579" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="C579" t="s">
-        <v>64</v>
+        <v>207</v>
       </c>
       <c r="D579" t="s">
-        <v>54</v>
+        <v>10</v>
       </c>
       <c r="E579" t="s">
         <v>16</v>
       </c>
       <c r="F579" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="580" spans="1:6">
       <c r="A580" t="s">
         <v>699</v>
       </c>
       <c r="B580" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="C580" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D580" t="s">
-        <v>10</v>
+        <v>54</v>
       </c>
       <c r="E580" t="s">
-        <v>67</v>
+        <v>16</v>
       </c>
       <c r="F580" t="s">
-        <v>12</v>
+        <v>228</v>
       </c>
     </row>
     <row r="581" spans="1:6">
       <c r="A581" t="s">
         <v>700</v>
       </c>
       <c r="B581" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="C581" t="s">
         <v>9</v>
       </c>
       <c r="D581" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E581" t="s">
         <v>67</v>
       </c>
       <c r="F581" t="s">
-        <v>65</v>
+        <v>12</v>
       </c>
     </row>
     <row r="582" spans="1:6">
       <c r="A582" t="s">
         <v>701</v>
       </c>
       <c r="B582" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="C582" t="s">
         <v>9</v>
       </c>
       <c r="D582" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E582" t="s">
         <v>67</v>
       </c>
       <c r="F582" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="583" spans="1:6">
       <c r="A583" t="s">
         <v>702</v>
       </c>
       <c r="B583" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="C583" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D583" t="s">
         <v>10</v>
       </c>
       <c r="E583" t="s">
         <v>67</v>
       </c>
       <c r="F583" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="584" spans="1:6">
       <c r="A584" t="s">
         <v>703</v>
       </c>
       <c r="B584" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="C584" t="s">
         <v>64</v>
       </c>
       <c r="D584" t="s">
         <v>10</v>
       </c>
       <c r="E584" t="s">
         <v>67</v>
       </c>
       <c r="F584" t="s">
-        <v>205</v>
+        <v>65</v>
       </c>
     </row>
     <row r="585" spans="1:6">
       <c r="A585" t="s">
         <v>704</v>
       </c>
       <c r="B585" t="s">
-        <v>705</v>
+        <v>669</v>
       </c>
       <c r="C585" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="D585" t="s">
         <v>10</v>
       </c>
       <c r="E585" t="s">
-        <v>16</v>
+        <v>67</v>
       </c>
       <c r="F585" t="s">
-        <v>12</v>
+        <v>205</v>
       </c>
     </row>
     <row r="586" spans="1:6">
       <c r="A586" t="s">
+        <v>705</v>
+      </c>
+      <c r="B586" t="s">
         <v>706</v>
-      </c>
-[...1 lines deleted...]
-        <v>707</v>
       </c>
       <c r="C586" t="s">
         <v>45</v>
       </c>
       <c r="D586" t="s">
         <v>10</v>
       </c>
       <c r="E586" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F586" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="587" spans="1:6">
       <c r="A587" t="s">
+        <v>707</v>
+      </c>
+      <c r="B587" t="s">
         <v>708</v>
       </c>
-      <c r="B587" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C587" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D587" t="s">
         <v>10</v>
       </c>
       <c r="E587" t="s">
         <v>11</v>
       </c>
       <c r="F587" t="s">
-        <v>65</v>
+        <v>12</v>
       </c>
     </row>
     <row r="588" spans="1:6">
       <c r="A588" t="s">
         <v>709</v>
       </c>
       <c r="B588" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="C588" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D588" t="s">
         <v>10</v>
       </c>
       <c r="E588" t="s">
         <v>11</v>
       </c>
       <c r="F588" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="589" spans="1:6">
       <c r="A589" t="s">
         <v>710</v>
       </c>
       <c r="B589" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="C589" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="D589" t="s">
         <v>10</v>
       </c>
       <c r="E589" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F589" t="s">
-        <v>12</v>
+        <v>65</v>
       </c>
     </row>
     <row r="590" spans="1:6">
       <c r="A590" t="s">
         <v>711</v>
       </c>
       <c r="B590" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="C590" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D590" t="s">
         <v>10</v>
       </c>
       <c r="E590" t="s">
         <v>16</v>
       </c>
       <c r="F590" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="591" spans="1:6">
       <c r="A591" t="s">
         <v>712</v>
       </c>
       <c r="B591" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="C591" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D591" t="s">
-        <v>54</v>
+        <v>10</v>
       </c>
       <c r="E591" t="s">
         <v>16</v>
       </c>
       <c r="F591" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="592" spans="1:6">
       <c r="A592" t="s">
         <v>713</v>
       </c>
       <c r="B592" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="C592" t="s">
         <v>45</v>
       </c>
       <c r="D592" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="E592" t="s">
         <v>16</v>
       </c>
       <c r="F592" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="593" spans="1:6">
       <c r="A593" t="s">
         <v>714</v>
       </c>
       <c r="B593" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="C593" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D593" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E593" t="s">
         <v>16</v>
       </c>
       <c r="F593" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
     </row>
     <row r="594" spans="1:6">
       <c r="A594" t="s">
         <v>715</v>
       </c>
       <c r="B594" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="C594" t="s">
         <v>9</v>
       </c>
       <c r="D594" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E594" t="s">
         <v>16</v>
       </c>
       <c r="F594" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
     </row>
     <row r="595" spans="1:6">
       <c r="A595" t="s">
         <v>716</v>
       </c>
       <c r="B595" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="C595" t="s">
         <v>9</v>
       </c>
       <c r="D595" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E595" t="s">
         <v>16</v>
       </c>
       <c r="F595" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="596" spans="1:6">
       <c r="A596" t="s">
         <v>717</v>
       </c>
       <c r="B596" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="C596" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D596" t="s">
         <v>10</v>
       </c>
       <c r="E596" t="s">
         <v>16</v>
       </c>
       <c r="F596" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="597" spans="1:6">
       <c r="A597" t="s">
         <v>718</v>
       </c>
       <c r="B597" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="C597" t="s">
         <v>64</v>
       </c>
       <c r="D597" t="s">
         <v>10</v>
       </c>
       <c r="E597" t="s">
         <v>16</v>
       </c>
       <c r="F597" t="s">
-        <v>205</v>
+        <v>65</v>
       </c>
     </row>
     <row r="598" spans="1:6">
       <c r="A598" t="s">
         <v>719</v>
       </c>
       <c r="B598" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="C598" t="s">
         <v>64</v>
       </c>
       <c r="D598" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E598" t="s">
         <v>16</v>
       </c>
       <c r="F598" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="599" spans="1:6">
       <c r="A599" t="s">
         <v>720</v>
       </c>
       <c r="B599" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="C599" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="D599" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E599" t="s">
         <v>16</v>
       </c>
       <c r="F599" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="600" spans="1:6">
       <c r="A600" t="s">
         <v>721</v>
       </c>
       <c r="B600" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="C600" t="s">
-        <v>207</v>
+        <v>61</v>
       </c>
       <c r="D600" t="s">
         <v>10</v>
       </c>
       <c r="E600" t="s">
         <v>16</v>
       </c>
       <c r="F600" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="601" spans="1:6">
       <c r="A601" t="s">
         <v>722</v>
       </c>
       <c r="B601" t="s">
-        <v>723</v>
+        <v>708</v>
       </c>
       <c r="C601" t="s">
-        <v>45</v>
+        <v>207</v>
       </c>
       <c r="D601" t="s">
         <v>10</v>
       </c>
       <c r="E601" t="s">
         <v>16</v>
       </c>
       <c r="F601" t="s">
-        <v>12</v>
+        <v>205</v>
       </c>
     </row>
     <row r="602" spans="1:6">
       <c r="A602" t="s">
+        <v>723</v>
+      </c>
+      <c r="B602" t="s">
         <v>724</v>
-      </c>
-[...1 lines deleted...]
-        <v>725</v>
       </c>
       <c r="C602" t="s">
         <v>45</v>
       </c>
       <c r="D602" t="s">
         <v>10</v>
       </c>
       <c r="E602" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F602" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="603" spans="1:6">
       <c r="A603" t="s">
+        <v>725</v>
+      </c>
+      <c r="B603" t="s">
         <v>726</v>
-      </c>
-[...1 lines deleted...]
-        <v>725</v>
       </c>
       <c r="C603" t="s">
         <v>45</v>
       </c>
       <c r="D603" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E603" t="s">
         <v>11</v>
       </c>
       <c r="F603" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="604" spans="1:6">
       <c r="A604" t="s">
         <v>727</v>
       </c>
       <c r="B604" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="C604" t="s">
         <v>45</v>
       </c>
       <c r="D604" t="s">
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="E604" t="s">
         <v>11</v>
       </c>
       <c r="F604" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="605" spans="1:6">
       <c r="A605" t="s">
         <v>728</v>
       </c>
       <c r="B605" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="C605" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D605" t="s">
-        <v>10</v>
+        <v>54</v>
       </c>
       <c r="E605" t="s">
         <v>11</v>
       </c>
       <c r="F605" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
     </row>
     <row r="606" spans="1:6">
       <c r="A606" t="s">
         <v>729</v>
       </c>
       <c r="B606" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="C606" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D606" t="s">
         <v>10</v>
       </c>
       <c r="E606" t="s">
         <v>11</v>
       </c>
       <c r="F606" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
     </row>
     <row r="607" spans="1:6">
       <c r="A607" t="s">
         <v>730</v>
       </c>
       <c r="B607" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="C607" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="D607" t="s">
         <v>10</v>
       </c>
       <c r="E607" t="s">
         <v>11</v>
       </c>
       <c r="F607" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="608" spans="1:6">
       <c r="A608" t="s">
         <v>731</v>
       </c>
       <c r="B608" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="C608" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D608" t="s">
         <v>10</v>
       </c>
       <c r="E608" t="s">
         <v>11</v>
       </c>
       <c r="F608" t="s">
-        <v>205</v>
+        <v>65</v>
       </c>
     </row>
     <row r="609" spans="1:6">
       <c r="A609" t="s">
         <v>732</v>
       </c>
       <c r="B609" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="C609" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="D609" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E609" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F609" t="s">
-        <v>12</v>
+        <v>205</v>
       </c>
     </row>
     <row r="610" spans="1:6">
       <c r="A610" t="s">
         <v>733</v>
       </c>
       <c r="B610" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="C610" t="s">
         <v>45</v>
       </c>
       <c r="D610" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E610" t="s">
         <v>16</v>
       </c>
       <c r="F610" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="611" spans="1:6">
       <c r="A611" t="s">
         <v>734</v>
       </c>
       <c r="B611" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="C611" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D611" t="s">
         <v>10</v>
       </c>
       <c r="E611" t="s">
         <v>16</v>
       </c>
       <c r="F611" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="612" spans="1:6">
       <c r="A612" t="s">
         <v>735</v>
       </c>
       <c r="B612" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="C612" t="s">
         <v>9</v>
       </c>
       <c r="D612" t="s">
         <v>10</v>
       </c>
       <c r="E612" t="s">
         <v>16</v>
       </c>
       <c r="F612" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
     </row>
     <row r="613" spans="1:6">
       <c r="A613" t="s">
         <v>736</v>
       </c>
       <c r="B613" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="C613" t="s">
         <v>9</v>
       </c>
       <c r="D613" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E613" t="s">
         <v>16</v>
       </c>
       <c r="F613" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="614" spans="1:6">
       <c r="A614" t="s">
         <v>737</v>
       </c>
       <c r="B614" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="C614" t="s">
         <v>9</v>
       </c>
       <c r="D614" t="s">
         <v>14</v>
       </c>
       <c r="E614" t="s">
         <v>16</v>
       </c>
       <c r="F614" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
     </row>
     <row r="615" spans="1:6">
       <c r="A615" t="s">
         <v>738</v>
       </c>
       <c r="B615" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="C615" t="s">
         <v>9</v>
       </c>
       <c r="D615" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E615" t="s">
         <v>16</v>
       </c>
       <c r="F615" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="616" spans="1:6">
       <c r="A616" t="s">
         <v>739</v>
       </c>
       <c r="B616" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="C616" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D616" t="s">
         <v>10</v>
       </c>
       <c r="E616" t="s">
         <v>16</v>
       </c>
       <c r="F616" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="617" spans="1:6">
       <c r="A617" t="s">
         <v>740</v>
       </c>
       <c r="B617" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="C617" t="s">
         <v>64</v>
       </c>
       <c r="D617" t="s">
         <v>10</v>
       </c>
       <c r="E617" t="s">
         <v>16</v>
       </c>
       <c r="F617" t="s">
-        <v>205</v>
+        <v>65</v>
       </c>
     </row>
     <row r="618" spans="1:6">
       <c r="A618" t="s">
         <v>741</v>
       </c>
       <c r="B618" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="C618" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="D618" t="s">
         <v>10</v>
       </c>
       <c r="E618" t="s">
         <v>16</v>
       </c>
       <c r="F618" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="619" spans="1:6">
       <c r="A619" t="s">
         <v>742</v>
       </c>
       <c r="B619" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="C619" t="s">
-        <v>207</v>
+        <v>61</v>
       </c>
       <c r="D619" t="s">
         <v>10</v>
       </c>
       <c r="E619" t="s">
         <v>16</v>
       </c>
       <c r="F619" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="620" spans="1:6">
       <c r="A620" t="s">
         <v>743</v>
       </c>
       <c r="B620" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="C620" t="s">
-        <v>9</v>
+        <v>207</v>
       </c>
       <c r="D620" t="s">
         <v>10</v>
       </c>
       <c r="E620" t="s">
-        <v>67</v>
+        <v>16</v>
       </c>
       <c r="F620" t="s">
-        <v>65</v>
+        <v>205</v>
       </c>
     </row>
     <row r="621" spans="1:6">
       <c r="A621" t="s">
         <v>744</v>
       </c>
       <c r="B621" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="C621" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D621" t="s">
         <v>10</v>
       </c>
       <c r="E621" t="s">
         <v>67</v>
       </c>
       <c r="F621" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="622" spans="1:6">
       <c r="A622" t="s">
         <v>745</v>
       </c>
       <c r="B622" t="s">
-        <v>746</v>
+        <v>726</v>
       </c>
       <c r="C622" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="D622" t="s">
-        <v>54</v>
+        <v>10</v>
       </c>
       <c r="E622" t="s">
-        <v>16</v>
+        <v>67</v>
       </c>
       <c r="F622" t="s">
-        <v>12</v>
+        <v>65</v>
       </c>
     </row>
     <row r="623" spans="1:6">
       <c r="A623" t="s">
+        <v>746</v>
+      </c>
+      <c r="B623" t="s">
         <v>747</v>
-      </c>
-[...1 lines deleted...]
-        <v>746</v>
       </c>
       <c r="C623" t="s">
         <v>45</v>
       </c>
       <c r="D623" t="s">
-        <v>10</v>
+        <v>54</v>
       </c>
       <c r="E623" t="s">
         <v>16</v>
       </c>
       <c r="F623" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="624" spans="1:6">
       <c r="A624" t="s">
         <v>748</v>
       </c>
       <c r="B624" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="C624" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D624" t="s">
-        <v>54</v>
+        <v>10</v>
       </c>
       <c r="E624" t="s">
         <v>16</v>
       </c>
       <c r="F624" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="625" spans="1:6">
       <c r="A625" t="s">
         <v>749</v>
       </c>
       <c r="B625" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
       <c r="C625" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D625" t="s">
-        <v>10</v>
+        <v>54</v>
       </c>
       <c r="E625" t="s">
         <v>16</v>
       </c>
       <c r="F625" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="626" spans="1:6">
       <c r="A626" t="s">
+        <v>750</v>
+      </c>
+      <c r="B626" t="s">
         <v>751</v>
-      </c>
-[...1 lines deleted...]
-        <v>752</v>
       </c>
       <c r="C626" t="s">
         <v>45</v>
       </c>
       <c r="D626" t="s">
-        <v>54</v>
+        <v>10</v>
       </c>
       <c r="E626" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F626" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="627" spans="1:6">
       <c r="A627" t="s">
+        <v>752</v>
+      </c>
+      <c r="B627" t="s">
         <v>753</v>
       </c>
-      <c r="B627" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C627" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D627" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="E627" t="s">
         <v>11</v>
       </c>
       <c r="F627" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="628" spans="1:6">
       <c r="A628" t="s">
         <v>754</v>
       </c>
       <c r="B628" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="C628" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D628" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E628" t="s">
         <v>11</v>
       </c>
       <c r="F628" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="629" spans="1:6">
       <c r="A629" t="s">
         <v>755</v>
       </c>
       <c r="B629" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="C629" t="s">
         <v>45</v>
       </c>
       <c r="D629" t="s">
         <v>10</v>
       </c>
       <c r="E629" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F629" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="630" spans="1:6">
       <c r="A630" t="s">
         <v>756</v>
       </c>
       <c r="B630" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="C630" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D630" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E630" t="s">
         <v>16</v>
       </c>
       <c r="F630" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="631" spans="1:6">
       <c r="A631" t="s">
         <v>757</v>
       </c>
       <c r="B631" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="C631" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D631" t="s">
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="E631" t="s">
         <v>16</v>
       </c>
       <c r="F631" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="632" spans="1:6">
       <c r="A632" t="s">
         <v>758</v>
       </c>
       <c r="B632" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="C632" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D632" t="s">
         <v>54</v>
       </c>
       <c r="E632" t="s">
         <v>16</v>
       </c>
       <c r="F632" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="633" spans="1:6">
       <c r="A633" t="s">
         <v>759</v>
       </c>
       <c r="B633" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="C633" t="s">
         <v>9</v>
       </c>
       <c r="D633" t="s">
-        <v>10</v>
+        <v>54</v>
       </c>
       <c r="E633" t="s">
         <v>16</v>
       </c>
       <c r="F633" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="634" spans="1:6">
       <c r="A634" t="s">
         <v>760</v>
       </c>
       <c r="B634" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="C634" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="D634" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E634" t="s">
         <v>16</v>
       </c>
       <c r="F634" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="635" spans="1:6">
       <c r="A635" t="s">
         <v>761</v>
       </c>
       <c r="B635" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="C635" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D635" t="s">
+        <v>14</v>
+      </c>
+      <c r="E635" t="s">
+        <v>16</v>
+      </c>
+      <c r="F635" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="636" spans="1:6">
+      <c r="A636" t="s">
+        <v>762</v>
+      </c>
+      <c r="B636" t="s">
+        <v>753</v>
+      </c>
+      <c r="C636" t="s">
+        <v>9</v>
+      </c>
+      <c r="D636" t="s">
         <v>54</v>
       </c>
-      <c r="E635" t="s">
-[...2 lines deleted...]
-      <c r="F635" t="s">
+      <c r="E636" t="s">
+        <v>16</v>
+      </c>
+      <c r="F636" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">