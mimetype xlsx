--- v0 (2026-02-02)
+++ v1 (2026-05-05)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="769" uniqueCount="220">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="773" uniqueCount="221">
   <si>
     <t>型号</t>
   </si>
   <si>
     <t>电感量</t>
   </si>
   <si>
     <t>偏差范围</t>
   </si>
   <si>
     <t>电感量测试频率</t>
   </si>
   <si>
     <t>电感量测试电压</t>
   </si>
   <si>
     <t>直流电阻 RDC(Ω)</t>
   </si>
   <si>
     <t>饱和电流 Max (A)</t>
   </si>
   <si>
     <t>温升电流 Irms Max  (A)</t>
   </si>
   <si>
@@ -520,50 +520,53 @@
     <t>PFM201610-R47MTS00</t>
   </si>
   <si>
     <t>0.025</t>
   </si>
   <si>
     <t>PFM201208-R47MTS00</t>
   </si>
   <si>
     <t>4.6</t>
   </si>
   <si>
     <t>PFM160808-R47MTS00</t>
   </si>
   <si>
     <t>PFM141208-R47MTS00</t>
   </si>
   <si>
     <t>0.035</t>
   </si>
   <si>
     <t>141208</t>
   </si>
   <si>
     <t>1.4mm</t>
+  </si>
+  <si>
+    <t>PFM201208-R47MTS06</t>
   </si>
   <si>
     <t>PFM322512-R33MTS00</t>
   </si>
   <si>
     <t>330nH</t>
   </si>
   <si>
     <t>0.014</t>
   </si>
   <si>
     <t>9.5</t>
   </si>
   <si>
     <t>8.1</t>
   </si>
   <si>
     <t>PFM252012-R33MTS00</t>
   </si>
   <si>
     <t>0.017</t>
   </si>
   <si>
     <t>7.8</t>
   </si>
@@ -1005,51 +1008,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:O66"/>
+  <dimension ref="A1:O67"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -2833,664 +2836,678 @@
       </c>
       <c r="G49" t="s">
         <v>86</v>
       </c>
       <c r="H49" t="s">
         <v>90</v>
       </c>
       <c r="J49" t="s">
         <v>168</v>
       </c>
       <c r="M49" t="s">
         <v>169</v>
       </c>
       <c r="N49" t="s">
         <v>21</v>
       </c>
       <c r="O49" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="50" spans="1:15">
       <c r="A50" t="s">
         <v>170</v>
       </c>
       <c r="B50" t="s">
-        <v>171</v>
+        <v>151</v>
       </c>
       <c r="C50" t="s">
         <v>17</v>
       </c>
-      <c r="D50" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J50" t="s">
-        <v>29</v>
-[...8 lines deleted...]
-        <v>21</v>
+        <v>98</v>
       </c>
     </row>
     <row r="51" spans="1:15">
       <c r="A51" t="s">
+        <v>171</v>
+      </c>
+      <c r="B51" t="s">
+        <v>172</v>
+      </c>
+      <c r="C51" t="s">
+        <v>17</v>
+      </c>
+      <c r="D51" t="s">
+        <v>24</v>
+      </c>
+      <c r="E51" t="s">
+        <v>25</v>
+      </c>
+      <c r="F51" t="s">
+        <v>173</v>
+      </c>
+      <c r="G51" t="s">
+        <v>174</v>
+      </c>
+      <c r="H51" t="s">
         <v>175</v>
       </c>
-      <c r="B51" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="J51" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="M51" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="N51" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O51" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="52" spans="1:15">
       <c r="A52" t="s">
+        <v>176</v>
+      </c>
+      <c r="B52" t="s">
+        <v>172</v>
+      </c>
+      <c r="C52" t="s">
+        <v>17</v>
+      </c>
+      <c r="D52" t="s">
+        <v>24</v>
+      </c>
+      <c r="E52" t="s">
+        <v>25</v>
+      </c>
+      <c r="F52" t="s">
+        <v>177</v>
+      </c>
+      <c r="G52" t="s">
+        <v>178</v>
+      </c>
+      <c r="H52" t="s">
         <v>179</v>
       </c>
-      <c r="B52" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="J52" t="s">
-        <v>39</v>
+        <v>18</v>
       </c>
       <c r="M52" t="s">
         <v>19</v>
       </c>
       <c r="N52" t="s">
         <v>20</v>
       </c>
       <c r="O52" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
     </row>
     <row r="53" spans="1:15">
       <c r="A53" t="s">
+        <v>180</v>
+      </c>
+      <c r="B53" t="s">
+        <v>172</v>
+      </c>
+      <c r="C53" t="s">
+        <v>17</v>
+      </c>
+      <c r="D53" t="s">
+        <v>24</v>
+      </c>
+      <c r="E53" t="s">
+        <v>25</v>
+      </c>
+      <c r="F53" t="s">
+        <v>152</v>
+      </c>
+      <c r="G53" t="s">
+        <v>154</v>
+      </c>
+      <c r="H53" t="s">
         <v>181</v>
       </c>
-      <c r="B53" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="J53" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="M53" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N53" t="s">
-        <v>46</v>
+        <v>20</v>
       </c>
       <c r="O53" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="54" spans="1:15">
       <c r="A54" t="s">
+        <v>182</v>
+      </c>
+      <c r="B54" t="s">
+        <v>172</v>
+      </c>
+      <c r="C54" t="s">
+        <v>17</v>
+      </c>
+      <c r="D54" t="s">
+        <v>24</v>
+      </c>
+      <c r="E54" t="s">
+        <v>25</v>
+      </c>
+      <c r="F54" t="s">
+        <v>158</v>
+      </c>
+      <c r="G54" t="s">
+        <v>159</v>
+      </c>
+      <c r="H54" t="s">
         <v>183</v>
       </c>
-      <c r="B54" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="J54" t="s">
-        <v>98</v>
+        <v>45</v>
       </c>
       <c r="M54" t="s">
         <v>20</v>
       </c>
       <c r="N54" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="O54" t="s">
-        <v>99</v>
+        <v>40</v>
       </c>
     </row>
     <row r="55" spans="1:15">
       <c r="A55" t="s">
+        <v>184</v>
+      </c>
+      <c r="B55" t="s">
+        <v>172</v>
+      </c>
+      <c r="C55" t="s">
+        <v>17</v>
+      </c>
+      <c r="D55" t="s">
+        <v>24</v>
+      </c>
+      <c r="E55" t="s">
+        <v>25</v>
+      </c>
+      <c r="F55" t="s">
+        <v>185</v>
+      </c>
+      <c r="G55" t="s">
+        <v>118</v>
+      </c>
+      <c r="H55" t="s">
         <v>186</v>
       </c>
-      <c r="B55" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="J55" t="s">
-        <v>168</v>
+        <v>98</v>
       </c>
       <c r="M55" t="s">
-        <v>169</v>
+        <v>20</v>
       </c>
       <c r="N55" t="s">
         <v>21</v>
       </c>
       <c r="O55" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="56" spans="1:15">
       <c r="A56" t="s">
+        <v>187</v>
+      </c>
+      <c r="B56" t="s">
+        <v>172</v>
+      </c>
+      <c r="C56" t="s">
+        <v>17</v>
+      </c>
+      <c r="D56" t="s">
+        <v>24</v>
+      </c>
+      <c r="E56" t="s">
+        <v>25</v>
+      </c>
+      <c r="F56" t="s">
         <v>188</v>
       </c>
-      <c r="B56" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G56" t="s">
-        <v>191</v>
+        <v>121</v>
       </c>
       <c r="H56" t="s">
-        <v>192</v>
+        <v>127</v>
       </c>
       <c r="J56" t="s">
-        <v>29</v>
+        <v>168</v>
       </c>
       <c r="M56" t="s">
-        <v>30</v>
+        <v>169</v>
       </c>
       <c r="N56" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="O56" t="s">
-        <v>21</v>
+        <v>99</v>
       </c>
     </row>
     <row r="57" spans="1:15">
       <c r="A57" t="s">
+        <v>189</v>
+      </c>
+      <c r="B57" t="s">
+        <v>190</v>
+      </c>
+      <c r="C57" t="s">
+        <v>17</v>
+      </c>
+      <c r="D57" t="s">
+        <v>24</v>
+      </c>
+      <c r="E57" t="s">
+        <v>25</v>
+      </c>
+      <c r="F57" t="s">
+        <v>191</v>
+      </c>
+      <c r="G57" t="s">
+        <v>192</v>
+      </c>
+      <c r="H57" t="s">
         <v>193</v>
       </c>
-      <c r="B57" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="J57" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="M57" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="N57" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O57" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="58" spans="1:15">
       <c r="A58" t="s">
+        <v>194</v>
+      </c>
+      <c r="B58" t="s">
+        <v>190</v>
+      </c>
+      <c r="C58" t="s">
+        <v>17</v>
+      </c>
+      <c r="D58" t="s">
+        <v>24</v>
+      </c>
+      <c r="E58" t="s">
+        <v>25</v>
+      </c>
+      <c r="F58" t="s">
+        <v>195</v>
+      </c>
+      <c r="G58" t="s">
+        <v>196</v>
+      </c>
+      <c r="H58" t="s">
         <v>197</v>
       </c>
-      <c r="B58" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="J58" t="s">
-        <v>39</v>
+        <v>18</v>
       </c>
       <c r="M58" t="s">
         <v>19</v>
       </c>
       <c r="N58" t="s">
         <v>20</v>
       </c>
       <c r="O58" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
     </row>
     <row r="59" spans="1:15">
       <c r="A59" t="s">
+        <v>198</v>
+      </c>
+      <c r="B59" t="s">
+        <v>190</v>
+      </c>
+      <c r="C59" t="s">
+        <v>17</v>
+      </c>
+      <c r="D59" t="s">
+        <v>24</v>
+      </c>
+      <c r="E59" t="s">
+        <v>25</v>
+      </c>
+      <c r="F59" t="s">
         <v>199</v>
       </c>
-      <c r="B59" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G59" t="s">
-        <v>200</v>
+        <v>178</v>
       </c>
       <c r="H59" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="J59" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="M59" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N59" t="s">
-        <v>46</v>
+        <v>20</v>
       </c>
       <c r="O59" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="60" spans="1:15">
       <c r="A60" t="s">
+        <v>200</v>
+      </c>
+      <c r="B60" t="s">
+        <v>190</v>
+      </c>
+      <c r="C60" t="s">
+        <v>17</v>
+      </c>
+      <c r="D60" t="s">
+        <v>24</v>
+      </c>
+      <c r="E60" t="s">
+        <v>25</v>
+      </c>
+      <c r="F60" t="s">
+        <v>152</v>
+      </c>
+      <c r="G60" t="s">
         <v>201</v>
       </c>
-      <c r="B60" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H60" t="s">
-        <v>202</v>
+        <v>181</v>
       </c>
       <c r="J60" t="s">
-        <v>98</v>
+        <v>45</v>
       </c>
       <c r="M60" t="s">
         <v>20</v>
       </c>
       <c r="N60" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="O60" t="s">
-        <v>99</v>
+        <v>40</v>
       </c>
     </row>
     <row r="61" spans="1:15">
       <c r="A61" t="s">
+        <v>202</v>
+      </c>
+      <c r="B61" t="s">
+        <v>190</v>
+      </c>
+      <c r="C61" t="s">
+        <v>17</v>
+      </c>
+      <c r="D61" t="s">
+        <v>24</v>
+      </c>
+      <c r="E61" t="s">
+        <v>25</v>
+      </c>
+      <c r="F61" t="s">
+        <v>133</v>
+      </c>
+      <c r="G61" t="s">
+        <v>137</v>
+      </c>
+      <c r="H61" t="s">
         <v>203</v>
       </c>
-      <c r="B61" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="J61" t="s">
-        <v>168</v>
+        <v>98</v>
       </c>
       <c r="M61" t="s">
-        <v>169</v>
+        <v>20</v>
       </c>
       <c r="N61" t="s">
         <v>21</v>
       </c>
       <c r="O61" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="62" spans="1:15">
       <c r="A62" t="s">
+        <v>204</v>
+      </c>
+      <c r="B62" t="s">
+        <v>190</v>
+      </c>
+      <c r="C62" t="s">
+        <v>17</v>
+      </c>
+      <c r="D62" t="s">
+        <v>24</v>
+      </c>
+      <c r="E62" t="s">
+        <v>25</v>
+      </c>
+      <c r="F62" t="s">
+        <v>140</v>
+      </c>
+      <c r="G62" t="s">
         <v>205</v>
       </c>
-      <c r="B62" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H62" t="s">
-        <v>209</v>
+        <v>145</v>
       </c>
       <c r="J62" t="s">
-        <v>29</v>
+        <v>168</v>
       </c>
       <c r="M62" t="s">
-        <v>30</v>
+        <v>169</v>
       </c>
       <c r="N62" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="O62" t="s">
-        <v>21</v>
+        <v>99</v>
       </c>
     </row>
     <row r="63" spans="1:15">
       <c r="A63" t="s">
+        <v>206</v>
+      </c>
+      <c r="B63" t="s">
+        <v>207</v>
+      </c>
+      <c r="C63" t="s">
+        <v>17</v>
+      </c>
+      <c r="D63" t="s">
+        <v>24</v>
+      </c>
+      <c r="E63" t="s">
+        <v>25</v>
+      </c>
+      <c r="F63" t="s">
+        <v>208</v>
+      </c>
+      <c r="G63" t="s">
+        <v>209</v>
+      </c>
+      <c r="H63" t="s">
         <v>210</v>
       </c>
-      <c r="B63" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="J63" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="M63" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="N63" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O63" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="64" spans="1:15">
       <c r="A64" t="s">
+        <v>211</v>
+      </c>
+      <c r="B64" t="s">
+        <v>207</v>
+      </c>
+      <c r="C64" t="s">
+        <v>17</v>
+      </c>
+      <c r="D64" t="s">
+        <v>24</v>
+      </c>
+      <c r="E64" t="s">
+        <v>25</v>
+      </c>
+      <c r="F64" t="s">
+        <v>173</v>
+      </c>
+      <c r="G64" t="s">
+        <v>212</v>
+      </c>
+      <c r="H64" t="s">
         <v>213</v>
       </c>
-      <c r="B64" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="J64" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="M64" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N64" t="s">
-        <v>46</v>
+        <v>20</v>
       </c>
       <c r="O64" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
     </row>
     <row r="65" spans="1:15">
       <c r="A65" t="s">
+        <v>214</v>
+      </c>
+      <c r="B65" t="s">
+        <v>207</v>
+      </c>
+      <c r="C65" t="s">
+        <v>17</v>
+      </c>
+      <c r="D65" t="s">
+        <v>24</v>
+      </c>
+      <c r="E65" t="s">
+        <v>25</v>
+      </c>
+      <c r="F65" t="s">
+        <v>215</v>
+      </c>
+      <c r="G65" t="s">
+        <v>197</v>
+      </c>
+      <c r="H65" t="s">
         <v>216</v>
       </c>
-      <c r="B65" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="J65" t="s">
-        <v>130</v>
+        <v>45</v>
       </c>
       <c r="M65" t="s">
+        <v>20</v>
+      </c>
+      <c r="N65" t="s">
         <v>46</v>
       </c>
-      <c r="N65" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O65" t="s">
-        <v>99</v>
+        <v>40</v>
       </c>
     </row>
     <row r="66" spans="1:15">
       <c r="A66" t="s">
+        <v>217</v>
+      </c>
+      <c r="B66" t="s">
+        <v>207</v>
+      </c>
+      <c r="C66" t="s">
+        <v>17</v>
+      </c>
+      <c r="D66" t="s">
+        <v>24</v>
+      </c>
+      <c r="E66" t="s">
+        <v>25</v>
+      </c>
+      <c r="F66" t="s">
         <v>218</v>
       </c>
-      <c r="B66" t="s">
+      <c r="G66" t="s">
+        <v>121</v>
+      </c>
+      <c r="H66" t="s">
+        <v>87</v>
+      </c>
+      <c r="J66" t="s">
+        <v>130</v>
+      </c>
+      <c r="M66" t="s">
+        <v>46</v>
+      </c>
+      <c r="N66" t="s">
+        <v>99</v>
+      </c>
+      <c r="O66" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="67" spans="1:15">
+      <c r="A67" t="s">
         <v>219</v>
       </c>
-      <c r="C66" t="s">
-[...2 lines deleted...]
-      <c r="J66" t="s">
+      <c r="B67" t="s">
+        <v>220</v>
+      </c>
+      <c r="C67" t="s">
+        <v>17</v>
+      </c>
+      <c r="J67" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">