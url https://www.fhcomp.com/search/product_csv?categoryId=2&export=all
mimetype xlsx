--- v1 (2026-05-05)
+++ v2 (2026-06-19)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="773" uniqueCount="221">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="766" uniqueCount="220">
   <si>
     <t>型号</t>
   </si>
   <si>
     <t>电感量</t>
   </si>
   <si>
     <t>偏差范围</t>
   </si>
   <si>
     <t>电感量测试频率</t>
   </si>
   <si>
     <t>电感量测试电压</t>
   </si>
   <si>
     <t>直流电阻 RDC(Ω)</t>
   </si>
   <si>
     <t>饱和电流 Max (A)</t>
   </si>
   <si>
     <t>温升电流 Irms Max  (A)</t>
   </si>
   <si>
@@ -256,53 +256,50 @@
     <t>0.095</t>
   </si>
   <si>
     <t>3.2</t>
   </si>
   <si>
     <t>2.5</t>
   </si>
   <si>
     <t>PFM252012-3R3MTS00</t>
   </si>
   <si>
     <t>0.097</t>
   </si>
   <si>
     <t>2.7</t>
   </si>
   <si>
     <t>PFM252010-3R3MTS00</t>
   </si>
   <si>
     <t>0.1</t>
   </si>
   <si>
     <t>PFM201610-3R3MTS00</t>
-  </si>
-[...1 lines deleted...]
-    <t>PIM252012-3R3MTS00</t>
   </si>
   <si>
     <t>PFM322512-2R2MTS00</t>
   </si>
   <si>
     <t>2.2µH</t>
   </si>
   <si>
     <t>0.07</t>
   </si>
   <si>
     <t>4.2</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PFM252012-2R2MTS00</t>
   </si>
   <si>
     <t>0.065</t>
   </si>
   <si>
     <t>3.3</t>
   </si>
@@ -1008,51 +1005,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:O67"/>
+  <dimension ref="A1:O66"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1673,1841 +1670,1818 @@
       </c>
       <c r="G18" t="s">
         <v>61</v>
       </c>
       <c r="H18" t="s">
         <v>65</v>
       </c>
       <c r="J18" t="s">
         <v>45</v>
       </c>
       <c r="M18" t="s">
         <v>20</v>
       </c>
       <c r="N18" t="s">
         <v>46</v>
       </c>
       <c r="O18" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
         <v>82</v>
       </c>
       <c r="B19" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="C19" t="s">
         <v>17</v>
       </c>
+      <c r="D19" t="s">
+        <v>24</v>
+      </c>
+      <c r="E19" t="s">
+        <v>25</v>
+      </c>
+      <c r="F19" t="s">
+        <v>84</v>
+      </c>
+      <c r="G19" t="s">
+        <v>85</v>
+      </c>
+      <c r="H19" t="s">
+        <v>86</v>
+      </c>
       <c r="J19" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="M19" t="s">
+        <v>30</v>
+      </c>
+      <c r="N19" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="O19" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
+        <v>87</v>
+      </c>
+      <c r="B20" t="s">
         <v>83</v>
       </c>
-      <c r="B20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C20" t="s">
         <v>17</v>
       </c>
       <c r="D20" t="s">
         <v>24</v>
       </c>
       <c r="E20" t="s">
         <v>25</v>
       </c>
       <c r="F20" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="G20" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="H20" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="J20" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="M20" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="N20" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="O20" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B21" t="s">
+        <v>83</v>
+      </c>
+      <c r="C21" t="s">
+        <v>17</v>
+      </c>
+      <c r="D21" t="s">
+        <v>24</v>
+      </c>
+      <c r="E21" t="s">
+        <v>25</v>
+      </c>
+      <c r="F21" t="s">
         <v>84</v>
       </c>
-      <c r="C21" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G21" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="H21" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="J21" t="s">
-        <v>18</v>
+        <v>39</v>
       </c>
       <c r="M21" t="s">
         <v>19</v>
       </c>
       <c r="N21" t="s">
         <v>20</v>
       </c>
       <c r="O21" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
         <v>91</v>
       </c>
       <c r="B22" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C22" t="s">
         <v>17</v>
       </c>
       <c r="D22" t="s">
         <v>24</v>
       </c>
       <c r="E22" t="s">
         <v>25</v>
       </c>
       <c r="F22" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="G22" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="H22" t="s">
         <v>64</v>
       </c>
       <c r="J22" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="M22" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="N22" t="s">
-        <v>20</v>
+        <v>46</v>
       </c>
       <c r="O22" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B23" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C23" t="s">
         <v>17</v>
       </c>
       <c r="D23" t="s">
         <v>24</v>
       </c>
       <c r="E23" t="s">
         <v>25</v>
       </c>
       <c r="F23" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="G23" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="H23" t="s">
-        <v>64</v>
+        <v>28</v>
       </c>
       <c r="J23" t="s">
-        <v>45</v>
+        <v>97</v>
       </c>
       <c r="M23" t="s">
         <v>20</v>
       </c>
       <c r="N23" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="O23" t="s">
-        <v>40</v>
+        <v>98</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="B24" t="s">
-        <v>84</v>
+        <v>100</v>
       </c>
       <c r="C24" t="s">
         <v>17</v>
       </c>
       <c r="D24" t="s">
         <v>24</v>
       </c>
       <c r="E24" t="s">
         <v>25</v>
       </c>
       <c r="F24" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="G24" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="H24" t="s">
-        <v>28</v>
+        <v>103</v>
       </c>
       <c r="J24" t="s">
-        <v>98</v>
+        <v>29</v>
       </c>
       <c r="M24" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="N24" t="s">
+        <v>19</v>
+      </c>
+      <c r="O24" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
+        <v>104</v>
+      </c>
+      <c r="B25" t="s">
         <v>100</v>
       </c>
-      <c r="B25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C25" t="s">
         <v>17</v>
       </c>
       <c r="D25" t="s">
         <v>24</v>
       </c>
       <c r="E25" t="s">
         <v>25</v>
       </c>
       <c r="F25" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="G25" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="H25" t="s">
-        <v>104</v>
+        <v>74</v>
       </c>
       <c r="J25" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="M25" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="N25" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="O25" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B26" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="C26" t="s">
         <v>17</v>
       </c>
       <c r="D26" t="s">
         <v>24</v>
       </c>
       <c r="E26" t="s">
         <v>25</v>
       </c>
       <c r="F26" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="G26" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="H26" t="s">
-        <v>74</v>
+        <v>86</v>
       </c>
       <c r="J26" t="s">
-        <v>18</v>
+        <v>39</v>
       </c>
       <c r="M26" t="s">
         <v>19</v>
       </c>
       <c r="N26" t="s">
         <v>20</v>
       </c>
       <c r="O26" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B27" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="C27" t="s">
         <v>17</v>
       </c>
       <c r="D27" t="s">
         <v>24</v>
       </c>
       <c r="E27" t="s">
         <v>25</v>
       </c>
       <c r="F27" t="s">
-        <v>109</v>
+        <v>80</v>
       </c>
       <c r="G27" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H27" t="s">
-        <v>87</v>
+        <v>96</v>
       </c>
       <c r="J27" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="M27" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="N27" t="s">
-        <v>20</v>
+        <v>46</v>
       </c>
       <c r="O27" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B28" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="C28" t="s">
         <v>17</v>
       </c>
       <c r="D28" t="s">
         <v>24</v>
       </c>
       <c r="E28" t="s">
         <v>25</v>
       </c>
       <c r="F28" t="s">
-        <v>80</v>
+        <v>59</v>
       </c>
       <c r="G28" t="s">
-        <v>112</v>
+        <v>75</v>
       </c>
       <c r="H28" t="s">
+        <v>27</v>
+      </c>
+      <c r="J28" t="s">
         <v>97</v>
       </c>
-      <c r="J28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M28" t="s">
         <v>20</v>
       </c>
       <c r="N28" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="O28" t="s">
-        <v>40</v>
+        <v>98</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
         <v>113</v>
       </c>
       <c r="B29" t="s">
-        <v>101</v>
+        <v>114</v>
       </c>
       <c r="C29" t="s">
         <v>17</v>
       </c>
       <c r="D29" t="s">
         <v>24</v>
       </c>
       <c r="E29" t="s">
         <v>25</v>
       </c>
       <c r="F29" t="s">
-        <v>59</v>
+        <v>115</v>
       </c>
       <c r="G29" t="s">
-        <v>75</v>
+        <v>116</v>
       </c>
       <c r="H29" t="s">
-        <v>27</v>
+        <v>117</v>
       </c>
       <c r="J29" t="s">
-        <v>98</v>
+        <v>29</v>
       </c>
       <c r="M29" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="N29" t="s">
+        <v>19</v>
+      </c>
+      <c r="O29" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
+        <v>118</v>
+      </c>
+      <c r="B30" t="s">
         <v>114</v>
       </c>
-      <c r="B30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C30" t="s">
         <v>17</v>
       </c>
       <c r="D30" t="s">
         <v>24</v>
       </c>
       <c r="E30" t="s">
         <v>25</v>
       </c>
       <c r="F30" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="G30" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H30" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="J30" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="M30" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="N30" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="O30" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B31" t="s">
+        <v>114</v>
+      </c>
+      <c r="C31" t="s">
+        <v>17</v>
+      </c>
+      <c r="D31" t="s">
+        <v>24</v>
+      </c>
+      <c r="E31" t="s">
+        <v>25</v>
+      </c>
+      <c r="F31" t="s">
         <v>115</v>
       </c>
-      <c r="C31" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G31" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="H31" t="s">
-        <v>122</v>
+        <v>106</v>
       </c>
       <c r="J31" t="s">
-        <v>18</v>
+        <v>39</v>
       </c>
       <c r="M31" t="s">
         <v>19</v>
       </c>
       <c r="N31" t="s">
         <v>20</v>
       </c>
       <c r="O31" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
         <v>123</v>
       </c>
       <c r="B32" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="C32" t="s">
         <v>17</v>
       </c>
       <c r="D32" t="s">
         <v>24</v>
       </c>
       <c r="E32" t="s">
         <v>25</v>
       </c>
       <c r="F32" t="s">
-        <v>116</v>
+        <v>124</v>
       </c>
       <c r="G32" t="s">
-        <v>118</v>
+        <v>85</v>
       </c>
       <c r="H32" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="J32" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="M32" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="N32" t="s">
-        <v>20</v>
+        <v>46</v>
       </c>
       <c r="O32" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B33" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="C33" t="s">
         <v>17</v>
       </c>
       <c r="D33" t="s">
         <v>24</v>
       </c>
       <c r="E33" t="s">
         <v>25</v>
       </c>
       <c r="F33" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
       <c r="G33" t="s">
-        <v>86</v>
+        <v>126</v>
       </c>
       <c r="H33" t="s">
-        <v>107</v>
+        <v>51</v>
       </c>
       <c r="J33" t="s">
-        <v>45</v>
+        <v>97</v>
       </c>
       <c r="M33" t="s">
         <v>20</v>
       </c>
       <c r="N33" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="O33" t="s">
-        <v>40</v>
+        <v>98</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B34" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="C34" t="s">
         <v>17</v>
       </c>
       <c r="D34" t="s">
         <v>24</v>
       </c>
       <c r="E34" t="s">
         <v>25</v>
       </c>
       <c r="F34" t="s">
-        <v>85</v>
+        <v>128</v>
       </c>
       <c r="G34" t="s">
-        <v>127</v>
+        <v>60</v>
       </c>
       <c r="H34" t="s">
-        <v>51</v>
+        <v>28</v>
       </c>
       <c r="J34" t="s">
+        <v>129</v>
+      </c>
+      <c r="M34" t="s">
+        <v>46</v>
+      </c>
+      <c r="N34" t="s">
         <v>98</v>
       </c>
-      <c r="M34" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O34" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B35" t="s">
-        <v>115</v>
+        <v>131</v>
       </c>
       <c r="C35" t="s">
         <v>17</v>
       </c>
       <c r="D35" t="s">
         <v>24</v>
       </c>
       <c r="E35" t="s">
         <v>25</v>
       </c>
       <c r="F35" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="G35" t="s">
-        <v>60</v>
+        <v>133</v>
       </c>
       <c r="H35" t="s">
-        <v>28</v>
+        <v>134</v>
       </c>
       <c r="J35" t="s">
-        <v>130</v>
+        <v>29</v>
       </c>
       <c r="M35" t="s">
-        <v>46</v>
+        <v>30</v>
       </c>
       <c r="N35" t="s">
-        <v>99</v>
+        <v>19</v>
       </c>
       <c r="O35" t="s">
-        <v>99</v>
+        <v>21</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" t="s">
+        <v>135</v>
+      </c>
+      <c r="B36" t="s">
         <v>131</v>
       </c>
-      <c r="B36" t="s">
+      <c r="C36" t="s">
+        <v>17</v>
+      </c>
+      <c r="D36" t="s">
+        <v>24</v>
+      </c>
+      <c r="E36" t="s">
+        <v>25</v>
+      </c>
+      <c r="F36" t="s">
         <v>132</v>
       </c>
-      <c r="C36" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G36" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="H36" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="J36" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="M36" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="N36" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="O36" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B37" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C37" t="s">
         <v>17</v>
       </c>
       <c r="D37" t="s">
         <v>24</v>
       </c>
       <c r="E37" t="s">
         <v>25</v>
       </c>
       <c r="F37" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="G37" t="s">
         <v>137</v>
       </c>
       <c r="H37" t="s">
-        <v>138</v>
+        <v>120</v>
       </c>
       <c r="J37" t="s">
-        <v>18</v>
+        <v>39</v>
       </c>
       <c r="M37" t="s">
         <v>19</v>
       </c>
       <c r="N37" t="s">
         <v>20</v>
       </c>
       <c r="O37" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
     </row>
     <row r="38" spans="1:15">
       <c r="A38" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B38" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C38" t="s">
         <v>17</v>
       </c>
       <c r="D38" t="s">
         <v>24</v>
       </c>
       <c r="E38" t="s">
         <v>25</v>
       </c>
       <c r="F38" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="G38" t="s">
-        <v>138</v>
+        <v>102</v>
       </c>
       <c r="H38" t="s">
-        <v>121</v>
+        <v>103</v>
       </c>
       <c r="J38" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="M38" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="N38" t="s">
-        <v>20</v>
+        <v>46</v>
       </c>
       <c r="O38" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="39" spans="1:15">
       <c r="A39" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B39" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C39" t="s">
         <v>17</v>
       </c>
       <c r="D39" t="s">
         <v>24</v>
       </c>
       <c r="E39" t="s">
         <v>25</v>
       </c>
       <c r="F39" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="G39" t="s">
-        <v>103</v>
+        <v>144</v>
       </c>
       <c r="H39" t="s">
-        <v>104</v>
+        <v>89</v>
       </c>
       <c r="J39" t="s">
-        <v>45</v>
+        <v>97</v>
       </c>
       <c r="M39" t="s">
         <v>20</v>
       </c>
       <c r="N39" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="O39" t="s">
-        <v>40</v>
+        <v>98</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B40" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C40" t="s">
         <v>17</v>
       </c>
       <c r="D40" t="s">
         <v>24</v>
       </c>
       <c r="E40" t="s">
         <v>25</v>
       </c>
       <c r="F40" t="s">
-        <v>144</v>
+        <v>92</v>
       </c>
       <c r="G40" t="s">
-        <v>145</v>
+        <v>86</v>
       </c>
       <c r="H40" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="J40" t="s">
+        <v>129</v>
+      </c>
+      <c r="M40" t="s">
+        <v>46</v>
+      </c>
+      <c r="N40" t="s">
         <v>98</v>
       </c>
-      <c r="M40" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O40" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="41" spans="1:15">
       <c r="A41" t="s">
         <v>146</v>
       </c>
       <c r="B41" t="s">
-        <v>132</v>
+        <v>147</v>
       </c>
       <c r="C41" t="s">
         <v>17</v>
       </c>
       <c r="D41" t="s">
         <v>24</v>
       </c>
       <c r="E41" t="s">
         <v>25</v>
       </c>
       <c r="F41" t="s">
-        <v>93</v>
+        <v>148</v>
       </c>
       <c r="G41" t="s">
-        <v>87</v>
+        <v>126</v>
       </c>
       <c r="H41" t="s">
         <v>27</v>
       </c>
       <c r="J41" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="M41" t="s">
         <v>46</v>
       </c>
       <c r="N41" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="O41" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="42" spans="1:15">
       <c r="A42" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B42" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="C42" t="s">
         <v>17</v>
       </c>
       <c r="D42" t="s">
         <v>24</v>
       </c>
       <c r="E42" t="s">
         <v>25</v>
       </c>
       <c r="F42" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="G42" t="s">
-        <v>127</v>
+        <v>152</v>
       </c>
       <c r="H42" t="s">
-        <v>27</v>
+        <v>153</v>
       </c>
       <c r="J42" t="s">
-        <v>130</v>
+        <v>29</v>
       </c>
       <c r="M42" t="s">
-        <v>46</v>
+        <v>30</v>
       </c>
       <c r="N42" t="s">
-        <v>99</v>
+        <v>19</v>
       </c>
       <c r="O42" t="s">
-        <v>99</v>
+        <v>21</v>
       </c>
     </row>
     <row r="43" spans="1:15">
       <c r="A43" t="s">
+        <v>154</v>
+      </c>
+      <c r="B43" t="s">
         <v>150</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C43" t="s">
+        <v>17</v>
+      </c>
+      <c r="D43" t="s">
+        <v>24</v>
+      </c>
+      <c r="E43" t="s">
+        <v>25</v>
+      </c>
+      <c r="F43" t="s">
         <v>151</v>
       </c>
-      <c r="C43" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G43" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="H43" t="s">
-        <v>154</v>
+        <v>136</v>
       </c>
       <c r="J43" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="M43" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="N43" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="O43" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="44" spans="1:15">
       <c r="A44" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B44" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="C44" t="s">
         <v>17</v>
       </c>
       <c r="D44" t="s">
         <v>24</v>
       </c>
       <c r="E44" t="s">
         <v>25</v>
       </c>
       <c r="F44" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="G44" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="H44" t="s">
-        <v>137</v>
+        <v>159</v>
       </c>
       <c r="J44" t="s">
-        <v>18</v>
+        <v>39</v>
       </c>
       <c r="M44" t="s">
         <v>19</v>
       </c>
       <c r="N44" t="s">
         <v>20</v>
       </c>
       <c r="O44" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
     </row>
     <row r="45" spans="1:15">
       <c r="A45" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B45" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="C45" t="s">
         <v>17</v>
       </c>
       <c r="D45" t="s">
         <v>24</v>
       </c>
       <c r="E45" t="s">
         <v>25</v>
       </c>
       <c r="F45" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="G45" t="s">
-        <v>159</v>
+        <v>137</v>
       </c>
       <c r="H45" t="s">
-        <v>160</v>
+        <v>120</v>
       </c>
       <c r="J45" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="M45" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="N45" t="s">
-        <v>20</v>
+        <v>46</v>
       </c>
       <c r="O45" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="46" spans="1:15">
       <c r="A46" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B46" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="C46" t="s">
         <v>17</v>
       </c>
       <c r="D46" t="s">
         <v>24</v>
       </c>
       <c r="E46" t="s">
         <v>25</v>
       </c>
       <c r="F46" t="s">
-        <v>162</v>
+        <v>105</v>
       </c>
       <c r="G46" t="s">
-        <v>138</v>
+        <v>163</v>
       </c>
       <c r="H46" t="s">
-        <v>121</v>
+        <v>89</v>
       </c>
       <c r="J46" t="s">
-        <v>45</v>
+        <v>97</v>
       </c>
       <c r="M46" t="s">
         <v>20</v>
       </c>
       <c r="N46" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="O46" t="s">
-        <v>40</v>
+        <v>98</v>
       </c>
     </row>
     <row r="47" spans="1:15">
       <c r="A47" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B47" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="C47" t="s">
         <v>17</v>
       </c>
       <c r="D47" t="s">
         <v>24</v>
       </c>
       <c r="E47" t="s">
         <v>25</v>
       </c>
       <c r="F47" t="s">
-        <v>106</v>
+        <v>80</v>
       </c>
       <c r="G47" t="s">
-        <v>164</v>
+        <v>144</v>
       </c>
       <c r="H47" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="J47" t="s">
+        <v>129</v>
+      </c>
+      <c r="M47" t="s">
+        <v>46</v>
+      </c>
+      <c r="N47" t="s">
         <v>98</v>
       </c>
-      <c r="M47" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O47" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="48" spans="1:15">
       <c r="A48" t="s">
         <v>165</v>
       </c>
       <c r="B48" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="C48" t="s">
         <v>17</v>
       </c>
       <c r="D48" t="s">
         <v>24</v>
       </c>
       <c r="E48" t="s">
         <v>25</v>
       </c>
       <c r="F48" t="s">
-        <v>80</v>
+        <v>166</v>
       </c>
       <c r="G48" t="s">
-        <v>145</v>
+        <v>85</v>
       </c>
       <c r="H48" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="J48" t="s">
-        <v>130</v>
+        <v>167</v>
       </c>
       <c r="M48" t="s">
-        <v>46</v>
+        <v>168</v>
       </c>
       <c r="N48" t="s">
-        <v>99</v>
+        <v>21</v>
       </c>
       <c r="O48" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="49" spans="1:15">
       <c r="A49" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B49" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="C49" t="s">
         <v>17</v>
       </c>
-      <c r="D49" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J49" t="s">
-        <v>168</v>
-[...8 lines deleted...]
-        <v>99</v>
+        <v>97</v>
       </c>
     </row>
     <row r="50" spans="1:15">
       <c r="A50" t="s">
         <v>170</v>
       </c>
       <c r="B50" t="s">
-        <v>151</v>
+        <v>171</v>
       </c>
       <c r="C50" t="s">
         <v>17</v>
       </c>
+      <c r="D50" t="s">
+        <v>24</v>
+      </c>
+      <c r="E50" t="s">
+        <v>25</v>
+      </c>
+      <c r="F50" t="s">
+        <v>172</v>
+      </c>
+      <c r="G50" t="s">
+        <v>173</v>
+      </c>
+      <c r="H50" t="s">
+        <v>174</v>
+      </c>
       <c r="J50" t="s">
-        <v>98</v>
+        <v>29</v>
+      </c>
+      <c r="M50" t="s">
+        <v>30</v>
+      </c>
+      <c r="N50" t="s">
+        <v>19</v>
+      </c>
+      <c r="O50" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="51" spans="1:15">
       <c r="A51" t="s">
+        <v>175</v>
+      </c>
+      <c r="B51" t="s">
         <v>171</v>
       </c>
-      <c r="B51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C51" t="s">
         <v>17</v>
       </c>
       <c r="D51" t="s">
         <v>24</v>
       </c>
       <c r="E51" t="s">
         <v>25</v>
       </c>
       <c r="F51" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="G51" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="H51" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="J51" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="M51" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="N51" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="O51" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="52" spans="1:15">
       <c r="A52" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B52" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="C52" t="s">
         <v>17</v>
       </c>
       <c r="D52" t="s">
         <v>24</v>
       </c>
       <c r="E52" t="s">
         <v>25</v>
       </c>
       <c r="F52" t="s">
-        <v>177</v>
+        <v>151</v>
       </c>
       <c r="G52" t="s">
-        <v>178</v>
+        <v>153</v>
       </c>
       <c r="H52" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="J52" t="s">
-        <v>18</v>
+        <v>39</v>
       </c>
       <c r="M52" t="s">
         <v>19</v>
       </c>
       <c r="N52" t="s">
         <v>20</v>
       </c>
       <c r="O52" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
     </row>
     <row r="53" spans="1:15">
       <c r="A53" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B53" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="C53" t="s">
         <v>17</v>
       </c>
       <c r="D53" t="s">
         <v>24</v>
       </c>
       <c r="E53" t="s">
         <v>25</v>
       </c>
       <c r="F53" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="G53" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="H53" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="J53" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="M53" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="N53" t="s">
-        <v>20</v>
+        <v>46</v>
       </c>
       <c r="O53" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="54" spans="1:15">
       <c r="A54" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B54" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="C54" t="s">
         <v>17</v>
       </c>
       <c r="D54" t="s">
         <v>24</v>
       </c>
       <c r="E54" t="s">
         <v>25</v>
       </c>
       <c r="F54" t="s">
-        <v>158</v>
+        <v>184</v>
       </c>
       <c r="G54" t="s">
-        <v>159</v>
+        <v>117</v>
       </c>
       <c r="H54" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="J54" t="s">
-        <v>45</v>
+        <v>97</v>
       </c>
       <c r="M54" t="s">
         <v>20</v>
       </c>
       <c r="N54" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="O54" t="s">
-        <v>40</v>
+        <v>98</v>
       </c>
     </row>
     <row r="55" spans="1:15">
       <c r="A55" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B55" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="C55" t="s">
         <v>17</v>
       </c>
       <c r="D55" t="s">
         <v>24</v>
       </c>
       <c r="E55" t="s">
         <v>25</v>
       </c>
       <c r="F55" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="G55" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="H55" t="s">
-        <v>186</v>
+        <v>126</v>
       </c>
       <c r="J55" t="s">
-        <v>98</v>
+        <v>167</v>
       </c>
       <c r="M55" t="s">
-        <v>20</v>
+        <v>168</v>
       </c>
       <c r="N55" t="s">
         <v>21</v>
       </c>
       <c r="O55" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="56" spans="1:15">
       <c r="A56" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B56" t="s">
-        <v>172</v>
+        <v>189</v>
       </c>
       <c r="C56" t="s">
         <v>17</v>
       </c>
       <c r="D56" t="s">
         <v>24</v>
       </c>
       <c r="E56" t="s">
         <v>25</v>
       </c>
       <c r="F56" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="G56" t="s">
-        <v>121</v>
+        <v>191</v>
       </c>
       <c r="H56" t="s">
-        <v>127</v>
+        <v>192</v>
       </c>
       <c r="J56" t="s">
-        <v>168</v>
+        <v>29</v>
       </c>
       <c r="M56" t="s">
-        <v>169</v>
+        <v>30</v>
       </c>
       <c r="N56" t="s">
+        <v>19</v>
+      </c>
+      <c r="O56" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="57" spans="1:15">
       <c r="A57" t="s">
+        <v>193</v>
+      </c>
+      <c r="B57" t="s">
         <v>189</v>
       </c>
-      <c r="B57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C57" t="s">
         <v>17</v>
       </c>
       <c r="D57" t="s">
         <v>24</v>
       </c>
       <c r="E57" t="s">
         <v>25</v>
       </c>
       <c r="F57" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="G57" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="H57" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="J57" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="M57" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="N57" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="O57" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="58" spans="1:15">
       <c r="A58" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="B58" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="C58" t="s">
         <v>17</v>
       </c>
       <c r="D58" t="s">
         <v>24</v>
       </c>
       <c r="E58" t="s">
         <v>25</v>
       </c>
       <c r="F58" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="G58" t="s">
-        <v>196</v>
+        <v>177</v>
       </c>
       <c r="H58" t="s">
-        <v>197</v>
+        <v>178</v>
       </c>
       <c r="J58" t="s">
-        <v>18</v>
+        <v>39</v>
       </c>
       <c r="M58" t="s">
         <v>19</v>
       </c>
       <c r="N58" t="s">
         <v>20</v>
       </c>
       <c r="O58" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
     </row>
     <row r="59" spans="1:15">
       <c r="A59" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B59" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="C59" t="s">
         <v>17</v>
       </c>
       <c r="D59" t="s">
         <v>24</v>
       </c>
       <c r="E59" t="s">
         <v>25</v>
       </c>
       <c r="F59" t="s">
-        <v>199</v>
+        <v>151</v>
       </c>
       <c r="G59" t="s">
-        <v>178</v>
+        <v>200</v>
       </c>
       <c r="H59" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="J59" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="M59" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="N59" t="s">
-        <v>20</v>
+        <v>46</v>
       </c>
       <c r="O59" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="60" spans="1:15">
       <c r="A60" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B60" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="C60" t="s">
         <v>17</v>
       </c>
       <c r="D60" t="s">
         <v>24</v>
       </c>
       <c r="E60" t="s">
         <v>25</v>
       </c>
       <c r="F60" t="s">
-        <v>152</v>
+        <v>132</v>
       </c>
       <c r="G60" t="s">
-        <v>201</v>
+        <v>136</v>
       </c>
       <c r="H60" t="s">
-        <v>181</v>
+        <v>202</v>
       </c>
       <c r="J60" t="s">
-        <v>45</v>
+        <v>97</v>
       </c>
       <c r="M60" t="s">
         <v>20</v>
       </c>
       <c r="N60" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="O60" t="s">
-        <v>40</v>
+        <v>98</v>
       </c>
     </row>
     <row r="61" spans="1:15">
       <c r="A61" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B61" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="C61" t="s">
         <v>17</v>
       </c>
       <c r="D61" t="s">
         <v>24</v>
       </c>
       <c r="E61" t="s">
         <v>25</v>
       </c>
       <c r="F61" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="G61" t="s">
-        <v>137</v>
+        <v>204</v>
       </c>
       <c r="H61" t="s">
-        <v>203</v>
+        <v>144</v>
       </c>
       <c r="J61" t="s">
-        <v>98</v>
+        <v>167</v>
       </c>
       <c r="M61" t="s">
-        <v>20</v>
+        <v>168</v>
       </c>
       <c r="N61" t="s">
         <v>21</v>
       </c>
       <c r="O61" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="62" spans="1:15">
       <c r="A62" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B62" t="s">
-        <v>190</v>
+        <v>206</v>
       </c>
       <c r="C62" t="s">
         <v>17</v>
       </c>
       <c r="D62" t="s">
         <v>24</v>
       </c>
       <c r="E62" t="s">
         <v>25</v>
       </c>
       <c r="F62" t="s">
-        <v>140</v>
+        <v>207</v>
       </c>
       <c r="G62" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="H62" t="s">
-        <v>145</v>
+        <v>209</v>
       </c>
       <c r="J62" t="s">
-        <v>168</v>
+        <v>29</v>
       </c>
       <c r="M62" t="s">
-        <v>169</v>
+        <v>30</v>
       </c>
       <c r="N62" t="s">
+        <v>19</v>
+      </c>
+      <c r="O62" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="63" spans="1:15">
       <c r="A63" t="s">
+        <v>210</v>
+      </c>
+      <c r="B63" t="s">
         <v>206</v>
       </c>
-      <c r="B63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C63" t="s">
         <v>17</v>
       </c>
       <c r="D63" t="s">
         <v>24</v>
       </c>
       <c r="E63" t="s">
         <v>25</v>
       </c>
       <c r="F63" t="s">
-        <v>208</v>
+        <v>172</v>
       </c>
       <c r="G63" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="H63" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="J63" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="M63" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="N63" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="O63" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="64" spans="1:15">
       <c r="A64" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B64" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="C64" t="s">
         <v>17</v>
       </c>
       <c r="D64" t="s">
         <v>24</v>
       </c>
       <c r="E64" t="s">
         <v>25</v>
       </c>
       <c r="F64" t="s">
-        <v>173</v>
+        <v>214</v>
       </c>
       <c r="G64" t="s">
-        <v>212</v>
+        <v>196</v>
       </c>
       <c r="H64" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="J64" t="s">
-        <v>18</v>
+        <v>45</v>
       </c>
       <c r="M64" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="N64" t="s">
-        <v>20</v>
+        <v>46</v>
       </c>
       <c r="O64" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
     </row>
     <row r="65" spans="1:15">
       <c r="A65" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B65" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="C65" t="s">
         <v>17</v>
       </c>
       <c r="D65" t="s">
         <v>24</v>
       </c>
       <c r="E65" t="s">
         <v>25</v>
       </c>
       <c r="F65" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="G65" t="s">
-        <v>197</v>
+        <v>120</v>
       </c>
       <c r="H65" t="s">
-        <v>216</v>
+        <v>86</v>
       </c>
       <c r="J65" t="s">
-        <v>45</v>
+        <v>129</v>
       </c>
       <c r="M65" t="s">
-        <v>20</v>
+        <v>46</v>
       </c>
       <c r="N65" t="s">
-        <v>46</v>
+        <v>98</v>
       </c>
       <c r="O65" t="s">
-        <v>40</v>
+        <v>98</v>
       </c>
     </row>
     <row r="66" spans="1:15">
       <c r="A66" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B66" t="s">
-        <v>207</v>
+        <v>219</v>
       </c>
       <c r="C66" t="s">
         <v>17</v>
       </c>
-      <c r="D66" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J66" t="s">
-        <v>130</v>
-[...21 lines deleted...]
-      <c r="J67" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">