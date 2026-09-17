--- v2 (2026-06-19)
+++ v3 (2026-09-17)
@@ -192,177 +192,177 @@
   <si>
     <t>2.8nF</t>
   </si>
   <si>
     <t>5.5~6.4mm</t>
   </si>
   <si>
     <t>CT7-C7Y5V0E272MTECHG</t>
   </si>
   <si>
     <t>2.7nF</t>
   </si>
   <si>
     <t>CT7-B9Y5U0D272MTECHG</t>
   </si>
   <si>
     <t>CT7-C9Y5U0E222MTECHG</t>
   </si>
   <si>
     <t>2.2nF</t>
   </si>
   <si>
     <t>CT7-C7Y5V0E222MTECHG</t>
   </si>
   <si>
+    <t>CT7-B8Y5U0D222MTECHG</t>
+  </si>
+  <si>
     <t>CT7-B6Y5V0D222MTECHG</t>
   </si>
   <si>
-    <t>CT7-B8Y5U0D222MTECHG</t>
+    <t>CT7-B7Y5U0D202MTECHG</t>
+  </si>
+  <si>
+    <t>2nF</t>
   </si>
   <si>
     <t>CT7-B5Y5V0D202MTECHG</t>
   </si>
   <si>
-    <t>2nF</t>
-[...1 lines deleted...]
-  <si>
     <t>4.5~5.4mm</t>
   </si>
   <si>
-    <t>CT7-B7Y5U0D202MTECHG</t>
+    <t>CT7-C8Y5U0E182MTECHG</t>
+  </si>
+  <si>
+    <t>1.8nF</t>
   </si>
   <si>
     <t>CT7-C5Y5V0E182MTECHG</t>
   </si>
   <si>
-    <t>1.8nF</t>
-[...4 lines deleted...]
-  <si>
     <t>CT7-B7Y5U0D182MTECHG</t>
   </si>
   <si>
     <t>CT7-C7Y5U0E152MTECHG</t>
   </si>
   <si>
     <t>1.5nF</t>
   </si>
   <si>
+    <t>CT7-B6Y5U0D152MTECHG</t>
+  </si>
+  <si>
     <t>CT7-B4Y5V0D152MTECHG</t>
   </si>
   <si>
     <t>3.5~4.4mm</t>
   </si>
   <si>
-    <t>CT7-B6Y5U0D152MTECHG</t>
-[...1 lines deleted...]
-  <si>
     <t>CT7-C5Y5V0E152MTECHG</t>
   </si>
   <si>
     <t>CT7-C6Y5U0E122MTECHG</t>
   </si>
   <si>
     <t>1.2nF</t>
   </si>
   <si>
+    <t>CT7-B6Y5U0D122MTECHG</t>
+  </si>
+  <si>
     <t>CT7-B4Y5V0D122MTECHG</t>
   </si>
   <si>
-    <t>CT7-B6Y5U0D122MTECHG</t>
+    <t>CT7-C9Y5P0E102KTECHG</t>
+  </si>
+  <si>
+    <t>1nF</t>
+  </si>
+  <si>
+    <t>Y5P</t>
+  </si>
+  <si>
+    <t>±10%</t>
   </si>
   <si>
     <t>CT7-C6Y5U0E102MTECHG</t>
   </si>
   <si>
-    <t>1nF</t>
-[...10 lines deleted...]
-  <si>
     <t>CT7-C5Y5V0E102MTECHG</t>
   </si>
   <si>
+    <t>CT7-B8Y5P0D102KTECHG</t>
+  </si>
+  <si>
+    <t>CT7-B4Y5V0D102MTECHG</t>
+  </si>
+  <si>
     <t>CT7-B5Y5U0D102MTECHG</t>
   </si>
   <si>
-    <t>CT7-B4Y5V0D102MTECHG</t>
-[...4 lines deleted...]
-  <si>
     <t>CT7-C8Y5P0E821KTECHG</t>
   </si>
   <si>
     <t>820pF</t>
   </si>
   <si>
     <t>CT7-B7Y5P0D821KTECHG</t>
   </si>
   <si>
+    <t>CT7-C7Y5P0E681KTECHG</t>
+  </si>
+  <si>
+    <t>680pF</t>
+  </si>
+  <si>
     <t>CT7-C5Y5U0E681MTECHG</t>
   </si>
   <si>
-    <t>680pF</t>
-[...4 lines deleted...]
-  <si>
     <t>CT7-B6Y5P0D681KTECHG</t>
   </si>
   <si>
     <t>CT7-B4Y5U0D681MTECHG</t>
   </si>
   <si>
     <t>CT7-C7Y5P0E561KTECHG</t>
   </si>
   <si>
     <t>560pF</t>
   </si>
   <si>
     <t>CT7-B6Y5P0D561KTECHG</t>
   </si>
   <si>
+    <t>CT7-C6Y5P0E471KTECHG</t>
+  </si>
+  <si>
+    <t>470pF</t>
+  </si>
+  <si>
     <t>CT7-C4Y5U0E471MTECHG</t>
-  </si>
-[...4 lines deleted...]
-    <t>CT7-C6Y5P0E471KTECHG</t>
   </si>
   <si>
     <t>CT7-B6Y5P0D471KTECHG</t>
   </si>
   <si>
     <t>CT7-B4Y5U0D471MTECHG</t>
   </si>
   <si>
     <t>CT7-C6Y5P0E391KTECHG</t>
   </si>
   <si>
     <t>390pF</t>
   </si>
   <si>
     <t>CT7-C5Y5P0E331KTECHG</t>
   </si>
   <si>
     <t>330pF</t>
   </si>
   <si>
     <t>CT7-B5Y5P0D331KTECHG</t>
   </si>
   <si>
     <t>CT7-C6Y5P0E271KTECHG</t>
   </si>
@@ -1321,172 +1321,172 @@
       </c>
       <c r="C25" t="s">
         <v>15</v>
       </c>
       <c r="D25" t="s">
         <v>16</v>
       </c>
       <c r="E25" t="s">
         <v>45</v>
       </c>
       <c r="F25" t="s">
         <v>18</v>
       </c>
       <c r="M25">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
         <v>60</v>
       </c>
       <c r="B26" t="s">
         <v>58</v>
       </c>
       <c r="C26" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="D26" t="s">
         <v>20</v>
       </c>
       <c r="E26" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="F26" t="s">
         <v>18</v>
       </c>
       <c r="M26">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
         <v>61</v>
       </c>
       <c r="B27" t="s">
         <v>58</v>
       </c>
       <c r="C27" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="D27" t="s">
         <v>20</v>
       </c>
       <c r="E27" t="s">
-        <v>39</v>
+        <v>53</v>
       </c>
       <c r="F27" t="s">
         <v>18</v>
       </c>
       <c r="M27">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
         <v>62</v>
       </c>
       <c r="B28" t="s">
         <v>63</v>
       </c>
       <c r="C28" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="D28" t="s">
         <v>20</v>
       </c>
       <c r="E28" t="s">
-        <v>64</v>
+        <v>45</v>
       </c>
       <c r="F28" t="s">
         <v>18</v>
       </c>
       <c r="M28">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B29" t="s">
         <v>63</v>
       </c>
       <c r="C29" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="D29" t="s">
         <v>20</v>
       </c>
       <c r="E29" t="s">
-        <v>45</v>
+        <v>65</v>
       </c>
       <c r="F29" t="s">
         <v>18</v>
       </c>
       <c r="M29">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
         <v>66</v>
       </c>
       <c r="B30" t="s">
         <v>67</v>
       </c>
       <c r="C30" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="D30" t="s">
         <v>16</v>
       </c>
       <c r="E30" t="s">
-        <v>64</v>
+        <v>39</v>
       </c>
       <c r="F30" t="s">
         <v>18</v>
       </c>
       <c r="M30">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="s">
         <v>68</v>
       </c>
       <c r="B31" t="s">
         <v>67</v>
       </c>
       <c r="C31" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="D31" t="s">
         <v>16</v>
       </c>
       <c r="E31" t="s">
-        <v>39</v>
+        <v>65</v>
       </c>
       <c r="F31" t="s">
         <v>18</v>
       </c>
       <c r="M31">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="s">
         <v>69</v>
       </c>
       <c r="B32" t="s">
         <v>67</v>
       </c>
       <c r="C32" t="s">
         <v>37</v>
       </c>
       <c r="D32" t="s">
         <v>20</v>
       </c>
       <c r="E32" t="s">
         <v>45</v>
       </c>
       <c r="F32" t="s">
@@ -1505,842 +1505,842 @@
       </c>
       <c r="C33" t="s">
         <v>37</v>
       </c>
       <c r="D33" t="s">
         <v>16</v>
       </c>
       <c r="E33" t="s">
         <v>45</v>
       </c>
       <c r="F33" t="s">
         <v>18</v>
       </c>
       <c r="M33">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" t="s">
         <v>72</v>
       </c>
       <c r="B34" t="s">
         <v>71</v>
       </c>
       <c r="C34" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="D34" t="s">
         <v>20</v>
       </c>
       <c r="E34" t="s">
-        <v>73</v>
+        <v>53</v>
       </c>
       <c r="F34" t="s">
         <v>18</v>
       </c>
       <c r="M34">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B35" t="s">
         <v>71</v>
       </c>
       <c r="C35" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="D35" t="s">
         <v>20</v>
       </c>
       <c r="E35" t="s">
-        <v>53</v>
+        <v>74</v>
       </c>
       <c r="F35" t="s">
         <v>18</v>
       </c>
       <c r="M35">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" t="s">
         <v>75</v>
       </c>
       <c r="B36" t="s">
         <v>71</v>
       </c>
       <c r="C36" t="s">
         <v>15</v>
       </c>
       <c r="D36" t="s">
         <v>16</v>
       </c>
       <c r="E36" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F36" t="s">
         <v>18</v>
       </c>
       <c r="M36">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" t="s">
         <v>76</v>
       </c>
       <c r="B37" t="s">
         <v>77</v>
       </c>
       <c r="C37" t="s">
         <v>37</v>
       </c>
       <c r="D37" t="s">
         <v>16</v>
       </c>
       <c r="E37" t="s">
         <v>53</v>
       </c>
       <c r="F37" t="s">
         <v>18</v>
       </c>
       <c r="M37">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" t="s">
         <v>78</v>
       </c>
       <c r="B38" t="s">
         <v>77</v>
       </c>
       <c r="C38" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="D38" t="s">
         <v>20</v>
       </c>
       <c r="E38" t="s">
-        <v>73</v>
+        <v>53</v>
       </c>
       <c r="F38" t="s">
         <v>18</v>
       </c>
       <c r="M38">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" t="s">
         <v>79</v>
       </c>
       <c r="B39" t="s">
         <v>77</v>
       </c>
       <c r="C39" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="D39" t="s">
         <v>20</v>
       </c>
       <c r="E39" t="s">
-        <v>53</v>
+        <v>74</v>
       </c>
       <c r="F39" t="s">
         <v>18</v>
       </c>
       <c r="M39">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" t="s">
         <v>80</v>
       </c>
       <c r="B40" t="s">
         <v>81</v>
       </c>
       <c r="C40" t="s">
-        <v>37</v>
+        <v>82</v>
       </c>
       <c r="D40" t="s">
         <v>16</v>
       </c>
       <c r="E40" t="s">
-        <v>53</v>
+        <v>30</v>
       </c>
       <c r="F40" t="s">
-        <v>18</v>
+        <v>83</v>
       </c>
       <c r="M40">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B41" t="s">
         <v>81</v>
       </c>
       <c r="C41" t="s">
-        <v>83</v>
+        <v>37</v>
       </c>
       <c r="D41" t="s">
         <v>16</v>
       </c>
       <c r="E41" t="s">
-        <v>30</v>
+        <v>53</v>
       </c>
       <c r="F41" t="s">
-        <v>84</v>
+        <v>18</v>
       </c>
       <c r="M41">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" t="s">
         <v>85</v>
       </c>
       <c r="B42" t="s">
         <v>81</v>
       </c>
       <c r="C42" t="s">
         <v>15</v>
       </c>
       <c r="D42" t="s">
         <v>16</v>
       </c>
       <c r="E42" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F42" t="s">
         <v>18</v>
       </c>
       <c r="M42">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" t="s">
         <v>86</v>
       </c>
       <c r="B43" t="s">
         <v>81</v>
       </c>
       <c r="C43" t="s">
-        <v>37</v>
+        <v>82</v>
       </c>
       <c r="D43" t="s">
         <v>20</v>
       </c>
       <c r="E43" t="s">
-        <v>64</v>
+        <v>39</v>
       </c>
       <c r="F43" t="s">
-        <v>18</v>
+        <v>83</v>
       </c>
       <c r="M43">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" t="s">
         <v>87</v>
       </c>
       <c r="B44" t="s">
         <v>81</v>
       </c>
       <c r="C44" t="s">
         <v>15</v>
       </c>
       <c r="D44" t="s">
         <v>20</v>
       </c>
       <c r="E44" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F44" t="s">
         <v>18</v>
       </c>
       <c r="M44">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" t="s">
         <v>88</v>
       </c>
       <c r="B45" t="s">
         <v>81</v>
       </c>
       <c r="C45" t="s">
-        <v>83</v>
+        <v>37</v>
       </c>
       <c r="D45" t="s">
         <v>20</v>
       </c>
       <c r="E45" t="s">
-        <v>39</v>
+        <v>65</v>
       </c>
       <c r="F45" t="s">
-        <v>84</v>
+        <v>18</v>
       </c>
       <c r="M45">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" t="s">
         <v>89</v>
       </c>
       <c r="B46" t="s">
         <v>90</v>
       </c>
       <c r="C46" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D46" t="s">
         <v>16</v>
       </c>
       <c r="E46" t="s">
         <v>39</v>
       </c>
       <c r="F46" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="M46">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" t="s">
         <v>91</v>
       </c>
       <c r="B47" t="s">
         <v>90</v>
       </c>
       <c r="C47" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D47" t="s">
         <v>20</v>
       </c>
       <c r="E47" t="s">
         <v>45</v>
       </c>
       <c r="F47" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="M47">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" t="s">
         <v>92</v>
       </c>
       <c r="B48" t="s">
         <v>93</v>
       </c>
       <c r="C48" t="s">
-        <v>37</v>
+        <v>82</v>
       </c>
       <c r="D48" t="s">
         <v>16</v>
       </c>
       <c r="E48" t="s">
-        <v>64</v>
+        <v>45</v>
       </c>
       <c r="F48" t="s">
-        <v>18</v>
+        <v>83</v>
       </c>
       <c r="M48">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:13">
       <c r="A49" t="s">
         <v>94</v>
       </c>
       <c r="B49" t="s">
         <v>93</v>
       </c>
       <c r="C49" t="s">
-        <v>83</v>
+        <v>37</v>
       </c>
       <c r="D49" t="s">
         <v>16</v>
       </c>
       <c r="E49" t="s">
-        <v>45</v>
+        <v>65</v>
       </c>
       <c r="F49" t="s">
-        <v>84</v>
+        <v>18</v>
       </c>
       <c r="M49">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" t="s">
         <v>95</v>
       </c>
       <c r="B50" t="s">
         <v>93</v>
       </c>
       <c r="C50" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D50" t="s">
         <v>20</v>
       </c>
       <c r="E50" t="s">
         <v>53</v>
       </c>
       <c r="F50" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="M50">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" t="s">
         <v>96</v>
       </c>
       <c r="B51" t="s">
         <v>93</v>
       </c>
       <c r="C51" t="s">
         <v>37</v>
       </c>
       <c r="D51" t="s">
         <v>20</v>
       </c>
       <c r="E51" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F51" t="s">
         <v>18</v>
       </c>
       <c r="M51">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" t="s">
         <v>97</v>
       </c>
       <c r="B52" t="s">
         <v>98</v>
       </c>
       <c r="C52" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D52" t="s">
         <v>16</v>
       </c>
       <c r="E52" t="s">
         <v>45</v>
       </c>
       <c r="F52" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="M52">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" t="s">
         <v>99</v>
       </c>
       <c r="B53" t="s">
         <v>98</v>
       </c>
       <c r="C53" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D53" t="s">
         <v>20</v>
       </c>
       <c r="E53" t="s">
         <v>53</v>
       </c>
       <c r="F53" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="M53">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" t="s">
         <v>100</v>
       </c>
       <c r="B54" t="s">
         <v>101</v>
       </c>
       <c r="C54" t="s">
-        <v>37</v>
+        <v>82</v>
       </c>
       <c r="D54" t="s">
         <v>16</v>
       </c>
       <c r="E54" t="s">
-        <v>73</v>
+        <v>53</v>
       </c>
       <c r="F54" t="s">
-        <v>18</v>
+        <v>83</v>
       </c>
       <c r="M54">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" t="s">
         <v>102</v>
       </c>
       <c r="B55" t="s">
         <v>101</v>
       </c>
       <c r="C55" t="s">
-        <v>83</v>
+        <v>37</v>
       </c>
       <c r="D55" t="s">
         <v>16</v>
       </c>
       <c r="E55" t="s">
-        <v>53</v>
+        <v>74</v>
       </c>
       <c r="F55" t="s">
-        <v>84</v>
+        <v>18</v>
       </c>
       <c r="M55">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" t="s">
         <v>103</v>
       </c>
       <c r="B56" t="s">
         <v>101</v>
       </c>
       <c r="C56" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D56" t="s">
         <v>20</v>
       </c>
       <c r="E56" t="s">
         <v>53</v>
       </c>
       <c r="F56" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="M56">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" t="s">
         <v>104</v>
       </c>
       <c r="B57" t="s">
         <v>101</v>
       </c>
       <c r="C57" t="s">
         <v>37</v>
       </c>
       <c r="D57" t="s">
         <v>20</v>
       </c>
       <c r="E57" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F57" t="s">
         <v>18</v>
       </c>
       <c r="M57">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" t="s">
         <v>105</v>
       </c>
       <c r="B58" t="s">
         <v>106</v>
       </c>
       <c r="C58" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D58" t="s">
         <v>16</v>
       </c>
       <c r="E58" t="s">
         <v>53</v>
       </c>
       <c r="F58" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="M58">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" t="s">
         <v>107</v>
       </c>
       <c r="B59" t="s">
         <v>108</v>
       </c>
       <c r="C59" t="s">
+        <v>82</v>
+      </c>
+      <c r="D59" t="s">
+        <v>16</v>
+      </c>
+      <c r="E59" t="s">
+        <v>65</v>
+      </c>
+      <c r="F59" t="s">
         <v>83</v>
-      </c>
-[...7 lines deleted...]
-        <v>84</v>
       </c>
       <c r="M59">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:13">
       <c r="A60" t="s">
         <v>109</v>
       </c>
       <c r="B60" t="s">
         <v>108</v>
       </c>
       <c r="C60" t="s">
+        <v>82</v>
+      </c>
+      <c r="D60" t="s">
+        <v>20</v>
+      </c>
+      <c r="E60" t="s">
+        <v>65</v>
+      </c>
+      <c r="F60" t="s">
         <v>83</v>
-      </c>
-[...7 lines deleted...]
-        <v>84</v>
       </c>
       <c r="M60">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" t="s">
         <v>110</v>
       </c>
       <c r="B61" t="s">
         <v>111</v>
       </c>
       <c r="C61" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D61" t="s">
         <v>16</v>
       </c>
       <c r="E61" t="s">
         <v>53</v>
       </c>
       <c r="F61" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="M61">
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:13">
       <c r="A62" t="s">
         <v>112</v>
       </c>
       <c r="B62" t="s">
         <v>111</v>
       </c>
       <c r="C62" t="s">
+        <v>82</v>
+      </c>
+      <c r="D62" t="s">
+        <v>20</v>
+      </c>
+      <c r="E62" t="s">
+        <v>65</v>
+      </c>
+      <c r="F62" t="s">
         <v>83</v>
-      </c>
-[...7 lines deleted...]
-        <v>84</v>
       </c>
       <c r="M62">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" t="s">
         <v>113</v>
       </c>
       <c r="B63" t="s">
         <v>114</v>
       </c>
       <c r="C63" t="s">
+        <v>82</v>
+      </c>
+      <c r="D63" t="s">
+        <v>16</v>
+      </c>
+      <c r="E63" t="s">
+        <v>65</v>
+      </c>
+      <c r="F63" t="s">
         <v>83</v>
-      </c>
-[...7 lines deleted...]
-        <v>84</v>
       </c>
       <c r="M63">
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" t="s">
         <v>115</v>
       </c>
       <c r="B64" t="s">
         <v>114</v>
       </c>
       <c r="C64" t="s">
+        <v>82</v>
+      </c>
+      <c r="D64" t="s">
+        <v>20</v>
+      </c>
+      <c r="E64" t="s">
+        <v>65</v>
+      </c>
+      <c r="F64" t="s">
         <v>83</v>
-      </c>
-[...7 lines deleted...]
-        <v>84</v>
       </c>
       <c r="M64">
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:13">
       <c r="A65" t="s">
         <v>116</v>
       </c>
       <c r="B65" t="s">
         <v>117</v>
       </c>
       <c r="C65" t="s">
+        <v>82</v>
+      </c>
+      <c r="D65" t="s">
+        <v>16</v>
+      </c>
+      <c r="E65" t="s">
+        <v>65</v>
+      </c>
+      <c r="F65" t="s">
         <v>83</v>
-      </c>
-[...7 lines deleted...]
-        <v>84</v>
       </c>
       <c r="M65">
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:13">
       <c r="A66" t="s">
         <v>118</v>
       </c>
       <c r="B66" t="s">
         <v>119</v>
       </c>
       <c r="C66" t="s">
+        <v>82</v>
+      </c>
+      <c r="D66" t="s">
+        <v>20</v>
+      </c>
+      <c r="E66" t="s">
+        <v>74</v>
+      </c>
+      <c r="F66" t="s">
         <v>83</v>
-      </c>
-[...7 lines deleted...]
-        <v>84</v>
       </c>
       <c r="M66">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:13">
       <c r="A67" t="s">
         <v>120</v>
       </c>
       <c r="B67" t="s">
         <v>121</v>
       </c>
       <c r="C67" t="s">
+        <v>82</v>
+      </c>
+      <c r="D67" t="s">
+        <v>16</v>
+      </c>
+      <c r="E67" t="s">
+        <v>74</v>
+      </c>
+      <c r="F67" t="s">
         <v>83</v>
-      </c>
-[...7 lines deleted...]
-        <v>84</v>
       </c>
       <c r="M67">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:13">
       <c r="A68" t="s">
         <v>122</v>
       </c>
       <c r="B68" t="s">
         <v>121</v>
       </c>
       <c r="C68" t="s">
+        <v>82</v>
+      </c>
+      <c r="D68" t="s">
+        <v>20</v>
+      </c>
+      <c r="E68" t="s">
+        <v>74</v>
+      </c>
+      <c r="F68" t="s">
         <v>83</v>
-      </c>
-[...7 lines deleted...]
-        <v>84</v>
       </c>
       <c r="M68">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>