--- v0 (2026-02-02)
+++ v1 (2026-05-05)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3134" uniqueCount="635">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3141" uniqueCount="638">
   <si>
     <t>型号</t>
   </si>
   <si>
     <t>电感量</t>
   </si>
   <si>
     <t>偏差范围</t>
   </si>
   <si>
     <t>电感量测试频率</t>
   </si>
   <si>
     <t>电感量测试电压</t>
   </si>
   <si>
     <t>直流电阻 RDC(Ω)</t>
   </si>
   <si>
     <t>饱和电流 Max (A)</t>
   </si>
   <si>
     <t>温升电流 Irms Max  (A)</t>
   </si>
   <si>
@@ -534,71 +534,71 @@
   <si>
     <t>PRS6028-820MT</t>
   </si>
   <si>
     <t>0.52</t>
   </si>
   <si>
     <t>PRS5040-820MT</t>
   </si>
   <si>
     <t>PRS5020-820MT</t>
   </si>
   <si>
     <t>0.86</t>
   </si>
   <si>
     <t>PRS4020-820MT</t>
   </si>
   <si>
     <t>1.17</t>
   </si>
   <si>
     <t>0.34</t>
   </si>
   <si>
+    <t>PRS4030-820MT</t>
+  </si>
+  <si>
+    <t>1.06</t>
+  </si>
+  <si>
+    <t>0.47</t>
+  </si>
+  <si>
+    <t>PRS4018-820MTS00</t>
+  </si>
+  <si>
+    <t>1.3</t>
+  </si>
+  <si>
     <t>PRS8040-820MT</t>
   </si>
   <si>
     <t>0.225</t>
   </si>
   <si>
-    <t>1.3</t>
-[...13 lines deleted...]
-  <si>
     <t>PRS8040-800MT</t>
   </si>
   <si>
     <t>80µH</t>
   </si>
   <si>
     <t>0.23</t>
   </si>
   <si>
     <t>PRS8040-750MT</t>
   </si>
   <si>
     <t>75µH</t>
   </si>
   <si>
     <t>0.211</t>
   </si>
   <si>
     <t>PRS8040-680MT</t>
   </si>
   <si>
     <t>68µH</t>
   </si>
   <si>
     <t>PRS6045-680MT</t>
@@ -726,71 +726,71 @@
   <si>
     <t>PRS4030-470MT</t>
   </si>
   <si>
     <t>PRS6045-390MT</t>
   </si>
   <si>
     <t>39µH</t>
   </si>
   <si>
     <t>1.25</t>
   </si>
   <si>
     <t>PRS5040-390MT</t>
   </si>
   <si>
     <t>PRS5020-390MT</t>
   </si>
   <si>
     <t>PRS4020-390MT</t>
   </si>
   <si>
     <t>0.82</t>
   </si>
   <si>
+    <t>PRS3015-390MT</t>
+  </si>
+  <si>
+    <t>PRS4018-390MTS00</t>
+  </si>
+  <si>
+    <t>0.67</t>
+  </si>
+  <si>
+    <t>PRS6028-390MT</t>
+  </si>
+  <si>
     <t>PRS8040-390MT</t>
   </si>
   <si>
     <t>0.12</t>
   </si>
   <si>
     <t>1.6</t>
   </si>
   <si>
-    <t>PRS6028-390MT</t>
-[...10 lines deleted...]
-  <si>
     <t>PRS8040-330MT</t>
   </si>
   <si>
     <t>33µH</t>
   </si>
   <si>
     <t>0.1</t>
   </si>
   <si>
     <t>1.9</t>
   </si>
   <si>
     <t>PRS6045-330MT</t>
   </si>
   <si>
     <t>0.145</t>
   </si>
   <si>
     <t>1.65</t>
   </si>
   <si>
     <t>PRS6028-330MT</t>
   </si>
   <si>
     <t>1.22</t>
@@ -798,56 +798,56 @@
   <si>
     <t>PRS6020-330MT</t>
   </si>
   <si>
     <t>0.84</t>
   </si>
   <si>
     <t>PRS5040-330MT</t>
   </si>
   <si>
     <t>PRS5020-330MT</t>
   </si>
   <si>
     <t>0.92</t>
   </si>
   <si>
     <t>PRS4020-330MT</t>
   </si>
   <si>
     <t>0.49</t>
   </si>
   <si>
     <t>PRS3015-330MT</t>
   </si>
   <si>
+    <t>PRS4018-330MTS00</t>
+  </si>
+  <si>
     <t>PRS4030-330MT</t>
   </si>
   <si>
-    <t>PRS4018-330MTS00</t>
-[...1 lines deleted...]
-  <si>
     <t>PRS8040-270MT</t>
   </si>
   <si>
     <t>27µH</t>
   </si>
   <si>
     <t>0.083</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PRS4020-270MT</t>
   </si>
   <si>
     <t>0.545</t>
   </si>
   <si>
     <t>PRS6028-270MT</t>
   </si>
   <si>
     <t>0.155</t>
   </si>
   <si>
     <t>1.32</t>
@@ -954,68 +954,68 @@
   <si>
     <t>PRS5020-150MT</t>
   </si>
   <si>
     <t>0.165</t>
   </si>
   <si>
     <t>PRS4020-150MT</t>
   </si>
   <si>
     <t>PRS4018-150MTS00</t>
   </si>
   <si>
     <t>0.94</t>
   </si>
   <si>
     <t>PRS3015-150MT</t>
   </si>
   <si>
     <t>PRS4030-150MT</t>
   </si>
   <si>
     <t>1.11</t>
   </si>
   <si>
+    <t>PRS8040-120MT</t>
+  </si>
+  <si>
+    <t>12µH</t>
+  </si>
+  <si>
+    <t>0.041</t>
+  </si>
+  <si>
+    <t>3.5</t>
+  </si>
+  <si>
     <t>PRS6045-120MT</t>
   </si>
   <si>
-    <t>12µH</t>
-[...1 lines deleted...]
-  <si>
     <t>0.058</t>
   </si>
   <si>
-    <t>PRS8040-120MT</t>
-[...7 lines deleted...]
-  <si>
     <t>PRS4018-120MTS00</t>
   </si>
   <si>
     <t>PRS2010-100MT</t>
   </si>
   <si>
     <t>10µH</t>
   </si>
   <si>
     <t>1MHz</t>
   </si>
   <si>
     <t>1V</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>2.0mm</t>
   </si>
   <si>
     <t>1.6mm</t>
   </si>
   <si>
     <t>1.00mm</t>
@@ -1287,158 +1287,158 @@
   <si>
     <t>0.04</t>
   </si>
   <si>
     <t>PRS4020-5R6MT</t>
   </si>
   <si>
     <t>PRS3015-5R6MT</t>
   </si>
   <si>
     <t>0.14</t>
   </si>
   <si>
     <t>PRS2512-5R6MT</t>
   </si>
   <si>
     <t>0.538</t>
   </si>
   <si>
     <t>1.12</t>
   </si>
   <si>
     <t>0.73</t>
   </si>
   <si>
+    <t>PRS6045-5R6MT</t>
+  </si>
+  <si>
     <t>PRS4018-5R6MTS00</t>
   </si>
   <si>
     <t>0.107</t>
   </si>
   <si>
-    <t>PRS6045-5R6MT</t>
-[...1 lines deleted...]
-  <si>
     <t>PRS4020-5R1MT</t>
   </si>
   <si>
     <t>5.1µH</t>
   </si>
   <si>
     <t>0.085</t>
   </si>
   <si>
     <t>1.27</t>
   </si>
   <si>
     <t>PRS2010-4R7MT</t>
   </si>
   <si>
     <t>4.7µH</t>
   </si>
   <si>
     <t>0.479</t>
   </si>
   <si>
     <t>PRS5040-4R7NT</t>
   </si>
   <si>
     <t>0.03</t>
   </si>
   <si>
     <t>PRS5020-4R7NT</t>
   </si>
   <si>
+    <t>PRS6028-4R7NT</t>
+  </si>
+  <si>
+    <t>0.031</t>
+  </si>
+  <si>
+    <t>3.08</t>
+  </si>
+  <si>
     <t>PRS6020-4R7NT</t>
   </si>
   <si>
-    <t>PRS6028-4R7NT</t>
-[...7 lines deleted...]
-  <si>
     <t>PRS8040-4R7MT</t>
   </si>
   <si>
     <t>0.018</t>
   </si>
   <si>
     <t>4.7</t>
   </si>
   <si>
     <t>4.1</t>
   </si>
   <si>
     <t>PRS6045-4R7MT</t>
   </si>
   <si>
     <t>3.3</t>
   </si>
   <si>
     <t>PRS4020-4R7MT</t>
   </si>
   <si>
     <t>PRS4018-4R7MTS00</t>
   </si>
   <si>
     <t>PRS3015-4R7MT</t>
   </si>
   <si>
     <t>1.09</t>
   </si>
   <si>
     <t>PRS2512-4R7MT</t>
   </si>
   <si>
     <t>0.377</t>
   </si>
   <si>
     <t>PRS4030-4R7MT</t>
   </si>
   <si>
     <t>0.06</t>
   </si>
   <si>
     <t>PRS6028-3R9NT</t>
   </si>
   <si>
     <t>3.9µH</t>
   </si>
   <si>
+    <t>PRS6045-3R9MT</t>
+  </si>
+  <si>
     <t>PRS4030-3R9MT</t>
   </si>
   <si>
     <t>0.057</t>
   </si>
   <si>
-    <t>PRS6045-3R9MT</t>
-[...1 lines deleted...]
-  <si>
     <t>PRS8040-3R8MT</t>
   </si>
   <si>
     <t>3.8µH</t>
   </si>
   <si>
     <t>0.015</t>
   </si>
   <si>
     <t>5.3</t>
   </si>
   <si>
     <t>4.9</t>
   </si>
   <si>
     <t>PRS8040-3R6MT</t>
   </si>
   <si>
     <t>3.6µH</t>
   </si>
   <si>
     <t>PRS6045-3R3NT</t>
   </si>
   <si>
     <t>3.3µH</t>
@@ -1458,68 +1458,68 @@
   <si>
     <t>PRS6028-3R3NT</t>
   </si>
   <si>
     <t>0.023</t>
   </si>
   <si>
     <t>3.6</t>
   </si>
   <si>
     <t>3.48</t>
   </si>
   <si>
     <t>PRS5040-3R3NT</t>
   </si>
   <si>
     <t>3.95</t>
   </si>
   <si>
     <t>PRS6020-3R3NT</t>
   </si>
   <si>
     <t>2.6</t>
   </si>
   <si>
+    <t>PRS4030-3R3NT</t>
+  </si>
+  <si>
+    <t>PRS5020-3R3NT</t>
+  </si>
+  <si>
+    <t>2.55</t>
+  </si>
+  <si>
     <t>PRS3015-3R3NT</t>
   </si>
   <si>
     <t>0.08</t>
   </si>
   <si>
     <t>1.36</t>
   </si>
   <si>
-    <t>PRS5020-3R3NT</t>
-[...7 lines deleted...]
-  <si>
     <t>PRS8040-3R3MT</t>
   </si>
   <si>
     <t>PRS4020-3R3MT</t>
   </si>
   <si>
     <t>0.07</t>
   </si>
   <si>
     <t>PRS4018-3R3MTS00</t>
   </si>
   <si>
     <t>1.23</t>
   </si>
   <si>
     <t>PRS2512-3R3MT</t>
   </si>
   <si>
     <t>0.264</t>
   </si>
   <si>
     <t>1.61</t>
   </si>
   <si>
     <t>PRS6045-3R0NT</t>
@@ -1818,138 +1818,147 @@
   <si>
     <t>5.26</t>
   </si>
   <si>
     <t>4.15</t>
   </si>
   <si>
     <t>PRS4020-1R0MT</t>
   </si>
   <si>
     <t>0.029</t>
   </si>
   <si>
     <t>4.78</t>
   </si>
   <si>
     <t>2.15</t>
   </si>
   <si>
     <t>PRS5020-1R0MT</t>
   </si>
   <si>
     <t>4.4</t>
   </si>
   <si>
+    <t>PRS2512-1R0MT</t>
+  </si>
+  <si>
+    <t>2.59</t>
+  </si>
+  <si>
+    <t>1.93</t>
+  </si>
+  <si>
     <t>PRS6028-1R0MT</t>
   </si>
   <si>
     <t>5.75</t>
   </si>
   <si>
     <t>5.2</t>
   </si>
   <si>
     <t>PRS6020-1R0MT</t>
   </si>
   <si>
-    <t>PRS2512-1R0MT</t>
-[...7 lines deleted...]
-  <si>
     <t>PRS8040-R90NT</t>
   </si>
   <si>
     <t>0.9µH</t>
   </si>
   <si>
     <t>PRS2512-R68NT</t>
   </si>
   <si>
     <t>0.68µH</t>
   </si>
   <si>
     <t>0.074</t>
   </si>
   <si>
     <t>3.28</t>
   </si>
   <si>
     <t>1.96</t>
   </si>
   <si>
+    <t>PRS3015-R68NT</t>
+  </si>
+  <si>
     <t>PRS4018-R68NTS00</t>
   </si>
   <si>
-    <t>PRS3015-R68NT</t>
+    <t>PRS2512-R56MT</t>
+  </si>
+  <si>
+    <t>560nH</t>
+  </si>
+  <si>
+    <t>1.25mm</t>
   </si>
   <si>
     <t>PRS2512-R47NT</t>
   </si>
   <si>
     <t>0.47µH</t>
   </si>
   <si>
     <t>0.061</t>
   </si>
   <si>
     <t>3.82</t>
   </si>
   <si>
     <t>PRS4018-R47NTS00</t>
   </si>
   <si>
     <t>PRS3015-R47NT</t>
   </si>
   <si>
     <t>3.9</t>
   </si>
   <si>
     <t>PRS2512-R33NT</t>
   </si>
   <si>
     <t>0.33µH</t>
   </si>
   <si>
     <t>0.049</t>
   </si>
   <si>
+    <t>PRS2512-R24NT</t>
+  </si>
+  <si>
+    <t>0.24µH</t>
+  </si>
+  <si>
+    <t>---</t>
+  </si>
+  <si>
     <t>PRS4018-R24NTS00</t>
-  </si>
-[...7 lines deleted...]
-    <t>---</t>
   </si>
   <si>
     <t>PRS3015-R22NT</t>
   </si>
   <si>
     <t>0.22µH</t>
   </si>
   <si>
     <t>0.013</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
@@ -2250,51 +2259,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:O253"/>
+  <dimension ref="A1:O254"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -4196,156 +4205,156 @@
       </c>
       <c r="O48" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="49" spans="1:15">
       <c r="A49" t="s">
         <v>174</v>
       </c>
       <c r="B49" t="s">
         <v>164</v>
       </c>
       <c r="C49" t="s">
         <v>17</v>
       </c>
       <c r="D49" t="s">
         <v>18</v>
       </c>
       <c r="E49" t="s">
         <v>19</v>
       </c>
       <c r="F49" t="s">
         <v>175</v>
       </c>
       <c r="G49" t="s">
+        <v>97</v>
+      </c>
+      <c r="H49" t="s">
         <v>176</v>
       </c>
-      <c r="H49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M49" t="s">
-        <v>24</v>
+        <v>125</v>
       </c>
       <c r="N49" t="s">
-        <v>24</v>
+        <v>125</v>
       </c>
       <c r="O49" t="s">
-        <v>25</v>
+        <v>126</v>
       </c>
     </row>
     <row r="50" spans="1:15">
       <c r="A50" t="s">
         <v>177</v>
       </c>
       <c r="B50" t="s">
         <v>164</v>
       </c>
       <c r="C50" t="s">
         <v>17</v>
       </c>
       <c r="D50" t="s">
         <v>18</v>
       </c>
       <c r="E50" t="s">
         <v>19</v>
       </c>
       <c r="F50" t="s">
         <v>178</v>
       </c>
       <c r="G50" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="H50" t="s">
-        <v>179</v>
+        <v>65</v>
       </c>
       <c r="M50" t="s">
         <v>125</v>
       </c>
       <c r="N50" t="s">
         <v>125</v>
       </c>
       <c r="O50" t="s">
-        <v>126</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:15">
       <c r="A51" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="B51" t="s">
         <v>164</v>
       </c>
       <c r="C51" t="s">
         <v>17</v>
       </c>
       <c r="D51" t="s">
         <v>18</v>
       </c>
       <c r="E51" t="s">
         <v>19</v>
       </c>
       <c r="F51" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="G51" t="s">
-        <v>115</v>
+        <v>178</v>
       </c>
       <c r="H51" t="s">
-        <v>65</v>
+        <v>101</v>
       </c>
       <c r="M51" t="s">
-        <v>125</v>
+        <v>24</v>
       </c>
       <c r="N51" t="s">
-        <v>125</v>
+        <v>24</v>
       </c>
       <c r="O51" t="s">
-        <v>161</v>
+        <v>25</v>
       </c>
     </row>
     <row r="52" spans="1:15">
       <c r="A52" t="s">
         <v>181</v>
       </c>
       <c r="B52" t="s">
         <v>182</v>
       </c>
       <c r="C52" t="s">
         <v>17</v>
       </c>
       <c r="D52" t="s">
         <v>18</v>
       </c>
       <c r="E52" t="s">
         <v>19</v>
       </c>
       <c r="F52" t="s">
         <v>183</v>
       </c>
       <c r="G52" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="H52" t="s">
         <v>114</v>
       </c>
       <c r="M52" t="s">
         <v>24</v>
       </c>
       <c r="N52" t="s">
         <v>24</v>
       </c>
       <c r="O52" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="53" spans="1:15">
       <c r="A53" t="s">
         <v>184</v>
       </c>
       <c r="B53" t="s">
         <v>185</v>
       </c>
       <c r="C53" t="s">
         <v>17</v>
       </c>
       <c r="D53" t="s">
@@ -4614,95 +4623,95 @@
       </c>
       <c r="N59" t="s">
         <v>43</v>
       </c>
       <c r="O59" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="60" spans="1:15">
       <c r="A60" t="s">
         <v>194</v>
       </c>
       <c r="B60" t="s">
         <v>188</v>
       </c>
       <c r="C60" t="s">
         <v>17</v>
       </c>
       <c r="D60" t="s">
         <v>18</v>
       </c>
       <c r="E60" t="s">
         <v>19</v>
       </c>
       <c r="F60" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="G60" t="s">
         <v>195</v>
       </c>
       <c r="H60" t="s">
         <v>94</v>
       </c>
       <c r="I60" t="s">
         <v>94</v>
       </c>
       <c r="J60" t="s">
         <v>158</v>
       </c>
       <c r="M60" t="s">
         <v>125</v>
       </c>
       <c r="N60" t="s">
         <v>125</v>
       </c>
       <c r="O60" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="61" spans="1:15">
       <c r="A61" t="s">
         <v>196</v>
       </c>
       <c r="B61" t="s">
         <v>188</v>
       </c>
       <c r="C61" t="s">
         <v>17</v>
       </c>
       <c r="D61" t="s">
         <v>18</v>
       </c>
       <c r="E61" t="s">
         <v>19</v>
       </c>
       <c r="F61" t="s">
         <v>142</v>
       </c>
       <c r="G61" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="H61" t="s">
         <v>21</v>
       </c>
       <c r="I61" t="s">
         <v>21</v>
       </c>
       <c r="J61" t="s">
         <v>160</v>
       </c>
       <c r="M61" t="s">
         <v>125</v>
       </c>
       <c r="N61" t="s">
         <v>125</v>
       </c>
       <c r="O61" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="62" spans="1:15">
       <c r="A62" t="s">
         <v>197</v>
       </c>
       <c r="B62" t="s">
@@ -4734,51 +4743,51 @@
       </c>
       <c r="O62" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="63" spans="1:15">
       <c r="A63" t="s">
         <v>200</v>
       </c>
       <c r="B63" t="s">
         <v>201</v>
       </c>
       <c r="C63" t="s">
         <v>17</v>
       </c>
       <c r="D63" t="s">
         <v>18</v>
       </c>
       <c r="E63" t="s">
         <v>19</v>
       </c>
       <c r="F63" t="s">
         <v>22</v>
       </c>
       <c r="G63" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="H63" t="s">
         <v>151</v>
       </c>
       <c r="I63" t="s">
         <v>151</v>
       </c>
       <c r="J63" t="s">
         <v>35</v>
       </c>
       <c r="M63" t="s">
         <v>36</v>
       </c>
       <c r="N63" t="s">
         <v>36</v>
       </c>
       <c r="O63" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="64" spans="1:15">
       <c r="A64" t="s">
         <v>202</v>
       </c>
       <c r="B64" t="s">
@@ -5053,54 +5062,54 @@
       </c>
     </row>
     <row r="71" spans="1:15">
       <c r="A71" t="s">
         <v>217</v>
       </c>
       <c r="B71" t="s">
         <v>213</v>
       </c>
       <c r="C71" t="s">
         <v>17</v>
       </c>
       <c r="D71" t="s">
         <v>18</v>
       </c>
       <c r="E71" t="s">
         <v>19</v>
       </c>
       <c r="F71" t="s">
         <v>33</v>
       </c>
       <c r="G71" t="s">
         <v>110</v>
       </c>
       <c r="H71" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="I71" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="J71" t="s">
         <v>73</v>
       </c>
       <c r="M71" t="s">
         <v>36</v>
       </c>
       <c r="N71" t="s">
         <v>36</v>
       </c>
       <c r="O71" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="72" spans="1:15">
       <c r="A72" t="s">
         <v>218</v>
       </c>
       <c r="B72" t="s">
         <v>213</v>
       </c>
       <c r="C72" t="s">
         <v>17</v>
       </c>
       <c r="D72" t="s">
@@ -5533,171 +5542,171 @@
       </c>
       <c r="N82" t="s">
         <v>125</v>
       </c>
       <c r="O82" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="83" spans="1:15">
       <c r="A83" t="s">
         <v>238</v>
       </c>
       <c r="B83" t="s">
         <v>232</v>
       </c>
       <c r="C83" t="s">
         <v>17</v>
       </c>
       <c r="D83" t="s">
         <v>18</v>
       </c>
       <c r="E83" t="s">
         <v>19</v>
       </c>
       <c r="F83" t="s">
-        <v>239</v>
+        <v>151</v>
       </c>
       <c r="G83" t="s">
-        <v>89</v>
+        <v>29</v>
       </c>
       <c r="H83" t="s">
-        <v>240</v>
+        <v>29</v>
       </c>
       <c r="M83" t="s">
-        <v>24</v>
+        <v>126</v>
       </c>
       <c r="N83" t="s">
-        <v>24</v>
+        <v>126</v>
       </c>
       <c r="O83" t="s">
-        <v>25</v>
+        <v>229</v>
       </c>
     </row>
     <row r="84" spans="1:15">
       <c r="A84" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="B84" t="s">
         <v>232</v>
       </c>
       <c r="C84" t="s">
         <v>17</v>
       </c>
       <c r="D84" t="s">
         <v>18</v>
       </c>
       <c r="E84" t="s">
         <v>19</v>
       </c>
       <c r="F84" t="s">
-        <v>175</v>
+        <v>240</v>
       </c>
       <c r="G84" t="s">
-        <v>233</v>
+        <v>79</v>
       </c>
       <c r="H84" t="s">
-        <v>151</v>
+        <v>61</v>
       </c>
       <c r="M84" t="s">
-        <v>36</v>
+        <v>125</v>
       </c>
       <c r="N84" t="s">
-        <v>36</v>
+        <v>125</v>
       </c>
       <c r="O84" t="s">
-        <v>74</v>
+        <v>161</v>
       </c>
     </row>
     <row r="85" spans="1:15">
       <c r="A85" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="B85" t="s">
         <v>232</v>
       </c>
       <c r="C85" t="s">
         <v>17</v>
       </c>
       <c r="D85" t="s">
         <v>18</v>
       </c>
       <c r="E85" t="s">
         <v>19</v>
       </c>
       <c r="F85" t="s">
-        <v>243</v>
+        <v>180</v>
       </c>
       <c r="G85" t="s">
-        <v>79</v>
+        <v>233</v>
       </c>
       <c r="H85" t="s">
-        <v>61</v>
+        <v>151</v>
       </c>
       <c r="M85" t="s">
-        <v>125</v>
+        <v>36</v>
       </c>
       <c r="N85" t="s">
-        <v>125</v>
+        <v>36</v>
       </c>
       <c r="O85" t="s">
-        <v>161</v>
+        <v>74</v>
       </c>
     </row>
     <row r="86" spans="1:15">
       <c r="A86" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="B86" t="s">
         <v>232</v>
       </c>
       <c r="C86" t="s">
         <v>17</v>
       </c>
       <c r="D86" t="s">
         <v>18</v>
       </c>
       <c r="E86" t="s">
         <v>19</v>
       </c>
       <c r="F86" t="s">
-        <v>151</v>
+        <v>243</v>
       </c>
       <c r="G86" t="s">
-        <v>29</v>
+        <v>89</v>
       </c>
       <c r="H86" t="s">
-        <v>29</v>
+        <v>244</v>
       </c>
       <c r="M86" t="s">
-        <v>126</v>
+        <v>24</v>
       </c>
       <c r="N86" t="s">
-        <v>126</v>
+        <v>24</v>
       </c>
       <c r="O86" t="s">
-        <v>229</v>
+        <v>25</v>
       </c>
     </row>
     <row r="87" spans="1:15">
       <c r="A87" t="s">
         <v>245</v>
       </c>
       <c r="B87" t="s">
         <v>246</v>
       </c>
       <c r="C87" t="s">
         <v>17</v>
       </c>
       <c r="D87" t="s">
         <v>18</v>
       </c>
       <c r="E87" t="s">
         <v>19</v>
       </c>
       <c r="F87" t="s">
         <v>247</v>
       </c>
       <c r="G87" t="s">
         <v>248</v>
       </c>
       <c r="H87" t="s">
@@ -5840,51 +5849,51 @@
       </c>
       <c r="O90" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="91" spans="1:15">
       <c r="A91" t="s">
         <v>256</v>
       </c>
       <c r="B91" t="s">
         <v>246</v>
       </c>
       <c r="C91" t="s">
         <v>17</v>
       </c>
       <c r="D91" t="s">
         <v>18</v>
       </c>
       <c r="E91" t="s">
         <v>19</v>
       </c>
       <c r="F91" t="s">
         <v>34</v>
       </c>
       <c r="G91" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="H91" t="s">
         <v>101</v>
       </c>
       <c r="I91" t="s">
         <v>101</v>
       </c>
       <c r="J91" t="s">
         <v>42</v>
       </c>
       <c r="M91" t="s">
         <v>43</v>
       </c>
       <c r="N91" t="s">
         <v>43</v>
       </c>
       <c r="O91" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="92" spans="1:15">
       <c r="A92" t="s">
         <v>257</v>
       </c>
       <c r="B92" t="s">
@@ -6001,101 +6010,101 @@
       </c>
       <c r="N94" t="s">
         <v>126</v>
       </c>
       <c r="O94" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="95" spans="1:15">
       <c r="A95" t="s">
         <v>262</v>
       </c>
       <c r="B95" t="s">
         <v>246</v>
       </c>
       <c r="C95" t="s">
         <v>17</v>
       </c>
       <c r="D95" t="s">
         <v>18</v>
       </c>
       <c r="E95" t="s">
         <v>19</v>
       </c>
       <c r="F95" t="s">
-        <v>53</v>
+        <v>152</v>
       </c>
       <c r="G95" t="s">
-        <v>151</v>
+        <v>112</v>
       </c>
       <c r="H95" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="M95" t="s">
         <v>125</v>
       </c>
       <c r="N95" t="s">
         <v>125</v>
       </c>
       <c r="O95" t="s">
-        <v>126</v>
+        <v>161</v>
       </c>
     </row>
     <row r="96" spans="1:15">
       <c r="A96" t="s">
         <v>263</v>
       </c>
       <c r="B96" t="s">
         <v>246</v>
       </c>
       <c r="C96" t="s">
         <v>17</v>
       </c>
       <c r="D96" t="s">
         <v>18</v>
       </c>
       <c r="E96" t="s">
         <v>19</v>
       </c>
       <c r="F96" t="s">
-        <v>152</v>
+        <v>53</v>
       </c>
       <c r="G96" t="s">
-        <v>112</v>
+        <v>151</v>
       </c>
       <c r="H96" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="M96" t="s">
         <v>125</v>
       </c>
       <c r="N96" t="s">
         <v>125</v>
       </c>
       <c r="O96" t="s">
-        <v>161</v>
+        <v>126</v>
       </c>
     </row>
     <row r="97" spans="1:15">
       <c r="A97" t="s">
         <v>264</v>
       </c>
       <c r="B97" t="s">
         <v>265</v>
       </c>
       <c r="C97" t="s">
         <v>17</v>
       </c>
       <c r="D97" t="s">
         <v>18</v>
       </c>
       <c r="E97" t="s">
         <v>19</v>
       </c>
       <c r="F97" t="s">
         <v>266</v>
       </c>
       <c r="G97" t="s">
         <v>267</v>
       </c>
       <c r="H97" t="s">
@@ -6273,51 +6282,51 @@
       </c>
       <c r="O101" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="102" spans="1:15">
       <c r="A102" t="s">
         <v>280</v>
       </c>
       <c r="B102" t="s">
         <v>274</v>
       </c>
       <c r="C102" t="s">
         <v>17</v>
       </c>
       <c r="D102" t="s">
         <v>18</v>
       </c>
       <c r="E102" t="s">
         <v>19</v>
       </c>
       <c r="F102" t="s">
         <v>281</v>
       </c>
       <c r="G102" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="H102" t="s">
         <v>215</v>
       </c>
       <c r="I102" t="s">
         <v>215</v>
       </c>
       <c r="J102" t="s">
         <v>73</v>
       </c>
       <c r="M102" t="s">
         <v>36</v>
       </c>
       <c r="N102" t="s">
         <v>36</v>
       </c>
       <c r="O102" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="103" spans="1:15">
       <c r="A103" t="s">
         <v>282</v>
       </c>
       <c r="B103" t="s">
@@ -6355,51 +6364,51 @@
       </c>
       <c r="O103" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="104" spans="1:15">
       <c r="A104" t="s">
         <v>284</v>
       </c>
       <c r="B104" t="s">
         <v>274</v>
       </c>
       <c r="C104" t="s">
         <v>17</v>
       </c>
       <c r="D104" t="s">
         <v>18</v>
       </c>
       <c r="E104" t="s">
         <v>19</v>
       </c>
       <c r="F104" t="s">
         <v>285</v>
       </c>
       <c r="G104" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="H104" t="s">
         <v>78</v>
       </c>
       <c r="I104" t="s">
         <v>78</v>
       </c>
       <c r="J104" t="s">
         <v>42</v>
       </c>
       <c r="M104" t="s">
         <v>43</v>
       </c>
       <c r="N104" t="s">
         <v>43</v>
       </c>
       <c r="O104" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="105" spans="1:15">
       <c r="A105" t="s">
         <v>286</v>
       </c>
       <c r="B105" t="s">
@@ -6560,51 +6569,51 @@
       </c>
       <c r="O108" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="109" spans="1:15">
       <c r="A109" t="s">
         <v>290</v>
       </c>
       <c r="B109" t="s">
         <v>274</v>
       </c>
       <c r="C109" t="s">
         <v>17</v>
       </c>
       <c r="D109" t="s">
         <v>18</v>
       </c>
       <c r="E109" t="s">
         <v>19</v>
       </c>
       <c r="F109" t="s">
         <v>57</v>
       </c>
       <c r="G109" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="H109" t="s">
         <v>142</v>
       </c>
       <c r="M109" t="s">
         <v>125</v>
       </c>
       <c r="N109" t="s">
         <v>125</v>
       </c>
       <c r="O109" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="110" spans="1:15">
       <c r="A110" t="s">
         <v>291</v>
       </c>
       <c r="B110" t="s">
         <v>292</v>
       </c>
       <c r="C110" t="s">
         <v>17</v>
       </c>
       <c r="D110" t="s">
@@ -6753,51 +6762,51 @@
       </c>
       <c r="O113" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="114" spans="1:15">
       <c r="A114" t="s">
         <v>301</v>
       </c>
       <c r="B114" t="s">
         <v>296</v>
       </c>
       <c r="C114" t="s">
         <v>17</v>
       </c>
       <c r="D114" t="s">
         <v>18</v>
       </c>
       <c r="E114" t="s">
         <v>19</v>
       </c>
       <c r="F114" t="s">
         <v>302</v>
       </c>
       <c r="G114" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="H114" t="s">
         <v>209</v>
       </c>
       <c r="I114" t="s">
         <v>209</v>
       </c>
       <c r="J114" t="s">
         <v>73</v>
       </c>
       <c r="M114" t="s">
         <v>36</v>
       </c>
       <c r="N114" t="s">
         <v>36</v>
       </c>
       <c r="O114" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="115" spans="1:15">
       <c r="A115" t="s">
         <v>303</v>
       </c>
       <c r="B115" t="s">
@@ -7075,98 +7084,98 @@
       </c>
       <c r="O121" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="122" spans="1:15">
       <c r="A122" t="s">
         <v>314</v>
       </c>
       <c r="B122" t="s">
         <v>315</v>
       </c>
       <c r="C122" t="s">
         <v>17</v>
       </c>
       <c r="D122" t="s">
         <v>18</v>
       </c>
       <c r="E122" t="s">
         <v>19</v>
       </c>
       <c r="F122" t="s">
         <v>316</v>
       </c>
       <c r="G122" t="s">
+        <v>317</v>
+      </c>
+      <c r="H122" t="s">
         <v>28</v>
       </c>
-      <c r="H122" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M122" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="N122" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="O122" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
     </row>
     <row r="123" spans="1:15">
       <c r="A123" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="B123" t="s">
         <v>315</v>
       </c>
       <c r="C123" t="s">
         <v>17</v>
       </c>
       <c r="D123" t="s">
         <v>18</v>
       </c>
       <c r="E123" t="s">
         <v>19</v>
       </c>
       <c r="F123" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="G123" t="s">
-        <v>319</v>
+        <v>28</v>
       </c>
       <c r="H123" t="s">
-        <v>28</v>
+        <v>276</v>
       </c>
       <c r="M123" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="N123" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="O123" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
     </row>
     <row r="124" spans="1:15">
       <c r="A124" t="s">
         <v>320</v>
       </c>
       <c r="B124" t="s">
         <v>315</v>
       </c>
       <c r="C124" t="s">
         <v>17</v>
       </c>
       <c r="D124" t="s">
         <v>18</v>
       </c>
       <c r="E124" t="s">
         <v>19</v>
       </c>
       <c r="F124" t="s">
         <v>41</v>
       </c>
       <c r="G124" t="s">
         <v>151</v>
       </c>
       <c r="H124" t="s">
@@ -7420,136 +7429,136 @@
       </c>
       <c r="N130" t="s">
         <v>43</v>
       </c>
       <c r="O130" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="131" spans="1:15">
       <c r="A131" t="s">
         <v>343</v>
       </c>
       <c r="B131" t="s">
         <v>322</v>
       </c>
       <c r="C131" t="s">
         <v>17</v>
       </c>
       <c r="D131" t="s">
         <v>18</v>
       </c>
       <c r="E131" t="s">
         <v>19</v>
       </c>
       <c r="F131" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="G131" t="s">
         <v>89</v>
       </c>
       <c r="H131" t="s">
         <v>156</v>
       </c>
       <c r="I131" t="s">
         <v>156</v>
       </c>
       <c r="J131" t="s">
         <v>153</v>
       </c>
       <c r="M131" t="s">
         <v>43</v>
       </c>
       <c r="N131" t="s">
         <v>43</v>
       </c>
       <c r="O131" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="132" spans="1:15">
       <c r="A132" t="s">
         <v>344</v>
       </c>
       <c r="B132" t="s">
         <v>322</v>
       </c>
       <c r="C132" t="s">
         <v>17</v>
       </c>
       <c r="D132" t="s">
         <v>18</v>
       </c>
       <c r="E132" t="s">
         <v>19</v>
       </c>
       <c r="F132" t="s">
         <v>307</v>
       </c>
       <c r="G132" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="H132" t="s">
         <v>165</v>
       </c>
       <c r="I132" t="s">
         <v>165</v>
       </c>
       <c r="J132" t="s">
         <v>158</v>
       </c>
       <c r="M132" t="s">
         <v>125</v>
       </c>
       <c r="N132" t="s">
         <v>125</v>
       </c>
       <c r="O132" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="133" spans="1:15">
       <c r="A133" t="s">
         <v>345</v>
       </c>
       <c r="B133" t="s">
         <v>322</v>
       </c>
       <c r="C133" t="s">
         <v>17</v>
       </c>
       <c r="D133" t="s">
         <v>18</v>
       </c>
       <c r="E133" t="s">
         <v>19</v>
       </c>
       <c r="F133" t="s">
         <v>208</v>
       </c>
       <c r="G133" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="H133" t="s">
         <v>255</v>
       </c>
       <c r="I133" t="s">
         <v>255</v>
       </c>
       <c r="J133" t="s">
         <v>160</v>
       </c>
       <c r="M133" t="s">
         <v>125</v>
       </c>
       <c r="N133" t="s">
         <v>125</v>
       </c>
       <c r="O133" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="134" spans="1:15">
       <c r="A134" t="s">
         <v>346</v>
       </c>
       <c r="B134" t="s">
@@ -7777,51 +7786,51 @@
       </c>
       <c r="O139" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="140" spans="1:15">
       <c r="A140" t="s">
         <v>364</v>
       </c>
       <c r="B140" t="s">
         <v>354</v>
       </c>
       <c r="C140" t="s">
         <v>17</v>
       </c>
       <c r="D140" t="s">
         <v>18</v>
       </c>
       <c r="E140" t="s">
         <v>19</v>
       </c>
       <c r="F140" t="s">
         <v>365</v>
       </c>
       <c r="G140" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="H140" t="s">
         <v>294</v>
       </c>
       <c r="I140" t="s">
         <v>294</v>
       </c>
       <c r="J140" t="s">
         <v>35</v>
       </c>
       <c r="M140" t="s">
         <v>36</v>
       </c>
       <c r="N140" t="s">
         <v>36</v>
       </c>
       <c r="O140" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="141" spans="1:15">
       <c r="A141" t="s">
         <v>366</v>
       </c>
       <c r="B141" t="s">
@@ -8380,54 +8389,54 @@
       </c>
     </row>
     <row r="155" spans="1:15">
       <c r="A155" t="s">
         <v>400</v>
       </c>
       <c r="B155" t="s">
         <v>379</v>
       </c>
       <c r="C155" t="s">
         <v>17</v>
       </c>
       <c r="D155" t="s">
         <v>18</v>
       </c>
       <c r="E155" t="s">
         <v>19</v>
       </c>
       <c r="F155" t="s">
         <v>401</v>
       </c>
       <c r="G155" t="s">
         <v>209</v>
       </c>
       <c r="H155" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="I155" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="J155" t="s">
         <v>160</v>
       </c>
       <c r="M155" t="s">
         <v>125</v>
       </c>
       <c r="N155" t="s">
         <v>125</v>
       </c>
       <c r="O155" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="156" spans="1:15">
       <c r="A156" t="s">
         <v>402</v>
       </c>
       <c r="B156" t="s">
         <v>379</v>
       </c>
       <c r="C156" t="s">
         <v>17</v>
       </c>
       <c r="D156" t="s">
@@ -8503,51 +8512,51 @@
       </c>
     </row>
     <row r="158" spans="1:15">
       <c r="A158" t="s">
         <v>406</v>
       </c>
       <c r="B158" t="s">
         <v>379</v>
       </c>
       <c r="C158" t="s">
         <v>17</v>
       </c>
       <c r="D158" t="s">
         <v>18</v>
       </c>
       <c r="E158" t="s">
         <v>19</v>
       </c>
       <c r="F158" t="s">
         <v>305</v>
       </c>
       <c r="G158" t="s">
         <v>276</v>
       </c>
       <c r="H158" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="M158" t="s">
         <v>125</v>
       </c>
       <c r="N158" t="s">
         <v>125</v>
       </c>
       <c r="O158" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="159" spans="1:15">
       <c r="A159" t="s">
         <v>407</v>
       </c>
       <c r="B159" t="s">
         <v>408</v>
       </c>
       <c r="C159" t="s">
         <v>17</v>
       </c>
       <c r="D159" t="s">
         <v>18</v>
       </c>
       <c r="E159" t="s">
@@ -8807,101 +8816,101 @@
       </c>
       <c r="N165" t="s">
         <v>148</v>
       </c>
       <c r="O165" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="166" spans="1:15">
       <c r="A166" t="s">
         <v>425</v>
       </c>
       <c r="B166" t="s">
         <v>412</v>
       </c>
       <c r="C166" t="s">
         <v>17</v>
       </c>
       <c r="D166" t="s">
         <v>18</v>
       </c>
       <c r="E166" t="s">
         <v>19</v>
       </c>
       <c r="F166" t="s">
-        <v>426</v>
+        <v>409</v>
       </c>
       <c r="G166" t="s">
-        <v>240</v>
+        <v>391</v>
       </c>
       <c r="H166" t="s">
-        <v>78</v>
+        <v>410</v>
       </c>
       <c r="M166" t="s">
-        <v>125</v>
+        <v>36</v>
       </c>
       <c r="N166" t="s">
-        <v>125</v>
+        <v>36</v>
       </c>
       <c r="O166" t="s">
-        <v>161</v>
+        <v>37</v>
       </c>
     </row>
     <row r="167" spans="1:15">
       <c r="A167" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="B167" t="s">
         <v>412</v>
       </c>
       <c r="C167" t="s">
         <v>17</v>
       </c>
       <c r="D167" t="s">
         <v>18</v>
       </c>
       <c r="E167" t="s">
         <v>19</v>
       </c>
       <c r="F167" t="s">
-        <v>409</v>
+        <v>427</v>
       </c>
       <c r="G167" t="s">
-        <v>391</v>
+        <v>244</v>
       </c>
       <c r="H167" t="s">
-        <v>410</v>
+        <v>78</v>
       </c>
       <c r="M167" t="s">
-        <v>36</v>
+        <v>125</v>
       </c>
       <c r="N167" t="s">
-        <v>36</v>
+        <v>125</v>
       </c>
       <c r="O167" t="s">
-        <v>37</v>
+        <v>161</v>
       </c>
     </row>
     <row r="168" spans="1:15">
       <c r="A168" t="s">
         <v>428</v>
       </c>
       <c r="B168" t="s">
         <v>429</v>
       </c>
       <c r="C168" t="s">
         <v>17</v>
       </c>
       <c r="D168" t="s">
         <v>18</v>
       </c>
       <c r="E168" t="s">
         <v>19</v>
       </c>
       <c r="F168" t="s">
         <v>430</v>
       </c>
       <c r="G168" t="s">
         <v>72</v>
       </c>
       <c r="H168" t="s">
@@ -8959,174 +8968,174 @@
       </c>
       <c r="O169" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="170" spans="1:15">
       <c r="A170" t="s">
         <v>435</v>
       </c>
       <c r="B170" t="s">
         <v>433</v>
       </c>
       <c r="C170" t="s">
         <v>357</v>
       </c>
       <c r="D170" t="s">
         <v>18</v>
       </c>
       <c r="E170" t="s">
         <v>19</v>
       </c>
       <c r="F170" t="s">
         <v>436</v>
       </c>
       <c r="G170" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="H170" t="s">
         <v>392</v>
       </c>
       <c r="I170" t="s">
         <v>392</v>
       </c>
       <c r="J170" t="s">
         <v>42</v>
       </c>
       <c r="M170" t="s">
         <v>43</v>
       </c>
       <c r="N170" t="s">
         <v>43</v>
       </c>
       <c r="O170" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="171" spans="1:15">
       <c r="A171" t="s">
         <v>437</v>
       </c>
       <c r="B171" t="s">
         <v>433</v>
       </c>
       <c r="C171" t="s">
         <v>357</v>
       </c>
       <c r="D171" t="s">
         <v>18</v>
       </c>
       <c r="E171" t="s">
         <v>19</v>
       </c>
       <c r="F171" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="G171" t="s">
         <v>82</v>
       </c>
       <c r="H171" t="s">
         <v>276</v>
       </c>
       <c r="M171" t="s">
         <v>43</v>
       </c>
       <c r="N171" t="s">
         <v>43</v>
       </c>
       <c r="O171" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="172" spans="1:15">
       <c r="A172" t="s">
         <v>438</v>
       </c>
       <c r="B172" t="s">
         <v>433</v>
       </c>
       <c r="C172" t="s">
         <v>357</v>
       </c>
       <c r="D172" t="s">
         <v>18</v>
       </c>
       <c r="E172" t="s">
         <v>19</v>
       </c>
       <c r="F172" t="s">
-        <v>316</v>
+        <v>439</v>
       </c>
       <c r="G172" t="s">
-        <v>392</v>
+        <v>294</v>
       </c>
       <c r="H172" t="s">
-        <v>267</v>
+        <v>440</v>
       </c>
       <c r="M172" t="s">
         <v>36</v>
       </c>
       <c r="N172" t="s">
         <v>36</v>
       </c>
       <c r="O172" t="s">
-        <v>148</v>
+        <v>74</v>
       </c>
     </row>
     <row r="173" spans="1:15">
       <c r="A173" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="B173" t="s">
         <v>433</v>
       </c>
       <c r="C173" t="s">
         <v>357</v>
       </c>
       <c r="D173" t="s">
         <v>18</v>
       </c>
       <c r="E173" t="s">
         <v>19</v>
       </c>
       <c r="F173" t="s">
-        <v>440</v>
+        <v>319</v>
       </c>
       <c r="G173" t="s">
-        <v>294</v>
+        <v>392</v>
       </c>
       <c r="H173" t="s">
-        <v>441</v>
+        <v>267</v>
       </c>
       <c r="M173" t="s">
         <v>36</v>
       </c>
       <c r="N173" t="s">
         <v>36</v>
       </c>
       <c r="O173" t="s">
-        <v>74</v>
+        <v>148</v>
       </c>
     </row>
     <row r="174" spans="1:15">
       <c r="A174" t="s">
         <v>442</v>
       </c>
       <c r="B174" t="s">
         <v>433</v>
       </c>
       <c r="C174" t="s">
         <v>17</v>
       </c>
       <c r="D174" t="s">
         <v>18</v>
       </c>
       <c r="E174" t="s">
         <v>19</v>
       </c>
       <c r="F174" t="s">
         <v>443</v>
       </c>
       <c r="G174" t="s">
         <v>444</v>
       </c>
       <c r="H174" t="s">
@@ -9143,51 +9152,51 @@
       </c>
       <c r="N174" t="s">
         <v>24</v>
       </c>
       <c r="O174" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="175" spans="1:15">
       <c r="A175" t="s">
         <v>446</v>
       </c>
       <c r="B175" t="s">
         <v>433</v>
       </c>
       <c r="C175" t="s">
         <v>17</v>
       </c>
       <c r="D175" t="s">
         <v>18</v>
       </c>
       <c r="E175" t="s">
         <v>19</v>
       </c>
       <c r="F175" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="G175" t="s">
         <v>387</v>
       </c>
       <c r="H175" t="s">
         <v>447</v>
       </c>
       <c r="I175" t="s">
         <v>447</v>
       </c>
       <c r="J175" t="s">
         <v>35</v>
       </c>
       <c r="M175" t="s">
         <v>36</v>
       </c>
       <c r="N175" t="s">
         <v>36</v>
       </c>
       <c r="O175" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="176" spans="1:15">
       <c r="A176" t="s">
@@ -9266,51 +9275,51 @@
       </c>
       <c r="N177" t="s">
         <v>125</v>
       </c>
       <c r="O177" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="178" spans="1:15">
       <c r="A178" t="s">
         <v>450</v>
       </c>
       <c r="B178" t="s">
         <v>433</v>
       </c>
       <c r="C178" t="s">
         <v>17</v>
       </c>
       <c r="D178" t="s">
         <v>18</v>
       </c>
       <c r="E178" t="s">
         <v>19</v>
       </c>
       <c r="F178" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="G178" t="s">
         <v>151</v>
       </c>
       <c r="H178" t="s">
         <v>451</v>
       </c>
       <c r="I178" t="s">
         <v>451</v>
       </c>
       <c r="J178" t="s">
         <v>228</v>
       </c>
       <c r="M178" t="s">
         <v>126</v>
       </c>
       <c r="N178" t="s">
         <v>126</v>
       </c>
       <c r="O178" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="179" spans="1:15">
       <c r="A179" t="s">
@@ -9418,101 +9427,101 @@
       </c>
       <c r="N181" t="s">
         <v>36</v>
       </c>
       <c r="O181" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="182" spans="1:15">
       <c r="A182" t="s">
         <v>458</v>
       </c>
       <c r="B182" t="s">
         <v>457</v>
       </c>
       <c r="C182" t="s">
         <v>17</v>
       </c>
       <c r="D182" t="s">
         <v>18</v>
       </c>
       <c r="E182" t="s">
         <v>19</v>
       </c>
       <c r="F182" t="s">
-        <v>459</v>
+        <v>361</v>
       </c>
       <c r="G182" t="s">
-        <v>392</v>
+        <v>32</v>
       </c>
       <c r="H182" t="s">
-        <v>342</v>
+        <v>317</v>
       </c>
       <c r="M182" t="s">
-        <v>125</v>
+        <v>36</v>
       </c>
       <c r="N182" t="s">
-        <v>125</v>
+        <v>36</v>
       </c>
       <c r="O182" t="s">
-        <v>126</v>
+        <v>37</v>
       </c>
     </row>
     <row r="183" spans="1:15">
       <c r="A183" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="B183" t="s">
         <v>457</v>
       </c>
       <c r="C183" t="s">
         <v>17</v>
       </c>
       <c r="D183" t="s">
         <v>18</v>
       </c>
       <c r="E183" t="s">
         <v>19</v>
       </c>
       <c r="F183" t="s">
-        <v>361</v>
+        <v>460</v>
       </c>
       <c r="G183" t="s">
-        <v>32</v>
+        <v>392</v>
       </c>
       <c r="H183" t="s">
-        <v>319</v>
+        <v>342</v>
       </c>
       <c r="M183" t="s">
-        <v>36</v>
+        <v>125</v>
       </c>
       <c r="N183" t="s">
-        <v>36</v>
+        <v>125</v>
       </c>
       <c r="O183" t="s">
-        <v>37</v>
+        <v>126</v>
       </c>
     </row>
     <row r="184" spans="1:15">
       <c r="A184" t="s">
         <v>461</v>
       </c>
       <c r="B184" t="s">
         <v>462</v>
       </c>
       <c r="C184" t="s">
         <v>17</v>
       </c>
       <c r="D184" t="s">
         <v>18</v>
       </c>
       <c r="E184" t="s">
         <v>19</v>
       </c>
       <c r="F184" t="s">
         <v>463</v>
       </c>
       <c r="G184" t="s">
         <v>464</v>
       </c>
       <c r="H184" t="s">
@@ -9757,136 +9766,136 @@
       </c>
       <c r="N190" t="s">
         <v>36</v>
       </c>
       <c r="O190" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="191" spans="1:15">
       <c r="A191" t="s">
         <v>482</v>
       </c>
       <c r="B191" t="s">
         <v>469</v>
       </c>
       <c r="C191" t="s">
         <v>357</v>
       </c>
       <c r="D191" t="s">
         <v>18</v>
       </c>
       <c r="E191" t="s">
         <v>19</v>
       </c>
       <c r="F191" t="s">
-        <v>483</v>
+        <v>417</v>
       </c>
       <c r="G191" t="s">
-        <v>272</v>
+        <v>447</v>
       </c>
       <c r="H191" t="s">
-        <v>484</v>
+        <v>298</v>
       </c>
       <c r="M191" t="s">
+        <v>125</v>
+      </c>
+      <c r="N191" t="s">
+        <v>125</v>
+      </c>
+      <c r="O191" t="s">
         <v>126</v>
-      </c>
-[...4 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="192" spans="1:15">
       <c r="A192" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="B192" t="s">
         <v>469</v>
       </c>
       <c r="C192" t="s">
         <v>357</v>
       </c>
       <c r="D192" t="s">
         <v>18</v>
       </c>
       <c r="E192" t="s">
         <v>19</v>
       </c>
       <c r="F192" t="s">
         <v>365</v>
       </c>
       <c r="G192" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="H192" t="s">
         <v>82</v>
       </c>
       <c r="M192" t="s">
         <v>43</v>
       </c>
       <c r="N192" t="s">
         <v>43</v>
       </c>
       <c r="O192" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="193" spans="1:15">
       <c r="A193" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
       <c r="B193" t="s">
         <v>469</v>
       </c>
       <c r="C193" t="s">
         <v>357</v>
       </c>
       <c r="D193" t="s">
         <v>18</v>
       </c>
       <c r="E193" t="s">
         <v>19</v>
       </c>
       <c r="F193" t="s">
-        <v>417</v>
+        <v>486</v>
       </c>
       <c r="G193" t="s">
-        <v>447</v>
+        <v>272</v>
       </c>
       <c r="H193" t="s">
-        <v>298</v>
+        <v>487</v>
       </c>
       <c r="M193" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="N193" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="O193" t="s">
-        <v>126</v>
+        <v>229</v>
       </c>
     </row>
     <row r="194" spans="1:15">
       <c r="A194" t="s">
         <v>488</v>
       </c>
       <c r="B194" t="s">
         <v>469</v>
       </c>
       <c r="C194" t="s">
         <v>17</v>
       </c>
       <c r="D194" t="s">
         <v>18</v>
       </c>
       <c r="E194" t="s">
         <v>19</v>
       </c>
       <c r="F194" t="s">
         <v>463</v>
       </c>
       <c r="G194" t="s">
         <v>464</v>
       </c>
       <c r="H194" t="s">
@@ -10131,51 +10140,51 @@
       </c>
       <c r="N200" t="s">
         <v>126</v>
       </c>
       <c r="O200" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="201" spans="1:15">
       <c r="A201" t="s">
         <v>507</v>
       </c>
       <c r="B201" t="s">
         <v>504</v>
       </c>
       <c r="C201" t="s">
         <v>17</v>
       </c>
       <c r="D201" t="s">
         <v>18</v>
       </c>
       <c r="E201" t="s">
         <v>19</v>
       </c>
       <c r="F201" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="G201" t="s">
         <v>72</v>
       </c>
       <c r="H201" t="s">
         <v>209</v>
       </c>
       <c r="M201" t="s">
         <v>125</v>
       </c>
       <c r="N201" t="s">
         <v>125</v>
       </c>
       <c r="O201" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="202" spans="1:15">
       <c r="A202" t="s">
         <v>508</v>
       </c>
       <c r="B202" t="s">
         <v>509</v>
       </c>
       <c r="C202" t="s">
@@ -10453,57 +10462,57 @@
       </c>
       <c r="O208" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="209" spans="1:15">
       <c r="A209" t="s">
         <v>525</v>
       </c>
       <c r="B209" t="s">
         <v>509</v>
       </c>
       <c r="C209" t="s">
         <v>357</v>
       </c>
       <c r="D209" t="s">
         <v>18</v>
       </c>
       <c r="E209" t="s">
         <v>19</v>
       </c>
       <c r="F209" t="s">
         <v>455</v>
       </c>
       <c r="G209" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="H209" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="I209" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="J209" t="s">
         <v>228</v>
       </c>
       <c r="M209" t="s">
         <v>126</v>
       </c>
       <c r="N209" t="s">
         <v>126</v>
       </c>
       <c r="O209" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="210" spans="1:15">
       <c r="A210" t="s">
         <v>526</v>
       </c>
       <c r="B210" t="s">
         <v>509</v>
       </c>
       <c r="C210" t="s">
         <v>357</v>
       </c>
       <c r="D210" t="s">
@@ -11667,142 +11676,142 @@
       </c>
       <c r="H239" t="s">
         <v>391</v>
       </c>
       <c r="M239" t="s">
         <v>43</v>
       </c>
       <c r="N239" t="s">
         <v>43</v>
       </c>
       <c r="O239" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="240" spans="1:15">
       <c r="A240" t="s">
         <v>602</v>
       </c>
       <c r="B240" t="s">
         <v>583</v>
       </c>
       <c r="C240" t="s">
         <v>17</v>
       </c>
       <c r="D240" t="s">
-        <v>18</v>
+        <v>323</v>
       </c>
       <c r="E240" t="s">
-        <v>19</v>
+        <v>324</v>
       </c>
       <c r="F240" t="s">
-        <v>500</v>
+        <v>305</v>
       </c>
       <c r="G240" t="s">
         <v>603</v>
       </c>
       <c r="H240" t="s">
         <v>604</v>
       </c>
       <c r="M240" t="s">
-        <v>36</v>
+        <v>350</v>
       </c>
       <c r="N240" t="s">
-        <v>36</v>
+        <v>148</v>
       </c>
       <c r="O240" t="s">
-        <v>74</v>
+        <v>351</v>
       </c>
     </row>
     <row r="241" spans="1:15">
       <c r="A241" t="s">
         <v>605</v>
       </c>
       <c r="B241" t="s">
         <v>583</v>
       </c>
       <c r="C241" t="s">
         <v>17</v>
       </c>
       <c r="D241" t="s">
         <v>18</v>
       </c>
       <c r="E241" t="s">
         <v>19</v>
       </c>
       <c r="F241" t="s">
-        <v>519</v>
+        <v>500</v>
       </c>
       <c r="G241" t="s">
-        <v>595</v>
+        <v>606</v>
       </c>
       <c r="H241" t="s">
-        <v>319</v>
+        <v>607</v>
       </c>
       <c r="M241" t="s">
         <v>36</v>
       </c>
       <c r="N241" t="s">
         <v>36</v>
       </c>
       <c r="O241" t="s">
-        <v>148</v>
+        <v>74</v>
       </c>
     </row>
     <row r="242" spans="1:15">
       <c r="A242" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="B242" t="s">
         <v>583</v>
       </c>
       <c r="C242" t="s">
         <v>17</v>
       </c>
       <c r="D242" t="s">
-        <v>323</v>
+        <v>18</v>
       </c>
       <c r="E242" t="s">
-        <v>324</v>
+        <v>19</v>
       </c>
       <c r="F242" t="s">
-        <v>305</v>
+        <v>519</v>
       </c>
       <c r="G242" t="s">
-        <v>607</v>
+        <v>595</v>
       </c>
       <c r="H242" t="s">
-        <v>608</v>
+        <v>317</v>
       </c>
       <c r="M242" t="s">
-        <v>350</v>
+        <v>36</v>
       </c>
       <c r="N242" t="s">
+        <v>36</v>
+      </c>
+      <c r="O242" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="243" spans="1:15">
       <c r="A243" t="s">
         <v>609</v>
       </c>
       <c r="B243" t="s">
         <v>610</v>
       </c>
       <c r="C243" t="s">
         <v>357</v>
       </c>
       <c r="D243" t="s">
         <v>18</v>
       </c>
       <c r="E243" t="s">
         <v>19</v>
       </c>
       <c r="F243" t="s">
         <v>584</v>
       </c>
       <c r="G243" t="s">
         <v>585</v>
       </c>
       <c r="H243" t="s">
@@ -11854,357 +11863,380 @@
       </c>
       <c r="N244" t="s">
         <v>148</v>
       </c>
       <c r="O244" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="245" spans="1:15">
       <c r="A245" t="s">
         <v>616</v>
       </c>
       <c r="B245" t="s">
         <v>612</v>
       </c>
       <c r="C245" t="s">
         <v>357</v>
       </c>
       <c r="D245" t="s">
         <v>18</v>
       </c>
       <c r="E245" t="s">
         <v>19</v>
       </c>
       <c r="F245" t="s">
-        <v>519</v>
+        <v>386</v>
       </c>
       <c r="G245" t="s">
-        <v>465</v>
+        <v>392</v>
       </c>
       <c r="H245" t="s">
-        <v>447</v>
+        <v>335</v>
       </c>
       <c r="M245" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="N245" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="O245" t="s">
-        <v>161</v>
+        <v>229</v>
       </c>
     </row>
     <row r="246" spans="1:15">
       <c r="A246" t="s">
         <v>617</v>
       </c>
       <c r="B246" t="s">
         <v>612</v>
       </c>
       <c r="C246" t="s">
         <v>357</v>
       </c>
       <c r="D246" t="s">
         <v>18</v>
       </c>
       <c r="E246" t="s">
         <v>19</v>
       </c>
       <c r="F246" t="s">
-        <v>386</v>
+        <v>519</v>
       </c>
       <c r="G246" t="s">
-        <v>392</v>
+        <v>465</v>
       </c>
       <c r="H246" t="s">
-        <v>335</v>
+        <v>447</v>
       </c>
       <c r="M246" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="N246" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="O246" t="s">
-        <v>229</v>
+        <v>161</v>
       </c>
     </row>
     <row r="247" spans="1:15">
       <c r="A247" t="s">
         <v>618</v>
       </c>
       <c r="B247" t="s">
         <v>619</v>
       </c>
       <c r="C247" t="s">
-        <v>357</v>
-[...17 lines deleted...]
-        <v>599</v>
+        <v>17</v>
       </c>
       <c r="J247" t="s">
         <v>349</v>
       </c>
       <c r="M247" t="s">
         <v>350</v>
       </c>
       <c r="N247" t="s">
-        <v>148</v>
+        <v>326</v>
       </c>
       <c r="O247" t="s">
-        <v>351</v>
+        <v>620</v>
       </c>
     </row>
     <row r="248" spans="1:15">
       <c r="A248" t="s">
+        <v>621</v>
+      </c>
+      <c r="B248" t="s">
         <v>622</v>
-      </c>
-[...1 lines deleted...]
-        <v>619</v>
       </c>
       <c r="C248" t="s">
         <v>357</v>
       </c>
       <c r="D248" t="s">
-        <v>18</v>
+        <v>323</v>
       </c>
       <c r="E248" t="s">
-        <v>19</v>
+        <v>324</v>
       </c>
       <c r="F248" t="s">
-        <v>515</v>
+        <v>623</v>
       </c>
       <c r="G248" t="s">
-        <v>39</v>
+        <v>624</v>
       </c>
       <c r="H248" t="s">
-        <v>387</v>
+        <v>599</v>
+      </c>
+      <c r="I248" t="s">
+        <v>599</v>
+      </c>
+      <c r="J248" t="s">
+        <v>349</v>
       </c>
       <c r="M248" t="s">
-        <v>125</v>
+        <v>350</v>
       </c>
       <c r="N248" t="s">
-        <v>125</v>
+        <v>148</v>
       </c>
       <c r="O248" t="s">
-        <v>161</v>
+        <v>351</v>
       </c>
     </row>
     <row r="249" spans="1:15">
       <c r="A249" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="B249" t="s">
-        <v>619</v>
+        <v>622</v>
       </c>
       <c r="C249" t="s">
         <v>357</v>
       </c>
       <c r="D249" t="s">
         <v>18</v>
       </c>
       <c r="E249" t="s">
         <v>19</v>
       </c>
       <c r="F249" t="s">
-        <v>519</v>
+        <v>515</v>
       </c>
       <c r="G249" t="s">
-        <v>624</v>
+        <v>39</v>
       </c>
       <c r="H249" t="s">
-        <v>481</v>
+        <v>387</v>
       </c>
       <c r="M249" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="N249" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="O249" t="s">
-        <v>229</v>
+        <v>161</v>
       </c>
     </row>
     <row r="250" spans="1:15">
       <c r="A250" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="B250" t="s">
-        <v>626</v>
+        <v>622</v>
       </c>
       <c r="C250" t="s">
         <v>357</v>
       </c>
       <c r="D250" t="s">
-        <v>323</v>
+        <v>18</v>
       </c>
       <c r="E250" t="s">
-        <v>324</v>
+        <v>19</v>
       </c>
       <c r="F250" t="s">
+        <v>519</v>
+      </c>
+      <c r="G250" t="s">
         <v>627</v>
       </c>
-      <c r="G250" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H250" t="s">
-        <v>542</v>
-[...5 lines deleted...]
-        <v>349</v>
+        <v>481</v>
       </c>
       <c r="M250" t="s">
-        <v>350</v>
+        <v>126</v>
       </c>
       <c r="N250" t="s">
-        <v>148</v>
+        <v>126</v>
       </c>
       <c r="O250" t="s">
-        <v>351</v>
+        <v>229</v>
       </c>
     </row>
     <row r="251" spans="1:15">
       <c r="A251" t="s">
         <v>628</v>
       </c>
       <c r="B251" t="s">
         <v>629</v>
       </c>
       <c r="C251" t="s">
         <v>357</v>
       </c>
       <c r="D251" t="s">
-        <v>18</v>
+        <v>323</v>
       </c>
       <c r="E251" t="s">
-        <v>19</v>
+        <v>324</v>
       </c>
       <c r="F251" t="s">
-        <v>500</v>
+        <v>630</v>
       </c>
       <c r="G251" t="s">
-        <v>572</v>
+        <v>387</v>
       </c>
       <c r="H251" t="s">
-        <v>471</v>
+        <v>542</v>
+      </c>
+      <c r="I251" t="s">
+        <v>542</v>
+      </c>
+      <c r="J251" t="s">
+        <v>349</v>
       </c>
       <c r="M251" t="s">
-        <v>125</v>
+        <v>350</v>
       </c>
       <c r="N251" t="s">
-        <v>125</v>
+        <v>148</v>
       </c>
       <c r="O251" t="s">
-        <v>161</v>
+        <v>351</v>
       </c>
     </row>
     <row r="252" spans="1:15">
       <c r="A252" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B252" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="C252" t="s">
         <v>357</v>
       </c>
       <c r="D252" t="s">
         <v>323</v>
       </c>
       <c r="E252" t="s">
         <v>324</v>
       </c>
       <c r="F252" t="s">
         <v>330</v>
       </c>
       <c r="G252" t="s">
         <v>471</v>
       </c>
       <c r="H252" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="M252" t="s">
         <v>350</v>
       </c>
       <c r="N252" t="s">
         <v>148</v>
       </c>
       <c r="O252" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="253" spans="1:15">
       <c r="A253" t="s">
+        <v>634</v>
+      </c>
+      <c r="B253" t="s">
         <v>632</v>
-      </c>
-[...1 lines deleted...]
-        <v>633</v>
       </c>
       <c r="C253" t="s">
         <v>357</v>
       </c>
       <c r="D253" t="s">
         <v>18</v>
       </c>
       <c r="E253" t="s">
         <v>19</v>
       </c>
       <c r="F253" t="s">
-        <v>634</v>
+        <v>500</v>
       </c>
       <c r="G253" t="s">
+        <v>572</v>
+      </c>
+      <c r="H253" t="s">
         <v>471</v>
       </c>
-      <c r="H253" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M253" t="s">
+        <v>125</v>
+      </c>
+      <c r="N253" t="s">
+        <v>125</v>
+      </c>
+      <c r="O253" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="254" spans="1:15">
+      <c r="A254" t="s">
+        <v>635</v>
+      </c>
+      <c r="B254" t="s">
+        <v>636</v>
+      </c>
+      <c r="C254" t="s">
+        <v>357</v>
+      </c>
+      <c r="D254" t="s">
+        <v>18</v>
+      </c>
+      <c r="E254" t="s">
+        <v>19</v>
+      </c>
+      <c r="F254" t="s">
+        <v>637</v>
+      </c>
+      <c r="G254" t="s">
+        <v>471</v>
+      </c>
+      <c r="H254" t="s">
+        <v>317</v>
+      </c>
+      <c r="M254" t="s">
         <v>126</v>
       </c>
-      <c r="N253" t="s">
+      <c r="N254" t="s">
         <v>126</v>
       </c>
-      <c r="O253" t="s">
+      <c r="O254" t="s">
         <v>229</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">