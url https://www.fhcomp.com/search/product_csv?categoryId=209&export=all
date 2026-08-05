--- v0 (2025-10-31)
+++ v1 (2026-08-05)
@@ -141,89 +141,89 @@
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>8102LFM1625RGN3110</t>
   </si>
   <si>
     <t>Φ16×25mm</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>8102LEMAB25RGN0180</t>
   </si>
   <si>
     <t>Φ12.5×25mm</t>
   </si>
   <si>
     <t>35V</t>
   </si>
   <si>
     <t>AB25</t>
   </si>
   <si>
+    <t>8102LDM1020RGN91E0</t>
+  </si>
+  <si>
     <t>8102LDM1020RGN91EP</t>
   </si>
   <si>
-    <t>8102LDM1020RGN91E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8102LAM1012RGN0110</t>
   </si>
   <si>
     <t>Φ10×12mm</t>
   </si>
   <si>
     <t>6.3V</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>8681LDM1020RGN0110</t>
   </si>
   <si>
     <t>680μF</t>
   </si>
   <si>
+    <t>8681LCM0816RGN91EP</t>
+  </si>
+  <si>
+    <t>Φ8×16mm</t>
+  </si>
+  <si>
+    <t>16V</t>
+  </si>
+  <si>
+    <t>0816</t>
+  </si>
+  <si>
     <t>8681LCM0816RGN91E0</t>
   </si>
   <si>
-    <t>Φ8×16mm</t>
-[...10 lines deleted...]
-  <si>
     <t>8681LBM1012RGN91E0</t>
   </si>
   <si>
     <t>8681LBM0812RGN91E0</t>
   </si>
   <si>
     <t>Φ8×12mm</t>
   </si>
   <si>
     <t>0812</t>
   </si>
   <si>
     <t>8561VAMA060RGN0110</t>
   </si>
   <si>
     <t>560μF</t>
   </si>
   <si>
     <t>Φ35×60mm</t>
   </si>
   <si>
     <t>A060</t>
   </si>
   <si>
     <t>8471MBM2235RGN0110</t>
@@ -276,119 +276,119 @@
   <si>
     <t>AB20</t>
   </si>
   <si>
     <t>8471LEM1020RGN0180</t>
   </si>
   <si>
     <t>8471LDM1020RGN0110</t>
   </si>
   <si>
     <t>8471LDM1016RGN0110</t>
   </si>
   <si>
     <t>Φ10×16mm</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>8471LCM0812RGN0110</t>
   </si>
   <si>
     <t>8471LBM0812RGN91E0</t>
   </si>
   <si>
+    <t>8471LEK1020RGN0180</t>
+  </si>
+  <si>
+    <t>±10%</t>
+  </si>
+  <si>
     <t>8471LEK1020RGN018P</t>
   </si>
   <si>
-    <t>±10%</t>
-[...4 lines deleted...]
-  <si>
     <t>8471LDK1020RGN0110</t>
   </si>
   <si>
     <t>8331MCM1835RGN91E0</t>
   </si>
   <si>
     <t>330μF</t>
   </si>
   <si>
     <t>Φ18×35mm</t>
   </si>
   <si>
     <t>200V</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
+    <t>8331LEM1016RGN91E0</t>
+  </si>
+  <si>
     <t>8331LEM1016RGN0110</t>
   </si>
   <si>
-    <t>8331LEM1016RGN91E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8331LDM0816RGN0110</t>
   </si>
   <si>
     <t>8331LCM0812RGN0110</t>
   </si>
   <si>
     <t>8331LBM0812RGN0110</t>
   </si>
   <si>
     <t>8221MCM1830RGN0110</t>
   </si>
   <si>
     <t>220μF</t>
   </si>
   <si>
     <t>Φ18×30mm</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
     <t>8221MBM1825RGN0110</t>
   </si>
   <si>
     <t>8221MGMAB25RGN0110</t>
   </si>
   <si>
     <t>120V</t>
   </si>
   <si>
+    <t>8221LFM1012RGN91E0</t>
+  </si>
+  <si>
     <t>8221LFM1012RGN0110</t>
   </si>
   <si>
-    <t>8221LFM1012RGN91E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8221LDM0812RGN0110</t>
   </si>
   <si>
     <t>8221LCMAA11RGN0110</t>
   </si>
   <si>
     <t>Φ6.3×11mm</t>
   </si>
   <si>
     <t>AA11</t>
   </si>
   <si>
     <t>8221LCM0812RGN0110</t>
   </si>
   <si>
     <t>8181MFM1640RGN91E0</t>
   </si>
   <si>
     <t>180μF</t>
   </si>
   <si>
     <t>Φ16×40mm</t>
   </si>
   <si>
     <t>350V</t>
@@ -399,158 +399,158 @@
   <si>
     <t>8181MDM1825RGN91E0</t>
   </si>
   <si>
     <t>250V</t>
   </si>
   <si>
     <t>8181LGM1020RGN0110</t>
   </si>
   <si>
     <t>8151VBM2240RGN91E0</t>
   </si>
   <si>
     <t>150μF</t>
   </si>
   <si>
     <t>Φ22×40mm</t>
   </si>
   <si>
     <t>450V</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
+    <t>8151VAM1840RGN91E0</t>
+  </si>
+  <si>
     <t>8151VAM1840RGN91EC</t>
   </si>
   <si>
-    <t>8151VAM1840RGN91E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8151VAM1836RGN91E0</t>
   </si>
   <si>
     <t>Φ18×36mm</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>8151VAM1645RGN91E0</t>
   </si>
   <si>
     <t>Φ16×45mm</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>8151MBM1625RGN0110</t>
   </si>
   <si>
     <t>8121VAM1835RGN91E0</t>
   </si>
   <si>
     <t>120μF</t>
   </si>
   <si>
     <t>8121VAM1830RGN91E0</t>
   </si>
   <si>
     <t>8121MBMAB30RGN0110</t>
   </si>
   <si>
     <t>Φ12.5×30mm</t>
   </si>
   <si>
     <t>AB30</t>
   </si>
   <si>
+    <t>8121MBMAB25RGN0110</t>
+  </si>
+  <si>
+    <t>8121MBMAB25RGN011L</t>
+  </si>
+  <si>
     <t>8121MBMAB25RGN01SL</t>
   </si>
   <si>
     <t>8121MBMAB25RGN01S0</t>
   </si>
   <si>
-    <t>8121MBMAB25RGN0110</t>
-[...4 lines deleted...]
-  <si>
     <t>8101VCM2240RGN91E0</t>
   </si>
   <si>
     <t>100μF</t>
   </si>
   <si>
     <t>500V</t>
   </si>
   <si>
     <t>8101VBM1840RGN0110</t>
   </si>
   <si>
     <t>8101VBM1835RGN91EC</t>
   </si>
   <si>
     <t>8101VBM1835RGN91E0</t>
   </si>
   <si>
     <t>8101VBM1830RGN01EC</t>
   </si>
   <si>
     <t>8101VAM2230RGN0110</t>
   </si>
   <si>
     <t>Φ22×30mm</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>8101VAM2225RGN0110</t>
   </si>
   <si>
     <t>Φ22×25mm</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>8101VAM1830RGN91EC</t>
   </si>
   <si>
+    <t>8101VAM1830RGN0110</t>
+  </si>
+  <si>
+    <t>8101VAM1830RGN91EP</t>
+  </si>
+  <si>
     <t>8101VAM1830RGN91E0</t>
   </si>
   <si>
-    <t>8101VAM1830RGN91EP</t>
-[...4 lines deleted...]
-  <si>
     <t>8101VAM1825RGN91E0</t>
   </si>
   <si>
     <t>8101MDM1630RGN91E0</t>
   </si>
   <si>
     <t>8101MDM1625RGN0110</t>
   </si>
   <si>
     <t>8101MCM1820RGN0110</t>
   </si>
   <si>
     <t>Φ18×20mm</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>8101MCM1630RGN0110</t>
   </si>
   <si>
     <t>8101MCM1625RGN0110</t>
   </si>
   <si>
     <t>8101MCM1620RGN91E0</t>
@@ -663,173 +663,173 @@
   <si>
     <t>68μF</t>
   </si>
   <si>
     <t>8680VBMAB40RGN91E0</t>
   </si>
   <si>
     <t>Φ12.5×40mm</t>
   </si>
   <si>
     <t>AB40</t>
   </si>
   <si>
     <t>8680VBM2030RGN0110</t>
   </si>
   <si>
     <t>Φ20×30mm</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
     <t>8680VBM1835RGN0110</t>
   </si>
   <si>
+    <t>8680VBM1830RGN01EC</t>
+  </si>
+  <si>
+    <t>8680VBM1830RGN91E0</t>
+  </si>
+  <si>
     <t>8680VBM1830RGN0110</t>
   </si>
   <si>
-    <t>8680VBM1830RGN91E0</t>
-[...2 lines deleted...]
-    <t>8680VBM1830RGN01EC</t>
+    <t>8680VBM1825RGN91E0</t>
   </si>
   <si>
     <t>8680VBM1825RGN91EL</t>
   </si>
   <si>
     <t>8680VBM1825RGN011P</t>
   </si>
   <si>
     <t>8680VBM1825RGN0110</t>
   </si>
   <si>
-    <t>8680VBM1825RGN91E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8680VBM1635RGN0110</t>
   </si>
   <si>
     <t>8680VAMAB35RGN91E0</t>
   </si>
   <si>
     <t>Φ12.5×35mm</t>
   </si>
   <si>
     <t>AB35</t>
   </si>
   <si>
     <t>8680VAMAB35RGN91EL</t>
   </si>
   <si>
     <t>8680VAMAB30RGN91E0</t>
   </si>
   <si>
     <t>8680VAMAB30RGN91W0</t>
   </si>
   <si>
+    <t>8680VAM1830RGN0110</t>
+  </si>
+  <si>
     <t>8680VAM1830RGN91E0</t>
   </si>
   <si>
-    <t>8680VAM1830RGN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8680VAM1830RGN0180</t>
   </si>
   <si>
+    <t>8680VAM1825RGN91E0</t>
+  </si>
+  <si>
     <t>8680VAM1825RGN0110</t>
   </si>
   <si>
-    <t>8680VAM1825RGN91E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8680VAM1630RGN0110</t>
   </si>
   <si>
     <t>8680VAM1630RGN91EP</t>
   </si>
   <si>
     <t>8680VAM1630RGN91E0</t>
   </si>
   <si>
     <t>8680VAM1630RGN91F0</t>
   </si>
   <si>
     <t>8680MFM1630RGN0110</t>
   </si>
   <si>
+    <t>8680MDMAB25RGN91E0</t>
+  </si>
+  <si>
     <t>8680MDMAB25RGN0110</t>
   </si>
   <si>
-    <t>8680MDMAB25RGN91E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8680MDM1630RGN0110</t>
   </si>
   <si>
+    <t>8680MDM1625RGN91E0</t>
+  </si>
+  <si>
     <t>8680MDM1625RGN0150</t>
   </si>
   <si>
     <t>8680MDM1625RGN0110</t>
   </si>
   <si>
-    <t>8680MDM1625RGN91E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8680MCMAB20RGN0110</t>
   </si>
   <si>
     <t>8680MCM1620RGN0110</t>
   </si>
   <si>
     <t>8680MBM1020RGN91EC</t>
   </si>
   <si>
     <t>8680MBM1020RGN91E0</t>
   </si>
   <si>
     <t>8680MAM1012RGN91EL</t>
   </si>
   <si>
     <t>8680LGM0812RGN91E0</t>
   </si>
   <si>
     <t>8680MDVAB25RGN0110</t>
   </si>
   <si>
+    <t>8680MDVAB25RGN017K</t>
+  </si>
+  <si>
+    <t>8680MDVAB25RGN91YK</t>
+  </si>
+  <si>
+    <t>8680MDVAB25RGN0170</t>
+  </si>
+  <si>
     <t>8680MDVAB25RGN91Y0</t>
   </si>
   <si>
-    <t>8680MDVAB25RGN017K</t>
-[...7 lines deleted...]
-  <si>
     <t>8680MCVAB20RGN0170</t>
   </si>
   <si>
     <t>8560VBM2225RGN0110</t>
   </si>
   <si>
     <t>56μF</t>
   </si>
   <si>
     <t>8560VBM1830RGN91E0</t>
   </si>
   <si>
     <t>8560VBM1625RGN91E0</t>
   </si>
   <si>
     <t>8560VAM1825RGN0110</t>
   </si>
   <si>
     <t>8560VAM1630RGN0110</t>
   </si>
   <si>
     <t>8560VAM1625RGN91E0</t>
   </si>
   <si>
     <t>8560MBMAB16RGN01S0</t>
@@ -840,110 +840,110 @@
   <si>
     <t>AB16</t>
   </si>
   <si>
     <t>8560MBMAB16RGN01SL</t>
   </si>
   <si>
     <t>8560MDVAB20RGN0170</t>
   </si>
   <si>
     <t>8470VBMAB35RGN91E0</t>
   </si>
   <si>
     <t>47μF</t>
   </si>
   <si>
     <t>8470VBM1830RGN0110</t>
   </si>
   <si>
     <t>8470VBM1820RGN91E0</t>
   </si>
   <si>
     <t>8470VBM1630RGN0110</t>
   </si>
   <si>
+    <t>8470VBM1625RGN91E0</t>
+  </si>
+  <si>
     <t>8470VBM1625RGN5110</t>
   </si>
   <si>
     <t>8470VBM1625RGN91EL</t>
   </si>
   <si>
-    <t>8470VBM1625RGN91E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8470VBM1620RGN0110</t>
   </si>
   <si>
     <t>8470VBM1045RGN91E0</t>
   </si>
   <si>
     <t>Φ10×45mm</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>8470VAMAB30RGN91E0</t>
   </si>
   <si>
+    <t>8470VAMAB25RGN91W0</t>
+  </si>
+  <si>
+    <t>8470VAMAB25RGN91EL</t>
+  </si>
+  <si>
+    <t>8470VAMAB25RGN91WH</t>
+  </si>
+  <si>
     <t>8470VAMAB25RGN01EC</t>
   </si>
   <si>
-    <t>8470VAMAB25RGN91EL</t>
-[...2 lines deleted...]
-    <t>8470VAMAB25RGN91W0</t>
+    <t>8470VAMAB25RGN01E0</t>
+  </si>
+  <si>
+    <t>8470VAMAB25RGN91E0</t>
   </si>
   <si>
     <t>8470VAMAB25RGN91S0</t>
   </si>
   <si>
-    <t>8470VAMAB25RGN01E0</t>
-[...5 lines deleted...]
-    <t>8470VAMAB25RGN91WH</t>
+    <t>8470VAM1825RGN0110</t>
+  </si>
+  <si>
+    <t>8470VAM1825RGN91E0</t>
   </si>
   <si>
     <t>8470VAM1825RGN01F0</t>
   </si>
   <si>
-    <t>8470VAM1825RGN91E0</t>
-[...2 lines deleted...]
-    <t>8470VAM1825RGN0110</t>
+    <t>8470VAM1820RGN91EP</t>
   </si>
   <si>
     <t>8470VAM1820RGN91EL</t>
   </si>
   <si>
-    <t>8470VAM1820RGN91EP</t>
-[...1 lines deleted...]
-  <si>
     <t>8470VAM1820RGN91E0</t>
   </si>
   <si>
     <t>8470VAM1820RGN0110</t>
   </si>
   <si>
     <t>8470VAM1630RGN91E0</t>
   </si>
   <si>
     <t>8470VAM1630RGN0110</t>
   </si>
   <si>
     <t>8470VAM1625RGN011C</t>
   </si>
   <si>
     <t>8470VAM1625RGN0110</t>
   </si>
   <si>
     <t>8470VAM1625RGN91E0</t>
   </si>
   <si>
     <t>8470VAM1620RGN91E0</t>
   </si>
   <si>
     <t>8470VAM1620RGN91EC</t>
@@ -957,485 +957,485 @@
   <si>
     <t>Φ10×40mm</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>8470MFM1625RGN0110</t>
   </si>
   <si>
     <t>8470MFM1625RGN0170</t>
   </si>
   <si>
     <t>8470MFM1625RGN01F0</t>
   </si>
   <si>
     <t>8470MFM1625RGN91FC</t>
   </si>
   <si>
     <t>8470MFM1625RGN91F0</t>
   </si>
   <si>
     <t>8470MFM1620RGN0110</t>
   </si>
   <si>
+    <t>8470MDMAB25RGN0180</t>
+  </si>
+  <si>
+    <t>8470MDMAB25RGN91EP</t>
+  </si>
+  <si>
+    <t>8470MDMAB25RGN0110</t>
+  </si>
+  <si>
     <t>8470MDMAB25RGN91E0</t>
   </si>
   <si>
-    <t>8470MDMAB25RGN0110</t>
-[...5 lines deleted...]
-    <t>8470MDMAB25RGN0180</t>
+    <t>8470MDMAB20RGN91E0</t>
+  </si>
+  <si>
+    <t>8470MDMAB20RGN91EL</t>
   </si>
   <si>
     <t>8470MDMAB20RGN91EC</t>
   </si>
   <si>
-    <t>8470MDMAB20RGN91EL</t>
-[...4 lines deleted...]
-  <si>
     <t>8470MDMAB20RGN0110</t>
   </si>
   <si>
     <t>8470MDM1625RGN0110</t>
   </si>
   <si>
     <t>8470MDM1620RGN0110</t>
   </si>
   <si>
     <t>8470MDM1030RGN0110</t>
   </si>
   <si>
     <t>Φ10×30mm</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>8470MDM1025RGN91E0</t>
   </si>
   <si>
     <t>8470MDM0812RGN91E0</t>
   </si>
   <si>
     <t>8470MCMAB25RGN0110</t>
   </si>
   <si>
     <t>8470MCMAB20RGN01F0</t>
   </si>
   <si>
     <t>8470MCMAB20RGN0110</t>
   </si>
   <si>
     <t>8470MCM1020RGN91E0</t>
   </si>
   <si>
     <t>8470MCM1020RGN0110</t>
   </si>
   <si>
     <t>8470MBMAB20RGN0110</t>
   </si>
   <si>
+    <t>8470MBM1020RGN0110</t>
+  </si>
+  <si>
     <t>8470MBM1020RGN91E0</t>
   </si>
   <si>
-    <t>8470MBM1020RGN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8470MGM0820RGN01S0</t>
   </si>
   <si>
     <t>Φ8×20mm</t>
   </si>
   <si>
     <t>0820</t>
   </si>
   <si>
     <t>8470MGM0820RGN01SL</t>
   </si>
   <si>
     <t>8470MAM0812RGN91E0</t>
   </si>
   <si>
     <t>8470MAM0812RGN91EC</t>
   </si>
   <si>
     <t>8470LDM0511RGN0110</t>
   </si>
   <si>
     <t>8470VBV1830RGN0170</t>
   </si>
   <si>
     <t>8470VBV1830RGN017K</t>
   </si>
   <si>
+    <t>8470MDVAB25RGN017K</t>
+  </si>
+  <si>
+    <t>8470MDVAB25RGN91YK</t>
+  </si>
+  <si>
+    <t>8470MDVAB25RGN0170</t>
+  </si>
+  <si>
     <t>8470MDVAB25RGN91Y0</t>
   </si>
   <si>
-    <t>8470MDVAB25RGN0170</t>
-[...5 lines deleted...]
-    <t>8470MDVAB25RGN017K</t>
+    <t>8470MDVAB20RGN0170</t>
+  </si>
+  <si>
+    <t>8470MDVAB20RGN017K</t>
+  </si>
+  <si>
+    <t>8470MDVAB20RGN91YK</t>
   </si>
   <si>
     <t>8470MDVAB20RGN91Y0</t>
   </si>
   <si>
-    <t>8470MDVAB20RGN91YK</t>
-[...7 lines deleted...]
-  <si>
     <t>8470MDV1625RGN017K</t>
   </si>
   <si>
     <t>8470MDV1625RGN0170</t>
   </si>
   <si>
+    <t>8470MCVAB20RGN0170</t>
+  </si>
+  <si>
     <t>8470MCVAB20RGN017K</t>
   </si>
   <si>
-    <t>8470MCVAB20RGN0170</t>
-[...1 lines deleted...]
-  <si>
     <t>8470MBVAB16RGN91Y0</t>
   </si>
   <si>
     <t>8470VBK1830RGN0110</t>
   </si>
   <si>
     <t>8390VBMAB25RGN91E0</t>
   </si>
   <si>
     <t>39μF</t>
   </si>
   <si>
     <t>8330VCM1825RGN0110</t>
   </si>
   <si>
     <t>33μF</t>
   </si>
   <si>
     <t>8330VBMAB30RGN91E0</t>
   </si>
   <si>
+    <t>8330VBMAB25RGN0110</t>
+  </si>
+  <si>
+    <t>8330VBMAB25RGN91E0</t>
+  </si>
+  <si>
     <t>8330VBMAB25RGN91EL</t>
   </si>
   <si>
-    <t>8330VBMAB25RGN91E0</t>
-[...4 lines deleted...]
-  <si>
     <t>8330VBM1825RGN0110</t>
   </si>
   <si>
     <t>8330VBM1820RGN0110</t>
   </si>
   <si>
     <t>8330VBM1630RGN0110</t>
   </si>
   <si>
     <t>8330VBM1625RGN01E0</t>
   </si>
   <si>
+    <t>8330VBM1625RGN91EL</t>
+  </si>
+  <si>
+    <t>8330VBM1625RGN91E0</t>
+  </si>
+  <si>
     <t>8330VBM1625RGN0110</t>
   </si>
   <si>
-    <t>8330VBM1625RGN91EL</t>
-[...4 lines deleted...]
-  <si>
     <t>8330VBM1035RGN91E0</t>
   </si>
   <si>
     <t>Φ10×35mm</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>8330VAMAB25RGN1110</t>
   </si>
   <si>
+    <t>8330VAMAB25RGN91E0</t>
+  </si>
+  <si>
     <t>8330VAMAB25RGN0110</t>
   </si>
   <si>
-    <t>8330VAMAB25RGN91E0</t>
+    <t>8330VAMAB20RGN91W0</t>
+  </si>
+  <si>
+    <t>8330VAMAB20RGN5110</t>
   </si>
   <si>
     <t>8330VAMAB20RGN91EP</t>
   </si>
   <si>
+    <t>8330VAMAB20RGN91EC</t>
+  </si>
+  <si>
+    <t>8330VAMAB20RGN91E0</t>
+  </si>
+  <si>
     <t>8330VAMAB20RGN0110</t>
   </si>
   <si>
-    <t>8330VAMAB20RGN5110</t>
-[...10 lines deleted...]
-  <si>
     <t>8330VAM1820RGN0110</t>
   </si>
   <si>
     <t>8330VAM1820RGN01F0</t>
   </si>
   <si>
+    <t>8330VAM1625RGN91E0</t>
+  </si>
+  <si>
     <t>8330VAM1625RGN0110</t>
   </si>
   <si>
-    <t>8330VAM1625RGN91E0</t>
+    <t>8330VAM1620RGN91EC</t>
   </si>
   <si>
     <t>8330VAM1620RGN0110</t>
   </si>
   <si>
-    <t>8330VAM1620RGN91EC</t>
-[...1 lines deleted...]
-  <si>
     <t>8330VAM1035RGN0110</t>
   </si>
   <si>
+    <t>8330VAM1030RGN91E0</t>
+  </si>
+  <si>
     <t>8330VAM1030RGN0110</t>
   </si>
   <si>
-    <t>8330VAM1030RGN91E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8330MFMAB20RGN91E0</t>
   </si>
   <si>
+    <t>8330MFM1620RGN011P</t>
+  </si>
+  <si>
+    <t>8330MFM1620RGN91F0</t>
+  </si>
+  <si>
     <t>8330MFM1620RGN0110</t>
   </si>
   <si>
-    <t>8330MFM1620RGN91F0</t>
-[...2 lines deleted...]
-    <t>8330MFM1620RGN011P</t>
+    <t>8330MFM1620RGN01F0</t>
   </si>
   <si>
     <t>8330MFM1620RGN91FC</t>
   </si>
   <si>
-    <t>8330MFM1620RGN01F0</t>
+    <t>8330MDMAB25RGN0110</t>
   </si>
   <si>
     <t>8330MDMAB25RGN0170</t>
   </si>
   <si>
-    <t>8330MDMAB25RGN0110</t>
+    <t>8330MDMAB20RGN91EP</t>
   </si>
   <si>
     <t>8330MDMAB20RGN0110</t>
   </si>
   <si>
-    <t>8330MDMAB20RGN91EP</t>
-[...1 lines deleted...]
-  <si>
     <t>8330MDMAB20RGN91E0</t>
   </si>
   <si>
     <t>8330MDM1030RGN0110</t>
   </si>
   <si>
+    <t>8330MDM1025RGN91E0</t>
+  </si>
+  <si>
     <t>8330MDM1025RGN91EP</t>
   </si>
   <si>
     <t>8330MDM1025RGN0110</t>
   </si>
   <si>
-    <t>8330MDM1025RGN91E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8330MDM1020RGN91E0</t>
   </si>
   <si>
     <t>8330MDM1016RGN91EP</t>
   </si>
   <si>
+    <t>8330MCMAB25RGN011P</t>
+  </si>
+  <si>
+    <t>8330MCMAB25RGN018P</t>
+  </si>
+  <si>
     <t>8330MCMAB25RGN0180</t>
   </si>
   <si>
-    <t>8330MCMAB25RGN018P</t>
-[...2 lines deleted...]
-    <t>8330MCMAB25RGN011P</t>
+    <t>8330MCMAB20RGN0170</t>
   </si>
   <si>
     <t>8330MCMAB20RGN018P</t>
   </si>
   <si>
     <t>8330MCMAB20RGN0110</t>
   </si>
   <si>
     <t>8330MCMAB20RGN0180</t>
   </si>
   <si>
     <t>8330MCMAB20RGN91E0</t>
   </si>
   <si>
-    <t>8330MCMAB20RGN0170</t>
+    <t>8330MCM1020RGN91E0</t>
+  </si>
+  <si>
+    <t>8330MCM1020RGN0110</t>
   </si>
   <si>
     <t>8330MCM1020RGN01E0</t>
   </si>
   <si>
-    <t>8330MCM1020RGN91E0</t>
-[...4 lines deleted...]
-  <si>
     <t>8330MBM1020RGN0110</t>
   </si>
   <si>
     <t>8330MBM1016RGN0110</t>
   </si>
   <si>
     <t>8330MBM1016RGN011C</t>
   </si>
   <si>
+    <t>8330MBM1012RGN0110</t>
+  </si>
+  <si>
     <t>8330MBM1012RGN011P</t>
   </si>
   <si>
-    <t>8330MBM1012RGN0110</t>
+    <t>8330VBV1630RGN017C</t>
+  </si>
+  <si>
+    <t>8330VBV1630RGN91Y0</t>
+  </si>
+  <si>
+    <t>8330VBV1630RGN91YK</t>
   </si>
   <si>
     <t>8330VBV1630RGN0170</t>
   </si>
   <si>
     <t>8330VBV1630RGN017K</t>
   </si>
   <si>
     <t>8330VBV1630RGN91YC</t>
   </si>
   <si>
-    <t>8330VBV1630RGN91YK</t>
-[...5 lines deleted...]
-    <t>8330VBV1630RGN017C</t>
+    <t>8330VBV1625RGN017K</t>
   </si>
   <si>
     <t>8330VBV1625RGN017L</t>
   </si>
   <si>
-    <t>8330VBV1625RGN017K</t>
-[...1 lines deleted...]
-  <si>
     <t>8330VAVAB25RGN0170</t>
   </si>
   <si>
+    <t>8330VAV1625RGN0170</t>
+  </si>
+  <si>
+    <t>8330VAV1625RGN91YK</t>
+  </si>
+  <si>
     <t>8330VAV1625RGN017K</t>
   </si>
   <si>
-    <t>8330VAV1625RGN91YK</t>
-[...4 lines deleted...]
-  <si>
     <t>8330VAV1620RGN0170</t>
   </si>
   <si>
     <t>8330MFVAB20RGN017L</t>
   </si>
   <si>
+    <t>8330MFVAB20RGN91Y0</t>
+  </si>
+  <si>
     <t>8330MFVAB20RGN91YK</t>
   </si>
   <si>
-    <t>8330MFVAB20RGN91Y0</t>
-[...1 lines deleted...]
-  <si>
     <t>8330MDVAB25RGN0110</t>
   </si>
   <si>
     <t>8330MDVAB25RGN0170</t>
   </si>
   <si>
+    <t>8330MDVAB20RGN017K</t>
+  </si>
+  <si>
+    <t>8330MDVAB20RGN91YK</t>
+  </si>
+  <si>
     <t>8330MDVAB20RGN0170</t>
   </si>
   <si>
-    <t>8330MDVAB20RGN017K</t>
-[...1 lines deleted...]
-  <si>
     <t>8330MDVAB20RGN91Y0</t>
   </si>
   <si>
-    <t>8330MDVAB20RGN91YK</t>
+    <t>8330MCVAB20RGN0170</t>
   </si>
   <si>
     <t>8330MCVAB20RGN017K</t>
   </si>
   <si>
-    <t>8330MCVAB20RGN0170</t>
-[...1 lines deleted...]
-  <si>
     <t>8330MCVAB16RGN0170</t>
   </si>
   <si>
     <t>8330VAAAB25RGN91E0</t>
   </si>
   <si>
     <t>8330MDKAB25RGN0110</t>
   </si>
   <si>
+    <t>8270VAMAB20RGN01SL</t>
+  </si>
+  <si>
+    <t>27μF</t>
+  </si>
+  <si>
     <t>8270VAMAB20RGN01SC</t>
   </si>
   <si>
-    <t>27μF</t>
-[...4 lines deleted...]
-  <si>
     <t>8270MMM1030RGN91E0</t>
   </si>
   <si>
     <t>300V</t>
   </si>
   <si>
     <t>8270MMM1030RGN91EP</t>
   </si>
   <si>
     <t>8220VBQ1820RGN0170</t>
   </si>
   <si>
     <t>22μF</t>
   </si>
   <si>
     <t>-10%~+30%</t>
   </si>
   <si>
     <t>8220MFQAB20RGN0170</t>
   </si>
   <si>
     <t>8220VCMAB25RGN91S0</t>
   </si>
   <si>
     <t>8220VCM1625RGN0110</t>
@@ -1452,1415 +1452,1415 @@
   <si>
     <t>8220VBMAB20RGN41E0</t>
   </si>
   <si>
     <t>8220VBMAB20RGN91S0</t>
   </si>
   <si>
     <t>8220VBMAB20RGN91EL</t>
   </si>
   <si>
     <t>8220VBMAB20RGN91E0</t>
   </si>
   <si>
     <t>8220VBMAB20RGN0110</t>
   </si>
   <si>
     <t>8220VBM182ORGN91FP</t>
   </si>
   <si>
     <t>Φ2.2×3.2mm</t>
   </si>
   <si>
     <t>182O</t>
   </si>
   <si>
+    <t>8220VBM1820RGN011P</t>
+  </si>
+  <si>
+    <t>8220VBM1820RGN01F0</t>
+  </si>
+  <si>
+    <t>8220VBM1820RGN91E0</t>
+  </si>
+  <si>
+    <t>8220VBM1820RGN91FP</t>
+  </si>
+  <si>
+    <t>8220VBM1820RGN0110</t>
+  </si>
+  <si>
+    <t>8220VBM1820RGN0150</t>
+  </si>
+  <si>
     <t>8220VBM1820RGN01FP</t>
   </si>
   <si>
-    <t>8220VBM1820RGN91E0</t>
-[...13 lines deleted...]
-  <si>
     <t>8220VBM1820RGN91F0</t>
   </si>
   <si>
-    <t>8220VBM1820RGN91FP</t>
-[...1 lines deleted...]
-  <si>
     <t>8220VBM1630RGN0170</t>
   </si>
   <si>
+    <t>8220VBM1625RGN0110</t>
+  </si>
+  <si>
     <t>8220VBM1625RGN017K</t>
   </si>
   <si>
-    <t>8220VBM1625RGN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8220VBM1620RGN91E0</t>
   </si>
   <si>
+    <t>8220VBM1620RGN91EC</t>
+  </si>
+  <si>
     <t>8220VBM1620RGN0110</t>
   </si>
   <si>
-    <t>8220VBM1620RGN91EC</t>
-[...1 lines deleted...]
-  <si>
     <t>8220VBM1030RGN0110</t>
   </si>
   <si>
     <t>8220VBM1025RGN91E0</t>
   </si>
   <si>
     <t>8220VBM1020RGN91E0</t>
   </si>
   <si>
+    <t>8220VAMAB25RGN0170</t>
+  </si>
+  <si>
+    <t>8220VAMAB25RGN111C</t>
+  </si>
+  <si>
+    <t>8220VAMAB25RGN0110</t>
+  </si>
+  <si>
     <t>8220VAMAB25RGN1110</t>
   </si>
   <si>
-    <t>8220VAMAB25RGN0110</t>
-[...4 lines deleted...]
-  <si>
     <t>8220VAMAB25RGN91E0</t>
   </si>
   <si>
-    <t>8220VAMAB25RGN0170</t>
+    <t>8220VAMAB20RGN91EC</t>
+  </si>
+  <si>
+    <t>8220VAMAB20RGN91W0</t>
   </si>
   <si>
     <t>8220VAMAB20RGN01SC</t>
   </si>
   <si>
     <t>8220VAMAB20RGN011C</t>
   </si>
   <si>
-    <t>8220VAMAB20RGN91EC</t>
+    <t>8220VAMAB20RGN01SL</t>
   </si>
   <si>
     <t>8220VAMAB20RGN91E0</t>
   </si>
   <si>
-    <t>8220VAMAB20RGN91W0</t>
-[...4 lines deleted...]
-  <si>
     <t>8220VAMAB20RGN0110</t>
   </si>
   <si>
+    <t>8220VAMAB16RGN91E0</t>
+  </si>
+  <si>
     <t>8220VAMAB16RGN91EC</t>
   </si>
   <si>
-    <t>8220VAMAB16RGN91E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8220VAM1625RGN0110</t>
   </si>
   <si>
     <t>8220VAM1620RGN0110</t>
   </si>
   <si>
     <t>8220VAM1020RGN91EP</t>
   </si>
   <si>
+    <t>8220VAM1020RGN91E0</t>
+  </si>
+  <si>
     <t>8220VAM1020RGN91EL</t>
   </si>
   <si>
-    <t>8220VAM1020RGN91E0</t>
+    <t>8220MFMAB20RGN011C</t>
+  </si>
+  <si>
+    <t>8220MFMAB20RGN0150</t>
+  </si>
+  <si>
+    <t>8220MFMAB20RGN01F0</t>
+  </si>
+  <si>
+    <t>8220MFMAB20RGN01FC</t>
+  </si>
+  <si>
+    <t>8220MFMAB20RGN91E0</t>
+  </si>
+  <si>
+    <t>8220MFMAB20RGN91FC</t>
+  </si>
+  <si>
+    <t>8220MFMAB20RGN0110</t>
+  </si>
+  <si>
+    <t>8220MFMAB20RGN011P</t>
   </si>
   <si>
     <t>8220MFMAB20RGN0170</t>
   </si>
   <si>
-    <t>8220MFMAB20RGN011C</t>
+    <t>8220MFMAB20RGN01FB</t>
   </si>
   <si>
     <t>8220MFMAB20RGN01FP</t>
   </si>
   <si>
-    <t>8220MFMAB20RGN011P</t>
-[...2 lines deleted...]
-    <t>8220MFMAB20RGN01FB</t>
+    <t>8220MFMAB20RGN91F0</t>
   </si>
   <si>
     <t>8220MFMAB20RGN91FP</t>
   </si>
   <si>
-    <t>8220MFMAB20RGN0110</t>
-[...19 lines deleted...]
-  <si>
     <t>8220MFM1020RGN91E0</t>
   </si>
   <si>
+    <t>8220MDMAB20RGN011P</t>
+  </si>
+  <si>
+    <t>8220MDMAB20RGN0170</t>
+  </si>
+  <si>
+    <t>8220MDMAB20RGN91E0</t>
+  </si>
+  <si>
+    <t>8220MDMAB20RGN0110</t>
+  </si>
+  <si>
+    <t>8220MDMAB20RGN0150</t>
+  </si>
+  <si>
     <t>8220MDMAB20RGN0180</t>
   </si>
   <si>
     <t>8220MDMAB20RGN91EO</t>
   </si>
   <si>
-    <t>8220MDMAB20RGN011P</t>
-[...11 lines deleted...]
-    <t>8220MDMAB20RGN0150</t>
+    <t>8220MDMAB16RGN91E0</t>
   </si>
   <si>
     <t>8220MDMAB16RGN0110</t>
   </si>
   <si>
-    <t>8220MDMAB16RGN91E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8220MDM1025RGN0110</t>
   </si>
   <si>
+    <t>8220MDM1020RGN011C</t>
+  </si>
+  <si>
+    <t>8220MDM1020RGN91E0</t>
+  </si>
+  <si>
+    <t>8220MDM1020RGN0170</t>
+  </si>
+  <si>
     <t>8220MDM1020RGN0110</t>
   </si>
   <si>
-    <t>8220MDM1020RGN91E0</t>
-[...5 lines deleted...]
-    <t>8220MDM1020RGN011C</t>
+    <t>8220MDM1016RGN91EP</t>
   </si>
   <si>
     <t>8220MDM1016RGN91E0</t>
   </si>
   <si>
-    <t>8220MDM1016RGN91EP</t>
-[...1 lines deleted...]
-  <si>
     <t>8220MDM1014RGN91EP</t>
   </si>
   <si>
     <t>Φ10×14mm</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>8220MDM1012RGN91E0</t>
   </si>
   <si>
     <t>8220MCMAB20RGN0110</t>
   </si>
   <si>
     <t>8220MCM1020RGN0110</t>
   </si>
   <si>
     <t>8220MCM1020RGN91E0</t>
   </si>
   <si>
     <t>8220MCM1020RGN01E0</t>
   </si>
   <si>
+    <t>8220MCM1016RGN91E0</t>
+  </si>
+  <si>
     <t>8220MCM1016RGN0110</t>
   </si>
   <si>
-    <t>8220MCM1016RGN91E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8220MCM0816RGN0110</t>
   </si>
   <si>
     <t>8220MBM1016RGN0110</t>
   </si>
   <si>
     <t>8220MBM1016RGN011P</t>
   </si>
   <si>
     <t>8220MBM1012RGN0110</t>
   </si>
   <si>
     <t>8220MBM1012RGN91E0</t>
   </si>
   <si>
     <t>8220MBM0812RGN91EC</t>
   </si>
   <si>
     <t>8220MBM0812RGN011L</t>
   </si>
   <si>
     <t>8220MBM0812RGN011C</t>
   </si>
   <si>
+    <t>8220MBM0812RGN91E0</t>
+  </si>
+  <si>
     <t>8220MBM0812RGN0110</t>
   </si>
   <si>
-    <t>8220MBM0812RGN91E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8220LFM0511RGN91E0</t>
   </si>
   <si>
     <t>8220LFM0511RGN0110</t>
   </si>
   <si>
     <t>8220LDM0511RGN0110</t>
   </si>
   <si>
     <t>8220VBV1820RGN0170</t>
   </si>
   <si>
+    <t>8220VBV1625RGN91YK</t>
+  </si>
+  <si>
     <t>8220VBV1625RGN017C</t>
   </si>
   <si>
     <t>8220VBV1625RGN0170</t>
   </si>
   <si>
     <t>8220VBV1625RGN017K</t>
   </si>
   <si>
-    <t>8220VBV1625RGN91YK</t>
-[...1 lines deleted...]
-  <si>
     <t>8220VBV1620RGN0170</t>
   </si>
   <si>
     <t>8220VBV1620RGN91Y0</t>
   </si>
   <si>
     <t>8220VBV1620RGN017K</t>
   </si>
   <si>
     <t>8220VBV1620RGN91YK</t>
   </si>
   <si>
+    <t>8220VAVAB25RGN017K</t>
+  </si>
+  <si>
     <t>8220VAVAB25RGN0170</t>
   </si>
   <si>
-    <t>8220VAVAB25RGN017K</t>
-[...1 lines deleted...]
-  <si>
     <t>8220VAVAB20RGN0170</t>
   </si>
   <si>
+    <t>8220VAV1625RGN0170</t>
+  </si>
+  <si>
+    <t>8220VAV1625RGN91YK</t>
+  </si>
+  <si>
     <t>8220VAV1625RGN017K</t>
   </si>
   <si>
-    <t>8220VAV1625RGN0170</t>
-[...4 lines deleted...]
-  <si>
     <t>8220VAV1620RGN0170</t>
   </si>
   <si>
+    <t>8220MFVAB20RGN0170</t>
+  </si>
+  <si>
+    <t>8220MFVAB20RGN017K</t>
+  </si>
+  <si>
+    <t>8220MFVAB20RGN91Y0</t>
+  </si>
+  <si>
+    <t>8220MFVAB20RGN91YK</t>
+  </si>
+  <si>
+    <t>8220MFVAB20RGN011C</t>
+  </si>
+  <si>
+    <t>8220MFVAB20RGN017C</t>
+  </si>
+  <si>
+    <t>8220MFVAB20RGN017Y</t>
+  </si>
+  <si>
     <t>8220MFVAB20RGN91YC</t>
   </si>
   <si>
-    <t>8220MFVAB20RGN017Y</t>
-[...19 lines deleted...]
-  <si>
     <t>8220MDVAB20RGN0110</t>
   </si>
   <si>
     <t>8220MDVAB20RGN017K</t>
   </si>
   <si>
     <t>8220MDVAB20RGN91YK</t>
   </si>
   <si>
     <t>8220MDVAB20RGN0170</t>
   </si>
   <si>
     <t>8220MDVAB20RGN91Y0</t>
   </si>
   <si>
     <t>8220MDV1016RGN0170</t>
   </si>
   <si>
     <t>8220MCV1020RGN0170</t>
   </si>
   <si>
+    <t>8220MCV1016RGN91YY</t>
+  </si>
+  <si>
+    <t>8220MCV1016RGN017K</t>
+  </si>
+  <si>
+    <t>8220MCV1016RGN91YK</t>
+  </si>
+  <si>
+    <t>8220MCV1016RGN0170</t>
+  </si>
+  <si>
     <t>8220MCV1016RGN91Y0</t>
   </si>
   <si>
-    <t>8220MCV1016RGN0170</t>
-[...10 lines deleted...]
-  <si>
     <t>8220MBV0810RGN91Y0</t>
   </si>
   <si>
     <t>Φ8×10mm</t>
   </si>
   <si>
     <t>0810</t>
   </si>
   <si>
     <t>8220VBA1820RGN01F0</t>
   </si>
   <si>
     <t>8220MDKAB20RGN0110</t>
   </si>
   <si>
     <t>8220MCA1020RGN0110</t>
   </si>
   <si>
     <t>8180VBMAB20RGN91E0</t>
   </si>
   <si>
     <t>18μF</t>
   </si>
   <si>
     <t>8180VBM1025RGN0110</t>
   </si>
   <si>
     <t>8180VAM1020RGN91E0</t>
   </si>
   <si>
     <t>8180MCM1020RGN0110</t>
   </si>
   <si>
     <t>8180MBM0812RGN91EK</t>
   </si>
   <si>
     <t>8180VAVAB20RGN0170</t>
   </si>
   <si>
     <t>8180MBV0812RGN91Y0</t>
   </si>
   <si>
+    <t>8150VCMAB20RGN91E0</t>
+  </si>
+  <si>
+    <t>15μF</t>
+  </si>
+  <si>
+    <t>8150VCMAB20RGN91EP</t>
+  </si>
+  <si>
+    <t>8150VCMAB20RGN0110</t>
+  </si>
+  <si>
     <t>8150VCMAB20RGN91S0</t>
   </si>
   <si>
-    <t>15μF</t>
-[...10 lines deleted...]
-  <si>
     <t>8150VBMAB25RGN0110</t>
   </si>
   <si>
+    <t>8150VBMAB20RGN91S0</t>
+  </si>
+  <si>
+    <t>8150VBMAB20RGN91EL</t>
+  </si>
+  <si>
+    <t>8150VBMAB20RGN0110</t>
+  </si>
+  <si>
     <t>8150VBMAB20RGN91E0</t>
   </si>
   <si>
-    <t>8150VBMAB20RGN91S0</t>
-[...7 lines deleted...]
-  <si>
     <t>8150VBMAB16RGN91E0</t>
   </si>
   <si>
     <t>8150VBMAB16RGN91EC</t>
   </si>
   <si>
     <t>8150VBM1625RGN0110</t>
   </si>
   <si>
+    <t>8150VBM1620RGN0110</t>
+  </si>
+  <si>
     <t>8150VBM1620RGN01E0</t>
   </si>
   <si>
-    <t>8150VBM1620RGN0110</t>
+    <t>8150VBM1020RGN01SL</t>
+  </si>
+  <si>
+    <t>8150VBM1020RGN5110</t>
+  </si>
+  <si>
+    <t>8150VBM1020RGN01S0</t>
+  </si>
+  <si>
+    <t>8150VBM1020RGN0110</t>
+  </si>
+  <si>
+    <t>8150VBM1020RGN01SC</t>
+  </si>
+  <si>
+    <t>8150VBM1020RGN91EP</t>
+  </si>
+  <si>
+    <t>8150VBM1020RGN91EC</t>
+  </si>
+  <si>
+    <t>8150VBM1020RGN91E0</t>
+  </si>
+  <si>
+    <t>8150VBM1020RGN91EL</t>
   </si>
   <si>
     <t>8150VBM1020RGN01EC</t>
   </si>
   <si>
-    <t>8150VBM1020RGN91EP</t>
-[...25 lines deleted...]
-  <si>
     <t>8150VBM1016RGN0110</t>
   </si>
   <si>
     <t>8150VBM1015RGN91E0</t>
   </si>
   <si>
     <t>Φ10×15mm</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>8150VAMAB20RGN91EL</t>
   </si>
   <si>
+    <t>8150VAMAB20RGN91EP</t>
+  </si>
+  <si>
     <t>8150VAMAB20RGN91E0</t>
   </si>
   <si>
-    <t>8150VAMAB20RGN91EP</t>
+    <t>8150VAMAB20RGN0110</t>
   </si>
   <si>
     <t>8150VAMAB20RGN1110</t>
   </si>
   <si>
-    <t>8150VAMAB20RGN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8150VAMAB16RGN91E0</t>
   </si>
   <si>
+    <t>8150VAMAB16RGN91SL</t>
+  </si>
+  <si>
     <t>8150VAMAB16RGN01SL</t>
   </si>
   <si>
     <t>8150VAMAB16RGN01S0</t>
   </si>
   <si>
-    <t>8150VAMAB16RGN91SL</t>
-[...1 lines deleted...]
-  <si>
     <t>8150VAM1630RGN0110</t>
   </si>
   <si>
     <t>8150VAM1625RGN0110</t>
   </si>
   <si>
+    <t>8150VAM1020RGN91EC</t>
+  </si>
+  <si>
     <t>8150VAM1020RGN01SL</t>
   </si>
   <si>
+    <t>8150VAM1020RGN01SC</t>
+  </si>
+  <si>
     <t>8150VAM1020RGN011L</t>
   </si>
   <si>
+    <t>8150VAM1020RGN0110</t>
+  </si>
+  <si>
     <t>8150VAM1020RGN91E0</t>
   </si>
   <si>
-    <t>8150VAM1020RGN91EC</t>
-[...7 lines deleted...]
-  <si>
     <t>8150VAM1016RGN91EH</t>
   </si>
   <si>
     <t>8150VAM1016RGN91E0</t>
   </si>
   <si>
     <t>8150VAM1016RGN91EP</t>
   </si>
   <si>
     <t>8150VAM1016RGN91EC</t>
   </si>
   <si>
     <t>8150VAM1016RGN91EL</t>
   </si>
   <si>
     <t>8150MFM1020RGN91E0</t>
   </si>
   <si>
     <t>8150MMM1020RGN0110</t>
   </si>
   <si>
+    <t>8150MDMAB20RGN0110</t>
+  </si>
+  <si>
     <t>8150MDMAB20RGN1110</t>
   </si>
   <si>
-    <t>8150MDMAB20RGN0110</t>
+    <t>8150MDMAB20RGN111P</t>
+  </si>
+  <si>
+    <t>8150MDMAB20RGN011P</t>
   </si>
   <si>
     <t>8150MDMAB20RGN111C</t>
   </si>
   <si>
-    <t>8150MDMAB20RGN011P</t>
-[...2 lines deleted...]
-    <t>8150MDMAB20RGN111P</t>
+    <t>8150MDM1020RGN011P</t>
+  </si>
+  <si>
+    <t>8150MDM1020RGN0180</t>
   </si>
   <si>
     <t>8150MDM1020RGN0110</t>
   </si>
   <si>
     <t>8150MDM1020RGN0170</t>
   </si>
   <si>
-    <t>8150MDM1020RGN011P</t>
-[...4 lines deleted...]
-  <si>
     <t>8150MDM1016RGN011C</t>
   </si>
   <si>
     <t>8150MDM1016RGN91EC</t>
   </si>
   <si>
     <t>8150MDM1016RGN91E0</t>
   </si>
   <si>
     <t>8150MDM1016RGN91EL</t>
   </si>
   <si>
     <t>8150MDM1016RGN0110</t>
   </si>
   <si>
     <t>8150MDM1012RGN0110</t>
   </si>
   <si>
     <t>8150MDM1012RGN0170</t>
   </si>
   <si>
     <t>8150MCM1020RGN91E0</t>
   </si>
   <si>
     <t>8150MCM1020RGN0110</t>
   </si>
   <si>
     <t>8150MCM1016RGN01E0</t>
   </si>
   <si>
     <t>8150MCM1016RGN0110</t>
   </si>
   <si>
     <t>8150MCM1012RGN91E0</t>
   </si>
   <si>
     <t>8150MCM0812RGN91ED</t>
   </si>
   <si>
     <t>8150MBM1012RGN0110</t>
   </si>
   <si>
     <t>8150MBM0812RGN91EZ</t>
   </si>
   <si>
     <t>8150MBM0812RGN91EC</t>
   </si>
   <si>
+    <t>8150MBM0812RGN91E0</t>
+  </si>
+  <si>
     <t>8150MBM0812RGN91EP</t>
   </si>
   <si>
-    <t>8150MBM0812RGN91E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8150VBVAB25RGN0170</t>
   </si>
   <si>
+    <t>8150VAVAB25RGN0170</t>
+  </si>
+  <si>
+    <t>8150VAVAB25RGN91Y0</t>
+  </si>
+  <si>
     <t>8150VAVAB25RGN017K</t>
   </si>
   <si>
-    <t>8150VAVAB25RGN91Y0</t>
-[...4 lines deleted...]
-  <si>
     <t>8150VAVAB16RGN0170</t>
   </si>
   <si>
     <t>8150VAV1020RGN0170</t>
   </si>
   <si>
     <t>8150MDVAB20RGN0170</t>
   </si>
   <si>
     <t>8150MDV1020RGN91Y0</t>
   </si>
   <si>
+    <t>8150MDV1020RGN0110</t>
+  </si>
+  <si>
     <t>8150MDV1020RGN91YK</t>
   </si>
   <si>
-    <t>8150MDV1020RGN0110</t>
+    <t>8150MDV1016RGN91Y0</t>
   </si>
   <si>
     <t>8150MDV1016RGN0170</t>
   </si>
   <si>
-    <t>8150MDV1016RGN91Y0</t>
-[...1 lines deleted...]
-  <si>
     <t>8150MCV1016RGN0170</t>
   </si>
   <si>
+    <t>8150MCV1016RGN91Y0</t>
+  </si>
+  <si>
+    <t>8150MCV1016RGN017K</t>
+  </si>
+  <si>
     <t>8150MCV1016RGN91YK</t>
   </si>
   <si>
-    <t>8150MCV1016RGN017K</t>
-[...4 lines deleted...]
-  <si>
     <t>8150MCV0812RGN91S0</t>
   </si>
   <si>
     <t>8150MBVAA12RGN91S0</t>
   </si>
   <si>
     <t>Φ6.3×12mm</t>
   </si>
   <si>
     <t>AA12</t>
   </si>
   <si>
     <t>8150MBV0812RGN91S0</t>
   </si>
   <si>
     <t>8150MBV0810RGN91Y0</t>
   </si>
   <si>
     <t>8150VBKAB25RGN0110</t>
   </si>
   <si>
     <t>8150VBK1020RGN01SL</t>
   </si>
   <si>
     <t>8150VAKAB20RGN91E0</t>
   </si>
   <si>
+    <t>8150MFA1020RGN0170</t>
+  </si>
+  <si>
+    <t>8150MFA1020RGN91Y0</t>
+  </si>
+  <si>
     <t>8150MFA1020RGN017C</t>
   </si>
   <si>
-    <t>8150MFA1020RGN0170</t>
-[...4 lines deleted...]
-  <si>
     <t>8150MCA1020RGN0110</t>
   </si>
   <si>
     <t>8150MCK1020RGN0110</t>
   </si>
   <si>
     <t>8150MBK1016RGN0110</t>
   </si>
   <si>
     <t>8120VBM1020RGN01SL</t>
   </si>
   <si>
     <t>12μF</t>
   </si>
   <si>
     <t>8120VBM1017RGND1SM</t>
   </si>
   <si>
     <t>Φ10×17mm</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
+    <t>8120VBM1016RGN91EP</t>
+  </si>
+  <si>
     <t>8120VBM1016RGN91E0</t>
   </si>
   <si>
+    <t>8120VBM1016RGN01SL</t>
+  </si>
+  <si>
     <t>8120VBM1016RGN01SC</t>
   </si>
   <si>
-    <t>8120VBM1016RGN01SL</t>
-[...4 lines deleted...]
-  <si>
     <t>8120VAM1016RGN91E0</t>
   </si>
   <si>
     <t>8120MCM0810RGN91EM</t>
   </si>
   <si>
     <t>8120MCM0809RGN91EM</t>
   </si>
   <si>
     <t>Φ8×9mm</t>
   </si>
   <si>
     <t>0809</t>
   </si>
   <si>
     <t>8120MFV1016RGN0170</t>
   </si>
   <si>
     <t>8120MDV1016RGN0170</t>
   </si>
   <si>
     <t>8120VBK1020RGN01S0</t>
   </si>
   <si>
     <t>8120VBK1020RGN01SL</t>
   </si>
   <si>
+    <t>8100VBQAB20RGN0170</t>
+  </si>
+  <si>
+    <t>10μF</t>
+  </si>
+  <si>
     <t>8100VBQAB20RGN0180</t>
   </si>
   <si>
-    <t>10μF</t>
-[...4 lines deleted...]
-  <si>
     <t>8100MFQ1020RGN0170</t>
   </si>
   <si>
+    <t>8100VCMAB20RGN91E0</t>
+  </si>
+  <si>
     <t>8100VCMAB20RGN0110</t>
   </si>
   <si>
-    <t>8100VCMAB20RGN91E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8100VCMAB16RGN91S0</t>
   </si>
   <si>
     <t>8100VCM1020RGN91EP</t>
   </si>
   <si>
     <t>8100VBMAB20RGN011P</t>
   </si>
   <si>
+    <t>8100VBMAB20RGN0180</t>
+  </si>
+  <si>
+    <t>8100VBMAB20RGN01F0</t>
+  </si>
+  <si>
+    <t>8100VBMAB20RGN91E0</t>
+  </si>
+  <si>
+    <t>8100VBMAB20RGN91FP</t>
+  </si>
+  <si>
+    <t>8100VBMAB20RGN0110</t>
+  </si>
+  <si>
+    <t>8100VBMAB20RGN0170</t>
+  </si>
+  <si>
     <t>8100VBMAB20RGN01E0</t>
   </si>
   <si>
+    <t>8100VBMAB20RGN01FP</t>
+  </si>
+  <si>
     <t>8100VBMAB20RGN91F0</t>
   </si>
   <si>
-    <t>8100VBMAB20RGN01FP</t>
-[...17 lines deleted...]
-    <t>8100VBMAB20RGN0170</t>
+    <t>8100VBM1020RGN011C</t>
   </si>
   <si>
     <t>8100VBM1020RGN91S0</t>
   </si>
   <si>
     <t>8100VBM1020RGN0110</t>
   </si>
   <si>
-    <t>8100VBM1020RGN011C</t>
-[...1 lines deleted...]
-  <si>
     <t>8100VBM1020RGN91E0</t>
   </si>
   <si>
+    <t>8100VBM1016RGN71EP</t>
+  </si>
+  <si>
+    <t>8100VBM1016RGN01SC</t>
+  </si>
+  <si>
+    <t>8100VBM1016RGN0110</t>
+  </si>
+  <si>
     <t>8100VBM1016RGN91E0</t>
   </si>
   <si>
-    <t>8100VBM1016RGN71EP</t>
-[...7 lines deleted...]
-  <si>
     <t>8100VBM1016RGN01SL</t>
   </si>
   <si>
     <t>8100VBM1014RGN91EP</t>
   </si>
   <si>
+    <t>8100VAMAB20RGN91E0</t>
+  </si>
+  <si>
+    <t>8100VAMAB20RGN0110</t>
+  </si>
+  <si>
     <t>8100VAMAB20RGN0170</t>
   </si>
   <si>
-    <t>8100VAMAB20RGN0110</t>
-[...4 lines deleted...]
-  <si>
     <t>8100VAMAB16RGN0110</t>
   </si>
   <si>
+    <t>8100VAM1020RGN0110</t>
+  </si>
+  <si>
+    <t>8100VAM1020RGN1110</t>
+  </si>
+  <si>
     <t>8100VAM1020RGN91E0</t>
   </si>
   <si>
-    <t>8100VAM1020RGN1110</t>
-[...2 lines deleted...]
-    <t>8100VAM1020RGN0110</t>
+    <t>8100VAM1020RGN0010</t>
+  </si>
+  <si>
+    <t>8100VAM1020RGN0170</t>
   </si>
   <si>
     <t>8100VAM1020RGN111C</t>
   </si>
   <si>
-    <t>8100VAM1020RGN0170</t>
-[...2 lines deleted...]
-    <t>8100VAM1020RGN0010</t>
+    <t>8100VAM1016RGN91EP</t>
+  </si>
+  <si>
+    <t>8100VAM1016RGN0110</t>
+  </si>
+  <si>
+    <t>8100VAM1016RGN011L</t>
+  </si>
+  <si>
+    <t>8100VAM1016RGN5110</t>
+  </si>
+  <si>
+    <t>8100VAM1016RGN91EC</t>
+  </si>
+  <si>
+    <t>8100VAM1016RGN91EO</t>
+  </si>
+  <si>
+    <t>8100VAM1016RGN011C</t>
+  </si>
+  <si>
+    <t>8100VAM1016RGN011P</t>
+  </si>
+  <si>
+    <t>8100VAM1016RGN91E0</t>
+  </si>
+  <si>
+    <t>8100VAM1016RGN91EL</t>
   </si>
   <si>
     <t>8100VAM1016RGN91EZ</t>
   </si>
   <si>
-    <t>8100VAM1016RGN91EL</t>
-[...28 lines deleted...]
-  <si>
     <t>8100VAM1014RGN91EP</t>
   </si>
   <si>
     <t>8100VAM1014RGN91EC</t>
   </si>
   <si>
     <t>8100VAM1014RGN91E0</t>
   </si>
   <si>
     <t>8100VAM1012RGN91E0</t>
   </si>
   <si>
+    <t>8100VAM0816RGN91AA</t>
+  </si>
+  <si>
+    <t>8100VAM0816RGN0110</t>
+  </si>
+  <si>
     <t>8100VAM0816RGN91E0</t>
   </si>
   <si>
-    <t>8100VAM0816RGN91AA</t>
-[...4 lines deleted...]
-  <si>
     <t>8100MZM1020RGN0110</t>
   </si>
   <si>
     <t>385V</t>
   </si>
   <si>
+    <t>8100MFM1020RGN011C</t>
+  </si>
+  <si>
+    <t>8100MFM1020RGN0110</t>
+  </si>
+  <si>
+    <t>8100MFM1020RGN0150</t>
+  </si>
+  <si>
+    <t>8100MFM1020RGN01F0</t>
+  </si>
+  <si>
+    <t>8100MFM1020RGN01FP</t>
+  </si>
+  <si>
     <t>8100MFM1020RGN91F0</t>
   </si>
   <si>
     <t>8100MFM1020RGN91FP</t>
   </si>
   <si>
+    <t>8100MFM1020RGN011P</t>
+  </si>
+  <si>
+    <t>8100MFM1020RGN015P</t>
+  </si>
+  <si>
+    <t>8100MFM1020RGN01FC</t>
+  </si>
+  <si>
+    <t>8100MFM1020RGN91E0</t>
+  </si>
+  <si>
     <t>8100MFM1020RGN91FC</t>
   </si>
   <si>
-    <t>8100MFM1020RGN0150</t>
-[...23 lines deleted...]
-    <t>8100MFM1020RGN01FP</t>
+    <t>8100MFM1016RGN0150</t>
   </si>
   <si>
     <t>8100MFM1016RGN0170</t>
   </si>
   <si>
+    <t>8100MFM1016RGN0110</t>
+  </si>
+  <si>
     <t>8100MFM1016RGN015P</t>
   </si>
   <si>
-    <t>8100MFM1016RGN0110</t>
-[...4 lines deleted...]
-  <si>
     <t>8100MFM0820RGN91E0</t>
   </si>
   <si>
     <t>8100MDMAB20RGN0110</t>
   </si>
   <si>
+    <t>8100MDM1020RGN011P</t>
+  </si>
+  <si>
     <t>8100MDM1020RGN0110</t>
   </si>
   <si>
     <t>8100MDM1020RGN0150</t>
   </si>
   <si>
     <t>8100MDM1020RGV8110</t>
   </si>
   <si>
-    <t>8100MDM1020RGN011P</t>
-[...1 lines deleted...]
-  <si>
     <t>8100MDM1020RGVR170</t>
   </si>
   <si>
     <t>8100MDM1016RGN91EC</t>
   </si>
   <si>
+    <t>8100MDM1016RGN0110</t>
+  </si>
+  <si>
+    <t>8100MDM1016RGN91E0</t>
+  </si>
+  <si>
     <t>8100MDM1016RGN0170</t>
   </si>
   <si>
-    <t>8100MDM1016RGN0110</t>
-[...2 lines deleted...]
-    <t>8100MDM1016RGN91E0</t>
+    <t>8100MDM1012RGN0110</t>
+  </si>
+  <si>
+    <t>8100MDM1012RGN91E0</t>
   </si>
   <si>
     <t>8100MDM1012RGN91EP</t>
   </si>
   <si>
-    <t>8100MDM1012RGN91E0</t>
-[...4 lines deleted...]
-  <si>
     <t>8100MDM1012RGN5110</t>
   </si>
   <si>
     <t>8100MDM1012RGN91EL</t>
   </si>
   <si>
+    <t>8100MDM0816RGN0110</t>
+  </si>
+  <si>
     <t>8100MDM0816RGN011F</t>
   </si>
   <si>
-    <t>8100MDM0816RGN0110</t>
+    <t>8100MDM0814RGN5110</t>
+  </si>
+  <si>
+    <t>Φ8×14mm</t>
+  </si>
+  <si>
+    <t>0814</t>
   </si>
   <si>
     <t>8100MDM0814RGN0110</t>
   </si>
   <si>
-    <t>Φ8×14mm</t>
-[...5 lines deleted...]
-    <t>8100MDM0814RGN5110</t>
+    <t>8100MDM0812RGN011C</t>
+  </si>
+  <si>
+    <t>8100MDM0812RGN91EL</t>
+  </si>
+  <si>
+    <t>8100MDM0812RGN91EC</t>
   </si>
   <si>
     <t>8100MDM0812RGN0110</t>
   </si>
   <si>
     <t>8100MDM0812RGN91E0</t>
   </si>
   <si>
-    <t>8100MDM0812RGN91EC</t>
-[...5 lines deleted...]
-    <t>8100MDM0812RGN91EL</t>
+    <t>8100MDM0810RGN91S0</t>
   </si>
   <si>
     <t>8100MDM0810RGN91SC</t>
   </si>
   <si>
     <t>8100MDM0810RGN91E0</t>
   </si>
   <si>
-    <t>8100MDM0810RGN91S0</t>
+    <t>8100MCM1016RGN0110</t>
+  </si>
+  <si>
+    <t>8100MCM1016RGN91EC</t>
   </si>
   <si>
     <t>8100MCM1016RGN91E0</t>
   </si>
   <si>
-    <t>8100MCM1016RGN91EC</t>
-[...2 lines deleted...]
-    <t>8100MCM1016RGN0110</t>
+    <t>8100MCM1012RGN011C</t>
   </si>
   <si>
     <t>8100MCM1012RGN0110</t>
   </si>
   <si>
-    <t>8100MCM1012RGN011C</t>
+    <t>8100MCM0812RGN0110</t>
   </si>
   <si>
     <t>8100MCM0812RGN91E0</t>
   </si>
   <si>
-    <t>8100MCM0812RGN0110</t>
+    <t>8100MCM0810RGN91E0</t>
   </si>
   <si>
     <t>8100MCM0810RGN0110</t>
   </si>
   <si>
-    <t>8100MCM0810RGN91E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8100MBMAA09RGN91EC</t>
   </si>
   <si>
     <t>Φ6.3×9mm</t>
   </si>
   <si>
     <t>AA09</t>
   </si>
   <si>
+    <t>8100MBMAA09RGN91E0</t>
+  </si>
+  <si>
     <t>8100MBMAA09RGN91EK</t>
   </si>
   <si>
-    <t>8100MBMAA09RGN91E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8100MBM0809RGN0110</t>
   </si>
   <si>
     <t>8100MAMAA12RGN91E0</t>
   </si>
   <si>
     <t>8100LFM0511RGN91E0</t>
   </si>
   <si>
     <t>8100LFM0511RGN0110</t>
   </si>
   <si>
     <t>8100VBVAB20RGN0170</t>
   </si>
   <si>
     <t>8100VBVAB20RGN0180</t>
   </si>
   <si>
     <t>8100VBVAB20RGN91Y0</t>
   </si>
   <si>
     <t>8100VBVAB20RGN017Y</t>
   </si>
   <si>
     <t>8100VBVAB20RGN91I0</t>
   </si>
   <si>
     <t>8100VBVAB20RGN91YY</t>
   </si>
   <si>
     <t>8100VBV1020RGN017K</t>
   </si>
   <si>
+    <t>8100VAVAB20RGN91Y0</t>
+  </si>
+  <si>
+    <t>8100VAVAB20RGN91YK</t>
+  </si>
+  <si>
     <t>8100VAVAB20RGN0170</t>
   </si>
   <si>
     <t>8100VAVAB20RGN017K</t>
   </si>
   <si>
     <t>8100VAVAB20RGN0180</t>
   </si>
   <si>
-    <t>8100VAVAB20RGN91YK</t>
-[...4 lines deleted...]
-  <si>
     <t>8100VAV1016RGN91SL</t>
   </si>
   <si>
     <t>8100VAV1016RGN0170</t>
   </si>
   <si>
+    <t>8100MFV1020RGN0170</t>
+  </si>
+  <si>
+    <t>8100MFV1020RGN017C</t>
+  </si>
+  <si>
     <t>8100MFV1020RGN91Y0</t>
   </si>
   <si>
-    <t>8100MFV1020RGN0170</t>
-[...2 lines deleted...]
-    <t>8100MFV1020RGN017C</t>
+    <t>8100MFV1020RGN017B</t>
   </si>
   <si>
     <t>8100MFV1020RGN017Y</t>
   </si>
   <si>
-    <t>8100MFV1020RGN017B</t>
+    <t>8100MFV1016RGN017Y</t>
   </si>
   <si>
     <t>8100MFV1016RGN91YY</t>
   </si>
   <si>
-    <t>8100MFV1016RGN017Y</t>
-[...1 lines deleted...]
-  <si>
     <t>8100MFV1016RGN0170</t>
   </si>
   <si>
     <t>8100MFV1016RGN91Y0</t>
   </si>
   <si>
     <t>8100MDV1020RGN0170</t>
   </si>
   <si>
+    <t>8100MDV1016RGN91Y0</t>
+  </si>
+  <si>
     <t>8100MDV1016RGN0170</t>
   </si>
   <si>
     <t>8100MDV1016RGN91YK</t>
   </si>
   <si>
-    <t>8100MDV1016RGN91Y0</t>
-[...1 lines deleted...]
-  <si>
     <t>8100MDV0816RGN0110</t>
   </si>
   <si>
     <t>8100MCV1016RGN0170</t>
   </si>
   <si>
     <t>8100MCV0816RGN0170</t>
   </si>
   <si>
+    <t>8100MCV0812RGN91S0</t>
+  </si>
+  <si>
     <t>8100MCV0812RGN91Y0</t>
   </si>
   <si>
-    <t>8100MCV0812RGN91S0</t>
-[...1 lines deleted...]
-  <si>
     <t>8100MCV0812RGN017K</t>
   </si>
   <si>
     <t>8100MCV0812RGN0170</t>
   </si>
   <si>
     <t>8100MCV0809RGN0170</t>
   </si>
   <si>
+    <t>8100VBAAB20RGN01F0</t>
+  </si>
+  <si>
     <t>8100VBKAB20RGN0110</t>
   </si>
   <si>
-    <t>8100VBAAB20RGN01F0</t>
+    <t>8100VBK1016RGN01SL</t>
   </si>
   <si>
     <t>8100VBK1016RGN01S0</t>
   </si>
   <si>
-    <t>8100VBK1016RGN01SL</t>
-[...1 lines deleted...]
-  <si>
     <t>8100VAAAB20RGN0110</t>
   </si>
   <si>
     <t>8100VAKAB20RGN0180</t>
   </si>
   <si>
     <t>8100VAK1016RGN91E0</t>
   </si>
   <si>
     <t>8100VAK1016RGN0110</t>
   </si>
   <si>
     <t>8100MDK1020RGN0110</t>
   </si>
   <si>
     <t>8100MCA1016RGN0110</t>
   </si>
   <si>
     <t>8100MCK1016RGN0110</t>
   </si>
   <si>
     <t>8100MBK1016RGN0110</t>
   </si>
   <si>
     <t>88R2VBM1014RGN01SL</t>
   </si>
   <si>
     <t>8.2μF</t>
   </si>
   <si>
     <t>88R2VBM1014RGN91E0</t>
   </si>
   <si>
     <t>88R2VBM1013RGND1SM</t>
   </si>
   <si>
     <t>Φ10×13mm</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
+    <t>88R2VEM1014RGN01S0</t>
+  </si>
+  <si>
+    <t>420V</t>
+  </si>
+  <si>
     <t>88R2VEM1014RGN01SL</t>
   </si>
   <si>
-    <t>420V</t>
-[...4 lines deleted...]
-  <si>
     <t>88R2VAMAB20RGN0110</t>
   </si>
   <si>
     <t>88R2VAM1020RGN0110</t>
   </si>
   <si>
+    <t>88R2VAM1016RGN1110</t>
+  </si>
+  <si>
+    <t>88R2VAM1016RGN0110</t>
+  </si>
+  <si>
+    <t>88R2VAM1016RGN91E0</t>
+  </si>
+  <si>
     <t>88R2VAM1016RGN111C</t>
   </si>
   <si>
-    <t>88R2VAM1016RGN0110</t>
-[...7 lines deleted...]
-  <si>
     <t>88R2VAM1014RGN01S0</t>
   </si>
   <si>
+    <t>88R2VAM1014RGN01SL</t>
+  </si>
+  <si>
     <t>88R2VAM1014RGN91E0</t>
   </si>
   <si>
-    <t>88R2VAM1014RGN01SL</t>
-[...1 lines deleted...]
-  <si>
     <t>88R2VAM1012RGN91EC</t>
   </si>
   <si>
     <t>88R2VAM1012RGN91E0</t>
   </si>
   <si>
     <t>88R2VAM0816RGN0110</t>
   </si>
   <si>
     <t>88R2VAM0816RGN011C</t>
   </si>
   <si>
     <t>88R2VAM0816RGN91E0</t>
   </si>
   <si>
     <t>88R2MDM0812RGN91E0</t>
   </si>
   <si>
     <t>88R2MDM0810RGN91E0</t>
   </si>
   <si>
     <t>88R2MCM1016RGN91E0</t>
   </si>
   <si>
     <t>88R2MCM0820RGN91E0</t>
@@ -2883,1713 +2883,1713 @@
   <si>
     <t>88R2MCM0809RGN91E0</t>
   </si>
   <si>
     <t>88R2MCM0809RGN91EM</t>
   </si>
   <si>
     <t>88R2MFV1016RGN0170</t>
   </si>
   <si>
     <t>88R2VAK1014RGN91E0</t>
   </si>
   <si>
     <t>86R8VCM1020RGN91E0</t>
   </si>
   <si>
     <t>6.8μF</t>
   </si>
   <si>
     <t>86R8VCM1014RGN91E0</t>
   </si>
   <si>
     <t>86R8VBMAB20RGN01E0</t>
   </si>
   <si>
+    <t>86R8VBM1020RGN91E0</t>
+  </si>
+  <si>
+    <t>86R8VBM1020RGN0110</t>
+  </si>
+  <si>
     <t>86R8VBM1020RGN01F0</t>
   </si>
   <si>
-    <t>86R8VBM1020RGN0110</t>
-[...2 lines deleted...]
-    <t>86R8VBM1020RGN91E0</t>
+    <t>86R8VBM1016RGN91E0</t>
   </si>
   <si>
     <t>86R8VBM1016RGN0110</t>
   </si>
   <si>
-    <t>86R8VBM1016RGN91E0</t>
+    <t>86R8VBM1014RGN0110</t>
+  </si>
+  <si>
+    <t>86R8VBM1014RGN91SL</t>
   </si>
   <si>
     <t>86R8VBM1014RGN91S0</t>
   </si>
   <si>
-    <t>86R8VBM1014RGN0110</t>
-[...4 lines deleted...]
-  <si>
     <t>86R8VBM1014RGN91SC</t>
   </si>
   <si>
+    <t>86R8VBM1012RGN01SL</t>
+  </si>
+  <si>
+    <t>86R8VBM1012RGN01S0</t>
+  </si>
+  <si>
     <t>86R8VBM1012RGN91E0</t>
   </si>
   <si>
-    <t>86R8VBM1012RGN01SL</t>
-[...2 lines deleted...]
-    <t>86R8VBM1012RGN01S0</t>
+    <t>86R8VBM0816RGN01SL</t>
   </si>
   <si>
     <t>86R8VBM0816RGN01S0</t>
   </si>
   <si>
     <t>86R8VBM0816RGN91E0</t>
   </si>
   <si>
-    <t>86R8VBM0816RGN01SL</t>
-[...1 lines deleted...]
-  <si>
     <t>86R8VBM0812RGN91E0</t>
   </si>
   <si>
+    <t>86R8VEM1012RGN01S0</t>
+  </si>
+  <si>
     <t>86R8VEM1012RGN01SL</t>
   </si>
   <si>
-    <t>86R8VEM1012RGN01S0</t>
-[...1 lines deleted...]
-  <si>
     <t>86R8VAMAB20RGN0110</t>
   </si>
   <si>
+    <t>86R8VAM1020RGN0170</t>
+  </si>
+  <si>
     <t>86R8VAM1020RGN91E0</t>
   </si>
   <si>
-    <t>86R8VAM1020RGN0170</t>
-[...1 lines deleted...]
-  <si>
     <t>86R8VAM1020RGN0110</t>
   </si>
   <si>
     <t>86R8VAM1020RGN0180</t>
   </si>
   <si>
+    <t>86R8VAM1016RGN91EP</t>
+  </si>
+  <si>
+    <t>86R8VAM1016RGN0150</t>
+  </si>
+  <si>
+    <t>86R8VAM1016RGN1110</t>
+  </si>
+  <si>
     <t>86R8VAM1016RGN91E0</t>
   </si>
   <si>
-    <t>86R8VAM1016RGN0150</t>
-[...4 lines deleted...]
-  <si>
     <t>86R8VAM1016RGN0110</t>
   </si>
   <si>
     <t>86R8VAM1016RGN01E0</t>
   </si>
   <si>
     <t>86R8VAM1016RGN111C</t>
   </si>
   <si>
-    <t>86R8VAM1016RGN91EP</t>
-[...1 lines deleted...]
-  <si>
     <t>86R8VAM1016RGN91EC</t>
   </si>
   <si>
     <t>86R8VAM1016RGN91EL</t>
   </si>
   <si>
     <t>86R8VAM1014RGN0110</t>
   </si>
   <si>
     <t>86R8VAM1012RGN011L</t>
   </si>
   <si>
     <t>86R8VAM1012RGN011C</t>
   </si>
   <si>
+    <t>86R8VAM1012RGN91S0</t>
+  </si>
+  <si>
     <t>86R8VAM1012RGN01S0</t>
   </si>
   <si>
-    <t>86R8VAM1012RGN91S0</t>
+    <t>86R8VAM1012RGN01SL</t>
+  </si>
+  <si>
+    <t>86R8VAM1012RGN011P</t>
   </si>
   <si>
     <t>86R8VAM1012RGN91EC</t>
   </si>
   <si>
-    <t>86R8VAM1012RGN011P</t>
-[...4 lines deleted...]
-  <si>
     <t>86R8VAM1012RGN91E0</t>
   </si>
   <si>
     <t>86R8VAM1012RGN0110</t>
   </si>
   <si>
     <t>86R8VAM1012RGN91EL</t>
   </si>
   <si>
     <t>86R8VAM1009RGN91EC</t>
   </si>
   <si>
     <t>Φ10×9mm</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
+    <t>86R8VAM0816RGN01S0</t>
+  </si>
+  <si>
+    <t>86R8VAM0816RGN01SL</t>
+  </si>
+  <si>
+    <t>86R8VAM0816RGN0110</t>
+  </si>
+  <si>
+    <t>86R8VAM0816RGN91EF</t>
+  </si>
+  <si>
+    <t>86R8VAM0816RGN91AA</t>
+  </si>
+  <si>
+    <t>86R8VAM0816RGN91E0</t>
+  </si>
+  <si>
+    <t>86R8VAM0816RGN91EL</t>
+  </si>
+  <si>
     <t>86R8VAM0816RGN91EC</t>
   </si>
   <si>
     <t>86R8VAM0816RGN91EZ</t>
   </si>
   <si>
-    <t>86R8VAM0816RGN0110</t>
-[...17 lines deleted...]
-    <t>86R8VAM0816RGN91EL</t>
+    <t>86R8VAM0814RGN91EL</t>
+  </si>
+  <si>
+    <t>86R8VAM0814RGN91EC</t>
   </si>
   <si>
     <t>86R8VAM0814RGN5110</t>
   </si>
   <si>
-    <t>86R8VAM0814RGN91EL</t>
-[...4 lines deleted...]
-  <si>
     <t>86R8VAM0814RGN91E0</t>
   </si>
   <si>
     <t>86R8VAM0812RGN011C</t>
   </si>
   <si>
+    <t>86R8VAM0812RGN91EC</t>
+  </si>
+  <si>
+    <t>86R8VAM0812RGN91EK</t>
+  </si>
+  <si>
     <t>86R8VAM0812RGN91E0</t>
   </si>
   <si>
-    <t>86R8VAM0812RGN91EK</t>
-[...4 lines deleted...]
-  <si>
     <t>86R8VAM0812RGN0110</t>
   </si>
   <si>
     <t>86R8MFM1016RGN011C</t>
   </si>
   <si>
     <t>86R8MFM1016RGN0110</t>
   </si>
   <si>
+    <t>86R8MDM1016RGN0110</t>
+  </si>
+  <si>
     <t>86R8MDM1016RGVR170</t>
   </si>
   <si>
     <t>86R8MDM1016RGV8110</t>
   </si>
   <si>
-    <t>86R8MDM1016RGN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>86R8MDM0816RGN011F</t>
   </si>
   <si>
     <t>86R8MDM0816RGN0110</t>
   </si>
   <si>
+    <t>86R8MDM0812RGN91E0</t>
+  </si>
+  <si>
     <t>86R8MDM0812RGN0110</t>
   </si>
   <si>
-    <t>86R8MDM0812RGN91E0</t>
-[...1 lines deleted...]
-  <si>
     <t>86R8MDM0809RGN91E0</t>
   </si>
   <si>
     <t>86R8MCMAA09RGN91EA</t>
   </si>
   <si>
     <t>86R8MCM1016RGN0110</t>
   </si>
   <si>
     <t>86R8MBM0814RGN91F0</t>
   </si>
   <si>
     <t>86R8MBM0812RGN0110</t>
   </si>
   <si>
+    <t>86R8VBVAB20RGN0170</t>
+  </si>
+  <si>
+    <t>86R8VBVAB20RGN91Y0</t>
+  </si>
+  <si>
     <t>86R8VBVAB20RGN017K</t>
   </si>
   <si>
-    <t>86R8VBVAB20RGN0170</t>
-[...2 lines deleted...]
-    <t>86R8VBVAB20RGN91Y0</t>
+    <t>86R8VAVAB20RGN017K</t>
+  </si>
+  <si>
+    <t>86R8VAVAB20RGN91YK</t>
+  </si>
+  <si>
+    <t>86R8VAVAB20RGN0170</t>
   </si>
   <si>
     <t>86R8VAVAB20RGN91Y0</t>
   </si>
   <si>
-    <t>86R8VAVAB20RGN0170</t>
-[...7 lines deleted...]
-  <si>
     <t>86R8VAV1020RGN91Y0</t>
   </si>
   <si>
+    <t>86R8VAV1020RGN017K</t>
+  </si>
+  <si>
+    <t>86R8VAV1020RGN011Z</t>
+  </si>
+  <si>
     <t>86R8VAV1020RGN0170</t>
   </si>
   <si>
-    <t>86R8VAV1020RGN017K</t>
-[...4 lines deleted...]
-  <si>
     <t>86R8VAV1016RGN0170</t>
   </si>
   <si>
     <t>86R8VAV1016RGN017K</t>
   </si>
   <si>
+    <t>86R8VAV1012RGN0170</t>
+  </si>
+  <si>
     <t>86R8VAV1012RGN91YL</t>
   </si>
   <si>
     <t>86R8VAV1012RGN91Y0</t>
   </si>
   <si>
     <t>86R8VAV1012RGN91YZ</t>
   </si>
   <si>
-    <t>86R8VAV1012RGN0170</t>
-[...1 lines deleted...]
-  <si>
     <t>86R8VAV0816RGN0170</t>
   </si>
   <si>
     <t>86R8VAV0812RGN91S0</t>
   </si>
   <si>
+    <t>86R8MFV1016RGN017K</t>
+  </si>
+  <si>
+    <t>86R8MFV1016RGN0170</t>
+  </si>
+  <si>
     <t>86R8MFV1016RGN017Y</t>
   </si>
   <si>
-    <t>86R8MFV1016RGN017K</t>
-[...2 lines deleted...]
-    <t>86R8MFV1016RGN0170</t>
+    <t>86R8MDV1016RGN91Y0</t>
   </si>
   <si>
     <t>86R8MDV1016RGN0170</t>
   </si>
   <si>
-    <t>86R8MDV1016RGN91Y0</t>
+    <t>86R8MDV0816RGN91Y0</t>
   </si>
   <si>
     <t>86R8MDV0816RGN0170</t>
   </si>
   <si>
-    <t>86R8MDV0816RGN91Y0</t>
-[...1 lines deleted...]
-  <si>
     <t>86R8MDV0816RGN91YK</t>
   </si>
   <si>
     <t>86R8MDV0812RGN0170</t>
   </si>
   <si>
     <t>86R8VBK1012RGN01SL</t>
   </si>
   <si>
     <t>86R8VBK1012RGN01S0</t>
   </si>
   <si>
+    <t>86R8VAAAB20RGN0110</t>
+  </si>
+  <si>
     <t>86R8VAKAB20RGN0110</t>
   </si>
   <si>
     <t>86R8VAAAB20RGN0170</t>
   </si>
   <si>
-    <t>86R8VAAAB20RGN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>86R8VAK1020RGN0110</t>
   </si>
   <si>
+    <t>86R8VAA1016RGN0110</t>
+  </si>
+  <si>
     <t>86R8VAK1016RGN91E0</t>
   </si>
   <si>
-    <t>86R8VAA1016RGN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>86R8MCA1016RGN0110</t>
   </si>
   <si>
     <t>86R3VAMAB20RGN91E0</t>
   </si>
   <si>
     <t>6.3μF</t>
   </si>
   <si>
     <t>86R3VBVAB20RGN91Y0</t>
   </si>
   <si>
     <t>86R3VBVAB20RGN91YK</t>
   </si>
   <si>
     <t>86R3VAVAB20RGN0170</t>
   </si>
   <si>
+    <t>86R3VAVAB20RGN91Y0</t>
+  </si>
+  <si>
+    <t>86R3VAVAB20RGN017K</t>
+  </si>
+  <si>
     <t>86R3VAVAB20RGN91YK</t>
   </si>
   <si>
-    <t>86R3VAVAB20RGN017K</t>
-[...4 lines deleted...]
-  <si>
     <t>85R6VBMAB20RGN01E0</t>
   </si>
   <si>
     <t>5.6μF</t>
   </si>
   <si>
+    <t>85R6VBM1020RGN01FP</t>
+  </si>
+  <si>
     <t>85R6VBM1020RGN01F0</t>
   </si>
   <si>
-    <t>85R6VBM1020RGN01FP</t>
-[...1 lines deleted...]
-  <si>
     <t>85R6VBM1012RGN01SC</t>
   </si>
   <si>
     <t>85R6VBM1012RGN01SL</t>
   </si>
   <si>
     <t>85R6VBM0816RGN0110</t>
   </si>
   <si>
+    <t>85R6VBM0814RGN011L</t>
+  </si>
+  <si>
+    <t>85R6VBM0814RGN0110</t>
+  </si>
+  <si>
+    <t>85R6VBM0814RGN01S0</t>
+  </si>
+  <si>
     <t>85R6VBM0814RGN01SL</t>
   </si>
   <si>
     <t>85R6VBM0814RGN91E0</t>
   </si>
   <si>
-    <t>85R6VBM0814RGN0110</t>
-[...5 lines deleted...]
-    <t>85R6VBM0814RGN01S0</t>
+    <t>85R6VAMAB20RGN0110</t>
   </si>
   <si>
     <t>85R6VAMAB20RGN91E0</t>
   </si>
   <si>
-    <t>85R6VAMAB20RGN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>85R6VAM1020RGN011P</t>
   </si>
   <si>
+    <t>85R6VAM1020RGN0180</t>
+  </si>
+  <si>
+    <t>85R6VAM1020RGN0110</t>
+  </si>
+  <si>
+    <t>85R6VAM1020RGN0170</t>
+  </si>
+  <si>
     <t>85R6VAM1020RGN91E0</t>
   </si>
   <si>
-    <t>85R6VAM1020RGN0180</t>
-[...5 lines deleted...]
-    <t>85R6VAM1020RGN0110</t>
+    <t>85R6VAM1016RGN91E0</t>
+  </si>
+  <si>
+    <t>85R6VAM1016RGN0150</t>
   </si>
   <si>
     <t>85R6VAM1016RGN0110</t>
   </si>
   <si>
     <t>85R6VAM1016RGN01E0</t>
   </si>
   <si>
-    <t>85R6VAM1016RGN91E0</t>
-[...4 lines deleted...]
-  <si>
     <t>85R6VAM1014RGN91E0</t>
   </si>
   <si>
     <t>85R6VAM1012RGN91E0</t>
   </si>
   <si>
     <t>85R6VAM1009RGN91EC</t>
   </si>
   <si>
+    <t>85R6VAM0814RGN01SL</t>
+  </si>
+  <si>
     <t>85R6VAM0814RGN91E0</t>
   </si>
   <si>
-    <t>85R6VAM0814RGN01SL</t>
+    <t>85R6VAM0812RGN011C</t>
   </si>
   <si>
     <t>85R6VAM0812RGN91EC</t>
   </si>
   <si>
-    <t>85R6VAM0812RGN011C</t>
-[...1 lines deleted...]
-  <si>
     <t>85R6VAM0812RGN91E0</t>
   </si>
   <si>
     <t>85R6VAM0810RGN91E0</t>
   </si>
   <si>
     <t>85R6MDM1012RGN0110</t>
   </si>
   <si>
+    <t>85R6MDM0812RGN91E0</t>
+  </si>
+  <si>
+    <t>85R6MDM0812RGN91EF</t>
+  </si>
+  <si>
     <t>85R6MDM0812RGN0110</t>
   </si>
   <si>
-    <t>85R6MDM0812RGN91E0</t>
-[...4 lines deleted...]
-  <si>
     <t>85R6MDM0810RGN0110</t>
   </si>
   <si>
     <t>85R6MCM0812RGN91E0</t>
   </si>
   <si>
     <t>85R6MBM1014RGN91E0</t>
   </si>
   <si>
     <t>85R6VBVAB20RGN91Y0</t>
   </si>
   <si>
     <t>85R6VBV1020RGN91Y0</t>
   </si>
   <si>
+    <t>85R6VAVAB20RGN0170</t>
+  </si>
+  <si>
     <t>85R6VAVAB20RGN017K</t>
   </si>
   <si>
-    <t>85R6VAVAB20RGN0170</t>
+    <t>85R6VAV1020RGN0170</t>
   </si>
   <si>
     <t>85R6VAV1020RGN91Y0</t>
   </si>
   <si>
-    <t>85R6VAV1020RGN0170</t>
-[...1 lines deleted...]
-  <si>
     <t>85R6VAV1020RGN017K</t>
   </si>
   <si>
     <t>85R6VAV1016RGN017K</t>
   </si>
   <si>
     <t>85R6VAV1016RGN0170</t>
   </si>
   <si>
+    <t>85R6VAAAB20RGN017K</t>
+  </si>
+  <si>
     <t>85R6VAAAB20RGN91YK</t>
   </si>
   <si>
-    <t>85R6VAAAB20RGN017K</t>
-[...1 lines deleted...]
-  <si>
     <t>85R6VAAAB20RGN0170</t>
   </si>
   <si>
     <t>85R6VAAAB20RGN91Y0</t>
   </si>
   <si>
     <t>85R6VAA1020RGN0170</t>
   </si>
   <si>
     <t>85R6VAA1020RGN91Y0</t>
   </si>
   <si>
     <t>85R6VAK1020RGN0110</t>
   </si>
   <si>
     <t>85R6VAA1020RGN017K</t>
   </si>
   <si>
     <t>85R6VAA1020RGN91YK</t>
   </si>
   <si>
     <t>85R6VAA1016RGN0110</t>
   </si>
   <si>
     <t>84R7VFM1020RGN91E0</t>
   </si>
   <si>
     <t>4.7μF</t>
   </si>
   <si>
     <t>550V</t>
   </si>
   <si>
     <t>84R7VBM1020RGN0110</t>
   </si>
   <si>
     <t>84R7VBM1020RGN01FP</t>
   </si>
   <si>
+    <t>84R7VBM1020RGN91FP</t>
+  </si>
+  <si>
+    <t>84R7VBM1020RGN01F0</t>
+  </si>
+  <si>
     <t>84R7VBM1020RGN91F0</t>
   </si>
   <si>
-    <t>84R7VBM1020RGN01F0</t>
-[...2 lines deleted...]
-    <t>84R7VBM1020RGN91FP</t>
+    <t>84R7VBM1016RGN01E0</t>
   </si>
   <si>
     <t>84R7VBM1016RGN0110</t>
   </si>
   <si>
-    <t>84R7VBM1016RGN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>84R7VBM1016RGN91E0</t>
   </si>
   <si>
     <t>84R7VBM1012RGN0110</t>
   </si>
   <si>
+    <t>84R7VBM1012RGN91EP</t>
+  </si>
+  <si>
+    <t>84R7VBM1012RGN91E0</t>
+  </si>
+  <si>
     <t>84R7VBM1012RGN91EC</t>
   </si>
   <si>
-    <t>84R7VBM1012RGN91EP</t>
-[...4 lines deleted...]
-  <si>
     <t>84R7VBM0820RGN91E0</t>
   </si>
   <si>
     <t>84R7VBM0816RGN0110</t>
   </si>
   <si>
     <t>84R7VBM0816RGN91E0</t>
   </si>
   <si>
+    <t>84R7VBM0814RGN0110</t>
+  </si>
+  <si>
     <t>84R7VBM0814RGN91E0</t>
   </si>
   <si>
-    <t>84R7VBM0814RGN0110</t>
+    <t>84R7VBM0812RGN011C</t>
+  </si>
+  <si>
+    <t>84R7VBM0812RGN5110</t>
+  </si>
+  <si>
+    <t>84R7VBM0812RGN91EC</t>
   </si>
   <si>
     <t>84R7VBM0812RGN91E0</t>
   </si>
   <si>
-    <t>84R7VBM0812RGN011C</t>
-[...5 lines deleted...]
-    <t>84R7VBM0812RGN91EC</t>
+    <t>84R7VAM1020RG10110</t>
   </si>
   <si>
     <t>84R7VAM1020RGN0150</t>
   </si>
   <si>
+    <t>84R7VAM1020RGN91E0</t>
+  </si>
+  <si>
+    <t>84R7VAM1020RGN0110</t>
+  </si>
+  <si>
     <t>84R7VAM1020RGN0170</t>
   </si>
   <si>
-    <t>84R7VAM1020RGN0110</t>
-[...5 lines deleted...]
-    <t>84R7VAM1020RG10110</t>
+    <t>84R7VAM1016RGN0110</t>
+  </si>
+  <si>
+    <t>84R7VAM1016RGN0170</t>
+  </si>
+  <si>
+    <t>84R7VAM1016RGN01FP</t>
   </si>
   <si>
     <t>84R7VAM1016RGN111C</t>
   </si>
   <si>
-    <t>84R7VAM1016RGN0110</t>
+    <t>84R7VAM1016RGN91EL</t>
   </si>
   <si>
     <t>84R7VAM1016RGN011L</t>
   </si>
   <si>
     <t>84R7VAM1016RGN01F0</t>
   </si>
   <si>
-    <t>84R7VAM1016RGN01FP</t>
-[...1 lines deleted...]
-  <si>
     <t>84R7VAM1016RGN1110</t>
   </si>
   <si>
     <t>84R7VAM1016RGN91E0</t>
   </si>
   <si>
-    <t>84R7VAM1016RGN91EL</t>
-[...4 lines deleted...]
-  <si>
     <t>84R7VAM1012RGN5110</t>
   </si>
   <si>
+    <t>84R7VAM1012RGN111P</t>
+  </si>
+  <si>
     <t>84R7VAM1012RGN1110</t>
   </si>
   <si>
-    <t>84R7VAM1012RGN111P</t>
-[...1 lines deleted...]
-  <si>
     <t>84R7VAM1012RGN91E0</t>
   </si>
   <si>
     <t>84R7VAM1012RGN0110</t>
   </si>
   <si>
     <t>84R7VAM1012RGN111C</t>
   </si>
   <si>
     <t>84R7VAM0816RGN0110</t>
   </si>
   <si>
+    <t>84R7VAM0812RGN91EP</t>
+  </si>
+  <si>
+    <t>84R7VAM0812RGN011C</t>
+  </si>
+  <si>
+    <t>84R7VAM0812RGN01SC</t>
+  </si>
+  <si>
+    <t>84R7VAM0812RGN011L</t>
+  </si>
+  <si>
+    <t>84R7VAM0812RGN5110</t>
+  </si>
+  <si>
+    <t>84R7VAM0812RGN511L</t>
+  </si>
+  <si>
+    <t>84R7VAM0812RGN91EC</t>
+  </si>
+  <si>
+    <t>84R7VAM0812RGN0110</t>
+  </si>
+  <si>
     <t>84R7VAM0812RGN511C</t>
   </si>
   <si>
-    <t>84R7VAM0812RGN5110</t>
-[...14 lines deleted...]
-    <t>84R7VAM0812RGN0110</t>
+    <t>84R7VAM0812RGN91E0</t>
   </si>
   <si>
     <t>84R7VAM0812RGN91EL</t>
   </si>
   <si>
-    <t>84R7VAM0812RGN91EP</t>
-[...7 lines deleted...]
-  <si>
     <t>84R7MFM1020RGN0110</t>
   </si>
   <si>
     <t>84R7MFM1016RGN0110</t>
   </si>
   <si>
     <t>84R7MFM0812RGN0110</t>
   </si>
   <si>
     <t>84R7MMM0814RGN91FF</t>
   </si>
   <si>
+    <t>84R7MDMAA12RGN0110</t>
+  </si>
+  <si>
+    <t>84R7MDMAA12RGN011L</t>
+  </si>
+  <si>
     <t>84R7MDMAA12RGN91E0</t>
   </si>
   <si>
-    <t>84R7MDMAA12RGN011L</t>
-[...1 lines deleted...]
-  <si>
     <t>84R7MDMAA12RGN011C</t>
   </si>
   <si>
-    <t>84R7MDMAA12RGN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>84R7MDMAA12RGN011Z</t>
   </si>
   <si>
     <t>84R7MDM1012RGN0110</t>
   </si>
   <si>
     <t>84R7MDM0812RGN5110</t>
   </si>
   <si>
+    <t>84R7MDM0812RGN91E0</t>
+  </si>
+  <si>
     <t>84R7MDM0812RGVR170</t>
   </si>
   <si>
-    <t>84R7MDM0812RGN91E0</t>
-[...1 lines deleted...]
-  <si>
     <t>84R7MDM0812RGN0110</t>
   </si>
   <si>
     <t>84R7MDM0812RGV8110</t>
   </si>
   <si>
     <t>84R7MDM0809RGN91E0</t>
   </si>
   <si>
     <t>84R7MCMAA12RGN91E0</t>
   </si>
   <si>
     <t>84R7MCM1012RGN0110</t>
   </si>
   <si>
     <t>84R7MCM0812RGN0110</t>
   </si>
   <si>
     <t>84R7MBM0812RGN0110</t>
   </si>
   <si>
     <t>84R7MBM0811RGN91F0</t>
   </si>
   <si>
     <t>Φ8×11mm</t>
   </si>
   <si>
     <t>0811</t>
   </si>
   <si>
+    <t>84R7VBV1020RGN0170</t>
+  </si>
+  <si>
+    <t>84R7VBV1020RGN91YC</t>
+  </si>
+  <si>
     <t>84R7VBV1020RGN91Y0</t>
   </si>
   <si>
-    <t>84R7VBV1020RGN91YC</t>
-[...2 lines deleted...]
-    <t>84R7VBV1020RGN0170</t>
+    <t>84R7VAV1020RGN017K</t>
+  </si>
+  <si>
+    <t>84R7VAV1020RGN91Y0</t>
+  </si>
+  <si>
+    <t>84R7VAV1020RGN0170</t>
+  </si>
+  <si>
+    <t>84R7VAV1020RGN0180</t>
   </si>
   <si>
     <t>84R7VAV1020RGN91YK</t>
   </si>
   <si>
-    <t>84R7VAV1020RGN0180</t>
-[...10 lines deleted...]
-  <si>
     <t>84R7VAV1016RGN017K</t>
   </si>
   <si>
     <t>84R7VAV1016RGN91YK</t>
   </si>
   <si>
     <t>84R7VAV1016RGN0170</t>
   </si>
   <si>
     <t>84R7VAV1016RGN91Y0</t>
   </si>
   <si>
+    <t>84R7VAV0816RGN0170</t>
+  </si>
+  <si>
+    <t>84R7VAV0816RGN91Y0</t>
+  </si>
+  <si>
     <t>84R7VAV0816RGN017K</t>
   </si>
   <si>
     <t>84R7VAV0816RGN91YK</t>
   </si>
   <si>
-    <t>84R7VAV0816RGN0170</t>
-[...2 lines deleted...]
-    <t>84R7VAV0816RGN91Y0</t>
+    <t>84R7VAV0812RGN017L</t>
   </si>
   <si>
     <t>84R7VAV0812RGN0170</t>
   </si>
   <si>
-    <t>84R7VAV0812RGN017L</t>
-[...1 lines deleted...]
-  <si>
     <t>84R7MFV1016RGN0110</t>
   </si>
   <si>
     <t>84R7MFV0812RGN0170</t>
   </si>
   <si>
+    <t>84R7MDVAA12RGN0110</t>
+  </si>
+  <si>
+    <t>84R7MDVAA12RGN011L</t>
+  </si>
+  <si>
     <t>84R7MDVAA12RGN011C</t>
   </si>
   <si>
-    <t>84R7MDVAA12RGN0110</t>
-[...4 lines deleted...]
-  <si>
     <t>84R7MDV0812RGN0170</t>
   </si>
   <si>
     <t>84R7MCVAA12RGN91S0</t>
   </si>
   <si>
+    <t>84R7VAA1020RGN0110</t>
+  </si>
+  <si>
     <t>84R7VAK1020RGN0170</t>
   </si>
   <si>
     <t>84R7VAK1020RGN0110</t>
   </si>
   <si>
-    <t>84R7VAA1020RGN0110</t>
+    <t>84R7VAA1016RGN0110</t>
   </si>
   <si>
     <t>84R7VAK1016RGN0110</t>
   </si>
   <si>
-    <t>84R7VAA1016RGN0110</t>
+    <t>84R7VAK0812RGN0110</t>
   </si>
   <si>
     <t>84R7VAK0812RGN91E0</t>
   </si>
   <si>
-    <t>84R7VAK0812RGN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>84R7MDKAA12RGN91E0</t>
   </si>
   <si>
     <t>84R0VAV1020RGN0170</t>
   </si>
   <si>
     <t>4.0μF</t>
   </si>
   <si>
+    <t>84R0VAV1020RGN91YK</t>
+  </si>
+  <si>
     <t>84R0VAV1020RGN91Y0</t>
   </si>
   <si>
-    <t>84R0VAV1020RGN91YK</t>
-[...1 lines deleted...]
-  <si>
     <t>83R9VBM0812RGN91EC</t>
   </si>
   <si>
     <t>3.9μF</t>
   </si>
   <si>
+    <t>83R9VBM0812RGN01S0</t>
+  </si>
+  <si>
     <t>83R9VBM0812RGN01SL</t>
   </si>
   <si>
-    <t>83R9VBM0812RGN01S0</t>
-[...1 lines deleted...]
-  <si>
     <t>83R9VAM1020RGN0110</t>
   </si>
   <si>
     <t>83R9VAM1020RGN91E0</t>
   </si>
   <si>
     <t>83R9VAM0812RGN01SC</t>
   </si>
   <si>
     <t>83R9VAM0812RGN01S0</t>
   </si>
   <si>
+    <t>83R9MDMAA12RGN91EA</t>
+  </si>
+  <si>
     <t>83R9MDMAA12RGN0110</t>
   </si>
   <si>
-    <t>83R9MDMAA12RGN91EA</t>
-[...1 lines deleted...]
-  <si>
     <t>83R3VCM0812RGN0110</t>
   </si>
   <si>
     <t>3.3μF</t>
   </si>
   <si>
+    <t>83R3VBM1020RGN0150</t>
+  </si>
+  <si>
+    <t>83R3VBM1020RGN01FP</t>
+  </si>
+  <si>
+    <t>83R3VBM1020RGN0110</t>
+  </si>
+  <si>
+    <t>83R3VBM1020RGN01F0</t>
+  </si>
+  <si>
     <t>83R3VBM1020RGN91F0</t>
   </si>
   <si>
-    <t>83R3VBM1020RGN01F0</t>
-[...10 lines deleted...]
-  <si>
     <t>83R3VBM1016RGN0110</t>
   </si>
   <si>
+    <t>83R3VBM1016RGN91E0</t>
+  </si>
+  <si>
     <t>83R3VBM1016RGN01E0</t>
   </si>
   <si>
-    <t>83R3VBM1016RGN91E0</t>
-[...1 lines deleted...]
-  <si>
     <t>83R3VBM0816RGN91E0</t>
   </si>
   <si>
     <t>83R3VBM0816RGN0110</t>
   </si>
   <si>
+    <t>83R3VBM0812RGN01S0</t>
+  </si>
+  <si>
+    <t>83R3VBM0812RGN0110</t>
+  </si>
+  <si>
+    <t>83R3VBM0812RGN91SL</t>
+  </si>
+  <si>
     <t>83R3VBM0812RGN91EL</t>
   </si>
   <si>
-    <t>83R3VBM0812RGN91SL</t>
-[...1 lines deleted...]
-  <si>
     <t>83R3VBM0812RGN91E0</t>
   </si>
   <si>
-    <t>83R3VBM0812RGN0110</t>
-[...4 lines deleted...]
-  <si>
     <t>83R3VBM0809RGN01SL</t>
   </si>
   <si>
     <t>83R3VBM0809RGN01SC</t>
   </si>
   <si>
     <t>83R3VAMAAO9RGN91EC</t>
   </si>
   <si>
     <t>AAO9</t>
   </si>
   <si>
     <t>83R3VAMAAO9RGN91E0</t>
   </si>
   <si>
+    <t>83R3VAMAA12RGN91E0</t>
+  </si>
+  <si>
     <t>83R3VAMAA12RGN91EC</t>
   </si>
   <si>
-    <t>83R3VAMAA12RGN91E0</t>
-[...1 lines deleted...]
-  <si>
     <t>83R3VAMAA09RGN91E0</t>
   </si>
   <si>
     <t>83R3VAM1020RGN0110</t>
   </si>
   <si>
+    <t>83R3VAM1016RGN0110</t>
+  </si>
+  <si>
+    <t>83R3VAM1016RGN0150</t>
+  </si>
+  <si>
+    <t>83R3VAM1016RGN0180</t>
+  </si>
+  <si>
+    <t>83R3VAM1016RGN01FP</t>
+  </si>
+  <si>
+    <t>83R3VAM1016RGN011P</t>
+  </si>
+  <si>
+    <t>83R3VAM1016RGN0170</t>
+  </si>
+  <si>
+    <t>83R3VAM1016RGN01F0</t>
+  </si>
+  <si>
     <t>83R3VAM1016RGN91E0</t>
   </si>
   <si>
-    <t>83R3VAM1016RGN01F0</t>
-[...17 lines deleted...]
-    <t>83R3VAM1016RGN01FP</t>
+    <t>83R3VAM1012RGN0110</t>
+  </si>
+  <si>
+    <t>83R3VAM1012RGN1110</t>
+  </si>
+  <si>
+    <t>83R3VAM1012RGN01E0</t>
+  </si>
+  <si>
+    <t>83R3VAM1012RGN91E0</t>
   </si>
   <si>
     <t>83R3VAM1012RGN111C</t>
   </si>
   <si>
-    <t>83R3VAM1012RGN91E0</t>
-[...10 lines deleted...]
-  <si>
     <t>83R3VAM0814RGN91E0</t>
   </si>
   <si>
+    <t>83R3VAM0812RGN41E0</t>
+  </si>
+  <si>
     <t>83R3VAM0812RGN91EP</t>
   </si>
   <si>
-    <t>83R3VAM0812RGN41E0</t>
+    <t>83R3VAM0812RGN011C</t>
+  </si>
+  <si>
+    <t>83R3VAM0812RGN91E0</t>
+  </si>
+  <si>
+    <t>83R3VAM0812RGN1110</t>
   </si>
   <si>
     <t>83R3VAM0812RGN91EL</t>
   </si>
   <si>
-    <t>83R3VAM0812RGN1110</t>
-[...7 lines deleted...]
-  <si>
     <t>83R3VAM0812RGN0110</t>
   </si>
   <si>
     <t>83R3MFM1016RGN0110</t>
   </si>
   <si>
     <t>83R3MFM1012RGN0110</t>
   </si>
   <si>
+    <t>83R3MFM0812RGN91E0</t>
+  </si>
+  <si>
     <t>83R3MFM0812RGN0110</t>
   </si>
   <si>
-    <t>83R3MFM0812RGN91E0</t>
+    <t>83R3MDMAA12RGN01SL</t>
   </si>
   <si>
     <t>83R3MDMAA12RGN01S0</t>
   </si>
   <si>
-    <t>83R3MDMAA12RGN01SL</t>
-[...1 lines deleted...]
-  <si>
     <t>83R3MDM0812RGN91E0</t>
   </si>
   <si>
     <t>83R3MDM0812RGN0110</t>
   </si>
   <si>
     <t>83R3MCMAA12RGN91E0</t>
   </si>
   <si>
     <t>83R3MBM0812RGN0110</t>
   </si>
   <si>
+    <t>83R3VBV1020RGN91Y0</t>
+  </si>
+  <si>
     <t>83R3VBV1020RGN91YK</t>
   </si>
   <si>
-    <t>83R3VBV1020RGN91Y0</t>
-[...1 lines deleted...]
-  <si>
     <t>83R3VBV1016RGN91Y0</t>
   </si>
   <si>
     <t>83R3VAV1020RGN91Y0</t>
   </si>
   <si>
+    <t>83R3VAV1016RGN017K</t>
+  </si>
+  <si>
     <t>83R3VAV1016RGN91Y0</t>
   </si>
   <si>
+    <t>83R3VAV1016RGN0170</t>
+  </si>
+  <si>
+    <t>83R3VAV1016RGN0180</t>
+  </si>
+  <si>
     <t>83R3VAV1016RGN91YK</t>
   </si>
   <si>
-    <t>83R3VAV1016RGN0180</t>
-[...5 lines deleted...]
-    <t>83R3VAV1016RGN0170</t>
+    <t>83R3VAV1012RGN0170</t>
+  </si>
+  <si>
+    <t>83R3VAV1012RGN91Y0</t>
+  </si>
+  <si>
+    <t>83R3VAV1012RGN017K</t>
   </si>
   <si>
     <t>83R3VAV1012RGN91YK</t>
   </si>
   <si>
-    <t>83R3VAV1012RGN0170</t>
-[...7 lines deleted...]
-  <si>
     <t>83R3VAV0816RGN0170</t>
   </si>
   <si>
     <t>83R3VAV0816RGN017K</t>
   </si>
   <si>
+    <t>83R3VAV0812RGN0170</t>
+  </si>
+  <si>
     <t>83R3VAV0812RGN017K</t>
   </si>
   <si>
-    <t>83R3VAV0812RGN0170</t>
-[...1 lines deleted...]
-  <si>
     <t>83R3MDV0812RGN0170</t>
   </si>
   <si>
+    <t>83R3VAA1016RGN0110</t>
+  </si>
+  <si>
+    <t>83R3VAA1016RGN91YK</t>
+  </si>
+  <si>
+    <t>83R3VAK1016RGN0170</t>
+  </si>
+  <si>
     <t>83R3VAA1016RGN91Y0</t>
   </si>
   <si>
-    <t>83R3VAK1016RGN0170</t>
-[...7 lines deleted...]
-  <si>
     <t>83R3VAK1016RGN0110</t>
   </si>
   <si>
     <t>83R3VAA1012RGN0110</t>
   </si>
   <si>
     <t>82R8VBM1016RGN01E0</t>
   </si>
   <si>
     <t>2.8μF</t>
   </si>
   <si>
     <t>82R8VAM1016RGN0110</t>
   </si>
   <si>
     <t>82R8VBV1016RGN91Y0</t>
   </si>
   <si>
     <t>82R8VBV1016RGN91YK</t>
   </si>
   <si>
+    <t>82R8VAV1016RGN0170</t>
+  </si>
+  <si>
     <t>82R8VAV1016RGN91Y0</t>
   </si>
   <si>
     <t>82R8VAV1016RGN017K</t>
   </si>
   <si>
-    <t>82R8VAV1016RGN0170</t>
+    <t>82R8VAV0816RGN0170</t>
+  </si>
+  <si>
+    <t>82R8VAV0816RGN91Y0</t>
   </si>
   <si>
     <t>82R8VAV0816RGN017K</t>
   </si>
   <si>
-    <t>82R8VAV0816RGN91Y0</t>
-[...4 lines deleted...]
-  <si>
     <t>82R8VAV0816RGN91YK</t>
   </si>
   <si>
     <t>82R8VAV0812RGN0170</t>
   </si>
   <si>
     <t>82R8VAV0812RGN91Y0</t>
   </si>
   <si>
+    <t>82R8VAV0812RGN017K</t>
+  </si>
+  <si>
     <t>82R8VAV0812RGN91YK</t>
   </si>
   <si>
-    <t>82R8VAV0812RGN017K</t>
-[...1 lines deleted...]
-  <si>
     <t>82R8VAK1016RGN0110</t>
   </si>
   <si>
     <t>82R7VBM1020RGN01F0</t>
   </si>
   <si>
     <t>2.7μF</t>
   </si>
   <si>
     <t>82R7VBM1016RGN01F0</t>
   </si>
   <si>
     <t>82R7VBM0809RGN01SC</t>
   </si>
   <si>
     <t>82R7VBM0809RGN01SL</t>
   </si>
   <si>
     <t>82R7VAMAA12RGN91EA</t>
   </si>
   <si>
     <t>82R7VAMAA12RGN91E0</t>
   </si>
   <si>
     <t>82R7VAM1016RGN91E0</t>
   </si>
   <si>
     <t>82R7VAM1016RGN0110</t>
   </si>
   <si>
     <t>82R7VAM0816RGN91E0</t>
   </si>
   <si>
     <t>82R7VAM0812RGN0110</t>
   </si>
   <si>
     <t>82R7MDM0812RGN0110</t>
   </si>
   <si>
+    <t>82R7VAV1016RGN0170</t>
+  </si>
+  <si>
     <t>82R7VAV1016RGN0110</t>
   </si>
   <si>
-    <t>82R7VAV1016RGN0170</t>
-[...1 lines deleted...]
-  <si>
     <t>82R2VBM1020RGN01F0</t>
   </si>
   <si>
     <t>2.2μF</t>
   </si>
   <si>
+    <t>82R2VBM1016RGN01E0</t>
+  </si>
+  <si>
     <t>82R2VBM1016RGN0110</t>
   </si>
   <si>
-    <t>82R2VBM1016RGN01E0</t>
+    <t>82R2VBM0812RGN5110</t>
+  </si>
+  <si>
+    <t>82R2VBM0812RGN0110</t>
   </si>
   <si>
     <t>82R2VBM0812RGN91E0</t>
   </si>
   <si>
-    <t>82R2VBM0812RGN0110</t>
-[...4 lines deleted...]
-  <si>
     <t>82R2VAMAA14RGN0110</t>
   </si>
   <si>
     <t>Φ6.3×14mm</t>
   </si>
   <si>
     <t>AA14</t>
   </si>
   <si>
+    <t>82R2VAMAA12RGN511C</t>
+  </si>
+  <si>
+    <t>82R2VAMAA12RGN011L</t>
+  </si>
+  <si>
+    <t>82R2VAMAA12RGN011C</t>
+  </si>
+  <si>
+    <t>82R2VAMAA12RGN0110</t>
+  </si>
+  <si>
+    <t>82R2VAMAA12RGN91E0</t>
+  </si>
+  <si>
     <t>82R2VAMAA12RGN91EL</t>
   </si>
   <si>
-    <t>82R2VAMAA12RGN511C</t>
-[...10 lines deleted...]
-  <si>
     <t>82R2VAMAA12RGN5110</t>
   </si>
   <si>
     <t>82R2VAMAA12RGN91EC</t>
   </si>
   <si>
-    <t>82R2VAMAA12RGN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>82R2VAMAA09RGN91E0</t>
   </si>
   <si>
     <t>82R2VAM1016RGN0170</t>
   </si>
   <si>
+    <t>82R2VAM1016RGN91E0</t>
+  </si>
+  <si>
+    <t>82R2VAM1016RGN0110</t>
+  </si>
+  <si>
+    <t>82R2VAM1016RGN0180</t>
+  </si>
+  <si>
     <t>82R2VAM1016RGN91Y0</t>
   </si>
   <si>
-    <t>82R2VAM1016RGN0180</t>
-[...7 lines deleted...]
-  <si>
     <t>82R2VAM1012RGN0110</t>
   </si>
   <si>
     <t>82R2VAM1012RGN0170</t>
   </si>
   <si>
     <t>82R2VAM0816RGN0110</t>
   </si>
   <si>
     <t>82R2VAM0816RGN91E0</t>
   </si>
   <si>
     <t>82R2VAM0814RGN91E0</t>
   </si>
   <si>
+    <t>82R2VAM0812RGN011C</t>
+  </si>
+  <si>
+    <t>82R2VAM0812RGN5110</t>
+  </si>
+  <si>
+    <t>82R2VAM0812RGN91EC</t>
+  </si>
+  <si>
     <t>82R2VAM0812RGN0110</t>
   </si>
   <si>
     <t>82R2VAM0812RGN91E0</t>
   </si>
   <si>
-    <t>82R2VAM0812RGN91EC</t>
-[...7 lines deleted...]
-  <si>
     <t>82R2VAM0810RGN91E0</t>
   </si>
   <si>
     <t>82R2MFM0812RGN0110</t>
   </si>
   <si>
+    <t>82R2MDMAA12RGN91E0</t>
+  </si>
+  <si>
     <t>82R2MDMAA12RGN0110</t>
   </si>
   <si>
-    <t>82R2MDMAA12RGN91E0</t>
-[...1 lines deleted...]
-  <si>
     <t>82R2MDMAA10RGND1SM</t>
   </si>
   <si>
     <t>Φ6.3×10mm</t>
   </si>
   <si>
     <t>AA10</t>
   </si>
   <si>
+    <t>82R2MDMAA09RGN91SC</t>
+  </si>
+  <si>
+    <t>82R2MDMAA09RGN91S0</t>
+  </si>
+  <si>
     <t>82R2MDMAA09RGN91E0</t>
   </si>
   <si>
-    <t>82R2MDMAA09RGN91S0</t>
-[...4 lines deleted...]
-  <si>
     <t>82R2MDMAA09RGN91EA</t>
   </si>
   <si>
     <t>82R2MDMAA07RGN91E0</t>
   </si>
   <si>
     <t>Φ6.3×7mm</t>
   </si>
   <si>
     <t>AA07</t>
   </si>
   <si>
     <t>82R2MDMAA07RGN91EL</t>
   </si>
   <si>
     <t>82R2MDM0812RGN0110</t>
   </si>
   <si>
     <t>82R2MCMAA12RGN91E0</t>
   </si>
   <si>
     <t>82R2MCMAA11RGN0110</t>
   </si>
   <si>
     <t>82R2VAVAA12RGN017C</t>
   </si>
   <si>
+    <t>82R2VAV1016RGN0170</t>
+  </si>
+  <si>
+    <t>82R2VAV1016RGN0180</t>
+  </si>
+  <si>
     <t>82R2VAV1016RGN91YK</t>
   </si>
   <si>
-    <t>82R2VAV1016RGN0180</t>
-[...4 lines deleted...]
-  <si>
     <t>82R2VAV1016RGN91Y0</t>
   </si>
   <si>
     <t>82R2VAV0816RGN0170</t>
   </si>
   <si>
+    <t>82R2VAV0812RGN91Y0</t>
+  </si>
+  <si>
+    <t>82R2VAV0812RGN0170</t>
+  </si>
+  <si>
+    <t>82R2VAV0812RGN91YK</t>
+  </si>
+  <si>
     <t>82R2VAV0812RGN017K</t>
   </si>
   <si>
-    <t>82R2VAV0812RGN91Y0</t>
-[...7 lines deleted...]
-  <si>
     <t>82R2MCVAA12RGN91S0</t>
   </si>
   <si>
     <t>82R2VAKAA12RGN91E0</t>
   </si>
   <si>
     <t>82R2VAK1016RGN0110</t>
   </si>
   <si>
+    <t>82R2VAA1012RGN0110</t>
+  </si>
+  <si>
     <t>82R2VAK1012RGN0110</t>
   </si>
   <si>
-    <t>82R2VAA1012RGN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>82R2VAK0816RGN0110</t>
   </si>
   <si>
     <t>82R2VAK0812RGN91E0</t>
   </si>
   <si>
+    <t>81R8VBM1012RGN01E0</t>
+  </si>
+  <si>
+    <t>1.8μF</t>
+  </si>
+  <si>
     <t>81R8VBM1012RGN91E0</t>
   </si>
   <si>
-    <t>1.8μF</t>
-[...4 lines deleted...]
-  <si>
     <t>81R8VAM1016RGN0110</t>
   </si>
   <si>
     <t>81R8VAM0816RGN91E0</t>
   </si>
   <si>
     <t>81R8VAM0812RGN0110</t>
   </si>
   <si>
+    <t>81R8VAV1016RGN0170</t>
+  </si>
+  <si>
+    <t>81R8VAV1016RGN91Y0</t>
+  </si>
+  <si>
     <t>81R8VAV1016RGN017K</t>
   </si>
   <si>
-    <t>81R8VAV1016RGN0170</t>
-[...4 lines deleted...]
-  <si>
     <t>81R8VAV1016RGN91YK</t>
   </si>
   <si>
     <t>81R8VAV0816RGN017K</t>
   </si>
   <si>
     <t>81R8VAV0816RGN0170</t>
   </si>
   <si>
     <t>81R8VAV0812RGN017K</t>
   </si>
   <si>
     <t>81R8VAV0812RGN91YK</t>
   </si>
   <si>
+    <t>81R8VAV0812RGN0170</t>
+  </si>
+  <si>
     <t>81R8VAV0812RGN91Y0</t>
   </si>
   <si>
-    <t>81R8VAV0812RGN0170</t>
-[...1 lines deleted...]
-  <si>
     <t>81R5VBM1012RGN01E0</t>
   </si>
   <si>
     <t>1.5μF</t>
   </si>
   <si>
+    <t>81R5VAMAA09RGN01SC</t>
+  </si>
+  <si>
+    <t>81R5VAMAA09RGN01S0</t>
+  </si>
+  <si>
     <t>81R5VAMAA09RGN01SL</t>
   </si>
   <si>
-    <t>81R5VAMAA09RGN01S0</t>
-[...4 lines deleted...]
-  <si>
     <t>81R5VAM1012RGN0110</t>
   </si>
   <si>
+    <t>81R5VAM0816RGN0110</t>
+  </si>
+  <si>
     <t>81R5VAM0816RGN91E0</t>
   </si>
   <si>
-    <t>81R5VAM0816RGN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>81R5VAM0814RGN0110</t>
   </si>
   <si>
     <t>81R5VAM0812RGN0110</t>
   </si>
   <si>
     <t>81R5VAV1016RGN0170</t>
   </si>
   <si>
     <t>81R5VAV0816RGN0170</t>
   </si>
   <si>
     <t>81R5VAV0812RGN0170</t>
   </si>
   <si>
     <t>81R5VAV0812RGN017K</t>
   </si>
   <si>
     <t>81R5VAK1012RGN0110</t>
   </si>
   <si>
     <t>81R2VAV0812RGN0170</t>
   </si>
   <si>
     <t>1.2μF</t>
   </si>
   <si>
     <t>81R2VAV0812RGN91YK</t>
   </si>
   <si>
     <t>81R2VAV0812RGN91Y0</t>
   </si>
   <si>
     <t>81R0VBMAA09RGN91E0</t>
   </si>
   <si>
     <t>1.0μF</t>
   </si>
   <si>
     <t>81R0VBM0812RGN91E0</t>
   </si>
   <si>
+    <t>81R0VBM0812RGN0110</t>
+  </si>
+  <si>
+    <t>81R0VBM0812RGN01E0</t>
+  </si>
+  <si>
     <t>81R0VBM0812RGN011L</t>
   </si>
   <si>
-    <t>81R0VBM0812RGN01E0</t>
-[...2 lines deleted...]
-    <t>81R0VBM0812RGN0110</t>
+    <t>81R0VAMAA12RGN011L</t>
+  </si>
+  <si>
+    <t>81R0VAMAA12RGN01SC</t>
+  </si>
+  <si>
+    <t>81R0VAMAA12RGN01S0</t>
+  </si>
+  <si>
+    <t>81R0VAMAA12RGN01SL</t>
   </si>
   <si>
     <t>81R0VAMAA12RGN91E0</t>
   </si>
   <si>
-    <t>81R0VAMAA12RGN011L</t>
-[...8 lines deleted...]
-    <t>81R0VAMAA12RGN01SL</t>
+    <t>81R0VAMAA12RGN0110</t>
+  </si>
+  <si>
+    <t>81R0VAMAA12RGN5110</t>
+  </si>
+  <si>
+    <t>81R0VAMAA12RGN011C</t>
   </si>
   <si>
     <t>81R0VAMAA12RGN91EC</t>
   </si>
   <si>
-    <t>81R0VAMAA12RGN011C</t>
-[...5 lines deleted...]
-    <t>81R0VAMAA12RGN0110</t>
+    <t>81R0VAMAA09RGN91E0</t>
   </si>
   <si>
     <t>81R0VAMAA09RGN91EC</t>
   </si>
   <si>
     <t>81R0VAMAA09RGN91EA</t>
   </si>
   <si>
     <t>81R0VAMAA09RGN0110</t>
   </si>
   <si>
-    <t>81R0VAMAA09RGN91E0</t>
-[...1 lines deleted...]
-  <si>
     <t>81R0VAMAA09RGN01S0</t>
   </si>
   <si>
     <t>81R0VAM1012RGN0110</t>
   </si>
   <si>
+    <t>81R0VAM0812RGN91E0</t>
+  </si>
+  <si>
+    <t>81R0VAM0812RGN0110</t>
+  </si>
+  <si>
     <t>81R0VAM0812RGN0150</t>
   </si>
   <si>
-    <t>81R0VAM0812RGN0110</t>
-[...4 lines deleted...]
-  <si>
     <t>81R0MFM0812RGN0110</t>
   </si>
   <si>
+    <t>81R0MDMAA12RGN011A</t>
+  </si>
+  <si>
     <t>81R0MDMAA12RGN0110</t>
   </si>
   <si>
-    <t>81R0MDMAA12RGN011A</t>
+    <t>81R0VAV0812RGN017C</t>
+  </si>
+  <si>
+    <t>81R0VAV0812RGN91Y0</t>
+  </si>
+  <si>
+    <t>81R0VAV0812RGN0170</t>
+  </si>
+  <si>
+    <t>81R0VAV0812RGN017K</t>
   </si>
   <si>
     <t>81R0VAV0812RGN91YK</t>
-  </si>
-[...10 lines deleted...]
-    <t>81R0VAV0812RGN017K</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>