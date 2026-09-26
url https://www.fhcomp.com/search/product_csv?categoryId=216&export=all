--- v2 (2026-08-12)
+++ v3 (2026-09-26)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4272" uniqueCount="686">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4279" uniqueCount="687">
   <si>
     <t>型号</t>
   </si>
   <si>
     <t>容量（F）</t>
   </si>
   <si>
     <t>容量误差范围</t>
   </si>
   <si>
     <t>尺寸</t>
   </si>
   <si>
     <t>适用温度范围</t>
   </si>
   <si>
     <t>电压（V）</t>
   </si>
   <si>
     <t>应用场景</t>
   </si>
   <si>
     <t>生产状态</t>
   </si>
   <si>
@@ -1681,50 +1681,53 @@
     <t>FH7R5Z105V-H0820PB-</t>
   </si>
   <si>
     <t>FH6R0Z105V-H0816PA-</t>
   </si>
   <si>
     <t>FH6R0Z105V-H0816PB-</t>
   </si>
   <si>
     <t>FH6R0Z105V-H0813PB-</t>
   </si>
   <si>
     <t>FH6R0Z105V-H0813PA-</t>
   </si>
   <si>
     <t>FH5R5Z105V-H0816PA-</t>
   </si>
   <si>
     <t>FH5R5Z105V-H0816PB-</t>
   </si>
   <si>
     <t>FH5R5Z105V-H0813PB-</t>
   </si>
   <si>
     <t>FH5R5Z105V-H0813PA-</t>
+  </si>
+  <si>
+    <t>FH5R5Z105X-H0813PA-WJ</t>
   </si>
   <si>
     <t>FH7R5Z684T-H0816PA-</t>
   </si>
   <si>
     <t>680mF</t>
   </si>
   <si>
     <t>FH7R5Z684T-H0816PB-</t>
   </si>
   <si>
     <t>FH7R5Z684S-H0816PB-</t>
   </si>
   <si>
     <t>FH7R5Z684S-H0816PA-</t>
   </si>
   <si>
     <t>FH7R5Z684X-H0816PB-</t>
   </si>
   <si>
     <t>FH7R5Z684X-H0816PA-</t>
   </si>
   <si>
     <t>FH7R5Z684M-H0816PB-</t>
   </si>
@@ -2403,51 +2406,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M588"/>
+  <dimension ref="A1:M589"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -14999,3210 +15002,3236 @@
       </c>
       <c r="C471" t="s">
         <v>40</v>
       </c>
       <c r="D471" t="s">
         <v>492</v>
       </c>
       <c r="E471" t="s">
         <v>17</v>
       </c>
       <c r="F471" t="s">
         <v>22</v>
       </c>
       <c r="L471">
         <v>0</v>
       </c>
       <c r="M471" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="472" spans="1:13">
       <c r="A472" t="s">
         <v>557</v>
       </c>
       <c r="B472" t="s">
-        <v>558</v>
+        <v>486</v>
       </c>
       <c r="C472" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="D472" t="s">
-        <v>422</v>
+        <v>492</v>
       </c>
       <c r="E472" t="s">
         <v>17</v>
       </c>
       <c r="F472" t="s">
-        <v>487</v>
+        <v>22</v>
       </c>
       <c r="L472">
         <v>0</v>
       </c>
       <c r="M472" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="473" spans="1:13">
       <c r="A473" t="s">
+        <v>558</v>
+      </c>
+      <c r="B473" t="s">
         <v>559</v>
-      </c>
-[...1 lines deleted...]
-        <v>558</v>
       </c>
       <c r="C473" t="s">
         <v>15</v>
       </c>
       <c r="D473" t="s">
         <v>422</v>
       </c>
       <c r="E473" t="s">
         <v>17</v>
       </c>
       <c r="F473" t="s">
         <v>487</v>
       </c>
       <c r="L473">
         <v>0</v>
       </c>
       <c r="M473" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="474" spans="1:13">
       <c r="A474" t="s">
         <v>560</v>
       </c>
       <c r="B474" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="C474" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="D474" t="s">
         <v>422</v>
       </c>
       <c r="E474" t="s">
         <v>17</v>
       </c>
       <c r="F474" t="s">
         <v>487</v>
       </c>
       <c r="L474">
         <v>0</v>
       </c>
       <c r="M474" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="475" spans="1:13">
       <c r="A475" t="s">
         <v>561</v>
       </c>
       <c r="B475" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="C475" t="s">
         <v>25</v>
       </c>
       <c r="D475" t="s">
         <v>422</v>
       </c>
       <c r="E475" t="s">
         <v>17</v>
       </c>
       <c r="F475" t="s">
         <v>487</v>
       </c>
       <c r="L475">
         <v>0</v>
       </c>
       <c r="M475" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="476" spans="1:13">
       <c r="A476" t="s">
         <v>562</v>
       </c>
       <c r="B476" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="C476" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D476" t="s">
         <v>422</v>
       </c>
       <c r="E476" t="s">
         <v>17</v>
       </c>
       <c r="F476" t="s">
         <v>487</v>
       </c>
       <c r="L476">
         <v>0</v>
       </c>
       <c r="M476" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="477" spans="1:13">
       <c r="A477" t="s">
         <v>563</v>
       </c>
       <c r="B477" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="C477" t="s">
         <v>30</v>
       </c>
       <c r="D477" t="s">
         <v>422</v>
       </c>
       <c r="E477" t="s">
         <v>17</v>
       </c>
       <c r="F477" t="s">
         <v>487</v>
       </c>
       <c r="L477">
         <v>0</v>
       </c>
       <c r="M477" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="478" spans="1:13">
       <c r="A478" t="s">
         <v>564</v>
       </c>
       <c r="B478" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="C478" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D478" t="s">
         <v>422</v>
       </c>
       <c r="E478" t="s">
         <v>17</v>
       </c>
       <c r="F478" t="s">
         <v>487</v>
       </c>
       <c r="L478">
         <v>0</v>
       </c>
       <c r="M478" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="479" spans="1:13">
       <c r="A479" t="s">
         <v>565</v>
       </c>
       <c r="B479" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="C479" t="s">
         <v>35</v>
       </c>
       <c r="D479" t="s">
         <v>422</v>
       </c>
       <c r="E479" t="s">
         <v>17</v>
       </c>
       <c r="F479" t="s">
         <v>487</v>
       </c>
       <c r="L479">
         <v>0</v>
       </c>
       <c r="M479" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="480" spans="1:13">
       <c r="A480" t="s">
         <v>566</v>
       </c>
       <c r="B480" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="C480" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="D480" t="s">
         <v>422</v>
       </c>
       <c r="E480" t="s">
         <v>17</v>
       </c>
       <c r="F480" t="s">
         <v>487</v>
       </c>
       <c r="L480">
         <v>0</v>
       </c>
       <c r="M480" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="481" spans="1:13">
       <c r="A481" t="s">
         <v>567</v>
       </c>
       <c r="B481" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="C481" t="s">
         <v>40</v>
       </c>
       <c r="D481" t="s">
         <v>422</v>
       </c>
       <c r="E481" t="s">
         <v>17</v>
       </c>
       <c r="F481" t="s">
         <v>487</v>
       </c>
       <c r="L481">
         <v>0</v>
       </c>
       <c r="M481" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="482" spans="1:13">
       <c r="A482" t="s">
         <v>568</v>
       </c>
       <c r="B482" t="s">
-        <v>569</v>
+        <v>559</v>
       </c>
       <c r="C482" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="D482" t="s">
-        <v>492</v>
+        <v>422</v>
       </c>
       <c r="E482" t="s">
         <v>17</v>
       </c>
       <c r="F482" t="s">
-        <v>22</v>
+        <v>487</v>
       </c>
       <c r="L482">
         <v>0</v>
       </c>
       <c r="M482" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="483" spans="1:13">
       <c r="A483" t="s">
+        <v>569</v>
+      </c>
+      <c r="B483" t="s">
         <v>570</v>
       </c>
-      <c r="B483" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C483" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D483" t="s">
         <v>492</v>
       </c>
       <c r="E483" t="s">
         <v>17</v>
       </c>
       <c r="F483" t="s">
         <v>22</v>
       </c>
       <c r="L483">
         <v>0</v>
       </c>
       <c r="M483" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="484" spans="1:13">
       <c r="A484" t="s">
         <v>571</v>
       </c>
       <c r="B484" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="C484" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D484" t="s">
-        <v>531</v>
+        <v>492</v>
       </c>
       <c r="E484" t="s">
         <v>17</v>
       </c>
       <c r="F484" t="s">
         <v>22</v>
-      </c>
-[...7 lines deleted...]
-        <v>533</v>
       </c>
       <c r="L484">
         <v>0</v>
       </c>
       <c r="M484" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="485" spans="1:13">
       <c r="A485" t="s">
         <v>572</v>
       </c>
       <c r="B485" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="C485" t="s">
         <v>35</v>
       </c>
       <c r="D485" t="s">
         <v>531</v>
       </c>
       <c r="E485" t="s">
         <v>17</v>
       </c>
       <c r="F485" t="s">
         <v>22</v>
       </c>
       <c r="I485" t="s">
         <v>532</v>
       </c>
       <c r="J485" t="s">
         <v>416</v>
       </c>
       <c r="K485" t="s">
         <v>533</v>
       </c>
       <c r="L485">
         <v>0</v>
       </c>
       <c r="M485" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="486" spans="1:13">
       <c r="A486" t="s">
         <v>573</v>
       </c>
       <c r="B486" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="C486" t="s">
         <v>35</v>
       </c>
       <c r="D486" t="s">
-        <v>574</v>
+        <v>531</v>
       </c>
       <c r="E486" t="s">
         <v>17</v>
       </c>
       <c r="F486" t="s">
         <v>22</v>
       </c>
       <c r="I486" t="s">
-        <v>575</v>
+        <v>532</v>
       </c>
       <c r="J486" t="s">
-        <v>576</v>
+        <v>416</v>
       </c>
       <c r="K486" t="s">
-        <v>577</v>
+        <v>533</v>
       </c>
       <c r="L486">
         <v>0</v>
       </c>
       <c r="M486" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="487" spans="1:13">
       <c r="A487" t="s">
+        <v>574</v>
+      </c>
+      <c r="B487" t="s">
+        <v>570</v>
+      </c>
+      <c r="C487" t="s">
+        <v>35</v>
+      </c>
+      <c r="D487" t="s">
+        <v>575</v>
+      </c>
+      <c r="E487" t="s">
+        <v>17</v>
+      </c>
+      <c r="F487" t="s">
+        <v>22</v>
+      </c>
+      <c r="I487" t="s">
+        <v>576</v>
+      </c>
+      <c r="J487" t="s">
+        <v>577</v>
+      </c>
+      <c r="K487" t="s">
         <v>578</v>
-      </c>
-[...13 lines deleted...]
-        <v>22</v>
       </c>
       <c r="L487">
         <v>0</v>
       </c>
       <c r="M487" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="488" spans="1:13">
       <c r="A488" t="s">
         <v>579</v>
       </c>
       <c r="B488" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="C488" t="s">
         <v>35</v>
       </c>
       <c r="D488" t="s">
         <v>492</v>
       </c>
       <c r="E488" t="s">
         <v>17</v>
       </c>
       <c r="F488" t="s">
         <v>22</v>
       </c>
       <c r="L488">
         <v>0</v>
       </c>
       <c r="M488" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="489" spans="1:13">
       <c r="A489" t="s">
         <v>580</v>
       </c>
       <c r="B489" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="C489" t="s">
         <v>35</v>
       </c>
       <c r="D489" t="s">
         <v>492</v>
       </c>
       <c r="E489" t="s">
         <v>17</v>
       </c>
       <c r="F489" t="s">
         <v>22</v>
       </c>
       <c r="L489">
         <v>0</v>
       </c>
       <c r="M489" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="490" spans="1:13">
       <c r="A490" t="s">
         <v>581</v>
       </c>
       <c r="B490" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="C490" t="s">
         <v>35</v>
       </c>
       <c r="D490" t="s">
-        <v>582</v>
+        <v>492</v>
       </c>
       <c r="E490" t="s">
         <v>17</v>
       </c>
       <c r="F490" t="s">
         <v>22</v>
-      </c>
-[...7 lines deleted...]
-        <v>577</v>
       </c>
       <c r="L490">
         <v>0</v>
       </c>
       <c r="M490" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="491" spans="1:13">
       <c r="A491" t="s">
+        <v>582</v>
+      </c>
+      <c r="B491" t="s">
+        <v>570</v>
+      </c>
+      <c r="C491" t="s">
+        <v>35</v>
+      </c>
+      <c r="D491" t="s">
         <v>583</v>
       </c>
-      <c r="B491" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E491" t="s">
         <v>17</v>
       </c>
       <c r="F491" t="s">
         <v>22</v>
+      </c>
+      <c r="I491" t="s">
+        <v>576</v>
+      </c>
+      <c r="J491" t="s">
+        <v>577</v>
+      </c>
+      <c r="K491" t="s">
+        <v>578</v>
       </c>
       <c r="L491">
         <v>0</v>
       </c>
       <c r="M491" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="492" spans="1:13">
       <c r="A492" t="s">
         <v>584</v>
       </c>
       <c r="B492" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="C492" t="s">
         <v>35</v>
       </c>
       <c r="D492" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E492" t="s">
         <v>17</v>
       </c>
       <c r="F492" t="s">
         <v>22</v>
       </c>
       <c r="L492">
         <v>0</v>
       </c>
       <c r="M492" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="493" spans="1:13">
       <c r="A493" t="s">
         <v>585</v>
       </c>
       <c r="B493" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="C493" t="s">
         <v>35</v>
       </c>
       <c r="D493" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E493" t="s">
         <v>17</v>
       </c>
       <c r="F493" t="s">
         <v>22</v>
       </c>
       <c r="L493">
         <v>0</v>
       </c>
       <c r="M493" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="494" spans="1:13">
       <c r="A494" t="s">
         <v>586</v>
       </c>
       <c r="B494" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="C494" t="s">
         <v>35</v>
       </c>
       <c r="D494" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E494" t="s">
         <v>17</v>
       </c>
       <c r="F494" t="s">
         <v>22</v>
       </c>
       <c r="L494">
         <v>0</v>
       </c>
       <c r="M494" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="495" spans="1:13">
       <c r="A495" t="s">
         <v>587</v>
       </c>
       <c r="B495" t="s">
-        <v>588</v>
+        <v>570</v>
       </c>
       <c r="C495" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
       <c r="D495" t="s">
-        <v>422</v>
+        <v>583</v>
       </c>
       <c r="E495" t="s">
         <v>17</v>
       </c>
       <c r="F495" t="s">
-        <v>487</v>
+        <v>22</v>
       </c>
       <c r="L495">
         <v>0</v>
       </c>
       <c r="M495" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="496" spans="1:13">
       <c r="A496" t="s">
+        <v>588</v>
+      </c>
+      <c r="B496" t="s">
         <v>589</v>
-      </c>
-[...1 lines deleted...]
-        <v>588</v>
       </c>
       <c r="C496" t="s">
         <v>15</v>
       </c>
       <c r="D496" t="s">
         <v>422</v>
       </c>
       <c r="E496" t="s">
         <v>17</v>
       </c>
       <c r="F496" t="s">
         <v>487</v>
       </c>
       <c r="L496">
         <v>0</v>
       </c>
       <c r="M496" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="497" spans="1:13">
       <c r="A497" t="s">
         <v>590</v>
       </c>
       <c r="B497" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C497" t="s">
         <v>15</v>
       </c>
       <c r="D497" t="s">
-        <v>492</v>
+        <v>422</v>
       </c>
       <c r="E497" t="s">
         <v>17</v>
       </c>
       <c r="F497" t="s">
-        <v>18</v>
+        <v>487</v>
       </c>
       <c r="L497">
         <v>0</v>
       </c>
       <c r="M497" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="498" spans="1:13">
       <c r="A498" t="s">
         <v>591</v>
       </c>
       <c r="B498" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C498" t="s">
         <v>15</v>
       </c>
       <c r="D498" t="s">
         <v>492</v>
       </c>
       <c r="E498" t="s">
         <v>17</v>
       </c>
       <c r="F498" t="s">
         <v>18</v>
       </c>
       <c r="L498">
         <v>0</v>
       </c>
       <c r="M498" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="499" spans="1:13">
       <c r="A499" t="s">
         <v>592</v>
       </c>
       <c r="B499" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C499" t="s">
         <v>15</v>
       </c>
       <c r="D499" t="s">
-        <v>582</v>
+        <v>492</v>
       </c>
       <c r="E499" t="s">
         <v>17</v>
       </c>
       <c r="F499" t="s">
         <v>18</v>
       </c>
       <c r="L499">
         <v>0</v>
       </c>
       <c r="M499" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="500" spans="1:13">
       <c r="A500" t="s">
         <v>593</v>
       </c>
       <c r="B500" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C500" t="s">
         <v>15</v>
       </c>
       <c r="D500" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E500" t="s">
         <v>17</v>
       </c>
       <c r="F500" t="s">
         <v>18</v>
       </c>
       <c r="L500">
         <v>0</v>
       </c>
       <c r="M500" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="501" spans="1:13">
       <c r="A501" t="s">
         <v>594</v>
       </c>
       <c r="B501" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C501" t="s">
         <v>15</v>
       </c>
       <c r="D501" t="s">
-        <v>492</v>
+        <v>583</v>
       </c>
       <c r="E501" t="s">
         <v>17</v>
       </c>
       <c r="F501" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L501">
         <v>0</v>
       </c>
       <c r="M501" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="502" spans="1:13">
       <c r="A502" t="s">
         <v>595</v>
       </c>
       <c r="B502" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C502" t="s">
         <v>15</v>
       </c>
       <c r="D502" t="s">
         <v>492</v>
       </c>
       <c r="E502" t="s">
         <v>17</v>
       </c>
       <c r="F502" t="s">
         <v>22</v>
       </c>
       <c r="L502">
         <v>0</v>
       </c>
       <c r="M502" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="503" spans="1:13">
       <c r="A503" t="s">
         <v>596</v>
       </c>
       <c r="B503" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C503" t="s">
         <v>15</v>
       </c>
       <c r="D503" t="s">
-        <v>582</v>
+        <v>492</v>
       </c>
       <c r="E503" t="s">
         <v>17</v>
       </c>
       <c r="F503" t="s">
         <v>22</v>
       </c>
       <c r="L503">
         <v>0</v>
       </c>
       <c r="M503" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="504" spans="1:13">
       <c r="A504" t="s">
         <v>597</v>
       </c>
       <c r="B504" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C504" t="s">
         <v>15</v>
       </c>
       <c r="D504" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E504" t="s">
         <v>17</v>
       </c>
       <c r="F504" t="s">
         <v>22</v>
       </c>
       <c r="L504">
         <v>0</v>
       </c>
       <c r="M504" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="505" spans="1:13">
       <c r="A505" t="s">
         <v>598</v>
       </c>
       <c r="B505" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C505" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="D505" t="s">
-        <v>422</v>
+        <v>583</v>
       </c>
       <c r="E505" t="s">
         <v>17</v>
       </c>
       <c r="F505" t="s">
-        <v>487</v>
+        <v>22</v>
       </c>
       <c r="L505">
         <v>0</v>
       </c>
       <c r="M505" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="506" spans="1:13">
       <c r="A506" t="s">
         <v>599</v>
       </c>
       <c r="B506" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C506" t="s">
         <v>25</v>
       </c>
       <c r="D506" t="s">
         <v>422</v>
       </c>
       <c r="E506" t="s">
         <v>17</v>
       </c>
       <c r="F506" t="s">
         <v>487</v>
       </c>
       <c r="L506">
         <v>0</v>
       </c>
       <c r="M506" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="507" spans="1:13">
       <c r="A507" t="s">
         <v>600</v>
       </c>
       <c r="B507" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C507" t="s">
         <v>25</v>
       </c>
       <c r="D507" t="s">
-        <v>492</v>
+        <v>422</v>
       </c>
       <c r="E507" t="s">
         <v>17</v>
       </c>
       <c r="F507" t="s">
-        <v>18</v>
+        <v>487</v>
       </c>
       <c r="L507">
         <v>0</v>
       </c>
       <c r="M507" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="508" spans="1:13">
       <c r="A508" t="s">
         <v>601</v>
       </c>
       <c r="B508" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C508" t="s">
         <v>25</v>
       </c>
       <c r="D508" t="s">
         <v>492</v>
       </c>
       <c r="E508" t="s">
         <v>17</v>
       </c>
       <c r="F508" t="s">
         <v>18</v>
       </c>
       <c r="L508">
         <v>0</v>
       </c>
       <c r="M508" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="509" spans="1:13">
       <c r="A509" t="s">
         <v>602</v>
       </c>
       <c r="B509" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C509" t="s">
         <v>25</v>
       </c>
       <c r="D509" t="s">
-        <v>582</v>
+        <v>492</v>
       </c>
       <c r="E509" t="s">
         <v>17</v>
       </c>
       <c r="F509" t="s">
         <v>18</v>
       </c>
       <c r="L509">
         <v>0</v>
       </c>
       <c r="M509" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="510" spans="1:13">
       <c r="A510" t="s">
         <v>603</v>
       </c>
       <c r="B510" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C510" t="s">
         <v>25</v>
       </c>
       <c r="D510" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E510" t="s">
         <v>17</v>
       </c>
       <c r="F510" t="s">
         <v>18</v>
       </c>
       <c r="L510">
         <v>0</v>
       </c>
       <c r="M510" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="511" spans="1:13">
       <c r="A511" t="s">
         <v>604</v>
       </c>
       <c r="B511" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C511" t="s">
         <v>25</v>
       </c>
       <c r="D511" t="s">
-        <v>492</v>
+        <v>583</v>
       </c>
       <c r="E511" t="s">
         <v>17</v>
       </c>
       <c r="F511" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L511">
         <v>0</v>
       </c>
       <c r="M511" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="512" spans="1:13">
       <c r="A512" t="s">
         <v>605</v>
       </c>
       <c r="B512" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C512" t="s">
         <v>25</v>
       </c>
       <c r="D512" t="s">
         <v>492</v>
       </c>
       <c r="E512" t="s">
         <v>17</v>
       </c>
       <c r="F512" t="s">
         <v>22</v>
       </c>
       <c r="L512">
         <v>0</v>
       </c>
       <c r="M512" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="513" spans="1:13">
       <c r="A513" t="s">
         <v>606</v>
       </c>
       <c r="B513" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C513" t="s">
         <v>25</v>
       </c>
       <c r="D513" t="s">
-        <v>582</v>
+        <v>492</v>
       </c>
       <c r="E513" t="s">
         <v>17</v>
       </c>
       <c r="F513" t="s">
         <v>22</v>
       </c>
       <c r="L513">
         <v>0</v>
       </c>
       <c r="M513" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="514" spans="1:13">
       <c r="A514" t="s">
         <v>607</v>
       </c>
       <c r="B514" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C514" t="s">
         <v>25</v>
       </c>
       <c r="D514" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E514" t="s">
         <v>17</v>
       </c>
       <c r="F514" t="s">
         <v>22</v>
       </c>
       <c r="L514">
         <v>0</v>
       </c>
       <c r="M514" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="515" spans="1:13">
       <c r="A515" t="s">
         <v>608</v>
       </c>
       <c r="B515" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C515" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D515" t="s">
-        <v>422</v>
+        <v>583</v>
       </c>
       <c r="E515" t="s">
         <v>17</v>
       </c>
       <c r="F515" t="s">
-        <v>487</v>
+        <v>22</v>
       </c>
       <c r="L515">
         <v>0</v>
       </c>
       <c r="M515" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="516" spans="1:13">
       <c r="A516" t="s">
         <v>609</v>
       </c>
       <c r="B516" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C516" t="s">
         <v>30</v>
       </c>
       <c r="D516" t="s">
         <v>422</v>
       </c>
       <c r="E516" t="s">
         <v>17</v>
       </c>
       <c r="F516" t="s">
         <v>487</v>
       </c>
       <c r="L516">
         <v>0</v>
       </c>
       <c r="M516" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="517" spans="1:13">
       <c r="A517" t="s">
         <v>610</v>
       </c>
       <c r="B517" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C517" t="s">
         <v>30</v>
       </c>
       <c r="D517" t="s">
-        <v>492</v>
+        <v>422</v>
       </c>
       <c r="E517" t="s">
         <v>17</v>
       </c>
       <c r="F517" t="s">
-        <v>18</v>
+        <v>487</v>
       </c>
       <c r="L517">
         <v>0</v>
       </c>
       <c r="M517" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="518" spans="1:13">
       <c r="A518" t="s">
         <v>611</v>
       </c>
       <c r="B518" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C518" t="s">
         <v>30</v>
       </c>
       <c r="D518" t="s">
         <v>492</v>
       </c>
       <c r="E518" t="s">
         <v>17</v>
       </c>
       <c r="F518" t="s">
         <v>18</v>
       </c>
       <c r="L518">
         <v>0</v>
       </c>
       <c r="M518" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="519" spans="1:13">
       <c r="A519" t="s">
         <v>612</v>
       </c>
       <c r="B519" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C519" t="s">
         <v>30</v>
       </c>
       <c r="D519" t="s">
-        <v>582</v>
+        <v>492</v>
       </c>
       <c r="E519" t="s">
         <v>17</v>
       </c>
       <c r="F519" t="s">
         <v>18</v>
       </c>
       <c r="L519">
         <v>0</v>
       </c>
       <c r="M519" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="520" spans="1:13">
       <c r="A520" t="s">
         <v>613</v>
       </c>
       <c r="B520" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C520" t="s">
         <v>30</v>
       </c>
       <c r="D520" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E520" t="s">
         <v>17</v>
       </c>
       <c r="F520" t="s">
         <v>18</v>
       </c>
       <c r="L520">
         <v>0</v>
       </c>
       <c r="M520" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="521" spans="1:13">
       <c r="A521" t="s">
         <v>614</v>
       </c>
       <c r="B521" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C521" t="s">
         <v>30</v>
       </c>
       <c r="D521" t="s">
-        <v>531</v>
+        <v>583</v>
       </c>
       <c r="E521" t="s">
         <v>17</v>
       </c>
       <c r="F521" t="s">
-        <v>22</v>
-[...8 lines deleted...]
-        <v>533</v>
+        <v>18</v>
       </c>
       <c r="L521">
         <v>0</v>
       </c>
       <c r="M521" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="522" spans="1:13">
       <c r="A522" t="s">
         <v>615</v>
       </c>
       <c r="B522" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C522" t="s">
         <v>30</v>
       </c>
       <c r="D522" t="s">
         <v>531</v>
       </c>
       <c r="E522" t="s">
         <v>17</v>
       </c>
       <c r="F522" t="s">
         <v>22</v>
       </c>
       <c r="I522" t="s">
         <v>532</v>
       </c>
       <c r="J522" t="s">
         <v>416</v>
       </c>
       <c r="K522" t="s">
         <v>533</v>
       </c>
       <c r="L522">
         <v>0</v>
       </c>
       <c r="M522" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="523" spans="1:13">
       <c r="A523" t="s">
         <v>616</v>
       </c>
       <c r="B523" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C523" t="s">
         <v>30</v>
       </c>
       <c r="D523" t="s">
-        <v>492</v>
+        <v>531</v>
       </c>
       <c r="E523" t="s">
         <v>17</v>
       </c>
       <c r="F523" t="s">
         <v>22</v>
+      </c>
+      <c r="I523" t="s">
+        <v>532</v>
+      </c>
+      <c r="J523" t="s">
+        <v>416</v>
+      </c>
+      <c r="K523" t="s">
+        <v>533</v>
       </c>
       <c r="L523">
         <v>0</v>
       </c>
       <c r="M523" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="524" spans="1:13">
       <c r="A524" t="s">
         <v>617</v>
       </c>
       <c r="B524" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C524" t="s">
         <v>30</v>
       </c>
       <c r="D524" t="s">
         <v>492</v>
       </c>
       <c r="E524" t="s">
         <v>17</v>
       </c>
       <c r="F524" t="s">
         <v>22</v>
       </c>
       <c r="L524">
         <v>0</v>
       </c>
       <c r="M524" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="525" spans="1:13">
       <c r="A525" t="s">
         <v>618</v>
       </c>
       <c r="B525" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C525" t="s">
         <v>30</v>
       </c>
       <c r="D525" t="s">
-        <v>582</v>
+        <v>492</v>
       </c>
       <c r="E525" t="s">
         <v>17</v>
       </c>
       <c r="F525" t="s">
         <v>22</v>
       </c>
       <c r="L525">
         <v>0</v>
       </c>
       <c r="M525" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="526" spans="1:13">
       <c r="A526" t="s">
         <v>619</v>
       </c>
       <c r="B526" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C526" t="s">
         <v>30</v>
       </c>
       <c r="D526" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E526" t="s">
         <v>17</v>
       </c>
       <c r="F526" t="s">
         <v>22</v>
       </c>
       <c r="L526">
         <v>0</v>
       </c>
       <c r="M526" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="527" spans="1:13">
       <c r="A527" t="s">
         <v>620</v>
       </c>
       <c r="B527" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C527" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D527" t="s">
-        <v>422</v>
+        <v>583</v>
       </c>
       <c r="E527" t="s">
         <v>17</v>
       </c>
       <c r="F527" t="s">
-        <v>487</v>
+        <v>22</v>
       </c>
       <c r="L527">
         <v>0</v>
       </c>
       <c r="M527" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="528" spans="1:13">
       <c r="A528" t="s">
         <v>621</v>
       </c>
       <c r="B528" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C528" t="s">
         <v>35</v>
       </c>
       <c r="D528" t="s">
         <v>422</v>
       </c>
       <c r="E528" t="s">
         <v>17</v>
       </c>
       <c r="F528" t="s">
         <v>487</v>
       </c>
       <c r="L528">
         <v>0</v>
       </c>
       <c r="M528" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="529" spans="1:13">
       <c r="A529" t="s">
         <v>622</v>
       </c>
       <c r="B529" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C529" t="s">
         <v>35</v>
       </c>
       <c r="D529" t="s">
-        <v>492</v>
+        <v>422</v>
       </c>
       <c r="E529" t="s">
         <v>17</v>
       </c>
       <c r="F529" t="s">
-        <v>18</v>
+        <v>487</v>
       </c>
       <c r="L529">
         <v>0</v>
       </c>
       <c r="M529" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="530" spans="1:13">
       <c r="A530" t="s">
         <v>623</v>
       </c>
       <c r="B530" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C530" t="s">
         <v>35</v>
       </c>
       <c r="D530" t="s">
         <v>492</v>
       </c>
       <c r="E530" t="s">
         <v>17</v>
       </c>
       <c r="F530" t="s">
         <v>18</v>
       </c>
       <c r="L530">
         <v>0</v>
       </c>
       <c r="M530" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="531" spans="1:13">
       <c r="A531" t="s">
         <v>624</v>
       </c>
       <c r="B531" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C531" t="s">
         <v>35</v>
       </c>
       <c r="D531" t="s">
-        <v>582</v>
+        <v>492</v>
       </c>
       <c r="E531" t="s">
         <v>17</v>
       </c>
       <c r="F531" t="s">
         <v>18</v>
       </c>
       <c r="L531">
         <v>0</v>
       </c>
       <c r="M531" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="532" spans="1:13">
       <c r="A532" t="s">
         <v>625</v>
       </c>
       <c r="B532" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C532" t="s">
         <v>35</v>
       </c>
       <c r="D532" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E532" t="s">
         <v>17</v>
       </c>
       <c r="F532" t="s">
         <v>18</v>
       </c>
       <c r="L532">
         <v>0</v>
       </c>
       <c r="M532" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="533" spans="1:13">
       <c r="A533" t="s">
         <v>626</v>
       </c>
       <c r="B533" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C533" t="s">
         <v>35</v>
       </c>
       <c r="D533" t="s">
-        <v>574</v>
+        <v>583</v>
       </c>
       <c r="E533" t="s">
         <v>17</v>
       </c>
       <c r="F533" t="s">
-        <v>22</v>
-[...8 lines deleted...]
-        <v>577</v>
+        <v>18</v>
       </c>
       <c r="L533">
         <v>0</v>
       </c>
       <c r="M533" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="534" spans="1:13">
       <c r="A534" t="s">
         <v>627</v>
       </c>
       <c r="B534" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C534" t="s">
         <v>35</v>
       </c>
       <c r="D534" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="E534" t="s">
         <v>17</v>
       </c>
       <c r="F534" t="s">
         <v>22</v>
       </c>
       <c r="I534" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="J534" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="K534" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="L534">
         <v>0</v>
       </c>
       <c r="M534" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="535" spans="1:13">
       <c r="A535" t="s">
         <v>628</v>
       </c>
       <c r="B535" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C535" t="s">
         <v>35</v>
       </c>
       <c r="D535" t="s">
-        <v>492</v>
+        <v>575</v>
       </c>
       <c r="E535" t="s">
         <v>17</v>
       </c>
       <c r="F535" t="s">
         <v>22</v>
+      </c>
+      <c r="I535" t="s">
+        <v>576</v>
+      </c>
+      <c r="J535" t="s">
+        <v>577</v>
+      </c>
+      <c r="K535" t="s">
+        <v>578</v>
       </c>
       <c r="L535">
         <v>0</v>
       </c>
       <c r="M535" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="536" spans="1:13">
       <c r="A536" t="s">
         <v>629</v>
       </c>
       <c r="B536" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C536" t="s">
         <v>35</v>
       </c>
       <c r="D536" t="s">
         <v>492</v>
       </c>
       <c r="E536" t="s">
         <v>17</v>
       </c>
       <c r="F536" t="s">
         <v>22</v>
       </c>
       <c r="L536">
         <v>0</v>
       </c>
       <c r="M536" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="537" spans="1:13">
       <c r="A537" t="s">
         <v>630</v>
       </c>
       <c r="B537" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C537" t="s">
         <v>35</v>
       </c>
       <c r="D537" t="s">
-        <v>582</v>
+        <v>492</v>
       </c>
       <c r="E537" t="s">
         <v>17</v>
       </c>
       <c r="F537" t="s">
         <v>22</v>
       </c>
       <c r="L537">
         <v>0</v>
       </c>
       <c r="M537" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="538" spans="1:13">
       <c r="A538" t="s">
         <v>631</v>
       </c>
       <c r="B538" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C538" t="s">
         <v>35</v>
       </c>
       <c r="D538" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E538" t="s">
         <v>17</v>
       </c>
       <c r="F538" t="s">
         <v>22</v>
       </c>
       <c r="L538">
         <v>0</v>
       </c>
       <c r="M538" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="539" spans="1:13">
       <c r="A539" t="s">
         <v>632</v>
       </c>
       <c r="B539" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C539" t="s">
         <v>35</v>
       </c>
       <c r="D539" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E539" t="s">
         <v>17</v>
       </c>
       <c r="F539" t="s">
         <v>22</v>
       </c>
       <c r="L539">
         <v>0</v>
       </c>
       <c r="M539" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="540" spans="1:13">
       <c r="A540" t="s">
         <v>633</v>
       </c>
       <c r="B540" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C540" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="D540" t="s">
-        <v>422</v>
+        <v>583</v>
       </c>
       <c r="E540" t="s">
         <v>17</v>
       </c>
       <c r="F540" t="s">
-        <v>487</v>
+        <v>22</v>
       </c>
       <c r="L540">
         <v>0</v>
       </c>
       <c r="M540" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="541" spans="1:13">
       <c r="A541" t="s">
         <v>634</v>
       </c>
       <c r="B541" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C541" t="s">
         <v>40</v>
       </c>
       <c r="D541" t="s">
         <v>422</v>
       </c>
       <c r="E541" t="s">
         <v>17</v>
       </c>
       <c r="F541" t="s">
         <v>487</v>
       </c>
       <c r="L541">
         <v>0</v>
       </c>
       <c r="M541" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="542" spans="1:13">
       <c r="A542" t="s">
         <v>635</v>
       </c>
       <c r="B542" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C542" t="s">
         <v>40</v>
       </c>
       <c r="D542" t="s">
-        <v>492</v>
+        <v>422</v>
       </c>
       <c r="E542" t="s">
         <v>17</v>
       </c>
       <c r="F542" t="s">
-        <v>18</v>
+        <v>487</v>
       </c>
       <c r="L542">
         <v>0</v>
       </c>
       <c r="M542" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="543" spans="1:13">
       <c r="A543" t="s">
         <v>636</v>
       </c>
       <c r="B543" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C543" t="s">
         <v>40</v>
       </c>
       <c r="D543" t="s">
         <v>492</v>
       </c>
       <c r="E543" t="s">
         <v>17</v>
       </c>
       <c r="F543" t="s">
         <v>18</v>
       </c>
       <c r="L543">
         <v>0</v>
       </c>
       <c r="M543" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="544" spans="1:13">
       <c r="A544" t="s">
         <v>637</v>
       </c>
       <c r="B544" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C544" t="s">
         <v>40</v>
       </c>
       <c r="D544" t="s">
-        <v>582</v>
+        <v>492</v>
       </c>
       <c r="E544" t="s">
         <v>17</v>
       </c>
       <c r="F544" t="s">
         <v>18</v>
       </c>
       <c r="L544">
         <v>0</v>
       </c>
       <c r="M544" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="545" spans="1:13">
       <c r="A545" t="s">
         <v>638</v>
       </c>
       <c r="B545" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C545" t="s">
         <v>40</v>
       </c>
       <c r="D545" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E545" t="s">
         <v>17</v>
       </c>
       <c r="F545" t="s">
         <v>18</v>
       </c>
       <c r="L545">
         <v>0</v>
       </c>
       <c r="M545" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="546" spans="1:13">
       <c r="A546" t="s">
         <v>639</v>
       </c>
       <c r="B546" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C546" t="s">
         <v>40</v>
       </c>
       <c r="D546" t="s">
-        <v>492</v>
+        <v>583</v>
       </c>
       <c r="E546" t="s">
         <v>17</v>
       </c>
       <c r="F546" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L546">
         <v>0</v>
       </c>
       <c r="M546" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="547" spans="1:13">
       <c r="A547" t="s">
         <v>640</v>
       </c>
       <c r="B547" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C547" t="s">
         <v>40</v>
       </c>
       <c r="D547" t="s">
         <v>492</v>
       </c>
       <c r="E547" t="s">
         <v>17</v>
       </c>
       <c r="F547" t="s">
         <v>22</v>
       </c>
       <c r="L547">
         <v>0</v>
       </c>
       <c r="M547" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="548" spans="1:13">
       <c r="A548" t="s">
         <v>641</v>
       </c>
       <c r="B548" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C548" t="s">
         <v>40</v>
       </c>
       <c r="D548" t="s">
-        <v>582</v>
+        <v>492</v>
       </c>
       <c r="E548" t="s">
         <v>17</v>
       </c>
       <c r="F548" t="s">
         <v>22</v>
       </c>
       <c r="L548">
         <v>0</v>
       </c>
       <c r="M548" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="549" spans="1:13">
       <c r="A549" t="s">
         <v>642</v>
       </c>
       <c r="B549" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C549" t="s">
         <v>40</v>
       </c>
       <c r="D549" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E549" t="s">
         <v>17</v>
       </c>
       <c r="F549" t="s">
         <v>22</v>
       </c>
       <c r="L549">
         <v>0</v>
       </c>
       <c r="M549" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="550" spans="1:13">
       <c r="A550" t="s">
         <v>643</v>
       </c>
       <c r="B550" t="s">
-        <v>644</v>
+        <v>589</v>
       </c>
       <c r="C550" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D550" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E550" t="s">
         <v>17</v>
       </c>
       <c r="F550" t="s">
-        <v>645</v>
+        <v>22</v>
       </c>
       <c r="L550">
         <v>0</v>
       </c>
       <c r="M550" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="551" spans="1:13">
       <c r="A551" t="s">
+        <v>644</v>
+      </c>
+      <c r="B551" t="s">
+        <v>645</v>
+      </c>
+      <c r="C551" t="s">
+        <v>35</v>
+      </c>
+      <c r="D551" t="s">
+        <v>583</v>
+      </c>
+      <c r="E551" t="s">
+        <v>17</v>
+      </c>
+      <c r="F551" t="s">
         <v>646</v>
-      </c>
-[...13 lines deleted...]
-        <v>487</v>
       </c>
       <c r="L551">
         <v>0</v>
       </c>
       <c r="M551" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="552" spans="1:13">
       <c r="A552" t="s">
+        <v>647</v>
+      </c>
+      <c r="B552" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>647</v>
       </c>
       <c r="C552" t="s">
         <v>15</v>
       </c>
       <c r="D552" t="s">
         <v>492</v>
       </c>
       <c r="E552" t="s">
         <v>17</v>
       </c>
       <c r="F552" t="s">
         <v>487</v>
       </c>
       <c r="L552">
         <v>0</v>
       </c>
       <c r="M552" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="553" spans="1:13">
       <c r="A553" t="s">
         <v>649</v>
       </c>
       <c r="B553" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="C553" t="s">
         <v>15</v>
       </c>
       <c r="D553" t="s">
-        <v>574</v>
+        <v>492</v>
       </c>
       <c r="E553" t="s">
         <v>17</v>
       </c>
       <c r="F553" t="s">
-        <v>22</v>
-[...8 lines deleted...]
-        <v>577</v>
+        <v>487</v>
       </c>
       <c r="L553">
         <v>0</v>
       </c>
       <c r="M553" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="554" spans="1:13">
       <c r="A554" t="s">
         <v>650</v>
       </c>
       <c r="B554" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="C554" t="s">
         <v>15</v>
       </c>
       <c r="D554" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="E554" t="s">
         <v>17</v>
       </c>
       <c r="F554" t="s">
         <v>22</v>
       </c>
       <c r="I554" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="J554" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="K554" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="L554">
         <v>0</v>
       </c>
       <c r="M554" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="555" spans="1:13">
       <c r="A555" t="s">
         <v>651</v>
       </c>
       <c r="B555" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="C555" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="D555" t="s">
-        <v>492</v>
+        <v>575</v>
       </c>
       <c r="E555" t="s">
         <v>17</v>
       </c>
       <c r="F555" t="s">
-        <v>487</v>
+        <v>22</v>
+      </c>
+      <c r="I555" t="s">
+        <v>576</v>
+      </c>
+      <c r="J555" t="s">
+        <v>577</v>
+      </c>
+      <c r="K555" t="s">
+        <v>578</v>
       </c>
       <c r="L555">
         <v>0</v>
       </c>
       <c r="M555" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="556" spans="1:13">
       <c r="A556" t="s">
         <v>652</v>
       </c>
       <c r="B556" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="C556" t="s">
         <v>25</v>
       </c>
       <c r="D556" t="s">
         <v>492</v>
       </c>
       <c r="E556" t="s">
         <v>17</v>
       </c>
       <c r="F556" t="s">
         <v>487</v>
       </c>
       <c r="L556">
         <v>0</v>
       </c>
       <c r="M556" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="557" spans="1:13">
       <c r="A557" t="s">
         <v>653</v>
       </c>
       <c r="B557" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="C557" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D557" t="s">
         <v>492</v>
       </c>
       <c r="E557" t="s">
         <v>17</v>
       </c>
       <c r="F557" t="s">
         <v>487</v>
       </c>
       <c r="L557">
         <v>0</v>
       </c>
       <c r="M557" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="558" spans="1:13">
       <c r="A558" t="s">
         <v>654</v>
       </c>
       <c r="B558" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="C558" t="s">
         <v>30</v>
       </c>
       <c r="D558" t="s">
         <v>492</v>
       </c>
       <c r="E558" t="s">
         <v>17</v>
       </c>
       <c r="F558" t="s">
         <v>487</v>
       </c>
       <c r="L558">
         <v>0</v>
       </c>
       <c r="M558" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="559" spans="1:13">
       <c r="A559" t="s">
         <v>655</v>
       </c>
       <c r="B559" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="C559" t="s">
         <v>30</v>
       </c>
       <c r="D559" t="s">
-        <v>531</v>
+        <v>492</v>
       </c>
       <c r="E559" t="s">
         <v>17</v>
       </c>
       <c r="F559" t="s">
-        <v>22</v>
-[...8 lines deleted...]
-        <v>533</v>
+        <v>487</v>
       </c>
       <c r="L559">
         <v>0</v>
       </c>
       <c r="M559" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="560" spans="1:13">
       <c r="A560" t="s">
         <v>656</v>
       </c>
       <c r="B560" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="C560" t="s">
         <v>30</v>
       </c>
       <c r="D560" t="s">
         <v>531</v>
       </c>
       <c r="E560" t="s">
         <v>17</v>
       </c>
       <c r="F560" t="s">
         <v>22</v>
       </c>
       <c r="I560" t="s">
         <v>532</v>
       </c>
       <c r="J560" t="s">
         <v>416</v>
       </c>
       <c r="K560" t="s">
         <v>533</v>
       </c>
       <c r="L560">
         <v>0</v>
       </c>
       <c r="M560" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="561" spans="1:13">
       <c r="A561" t="s">
         <v>657</v>
       </c>
       <c r="B561" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="C561" t="s">
         <v>30</v>
       </c>
       <c r="D561" t="s">
-        <v>492</v>
+        <v>531</v>
       </c>
       <c r="E561" t="s">
         <v>17</v>
       </c>
       <c r="F561" t="s">
         <v>22</v>
+      </c>
+      <c r="I561" t="s">
+        <v>532</v>
+      </c>
+      <c r="J561" t="s">
+        <v>416</v>
+      </c>
+      <c r="K561" t="s">
+        <v>533</v>
       </c>
       <c r="L561">
         <v>0</v>
       </c>
       <c r="M561" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="562" spans="1:13">
       <c r="A562" t="s">
         <v>658</v>
       </c>
       <c r="B562" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="C562" t="s">
         <v>30</v>
       </c>
       <c r="D562" t="s">
         <v>492</v>
       </c>
       <c r="E562" t="s">
         <v>17</v>
       </c>
       <c r="F562" t="s">
         <v>22</v>
       </c>
       <c r="L562">
         <v>0</v>
       </c>
       <c r="M562" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="563" spans="1:13">
       <c r="A563" t="s">
         <v>659</v>
       </c>
       <c r="B563" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="C563" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D563" t="s">
         <v>492</v>
       </c>
       <c r="E563" t="s">
         <v>17</v>
       </c>
       <c r="F563" t="s">
-        <v>487</v>
+        <v>22</v>
       </c>
       <c r="L563">
         <v>0</v>
       </c>
       <c r="M563" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="564" spans="1:13">
       <c r="A564" t="s">
         <v>660</v>
       </c>
       <c r="B564" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="C564" t="s">
         <v>35</v>
       </c>
       <c r="D564" t="s">
         <v>492</v>
       </c>
       <c r="E564" t="s">
         <v>17</v>
       </c>
       <c r="F564" t="s">
         <v>487</v>
       </c>
       <c r="L564">
         <v>0</v>
       </c>
       <c r="M564" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="565" spans="1:13">
       <c r="A565" t="s">
         <v>661</v>
       </c>
       <c r="B565" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="C565" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="D565" t="s">
         <v>492</v>
       </c>
       <c r="E565" t="s">
         <v>17</v>
       </c>
       <c r="F565" t="s">
         <v>487</v>
       </c>
       <c r="L565">
         <v>0</v>
       </c>
       <c r="M565" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="566" spans="1:13">
       <c r="A566" t="s">
         <v>662</v>
       </c>
       <c r="B566" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="C566" t="s">
         <v>40</v>
       </c>
       <c r="D566" t="s">
         <v>492</v>
       </c>
       <c r="E566" t="s">
         <v>17</v>
       </c>
       <c r="F566" t="s">
         <v>487</v>
       </c>
       <c r="L566">
         <v>0</v>
       </c>
       <c r="M566" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="567" spans="1:13">
       <c r="A567" t="s">
         <v>663</v>
       </c>
       <c r="B567" t="s">
-        <v>664</v>
+        <v>648</v>
       </c>
       <c r="C567" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="D567" t="s">
-        <v>582</v>
+        <v>492</v>
       </c>
       <c r="E567" t="s">
         <v>17</v>
       </c>
       <c r="F567" t="s">
-        <v>18</v>
+        <v>487</v>
       </c>
       <c r="L567">
         <v>0</v>
       </c>
       <c r="M567" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="568" spans="1:13">
       <c r="A568" t="s">
+        <v>664</v>
+      </c>
+      <c r="B568" t="s">
         <v>665</v>
-      </c>
-[...1 lines deleted...]
-        <v>664</v>
       </c>
       <c r="C568" t="s">
         <v>15</v>
       </c>
       <c r="D568" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E568" t="s">
         <v>17</v>
       </c>
       <c r="F568" t="s">
         <v>18</v>
       </c>
       <c r="L568">
         <v>0</v>
       </c>
       <c r="M568" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="569" spans="1:13">
       <c r="A569" t="s">
         <v>666</v>
       </c>
       <c r="B569" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="C569" t="s">
         <v>15</v>
       </c>
       <c r="D569" t="s">
-        <v>574</v>
+        <v>583</v>
       </c>
       <c r="E569" t="s">
         <v>17</v>
       </c>
       <c r="F569" t="s">
-        <v>22</v>
-[...8 lines deleted...]
-        <v>577</v>
+        <v>18</v>
       </c>
       <c r="L569">
         <v>0</v>
       </c>
       <c r="M569" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="570" spans="1:13">
       <c r="A570" t="s">
         <v>667</v>
       </c>
       <c r="B570" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="C570" t="s">
         <v>15</v>
       </c>
       <c r="D570" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="E570" t="s">
         <v>17</v>
       </c>
       <c r="F570" t="s">
         <v>22</v>
       </c>
       <c r="I570" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="J570" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="K570" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="L570">
         <v>0</v>
       </c>
       <c r="M570" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="571" spans="1:13">
       <c r="A571" t="s">
         <v>668</v>
       </c>
       <c r="B571" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="C571" t="s">
         <v>15</v>
       </c>
       <c r="D571" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E571" t="s">
         <v>17</v>
       </c>
       <c r="F571" t="s">
         <v>22</v>
+      </c>
+      <c r="I571" t="s">
+        <v>576</v>
+      </c>
+      <c r="J571" t="s">
+        <v>577</v>
+      </c>
+      <c r="K571" t="s">
+        <v>578</v>
       </c>
       <c r="L571">
         <v>0</v>
       </c>
       <c r="M571" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="572" spans="1:13">
       <c r="A572" t="s">
         <v>669</v>
       </c>
       <c r="B572" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="C572" t="s">
         <v>15</v>
       </c>
       <c r="D572" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E572" t="s">
         <v>17</v>
       </c>
       <c r="F572" t="s">
         <v>22</v>
       </c>
       <c r="L572">
         <v>0</v>
       </c>
       <c r="M572" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="573" spans="1:13">
       <c r="A573" t="s">
         <v>670</v>
       </c>
       <c r="B573" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="C573" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="D573" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E573" t="s">
         <v>17</v>
       </c>
       <c r="F573" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="L573">
         <v>0</v>
       </c>
       <c r="M573" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="574" spans="1:13">
       <c r="A574" t="s">
         <v>671</v>
       </c>
       <c r="B574" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="C574" t="s">
         <v>25</v>
       </c>
       <c r="D574" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E574" t="s">
         <v>17</v>
       </c>
       <c r="F574" t="s">
         <v>18</v>
       </c>
       <c r="L574">
         <v>0</v>
       </c>
       <c r="M574" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="575" spans="1:13">
       <c r="A575" t="s">
         <v>672</v>
       </c>
       <c r="B575" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="C575" t="s">
         <v>25</v>
       </c>
       <c r="D575" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E575" t="s">
         <v>17</v>
       </c>
       <c r="F575" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L575">
         <v>0</v>
       </c>
       <c r="M575" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="576" spans="1:13">
       <c r="A576" t="s">
         <v>673</v>
       </c>
       <c r="B576" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="C576" t="s">
         <v>25</v>
       </c>
       <c r="D576" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E576" t="s">
         <v>17</v>
       </c>
       <c r="F576" t="s">
         <v>22</v>
       </c>
       <c r="L576">
         <v>0</v>
       </c>
       <c r="M576" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="577" spans="1:13">
       <c r="A577" t="s">
         <v>674</v>
       </c>
       <c r="B577" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="C577" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D577" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E577" t="s">
         <v>17</v>
       </c>
       <c r="F577" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="L577">
         <v>0</v>
       </c>
       <c r="M577" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="578" spans="1:13">
       <c r="A578" t="s">
         <v>675</v>
       </c>
       <c r="B578" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="C578" t="s">
         <v>30</v>
       </c>
       <c r="D578" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E578" t="s">
         <v>17</v>
       </c>
       <c r="F578" t="s">
         <v>18</v>
       </c>
       <c r="L578">
         <v>0</v>
       </c>
       <c r="M578" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="579" spans="1:13">
       <c r="A579" t="s">
         <v>676</v>
       </c>
       <c r="B579" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="C579" t="s">
         <v>30</v>
       </c>
       <c r="D579" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E579" t="s">
         <v>17</v>
       </c>
       <c r="F579" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L579">
         <v>0</v>
       </c>
       <c r="M579" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="580" spans="1:13">
       <c r="A580" t="s">
         <v>677</v>
       </c>
       <c r="B580" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="C580" t="s">
         <v>30</v>
       </c>
       <c r="D580" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E580" t="s">
         <v>17</v>
       </c>
       <c r="F580" t="s">
         <v>22</v>
       </c>
       <c r="L580">
         <v>0</v>
       </c>
       <c r="M580" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="581" spans="1:13">
       <c r="A581" t="s">
         <v>678</v>
       </c>
       <c r="B581" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="C581" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D581" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E581" t="s">
         <v>17</v>
       </c>
       <c r="F581" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="L581">
         <v>0</v>
       </c>
       <c r="M581" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="582" spans="1:13">
       <c r="A582" t="s">
         <v>679</v>
       </c>
       <c r="B582" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="C582" t="s">
         <v>35</v>
       </c>
       <c r="D582" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E582" t="s">
         <v>17</v>
       </c>
       <c r="F582" t="s">
         <v>18</v>
       </c>
       <c r="L582">
         <v>0</v>
       </c>
       <c r="M582" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="583" spans="1:13">
       <c r="A583" t="s">
         <v>680</v>
       </c>
       <c r="B583" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="C583" t="s">
         <v>35</v>
       </c>
       <c r="D583" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E583" t="s">
         <v>17</v>
       </c>
       <c r="F583" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L583">
         <v>0</v>
       </c>
       <c r="M583" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="584" spans="1:13">
       <c r="A584" t="s">
         <v>681</v>
       </c>
       <c r="B584" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="C584" t="s">
         <v>35</v>
       </c>
       <c r="D584" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E584" t="s">
         <v>17</v>
       </c>
       <c r="F584" t="s">
         <v>22</v>
       </c>
       <c r="L584">
         <v>0</v>
       </c>
       <c r="M584" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="585" spans="1:13">
       <c r="A585" t="s">
         <v>682</v>
       </c>
       <c r="B585" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="C585" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="D585" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E585" t="s">
         <v>17</v>
       </c>
       <c r="F585" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="L585">
         <v>0</v>
       </c>
       <c r="M585" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="586" spans="1:13">
       <c r="A586" t="s">
         <v>683</v>
       </c>
       <c r="B586" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="C586" t="s">
         <v>40</v>
       </c>
       <c r="D586" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E586" t="s">
         <v>17</v>
       </c>
       <c r="F586" t="s">
         <v>18</v>
       </c>
       <c r="L586">
         <v>0</v>
       </c>
       <c r="M586" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="587" spans="1:13">
       <c r="A587" t="s">
         <v>684</v>
       </c>
       <c r="B587" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="C587" t="s">
         <v>40</v>
       </c>
       <c r="D587" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E587" t="s">
         <v>17</v>
       </c>
       <c r="F587" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L587">
         <v>0</v>
       </c>
       <c r="M587" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="588" spans="1:13">
       <c r="A588" t="s">
         <v>685</v>
       </c>
       <c r="B588" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="C588" t="s">
         <v>40</v>
       </c>
       <c r="D588" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E588" t="s">
         <v>17</v>
       </c>
       <c r="F588" t="s">
         <v>22</v>
       </c>
       <c r="L588">
         <v>0</v>
       </c>
       <c r="M588" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="589" spans="1:13">
+      <c r="A589" t="s">
+        <v>686</v>
+      </c>
+      <c r="B589" t="s">
+        <v>665</v>
+      </c>
+      <c r="C589" t="s">
+        <v>40</v>
+      </c>
+      <c r="D589" t="s">
+        <v>583</v>
+      </c>
+      <c r="E589" t="s">
+        <v>17</v>
+      </c>
+      <c r="F589" t="s">
+        <v>22</v>
+      </c>
+      <c r="L589">
+        <v>0</v>
+      </c>
+      <c r="M589" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">