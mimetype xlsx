--- v0 (2025-12-14)
+++ v1 (2026-04-13)
@@ -93,57 +93,57 @@
   <si>
     <t>ACT4-0805B334K500PF1</t>
   </si>
   <si>
     <t>50V</t>
   </si>
   <si>
     <t>ACT4-0805B104K101F3</t>
   </si>
   <si>
     <t>100nF</t>
   </si>
   <si>
     <t>ACT4-0805B104K500F3</t>
   </si>
   <si>
     <t>ACT4-0805B473K500F1</t>
   </si>
   <si>
     <t>47nF</t>
   </si>
   <si>
     <t>ACT4-0805B473K500PF1</t>
   </si>
   <si>
+    <t>ACT4-0805B222K500TF1</t>
+  </si>
+  <si>
+    <t>2.2nF</t>
+  </si>
+  <si>
     <t>ACT4-0805B222K500TF1 2.54x10</t>
-  </si>
-[...4 lines deleted...]
-    <t>ACT4-0805B222K500TF1</t>
   </si>
   <si>
     <t>ACT4-0805B222K500F1</t>
   </si>
   <si>
     <t>ACT4-0805B222K500F1 2.54x28</t>
   </si>
   <si>
     <t>ACT4-0805B102K101PF1</t>
   </si>
   <si>
     <t>1nF</t>
   </si>
   <si>
     <t>ACT4-0805B102K101TF1</t>
   </si>
   <si>
     <t>ACT4-0805B102K101F3</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">