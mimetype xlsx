--- v1 (2026-04-13)
+++ v2 (2026-08-28)
@@ -99,54 +99,54 @@
   <si>
     <t>ACT4-0805B104K101F3</t>
   </si>
   <si>
     <t>100nF</t>
   </si>
   <si>
     <t>ACT4-0805B104K500F3</t>
   </si>
   <si>
     <t>ACT4-0805B473K500F1</t>
   </si>
   <si>
     <t>47nF</t>
   </si>
   <si>
     <t>ACT4-0805B473K500PF1</t>
   </si>
   <si>
     <t>ACT4-0805B222K500TF1</t>
   </si>
   <si>
     <t>2.2nF</t>
   </si>
   <si>
+    <t>ACT4-0805B222K500F1</t>
+  </si>
+  <si>
     <t>ACT4-0805B222K500TF1 2.54x10</t>
-  </si>
-[...1 lines deleted...]
-    <t>ACT4-0805B222K500F1</t>
   </si>
   <si>
     <t>ACT4-0805B222K500F1 2.54x28</t>
   </si>
   <si>
     <t>ACT4-0805B102K101PF1</t>
   </si>
   <si>
     <t>1nF</t>
   </si>
   <si>
     <t>ACT4-0805B102K101TF1</t>
   </si>
   <si>
     <t>ACT4-0805B102K101F3</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>