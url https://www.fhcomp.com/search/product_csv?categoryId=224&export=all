--- v2 (2026-09-05)
+++ v3 (2026-10-24)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3519" uniqueCount="917">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3562" uniqueCount="928">
   <si>
     <t>型号</t>
   </si>
   <si>
     <t>电感量</t>
   </si>
   <si>
     <t>偏差范围</t>
   </si>
   <si>
     <t>尺寸（mm） （外径×长度×脚距）</t>
   </si>
   <si>
     <t>电感量测试频率</t>
   </si>
   <si>
     <t>直流电阻RDC （Ω）Max</t>
   </si>
   <si>
     <t>饱和电流Isat （A）</t>
   </si>
   <si>
     <t>尺寸(inch)</t>
   </si>
   <si>
@@ -2761,50 +2761,83 @@
     <t>VLU0406-362KB</t>
   </si>
   <si>
     <t>VLU0406-471K</t>
   </si>
   <si>
     <t>VLU0406-220MB</t>
   </si>
   <si>
     <t>VLU0406-501KBC01</t>
   </si>
   <si>
     <t>VLU0406-331KT</t>
   </si>
   <si>
     <t>VLU0406-151KTC01</t>
   </si>
   <si>
     <t>VLU0406-102K</t>
   </si>
   <si>
     <t>VLU0406-120K</t>
   </si>
   <si>
     <t>VLU0406-221K</t>
+  </si>
+  <si>
+    <t>VLU1010-102K</t>
+  </si>
+  <si>
+    <t>VLU0912-101KFE</t>
+  </si>
+  <si>
+    <t>VLU0912-793KBC01</t>
+  </si>
+  <si>
+    <t>79mH</t>
+  </si>
+  <si>
+    <t>VLU0810-221K</t>
+  </si>
+  <si>
+    <t>VLU0810-270K</t>
+  </si>
+  <si>
+    <t>VLU0810-401KB</t>
+  </si>
+  <si>
+    <t>VLU0810-330KBC05</t>
+  </si>
+  <si>
+    <t>VLU0608-302KFE</t>
+  </si>
+  <si>
+    <t>VLU0406-100M</t>
+  </si>
+  <si>
+    <t>VLU0406-6R8MBC01</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -3096,51 +3129,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J611"/>
+  <dimension ref="A1:J621"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -5326,50 +5359,53 @@
       <c r="B95" t="s">
         <v>19</v>
       </c>
       <c r="H95" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
         <v>246</v>
       </c>
       <c r="B96" t="s">
         <v>101</v>
       </c>
       <c r="H96" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
         <v>247</v>
       </c>
       <c r="B97" t="s">
         <v>248</v>
       </c>
+      <c r="C97" t="s">
+        <v>12</v>
+      </c>
       <c r="H97" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
         <v>249</v>
       </c>
       <c r="B98" t="s">
         <v>250</v>
       </c>
       <c r="H98" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
         <v>251</v>
       </c>
       <c r="B99" t="s">
         <v>252</v>
       </c>
       <c r="H99" t="s">
         <v>189</v>
       </c>
@@ -13480,50 +13516,53 @@
       <c r="B482" t="s">
         <v>19</v>
       </c>
       <c r="H482" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" t="s">
         <v>775</v>
       </c>
       <c r="B483" t="s">
         <v>47</v>
       </c>
       <c r="H483" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" t="s">
         <v>776</v>
       </c>
       <c r="B484" t="s">
         <v>119</v>
       </c>
+      <c r="C484" t="s">
+        <v>12</v>
+      </c>
       <c r="H484" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" t="s">
         <v>777</v>
       </c>
       <c r="B485" t="s">
         <v>145</v>
       </c>
       <c r="H485" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" t="s">
         <v>778</v>
       </c>
       <c r="B486" t="s">
         <v>101</v>
       </c>
       <c r="H486" t="s">
         <v>141</v>
       </c>
@@ -14151,50 +14190,53 @@
       <c r="B543" t="s">
         <v>417</v>
       </c>
       <c r="H543" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544" t="s">
         <v>842</v>
       </c>
       <c r="B544" t="s">
         <v>232</v>
       </c>
       <c r="H544" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545" t="s">
         <v>843</v>
       </c>
       <c r="B545" t="s">
         <v>69</v>
       </c>
+      <c r="C545" t="s">
+        <v>20</v>
+      </c>
       <c r="H545" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546" t="s">
         <v>844</v>
       </c>
       <c r="B546" t="s">
         <v>845</v>
       </c>
       <c r="H546" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547" t="s">
         <v>846</v>
       </c>
       <c r="B547" t="s">
         <v>39</v>
       </c>
       <c r="H547" t="s">
         <v>257</v>
       </c>
@@ -14878,50 +14920,190 @@
         <v>73</v>
       </c>
       <c r="H609" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="610" spans="1:8">
       <c r="A610" t="s">
         <v>915</v>
       </c>
       <c r="B610" t="s">
         <v>386</v>
       </c>
       <c r="H610" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="611" spans="1:8">
       <c r="A611" t="s">
         <v>916</v>
       </c>
       <c r="B611" t="s">
         <v>11</v>
       </c>
       <c r="H611" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612" t="s">
+        <v>917</v>
+      </c>
+      <c r="B612" t="s">
+        <v>73</v>
+      </c>
+      <c r="C612" t="s">
+        <v>12</v>
+      </c>
+      <c r="H612" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613" t="s">
+        <v>918</v>
+      </c>
+      <c r="B613" t="s">
+        <v>51</v>
+      </c>
+      <c r="C613" t="s">
+        <v>12</v>
+      </c>
+      <c r="H613" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614" t="s">
+        <v>919</v>
+      </c>
+      <c r="B614" t="s">
+        <v>920</v>
+      </c>
+      <c r="C614" t="s">
+        <v>12</v>
+      </c>
+      <c r="H614" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615" t="s">
+        <v>921</v>
+      </c>
+      <c r="B615" t="s">
+        <v>11</v>
+      </c>
+      <c r="C615" t="s">
+        <v>12</v>
+      </c>
+      <c r="H615" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8">
+      <c r="A616" t="s">
+        <v>922</v>
+      </c>
+      <c r="B616" t="s">
+        <v>135</v>
+      </c>
+      <c r="C616" t="s">
+        <v>12</v>
+      </c>
+      <c r="H616" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8">
+      <c r="A617" t="s">
+        <v>923</v>
+      </c>
+      <c r="B617" t="s">
+        <v>784</v>
+      </c>
+      <c r="C617" t="s">
+        <v>12</v>
+      </c>
+      <c r="H617" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618" t="s">
+        <v>924</v>
+      </c>
+      <c r="B618" t="s">
+        <v>47</v>
+      </c>
+      <c r="C618" t="s">
+        <v>12</v>
+      </c>
+      <c r="H618" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8">
+      <c r="A619" t="s">
+        <v>925</v>
+      </c>
+      <c r="B619" t="s">
+        <v>121</v>
+      </c>
+      <c r="C619" t="s">
+        <v>12</v>
+      </c>
+      <c r="H619" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8">
+      <c r="A620" t="s">
+        <v>926</v>
+      </c>
+      <c r="B620" t="s">
+        <v>86</v>
+      </c>
+      <c r="C620" t="s">
+        <v>20</v>
+      </c>
+      <c r="H620" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8">
+      <c r="A621" t="s">
+        <v>927</v>
+      </c>
+      <c r="B621" t="s">
+        <v>82</v>
+      </c>
+      <c r="C621" t="s">
+        <v>20</v>
+      </c>
+      <c r="H621" t="s">
         <v>618</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">