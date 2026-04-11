--- v1 (2026-02-25)
+++ v2 (2026-04-11)
@@ -10,95 +10,410 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="165" uniqueCount="120">
   <si>
     <t>型号</t>
   </si>
   <si>
     <t>阻值(Ω)</t>
   </si>
   <si>
     <t>尺寸(inch)</t>
   </si>
   <si>
     <t>额定功率</t>
   </si>
   <si>
     <t>温度系数值(ppm/℃)</t>
   </si>
   <si>
     <t>阻值精度</t>
   </si>
   <si>
     <t>生产状态</t>
   </si>
   <si>
+    <t>CMKB104F3950HANT</t>
+  </si>
+  <si>
+    <t>100KΩ</t>
+  </si>
+  <si>
+    <t>0805</t>
+  </si>
+  <si>
+    <t>0</t>
+  </si>
+  <si>
+    <t>25℃/50℃</t>
+  </si>
+  <si>
+    <t>±1.0</t>
+  </si>
+  <si>
+    <t>CMKB104J3950HANT</t>
+  </si>
+  <si>
+    <t>±5.0</t>
+  </si>
+  <si>
+    <t>CMKB104K3950HANT</t>
+  </si>
+  <si>
+    <t>±10.0</t>
+  </si>
+  <si>
+    <t>CMKB104H3950HANT</t>
+  </si>
+  <si>
+    <t>±3.0</t>
+  </si>
+  <si>
+    <t>CMKB473J3950HANT</t>
+  </si>
+  <si>
+    <t>47KΩ</t>
+  </si>
+  <si>
+    <t>CMKB473F3950HANT</t>
+  </si>
+  <si>
+    <t>CMKB223J3950HANT</t>
+  </si>
+  <si>
+    <t>22KΩ</t>
+  </si>
+  <si>
+    <t>CMKB103J3950HANT</t>
+  </si>
+  <si>
+    <t>10KΩ</t>
+  </si>
+  <si>
+    <t>CMKB103F3600HANT</t>
+  </si>
+  <si>
+    <t>CMKB103J3600HANT</t>
+  </si>
+  <si>
+    <t>CMKB103H3950HANT</t>
+  </si>
+  <si>
+    <t>CMKB103G3950HANT</t>
+  </si>
+  <si>
+    <t>±2.0</t>
+  </si>
+  <si>
+    <t>CMKB103F3950HANT</t>
+  </si>
+  <si>
+    <t>CMKA103F3500HANT</t>
+  </si>
+  <si>
+    <t>0603</t>
+  </si>
+  <si>
     <t>CMKD223K3600HANT</t>
   </si>
   <si>
     <t>CMKD154K3950HANT</t>
   </si>
   <si>
     <t>CMKD154J3950HANT</t>
   </si>
   <si>
     <t>CMKD154H3950HANT</t>
   </si>
   <si>
     <t>CMKD154G3950HANT</t>
   </si>
   <si>
     <t>CMKD103F3900HANT</t>
   </si>
   <si>
     <t>CMKA104F3950FANT</t>
   </si>
   <si>
     <t>CMKD103F3950GANT</t>
+  </si>
+  <si>
+    <t>CMKA474K4150HANT</t>
+  </si>
+  <si>
+    <t>CMKB502K3380HANT</t>
+  </si>
+  <si>
+    <t>CMKA474G4200HANT</t>
+  </si>
+  <si>
+    <t>CMKA474F4200HANT</t>
+  </si>
+  <si>
+    <t>CMKA204F4100HANT</t>
+  </si>
+  <si>
+    <t>CMKA474F3950HANT</t>
+  </si>
+  <si>
+    <t>CMKB104F4000HBNT</t>
+  </si>
+  <si>
+    <t>CMKD104J3950HANT</t>
+  </si>
+  <si>
+    <t>CMKB502H3435HBNT</t>
+  </si>
+  <si>
+    <t>CMKB502G3435HBNT</t>
+  </si>
+  <si>
+    <t>CMKA104F4000HANT</t>
+  </si>
+  <si>
+    <t>CMKA103F3950HBNT</t>
+  </si>
+  <si>
+    <t>CMKA473H3950HANT</t>
+  </si>
+  <si>
+    <t>CMKA473G3950HANT</t>
+  </si>
+  <si>
+    <t>CMKD474K4050HANT</t>
+  </si>
+  <si>
+    <t>CMKD474H4050HANT</t>
+  </si>
+  <si>
+    <t>CMKD474G4050HANT</t>
+  </si>
+  <si>
+    <t>CMKB502F3435HBNT</t>
+  </si>
+  <si>
+    <t>CMKA473F4050HANT</t>
+  </si>
+  <si>
+    <t>CMKA105J4300HANT</t>
+  </si>
+  <si>
+    <t>CMKA103F3435HANT</t>
+  </si>
+  <si>
+    <t>CMKB333K3920HBNT</t>
+  </si>
+  <si>
+    <t>CMKB333J3920HBNT</t>
+  </si>
+  <si>
+    <t>CMKB333H3920HBNT</t>
+  </si>
+  <si>
+    <t>CMKB333G3920HBNT</t>
+  </si>
+  <si>
+    <t>CMKA103G3950HANT</t>
+  </si>
+  <si>
+    <t>CMKB103F3435HANT</t>
+  </si>
+  <si>
+    <t>CMKA104F4250HBNT</t>
+  </si>
+  <si>
+    <t>CMKD103H3950HANT</t>
+  </si>
+  <si>
+    <t>CMKB104F4050HANT</t>
+  </si>
+  <si>
+    <t>CMKB103J3435HBNT</t>
+  </si>
+  <si>
+    <t>CMKD103G3435HBNT</t>
+  </si>
+  <si>
+    <t>CMKB472K3435HBNT</t>
+  </si>
+  <si>
+    <t>CMKB472J3435HBNT</t>
+  </si>
+  <si>
+    <t>CMKB472H3435HBNT</t>
+  </si>
+  <si>
+    <t>CMKB472G3435HBNT</t>
+  </si>
+  <si>
+    <t>CMKB472F3435HBNT</t>
+  </si>
+  <si>
+    <t>CMKD104F4050HBNT</t>
+  </si>
+  <si>
+    <t>CMKD104K3950HANT</t>
+  </si>
+  <si>
+    <t>CMKD104H3950HANT</t>
+  </si>
+  <si>
+    <t>CMKD104G3950HANT</t>
+  </si>
+  <si>
+    <t>CMKA103J3380GANT</t>
+  </si>
+  <si>
+    <t>CMKD103K3950HANT</t>
+  </si>
+  <si>
+    <t>CMKD103G3950HANT</t>
+  </si>
+  <si>
+    <t>CMKA103F3435FANT</t>
+  </si>
+  <si>
+    <t>CMKD474F3950HANT</t>
+  </si>
+  <si>
+    <t>CMKB104F4000HANT</t>
+  </si>
+  <si>
+    <t>CMKA104F4100HANT</t>
+  </si>
+  <si>
+    <t>CMKA203H3950HANT</t>
+  </si>
+  <si>
+    <t>CMKB103F3500HANT</t>
+  </si>
+  <si>
+    <t>CMKB103F3435FANT</t>
+  </si>
+  <si>
+    <t>CMKA204K4100HBNT</t>
+  </si>
+  <si>
+    <t>CMKA204J4100HBNT</t>
+  </si>
+  <si>
+    <t>CMKA204H4100HBNT</t>
+  </si>
+  <si>
+    <t>CMKA204G4100HBNT</t>
+  </si>
+  <si>
+    <t>CMKA224J4100HBNT</t>
+  </si>
+  <si>
+    <t>CMKA224H4100HBNT</t>
+  </si>
+  <si>
+    <t>CMKA103H3950HANT</t>
+  </si>
+  <si>
+    <t>CMKA104K4100HBNT</t>
+  </si>
+  <si>
+    <t>CMKA104H4100HBNT</t>
+  </si>
+  <si>
+    <t>CMKA104G4100HBNT</t>
+  </si>
+  <si>
+    <t>CMKA473F3950FANT</t>
+  </si>
+  <si>
+    <t>CMKA104J4100HANT</t>
+  </si>
+  <si>
+    <t>CMKA103F3950GANT</t>
+  </si>
+  <si>
+    <t>CMKD154F3950HANT</t>
+  </si>
+  <si>
+    <t>CMKA154F3950HANT</t>
+  </si>
+  <si>
+    <t>CMKB502G3500HANT</t>
+  </si>
+  <si>
+    <t>CMKB103J3380HANT</t>
+  </si>
+  <si>
+    <t>CMKA104G3950HANT</t>
+  </si>
+  <si>
+    <t>CMKA104J4250HBNT</t>
+  </si>
+  <si>
+    <t>CMKA104K4250HBNT</t>
+  </si>
+  <si>
+    <t>CMKA104H4250HBNT</t>
+  </si>
+  <si>
+    <t>CMKA104G4250HBNT</t>
+  </si>
+  <si>
+    <t>CMKB502J3380HANT</t>
+  </si>
+  <si>
+    <t>CMKA104K3950HANT</t>
+  </si>
+  <si>
+    <t>CMKD104F4100FBNT</t>
+  </si>
+  <si>
+    <t>CMKC103K3950HANT</t>
+  </si>
+  <si>
+    <t>CMKA224J3950HANT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -390,117 +705,751 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G9"/>
+  <dimension ref="A1:G101"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
         <v>7</v>
       </c>
+      <c r="B2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F2" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B3" t="s">
         <v>8</v>
+      </c>
+      <c r="C3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" t="s">
         <v>9</v>
+      </c>
+      <c r="E4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>17</v>
+      </c>
+      <c r="B5" t="s">
+        <v>8</v>
+      </c>
+      <c r="C5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E6" t="s">
         <v>11</v>
+      </c>
+      <c r="F6" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>22</v>
+      </c>
+      <c r="B8" t="s">
+        <v>23</v>
+      </c>
+      <c r="C8" t="s">
+        <v>9</v>
+      </c>
+      <c r="E8" t="s">
+        <v>11</v>
+      </c>
+      <c r="F8" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" t="s">
+        <v>25</v>
+      </c>
+      <c r="C9" t="s">
+        <v>9</v>
+      </c>
+      <c r="E9" t="s">
+        <v>11</v>
+      </c>
+      <c r="F9" t="s">
         <v>14</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" t="s">
+        <v>25</v>
+      </c>
+      <c r="C10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E10" t="s">
+        <v>11</v>
+      </c>
+      <c r="F10" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" t="s">
+        <v>27</v>
+      </c>
+      <c r="B11" t="s">
+        <v>25</v>
+      </c>
+      <c r="C11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F11" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E12" t="s">
+        <v>11</v>
+      </c>
+      <c r="F12" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" t="s">
+        <v>29</v>
+      </c>
+      <c r="B13" t="s">
+        <v>25</v>
+      </c>
+      <c r="C13" t="s">
+        <v>9</v>
+      </c>
+      <c r="E13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F13" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" t="s">
+        <v>31</v>
+      </c>
+      <c r="B14" t="s">
+        <v>25</v>
+      </c>
+      <c r="C14" t="s">
+        <v>9</v>
+      </c>
+      <c r="E14" t="s">
+        <v>11</v>
+      </c>
+      <c r="F14" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" t="s">
+        <v>32</v>
+      </c>
+      <c r="B15" t="s">
+        <v>25</v>
+      </c>
+      <c r="C15" t="s">
+        <v>33</v>
+      </c>
+      <c r="E15" t="s">
+        <v>11</v>
+      </c>
+      <c r="F15" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1">
+      <c r="A17" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1">
+      <c r="A18" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1">
+      <c r="A19" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="20" spans="1:1">
+      <c r="A20" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="21" spans="1:1">
+      <c r="A21" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="22" spans="1:1">
+      <c r="A22" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="23" spans="1:1">
+      <c r="A23" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="24" spans="1:1">
+      <c r="A24" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="25" spans="1:1">
+      <c r="A25" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="26" spans="1:1">
+      <c r="A26" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="27" spans="1:1">
+      <c r="A27" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="28" spans="1:1">
+      <c r="A28" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="29" spans="1:1">
+      <c r="A29" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="30" spans="1:1">
+      <c r="A30" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="31" spans="1:1">
+      <c r="A31" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="32" spans="1:1">
+      <c r="A32" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="33" spans="1:1">
+      <c r="A33" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="34" spans="1:1">
+      <c r="A34" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="35" spans="1:1">
+      <c r="A35" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="36" spans="1:1">
+      <c r="A36" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="37" spans="1:1">
+      <c r="A37" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="38" spans="1:1">
+      <c r="A38" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="39" spans="1:1">
+      <c r="A39" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="40" spans="1:1">
+      <c r="A40" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="41" spans="1:1">
+      <c r="A41" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="42" spans="1:1">
+      <c r="A42" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="43" spans="1:1">
+      <c r="A43" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="44" spans="1:1">
+      <c r="A44" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="45" spans="1:1">
+      <c r="A45" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="46" spans="1:1">
+      <c r="A46" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="47" spans="1:1">
+      <c r="A47" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="48" spans="1:1">
+      <c r="A48" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="49" spans="1:1">
+      <c r="A49" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="50" spans="1:1">
+      <c r="A50" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="51" spans="1:1">
+      <c r="A51" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="52" spans="1:1">
+      <c r="A52" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="53" spans="1:1">
+      <c r="A53" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="54" spans="1:1">
+      <c r="A54" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="55" spans="1:1">
+      <c r="A55" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="56" spans="1:1">
+      <c r="A56" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="57" spans="1:1">
+      <c r="A57" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="58" spans="1:1">
+      <c r="A58" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="59" spans="1:1">
+      <c r="A59" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="60" spans="1:1">
+      <c r="A60" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="61" spans="1:1">
+      <c r="A61" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="62" spans="1:1">
+      <c r="A62" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="63" spans="1:1">
+      <c r="A63" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="64" spans="1:1">
+      <c r="A64" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="65" spans="1:1">
+      <c r="A65" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="66" spans="1:1">
+      <c r="A66" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="67" spans="1:1">
+      <c r="A67" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="68" spans="1:1">
+      <c r="A68" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="69" spans="1:1">
+      <c r="A69" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="70" spans="1:1">
+      <c r="A70" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="71" spans="1:1">
+      <c r="A71" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="72" spans="1:1">
+      <c r="A72" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="73" spans="1:1">
+      <c r="A73" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="74" spans="1:1">
+      <c r="A74" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="75" spans="1:1">
+      <c r="A75" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="76" spans="1:1">
+      <c r="A76" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="77" spans="1:1">
+      <c r="A77" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="78" spans="1:1">
+      <c r="A78" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="79" spans="1:1">
+      <c r="A79" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="80" spans="1:1">
+      <c r="A80" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="81" spans="1:1">
+      <c r="A81" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="82" spans="1:1">
+      <c r="A82" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="83" spans="1:1">
+      <c r="A83" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="84" spans="1:1">
+      <c r="A84" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="85" spans="1:1">
+      <c r="A85" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="86" spans="1:1">
+      <c r="A86" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="87" spans="1:1">
+      <c r="A87" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="88" spans="1:1">
+      <c r="A88" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="89" spans="1:1">
+      <c r="A89" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="90" spans="1:1">
+      <c r="A90" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="91" spans="1:1">
+      <c r="A91" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="92" spans="1:1">
+      <c r="A92" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="93" spans="1:1">
+      <c r="A93" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="94" spans="1:1">
+      <c r="A94" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="95" spans="1:1">
+      <c r="A95" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="96" spans="1:1">
+      <c r="A96" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="97" spans="1:1">
+      <c r="A97" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="98" spans="1:1">
+      <c r="A98" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="99" spans="1:1">
+      <c r="A99" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="100" spans="1:1">
+      <c r="A100" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="101" spans="1:1">
+      <c r="A101" t="s">
+        <v>119</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>