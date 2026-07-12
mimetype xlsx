--- v2 (2026-04-11)
+++ v3 (2026-07-12)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="165" uniqueCount="120">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="121">
   <si>
     <t>型号</t>
   </si>
   <si>
     <t>阻值(Ω)</t>
   </si>
   <si>
     <t>尺寸(inch)</t>
   </si>
   <si>
     <t>额定功率</t>
   </si>
   <si>
     <t>温度系数值(ppm/℃)</t>
   </si>
   <si>
     <t>阻值精度</t>
   </si>
   <si>
     <t>生产状态</t>
   </si>
   <si>
     <t>CMKB104F3950HANT</t>
   </si>
   <si>
@@ -82,50 +82,53 @@
     <t>CMKB104K3950HANT</t>
   </si>
   <si>
     <t>±10.0</t>
   </si>
   <si>
     <t>CMKB104H3950HANT</t>
   </si>
   <si>
     <t>±3.0</t>
   </si>
   <si>
     <t>CMKB473J3950HANT</t>
   </si>
   <si>
     <t>47KΩ</t>
   </si>
   <si>
     <t>CMKB473F3950HANT</t>
   </si>
   <si>
     <t>CMKB223J3950HANT</t>
   </si>
   <si>
     <t>22KΩ</t>
+  </si>
+  <si>
+    <t>CMKB223F3950HANT</t>
   </si>
   <si>
     <t>CMKB103J3950HANT</t>
   </si>
   <si>
     <t>10KΩ</t>
   </si>
   <si>
     <t>CMKB103F3600HANT</t>
   </si>
   <si>
     <t>CMKB103J3600HANT</t>
   </si>
   <si>
     <t>CMKB103H3950HANT</t>
   </si>
   <si>
     <t>CMKB103G3950HANT</t>
   </si>
   <si>
     <t>±2.0</t>
   </si>
   <si>
     <t>CMKB103F3950HANT</t>
   </si>
@@ -705,51 +708,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G101"/>
+  <dimension ref="A1:G102"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -864,167 +867,179 @@
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
         <v>22</v>
       </c>
       <c r="B8" t="s">
         <v>23</v>
       </c>
       <c r="C8" t="s">
         <v>9</v>
       </c>
       <c r="E8" t="s">
         <v>11</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
         <v>24</v>
       </c>
       <c r="B9" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="C9" t="s">
         <v>9</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="C10" t="s">
         <v>9</v>
       </c>
       <c r="E10" t="s">
         <v>11</v>
       </c>
       <c r="F10" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
         <v>27</v>
       </c>
       <c r="B11" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C11" t="s">
         <v>9</v>
       </c>
       <c r="E11" t="s">
         <v>11</v>
       </c>
       <c r="F11" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
         <v>28</v>
       </c>
       <c r="B12" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C12" t="s">
         <v>9</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
         <v>29</v>
       </c>
       <c r="B13" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C13" t="s">
         <v>9</v>
       </c>
       <c r="E13" t="s">
         <v>11</v>
       </c>
       <c r="F13" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C14" t="s">
         <v>9</v>
       </c>
       <c r="E14" t="s">
         <v>11</v>
       </c>
       <c r="F14" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
         <v>32</v>
       </c>
       <c r="B15" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C15" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="E15" t="s">
         <v>11</v>
       </c>
       <c r="F15" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" t="s">
+        <v>26</v>
+      </c>
+      <c r="C16" t="s">
         <v>34</v>
+      </c>
+      <c r="E16" t="s">
+        <v>11</v>
+      </c>
+      <c r="F16" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:1">
       <c r="A17" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="18" spans="1:1">
       <c r="A18" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="19" spans="1:1">
       <c r="A19" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="20" spans="1:1">
       <c r="A20" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="21" spans="1:1">
       <c r="A21" t="s">
         <v>39</v>
@@ -1406,50 +1421,55 @@
       </c>
     </row>
     <row r="97" spans="1:1">
       <c r="A97" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="98" spans="1:1">
       <c r="A98" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="99" spans="1:1">
       <c r="A99" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="100" spans="1:1">
       <c r="A100" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="101" spans="1:1">
       <c r="A101" t="s">
         <v>119</v>
+      </c>
+    </row>
+    <row r="102" spans="1:1">
+      <c r="A102" t="s">
+        <v>120</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>