--- v0 (2025-12-14)
+++ v1 (2026-06-19)
@@ -10,368 +10,374 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="362" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="441" uniqueCount="108">
   <si>
     <t>型号</t>
   </si>
   <si>
     <t>容量</t>
   </si>
   <si>
     <t>温度特性</t>
   </si>
   <si>
     <t>额定电压</t>
   </si>
   <si>
     <t>公差</t>
   </si>
   <si>
     <t>尺寸(inch)</t>
   </si>
   <si>
     <t>应用场景</t>
   </si>
   <si>
     <t>生产状态</t>
   </si>
   <si>
     <t>长度</t>
   </si>
   <si>
     <t>宽度</t>
   </si>
   <si>
     <t>厚度</t>
   </si>
   <si>
     <t>是否车规</t>
   </si>
   <si>
+    <t>脚数</t>
+  </si>
+  <si>
+    <t>脚距(mm)</t>
+  </si>
+  <si>
+    <t>CA04B104ZE500G</t>
+  </si>
+  <si>
+    <t>100nF</t>
+  </si>
+  <si>
+    <t>X7R</t>
+  </si>
+  <si>
+    <t>50V</t>
+  </si>
+  <si>
+    <t>-20% +80%</t>
+  </si>
+  <si>
+    <t>04</t>
+  </si>
+  <si>
+    <t>2.54mm</t>
+  </si>
+  <si>
+    <t>CA05B104ZE500G</t>
+  </si>
+  <si>
+    <t>05</t>
+  </si>
+  <si>
+    <t>CA06B104ZE500G</t>
+  </si>
+  <si>
+    <t>06</t>
+  </si>
+  <si>
+    <t>CA07F104ZE500G</t>
+  </si>
+  <si>
+    <t>Y5V</t>
+  </si>
+  <si>
+    <t>07</t>
+  </si>
+  <si>
     <t>CA09B104NE500G</t>
   </si>
   <si>
-    <t>100nF</t>
-[...7 lines deleted...]
-  <si>
     <t>±30%</t>
   </si>
   <si>
+    <t>09</t>
+  </si>
+  <si>
     <t>CA11B104ME500G</t>
   </si>
   <si>
     <t>±20%</t>
   </si>
   <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>CA07B104ME500G</t>
+  </si>
+  <si>
     <t>CC10B104ME500G</t>
   </si>
   <si>
+    <t>10</t>
+  </si>
+  <si>
     <t>CD10B104ME500G</t>
   </si>
   <si>
-    <t>CA07B104ME500G</t>
-[...1 lines deleted...]
-  <si>
     <t>CA06B104ME500G</t>
   </si>
   <si>
+    <t>CA05B104ME500G</t>
+  </si>
+  <si>
     <t>CA09B104ME500G</t>
   </si>
   <si>
-    <t>CA07B104MY500G</t>
-[...25 lines deleted...]
-  <si>
     <t>CA09B473ME500G</t>
   </si>
   <si>
     <t>47nF</t>
   </si>
   <si>
     <t>CA09B223ME500G</t>
   </si>
   <si>
     <t>22nF</t>
   </si>
   <si>
     <t>CA11B103ME500G</t>
   </si>
   <si>
     <t>10nF</t>
   </si>
   <si>
+    <t>CB08B103ME500G</t>
+  </si>
+  <si>
+    <t>08</t>
+  </si>
+  <si>
     <t>CA09B103ME500G</t>
   </si>
   <si>
     <t>CA08B103ME500G</t>
   </si>
   <si>
-    <t>CA07B103MY500G</t>
-[...1 lines deleted...]
-  <si>
     <t>CA07B103ME500</t>
   </si>
   <si>
+    <t>CA06B103ME500G</t>
+  </si>
+  <si>
+    <t>CA08B103ME500C</t>
+  </si>
+  <si>
     <t>CA07B103ME500G</t>
   </si>
   <si>
-    <t>CA06B103ME500G</t>
-[...2 lines deleted...]
-    <t>CA08B103ME500C</t>
+    <t>CA05B103ME500G</t>
   </si>
   <si>
     <t>CA09B822ME500G</t>
   </si>
   <si>
     <t>8.2nF</t>
   </si>
   <si>
     <t>CA08B822ME500G</t>
   </si>
   <si>
+    <t>CA08B472ME500G</t>
+  </si>
+  <si>
+    <t>4.7nF</t>
+  </si>
+  <si>
     <t>CA05B472ME500G</t>
   </si>
   <si>
-    <t>4.7nF</t>
-[...4 lines deleted...]
-  <si>
     <t>CB08B332ME500G</t>
   </si>
   <si>
     <t>3.3nF</t>
   </si>
   <si>
     <t>CA09B222ME500G</t>
   </si>
   <si>
     <t>2.2nF</t>
   </si>
   <si>
-    <t>CA09B102NY500G</t>
+    <t>CA10B102ME500G</t>
   </si>
   <si>
     <t>1nF</t>
   </si>
   <si>
+    <t>CA08B102ME500G</t>
+  </si>
+  <si>
+    <t>CA07B102ME500YG</t>
+  </si>
+  <si>
+    <t>CA09B102ME500G</t>
+  </si>
+  <si>
+    <t>CA08B102ME500YG</t>
+  </si>
+  <si>
+    <t>CA05B102ME500YG</t>
+  </si>
+  <si>
+    <t>CB08B102ME500G</t>
+  </si>
+  <si>
+    <t>CA06B102ME500G</t>
+  </si>
+  <si>
     <t>CA06B102ME500YG</t>
   </si>
   <si>
-    <t>CA08B102ME500YG</t>
-[...4 lines deleted...]
-  <si>
     <t>CA04B102ME500G</t>
   </si>
   <si>
-    <t>CA09B102MY500G</t>
-[...22 lines deleted...]
-  <si>
     <t>CA05B102ME500G</t>
   </si>
   <si>
-    <t>CA07B102ME500YG</t>
+    <t>CA05B102KE500G</t>
+  </si>
+  <si>
+    <t>±10%</t>
   </si>
   <si>
     <t>CA09B102KE500G</t>
   </si>
   <si>
-    <t>±10%</t>
-[...1 lines deleted...]
-  <si>
     <t>CA08CG102KE500G</t>
   </si>
   <si>
     <t>C0G</t>
   </si>
   <si>
-    <t>CA05B102KE500G</t>
-[...1 lines deleted...]
-  <si>
     <t>CA09CG102JE500G</t>
   </si>
   <si>
     <t>±5%</t>
   </si>
   <si>
-    <t>CA07B471NY500G</t>
+    <t>CA04B471ME500G</t>
   </si>
   <si>
     <t>470pF</t>
   </si>
   <si>
-    <t>CA04B471ME500G</t>
-[...7 lines deleted...]
-  <si>
     <t>CA06CG471ME500</t>
   </si>
   <si>
+    <t>CA08CG471KE500G</t>
+  </si>
+  <si>
     <t>CA07CG471KE500G</t>
   </si>
   <si>
-    <t>CA08CG471KE500G</t>
-[...4 lines deleted...]
-  <si>
     <t>CA08CG331KE500</t>
   </si>
   <si>
     <t>330pF</t>
   </si>
   <si>
     <t>CA05B101ME500G</t>
   </si>
   <si>
     <t>100pF</t>
   </si>
   <si>
     <t>CA09CG101KE500G</t>
   </si>
   <si>
+    <t>CA10CG101KE500G</t>
+  </si>
+  <si>
+    <t>CA05CG101KE500G</t>
+  </si>
+  <si>
     <t>CA08CG101KE500G</t>
   </si>
   <si>
     <t>CA05CG101KE500</t>
   </si>
   <si>
-    <t>CA05CG101KE500G</t>
-[...1 lines deleted...]
-  <si>
     <t>CB08CG101KE500G</t>
   </si>
   <si>
-    <t>CA10CG101KE500G</t>
-[...1 lines deleted...]
-  <si>
     <t>CA06CG470KE500G</t>
   </si>
   <si>
     <t>47pF</t>
   </si>
   <si>
     <t>CA09CG330KE500</t>
   </si>
   <si>
     <t>33pF</t>
   </si>
   <si>
     <t>CA09CG330KE500G</t>
   </si>
   <si>
+    <t>CA09CG100ME500G</t>
+  </si>
+  <si>
+    <t>10pF</t>
+  </si>
+  <si>
     <t>CA09B100ME500G</t>
-  </si>
-[...4 lines deleted...]
-    <t>CA09CG100ME500G</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -663,1492 +669,1684 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:L71"/>
+  <dimension ref="A1:N62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
-    <row r="1" spans="1:12">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
-    </row>
-    <row r="2" spans="1:12">
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B2" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C2" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D2" t="s">
+        <v>17</v>
+      </c>
+      <c r="E2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L2">
+        <v>0</v>
+      </c>
+      <c r="M2" t="s">
+        <v>19</v>
+      </c>
+      <c r="N2" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14">
+      <c r="A3" t="s">
+        <v>21</v>
+      </c>
+      <c r="B3" t="s">
         <v>15</v>
       </c>
-      <c r="E2" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="C3" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D3" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>18</v>
       </c>
       <c r="L3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:12">
+      <c r="M3" t="s">
+        <v>22</v>
+      </c>
+      <c r="N3" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="B4" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="L4">
         <v>0</v>
       </c>
-    </row>
-    <row r="5" spans="1:12">
+      <c r="M4" t="s">
+        <v>24</v>
+      </c>
+      <c r="N4" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="B5" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="D5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="L5">
         <v>0</v>
       </c>
-    </row>
-    <row r="6" spans="1:12">
+      <c r="M5" t="s">
+        <v>27</v>
+      </c>
+      <c r="N5" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="B6" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E6" t="s">
+        <v>29</v>
+      </c>
+      <c r="L6">
+        <v>0</v>
+      </c>
+      <c r="M6" t="s">
+        <v>30</v>
+      </c>
+      <c r="N6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14">
+      <c r="A7" t="s">
+        <v>31</v>
+      </c>
+      <c r="B7" t="s">
         <v>15</v>
       </c>
-      <c r="E6" t="s">
-[...7 lines deleted...]
-      <c r="A7" t="s">
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>17</v>
+      </c>
+      <c r="E7" t="s">
+        <v>32</v>
+      </c>
+      <c r="L7">
+        <v>0</v>
+      </c>
+      <c r="M7" t="s">
+        <v>33</v>
+      </c>
+      <c r="N7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14">
+      <c r="A8" t="s">
+        <v>34</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>17</v>
+      </c>
+      <c r="E8" t="s">
+        <v>32</v>
+      </c>
+      <c r="L8">
+        <v>0</v>
+      </c>
+      <c r="M8" t="s">
+        <v>27</v>
+      </c>
+      <c r="N8" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14">
+      <c r="A9" t="s">
+        <v>35</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>17</v>
+      </c>
+      <c r="E9" t="s">
+        <v>32</v>
+      </c>
+      <c r="L9">
+        <v>0</v>
+      </c>
+      <c r="M9" t="s">
+        <v>36</v>
+      </c>
+      <c r="N9" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14">
+      <c r="A10" t="s">
+        <v>37</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>17</v>
+      </c>
+      <c r="E10" t="s">
+        <v>32</v>
+      </c>
+      <c r="L10">
+        <v>0</v>
+      </c>
+      <c r="M10" t="s">
+        <v>36</v>
+      </c>
+      <c r="N10" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14">
+      <c r="A11" t="s">
+        <v>38</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>17</v>
+      </c>
+      <c r="E11" t="s">
+        <v>32</v>
+      </c>
+      <c r="L11">
+        <v>0</v>
+      </c>
+      <c r="M11" t="s">
+        <v>24</v>
+      </c>
+      <c r="N11" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14">
+      <c r="A12" t="s">
+        <v>39</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>17</v>
+      </c>
+      <c r="E12" t="s">
+        <v>32</v>
+      </c>
+      <c r="L12">
+        <v>0</v>
+      </c>
+      <c r="M12" t="s">
         <v>22</v>
       </c>
-      <c r="B7" t="s">
-[...5 lines deleted...]
-      <c r="D7" t="s">
+      <c r="N12" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14">
+      <c r="A13" t="s">
+        <v>40</v>
+      </c>
+      <c r="B13" t="s">
         <v>15</v>
       </c>
-      <c r="E7" t="s">
-[...27 lines deleted...]
-      <c r="A9" t="s">
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>17</v>
+      </c>
+      <c r="E13" t="s">
+        <v>32</v>
+      </c>
+      <c r="L13">
+        <v>0</v>
+      </c>
+      <c r="M13" t="s">
+        <v>30</v>
+      </c>
+      <c r="N13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14">
+      <c r="A14" t="s">
+        <v>41</v>
+      </c>
+      <c r="B14" t="s">
+        <v>42</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>17</v>
+      </c>
+      <c r="E14" t="s">
+        <v>32</v>
+      </c>
+      <c r="L14">
+        <v>0</v>
+      </c>
+      <c r="M14" t="s">
+        <v>30</v>
+      </c>
+      <c r="N14" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14">
+      <c r="A15" t="s">
+        <v>43</v>
+      </c>
+      <c r="B15" t="s">
+        <v>44</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>17</v>
+      </c>
+      <c r="E15" t="s">
+        <v>32</v>
+      </c>
+      <c r="L15">
+        <v>0</v>
+      </c>
+      <c r="M15" t="s">
+        <v>30</v>
+      </c>
+      <c r="N15" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14">
+      <c r="A16" t="s">
+        <v>45</v>
+      </c>
+      <c r="B16" t="s">
+        <v>46</v>
+      </c>
+      <c r="C16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s">
+        <v>17</v>
+      </c>
+      <c r="E16" t="s">
+        <v>32</v>
+      </c>
+      <c r="L16">
+        <v>0</v>
+      </c>
+      <c r="M16" t="s">
+        <v>33</v>
+      </c>
+      <c r="N16" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14">
+      <c r="A17" t="s">
+        <v>47</v>
+      </c>
+      <c r="B17" t="s">
+        <v>46</v>
+      </c>
+      <c r="C17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
+        <v>17</v>
+      </c>
+      <c r="E17" t="s">
+        <v>32</v>
+      </c>
+      <c r="L17">
+        <v>0</v>
+      </c>
+      <c r="M17" t="s">
+        <v>48</v>
+      </c>
+      <c r="N17" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14">
+      <c r="A18" t="s">
+        <v>49</v>
+      </c>
+      <c r="B18" t="s">
+        <v>46</v>
+      </c>
+      <c r="C18" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" t="s">
+        <v>17</v>
+      </c>
+      <c r="E18" t="s">
+        <v>32</v>
+      </c>
+      <c r="L18">
+        <v>0</v>
+      </c>
+      <c r="M18" t="s">
+        <v>30</v>
+      </c>
+      <c r="N18" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14">
+      <c r="A19" t="s">
+        <v>50</v>
+      </c>
+      <c r="B19" t="s">
+        <v>46</v>
+      </c>
+      <c r="C19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" t="s">
+        <v>17</v>
+      </c>
+      <c r="E19" t="s">
+        <v>32</v>
+      </c>
+      <c r="L19">
+        <v>0</v>
+      </c>
+      <c r="M19" t="s">
+        <v>48</v>
+      </c>
+      <c r="N19" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14">
+      <c r="A20" t="s">
+        <v>51</v>
+      </c>
+      <c r="B20" t="s">
+        <v>46</v>
+      </c>
+      <c r="C20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D20" t="s">
+        <v>17</v>
+      </c>
+      <c r="E20" t="s">
+        <v>32</v>
+      </c>
+      <c r="L20">
+        <v>0</v>
+      </c>
+      <c r="M20" t="s">
+        <v>27</v>
+      </c>
+      <c r="N20" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14">
+      <c r="A21" t="s">
+        <v>52</v>
+      </c>
+      <c r="B21" t="s">
+        <v>46</v>
+      </c>
+      <c r="C21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D21" t="s">
+        <v>17</v>
+      </c>
+      <c r="E21" t="s">
+        <v>32</v>
+      </c>
+      <c r="L21">
+        <v>0</v>
+      </c>
+      <c r="M21" t="s">
         <v>24</v>
       </c>
-      <c r="B9" t="s">
-[...48 lines deleted...]
-      <c r="E11" t="s">
+      <c r="N21" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14">
+      <c r="A22" t="s">
+        <v>53</v>
+      </c>
+      <c r="B22" t="s">
+        <v>46</v>
+      </c>
+      <c r="C22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D22" t="s">
+        <v>17</v>
+      </c>
+      <c r="E22" t="s">
+        <v>32</v>
+      </c>
+      <c r="L22">
+        <v>0</v>
+      </c>
+      <c r="M22" t="s">
+        <v>48</v>
+      </c>
+      <c r="N22" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14">
+      <c r="A23" t="s">
+        <v>54</v>
+      </c>
+      <c r="B23" t="s">
+        <v>46</v>
+      </c>
+      <c r="C23" t="s">
+        <v>16</v>
+      </c>
+      <c r="D23" t="s">
+        <v>17</v>
+      </c>
+      <c r="E23" t="s">
+        <v>32</v>
+      </c>
+      <c r="L23">
+        <v>0</v>
+      </c>
+      <c r="M23" t="s">
         <v>27</v>
       </c>
-      <c r="L11">
-[...16 lines deleted...]
-      <c r="E12" t="s">
+      <c r="N23" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14">
+      <c r="A24" t="s">
+        <v>55</v>
+      </c>
+      <c r="B24" t="s">
+        <v>46</v>
+      </c>
+      <c r="C24" t="s">
+        <v>16</v>
+      </c>
+      <c r="D24" t="s">
+        <v>17</v>
+      </c>
+      <c r="E24" t="s">
+        <v>32</v>
+      </c>
+      <c r="L24">
+        <v>0</v>
+      </c>
+      <c r="M24" t="s">
+        <v>22</v>
+      </c>
+      <c r="N24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14">
+      <c r="A25" t="s">
+        <v>56</v>
+      </c>
+      <c r="B25" t="s">
+        <v>57</v>
+      </c>
+      <c r="C25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D25" t="s">
+        <v>17</v>
+      </c>
+      <c r="E25" t="s">
+        <v>32</v>
+      </c>
+      <c r="L25">
+        <v>0</v>
+      </c>
+      <c r="M25" t="s">
+        <v>30</v>
+      </c>
+      <c r="N25" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14">
+      <c r="A26" t="s">
+        <v>58</v>
+      </c>
+      <c r="B26" t="s">
+        <v>57</v>
+      </c>
+      <c r="C26" t="s">
+        <v>16</v>
+      </c>
+      <c r="D26" t="s">
+        <v>17</v>
+      </c>
+      <c r="E26" t="s">
+        <v>32</v>
+      </c>
+      <c r="L26">
+        <v>0</v>
+      </c>
+      <c r="M26" t="s">
+        <v>48</v>
+      </c>
+      <c r="N26" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14">
+      <c r="A27" t="s">
+        <v>59</v>
+      </c>
+      <c r="B27" t="s">
+        <v>60</v>
+      </c>
+      <c r="C27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D27" t="s">
+        <v>17</v>
+      </c>
+      <c r="E27" t="s">
+        <v>32</v>
+      </c>
+      <c r="L27">
+        <v>0</v>
+      </c>
+      <c r="M27" t="s">
+        <v>48</v>
+      </c>
+      <c r="N27" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14">
+      <c r="A28" t="s">
+        <v>61</v>
+      </c>
+      <c r="B28" t="s">
+        <v>60</v>
+      </c>
+      <c r="C28" t="s">
+        <v>16</v>
+      </c>
+      <c r="D28" t="s">
+        <v>17</v>
+      </c>
+      <c r="E28" t="s">
+        <v>32</v>
+      </c>
+      <c r="L28">
+        <v>0</v>
+      </c>
+      <c r="M28" t="s">
+        <v>22</v>
+      </c>
+      <c r="N28" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14">
+      <c r="A29" t="s">
+        <v>62</v>
+      </c>
+      <c r="B29" t="s">
+        <v>63</v>
+      </c>
+      <c r="C29" t="s">
+        <v>16</v>
+      </c>
+      <c r="D29" t="s">
+        <v>17</v>
+      </c>
+      <c r="E29" t="s">
+        <v>32</v>
+      </c>
+      <c r="L29">
+        <v>0</v>
+      </c>
+      <c r="M29" t="s">
+        <v>48</v>
+      </c>
+      <c r="N29" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14">
+      <c r="A30" t="s">
+        <v>64</v>
+      </c>
+      <c r="B30" t="s">
+        <v>65</v>
+      </c>
+      <c r="C30" t="s">
+        <v>16</v>
+      </c>
+      <c r="D30" t="s">
+        <v>17</v>
+      </c>
+      <c r="E30" t="s">
+        <v>32</v>
+      </c>
+      <c r="L30">
+        <v>0</v>
+      </c>
+      <c r="M30" t="s">
+        <v>30</v>
+      </c>
+      <c r="N30" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14">
+      <c r="A31" t="s">
+        <v>66</v>
+      </c>
+      <c r="B31" t="s">
+        <v>67</v>
+      </c>
+      <c r="C31" t="s">
+        <v>16</v>
+      </c>
+      <c r="D31" t="s">
+        <v>17</v>
+      </c>
+      <c r="E31" t="s">
+        <v>32</v>
+      </c>
+      <c r="L31">
+        <v>0</v>
+      </c>
+      <c r="M31" t="s">
+        <v>36</v>
+      </c>
+      <c r="N31" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14">
+      <c r="A32" t="s">
+        <v>68</v>
+      </c>
+      <c r="B32" t="s">
+        <v>67</v>
+      </c>
+      <c r="C32" t="s">
+        <v>16</v>
+      </c>
+      <c r="D32" t="s">
+        <v>17</v>
+      </c>
+      <c r="E32" t="s">
+        <v>32</v>
+      </c>
+      <c r="L32">
+        <v>0</v>
+      </c>
+      <c r="M32" t="s">
+        <v>48</v>
+      </c>
+      <c r="N32" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="33" spans="1:14">
+      <c r="A33" t="s">
+        <v>69</v>
+      </c>
+      <c r="B33" t="s">
+        <v>67</v>
+      </c>
+      <c r="C33" t="s">
+        <v>16</v>
+      </c>
+      <c r="D33" t="s">
+        <v>17</v>
+      </c>
+      <c r="E33" t="s">
+        <v>32</v>
+      </c>
+      <c r="L33">
+        <v>0</v>
+      </c>
+      <c r="M33" t="s">
         <v>27</v>
       </c>
-      <c r="L12">
-[...16 lines deleted...]
-      <c r="E13" t="s">
+      <c r="N33" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="34" spans="1:14">
+      <c r="A34" t="s">
+        <v>70</v>
+      </c>
+      <c r="B34" t="s">
+        <v>67</v>
+      </c>
+      <c r="C34" t="s">
+        <v>16</v>
+      </c>
+      <c r="D34" t="s">
+        <v>17</v>
+      </c>
+      <c r="E34" t="s">
+        <v>32</v>
+      </c>
+      <c r="L34">
+        <v>0</v>
+      </c>
+      <c r="M34" t="s">
+        <v>30</v>
+      </c>
+      <c r="N34" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="35" spans="1:14">
+      <c r="A35" t="s">
+        <v>71</v>
+      </c>
+      <c r="B35" t="s">
+        <v>67</v>
+      </c>
+      <c r="C35" t="s">
+        <v>16</v>
+      </c>
+      <c r="D35" t="s">
+        <v>17</v>
+      </c>
+      <c r="E35" t="s">
+        <v>32</v>
+      </c>
+      <c r="L35">
+        <v>0</v>
+      </c>
+      <c r="M35" t="s">
+        <v>48</v>
+      </c>
+      <c r="N35" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="36" spans="1:14">
+      <c r="A36" t="s">
+        <v>72</v>
+      </c>
+      <c r="B36" t="s">
+        <v>67</v>
+      </c>
+      <c r="C36" t="s">
+        <v>16</v>
+      </c>
+      <c r="D36" t="s">
+        <v>17</v>
+      </c>
+      <c r="E36" t="s">
+        <v>32</v>
+      </c>
+      <c r="L36">
+        <v>0</v>
+      </c>
+      <c r="M36" t="s">
+        <v>22</v>
+      </c>
+      <c r="N36" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="37" spans="1:14">
+      <c r="A37" t="s">
+        <v>73</v>
+      </c>
+      <c r="B37" t="s">
+        <v>67</v>
+      </c>
+      <c r="C37" t="s">
+        <v>16</v>
+      </c>
+      <c r="D37" t="s">
+        <v>17</v>
+      </c>
+      <c r="E37" t="s">
+        <v>32</v>
+      </c>
+      <c r="L37">
+        <v>0</v>
+      </c>
+      <c r="M37" t="s">
+        <v>48</v>
+      </c>
+      <c r="N37" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="38" spans="1:14">
+      <c r="A38" t="s">
+        <v>74</v>
+      </c>
+      <c r="B38" t="s">
+        <v>67</v>
+      </c>
+      <c r="C38" t="s">
+        <v>16</v>
+      </c>
+      <c r="D38" t="s">
+        <v>17</v>
+      </c>
+      <c r="E38" t="s">
+        <v>32</v>
+      </c>
+      <c r="L38">
+        <v>0</v>
+      </c>
+      <c r="M38" t="s">
+        <v>24</v>
+      </c>
+      <c r="N38" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="39" spans="1:14">
+      <c r="A39" t="s">
+        <v>75</v>
+      </c>
+      <c r="B39" t="s">
+        <v>67</v>
+      </c>
+      <c r="C39" t="s">
+        <v>16</v>
+      </c>
+      <c r="D39" t="s">
+        <v>17</v>
+      </c>
+      <c r="E39" t="s">
+        <v>32</v>
+      </c>
+      <c r="L39">
+        <v>0</v>
+      </c>
+      <c r="M39" t="s">
+        <v>24</v>
+      </c>
+      <c r="N39" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="40" spans="1:14">
+      <c r="A40" t="s">
+        <v>76</v>
+      </c>
+      <c r="B40" t="s">
+        <v>67</v>
+      </c>
+      <c r="C40" t="s">
+        <v>16</v>
+      </c>
+      <c r="D40" t="s">
+        <v>17</v>
+      </c>
+      <c r="E40" t="s">
+        <v>32</v>
+      </c>
+      <c r="L40">
+        <v>0</v>
+      </c>
+      <c r="M40" t="s">
+        <v>19</v>
+      </c>
+      <c r="N40" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="41" spans="1:14">
+      <c r="A41" t="s">
+        <v>77</v>
+      </c>
+      <c r="B41" t="s">
+        <v>67</v>
+      </c>
+      <c r="C41" t="s">
+        <v>16</v>
+      </c>
+      <c r="D41" t="s">
+        <v>17</v>
+      </c>
+      <c r="E41" t="s">
+        <v>32</v>
+      </c>
+      <c r="L41">
+        <v>0</v>
+      </c>
+      <c r="M41" t="s">
+        <v>22</v>
+      </c>
+      <c r="N41" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="42" spans="1:14">
+      <c r="A42" t="s">
+        <v>78</v>
+      </c>
+      <c r="B42" t="s">
+        <v>67</v>
+      </c>
+      <c r="C42" t="s">
+        <v>16</v>
+      </c>
+      <c r="D42" t="s">
+        <v>17</v>
+      </c>
+      <c r="E42" t="s">
+        <v>79</v>
+      </c>
+      <c r="L42">
+        <v>0</v>
+      </c>
+      <c r="M42" t="s">
+        <v>22</v>
+      </c>
+      <c r="N42" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="43" spans="1:14">
+      <c r="A43" t="s">
+        <v>80</v>
+      </c>
+      <c r="B43" t="s">
+        <v>67</v>
+      </c>
+      <c r="C43" t="s">
+        <v>16</v>
+      </c>
+      <c r="D43" t="s">
+        <v>17</v>
+      </c>
+      <c r="E43" t="s">
+        <v>79</v>
+      </c>
+      <c r="L43">
+        <v>0</v>
+      </c>
+      <c r="M43" t="s">
+        <v>30</v>
+      </c>
+      <c r="N43" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="44" spans="1:14">
+      <c r="A44" t="s">
+        <v>81</v>
+      </c>
+      <c r="B44" t="s">
+        <v>67</v>
+      </c>
+      <c r="C44" t="s">
+        <v>82</v>
+      </c>
+      <c r="D44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E44" t="s">
+        <v>79</v>
+      </c>
+      <c r="L44">
+        <v>0</v>
+      </c>
+      <c r="M44" t="s">
+        <v>48</v>
+      </c>
+      <c r="N44" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="45" spans="1:14">
+      <c r="A45" t="s">
+        <v>83</v>
+      </c>
+      <c r="B45" t="s">
+        <v>67</v>
+      </c>
+      <c r="C45" t="s">
+        <v>82</v>
+      </c>
+      <c r="D45" t="s">
+        <v>17</v>
+      </c>
+      <c r="E45" t="s">
+        <v>84</v>
+      </c>
+      <c r="L45">
+        <v>0</v>
+      </c>
+      <c r="M45" t="s">
+        <v>30</v>
+      </c>
+      <c r="N45" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="46" spans="1:14">
+      <c r="A46" t="s">
+        <v>85</v>
+      </c>
+      <c r="B46" t="s">
+        <v>86</v>
+      </c>
+      <c r="C46" t="s">
+        <v>16</v>
+      </c>
+      <c r="D46" t="s">
+        <v>17</v>
+      </c>
+      <c r="E46" t="s">
+        <v>32</v>
+      </c>
+      <c r="L46">
+        <v>0</v>
+      </c>
+      <c r="M46" t="s">
+        <v>19</v>
+      </c>
+      <c r="N46" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="47" spans="1:14">
+      <c r="A47" t="s">
+        <v>87</v>
+      </c>
+      <c r="B47" t="s">
+        <v>86</v>
+      </c>
+      <c r="C47" t="s">
+        <v>82</v>
+      </c>
+      <c r="D47" t="s">
+        <v>17</v>
+      </c>
+      <c r="E47" t="s">
+        <v>32</v>
+      </c>
+      <c r="L47">
+        <v>0</v>
+      </c>
+      <c r="M47" t="s">
+        <v>24</v>
+      </c>
+      <c r="N47" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="48" spans="1:14">
+      <c r="A48" t="s">
+        <v>88</v>
+      </c>
+      <c r="B48" t="s">
+        <v>86</v>
+      </c>
+      <c r="C48" t="s">
+        <v>82</v>
+      </c>
+      <c r="D48" t="s">
+        <v>17</v>
+      </c>
+      <c r="E48" t="s">
+        <v>79</v>
+      </c>
+      <c r="L48">
+        <v>0</v>
+      </c>
+      <c r="M48" t="s">
+        <v>48</v>
+      </c>
+      <c r="N48" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="49" spans="1:14">
+      <c r="A49" t="s">
+        <v>89</v>
+      </c>
+      <c r="B49" t="s">
+        <v>86</v>
+      </c>
+      <c r="C49" t="s">
+        <v>82</v>
+      </c>
+      <c r="D49" t="s">
+        <v>17</v>
+      </c>
+      <c r="E49" t="s">
+        <v>79</v>
+      </c>
+      <c r="L49">
+        <v>0</v>
+      </c>
+      <c r="M49" t="s">
         <v>27</v>
       </c>
-      <c r="L13">
-[...4 lines deleted...]
-      <c r="A14" t="s">
+      <c r="N49" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="50" spans="1:14">
+      <c r="A50" t="s">
+        <v>90</v>
+      </c>
+      <c r="B50" t="s">
+        <v>91</v>
+      </c>
+      <c r="C50" t="s">
+        <v>82</v>
+      </c>
+      <c r="D50" t="s">
+        <v>17</v>
+      </c>
+      <c r="E50" t="s">
+        <v>79</v>
+      </c>
+      <c r="L50">
+        <v>0</v>
+      </c>
+      <c r="M50" t="s">
+        <v>48</v>
+      </c>
+      <c r="N50" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="51" spans="1:14">
+      <c r="A51" t="s">
+        <v>92</v>
+      </c>
+      <c r="B51" t="s">
+        <v>93</v>
+      </c>
+      <c r="C51" t="s">
+        <v>16</v>
+      </c>
+      <c r="D51" t="s">
+        <v>17</v>
+      </c>
+      <c r="E51" t="s">
+        <v>32</v>
+      </c>
+      <c r="L51">
+        <v>0</v>
+      </c>
+      <c r="M51" t="s">
+        <v>22</v>
+      </c>
+      <c r="N51" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="52" spans="1:14">
+      <c r="A52" t="s">
+        <v>94</v>
+      </c>
+      <c r="B52" t="s">
+        <v>93</v>
+      </c>
+      <c r="C52" t="s">
+        <v>82</v>
+      </c>
+      <c r="D52" t="s">
+        <v>17</v>
+      </c>
+      <c r="E52" t="s">
+        <v>79</v>
+      </c>
+      <c r="L52">
+        <v>0</v>
+      </c>
+      <c r="M52" t="s">
         <v>30</v>
       </c>
-      <c r="B14" t="s">
-[...59 lines deleted...]
-      <c r="B17" t="s">
+      <c r="N52" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="53" spans="1:14">
+      <c r="A53" t="s">
+        <v>95</v>
+      </c>
+      <c r="B53" t="s">
+        <v>93</v>
+      </c>
+      <c r="C53" t="s">
+        <v>82</v>
+      </c>
+      <c r="D53" t="s">
+        <v>17</v>
+      </c>
+      <c r="E53" t="s">
+        <v>79</v>
+      </c>
+      <c r="L53">
+        <v>0</v>
+      </c>
+      <c r="M53" t="s">
         <v>36</v>
       </c>
-      <c r="C17" t="s">
-[...193 lines deleted...]
-      <c r="A27" t="s">
+      <c r="N53" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="54" spans="1:14">
+      <c r="A54" t="s">
+        <v>96</v>
+      </c>
+      <c r="B54" t="s">
+        <v>93</v>
+      </c>
+      <c r="C54" t="s">
+        <v>82</v>
+      </c>
+      <c r="D54" t="s">
+        <v>17</v>
+      </c>
+      <c r="E54" t="s">
+        <v>79</v>
+      </c>
+      <c r="L54">
+        <v>0</v>
+      </c>
+      <c r="M54" t="s">
+        <v>22</v>
+      </c>
+      <c r="N54" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="55" spans="1:14">
+      <c r="A55" t="s">
+        <v>97</v>
+      </c>
+      <c r="B55" t="s">
+        <v>93</v>
+      </c>
+      <c r="C55" t="s">
+        <v>82</v>
+      </c>
+      <c r="D55" t="s">
+        <v>17</v>
+      </c>
+      <c r="E55" t="s">
+        <v>79</v>
+      </c>
+      <c r="L55">
+        <v>0</v>
+      </c>
+      <c r="M55" t="s">
         <v>48</v>
       </c>
-      <c r="B27" t="s">
-[...476 lines deleted...]
-      <c r="A51" t="s">
+      <c r="N55" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="56" spans="1:14">
+      <c r="A56" t="s">
+        <v>98</v>
+      </c>
+      <c r="B56" t="s">
+        <v>93</v>
+      </c>
+      <c r="C56" t="s">
+        <v>82</v>
+      </c>
+      <c r="D56" t="s">
+        <v>17</v>
+      </c>
+      <c r="E56" t="s">
         <v>79</v>
       </c>
-      <c r="B51" t="s">
-[...36 lines deleted...]
-      <c r="A53" t="s">
+      <c r="L56">
+        <v>0</v>
+      </c>
+      <c r="M56" t="s">
+        <v>22</v>
+      </c>
+      <c r="N56" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="57" spans="1:14">
+      <c r="A57" t="s">
+        <v>99</v>
+      </c>
+      <c r="B57" t="s">
+        <v>93</v>
+      </c>
+      <c r="C57" t="s">
         <v>82</v>
       </c>
-      <c r="B53" t="s">
-[...84 lines deleted...]
-      </c>
       <c r="D57" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="E57" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="L57">
         <v>0</v>
       </c>
-    </row>
-    <row r="58" spans="1:12">
+      <c r="M57" t="s">
+        <v>48</v>
+      </c>
+      <c r="N57" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="58" spans="1:14">
       <c r="A58" t="s">
-        <v>87</v>
+        <v>100</v>
       </c>
       <c r="B58" t="s">
-        <v>80</v>
+        <v>101</v>
       </c>
       <c r="C58" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="D58" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="E58" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="L58">
         <v>0</v>
       </c>
-    </row>
-    <row r="59" spans="1:12">
+      <c r="M58" t="s">
+        <v>24</v>
+      </c>
+      <c r="N58" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="59" spans="1:14">
       <c r="A59" t="s">
-        <v>88</v>
+        <v>102</v>
       </c>
       <c r="B59" t="s">
-        <v>89</v>
+        <v>103</v>
       </c>
       <c r="C59" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="D59" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="E59" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="L59">
         <v>0</v>
       </c>
-    </row>
-    <row r="60" spans="1:12">
+      <c r="M59" t="s">
+        <v>30</v>
+      </c>
+      <c r="N59" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="60" spans="1:14">
       <c r="A60" t="s">
-        <v>90</v>
+        <v>104</v>
       </c>
       <c r="B60" t="s">
-        <v>91</v>
+        <v>103</v>
       </c>
       <c r="C60" t="s">
-        <v>14</v>
+        <v>82</v>
       </c>
       <c r="D60" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="E60" t="s">
-        <v>18</v>
+        <v>79</v>
       </c>
       <c r="L60">
         <v>0</v>
       </c>
-    </row>
-    <row r="61" spans="1:12">
+      <c r="M60" t="s">
+        <v>30</v>
+      </c>
+      <c r="N60" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="61" spans="1:14">
       <c r="A61" t="s">
-        <v>92</v>
+        <v>105</v>
       </c>
       <c r="B61" t="s">
-        <v>91</v>
+        <v>106</v>
       </c>
       <c r="C61" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="D61" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="E61" t="s">
-        <v>73</v>
+        <v>32</v>
       </c>
       <c r="L61">
         <v>0</v>
       </c>
-    </row>
-    <row r="62" spans="1:12">
+      <c r="M61" t="s">
+        <v>30</v>
+      </c>
+      <c r="N61" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="62" spans="1:14">
       <c r="A62" t="s">
-        <v>93</v>
+        <v>107</v>
       </c>
       <c r="B62" t="s">
-        <v>91</v>
+        <v>106</v>
       </c>
       <c r="C62" t="s">
-        <v>75</v>
+        <v>16</v>
       </c>
       <c r="D62" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="E62" t="s">
-        <v>73</v>
+        <v>32</v>
       </c>
       <c r="L62">
         <v>0</v>
       </c>
-    </row>
-[...177 lines deleted...]
-        <v>0</v>
+      <c r="M62" t="s">
+        <v>30</v>
+      </c>
+      <c r="N62" t="s">
+        <v>20</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>