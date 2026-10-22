--- v1 (2026-08-24)
+++ v2 (2026-10-22)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1230" uniqueCount="294">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1258" uniqueCount="299">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Size</t>
   </si>
   <si>
     <t>Inductance</t>
   </si>
   <si>
     <t>RDC （Ω）Max</t>
   </si>
   <si>
     <t>Isat （A）</t>
   </si>
   <si>
     <t>Tolerance</t>
   </si>
   <si>
     <t>Inductance Test Frequency</t>
   </si>
   <si>
     <t>Inductance Test Voltage</t>
   </si>
   <si>
@@ -402,50 +402,62 @@
   <si>
     <t>PFM322512-2R2MTL00</t>
   </si>
   <si>
     <t>PFM252012-2R2MTL00</t>
   </si>
   <si>
     <t>PFM252012-2R2MTSD1</t>
   </si>
   <si>
     <t>PFM252012-2R2MTS05</t>
   </si>
   <si>
     <t>PFM252010-2R2MTL00</t>
   </si>
   <si>
     <t>PFM201610-2R2MTL00</t>
   </si>
   <si>
     <t>PFM201610-2R2MTS08</t>
   </si>
   <si>
     <t>PFM201208-2R2MTSD1</t>
   </si>
   <si>
+    <t>PFM160808-2R2MTS01</t>
+  </si>
+  <si>
+    <t>160808</t>
+  </si>
+  <si>
+    <t>PFM141208-2R2MTS01</t>
+  </si>
+  <si>
+    <t>141208</t>
+  </si>
+  <si>
     <t>PFM322512-1R5MTS00</t>
   </si>
   <si>
     <t>4.7</t>
   </si>
   <si>
     <t>1.5µH</t>
   </si>
   <si>
     <t>4.3</t>
   </si>
   <si>
     <t>0.044</t>
   </si>
   <si>
     <t>PFM252012-1R5MTS00</t>
   </si>
   <si>
     <t>4.1</t>
   </si>
   <si>
     <t>0.05</t>
   </si>
   <si>
     <t>PFM252010-1R5MTS00</t>
@@ -459,101 +471,101 @@
   <si>
     <t>PFM201610-1R5MTS00</t>
   </si>
   <si>
     <t>2.9</t>
   </si>
   <si>
     <t>PFM201208-1R5MTS00</t>
   </si>
   <si>
     <t>PFM322512-1R5MTL00</t>
   </si>
   <si>
     <t>PFM252012-1R5MTL00</t>
   </si>
   <si>
     <t>PFM252010-1R5MTL00</t>
   </si>
   <si>
     <t>PFM252010-1R5MTS01</t>
   </si>
   <si>
     <t>PFM201610-1R5MTL00</t>
   </si>
   <si>
+    <t>PIM252012-1R5MTS00</t>
+  </si>
+  <si>
     <t>PFM322512-1R0MTS00</t>
   </si>
   <si>
     <t>5.8</t>
   </si>
   <si>
     <t>1.0µH</t>
   </si>
   <si>
     <t>4.8</t>
   </si>
   <si>
     <t>0.03</t>
   </si>
   <si>
     <t>PFM252012-1R0MTS00</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>3.6</t>
   </si>
   <si>
     <t>0.042</t>
   </si>
   <si>
     <t>PFM252010-1R0MTS00</t>
   </si>
   <si>
     <t>PFM201610-1R0MTS00</t>
   </si>
   <si>
     <t>0.043</t>
   </si>
   <si>
     <t>PFM201208-1R0MTS00</t>
   </si>
   <si>
     <t>3.5</t>
   </si>
   <si>
     <t>PFM160808-1R0MTS00</t>
   </si>
   <si>
     <t>0.2</t>
   </si>
   <si>
-    <t>160808</t>
-[...1 lines deleted...]
-  <si>
     <t>PFM322512-1R0MTL00</t>
   </si>
   <si>
     <t>PFM252012-1R0MTL00</t>
   </si>
   <si>
     <t>PFM252010-1R0MTL00</t>
   </si>
   <si>
     <t>PFM201610-1R0MTS06</t>
   </si>
   <si>
     <t>PFM201610-1R0MTL00</t>
   </si>
   <si>
     <t>PFM201208-1R0MT</t>
   </si>
   <si>
     <t>PFM322512-R68MTS00</t>
   </si>
   <si>
     <t>7.7</t>
   </si>
   <si>
     <t>680nH</t>
@@ -657,83 +669,83 @@
   <si>
     <t>0.022</t>
   </si>
   <si>
     <t>PFM201610-R47MTS00</t>
   </si>
   <si>
     <t>0.025</t>
   </si>
   <si>
     <t>PFM201208-R47MTS00</t>
   </si>
   <si>
     <t>4.6</t>
   </si>
   <si>
     <t>PFM160808-R47MTS00</t>
   </si>
   <si>
     <t>PFM141208-R47MTS00</t>
   </si>
   <si>
     <t>0.035</t>
   </si>
   <si>
-    <t>141208</t>
-[...1 lines deleted...]
-  <si>
     <t>1.4mm</t>
   </si>
   <si>
     <t>PFM322512-R47MTL00</t>
   </si>
   <si>
     <t>PFM252012-R47MTS03</t>
   </si>
   <si>
     <t>PFM252012-R47MTL00</t>
   </si>
   <si>
     <t>PFM252012-R47MTS05</t>
   </si>
   <si>
     <t>PFM201610-R47MTL00</t>
   </si>
   <si>
     <t>PFM201610-R47MTS03</t>
   </si>
   <si>
     <t>PFM201610-R47MTSD1</t>
   </si>
   <si>
     <t>PFM201208-R47MTS06</t>
   </si>
   <si>
     <t>PFM201208-R47M05</t>
   </si>
   <si>
+    <t>PFM141208-R47MTS02</t>
+  </si>
+  <si>
     <t>PFM322512-R33MTS00</t>
   </si>
   <si>
     <t>9.5</t>
   </si>
   <si>
     <t>330nH</t>
   </si>
   <si>
     <t>8.1</t>
   </si>
   <si>
     <t>0.014</t>
   </si>
   <si>
     <t>PFM252012-R33MTS00</t>
   </si>
   <si>
     <t>7.8</t>
   </si>
   <si>
     <t>6.4</t>
   </si>
   <si>
     <t>0.017</t>
@@ -754,50 +766,53 @@
     <t>PFM201208-R33MTS00</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>0.045</t>
   </si>
   <si>
     <t>PFM141208-R33MTS00</t>
   </si>
   <si>
     <t>0.028</t>
   </si>
   <si>
     <t>PFM322512-R33MTL00</t>
   </si>
   <si>
     <t>PFM252012-R33MTL00</t>
   </si>
   <si>
     <t>PFM252010-R33MTL00</t>
   </si>
   <si>
     <t>PFM201610-R33MTL00</t>
+  </si>
+  <si>
+    <t>PFM141208-R33MTS05</t>
   </si>
   <si>
     <t>PFM322512-R24MTS00</t>
   </si>
   <si>
     <t>10.5</t>
   </si>
   <si>
     <t>240nH</t>
   </si>
   <si>
     <t>8.5</t>
   </si>
   <si>
     <t>0.012</t>
   </si>
   <si>
     <t>PFM252012-R24MTS00</t>
   </si>
   <si>
     <t>8.8</t>
   </si>
   <si>
     <t>7.5</t>
   </si>
@@ -1227,51 +1242,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:R135"/>
+  <dimension ref="A1:R140"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>2</v>
       </c>
       <c r="E1" t="s">
         <v>3</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
@@ -2681,2559 +2696,2653 @@
       <c r="M49" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="50" spans="1:18">
       <c r="A50" t="s">
         <v>129</v>
       </c>
       <c r="D50" t="s">
         <v>106</v>
       </c>
       <c r="F50" t="s">
         <v>19</v>
       </c>
       <c r="G50" t="s">
         <v>20</v>
       </c>
       <c r="M50" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="51" spans="1:18">
       <c r="A51" t="s">
         <v>130</v>
       </c>
-      <c r="C51" t="s">
+      <c r="D51" t="s">
+        <v>106</v>
+      </c>
+      <c r="F51" t="s">
+        <v>19</v>
+      </c>
+      <c r="G51" t="s">
+        <v>20</v>
+      </c>
+      <c r="M51" t="s">
         <v>131</v>
-      </c>
-[...31 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="52" spans="1:18">
       <c r="A52" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="D52" t="s">
-        <v>132</v>
+        <v>106</v>
       </c>
       <c r="F52" t="s">
         <v>19</v>
       </c>
       <c r="G52" t="s">
         <v>20</v>
       </c>
-      <c r="H52" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M52" t="s">
-        <v>21</v>
-[...8 lines deleted...]
-        <v>24</v>
+        <v>133</v>
       </c>
     </row>
     <row r="53" spans="1:18">
       <c r="A53" t="s">
+        <v>134</v>
+      </c>
+      <c r="C53" t="s">
+        <v>135</v>
+      </c>
+      <c r="D53" t="s">
+        <v>136</v>
+      </c>
+      <c r="F53" t="s">
+        <v>19</v>
+      </c>
+      <c r="G53" t="s">
+        <v>20</v>
+      </c>
+      <c r="H53" t="s">
+        <v>28</v>
+      </c>
+      <c r="I53" t="s">
+        <v>29</v>
+      </c>
+      <c r="J53" t="s">
+        <v>137</v>
+      </c>
+      <c r="L53" t="s">
         <v>138</v>
       </c>
-      <c r="C53" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="M53" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="P53" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q53" t="s">
         <v>22</v>
       </c>
-      <c r="Q53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R53" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
     </row>
     <row r="54" spans="1:18">
       <c r="A54" t="s">
+        <v>139</v>
+      </c>
+      <c r="C54" t="s">
+        <v>140</v>
+      </c>
+      <c r="D54" t="s">
+        <v>136</v>
+      </c>
+      <c r="F54" t="s">
+        <v>19</v>
+      </c>
+      <c r="G54" t="s">
+        <v>20</v>
+      </c>
+      <c r="H54" t="s">
+        <v>28</v>
+      </c>
+      <c r="I54" t="s">
+        <v>29</v>
+      </c>
+      <c r="J54" t="s">
+        <v>90</v>
+      </c>
+      <c r="L54" t="s">
         <v>141</v>
       </c>
-      <c r="C54" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="M54" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="P54" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="Q54" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="R54" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
     </row>
     <row r="55" spans="1:18">
       <c r="A55" t="s">
+        <v>142</v>
+      </c>
+      <c r="C55" t="s">
         <v>143</v>
       </c>
-      <c r="C55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D55" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="F55" t="s">
         <v>19</v>
       </c>
       <c r="G55" t="s">
         <v>20</v>
       </c>
       <c r="H55" t="s">
         <v>28</v>
       </c>
       <c r="I55" t="s">
         <v>29</v>
       </c>
       <c r="J55" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="L55" t="s">
-        <v>74</v>
+        <v>144</v>
       </c>
       <c r="M55" t="s">
-        <v>120</v>
+        <v>41</v>
       </c>
       <c r="P55" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="Q55" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R55" t="s">
-        <v>121</v>
+        <v>42</v>
       </c>
     </row>
     <row r="56" spans="1:18">
       <c r="A56" t="s">
-        <v>144</v>
+        <v>145</v>
+      </c>
+      <c r="C56" t="s">
+        <v>146</v>
       </c>
       <c r="D56" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="F56" t="s">
         <v>19</v>
       </c>
       <c r="G56" t="s">
         <v>20</v>
       </c>
+      <c r="H56" t="s">
+        <v>28</v>
+      </c>
+      <c r="I56" t="s">
+        <v>29</v>
+      </c>
+      <c r="J56" t="s">
+        <v>118</v>
+      </c>
+      <c r="L56" t="s">
+        <v>98</v>
+      </c>
       <c r="M56" t="s">
-        <v>32</v>
+        <v>47</v>
+      </c>
+      <c r="P56" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q56" t="s">
+        <v>48</v>
+      </c>
+      <c r="R56" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="57" spans="1:18">
       <c r="A57" t="s">
-        <v>145</v>
+        <v>147</v>
+      </c>
+      <c r="C57" t="s">
+        <v>92</v>
       </c>
       <c r="D57" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="F57" t="s">
         <v>19</v>
       </c>
       <c r="G57" t="s">
         <v>20</v>
       </c>
+      <c r="H57" t="s">
+        <v>28</v>
+      </c>
+      <c r="I57" t="s">
+        <v>29</v>
+      </c>
+      <c r="J57" t="s">
+        <v>26</v>
+      </c>
+      <c r="L57" t="s">
+        <v>74</v>
+      </c>
       <c r="M57" t="s">
-        <v>21</v>
+        <v>120</v>
       </c>
       <c r="P57" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="Q57" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R57" t="s">
-        <v>24</v>
+        <v>121</v>
       </c>
     </row>
     <row r="58" spans="1:18">
       <c r="A58" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="D58" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="F58" t="s">
         <v>19</v>
       </c>
       <c r="G58" t="s">
         <v>20</v>
       </c>
       <c r="M58" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
     </row>
     <row r="59" spans="1:18">
       <c r="A59" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="D59" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="F59" t="s">
         <v>19</v>
       </c>
       <c r="G59" t="s">
         <v>20</v>
       </c>
       <c r="M59" t="s">
-        <v>41</v>
+        <v>21</v>
+      </c>
+      <c r="P59" t="s">
+        <v>22</v>
+      </c>
+      <c r="Q59" t="s">
+        <v>23</v>
+      </c>
+      <c r="R59" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="60" spans="1:18">
       <c r="A60" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="D60" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="F60" t="s">
         <v>19</v>
       </c>
       <c r="G60" t="s">
         <v>20</v>
       </c>
       <c r="M60" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
     </row>
     <row r="61" spans="1:18">
       <c r="A61" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D61" t="s">
-        <v>151</v>
+        <v>136</v>
       </c>
       <c r="F61" t="s">
         <v>19</v>
       </c>
       <c r="G61" t="s">
         <v>20</v>
       </c>
-      <c r="H61" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M61" t="s">
-        <v>32</v>
-[...8 lines deleted...]
-        <v>24</v>
+        <v>41</v>
       </c>
     </row>
     <row r="62" spans="1:18">
       <c r="A62" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="D62" t="s">
-        <v>151</v>
+        <v>136</v>
       </c>
       <c r="F62" t="s">
         <v>19</v>
       </c>
       <c r="G62" t="s">
         <v>20</v>
       </c>
-      <c r="H62" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M62" t="s">
-        <v>21</v>
-[...8 lines deleted...]
-        <v>24</v>
+        <v>47</v>
       </c>
     </row>
     <row r="63" spans="1:18">
       <c r="A63" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D63" t="s">
-        <v>151</v>
+        <v>136</v>
       </c>
       <c r="F63" t="s">
         <v>19</v>
       </c>
       <c r="G63" t="s">
         <v>20</v>
       </c>
-      <c r="H63" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M63" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="P63" t="s">
         <v>22</v>
       </c>
       <c r="Q63" t="s">
         <v>23</v>
       </c>
       <c r="R63" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
     </row>
     <row r="64" spans="1:18">
       <c r="A64" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="C64" t="s">
-        <v>105</v>
+        <v>155</v>
       </c>
       <c r="D64" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="F64" t="s">
         <v>19</v>
       </c>
       <c r="G64" t="s">
         <v>20</v>
       </c>
       <c r="H64" t="s">
         <v>28</v>
       </c>
       <c r="I64" t="s">
         <v>29</v>
       </c>
       <c r="J64" t="s">
-        <v>136</v>
+        <v>157</v>
       </c>
       <c r="L64" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="M64" t="s">
-        <v>47</v>
+        <v>32</v>
       </c>
       <c r="P64" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="Q64" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="R64" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
     </row>
     <row r="65" spans="1:18">
       <c r="A65" t="s">
+        <v>159</v>
+      </c>
+      <c r="C65" t="s">
+        <v>160</v>
+      </c>
+      <c r="D65" t="s">
+        <v>156</v>
+      </c>
+      <c r="F65" t="s">
+        <v>19</v>
+      </c>
+      <c r="G65" t="s">
+        <v>20</v>
+      </c>
+      <c r="H65" t="s">
+        <v>28</v>
+      </c>
+      <c r="I65" t="s">
+        <v>29</v>
+      </c>
+      <c r="J65" t="s">
         <v>161</v>
       </c>
-      <c r="B65" t="s">
-[...2 lines deleted...]
-      <c r="C65" t="s">
+      <c r="L65" t="s">
         <v>162</v>
       </c>
-      <c r="D65" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="M65" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="P65" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="Q65" t="s">
+        <v>23</v>
+      </c>
+      <c r="R65" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="66" spans="1:18">
       <c r="A66" t="s">
         <v>163</v>
       </c>
       <c r="C66" t="s">
-        <v>71</v>
+        <v>157</v>
       </c>
       <c r="D66" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="F66" t="s">
         <v>19</v>
       </c>
       <c r="G66" t="s">
         <v>20</v>
       </c>
       <c r="H66" t="s">
         <v>28</v>
       </c>
       <c r="I66" t="s">
         <v>29</v>
       </c>
       <c r="J66" t="s">
-        <v>30</v>
+        <v>140</v>
       </c>
       <c r="L66" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="M66" t="s">
-        <v>165</v>
+        <v>41</v>
       </c>
       <c r="P66" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="Q66" t="s">
-        <v>121</v>
+        <v>23</v>
       </c>
       <c r="R66" t="s">
-        <v>121</v>
+        <v>42</v>
       </c>
     </row>
     <row r="67" spans="1:18">
       <c r="A67" t="s">
-        <v>166</v>
+        <v>164</v>
+      </c>
+      <c r="C67" t="s">
+        <v>105</v>
       </c>
       <c r="D67" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="F67" t="s">
         <v>19</v>
       </c>
       <c r="G67" t="s">
         <v>20</v>
       </c>
+      <c r="H67" t="s">
+        <v>28</v>
+      </c>
+      <c r="I67" t="s">
+        <v>29</v>
+      </c>
+      <c r="J67" t="s">
+        <v>140</v>
+      </c>
+      <c r="L67" t="s">
+        <v>165</v>
+      </c>
       <c r="M67" t="s">
-        <v>32</v>
+        <v>47</v>
+      </c>
+      <c r="P67" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q67" t="s">
+        <v>48</v>
+      </c>
+      <c r="R67" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="68" spans="1:18">
       <c r="A68" t="s">
+        <v>166</v>
+      </c>
+      <c r="B68" t="s">
+        <v>117</v>
+      </c>
+      <c r="C68" t="s">
         <v>167</v>
       </c>
       <c r="D68" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="F68" t="s">
         <v>19</v>
       </c>
       <c r="G68" t="s">
         <v>20</v>
       </c>
+      <c r="H68" t="s">
+        <v>28</v>
+      </c>
+      <c r="I68" t="s">
+        <v>29</v>
+      </c>
+      <c r="J68" t="s">
+        <v>56</v>
+      </c>
+      <c r="L68" t="s">
+        <v>108</v>
+      </c>
       <c r="M68" t="s">
-        <v>21</v>
+        <v>120</v>
       </c>
       <c r="P68" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="Q68" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R68" t="s">
-        <v>24</v>
+        <v>121</v>
       </c>
     </row>
     <row r="69" spans="1:18">
       <c r="A69" t="s">
         <v>168</v>
       </c>
+      <c r="C69" t="s">
+        <v>71</v>
+      </c>
       <c r="D69" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="F69" t="s">
         <v>19</v>
       </c>
       <c r="G69" t="s">
         <v>20</v>
       </c>
+      <c r="H69" t="s">
+        <v>28</v>
+      </c>
+      <c r="I69" t="s">
+        <v>29</v>
+      </c>
+      <c r="J69" t="s">
+        <v>30</v>
+      </c>
+      <c r="L69" t="s">
+        <v>169</v>
+      </c>
       <c r="M69" t="s">
-        <v>41</v>
+        <v>131</v>
+      </c>
+      <c r="P69" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q69" t="s">
+        <v>121</v>
+      </c>
+      <c r="R69" t="s">
+        <v>121</v>
       </c>
     </row>
     <row r="70" spans="1:18">
       <c r="A70" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D70" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="F70" t="s">
         <v>19</v>
       </c>
       <c r="G70" t="s">
         <v>20</v>
       </c>
       <c r="M70" t="s">
-        <v>47</v>
+        <v>32</v>
       </c>
     </row>
     <row r="71" spans="1:18">
       <c r="A71" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D71" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="F71" t="s">
         <v>19</v>
       </c>
       <c r="G71" t="s">
         <v>20</v>
       </c>
       <c r="M71" t="s">
-        <v>47</v>
+        <v>21</v>
+      </c>
+      <c r="P71" t="s">
+        <v>22</v>
+      </c>
+      <c r="Q71" t="s">
+        <v>23</v>
+      </c>
+      <c r="R71" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="72" spans="1:18">
       <c r="A72" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D72" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="F72" t="s">
         <v>19</v>
       </c>
       <c r="G72" t="s">
         <v>20</v>
       </c>
       <c r="M72" t="s">
-        <v>120</v>
+        <v>41</v>
       </c>
     </row>
     <row r="73" spans="1:18">
       <c r="A73" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="C73" t="s">
         <v>173</v>
       </c>
       <c r="D73" t="s">
-        <v>174</v>
+        <v>156</v>
       </c>
       <c r="F73" t="s">
         <v>19</v>
       </c>
       <c r="G73" t="s">
         <v>20</v>
       </c>
-      <c r="H73" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M73" t="s">
-        <v>32</v>
-[...8 lines deleted...]
-        <v>24</v>
+        <v>47</v>
       </c>
     </row>
     <row r="74" spans="1:18">
       <c r="A74" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="D74" t="s">
-        <v>174</v>
+        <v>156</v>
       </c>
       <c r="F74" t="s">
         <v>19</v>
       </c>
       <c r="G74" t="s">
         <v>20</v>
       </c>
-      <c r="H74" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M74" t="s">
-        <v>21</v>
-[...8 lines deleted...]
-        <v>24</v>
+        <v>47</v>
       </c>
     </row>
     <row r="75" spans="1:18">
       <c r="A75" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="D75" t="s">
-        <v>174</v>
+        <v>156</v>
       </c>
       <c r="F75" t="s">
         <v>19</v>
       </c>
       <c r="G75" t="s">
         <v>20</v>
       </c>
-      <c r="H75" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M75" t="s">
-        <v>41</v>
-[...8 lines deleted...]
-        <v>42</v>
+        <v>120</v>
       </c>
     </row>
     <row r="76" spans="1:18">
       <c r="A76" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="C76" t="s">
-        <v>131</v>
+        <v>177</v>
       </c>
       <c r="D76" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="F76" t="s">
         <v>19</v>
       </c>
       <c r="G76" t="s">
         <v>20</v>
       </c>
       <c r="H76" t="s">
         <v>28</v>
       </c>
       <c r="I76" t="s">
         <v>29</v>
       </c>
       <c r="J76" t="s">
-        <v>133</v>
+        <v>179</v>
       </c>
       <c r="L76" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="M76" t="s">
-        <v>47</v>
+        <v>32</v>
       </c>
       <c r="P76" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="Q76" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="R76" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
     </row>
     <row r="77" spans="1:18">
       <c r="A77" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="C77" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="D77" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="F77" t="s">
         <v>19</v>
       </c>
       <c r="G77" t="s">
         <v>20</v>
       </c>
       <c r="H77" t="s">
         <v>28</v>
       </c>
       <c r="I77" t="s">
         <v>29</v>
       </c>
       <c r="J77" t="s">
-        <v>110</v>
+        <v>183</v>
       </c>
       <c r="L77" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="M77" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="P77" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="Q77" t="s">
+        <v>23</v>
+      </c>
+      <c r="R77" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="78" spans="1:18">
       <c r="A78" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="C78" t="s">
-        <v>107</v>
+        <v>183</v>
       </c>
       <c r="D78" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="F78" t="s">
         <v>19</v>
       </c>
       <c r="G78" t="s">
         <v>20</v>
       </c>
       <c r="H78" t="s">
         <v>28</v>
       </c>
       <c r="I78" t="s">
         <v>29</v>
       </c>
       <c r="J78" t="s">
-        <v>26</v>
+        <v>160</v>
       </c>
       <c r="L78" t="s">
-        <v>115</v>
+        <v>185</v>
       </c>
       <c r="M78" t="s">
-        <v>165</v>
+        <v>41</v>
       </c>
       <c r="P78" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="Q78" t="s">
-        <v>121</v>
+        <v>23</v>
       </c>
       <c r="R78" t="s">
-        <v>121</v>
+        <v>42</v>
       </c>
     </row>
     <row r="79" spans="1:18">
       <c r="A79" t="s">
-        <v>188</v>
+        <v>186</v>
+      </c>
+      <c r="C79" t="s">
+        <v>135</v>
       </c>
       <c r="D79" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="F79" t="s">
         <v>19</v>
       </c>
       <c r="G79" t="s">
         <v>20</v>
       </c>
+      <c r="H79" t="s">
+        <v>28</v>
+      </c>
+      <c r="I79" t="s">
+        <v>29</v>
+      </c>
+      <c r="J79" t="s">
+        <v>137</v>
+      </c>
+      <c r="L79" t="s">
+        <v>187</v>
+      </c>
       <c r="M79" t="s">
-        <v>32</v>
+        <v>47</v>
+      </c>
+      <c r="P79" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q79" t="s">
+        <v>48</v>
+      </c>
+      <c r="R79" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="80" spans="1:18">
       <c r="A80" t="s">
+        <v>188</v>
+      </c>
+      <c r="C80" t="s">
         <v>189</v>
       </c>
       <c r="D80" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="F80" t="s">
         <v>19</v>
       </c>
       <c r="G80" t="s">
         <v>20</v>
       </c>
+      <c r="H80" t="s">
+        <v>28</v>
+      </c>
+      <c r="I80" t="s">
+        <v>29</v>
+      </c>
+      <c r="J80" t="s">
+        <v>110</v>
+      </c>
+      <c r="L80" t="s">
+        <v>190</v>
+      </c>
       <c r="M80" t="s">
-        <v>21</v>
+        <v>120</v>
       </c>
       <c r="P80" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="Q80" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R80" t="s">
-        <v>24</v>
+        <v>121</v>
       </c>
     </row>
     <row r="81" spans="1:18">
       <c r="A81" t="s">
-        <v>190</v>
+        <v>191</v>
+      </c>
+      <c r="C81" t="s">
+        <v>107</v>
       </c>
       <c r="D81" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="F81" t="s">
         <v>19</v>
       </c>
       <c r="G81" t="s">
         <v>20</v>
       </c>
+      <c r="H81" t="s">
+        <v>28</v>
+      </c>
+      <c r="I81" t="s">
+        <v>29</v>
+      </c>
+      <c r="J81" t="s">
+        <v>26</v>
+      </c>
+      <c r="L81" t="s">
+        <v>115</v>
+      </c>
       <c r="M81" t="s">
-        <v>41</v>
+        <v>131</v>
+      </c>
+      <c r="P81" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q81" t="s">
+        <v>121</v>
+      </c>
+      <c r="R81" t="s">
+        <v>121</v>
       </c>
     </row>
     <row r="82" spans="1:18">
       <c r="A82" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D82" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="F82" t="s">
         <v>19</v>
       </c>
       <c r="G82" t="s">
         <v>20</v>
       </c>
       <c r="M82" t="s">
-        <v>47</v>
+        <v>32</v>
       </c>
     </row>
     <row r="83" spans="1:18">
       <c r="A83" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D83" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="F83" t="s">
         <v>19</v>
       </c>
       <c r="G83" t="s">
         <v>20</v>
       </c>
       <c r="M83" t="s">
-        <v>47</v>
+        <v>21</v>
+      </c>
+      <c r="P83" t="s">
+        <v>22</v>
+      </c>
+      <c r="Q83" t="s">
+        <v>23</v>
+      </c>
+      <c r="R83" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="84" spans="1:18">
       <c r="A84" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-        <v>162</v>
+        <v>194</v>
       </c>
       <c r="D84" t="s">
-        <v>194</v>
+        <v>178</v>
       </c>
       <c r="F84" t="s">
         <v>19</v>
       </c>
       <c r="G84" t="s">
         <v>20</v>
       </c>
-      <c r="H84" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M84" t="s">
-        <v>165</v>
-[...8 lines deleted...]
-        <v>121</v>
+        <v>41</v>
       </c>
     </row>
     <row r="85" spans="1:18">
       <c r="A85" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="D85" t="s">
-        <v>194</v>
+        <v>178</v>
       </c>
       <c r="F85" t="s">
         <v>19</v>
       </c>
       <c r="G85" t="s">
         <v>20</v>
       </c>
       <c r="M85" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="86" spans="1:18">
       <c r="A86" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="D86" t="s">
-        <v>199</v>
+        <v>178</v>
       </c>
       <c r="F86" t="s">
         <v>19</v>
       </c>
       <c r="G86" t="s">
         <v>20</v>
       </c>
-      <c r="H86" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M86" t="s">
-        <v>32</v>
-[...8 lines deleted...]
-        <v>24</v>
+        <v>47</v>
       </c>
     </row>
     <row r="87" spans="1:18">
       <c r="A87" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
       <c r="C87" t="s">
-        <v>203</v>
+        <v>167</v>
       </c>
       <c r="D87" t="s">
+        <v>198</v>
+      </c>
+      <c r="F87" t="s">
+        <v>19</v>
+      </c>
+      <c r="G87" t="s">
+        <v>20</v>
+      </c>
+      <c r="H87" t="s">
+        <v>28</v>
+      </c>
+      <c r="I87" t="s">
+        <v>29</v>
+      </c>
+      <c r="J87" t="s">
+        <v>26</v>
+      </c>
+      <c r="L87" t="s">
         <v>199</v>
       </c>
-      <c r="F87" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="M87" t="s">
-        <v>21</v>
+        <v>131</v>
       </c>
       <c r="P87" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="Q87" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="R87" t="s">
-        <v>24</v>
+        <v>121</v>
       </c>
     </row>
     <row r="88" spans="1:18">
       <c r="A88" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="D88" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F88" t="s">
         <v>19</v>
       </c>
       <c r="G88" t="s">
         <v>20</v>
       </c>
-      <c r="H88" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M88" t="s">
-        <v>41</v>
-[...8 lines deleted...]
-        <v>42</v>
+        <v>47</v>
       </c>
     </row>
     <row r="89" spans="1:18">
       <c r="A89" t="s">
-        <v>208</v>
+        <v>201</v>
       </c>
       <c r="C89" t="s">
-        <v>179</v>
+        <v>202</v>
       </c>
       <c r="D89" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="F89" t="s">
         <v>19</v>
       </c>
       <c r="G89" t="s">
         <v>20</v>
       </c>
       <c r="H89" t="s">
         <v>28</v>
       </c>
       <c r="I89" t="s">
         <v>29</v>
       </c>
       <c r="J89" t="s">
-        <v>155</v>
+        <v>204</v>
       </c>
       <c r="L89" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="M89" t="s">
-        <v>47</v>
+        <v>32</v>
       </c>
       <c r="P89" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="Q89" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="R89" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
     </row>
     <row r="90" spans="1:18">
       <c r="A90" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>206</v>
       </c>
       <c r="C90" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="D90" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="F90" t="s">
         <v>19</v>
       </c>
       <c r="G90" t="s">
         <v>20</v>
       </c>
       <c r="H90" t="s">
         <v>28</v>
       </c>
       <c r="I90" t="s">
         <v>29</v>
       </c>
       <c r="J90" t="s">
-        <v>110</v>
+        <v>182</v>
       </c>
       <c r="L90" t="s">
-        <v>137</v>
+        <v>205</v>
       </c>
       <c r="M90" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="P90" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="Q90" t="s">
+        <v>23</v>
+      </c>
+      <c r="R90" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="91" spans="1:18">
       <c r="A91" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="C91" t="s">
-        <v>185</v>
+        <v>209</v>
       </c>
       <c r="D91" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="F91" t="s">
         <v>19</v>
       </c>
       <c r="G91" t="s">
         <v>20</v>
       </c>
       <c r="H91" t="s">
         <v>28</v>
       </c>
       <c r="I91" t="s">
         <v>29</v>
       </c>
       <c r="J91" t="s">
-        <v>118</v>
+        <v>210</v>
       </c>
       <c r="L91" t="s">
-        <v>98</v>
+        <v>211</v>
       </c>
       <c r="M91" t="s">
-        <v>165</v>
+        <v>41</v>
       </c>
       <c r="P91" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="Q91" t="s">
-        <v>121</v>
+        <v>23</v>
       </c>
       <c r="R91" t="s">
-        <v>121</v>
+        <v>42</v>
       </c>
     </row>
     <row r="92" spans="1:18">
       <c r="A92" t="s">
+        <v>212</v>
+      </c>
+      <c r="C92" t="s">
+        <v>183</v>
+      </c>
+      <c r="D92" t="s">
+        <v>203</v>
+      </c>
+      <c r="F92" t="s">
+        <v>19</v>
+      </c>
+      <c r="G92" t="s">
+        <v>20</v>
+      </c>
+      <c r="H92" t="s">
+        <v>28</v>
+      </c>
+      <c r="I92" t="s">
+        <v>29</v>
+      </c>
+      <c r="J92" t="s">
+        <v>160</v>
+      </c>
+      <c r="L92" t="s">
         <v>213</v>
       </c>
-      <c r="C92" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="M92" t="s">
-        <v>215</v>
+        <v>47</v>
       </c>
       <c r="P92" t="s">
-        <v>216</v>
+        <v>23</v>
       </c>
       <c r="Q92" t="s">
-        <v>24</v>
+        <v>48</v>
       </c>
       <c r="R92" t="s">
-        <v>121</v>
+        <v>42</v>
       </c>
     </row>
     <row r="93" spans="1:18">
       <c r="A93" t="s">
-        <v>217</v>
+        <v>214</v>
+      </c>
+      <c r="B93" t="s">
+        <v>117</v>
+      </c>
+      <c r="C93" t="s">
+        <v>215</v>
       </c>
       <c r="D93" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="F93" t="s">
         <v>19</v>
       </c>
       <c r="G93" t="s">
         <v>20</v>
       </c>
+      <c r="H93" t="s">
+        <v>28</v>
+      </c>
+      <c r="I93" t="s">
+        <v>29</v>
+      </c>
+      <c r="J93" t="s">
+        <v>110</v>
+      </c>
+      <c r="L93" t="s">
+        <v>141</v>
+      </c>
       <c r="M93" t="s">
-        <v>32</v>
+        <v>120</v>
+      </c>
+      <c r="P93" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q93" t="s">
+        <v>24</v>
+      </c>
+      <c r="R93" t="s">
+        <v>121</v>
       </c>
     </row>
     <row r="94" spans="1:18">
       <c r="A94" t="s">
-        <v>218</v>
+        <v>216</v>
+      </c>
+      <c r="C94" t="s">
+        <v>189</v>
       </c>
       <c r="D94" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="F94" t="s">
         <v>19</v>
       </c>
       <c r="G94" t="s">
         <v>20</v>
       </c>
+      <c r="H94" t="s">
+        <v>28</v>
+      </c>
+      <c r="I94" t="s">
+        <v>29</v>
+      </c>
+      <c r="J94" t="s">
+        <v>118</v>
+      </c>
+      <c r="L94" t="s">
+        <v>98</v>
+      </c>
       <c r="M94" t="s">
-        <v>21</v>
+        <v>131</v>
       </c>
       <c r="P94" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="Q94" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="R94" t="s">
-        <v>24</v>
+        <v>121</v>
       </c>
     </row>
     <row r="95" spans="1:18">
       <c r="A95" t="s">
+        <v>217</v>
+      </c>
+      <c r="C95" t="s">
+        <v>105</v>
+      </c>
+      <c r="D95" t="s">
+        <v>203</v>
+      </c>
+      <c r="F95" t="s">
+        <v>19</v>
+      </c>
+      <c r="G95" t="s">
+        <v>20</v>
+      </c>
+      <c r="H95" t="s">
+        <v>28</v>
+      </c>
+      <c r="I95" t="s">
+        <v>29</v>
+      </c>
+      <c r="J95" t="s">
+        <v>110</v>
+      </c>
+      <c r="L95" t="s">
+        <v>218</v>
+      </c>
+      <c r="M95" t="s">
+        <v>133</v>
+      </c>
+      <c r="P95" t="s">
         <v>219</v>
       </c>
-      <c r="D95" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="Q95" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R95" t="s">
-        <v>24</v>
+        <v>121</v>
       </c>
     </row>
     <row r="96" spans="1:18">
       <c r="A96" t="s">
         <v>220</v>
       </c>
       <c r="D96" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="F96" t="s">
         <v>19</v>
       </c>
       <c r="G96" t="s">
         <v>20</v>
       </c>
       <c r="M96" t="s">
-        <v>21</v>
-[...8 lines deleted...]
-        <v>24</v>
+        <v>32</v>
       </c>
     </row>
     <row r="97" spans="1:18">
       <c r="A97" t="s">
         <v>221</v>
       </c>
       <c r="D97" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="F97" t="s">
         <v>19</v>
       </c>
       <c r="G97" t="s">
         <v>20</v>
       </c>
       <c r="M97" t="s">
-        <v>47</v>
+        <v>21</v>
+      </c>
+      <c r="P97" t="s">
+        <v>22</v>
+      </c>
+      <c r="Q97" t="s">
+        <v>23</v>
+      </c>
+      <c r="R97" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="98" spans="1:18">
       <c r="A98" t="s">
         <v>222</v>
       </c>
       <c r="D98" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="F98" t="s">
         <v>19</v>
       </c>
       <c r="G98" t="s">
         <v>20</v>
       </c>
       <c r="M98" t="s">
-        <v>47</v>
+        <v>21</v>
+      </c>
+      <c r="P98" t="s">
+        <v>22</v>
+      </c>
+      <c r="Q98" t="s">
+        <v>23</v>
+      </c>
+      <c r="R98" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="99" spans="1:18">
       <c r="A99" t="s">
         <v>223</v>
       </c>
       <c r="D99" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="F99" t="s">
         <v>19</v>
       </c>
       <c r="G99" t="s">
         <v>20</v>
       </c>
       <c r="M99" t="s">
-        <v>47</v>
+        <v>21</v>
+      </c>
+      <c r="P99" t="s">
+        <v>22</v>
+      </c>
+      <c r="Q99" t="s">
+        <v>23</v>
+      </c>
+      <c r="R99" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="100" spans="1:18">
       <c r="A100" t="s">
         <v>224</v>
       </c>
       <c r="D100" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="F100" t="s">
         <v>19</v>
       </c>
       <c r="G100" t="s">
         <v>20</v>
       </c>
       <c r="M100" t="s">
-        <v>120</v>
+        <v>47</v>
       </c>
     </row>
     <row r="101" spans="1:18">
       <c r="A101" t="s">
         <v>225</v>
       </c>
       <c r="D101" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="F101" t="s">
         <v>19</v>
       </c>
       <c r="G101" t="s">
         <v>20</v>
       </c>
       <c r="M101" t="s">
-        <v>120</v>
+        <v>47</v>
       </c>
     </row>
     <row r="102" spans="1:18">
       <c r="A102" t="s">
         <v>226</v>
       </c>
-      <c r="C102" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D102" t="s">
-        <v>228</v>
+        <v>203</v>
       </c>
       <c r="F102" t="s">
         <v>19</v>
       </c>
       <c r="G102" t="s">
         <v>20</v>
       </c>
-      <c r="H102" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M102" t="s">
-        <v>32</v>
-[...8 lines deleted...]
-        <v>24</v>
+        <v>47</v>
       </c>
     </row>
     <row r="103" spans="1:18">
       <c r="A103" t="s">
-        <v>231</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>227</v>
       </c>
       <c r="D103" t="s">
-        <v>228</v>
+        <v>203</v>
       </c>
       <c r="F103" t="s">
         <v>19</v>
       </c>
       <c r="G103" t="s">
         <v>20</v>
       </c>
-      <c r="H103" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M103" t="s">
-        <v>21</v>
-[...8 lines deleted...]
-        <v>24</v>
+        <v>120</v>
       </c>
     </row>
     <row r="104" spans="1:18">
       <c r="A104" t="s">
-        <v>235</v>
-[...2 lines deleted...]
-        <v>200</v>
+        <v>228</v>
       </c>
       <c r="D104" t="s">
-        <v>228</v>
+        <v>203</v>
       </c>
       <c r="F104" t="s">
         <v>19</v>
       </c>
       <c r="G104" t="s">
         <v>20</v>
       </c>
-      <c r="H104" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M104" t="s">
-        <v>41</v>
-[...8 lines deleted...]
-        <v>42</v>
+        <v>120</v>
       </c>
     </row>
     <row r="105" spans="1:18">
       <c r="A105" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>229</v>
       </c>
       <c r="D105" t="s">
-        <v>228</v>
+        <v>203</v>
       </c>
       <c r="F105" t="s">
         <v>19</v>
       </c>
       <c r="G105" t="s">
         <v>20</v>
       </c>
-      <c r="H105" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M105" t="s">
-        <v>47</v>
-[...8 lines deleted...]
-        <v>42</v>
+        <v>133</v>
       </c>
     </row>
     <row r="106" spans="1:18">
       <c r="A106" t="s">
-        <v>239</v>
+        <v>230</v>
       </c>
       <c r="C106" t="s">
-        <v>152</v>
+        <v>231</v>
       </c>
       <c r="D106" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="F106" t="s">
         <v>19</v>
       </c>
       <c r="G106" t="s">
         <v>20</v>
       </c>
       <c r="H106" t="s">
         <v>28</v>
       </c>
       <c r="I106" t="s">
         <v>29</v>
       </c>
       <c r="J106" t="s">
-        <v>240</v>
+        <v>233</v>
       </c>
       <c r="L106" t="s">
-        <v>241</v>
+        <v>234</v>
       </c>
       <c r="M106" t="s">
-        <v>120</v>
+        <v>32</v>
       </c>
       <c r="P106" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="Q106" t="s">
+        <v>22</v>
+      </c>
+      <c r="R106" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="107" spans="1:18">
       <c r="A107" t="s">
-        <v>242</v>
+        <v>235</v>
       </c>
       <c r="C107" t="s">
-        <v>155</v>
+        <v>236</v>
       </c>
       <c r="D107" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="F107" t="s">
         <v>19</v>
       </c>
       <c r="G107" t="s">
         <v>20</v>
       </c>
       <c r="H107" t="s">
         <v>28</v>
       </c>
       <c r="I107" t="s">
         <v>29</v>
       </c>
       <c r="J107" t="s">
-        <v>162</v>
+        <v>237</v>
       </c>
       <c r="L107" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="M107" t="s">
-        <v>215</v>
+        <v>21</v>
       </c>
       <c r="P107" t="s">
-        <v>216</v>
+        <v>22</v>
       </c>
       <c r="Q107" t="s">
+        <v>23</v>
+      </c>
+      <c r="R107" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="108" spans="1:18">
       <c r="A108" t="s">
-        <v>244</v>
+        <v>239</v>
+      </c>
+      <c r="C108" t="s">
+        <v>204</v>
       </c>
       <c r="D108" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="F108" t="s">
         <v>19</v>
       </c>
       <c r="G108" t="s">
         <v>20</v>
       </c>
+      <c r="H108" t="s">
+        <v>28</v>
+      </c>
+      <c r="I108" t="s">
+        <v>29</v>
+      </c>
+      <c r="J108" t="s">
+        <v>240</v>
+      </c>
+      <c r="L108" t="s">
+        <v>205</v>
+      </c>
       <c r="M108" t="s">
-        <v>32</v>
+        <v>41</v>
+      </c>
+      <c r="P108" t="s">
+        <v>22</v>
+      </c>
+      <c r="Q108" t="s">
+        <v>23</v>
+      </c>
+      <c r="R108" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="109" spans="1:18">
       <c r="A109" t="s">
-        <v>245</v>
+        <v>241</v>
+      </c>
+      <c r="C109" t="s">
+        <v>209</v>
       </c>
       <c r="D109" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="F109" t="s">
         <v>19</v>
       </c>
       <c r="G109" t="s">
         <v>20</v>
       </c>
+      <c r="H109" t="s">
+        <v>28</v>
+      </c>
+      <c r="I109" t="s">
+        <v>29</v>
+      </c>
+      <c r="J109" t="s">
+        <v>242</v>
+      </c>
+      <c r="L109" t="s">
+        <v>211</v>
+      </c>
       <c r="M109" t="s">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="P109" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="Q109" t="s">
-        <v>23</v>
+        <v>48</v>
       </c>
       <c r="R109" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
     </row>
     <row r="110" spans="1:18">
       <c r="A110" t="s">
-        <v>246</v>
+        <v>243</v>
+      </c>
+      <c r="C110" t="s">
+        <v>157</v>
       </c>
       <c r="D110" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="F110" t="s">
         <v>19</v>
       </c>
       <c r="G110" t="s">
         <v>20</v>
       </c>
+      <c r="H110" t="s">
+        <v>28</v>
+      </c>
+      <c r="I110" t="s">
+        <v>29</v>
+      </c>
+      <c r="J110" t="s">
+        <v>244</v>
+      </c>
+      <c r="L110" t="s">
+        <v>245</v>
+      </c>
       <c r="M110" t="s">
-        <v>41</v>
+        <v>120</v>
+      </c>
+      <c r="P110" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q110" t="s">
+        <v>24</v>
+      </c>
+      <c r="R110" t="s">
+        <v>121</v>
       </c>
     </row>
     <row r="111" spans="1:18">
       <c r="A111" t="s">
+        <v>246</v>
+      </c>
+      <c r="C111" t="s">
+        <v>160</v>
+      </c>
+      <c r="D111" t="s">
+        <v>232</v>
+      </c>
+      <c r="F111" t="s">
+        <v>19</v>
+      </c>
+      <c r="G111" t="s">
+        <v>20</v>
+      </c>
+      <c r="H111" t="s">
+        <v>28</v>
+      </c>
+      <c r="I111" t="s">
+        <v>29</v>
+      </c>
+      <c r="J111" t="s">
+        <v>167</v>
+      </c>
+      <c r="L111" t="s">
         <v>247</v>
       </c>
-      <c r="D111" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M111" t="s">
-        <v>47</v>
+        <v>133</v>
+      </c>
+      <c r="P111" t="s">
+        <v>219</v>
+      </c>
+      <c r="Q111" t="s">
+        <v>24</v>
+      </c>
+      <c r="R111" t="s">
+        <v>121</v>
       </c>
     </row>
     <row r="112" spans="1:18">
       <c r="A112" t="s">
         <v>248</v>
       </c>
-      <c r="C112" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D112" t="s">
-        <v>250</v>
+        <v>232</v>
       </c>
       <c r="F112" t="s">
         <v>19</v>
       </c>
       <c r="G112" t="s">
         <v>20</v>
-      </c>
-[...10 lines deleted...]
-        <v>252</v>
       </c>
       <c r="M112" t="s">
         <v>32</v>
       </c>
-      <c r="P112" t="s">
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="113" spans="1:18">
       <c r="A113" t="s">
-        <v>253</v>
-[...2 lines deleted...]
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="D113" t="s">
-        <v>250</v>
+        <v>232</v>
       </c>
       <c r="F113" t="s">
         <v>19</v>
       </c>
       <c r="G113" t="s">
         <v>20</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
       <c r="M113" t="s">
         <v>21</v>
       </c>
       <c r="P113" t="s">
         <v>22</v>
       </c>
       <c r="Q113" t="s">
         <v>23</v>
       </c>
       <c r="R113" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="114" spans="1:18">
       <c r="A114" t="s">
-        <v>257</v>
-[...1 lines deleted...]
-      <c r="C114" t="s">
+        <v>250</v>
+      </c>
+      <c r="D114" t="s">
         <v>232</v>
       </c>
-      <c r="D114" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F114" t="s">
         <v>19</v>
       </c>
       <c r="G114" t="s">
         <v>20</v>
-      </c>
-[...10 lines deleted...]
-        <v>258</v>
       </c>
       <c r="M114" t="s">
         <v>41</v>
       </c>
-      <c r="P114" t="s">
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="115" spans="1:18">
       <c r="A115" t="s">
-        <v>259</v>
-[...2 lines deleted...]
-        <v>260</v>
+        <v>251</v>
       </c>
       <c r="D115" t="s">
-        <v>250</v>
+        <v>232</v>
       </c>
       <c r="F115" t="s">
         <v>19</v>
       </c>
       <c r="G115" t="s">
         <v>20</v>
-      </c>
-[...10 lines deleted...]
-        <v>201</v>
       </c>
       <c r="M115" t="s">
         <v>47</v>
       </c>
-      <c r="P115" t="s">
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="116" spans="1:18">
       <c r="A116" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>252</v>
       </c>
       <c r="D116" t="s">
-        <v>250</v>
+        <v>232</v>
       </c>
       <c r="F116" t="s">
         <v>19</v>
       </c>
       <c r="G116" t="s">
         <v>20</v>
       </c>
-      <c r="H116" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M116" t="s">
-        <v>120</v>
-[...8 lines deleted...]
-        <v>121</v>
+        <v>133</v>
       </c>
     </row>
     <row r="117" spans="1:18">
       <c r="A117" t="s">
-        <v>263</v>
+        <v>253</v>
       </c>
       <c r="C117" t="s">
-        <v>264</v>
+        <v>254</v>
       </c>
       <c r="D117" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="F117" t="s">
         <v>19</v>
       </c>
       <c r="G117" t="s">
         <v>20</v>
       </c>
       <c r="H117" t="s">
         <v>28</v>
       </c>
       <c r="I117" t="s">
         <v>29</v>
       </c>
       <c r="J117" t="s">
-        <v>185</v>
+        <v>256</v>
       </c>
       <c r="L117" t="s">
-        <v>181</v>
+        <v>257</v>
       </c>
       <c r="M117" t="s">
-        <v>215</v>
+        <v>32</v>
       </c>
       <c r="P117" t="s">
-        <v>216</v>
+        <v>19</v>
       </c>
       <c r="Q117" t="s">
+        <v>22</v>
+      </c>
+      <c r="R117" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="118" spans="1:18">
       <c r="A118" t="s">
-        <v>265</v>
+        <v>258</v>
+      </c>
+      <c r="C118" t="s">
+        <v>259</v>
       </c>
       <c r="D118" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="F118" t="s">
         <v>19</v>
       </c>
       <c r="G118" t="s">
         <v>20</v>
       </c>
+      <c r="H118" t="s">
+        <v>28</v>
+      </c>
+      <c r="I118" t="s">
+        <v>29</v>
+      </c>
+      <c r="J118" t="s">
+        <v>260</v>
+      </c>
+      <c r="L118" t="s">
+        <v>261</v>
+      </c>
       <c r="M118" t="s">
-        <v>32</v>
+        <v>21</v>
+      </c>
+      <c r="P118" t="s">
+        <v>22</v>
+      </c>
+      <c r="Q118" t="s">
+        <v>23</v>
+      </c>
+      <c r="R118" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="119" spans="1:18">
       <c r="A119" t="s">
-        <v>266</v>
+        <v>262</v>
+      </c>
+      <c r="C119" t="s">
+        <v>236</v>
       </c>
       <c r="D119" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="F119" t="s">
         <v>19</v>
       </c>
       <c r="G119" t="s">
         <v>20</v>
       </c>
+      <c r="H119" t="s">
+        <v>28</v>
+      </c>
+      <c r="I119" t="s">
+        <v>29</v>
+      </c>
+      <c r="J119" t="s">
+        <v>237</v>
+      </c>
+      <c r="L119" t="s">
+        <v>263</v>
+      </c>
       <c r="M119" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="P119" t="s">
         <v>22</v>
       </c>
       <c r="Q119" t="s">
         <v>23</v>
       </c>
       <c r="R119" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
     </row>
     <row r="120" spans="1:18">
       <c r="A120" t="s">
-        <v>267</v>
+        <v>264</v>
+      </c>
+      <c r="C120" t="s">
+        <v>265</v>
       </c>
       <c r="D120" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="F120" t="s">
         <v>19</v>
       </c>
       <c r="G120" t="s">
         <v>20</v>
       </c>
+      <c r="H120" t="s">
+        <v>28</v>
+      </c>
+      <c r="I120" t="s">
+        <v>29</v>
+      </c>
+      <c r="J120" t="s">
+        <v>240</v>
+      </c>
+      <c r="L120" t="s">
+        <v>205</v>
+      </c>
       <c r="M120" t="s">
-        <v>41</v>
+        <v>47</v>
+      </c>
+      <c r="P120" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q120" t="s">
+        <v>48</v>
+      </c>
+      <c r="R120" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="121" spans="1:18">
       <c r="A121" t="s">
-        <v>268</v>
+        <v>266</v>
+      </c>
+      <c r="C121" t="s">
+        <v>182</v>
       </c>
       <c r="D121" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="F121" t="s">
         <v>19</v>
       </c>
       <c r="G121" t="s">
         <v>20</v>
       </c>
+      <c r="H121" t="s">
+        <v>28</v>
+      </c>
+      <c r="I121" t="s">
+        <v>29</v>
+      </c>
+      <c r="J121" t="s">
+        <v>267</v>
+      </c>
+      <c r="L121" t="s">
+        <v>180</v>
+      </c>
       <c r="M121" t="s">
-        <v>47</v>
+        <v>120</v>
+      </c>
+      <c r="P121" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q121" t="s">
+        <v>24</v>
+      </c>
+      <c r="R121" t="s">
+        <v>121</v>
       </c>
     </row>
     <row r="122" spans="1:18">
       <c r="A122" t="s">
+        <v>268</v>
+      </c>
+      <c r="C122" t="s">
         <v>269</v>
       </c>
       <c r="D122" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="F122" t="s">
         <v>19</v>
       </c>
       <c r="G122" t="s">
         <v>20</v>
       </c>
+      <c r="H122" t="s">
+        <v>28</v>
+      </c>
+      <c r="I122" t="s">
+        <v>29</v>
+      </c>
+      <c r="J122" t="s">
+        <v>189</v>
+      </c>
+      <c r="L122" t="s">
+        <v>185</v>
+      </c>
       <c r="M122" t="s">
-        <v>120</v>
+        <v>133</v>
+      </c>
+      <c r="P122" t="s">
+        <v>219</v>
+      </c>
+      <c r="Q122" t="s">
+        <v>24</v>
+      </c>
+      <c r="R122" t="s">
+        <v>121</v>
       </c>
     </row>
     <row r="123" spans="1:18">
       <c r="A123" t="s">
         <v>270</v>
       </c>
-      <c r="C123" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D123" t="s">
-        <v>272</v>
+        <v>255</v>
       </c>
       <c r="F123" t="s">
         <v>19</v>
       </c>
       <c r="G123" t="s">
         <v>20</v>
-      </c>
-[...10 lines deleted...]
-        <v>274</v>
       </c>
       <c r="M123" t="s">
         <v>32</v>
       </c>
-      <c r="P123" t="s">
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="124" spans="1:18">
       <c r="A124" t="s">
-        <v>275</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="D124" t="s">
-        <v>272</v>
+        <v>255</v>
       </c>
       <c r="F124" t="s">
         <v>19</v>
       </c>
       <c r="G124" t="s">
         <v>20</v>
-      </c>
-[...10 lines deleted...]
-        <v>230</v>
       </c>
       <c r="M124" t="s">
         <v>21</v>
       </c>
       <c r="P124" t="s">
         <v>22</v>
       </c>
       <c r="Q124" t="s">
         <v>23</v>
       </c>
       <c r="R124" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="125" spans="1:18">
       <c r="A125" t="s">
-        <v>278</v>
-[...1 lines deleted...]
-      <c r="C125" t="s">
+        <v>272</v>
+      </c>
+      <c r="D125" t="s">
         <v>255</v>
       </c>
-      <c r="D125" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" t="s">
         <v>19</v>
       </c>
       <c r="G125" t="s">
         <v>20</v>
       </c>
-      <c r="H125" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M125" t="s">
-        <v>47</v>
-[...8 lines deleted...]
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="126" spans="1:18">
       <c r="A126" t="s">
-        <v>281</v>
-[...2 lines deleted...]
-        <v>155</v>
+        <v>273</v>
       </c>
       <c r="D126" t="s">
-        <v>272</v>
+        <v>255</v>
       </c>
       <c r="F126" t="s">
         <v>19</v>
       </c>
       <c r="G126" t="s">
         <v>20</v>
       </c>
-      <c r="H126" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M126" t="s">
-        <v>165</v>
-[...8 lines deleted...]
-        <v>121</v>
+        <v>47</v>
       </c>
     </row>
     <row r="127" spans="1:18">
       <c r="A127" t="s">
-        <v>283</v>
+        <v>274</v>
       </c>
       <c r="D127" t="s">
-        <v>272</v>
+        <v>255</v>
       </c>
       <c r="F127" t="s">
         <v>19</v>
       </c>
       <c r="G127" t="s">
         <v>20</v>
       </c>
       <c r="M127" t="s">
-        <v>32</v>
+        <v>120</v>
       </c>
     </row>
     <row r="128" spans="1:18">
       <c r="A128" t="s">
-        <v>284</v>
+        <v>275</v>
+      </c>
+      <c r="C128" t="s">
+        <v>276</v>
       </c>
       <c r="D128" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="F128" t="s">
         <v>19</v>
       </c>
       <c r="G128" t="s">
         <v>20</v>
       </c>
+      <c r="H128" t="s">
+        <v>28</v>
+      </c>
+      <c r="I128" t="s">
+        <v>29</v>
+      </c>
+      <c r="J128" t="s">
+        <v>278</v>
+      </c>
+      <c r="L128" t="s">
+        <v>279</v>
+      </c>
       <c r="M128" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="P128" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q128" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="R128" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="129" spans="1:13">
+    <row r="129" spans="1:18">
       <c r="A129" t="s">
+        <v>280</v>
+      </c>
+      <c r="C129" t="s">
+        <v>281</v>
+      </c>
+      <c r="D129" t="s">
+        <v>277</v>
+      </c>
+      <c r="F129" t="s">
+        <v>19</v>
+      </c>
+      <c r="G129" t="s">
+        <v>20</v>
+      </c>
+      <c r="H129" t="s">
+        <v>28</v>
+      </c>
+      <c r="I129" t="s">
+        <v>29</v>
+      </c>
+      <c r="J129" t="s">
+        <v>282</v>
+      </c>
+      <c r="L129" t="s">
+        <v>234</v>
+      </c>
+      <c r="M129" t="s">
+        <v>21</v>
+      </c>
+      <c r="P129" t="s">
+        <v>22</v>
+      </c>
+      <c r="Q129" t="s">
+        <v>23</v>
+      </c>
+      <c r="R129" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="130" spans="1:18">
+      <c r="A130" t="s">
+        <v>283</v>
+      </c>
+      <c r="C130" t="s">
+        <v>260</v>
+      </c>
+      <c r="D130" t="s">
+        <v>277</v>
+      </c>
+      <c r="F130" t="s">
+        <v>19</v>
+      </c>
+      <c r="G130" t="s">
+        <v>20</v>
+      </c>
+      <c r="H130" t="s">
+        <v>28</v>
+      </c>
+      <c r="I130" t="s">
+        <v>29</v>
+      </c>
+      <c r="J130" t="s">
+        <v>284</v>
+      </c>
+      <c r="L130" t="s">
         <v>285</v>
-      </c>
-[...24 lines deleted...]
-        <v>20</v>
       </c>
       <c r="M130" t="s">
         <v>47</v>
       </c>
-    </row>
-    <row r="131" spans="1:13">
+      <c r="P130" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q130" t="s">
+        <v>48</v>
+      </c>
+      <c r="R130" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="131" spans="1:18">
       <c r="A131" t="s">
+        <v>286</v>
+      </c>
+      <c r="C131" t="s">
+        <v>160</v>
+      </c>
+      <c r="D131" t="s">
+        <v>277</v>
+      </c>
+      <c r="F131" t="s">
+        <v>19</v>
+      </c>
+      <c r="G131" t="s">
+        <v>20</v>
+      </c>
+      <c r="H131" t="s">
+        <v>28</v>
+      </c>
+      <c r="I131" t="s">
+        <v>29</v>
+      </c>
+      <c r="J131" t="s">
+        <v>107</v>
+      </c>
+      <c r="L131" t="s">
         <v>287</v>
       </c>
-      <c r="D131" t="s">
+      <c r="M131" t="s">
+        <v>131</v>
+      </c>
+      <c r="P131" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q131" t="s">
+        <v>121</v>
+      </c>
+      <c r="R131" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="132" spans="1:18">
+      <c r="A132" t="s">
         <v>288</v>
       </c>
-      <c r="F131" t="s">
-[...5 lines deleted...]
-      <c r="M131" t="s">
+      <c r="D132" t="s">
+        <v>277</v>
+      </c>
+      <c r="F132" t="s">
+        <v>19</v>
+      </c>
+      <c r="G132" t="s">
+        <v>20</v>
+      </c>
+      <c r="M132" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="132" spans="1:13">
-      <c r="A132" t="s">
+    <row r="133" spans="1:18">
+      <c r="A133" t="s">
         <v>289</v>
       </c>
-      <c r="D132" t="s">
-[...8 lines deleted...]
-      <c r="M132" t="s">
+      <c r="D133" t="s">
+        <v>277</v>
+      </c>
+      <c r="F133" t="s">
+        <v>19</v>
+      </c>
+      <c r="G133" t="s">
+        <v>20</v>
+      </c>
+      <c r="M133" t="s">
+        <v>21</v>
+      </c>
+      <c r="P133" t="s">
+        <v>22</v>
+      </c>
+      <c r="Q133" t="s">
+        <v>23</v>
+      </c>
+      <c r="R133" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="134" spans="1:18">
+      <c r="A134" t="s">
+        <v>290</v>
+      </c>
+      <c r="D134" t="s">
+        <v>277</v>
+      </c>
+      <c r="F134" t="s">
+        <v>19</v>
+      </c>
+      <c r="G134" t="s">
+        <v>20</v>
+      </c>
+      <c r="M134" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="135" spans="1:18">
+      <c r="A135" t="s">
+        <v>291</v>
+      </c>
+      <c r="D135" t="s">
+        <v>277</v>
+      </c>
+      <c r="F135" t="s">
+        <v>19</v>
+      </c>
+      <c r="G135" t="s">
+        <v>20</v>
+      </c>
+      <c r="M135" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="133" spans="1:13">
-[...12 lines deleted...]
-      <c r="M133" t="s">
+    <row r="136" spans="1:18">
+      <c r="A136" t="s">
+        <v>292</v>
+      </c>
+      <c r="D136" t="s">
+        <v>293</v>
+      </c>
+      <c r="F136" t="s">
+        <v>19</v>
+      </c>
+      <c r="G136" t="s">
+        <v>20</v>
+      </c>
+      <c r="M136" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="137" spans="1:18">
+      <c r="A137" t="s">
+        <v>294</v>
+      </c>
+      <c r="D137" t="s">
+        <v>293</v>
+      </c>
+      <c r="F137" t="s">
+        <v>19</v>
+      </c>
+      <c r="G137" t="s">
+        <v>20</v>
+      </c>
+      <c r="M137" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="134" spans="1:13">
-[...12 lines deleted...]
-      <c r="M134" t="s">
+    <row r="138" spans="1:18">
+      <c r="A138" t="s">
+        <v>295</v>
+      </c>
+      <c r="D138" t="s">
+        <v>293</v>
+      </c>
+      <c r="F138" t="s">
+        <v>19</v>
+      </c>
+      <c r="G138" t="s">
+        <v>20</v>
+      </c>
+      <c r="M138" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="139" spans="1:18">
+      <c r="A139" t="s">
+        <v>296</v>
+      </c>
+      <c r="D139" t="s">
+        <v>297</v>
+      </c>
+      <c r="F139" t="s">
+        <v>19</v>
+      </c>
+      <c r="G139" t="s">
+        <v>20</v>
+      </c>
+      <c r="M139" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="135" spans="1:13">
-[...12 lines deleted...]
-      <c r="M135" t="s">
+    <row r="140" spans="1:18">
+      <c r="A140" t="s">
+        <v>298</v>
+      </c>
+      <c r="D140" t="s">
+        <v>297</v>
+      </c>
+      <c r="F140" t="s">
+        <v>19</v>
+      </c>
+      <c r="G140" t="s">
+        <v>20</v>
+      </c>
+      <c r="M140" t="s">
         <v>47</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">