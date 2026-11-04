--- v0 (2025-12-01)
+++ v1 (2026-11-04)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1791" uniqueCount="304">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4397" uniqueCount="935">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Inductance(μH)</t>
   </si>
   <si>
     <t>L (mm)</t>
   </si>
   <si>
     <t>W (mm)</t>
   </si>
   <si>
     <t>T (mm)</t>
   </si>
   <si>
     <t>Nominal impedance (Ω)</t>
   </si>
   <si>
     <t>DCR Max</t>
   </si>
   <si>
     <t>Test frequency(MHz)</t>
   </si>
   <si>
@@ -81,891 +81,2784 @@
   <si>
     <t>3.2±0.20</t>
   </si>
   <si>
     <t>1.6±0.20</t>
   </si>
   <si>
     <t>0.9±0.20</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
     <t>0.9</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>±25%</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
+    <t>CBW252010B302T</t>
+  </si>
+  <si>
+    <t>B</t>
+  </si>
+  <si>
+    <t>252010</t>
+  </si>
+  <si>
+    <t>production</t>
+  </si>
+  <si>
+    <t>CBW321609U302B</t>
+  </si>
+  <si>
+    <t>U</t>
+  </si>
+  <si>
+    <t>1206</t>
+  </si>
+  <si>
+    <t>CBW201209U302B</t>
+  </si>
+  <si>
+    <t>0805</t>
+  </si>
+  <si>
+    <t>CBW201209U302T</t>
+  </si>
+  <si>
+    <t>CBW160808U302T</t>
+  </si>
+  <si>
+    <t>0603</t>
+  </si>
+  <si>
+    <t>CBW252010B282TA01</t>
+  </si>
+  <si>
+    <t>CBW252010B272T</t>
+  </si>
+  <si>
+    <t>CBW321609U272T</t>
+  </si>
+  <si>
+    <t>CBW321609U272TA01</t>
+  </si>
+  <si>
+    <t>CBW201209U272B</t>
+  </si>
+  <si>
+    <t>CBW201209U272T</t>
+  </si>
+  <si>
+    <t>CBW160808U272T</t>
+  </si>
+  <si>
+    <t>CBW321609U252T</t>
+  </si>
+  <si>
+    <t>2500</t>
+  </si>
+  <si>
     <t>CBW201209U252T</t>
   </si>
   <si>
     <t>2.0±0.20</t>
   </si>
   <si>
     <t>1.2±0.20</t>
   </si>
   <si>
-    <t>2500</t>
-[...1 lines deleted...]
-  <si>
     <t>0.45</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>CBW321609U252T</t>
-[...1 lines deleted...]
-  <si>
     <t>CBW160808U252T</t>
   </si>
   <si>
     <t>0.8±0.20</t>
   </si>
   <si>
     <t>0.65</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
+    <t>CBW252010B252TA01</t>
+  </si>
+  <si>
+    <t>CBW252010B252T</t>
+  </si>
+  <si>
+    <t>CBW322513U252B</t>
+  </si>
+  <si>
+    <t>1210</t>
+  </si>
+  <si>
+    <t>CBW322513U252T</t>
+  </si>
+  <si>
+    <t>CBW321609U252B</t>
+  </si>
+  <si>
+    <t>CBW201209U252B</t>
+  </si>
+  <si>
     <t>CBW201209U222T</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
     <t>0.4</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
+    <t>CBW252010B222T</t>
+  </si>
+  <si>
+    <t>CBW252010B222B</t>
+  </si>
+  <si>
+    <t>CBW252010B222TA01</t>
+  </si>
+  <si>
+    <t>CBW321609U222B</t>
+  </si>
+  <si>
+    <t>CBW321609U222T</t>
+  </si>
+  <si>
+    <t>CBW201209U222B</t>
+  </si>
+  <si>
+    <t>CBW160808U222T</t>
+  </si>
+  <si>
+    <t>CBW321609U202T</t>
+  </si>
+  <si>
+    <t>2000</t>
+  </si>
+  <si>
+    <t>0.7</t>
+  </si>
+  <si>
+    <t>300</t>
+  </si>
+  <si>
     <t>CBW201209U202T</t>
   </si>
   <si>
-    <t>2000</t>
-[...1 lines deleted...]
-  <si>
     <t>CBW160808U202T</t>
   </si>
   <si>
     <t>0.6</t>
   </si>
   <si>
-    <t>CBW321609U202T</t>
-[...5 lines deleted...]
-    <t>300</t>
+    <t>CBW201209U202TA01</t>
+  </si>
+  <si>
+    <t>CBW201209U202TA02</t>
+  </si>
+  <si>
+    <t>CBW252010B202TA01</t>
+  </si>
+  <si>
+    <t>CBW252010B202T</t>
+  </si>
+  <si>
+    <t>CBW252009U202T</t>
+  </si>
+  <si>
+    <t>252009</t>
+  </si>
+  <si>
+    <t>CBW252009U202B</t>
+  </si>
+  <si>
+    <t>CBW201212U202T</t>
+  </si>
+  <si>
+    <t>201212</t>
+  </si>
+  <si>
+    <t>CBW321609X202T</t>
+  </si>
+  <si>
+    <t>X</t>
+  </si>
+  <si>
+    <t>CBW321609X202B</t>
+  </si>
+  <si>
+    <t>CBW321609U202B</t>
+  </si>
+  <si>
+    <t>CBW201209U202B</t>
+  </si>
+  <si>
+    <t>CBW100505U202T</t>
+  </si>
+  <si>
+    <t>0402</t>
   </si>
   <si>
     <t>CBW321609U182T</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>CBW160808U182T</t>
   </si>
   <si>
     <t>0.55</t>
   </si>
   <si>
+    <t>CBW252010B182TA01</t>
+  </si>
+  <si>
+    <t>CBW252010B182T</t>
+  </si>
+  <si>
+    <t>CBW201212U182T</t>
+  </si>
+  <si>
+    <t>CBW321609U182B</t>
+  </si>
+  <si>
+    <t>CBW201209U182B</t>
+  </si>
+  <si>
+    <t>CBW201209U182T</t>
+  </si>
+  <si>
+    <t>CBW100505U182T</t>
+  </si>
+  <si>
+    <t>CBW321609U152T</t>
+  </si>
+  <si>
+    <t>1500</t>
+  </si>
+  <si>
+    <t>CBW201209U152T</t>
+  </si>
+  <si>
     <t>CBW160808U152T</t>
   </si>
   <si>
-    <t>1500</t>
-[...5 lines deleted...]
-    <t>CBW201209U152T</t>
+    <t>CBW201209U152TA12</t>
+  </si>
+  <si>
+    <t>CBW201209U152TA01</t>
+  </si>
+  <si>
+    <t>CBW321611U152T</t>
+  </si>
+  <si>
+    <t>321611</t>
+  </si>
+  <si>
+    <t>CBW321611U152B</t>
+  </si>
+  <si>
+    <t>CBW252010B152T</t>
+  </si>
+  <si>
+    <t>CBW252010B152TA01</t>
+  </si>
+  <si>
+    <t>CBW252009U152B</t>
+  </si>
+  <si>
+    <t>CBW252009U152T</t>
+  </si>
+  <si>
+    <t>CBW201212U152T</t>
+  </si>
+  <si>
+    <t>CBW201212U152TB01</t>
+  </si>
+  <si>
+    <t>CBW322513U152T</t>
+  </si>
+  <si>
+    <t>CBW321609U152B</t>
+  </si>
+  <si>
+    <t>CBW201209U152TA02</t>
+  </si>
+  <si>
+    <t>CBW201209U152B</t>
+  </si>
+  <si>
+    <t>CBW201209U152TB01</t>
+  </si>
+  <si>
+    <t>CBW100505U152T</t>
+  </si>
+  <si>
+    <t>CBW453215U132B</t>
+  </si>
+  <si>
+    <t>1812</t>
+  </si>
+  <si>
+    <t>CBW453215U132T</t>
+  </si>
+  <si>
+    <t>CBW321609U122T</t>
+  </si>
+  <si>
+    <t>1200</t>
+  </si>
+  <si>
+    <t>0.35</t>
   </si>
   <si>
     <t>CBW201209U122T</t>
   </si>
   <si>
-    <t>1200</t>
-[...1 lines deleted...]
-  <si>
     <t>0.28</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>CBW160808U122T</t>
   </si>
   <si>
-    <t>CBW321609U122T</t>
-[...2 lines deleted...]
-    <t>0.35</t>
+    <t>CBW252010B122T</t>
+  </si>
+  <si>
+    <t>CBW252009U122T</t>
+  </si>
+  <si>
+    <t>CBW252009U122B</t>
+  </si>
+  <si>
+    <t>CBW201212U122T</t>
+  </si>
+  <si>
+    <t>CBW322513U122B</t>
+  </si>
+  <si>
+    <t>CBW322513U122T</t>
+  </si>
+  <si>
+    <t>CBW321609U122B</t>
+  </si>
+  <si>
+    <t>CBW201209U122B</t>
+  </si>
+  <si>
+    <t>CBW201209U122TA01</t>
+  </si>
+  <si>
+    <t>CBW100505U122TA01</t>
+  </si>
+  <si>
+    <t>CBW100505U122T</t>
+  </si>
+  <si>
+    <t>CBW160808U112T</t>
+  </si>
+  <si>
+    <t>CBW321609U102T</t>
+  </si>
+  <si>
+    <t>1000</t>
+  </si>
+  <si>
+    <t>0.25</t>
+  </si>
+  <si>
+    <t>CBW322513U102T</t>
+  </si>
+  <si>
+    <t>2.5±0.20</t>
+  </si>
+  <si>
+    <t>1.3±0.20</t>
+  </si>
+  <si>
+    <t>CBW201209U102T</t>
   </si>
   <si>
     <t>CBW160808U102T</t>
   </si>
   <si>
-    <t>1000</t>
-[...5 lines deleted...]
-    <t>0.25</t>
+    <t>CBW100505U102T</t>
+  </si>
+  <si>
+    <t>1.0±0.15</t>
+  </si>
+  <si>
+    <t>0.5±0.15</t>
+  </si>
+  <si>
+    <t>250</t>
   </si>
   <si>
     <t>CBW060303X102T</t>
   </si>
   <si>
     <t>0.6±0.03</t>
   </si>
   <si>
     <t>0.3±0.03</t>
   </si>
   <si>
     <t>1.25</t>
   </si>
   <si>
-    <t>CBW100505U102T</t>
-[...20 lines deleted...]
-    <t>CBW201209U102T</t>
+    <t>CBW201209U102TA01</t>
+  </si>
+  <si>
+    <t>CBW100505U102TA01</t>
+  </si>
+  <si>
+    <t>CBW321611U102T</t>
+  </si>
+  <si>
+    <t>CBW252010B102T</t>
+  </si>
+  <si>
+    <t>CBW252009U102T</t>
+  </si>
+  <si>
+    <t>CBW252009U102B</t>
+  </si>
+  <si>
+    <t>CBW201212U102T</t>
+  </si>
+  <si>
+    <t>CBW453215U102T</t>
+  </si>
+  <si>
+    <t>CBW451616U102T</t>
+  </si>
+  <si>
+    <t>1806</t>
+  </si>
+  <si>
+    <t>CBW451616U102B</t>
+  </si>
+  <si>
+    <t>CBW322513U102B</t>
+  </si>
+  <si>
+    <t>CBW321609U102B</t>
+  </si>
+  <si>
+    <t>CBW201209U102B</t>
+  </si>
+  <si>
+    <t>CBW321611U901B</t>
+  </si>
+  <si>
+    <t>CBW321611U901T</t>
+  </si>
+  <si>
+    <t>CBW321609U901T</t>
+  </si>
+  <si>
+    <t>CBW451616U851T</t>
+  </si>
+  <si>
+    <t>CBW451616U851B</t>
+  </si>
+  <si>
+    <t>CBW321609U851T</t>
+  </si>
+  <si>
+    <t>CBW322513U801T</t>
+  </si>
+  <si>
+    <t>0.23</t>
+  </si>
+  <si>
+    <t>CBW321609U801T</t>
+  </si>
+  <si>
+    <t>CBW201209U801T</t>
+  </si>
+  <si>
+    <t>CBW100505U801T</t>
+  </si>
+  <si>
+    <t>0.8</t>
   </si>
   <si>
     <t>CBW160808U801T</t>
   </si>
   <si>
-    <t>CBW100505U801T</t>
-[...14 lines deleted...]
-    <t>0.23</t>
+    <t>CBW201209U801TA01</t>
+  </si>
+  <si>
+    <t>CBW100505U801TA01</t>
+  </si>
+  <si>
+    <t>CBW321611U801T</t>
+  </si>
+  <si>
+    <t>CBW321611U801B</t>
+  </si>
+  <si>
+    <t>CBW252009U801TA01</t>
+  </si>
+  <si>
+    <t>CBW252009U801B</t>
+  </si>
+  <si>
+    <t>CBW252009U801T</t>
+  </si>
+  <si>
+    <t>CBW453215U801T</t>
+  </si>
+  <si>
+    <t>CBW453215U801B</t>
+  </si>
+  <si>
+    <t>CBW451616U801B</t>
+  </si>
+  <si>
+    <t>CBW451616U801T</t>
+  </si>
+  <si>
+    <t>CBW322513U801B</t>
+  </si>
+  <si>
+    <t>CBW321609U801B</t>
+  </si>
+  <si>
+    <t>CBW201209U801B</t>
+  </si>
+  <si>
+    <t>CBW160808U801TA01</t>
+  </si>
+  <si>
+    <t>CBW252010B751T</t>
+  </si>
+  <si>
+    <t>CBW252010A751T</t>
+  </si>
+  <si>
+    <t>A</t>
+  </si>
+  <si>
+    <t>CBW252009U751T</t>
+  </si>
+  <si>
+    <t>CBW252009U751TA01</t>
+  </si>
+  <si>
+    <t>CBW252009U751B</t>
+  </si>
+  <si>
+    <t>CBW252009W751T</t>
+  </si>
+  <si>
+    <t>W</t>
+  </si>
+  <si>
+    <t>CBW252009W751B</t>
+  </si>
+  <si>
+    <t>CBW451616U751T</t>
+  </si>
+  <si>
+    <t>CBW451616U751B</t>
+  </si>
+  <si>
+    <t>CBW321609U751B</t>
+  </si>
+  <si>
+    <t>CBW321609U751T</t>
+  </si>
+  <si>
+    <t>CBW201209U751B</t>
+  </si>
+  <si>
+    <t>CBW201209U751T</t>
+  </si>
+  <si>
+    <t>CBW160808U751T</t>
+  </si>
+  <si>
+    <t>CBW100505U751T</t>
+  </si>
+  <si>
+    <t>CBW453215U701T</t>
+  </si>
+  <si>
+    <t>CBW453215U701B</t>
+  </si>
+  <si>
+    <t>CBW321609U701T</t>
+  </si>
+  <si>
+    <t>CBW321609U701B</t>
+  </si>
+  <si>
+    <t>CBW201209U701B</t>
+  </si>
+  <si>
+    <t>CBW201209U701T</t>
+  </si>
+  <si>
+    <t>CBW160808U701T</t>
+  </si>
+  <si>
+    <t>CBW453215U681T</t>
+  </si>
+  <si>
+    <t>CBW453215U681B</t>
+  </si>
+  <si>
+    <t>CBW321609U681T</t>
+  </si>
+  <si>
+    <t>CBW321609U681B</t>
+  </si>
+  <si>
+    <t>CBW201209U681T</t>
+  </si>
+  <si>
+    <t>CBW201209U681B</t>
+  </si>
+  <si>
+    <t>CBW160808U681T</t>
+  </si>
+  <si>
+    <t>CBW321611U621T</t>
+  </si>
+  <si>
+    <t>CBW321611U621B</t>
+  </si>
+  <si>
+    <t>CBW321609U621B</t>
+  </si>
+  <si>
+    <t>CBW321609U621T</t>
+  </si>
+  <si>
+    <t>CBW321609U601T</t>
+  </si>
+  <si>
+    <t>0.2</t>
+  </si>
+  <si>
+    <t>CBW453215U601T</t>
+  </si>
+  <si>
+    <t>4.5±0.20</t>
+  </si>
+  <si>
+    <t>1.5±0.20</t>
+  </si>
+  <si>
+    <t>0.1</t>
+  </si>
+  <si>
+    <t>CBW322513U601T</t>
+  </si>
+  <si>
+    <t>0.18</t>
+  </si>
+  <si>
+    <t>CBW451616U601T</t>
+  </si>
+  <si>
+    <t>CBW060303X601T</t>
+  </si>
+  <si>
+    <t>0.85</t>
+  </si>
+  <si>
+    <t>CBW160808U601T</t>
+  </si>
+  <si>
+    <t>0.3</t>
+  </si>
+  <si>
+    <t>CBW201209U601T</t>
+  </si>
+  <si>
+    <t>0.22</t>
   </si>
   <si>
     <t>CBW100505U601T</t>
   </si>
   <si>
-    <t>CBW201209U601T</t>
-[...41 lines deleted...]
-    <t>CBW451616U601T</t>
+    <t>CBW160808U601TA01</t>
+  </si>
+  <si>
+    <t>CBW100505U601TA01</t>
+  </si>
+  <si>
+    <t>CBW321611U601T</t>
+  </si>
+  <si>
+    <t>CBW321611U601B</t>
+  </si>
+  <si>
+    <t>CBW252009U601TA01</t>
+  </si>
+  <si>
+    <t>CBW252009U601B</t>
+  </si>
+  <si>
+    <t>CBW252009U601T</t>
+  </si>
+  <si>
+    <t>CBW453215U601B</t>
+  </si>
+  <si>
+    <t>CBW451616U601B</t>
+  </si>
+  <si>
+    <t>CBW322513U601B</t>
+  </si>
+  <si>
+    <t>CBW321609U601B</t>
+  </si>
+  <si>
+    <t>CBW201209U601B</t>
+  </si>
+  <si>
+    <t>CBW201209U601TA01</t>
+  </si>
+  <si>
+    <t>CBW160808U601BA01</t>
   </si>
   <si>
     <t>CBW453215U501T</t>
   </si>
   <si>
+    <t>CBW321609U501T</t>
+  </si>
+  <si>
+    <t>CBW322513U501T</t>
+  </si>
+  <si>
+    <t>0.12</t>
+  </si>
+  <si>
     <t>CBW451616U501T</t>
   </si>
   <si>
-    <t>CBW321609U501T</t>
-[...5 lines deleted...]
-    <t>0.12</t>
+    <t>CBW160808U501T</t>
+  </si>
+  <si>
+    <t>CBW100505U501T</t>
   </si>
   <si>
     <t>CBW201209U501T</t>
   </si>
   <si>
-    <t>CBW160808U501T</t>
-[...4 lines deleted...]
-  <si>
     <t>CBW160808U501TA01</t>
   </si>
   <si>
-    <t>U</t>
-[...2 lines deleted...]
-    <t>0603</t>
+    <t>CBW321611U501T</t>
+  </si>
+  <si>
+    <t>CBW321611U501B</t>
+  </si>
+  <si>
+    <t>CBW252009U501TA01</t>
+  </si>
+  <si>
+    <t>CBW453215U501B</t>
+  </si>
+  <si>
+    <t>CBW451616U501B</t>
+  </si>
+  <si>
+    <t>CBW322513U501B</t>
+  </si>
+  <si>
+    <t>CBW321609X501T</t>
+  </si>
+  <si>
+    <t>CBW321609U501B</t>
+  </si>
+  <si>
+    <t>CBW321609X501B</t>
+  </si>
+  <si>
+    <t>CBW201209U501B</t>
+  </si>
+  <si>
+    <t>CBW321611U471B</t>
+  </si>
+  <si>
+    <t>CBW321611U471T</t>
+  </si>
+  <si>
+    <t>CBW453215U471T</t>
+  </si>
+  <si>
+    <t>CBW453215U471B</t>
+  </si>
+  <si>
+    <t>CBW451616U471T</t>
+  </si>
+  <si>
+    <t>CBW322513U471B</t>
+  </si>
+  <si>
+    <t>CBW322513U471T</t>
+  </si>
+  <si>
+    <t>CBW321609U471B</t>
+  </si>
+  <si>
+    <t>CBW321609U471T</t>
+  </si>
+  <si>
+    <t>CBW201209U471T</t>
+  </si>
+  <si>
+    <t>CBW201209U471B</t>
+  </si>
+  <si>
+    <t>CBW160808U471T</t>
+  </si>
+  <si>
+    <t>CBW100505U471T</t>
+  </si>
+  <si>
+    <t>CBW060303X471T</t>
+  </si>
+  <si>
+    <t>0201</t>
+  </si>
+  <si>
+    <t>CBW160808U451T</t>
+  </si>
+  <si>
+    <t>CBW201209U431T</t>
+  </si>
+  <si>
+    <t>CBW201209U431B</t>
+  </si>
+  <si>
+    <t>CBW201209U421B</t>
+  </si>
+  <si>
+    <t>CBW201209U421T</t>
+  </si>
+  <si>
+    <t>CBW160808U421T</t>
   </si>
   <si>
     <t>CBW453215U401T</t>
   </si>
   <si>
-    <t>1812</t>
+    <t>CBW321611U401T</t>
+  </si>
+  <si>
+    <t>CBW321611U401B</t>
+  </si>
+  <si>
+    <t>CBW252009U401T</t>
+  </si>
+  <si>
+    <t>CBW252009U401B</t>
+  </si>
+  <si>
+    <t>CBW453215U401B</t>
+  </si>
+  <si>
+    <t>CBW451616U401T</t>
+  </si>
+  <si>
+    <t>CBW322513U401T</t>
+  </si>
+  <si>
+    <t>CBW322513U401B</t>
+  </si>
+  <si>
+    <t>CBW321609U401T</t>
+  </si>
+  <si>
+    <t>CBW321609U401B</t>
+  </si>
+  <si>
+    <t>CBW201209U401B</t>
+  </si>
+  <si>
+    <t>CBW201209U401T</t>
+  </si>
+  <si>
+    <t>CBW160808U401T</t>
+  </si>
+  <si>
+    <t>CBW160808U401TA01</t>
+  </si>
+  <si>
+    <t>CBW100505U401T</t>
+  </si>
+  <si>
+    <t>CBW321609U391T</t>
+  </si>
+  <si>
+    <t>390</t>
+  </si>
+  <si>
+    <t>0.17</t>
+  </si>
+  <si>
+    <t>CBW321611U391B</t>
+  </si>
+  <si>
+    <t>CBW321611U391T</t>
+  </si>
+  <si>
+    <t>CBW451616U391T</t>
+  </si>
+  <si>
+    <t>CBW322513U391T</t>
+  </si>
+  <si>
+    <t>CBW322513U391B</t>
+  </si>
+  <si>
+    <t>CBW321609U391B</t>
+  </si>
+  <si>
+    <t>CBW201209U391B</t>
+  </si>
+  <si>
+    <t>CBW201209U391T</t>
+  </si>
+  <si>
+    <t>CBW160808U391T</t>
+  </si>
+  <si>
+    <t>CBW100505U391T</t>
+  </si>
+  <si>
+    <t>CBW321609U371T</t>
   </si>
   <si>
     <t>CBW201209U331T</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>0805</t>
+    <t>CBW321611U331T</t>
+  </si>
+  <si>
+    <t>CBW321611U331B</t>
+  </si>
+  <si>
+    <t>CBW453215U331T</t>
+  </si>
+  <si>
+    <t>CBW322513U331T</t>
+  </si>
+  <si>
+    <t>CBW322513U331B</t>
+  </si>
+  <si>
+    <t>CBW321609U331T</t>
+  </si>
+  <si>
+    <t>CBW321609U331B</t>
+  </si>
+  <si>
+    <t>CBW201209U331B</t>
+  </si>
+  <si>
+    <t>CBW160808U331T</t>
+  </si>
+  <si>
+    <t>CBW100505U331T</t>
+  </si>
+  <si>
+    <t>CBW060303X331T</t>
+  </si>
+  <si>
+    <t>CBW321611U311T</t>
+  </si>
+  <si>
+    <t>CBW453215U311T</t>
+  </si>
+  <si>
+    <t>CBW453215U311B</t>
+  </si>
+  <si>
+    <t>CBW321609U311T</t>
+  </si>
+  <si>
+    <t>CBW321609U311B</t>
+  </si>
+  <si>
+    <t>CBW201209U311T</t>
+  </si>
+  <si>
+    <t>CBW201209U311B</t>
+  </si>
+  <si>
+    <t>CBW160808U311T</t>
+  </si>
+  <si>
+    <t>CBW322513U301T</t>
+  </si>
+  <si>
+    <t>0.08</t>
   </si>
   <si>
     <t>CBW453215U301T</t>
   </si>
   <si>
     <t>0.06</t>
   </si>
   <si>
+    <t>CBW321609U301T</t>
+  </si>
+  <si>
+    <t>0.15</t>
+  </si>
+  <si>
+    <t>CBW451616U301T</t>
+  </si>
+  <si>
+    <t>0.09</t>
+  </si>
+  <si>
+    <t>CBW201209U301T</t>
+  </si>
+  <si>
+    <t>0.13</t>
+  </si>
+  <si>
+    <t>CBW100505U301T</t>
+  </si>
+  <si>
     <t>CBW160808U301T</t>
   </si>
   <si>
-    <t>CBW100505U301T</t>
-[...23 lines deleted...]
-    <t>0.13</t>
+    <t>CBW321609U301TA01</t>
+  </si>
+  <si>
+    <t>CBW160808U301TA01</t>
+  </si>
+  <si>
+    <t>CBW321611U301B</t>
+  </si>
+  <si>
+    <t>CBW321611U301T</t>
+  </si>
+  <si>
+    <t>CBW252009U301T</t>
+  </si>
+  <si>
+    <t>CBW252009U301B</t>
+  </si>
+  <si>
+    <t>CBW453215U301B</t>
+  </si>
+  <si>
+    <t>CBW451616U301B</t>
+  </si>
+  <si>
+    <t>CBW322513U301B</t>
+  </si>
+  <si>
+    <t>CBW321609U301B</t>
+  </si>
+  <si>
+    <t>CBW201209U301B</t>
+  </si>
+  <si>
+    <t>CBW201209U271T</t>
+  </si>
+  <si>
+    <t>CBW160808U271T</t>
+  </si>
+  <si>
+    <t>CBW322513U261T</t>
+  </si>
+  <si>
+    <t>CBW201209U251B</t>
+  </si>
+  <si>
+    <t>CBW201209U251T</t>
+  </si>
+  <si>
+    <t>CBW160808U251T</t>
   </si>
   <si>
     <t>CBW060303X241T</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>0.38</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
+    <t>CBW201209U241T</t>
+  </si>
+  <si>
+    <t>CBW201209U241B</t>
+  </si>
+  <si>
+    <t>CBW160808U241T</t>
+  </si>
+  <si>
+    <t>CBW100505U241T</t>
+  </si>
+  <si>
+    <t>CBW322513U221T</t>
+  </si>
+  <si>
+    <t>220</t>
+  </si>
+  <si>
+    <t>CBW451616U221T</t>
+  </si>
+  <si>
+    <t>CBW453215U221T</t>
+  </si>
+  <si>
+    <t>CBW321609U221T</t>
+  </si>
+  <si>
+    <t>0.11</t>
+  </si>
+  <si>
+    <t>CBW160808U221T</t>
+  </si>
+  <si>
+    <t>CBW201209U221T</t>
+  </si>
+  <si>
     <t>CBW100505U221T</t>
   </si>
   <si>
-    <t>220</t>
-[...20 lines deleted...]
-    <t>CBW453215U221T</t>
+    <t>CBW321611U221B</t>
+  </si>
+  <si>
+    <t>CBW321611U221T</t>
+  </si>
+  <si>
+    <t>CBW453215U221B</t>
+  </si>
+  <si>
+    <t>CBW451616U221B</t>
+  </si>
+  <si>
+    <t>CBW322513U221B</t>
+  </si>
+  <si>
+    <t>CBW321609U221B</t>
+  </si>
+  <si>
+    <t>CBW201209U221B</t>
   </si>
   <si>
     <t>CBW100505U201T</t>
   </si>
   <si>
     <t>CBW453215U201T</t>
   </si>
   <si>
     <t>CBW201209U201T</t>
   </si>
   <si>
+    <t>CBW453215U201B</t>
+  </si>
+  <si>
+    <t>CBW322513U201T</t>
+  </si>
+  <si>
+    <t>CBW322513U201B</t>
+  </si>
+  <si>
+    <t>CBW321609U201B</t>
+  </si>
+  <si>
+    <t>CBW321609U201T</t>
+  </si>
+  <si>
+    <t>CBW201209U201B</t>
+  </si>
+  <si>
+    <t>CBW160808U201T</t>
+  </si>
+  <si>
+    <t>CBW453215U191B</t>
+  </si>
+  <si>
+    <t>CBW453215U191T</t>
+  </si>
+  <si>
     <t>CBW321609U181T</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
+    <t>CBW201209U181T</t>
+  </si>
+  <si>
     <t>CBW160808U181T</t>
   </si>
   <si>
-    <t>CBW201209U181T</t>
-[...1 lines deleted...]
-  <si>
     <t>CBW453215U181T</t>
   </si>
   <si>
     <t>CBW100505U181T</t>
   </si>
   <si>
-    <t>0402</t>
+    <t>CBW322513U181T</t>
+  </si>
+  <si>
+    <t>CBW451615U181B</t>
+  </si>
+  <si>
+    <t>451615</t>
+  </si>
+  <si>
+    <t>CBW451615U181T</t>
+  </si>
+  <si>
+    <t>CBW451611U181B</t>
+  </si>
+  <si>
+    <t>451611</t>
+  </si>
+  <si>
+    <t>CBW451611U181T</t>
+  </si>
+  <si>
+    <t>CBW453215U181B</t>
+  </si>
+  <si>
+    <t>CBW451616U181T</t>
+  </si>
+  <si>
+    <t>CBW451616U181B</t>
+  </si>
+  <si>
+    <t>CBW322513U181B</t>
+  </si>
+  <si>
+    <t>CBW321609U181B</t>
+  </si>
+  <si>
+    <t>CBW201209U181B</t>
+  </si>
+  <si>
+    <t>CBW453215U171B</t>
+  </si>
+  <si>
+    <t>CBW453215U171T</t>
+  </si>
+  <si>
+    <t>CBW453215U161T</t>
+  </si>
+  <si>
+    <t>CBW453215U161B</t>
+  </si>
+  <si>
+    <t>CBW321609U161T</t>
+  </si>
+  <si>
+    <t>CBW321609U161B</t>
+  </si>
+  <si>
+    <t>CBW322513U151T</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>4000</t>
+  </si>
+  <si>
+    <t>CBW321609U151T</t>
+  </si>
+  <si>
+    <t>CBW451616U151T</t>
   </si>
   <si>
     <t>CBW453215U151T</t>
   </si>
   <si>
-    <t>150</t>
-[...1 lines deleted...]
-  <si>
     <t>0.04</t>
   </si>
   <si>
     <t>3500</t>
   </si>
   <si>
+    <t>CBW201209U151T</t>
+  </si>
+  <si>
+    <t>CBW100505U151T</t>
+  </si>
+  <si>
     <t>CBW160808U151T</t>
   </si>
   <si>
-    <t>CBW451616U151T</t>
-[...14 lines deleted...]
-    <t>CBW201209U151T</t>
+    <t>CBW321611U151B</t>
+  </si>
+  <si>
+    <t>CBW321611U151T</t>
+  </si>
+  <si>
+    <t>CBW453215U151B</t>
+  </si>
+  <si>
+    <t>CBW451616U151B</t>
+  </si>
+  <si>
+    <t>CBW322513U151B</t>
+  </si>
+  <si>
+    <t>CBW321609U151B</t>
+  </si>
+  <si>
+    <t>CBW321609A151B</t>
+  </si>
+  <si>
+    <t>CBW321609A151T</t>
+  </si>
+  <si>
+    <t>CBW201209U151B</t>
+  </si>
+  <si>
+    <t>CBW453215U131B</t>
+  </si>
+  <si>
+    <t>CBW453215U131T</t>
+  </si>
+  <si>
+    <t>CBW453215U121T</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>0.03</t>
+  </si>
+  <si>
+    <t>CBW322513U121T</t>
   </si>
   <si>
     <t>CBW321609U121T</t>
   </si>
   <si>
-    <t>120</t>
-[...1 lines deleted...]
-  <si>
     <t>0.07</t>
   </si>
   <si>
-    <t>CBW322513U121T</t>
-[...5 lines deleted...]
-    <t>0.03</t>
+    <t>CBW451616U121T</t>
+  </si>
+  <si>
+    <t>CBW160808U121T</t>
+  </si>
+  <si>
+    <t>0.14</t>
+  </si>
+  <si>
+    <t>1300</t>
+  </si>
+  <si>
+    <t>CBW201209U121T</t>
   </si>
   <si>
     <t>CBW100505U121T</t>
   </si>
   <si>
     <t>CBW060303X121T</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>CBW451616U121T</t>
-[...11 lines deleted...]
-    <t>1300</t>
+    <t>CBW451611U121B</t>
+  </si>
+  <si>
+    <t>CBW451611U121T</t>
+  </si>
+  <si>
+    <t>CBW321611U121B</t>
+  </si>
+  <si>
+    <t>CBW321611U121T</t>
+  </si>
+  <si>
+    <t>CBW453215U121B</t>
+  </si>
+  <si>
+    <t>CBW451616U121B</t>
+  </si>
+  <si>
+    <t>CBW322513U121B</t>
+  </si>
+  <si>
+    <t>CBW321609U121B</t>
+  </si>
+  <si>
+    <t>CBW201209U121B</t>
+  </si>
+  <si>
+    <t>CBW453215U111T</t>
+  </si>
+  <si>
+    <t>CBW453215U111B</t>
+  </si>
+  <si>
+    <t>CBW451616U111T</t>
+  </si>
+  <si>
+    <t>CBW451616U111B</t>
+  </si>
+  <si>
+    <t>CBW201209U111T</t>
+  </si>
+  <si>
+    <t>CBW201209U111B</t>
   </si>
   <si>
     <t>CBW321609U101T</t>
   </si>
   <si>
+    <t>CBW453215U101T</t>
+  </si>
+  <si>
+    <t>CBW160808U101T</t>
+  </si>
+  <si>
+    <t>1400</t>
+  </si>
+  <si>
     <t>CBW100505U101T</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>CBW160808U101T</t>
-[...7 lines deleted...]
-  <si>
     <t>CBW201209U101T</t>
   </si>
   <si>
+    <t>CBW321611U101B</t>
+  </si>
+  <si>
+    <t>CBW321611U101T</t>
+  </si>
+  <si>
+    <t>CBW453215U101B</t>
+  </si>
+  <si>
+    <t>CBW451616U101T</t>
+  </si>
+  <si>
+    <t>CBW451616U101B</t>
+  </si>
+  <si>
+    <t>CBW322513U101T</t>
+  </si>
+  <si>
+    <t>CBW322513U101B</t>
+  </si>
+  <si>
+    <t>CBW321609U101B</t>
+  </si>
+  <si>
+    <t>CBW201209U101B</t>
+  </si>
+  <si>
+    <t>CBW321611U950T</t>
+  </si>
+  <si>
+    <t>CBW321611U950B</t>
+  </si>
+  <si>
+    <t>CBW321611U920T</t>
+  </si>
+  <si>
+    <t>CBW321611U920B</t>
+  </si>
+  <si>
+    <t>CBW453215U910B</t>
+  </si>
+  <si>
+    <t>CBW453215U910T</t>
+  </si>
+  <si>
+    <t>CBW451616U910B</t>
+  </si>
+  <si>
+    <t>CBW451616U910T</t>
+  </si>
+  <si>
     <t>CBW451616U900T</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>CBW453215U900T</t>
   </si>
   <si>
     <t>CBW322513U900T</t>
   </si>
   <si>
-    <t>1210</t>
+    <t>CBW321611U900T</t>
+  </si>
+  <si>
+    <t>CBW321611U900B</t>
+  </si>
+  <si>
+    <t>CBW453215U900B</t>
+  </si>
+  <si>
+    <t>CBW451616U900B</t>
+  </si>
+  <si>
+    <t>CBW322513U900B</t>
+  </si>
+  <si>
+    <t>CBW321609U900B</t>
+  </si>
+  <si>
+    <t>CBW321609U900T</t>
+  </si>
+  <si>
+    <t>CBW201209U900B</t>
+  </si>
+  <si>
+    <t>CBW201209U900T</t>
+  </si>
+  <si>
+    <t>CBW160808U900T</t>
+  </si>
+  <si>
+    <t>CBW100505U900T</t>
+  </si>
+  <si>
+    <t>CBW321609U850T</t>
+  </si>
+  <si>
+    <t>CBW321609U850B</t>
+  </si>
+  <si>
+    <t>CBW321609U820B</t>
+  </si>
+  <si>
+    <t>CBW321609U820T</t>
+  </si>
+  <si>
+    <t>CBW201209U820B</t>
+  </si>
+  <si>
+    <t>CBW201209U820T</t>
+  </si>
+  <si>
+    <t>CBW160808U820T</t>
+  </si>
+  <si>
+    <t>CBW201209U810B</t>
+  </si>
+  <si>
+    <t>CBW201209U810T</t>
   </si>
   <si>
     <t>CBW453215U800T</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>0.02</t>
   </si>
   <si>
     <t>CBW321609U800T</t>
   </si>
   <si>
+    <t>CBW451616U800T</t>
+  </si>
+  <si>
+    <t>0.05</t>
+  </si>
+  <si>
     <t>CBW322513U800T</t>
   </si>
   <si>
     <t>5000</t>
   </si>
   <si>
+    <t>CBW201209U800T</t>
+  </si>
+  <si>
     <t>CBW160808U800T</t>
   </si>
   <si>
     <t>CBW060303X800T</t>
   </si>
   <si>
-    <t>CBW451616U800T</t>
-[...7 lines deleted...]
-  <si>
     <t>CBW100505U800T</t>
   </si>
   <si>
+    <t>CBW321611U800T</t>
+  </si>
+  <si>
+    <t>CBW321611U800B</t>
+  </si>
+  <si>
+    <t>CBW453215U800B</t>
+  </si>
+  <si>
+    <t>CBW451616U800B</t>
+  </si>
+  <si>
+    <t>CBW322513U800B</t>
+  </si>
+  <si>
+    <t>CBW321609U800B</t>
+  </si>
+  <si>
+    <t>CBW201209U800B</t>
+  </si>
+  <si>
     <t>CBW451616U750T</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>1806</t>
+    <t>6000</t>
+  </si>
+  <si>
+    <t>CBW252009U750T</t>
+  </si>
+  <si>
+    <t>CBW252009U750B</t>
+  </si>
+  <si>
+    <t>CBW453215U750T</t>
+  </si>
+  <si>
+    <t>CBW453215U750B</t>
+  </si>
+  <si>
+    <t>CBW451616U750B</t>
+  </si>
+  <si>
+    <t>CBW322513U750T</t>
+  </si>
+  <si>
+    <t>CBW322513U750B</t>
+  </si>
+  <si>
+    <t>CBW321609U750B</t>
+  </si>
+  <si>
+    <t>CBW321609U750T</t>
+  </si>
+  <si>
+    <t>CBW201209U750T</t>
+  </si>
+  <si>
+    <t>CBW201209U750B</t>
+  </si>
+  <si>
+    <t>CBW160808U750T</t>
+  </si>
+  <si>
+    <t>CBW100505U750T</t>
+  </si>
+  <si>
+    <t>CBW451616U720T</t>
   </si>
   <si>
     <t>CBW453215U700T</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>CBW322513U700T</t>
   </si>
   <si>
     <t>CBW321609U700T</t>
   </si>
   <si>
-    <t>1206</t>
-[...1 lines deleted...]
-  <si>
     <t>CBW201209U700T</t>
   </si>
   <si>
     <t>CBW160808U700T</t>
   </si>
   <si>
+    <t>CBW321611U700T</t>
+  </si>
+  <si>
+    <t>CBW321611U700B</t>
+  </si>
+  <si>
+    <t>CBW453215U700B</t>
+  </si>
+  <si>
+    <t>CBW451616U700B</t>
+  </si>
+  <si>
+    <t>CBW451616U700T</t>
+  </si>
+  <si>
+    <t>CBW322513U700B</t>
+  </si>
+  <si>
+    <t>CBW321609U700B</t>
+  </si>
+  <si>
+    <t>CBW201209U700B</t>
+  </si>
+  <si>
+    <t>CBW100505U700T</t>
+  </si>
+  <si>
+    <t>CBW321611U680T</t>
+  </si>
+  <si>
+    <t>CBW321611U680B</t>
+  </si>
+  <si>
+    <t>CBW321609U680T</t>
+  </si>
+  <si>
+    <t>CBW321609U680B</t>
+  </si>
+  <si>
+    <t>CBW201209U680T</t>
+  </si>
+  <si>
+    <t>CBW201209U680B</t>
+  </si>
+  <si>
+    <t>CBW160808U680T</t>
+  </si>
+  <si>
+    <t>CBW100505U680T</t>
+  </si>
+  <si>
+    <t>CBW321609U660T</t>
+  </si>
+  <si>
+    <t>CBW201209U660T</t>
+  </si>
+  <si>
+    <t>CBW322513U650B</t>
+  </si>
+  <si>
+    <t>CBW322513U650T</t>
+  </si>
+  <si>
+    <t>CBW321609U650T</t>
+  </si>
+  <si>
+    <t>CBW321609U650B</t>
+  </si>
+  <si>
+    <t>CBW321609U600T</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>CBW322513U600T</t>
+  </si>
+  <si>
     <t>CBW201209U600T</t>
   </si>
   <si>
-    <t>60</t>
-[...7 lines deleted...]
-  <si>
     <t>CBW100505U600T</t>
   </si>
   <si>
     <t>CBW160808U600T</t>
   </si>
   <si>
     <t>CBW453215U600T</t>
   </si>
   <si>
     <t>CBW451616U600T</t>
   </si>
   <si>
+    <t>CBW451615U600B</t>
+  </si>
+  <si>
+    <t>CBW451615U600T</t>
+  </si>
+  <si>
+    <t>CBW321611U600T</t>
+  </si>
+  <si>
+    <t>CBW321611U600B</t>
+  </si>
+  <si>
+    <t>CBW453215U600B</t>
+  </si>
+  <si>
+    <t>CBW451616U600B</t>
+  </si>
+  <si>
+    <t>CBW322513U600B</t>
+  </si>
+  <si>
+    <t>CBW321609V600B</t>
+  </si>
+  <si>
+    <t>V</t>
+  </si>
+  <si>
+    <t>CBW321609V600T</t>
+  </si>
+  <si>
+    <t>CBW321609U600B</t>
+  </si>
+  <si>
+    <t>CBW201209U600B</t>
+  </si>
+  <si>
+    <t>CBW060303X600T</t>
+  </si>
+  <si>
+    <t>CBW321609U570T</t>
+  </si>
+  <si>
+    <t>CBW321609U570B</t>
+  </si>
+  <si>
+    <t>CBW321609U560T</t>
+  </si>
+  <si>
+    <t>CBW321609U560B</t>
+  </si>
+  <si>
+    <t>CBW321611U520B</t>
+  </si>
+  <si>
+    <t>CBW321611U520T</t>
+  </si>
+  <si>
+    <t>CBW321609U520B</t>
+  </si>
+  <si>
+    <t>CBW321609U520T</t>
+  </si>
+  <si>
+    <t>CBW322513U510T</t>
+  </si>
+  <si>
+    <t>CBW322513U510B</t>
+  </si>
+  <si>
     <t>CBW453215U500T</t>
   </si>
   <si>
     <t>CBW321609U500T</t>
   </si>
   <si>
     <t>CBW160808U500T</t>
   </si>
   <si>
+    <t>CBW201209U500T</t>
+  </si>
+  <si>
+    <t>CBW321611U500B</t>
+  </si>
+  <si>
+    <t>CBW321611U500T</t>
+  </si>
+  <si>
+    <t>CBW453215U500B</t>
+  </si>
+  <si>
+    <t>CBW451616U500B</t>
+  </si>
+  <si>
+    <t>CBW451616U500T</t>
+  </si>
+  <si>
+    <t>CBW322513U500T</t>
+  </si>
+  <si>
+    <t>CBW322513U500B</t>
+  </si>
+  <si>
+    <t>CBW321609U500B</t>
+  </si>
+  <si>
+    <t>CBW201209U500B</t>
+  </si>
+  <si>
+    <t>CBW100505U500T</t>
+  </si>
+  <si>
+    <t>CBW201209U470B</t>
+  </si>
+  <si>
+    <t>CBW201209U470T</t>
+  </si>
+  <si>
+    <t>CBW160808U470T</t>
+  </si>
+  <si>
+    <t>CBW100505U470T</t>
+  </si>
+  <si>
+    <t>CBW060303X470T</t>
+  </si>
+  <si>
+    <t>CBW201209U450T</t>
+  </si>
+  <si>
+    <t>CBW201209U450B</t>
+  </si>
+  <si>
+    <t>CBW453215U420T</t>
+  </si>
+  <si>
+    <t>CBW453215U420B</t>
+  </si>
+  <si>
+    <t>CBW321609U420T</t>
+  </si>
+  <si>
+    <t>CBW321609U420B</t>
+  </si>
+  <si>
+    <t>CBW201209U420T</t>
+  </si>
+  <si>
+    <t>CBW160808U420T</t>
+  </si>
+  <si>
     <t>CBW453215U400T</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
+    <t>CBW321611U400B</t>
+  </si>
+  <si>
+    <t>CBW321611U400T</t>
+  </si>
+  <si>
+    <t>CBW453215U400B</t>
+  </si>
+  <si>
+    <t>CBW451616U400T</t>
+  </si>
+  <si>
+    <t>CBW451616U400B</t>
+  </si>
+  <si>
+    <t>CBW322513U400B</t>
+  </si>
+  <si>
+    <t>CBW322513U400T</t>
+  </si>
+  <si>
+    <t>CBW321609U400B</t>
+  </si>
+  <si>
+    <t>CBW321609U400T</t>
+  </si>
+  <si>
+    <t>CBW201209U400T</t>
+  </si>
+  <si>
+    <t>CBW201209U400B</t>
+  </si>
+  <si>
+    <t>CBW160808U400T</t>
+  </si>
+  <si>
+    <t>CBW100505U400T</t>
+  </si>
+  <si>
+    <t>CBW201209U390B</t>
+  </si>
+  <si>
+    <t>CBW201209U390T</t>
+  </si>
+  <si>
     <t>CBW453215U380T</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
+    <t>CBW453215U380B</t>
+  </si>
+  <si>
+    <t>CBW322513U380T</t>
+  </si>
+  <si>
+    <t>CBW322513U380B</t>
+  </si>
+  <si>
+    <t>CBW321609U380B</t>
+  </si>
+  <si>
+    <t>CBW321609U380T</t>
+  </si>
+  <si>
     <t>CBW201209U360T</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>CBW100505U360T</t>
   </si>
   <si>
+    <t>CBW321611U360B</t>
+  </si>
+  <si>
+    <t>CBW321611U360T</t>
+  </si>
+  <si>
+    <t>CBW453215U360T</t>
+  </si>
+  <si>
+    <t>CBW451616U360T</t>
+  </si>
+  <si>
+    <t>CBW322513U360T</t>
+  </si>
+  <si>
+    <t>CBW321609U360T</t>
+  </si>
+  <si>
+    <t>CBW201209U360B</t>
+  </si>
+  <si>
+    <t>CBW160808U360T</t>
+  </si>
+  <si>
+    <t>CBW321611U350B</t>
+  </si>
+  <si>
+    <t>CBW321611U350T</t>
+  </si>
+  <si>
+    <t>CBW453215U350B</t>
+  </si>
+  <si>
+    <t>CBW453215U350T</t>
+  </si>
+  <si>
+    <t>CBW321609U350T</t>
+  </si>
+  <si>
+    <t>CBW321609U350B</t>
+  </si>
+  <si>
+    <t>CBW201209U350B</t>
+  </si>
+  <si>
+    <t>CBW201209U350T</t>
+  </si>
+  <si>
+    <t>CBW321611U330B</t>
+  </si>
+  <si>
+    <t>CBW321611U330T</t>
+  </si>
+  <si>
+    <t>CBW453215U330T</t>
+  </si>
+  <si>
+    <t>CBW451616U330T</t>
+  </si>
+  <si>
+    <t>CBW322513U330T</t>
+  </si>
+  <si>
+    <t>CBW322513U330B</t>
+  </si>
+  <si>
+    <t>CBW321609U330T</t>
+  </si>
+  <si>
+    <t>CBW321609U330B</t>
+  </si>
+  <si>
+    <t>CBW201209U330B</t>
+  </si>
+  <si>
+    <t>CBW201209U330T</t>
+  </si>
+  <si>
+    <t>CBW160808U330T</t>
+  </si>
+  <si>
+    <t>CBW100505U330T</t>
+  </si>
+  <si>
+    <t>CBW060303X330T</t>
+  </si>
+  <si>
+    <t>CBW322513U320B</t>
+  </si>
+  <si>
+    <t>CBW322513U320T</t>
+  </si>
+  <si>
+    <t>CBW321609U320T</t>
+  </si>
+  <si>
+    <t>CBW321609U320B</t>
+  </si>
+  <si>
+    <t>CBW201209U320T</t>
+  </si>
+  <si>
+    <t>CBW201209U320B</t>
+  </si>
+  <si>
+    <t>CBW160808U320T</t>
+  </si>
+  <si>
+    <t>CBW321609U310T</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>CBW322513U310T</t>
+  </si>
+  <si>
+    <t>CBW451616U310T</t>
+  </si>
+  <si>
     <t>CBW201209U310T</t>
   </si>
   <si>
-    <t>31</t>
-[...1 lines deleted...]
-  <si>
     <t>CBW160808U310T</t>
   </si>
   <si>
     <t>CBW100505U310T</t>
   </si>
   <si>
-    <t>CBW321609U310T</t>
-[...10 lines deleted...]
-  <si>
     <t>CBW453215U310T</t>
   </si>
   <si>
+    <t>CBW321611U310B</t>
+  </si>
+  <si>
+    <t>CBW321611U310T</t>
+  </si>
+  <si>
+    <t>CBW453215U310B</t>
+  </si>
+  <si>
+    <t>CBW451616U310B</t>
+  </si>
+  <si>
+    <t>CBW322513U310B</t>
+  </si>
+  <si>
+    <t>CBW321609U310B</t>
+  </si>
+  <si>
+    <t>CBW201209U310B</t>
+  </si>
+  <si>
     <t>CBW453215U300T</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>CBW321609U300T</t>
   </si>
   <si>
     <t>CBW201209U300T</t>
   </si>
   <si>
     <t>CBW160808U300T</t>
   </si>
   <si>
+    <t>CBW321611U300T</t>
+  </si>
+  <si>
+    <t>CBW321611U300B</t>
+  </si>
+  <si>
+    <t>CBW453215U300B</t>
+  </si>
+  <si>
+    <t>CBW451616U300T</t>
+  </si>
+  <si>
+    <t>CBW451616U300B</t>
+  </si>
+  <si>
+    <t>CBW322513U300T</t>
+  </si>
+  <si>
+    <t>CBW322513U300B</t>
+  </si>
+  <si>
+    <t>CBW321609U300B</t>
+  </si>
+  <si>
+    <t>CBW201209U300B</t>
+  </si>
+  <si>
+    <t>CBW100505U300T</t>
+  </si>
+  <si>
     <t>CBW321609U280T</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
+    <t>CBW321611U280B</t>
+  </si>
+  <si>
+    <t>CBW322513U280B</t>
+  </si>
+  <si>
+    <t>CBW201209U280B</t>
+  </si>
+  <si>
+    <t>CBW100505U280T</t>
+  </si>
+  <si>
+    <t>CBW201209U270T</t>
+  </si>
+  <si>
+    <t>CBW201209U270B</t>
+  </si>
+  <si>
+    <t>CBW160808U270T</t>
+  </si>
+  <si>
+    <t>CBW100505U270T</t>
+  </si>
+  <si>
+    <t>CBW451616U260T</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
     <t>CBW322513U260T</t>
   </si>
   <si>
-    <t>26</t>
-[...1 lines deleted...]
-  <si>
     <t>CBW321609U260T</t>
   </si>
   <si>
     <t>CBW100505U260T</t>
   </si>
   <si>
-    <t>CBW451616U260T</t>
-[...1 lines deleted...]
-  <si>
     <t>CBW160808U260T</t>
   </si>
   <si>
+    <t>CBW453215U260T</t>
+  </si>
+  <si>
+    <t>CBW201209U260T</t>
+  </si>
+  <si>
+    <t>CBW451615U260B</t>
+  </si>
+  <si>
+    <t>CBW321611U260B</t>
+  </si>
+  <si>
+    <t>CBW453215U260B</t>
+  </si>
+  <si>
+    <t>CBW451616U260B</t>
+  </si>
+  <si>
+    <t>CBW322513U260B</t>
+  </si>
+  <si>
+    <t>CBW321609U260B</t>
+  </si>
+  <si>
+    <t>CBW201209U260B</t>
+  </si>
+  <si>
+    <t>CBW201209U250T</t>
+  </si>
+  <si>
+    <t>CBW201209U250B</t>
+  </si>
+  <si>
+    <t>CBW453215U240B</t>
+  </si>
+  <si>
+    <t>CBW453215U220T</t>
+  </si>
+  <si>
+    <t>CBW453215U220B</t>
+  </si>
+  <si>
+    <t>CBW451616U220B</t>
+  </si>
+  <si>
+    <t>CBW451616U220T</t>
+  </si>
+  <si>
+    <t>CBW322513U220B</t>
+  </si>
+  <si>
+    <t>CBW322513U220T</t>
+  </si>
+  <si>
+    <t>CBW321609U220T</t>
+  </si>
+  <si>
+    <t>CBW321609U220B</t>
+  </si>
+  <si>
+    <t>CBW201209U220T</t>
+  </si>
+  <si>
+    <t>CBW201209U220B</t>
+  </si>
+  <si>
+    <t>CBW160808U220T</t>
+  </si>
+  <si>
+    <t>CBW100505U220T</t>
+  </si>
+  <si>
+    <t>CBW060303X220T</t>
+  </si>
+  <si>
+    <t>CBW321611U200B</t>
+  </si>
+  <si>
+    <t>CBW321611U200T</t>
+  </si>
+  <si>
+    <t>CBW453215U200T</t>
+  </si>
+  <si>
+    <t>CBW322513U200B</t>
+  </si>
+  <si>
+    <t>CBW322513U200T</t>
+  </si>
+  <si>
+    <t>CBW321609U200T</t>
+  </si>
+  <si>
+    <t>CBW321609U200B</t>
+  </si>
+  <si>
+    <t>CBW201209U200B</t>
+  </si>
+  <si>
+    <t>CBW201209U200T</t>
+  </si>
+  <si>
+    <t>CBW160808U200T</t>
+  </si>
+  <si>
+    <t>CBW321609U190T</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>12～25Ω</t>
+  </si>
+  <si>
     <t>CBW322513U190T</t>
   </si>
   <si>
-    <t>19</t>
-[...2 lines deleted...]
-    <t>12～25Ω</t>
+    <t>CBW451616U190T</t>
+  </si>
+  <si>
+    <t>0.015</t>
   </si>
   <si>
     <t>CBW160808U190T</t>
   </si>
   <si>
     <t>CBW100505U190T</t>
   </si>
   <si>
-    <t>CBW321609U190T</t>
-[...7 lines deleted...]
-  <si>
     <t>CBW201209U190T</t>
   </si>
   <si>
+    <t>CBW453215U190T</t>
+  </si>
+  <si>
+    <t>CBW321611U190T</t>
+  </si>
+  <si>
+    <t>CBW321611U190B</t>
+  </si>
+  <si>
+    <t>CBW453215U190B</t>
+  </si>
+  <si>
+    <t>CBW451616U190B</t>
+  </si>
+  <si>
+    <t>CBW322513U190B</t>
+  </si>
+  <si>
+    <t>CBW321609U190B</t>
+  </si>
+  <si>
+    <t>CBW201209U190B</t>
+  </si>
+  <si>
+    <t>CBW201209U180T</t>
+  </si>
+  <si>
+    <t>CBW201209U180B</t>
+  </si>
+  <si>
+    <t>CBW201209U170B</t>
+  </si>
+  <si>
+    <t>CBW201209U170T</t>
+  </si>
+  <si>
     <t>CBW322513U150T</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>9～21Ω</t>
   </si>
   <si>
     <t>CBW321609U150T</t>
   </si>
   <si>
     <t>CBW201209U150T</t>
   </si>
   <si>
     <t>CBW160808U150T</t>
   </si>
   <si>
     <t>CBW100505U150T</t>
   </si>
   <si>
+    <t>CBW453215U150T</t>
+  </si>
+  <si>
+    <t>CBW453215U150B</t>
+  </si>
+  <si>
+    <t>CBW451616U150T</t>
+  </si>
+  <si>
+    <t>CBW322513U150B</t>
+  </si>
+  <si>
+    <t>CBW321609U150B</t>
+  </si>
+  <si>
+    <t>CBW201209U150B</t>
+  </si>
+  <si>
+    <t>CBW453215U130B</t>
+  </si>
+  <si>
+    <t>CBW453215U120B</t>
+  </si>
+  <si>
+    <t>CBW322513U120B</t>
+  </si>
+  <si>
+    <t>CBW321609U120B</t>
+  </si>
+  <si>
+    <t>CBW201209U120B</t>
+  </si>
+  <si>
+    <t>CBW201209U120T</t>
+  </si>
+  <si>
+    <t>CBW321609U110T</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>7～15Ω</t>
+  </si>
+  <si>
     <t>CBW201209U110T</t>
   </si>
   <si>
-    <t>11</t>
-[...7 lines deleted...]
-  <si>
     <t>CBW322513U110T</t>
   </si>
   <si>
     <t>CBW160808U110T</t>
   </si>
   <si>
     <t>CBW100505U110T</t>
   </si>
   <si>
+    <t>CBW321611U110B</t>
+  </si>
+  <si>
+    <t>CBW322513U110B</t>
+  </si>
+  <si>
+    <t>CBW321609U110B</t>
+  </si>
+  <si>
+    <t>CBW201209U110B</t>
+  </si>
+  <si>
     <t>CBW060303X100T</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>±5Ω</t>
   </si>
   <si>
+    <t>CBW451611U100B</t>
+  </si>
+  <si>
+    <t>CBW451611U100T</t>
+  </si>
+  <si>
+    <t>CBW321611U100T</t>
+  </si>
+  <si>
+    <t>CBW321611U100B</t>
+  </si>
+  <si>
+    <t>CBW453215U100B</t>
+  </si>
+  <si>
+    <t>CBW453215U100T</t>
+  </si>
+  <si>
+    <t>CBW451616U100T</t>
+  </si>
+  <si>
+    <t>CBW451616U100B</t>
+  </si>
+  <si>
+    <t>CBW322513U100T</t>
+  </si>
+  <si>
+    <t>CBW322513U100B</t>
+  </si>
+  <si>
+    <t>CBW321609U100B</t>
+  </si>
+  <si>
+    <t>CBW321609U100T</t>
+  </si>
+  <si>
+    <t>CBW201209U100T</t>
+  </si>
+  <si>
+    <t>CBW201209U100B</t>
+  </si>
+  <si>
+    <t>CBW201209U100TA01</t>
+  </si>
+  <si>
+    <t>CBW160808U100T</t>
+  </si>
+  <si>
+    <t>CBW100505U100T</t>
+  </si>
+  <si>
     <t>CBW321609U090T</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>5～13Ω</t>
   </si>
   <si>
     <t>CBW322513U090T</t>
   </si>
   <si>
     <t>CBW201209U090T</t>
   </si>
   <si>
     <t>CBW160808U090T</t>
   </si>
   <si>
     <t>CBW100505U090T</t>
   </si>
   <si>
+    <t>CBW321609U090B</t>
+  </si>
+  <si>
+    <t>CBW321609U080B</t>
+  </si>
+  <si>
+    <t>CBW201209U080B</t>
+  </si>
+  <si>
+    <t>CBW201209U080T</t>
+  </si>
+  <si>
     <t>CBW100505U070T</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>0～11Ω</t>
   </si>
   <si>
     <t>CBW322513U070T</t>
   </si>
   <si>
     <t>CBW321609U070T</t>
   </si>
   <si>
     <t>CBW201209U070T</t>
   </si>
   <si>
     <t>CBW160808U070T</t>
   </si>
   <si>
+    <t>CBW321611U070B</t>
+  </si>
+  <si>
+    <t>CBW322513U070B</t>
+  </si>
+  <si>
+    <t>CBW321609U070B</t>
+  </si>
+  <si>
+    <t>CBW321609V070B</t>
+  </si>
+  <si>
+    <t>CBW201209U070B</t>
+  </si>
+  <si>
+    <t>CBW201209U060B</t>
+  </si>
+  <si>
+    <t>CBW201209U060T</t>
+  </si>
+  <si>
     <t>CBW321609U050T</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>0～15Ω</t>
   </si>
   <si>
     <t>CBW201209U050T</t>
   </si>
   <si>
     <t>CBW322513U050T</t>
   </si>
   <si>
     <t>CBW160808U050T</t>
   </si>
   <si>
     <t>CBW100505U050T</t>
   </si>
   <si>
+    <t>CBW453215U050T</t>
+  </si>
+  <si>
+    <t>CBW321609U040B</t>
+  </si>
+  <si>
+    <t>CBW100505U030T</t>
+  </si>
+  <si>
+    <t>CBW201209U020B</t>
+  </si>
+  <si>
+    <t>CBW201209U020T</t>
+  </si>
+  <si>
     <t>CBW322513U000T</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>CBW321609U000T</t>
   </si>
   <si>
     <t>CBW201209U000T</t>
   </si>
   <si>
     <t>CBW160808U000T</t>
   </si>
   <si>
     <t>CBW100505U000T</t>
+  </si>
+  <si>
+    <t>CBW201209U000B</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -1257,51 +3150,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:N174"/>
+  <dimension ref="A1:N790"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1343,5689 +3236,14739 @@
         <v>17</v>
       </c>
       <c r="F2" t="s">
         <v>18</v>
       </c>
       <c r="G2" t="s">
         <v>19</v>
       </c>
       <c r="H2" t="s">
         <v>20</v>
       </c>
       <c r="I2" t="s">
         <v>20</v>
       </c>
       <c r="J2" t="s">
         <v>21</v>
       </c>
       <c r="K2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>23</v>
       </c>
-      <c r="C3" t="s">
+      <c r="E3" t="s">
         <v>24</v>
       </c>
-      <c r="D3" t="s">
+      <c r="L3" t="s">
         <v>25</v>
       </c>
-      <c r="E3" t="s">
-[...18 lines deleted...]
-        <v>28</v>
+      <c r="N3" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
+        <v>27</v>
+      </c>
+      <c r="E4" t="s">
+        <v>28</v>
+      </c>
+      <c r="L4" t="s">
         <v>29</v>
       </c>
-      <c r="C4" t="s">
-[...24 lines deleted...]
-        <v>22</v>
+      <c r="N4" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>30</v>
       </c>
-      <c r="C5" t="s">
-[...2 lines deleted...]
-      <c r="D5" t="s">
+      <c r="E5" t="s">
+        <v>28</v>
+      </c>
+      <c r="L5" t="s">
         <v>31</v>
       </c>
-      <c r="E5" t="s">
-[...18 lines deleted...]
-        <v>34</v>
+      <c r="N5" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>35</v>
-[...5 lines deleted...]
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="E6" t="s">
-        <v>17</v>
-[...17 lines deleted...]
-        <v>38</v>
+        <v>28</v>
+      </c>
+      <c r="L6" t="s">
+        <v>31</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>39</v>
-[...5 lines deleted...]
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="E7" t="s">
-        <v>17</v>
-[...17 lines deleted...]
-        <v>38</v>
+        <v>28</v>
+      </c>
+      <c r="L7" t="s">
+        <v>34</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="E8" t="s">
-        <v>31</v>
-[...17 lines deleted...]
-        <v>34</v>
+        <v>24</v>
+      </c>
+      <c r="L8" t="s">
+        <v>25</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="E9" t="s">
-        <v>17</v>
-[...17 lines deleted...]
-        <v>45</v>
+        <v>24</v>
+      </c>
+      <c r="L9" t="s">
+        <v>25</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>46</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>37</v>
       </c>
       <c r="E10" t="s">
-        <v>17</v>
-[...17 lines deleted...]
-        <v>48</v>
+        <v>28</v>
+      </c>
+      <c r="L10" t="s">
+        <v>29</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>49</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="E11" t="s">
-        <v>31</v>
-[...17 lines deleted...]
-        <v>34</v>
+        <v>28</v>
+      </c>
+      <c r="L11" t="s">
+        <v>29</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>51</v>
-[...4 lines deleted...]
-      <c r="D12" t="s">
+        <v>39</v>
+      </c>
+      <c r="E12" t="s">
+        <v>28</v>
+      </c>
+      <c r="L12" t="s">
         <v>31</v>
       </c>
-      <c r="E12" t="s">
-[...18 lines deleted...]
-        <v>34</v>
+      <c r="N12" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>53</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="E13" t="s">
-        <v>17</v>
-[...17 lines deleted...]
-        <v>48</v>
+        <v>28</v>
+      </c>
+      <c r="L13" t="s">
+        <v>31</v>
+      </c>
+      <c r="N13" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>54</v>
-[...5 lines deleted...]
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="E14" t="s">
-        <v>17</v>
-[...17 lines deleted...]
-        <v>38</v>
+        <v>28</v>
+      </c>
+      <c r="L14" t="s">
+        <v>34</v>
+      </c>
+      <c r="N14" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>55</v>
+        <v>42</v>
       </c>
       <c r="C15" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="D15" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="E15" t="s">
         <v>17</v>
       </c>
       <c r="F15" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="G15" t="s">
-        <v>57</v>
+        <v>19</v>
       </c>
       <c r="H15" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="I15" t="s">
         <v>20</v>
       </c>
       <c r="J15" t="s">
         <v>21</v>
       </c>
       <c r="K15" t="s">
-        <v>58</v>
+        <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>59</v>
+        <v>44</v>
       </c>
       <c r="C16" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="D16" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="E16" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="F16" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="G16" t="s">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="H16" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="I16" t="s">
         <v>20</v>
       </c>
       <c r="J16" t="s">
         <v>21</v>
       </c>
       <c r="K16" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="17" spans="1:11">
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>60</v>
+        <v>49</v>
       </c>
       <c r="C17" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D17" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="E17" t="s">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="F17" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="G17" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="H17" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="I17" t="s">
         <v>20</v>
       </c>
       <c r="J17" t="s">
         <v>21</v>
       </c>
       <c r="K17" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:11">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" t="s">
+        <v>24</v>
+      </c>
+      <c r="L18" t="s">
+        <v>25</v>
+      </c>
+      <c r="N18" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14">
+      <c r="A19" t="s">
+        <v>55</v>
+      </c>
+      <c r="E19" t="s">
+        <v>24</v>
+      </c>
+      <c r="L19" t="s">
+        <v>25</v>
+      </c>
+      <c r="N19" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14">
+      <c r="A20" t="s">
+        <v>56</v>
+      </c>
+      <c r="E20" t="s">
+        <v>28</v>
+      </c>
+      <c r="L20" t="s">
+        <v>57</v>
+      </c>
+      <c r="N20" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14">
+      <c r="A21" t="s">
+        <v>58</v>
+      </c>
+      <c r="E21" t="s">
+        <v>28</v>
+      </c>
+      <c r="L21" t="s">
+        <v>57</v>
+      </c>
+      <c r="N21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14">
+      <c r="A22" t="s">
+        <v>59</v>
+      </c>
+      <c r="E22" t="s">
+        <v>28</v>
+      </c>
+      <c r="L22" t="s">
+        <v>29</v>
+      </c>
+      <c r="N22" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14">
+      <c r="A23" t="s">
+        <v>60</v>
+      </c>
+      <c r="E23" t="s">
+        <v>28</v>
+      </c>
+      <c r="L23" t="s">
+        <v>31</v>
+      </c>
+      <c r="N23" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14">
+      <c r="A24" t="s">
+        <v>61</v>
+      </c>
+      <c r="C24" t="s">
+        <v>45</v>
+      </c>
+      <c r="D24" t="s">
+        <v>46</v>
+      </c>
+      <c r="E24" t="s">
+        <v>17</v>
+      </c>
+      <c r="F24" t="s">
         <v>62</v>
       </c>
-      <c r="C18" t="s">
-[...8 lines deleted...]
-      <c r="F18" t="s">
+      <c r="G24" t="s">
         <v>63</v>
       </c>
-      <c r="G18" t="s">
-[...193 lines deleted...]
-      </c>
       <c r="H24" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="I24" t="s">
         <v>20</v>
       </c>
       <c r="J24" t="s">
         <v>21</v>
       </c>
       <c r="K24" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:11">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C25" t="s">
+        <v>65</v>
+      </c>
+      <c r="E25" t="s">
+        <v>24</v>
+      </c>
+      <c r="L25" t="s">
+        <v>25</v>
+      </c>
+      <c r="N25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14">
+      <c r="A26" t="s">
+        <v>66</v>
+      </c>
+      <c r="E26" t="s">
+        <v>24</v>
+      </c>
+      <c r="L26" t="s">
+        <v>25</v>
+      </c>
+      <c r="N26" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14">
+      <c r="A27" t="s">
+        <v>67</v>
+      </c>
+      <c r="E27" t="s">
+        <v>24</v>
+      </c>
+      <c r="L27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N27" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14">
+      <c r="A28" t="s">
+        <v>68</v>
+      </c>
+      <c r="E28" t="s">
+        <v>28</v>
+      </c>
+      <c r="L28" t="s">
+        <v>29</v>
+      </c>
+      <c r="N28" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14">
+      <c r="A29" t="s">
+        <v>69</v>
+      </c>
+      <c r="E29" t="s">
+        <v>28</v>
+      </c>
+      <c r="L29" t="s">
+        <v>29</v>
+      </c>
+      <c r="N29" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14">
+      <c r="A30" t="s">
+        <v>70</v>
+      </c>
+      <c r="E30" t="s">
+        <v>28</v>
+      </c>
+      <c r="L30" t="s">
+        <v>31</v>
+      </c>
+      <c r="N30" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14">
+      <c r="A31" t="s">
         <v>71</v>
       </c>
-      <c r="D25" t="s">
+      <c r="E31" t="s">
+        <v>28</v>
+      </c>
+      <c r="L31" t="s">
+        <v>34</v>
+      </c>
+      <c r="N31" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14">
+      <c r="A32" t="s">
         <v>72</v>
       </c>
-      <c r="E25" t="s">
-[...17 lines deleted...]
-      <c r="K25" t="s">
+      <c r="C32" t="s">
+        <v>15</v>
+      </c>
+      <c r="D32" t="s">
+        <v>16</v>
+      </c>
+      <c r="E32" t="s">
+        <v>17</v>
+      </c>
+      <c r="F32" t="s">
         <v>73</v>
       </c>
-    </row>
-[...207 lines deleted...]
-      </c>
       <c r="G32" t="s">
-        <v>91</v>
+        <v>74</v>
       </c>
       <c r="H32" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="I32" t="s">
         <v>20</v>
       </c>
       <c r="J32" t="s">
         <v>21</v>
       </c>
       <c r="K32" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="33" spans="1:14">
+      <c r="A33" t="s">
+        <v>76</v>
+      </c>
+      <c r="C33" t="s">
+        <v>45</v>
+      </c>
+      <c r="D33" t="s">
+        <v>46</v>
+      </c>
+      <c r="E33" t="s">
+        <v>17</v>
+      </c>
+      <c r="F33" t="s">
+        <v>73</v>
+      </c>
+      <c r="G33" t="s">
         <v>63</v>
       </c>
-    </row>
-[...18 lines deleted...]
-      </c>
       <c r="H33" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="I33" t="s">
         <v>20</v>
       </c>
       <c r="J33" t="s">
         <v>21</v>
       </c>
       <c r="K33" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:12">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="34" spans="1:14">
       <c r="A34" t="s">
-        <v>96</v>
+        <v>77</v>
       </c>
       <c r="C34" t="s">
-        <v>67</v>
+        <v>16</v>
       </c>
       <c r="D34" t="s">
-        <v>68</v>
+        <v>50</v>
       </c>
       <c r="E34" t="s">
-        <v>68</v>
+        <v>50</v>
       </c>
       <c r="F34" t="s">
-        <v>28</v>
+        <v>73</v>
       </c>
       <c r="G34" t="s">
-        <v>97</v>
+        <v>78</v>
       </c>
       <c r="H34" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="I34" t="s">
         <v>20</v>
       </c>
       <c r="J34" t="s">
         <v>21</v>
       </c>
       <c r="K34" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="35" spans="1:14">
+      <c r="A35" t="s">
+        <v>79</v>
+      </c>
+      <c r="C35" t="s">
+        <v>45</v>
+      </c>
+      <c r="D35" t="s">
+        <v>46</v>
+      </c>
+      <c r="E35" t="s">
+        <v>28</v>
+      </c>
+      <c r="F35" t="s">
         <v>73</v>
       </c>
-    </row>
-[...15 lines deleted...]
-      </c>
       <c r="G35" t="s">
-        <v>99</v>
+        <v>63</v>
       </c>
       <c r="H35" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="I35" t="s">
         <v>20</v>
       </c>
       <c r="J35" t="s">
         <v>21</v>
       </c>
       <c r="K35" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:12">
+        <v>64</v>
+      </c>
+      <c r="L35" t="s">
+        <v>31</v>
+      </c>
+      <c r="N35" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="36" spans="1:14">
       <c r="A36" t="s">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="C36" t="s">
-        <v>93</v>
+        <v>45</v>
       </c>
       <c r="D36" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="E36" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="F36" t="s">
-        <v>28</v>
+        <v>73</v>
       </c>
       <c r="G36" t="s">
-        <v>89</v>
+        <v>63</v>
       </c>
       <c r="H36" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="I36" t="s">
         <v>20</v>
       </c>
       <c r="J36" t="s">
         <v>21</v>
       </c>
       <c r="K36" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:12">
+        <v>64</v>
+      </c>
+      <c r="L36" t="s">
+        <v>31</v>
+      </c>
+      <c r="N36" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="37" spans="1:14">
       <c r="A37" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="C37" t="s">
+        <v>81</v>
+      </c>
+      <c r="E37" t="s">
+        <v>24</v>
+      </c>
+      <c r="L37" t="s">
+        <v>25</v>
+      </c>
+      <c r="N37" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="38" spans="1:14">
+      <c r="A38" t="s">
+        <v>82</v>
+      </c>
+      <c r="E38" t="s">
+        <v>24</v>
+      </c>
+      <c r="L38" t="s">
+        <v>25</v>
+      </c>
+      <c r="N38" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="39" spans="1:14">
+      <c r="A39" t="s">
+        <v>83</v>
+      </c>
+      <c r="E39" t="s">
+        <v>28</v>
+      </c>
+      <c r="L39" t="s">
+        <v>84</v>
+      </c>
+      <c r="N39" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="40" spans="1:14">
+      <c r="A40" t="s">
+        <v>85</v>
+      </c>
+      <c r="E40" t="s">
+        <v>28</v>
+      </c>
+      <c r="L40" t="s">
+        <v>84</v>
+      </c>
+      <c r="N40" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="41" spans="1:14">
+      <c r="A41" t="s">
+        <v>86</v>
+      </c>
+      <c r="E41" t="s">
+        <v>28</v>
+      </c>
+      <c r="L41" t="s">
+        <v>87</v>
+      </c>
+      <c r="N41" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="42" spans="1:14">
+      <c r="A42" t="s">
+        <v>88</v>
+      </c>
+      <c r="E42" t="s">
+        <v>89</v>
+      </c>
+      <c r="L42" t="s">
+        <v>29</v>
+      </c>
+      <c r="N42" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="43" spans="1:14">
+      <c r="A43" t="s">
+        <v>90</v>
+      </c>
+      <c r="E43" t="s">
+        <v>89</v>
+      </c>
+      <c r="L43" t="s">
+        <v>29</v>
+      </c>
+      <c r="N43" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="44" spans="1:14">
+      <c r="A44" t="s">
+        <v>91</v>
+      </c>
+      <c r="E44" t="s">
+        <v>28</v>
+      </c>
+      <c r="L44" t="s">
+        <v>29</v>
+      </c>
+      <c r="N44" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="45" spans="1:14">
+      <c r="A45" t="s">
+        <v>92</v>
+      </c>
+      <c r="E45" t="s">
+        <v>28</v>
+      </c>
+      <c r="L45" t="s">
+        <v>31</v>
+      </c>
+      <c r="N45" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="46" spans="1:14">
+      <c r="A46" t="s">
         <v>93</v>
       </c>
-      <c r="D37" t="s">
+      <c r="E46" t="s">
+        <v>28</v>
+      </c>
+      <c r="L46" t="s">
+        <v>94</v>
+      </c>
+      <c r="N46" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="47" spans="1:14">
+      <c r="A47" t="s">
+        <v>95</v>
+      </c>
+      <c r="C47" t="s">
         <v>15</v>
       </c>
-      <c r="E37" t="s">
-[...28 lines deleted...]
-      <c r="D38" t="s">
+      <c r="D47" t="s">
         <v>16</v>
       </c>
-      <c r="E38" t="s">
-[...31 lines deleted...]
-      <c r="E39" t="s">
+      <c r="E47" t="s">
         <v>17</v>
       </c>
-      <c r="F39" t="s">
-[...239 lines deleted...]
-      </c>
       <c r="F47" t="s">
-        <v>45</v>
+        <v>96</v>
       </c>
       <c r="G47" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="H47" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="I47" t="s">
         <v>20</v>
       </c>
       <c r="J47" t="s">
         <v>21</v>
       </c>
       <c r="K47" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:12">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="48" spans="1:14">
       <c r="A48" t="s">
-        <v>119</v>
+        <v>98</v>
       </c>
       <c r="C48" t="s">
         <v>16</v>
       </c>
       <c r="D48" t="s">
-        <v>31</v>
+        <v>50</v>
       </c>
       <c r="E48" t="s">
-        <v>31</v>
+        <v>50</v>
       </c>
       <c r="F48" t="s">
-        <v>45</v>
+        <v>96</v>
       </c>
       <c r="G48" t="s">
-        <v>89</v>
+        <v>99</v>
       </c>
       <c r="H48" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="I48" t="s">
         <v>20</v>
       </c>
       <c r="J48" t="s">
         <v>21</v>
       </c>
       <c r="K48" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:12">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="49" spans="1:14">
       <c r="A49" t="s">
-        <v>120</v>
-[...5 lines deleted...]
-        <v>72</v>
+        <v>100</v>
       </c>
       <c r="E49" t="s">
-        <v>72</v>
-[...20 lines deleted...]
-    <row r="50" spans="1:12">
+        <v>24</v>
+      </c>
+      <c r="L49" t="s">
+        <v>25</v>
+      </c>
+      <c r="N49" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="50" spans="1:14">
       <c r="A50" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-        <v>75</v>
+        <v>101</v>
       </c>
       <c r="E50" t="s">
-        <v>76</v>
-[...20 lines deleted...]
-    <row r="51" spans="1:12">
+        <v>24</v>
+      </c>
+      <c r="L50" t="s">
+        <v>25</v>
+      </c>
+      <c r="N50" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="51" spans="1:14">
       <c r="A51" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>102</v>
       </c>
       <c r="E51" t="s">
-        <v>16</v>
-[...20 lines deleted...]
-    <row r="52" spans="1:12">
+        <v>28</v>
+      </c>
+      <c r="L51" t="s">
+        <v>87</v>
+      </c>
+      <c r="N51" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="52" spans="1:14">
       <c r="A52" t="s">
-        <v>125</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>103</v>
       </c>
       <c r="E52" t="s">
-        <v>17</v>
-[...20 lines deleted...]
-    <row r="53" spans="1:12">
+        <v>28</v>
+      </c>
+      <c r="L52" t="s">
+        <v>29</v>
+      </c>
+      <c r="N52" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="53" spans="1:14">
       <c r="A53" t="s">
-        <v>127</v>
-[...5 lines deleted...]
-        <v>25</v>
+        <v>104</v>
       </c>
       <c r="E53" t="s">
-        <v>17</v>
-[...20 lines deleted...]
-    <row r="54" spans="1:12">
+        <v>28</v>
+      </c>
+      <c r="L53" t="s">
+        <v>31</v>
+      </c>
+      <c r="N53" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="54" spans="1:14">
       <c r="A54" t="s">
-        <v>129</v>
-[...5 lines deleted...]
-        <v>68</v>
+        <v>105</v>
       </c>
       <c r="E54" t="s">
-        <v>68</v>
-[...20 lines deleted...]
-    <row r="55" spans="1:12">
+        <v>28</v>
+      </c>
+      <c r="L54" t="s">
+        <v>31</v>
+      </c>
+      <c r="N54" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="55" spans="1:14">
       <c r="A55" t="s">
-        <v>133</v>
-[...5 lines deleted...]
-        <v>72</v>
+        <v>106</v>
       </c>
       <c r="E55" t="s">
-        <v>72</v>
-[...20 lines deleted...]
-    <row r="56" spans="1:12">
+        <v>28</v>
+      </c>
+      <c r="L55" t="s">
+        <v>94</v>
+      </c>
+      <c r="N55" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="56" spans="1:14">
       <c r="A56" t="s">
-        <v>135</v>
+        <v>107</v>
       </c>
       <c r="C56" t="s">
         <v>15</v>
       </c>
       <c r="D56" t="s">
         <v>16</v>
       </c>
       <c r="E56" t="s">
         <v>17</v>
       </c>
       <c r="F56" t="s">
-        <v>134</v>
+        <v>108</v>
       </c>
       <c r="G56" t="s">
-        <v>136</v>
+        <v>47</v>
       </c>
       <c r="H56" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="I56" t="s">
         <v>20</v>
       </c>
       <c r="J56" t="s">
         <v>21</v>
       </c>
       <c r="K56" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:12">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="57" spans="1:14">
       <c r="A57" t="s">
-        <v>137</v>
+        <v>109</v>
       </c>
       <c r="C57" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="D57" t="s">
-        <v>75</v>
+        <v>46</v>
       </c>
       <c r="E57" t="s">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="F57" t="s">
-        <v>134</v>
+        <v>108</v>
       </c>
       <c r="G57" t="s">
-        <v>122</v>
+        <v>63</v>
       </c>
       <c r="H57" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="I57" t="s">
         <v>20</v>
       </c>
       <c r="J57" t="s">
         <v>21</v>
       </c>
       <c r="K57" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:12">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="58" spans="1:14">
       <c r="A58" t="s">
-        <v>138</v>
+        <v>110</v>
       </c>
       <c r="C58" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="D58" t="s">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="E58" t="s">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="F58" t="s">
-        <v>134</v>
+        <v>108</v>
       </c>
       <c r="G58" t="s">
-        <v>128</v>
+        <v>99</v>
       </c>
       <c r="H58" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="I58" t="s">
         <v>20</v>
       </c>
       <c r="J58" t="s">
         <v>21</v>
       </c>
       <c r="K58" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:12">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="59" spans="1:14">
       <c r="A59" t="s">
-        <v>139</v>
+        <v>111</v>
       </c>
       <c r="C59" t="s">
-        <v>93</v>
+        <v>45</v>
       </c>
       <c r="D59" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="E59" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="F59" t="s">
-        <v>134</v>
+        <v>108</v>
       </c>
       <c r="G59" t="s">
-        <v>122</v>
+        <v>63</v>
       </c>
       <c r="H59" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="I59" t="s">
         <v>20</v>
       </c>
       <c r="J59" t="s">
         <v>21</v>
       </c>
       <c r="K59" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:12">
+        <v>64</v>
+      </c>
+      <c r="L59" t="s">
+        <v>31</v>
+      </c>
+      <c r="N59" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="60" spans="1:14">
       <c r="A60" t="s">
-        <v>140</v>
+        <v>112</v>
       </c>
       <c r="C60" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="D60" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="E60" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="F60" t="s">
-        <v>134</v>
+        <v>108</v>
       </c>
       <c r="G60" t="s">
-        <v>99</v>
+        <v>63</v>
       </c>
       <c r="H60" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="I60" t="s">
         <v>20</v>
       </c>
       <c r="J60" t="s">
         <v>21</v>
       </c>
       <c r="K60" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:12">
+        <v>64</v>
+      </c>
+      <c r="L60" t="s">
+        <v>31</v>
+      </c>
+      <c r="N60" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="61" spans="1:14">
       <c r="A61" t="s">
-        <v>141</v>
-[...5 lines deleted...]
-        <v>15</v>
+        <v>113</v>
       </c>
       <c r="E61" t="s">
+        <v>28</v>
+      </c>
+      <c r="L61" t="s">
+        <v>114</v>
+      </c>
+      <c r="N61" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="62" spans="1:14">
+      <c r="A62" t="s">
+        <v>115</v>
+      </c>
+      <c r="E62" t="s">
+        <v>28</v>
+      </c>
+      <c r="L62" t="s">
+        <v>114</v>
+      </c>
+      <c r="N62" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="63" spans="1:14">
+      <c r="A63" t="s">
+        <v>116</v>
+      </c>
+      <c r="E63" t="s">
+        <v>24</v>
+      </c>
+      <c r="L63" t="s">
+        <v>25</v>
+      </c>
+      <c r="N63" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="64" spans="1:14">
+      <c r="A64" t="s">
+        <v>117</v>
+      </c>
+      <c r="E64" t="s">
+        <v>24</v>
+      </c>
+      <c r="L64" t="s">
+        <v>25</v>
+      </c>
+      <c r="N64" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="65" spans="1:14">
+      <c r="A65" t="s">
+        <v>118</v>
+      </c>
+      <c r="E65" t="s">
+        <v>28</v>
+      </c>
+      <c r="L65" t="s">
+        <v>84</v>
+      </c>
+      <c r="N65" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="66" spans="1:14">
+      <c r="A66" t="s">
+        <v>119</v>
+      </c>
+      <c r="E66" t="s">
+        <v>28</v>
+      </c>
+      <c r="L66" t="s">
+        <v>84</v>
+      </c>
+      <c r="N66" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="67" spans="1:14">
+      <c r="A67" t="s">
+        <v>120</v>
+      </c>
+      <c r="E67" t="s">
+        <v>28</v>
+      </c>
+      <c r="L67" t="s">
+        <v>87</v>
+      </c>
+      <c r="N67" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="68" spans="1:14">
+      <c r="A68" t="s">
+        <v>121</v>
+      </c>
+      <c r="E68" t="s">
+        <v>28</v>
+      </c>
+      <c r="L68" t="s">
+        <v>87</v>
+      </c>
+      <c r="N68" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="69" spans="1:14">
+      <c r="A69" t="s">
+        <v>122</v>
+      </c>
+      <c r="E69" t="s">
+        <v>28</v>
+      </c>
+      <c r="L69" t="s">
+        <v>57</v>
+      </c>
+      <c r="N69" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="70" spans="1:14">
+      <c r="A70" t="s">
+        <v>123</v>
+      </c>
+      <c r="E70" t="s">
+        <v>28</v>
+      </c>
+      <c r="L70" t="s">
+        <v>29</v>
+      </c>
+      <c r="N70" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="71" spans="1:14">
+      <c r="A71" t="s">
+        <v>124</v>
+      </c>
+      <c r="E71" t="s">
+        <v>28</v>
+      </c>
+      <c r="L71" t="s">
+        <v>31</v>
+      </c>
+      <c r="N71" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="72" spans="1:14">
+      <c r="A72" t="s">
+        <v>125</v>
+      </c>
+      <c r="E72" t="s">
+        <v>28</v>
+      </c>
+      <c r="L72" t="s">
+        <v>31</v>
+      </c>
+      <c r="N72" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="73" spans="1:14">
+      <c r="A73" t="s">
+        <v>126</v>
+      </c>
+      <c r="E73" t="s">
+        <v>28</v>
+      </c>
+      <c r="L73" t="s">
+        <v>31</v>
+      </c>
+      <c r="N73" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="74" spans="1:14">
+      <c r="A74" t="s">
+        <v>127</v>
+      </c>
+      <c r="E74" t="s">
+        <v>28</v>
+      </c>
+      <c r="L74" t="s">
         <v>94</v>
       </c>
-      <c r="F61" t="s">
-[...446 lines deleted...]
-    <row r="75" spans="1:12">
+      <c r="N74" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="75" spans="1:14">
       <c r="A75" t="s">
-        <v>160</v>
-[...5 lines deleted...]
-        <v>75</v>
+        <v>128</v>
       </c>
       <c r="E75" t="s">
-        <v>76</v>
-[...20 lines deleted...]
-    <row r="76" spans="1:12">
+        <v>28</v>
+      </c>
+      <c r="L75" t="s">
+        <v>129</v>
+      </c>
+      <c r="N75" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="76" spans="1:14">
       <c r="A76" t="s">
-        <v>162</v>
-[...5 lines deleted...]
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="E76" t="s">
-        <v>17</v>
-[...20 lines deleted...]
-    <row r="77" spans="1:12">
+        <v>28</v>
+      </c>
+      <c r="L76" t="s">
+        <v>129</v>
+      </c>
+      <c r="N76" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="77" spans="1:14">
       <c r="A77" t="s">
-        <v>163</v>
+        <v>131</v>
       </c>
       <c r="C77" t="s">
         <v>15</v>
       </c>
       <c r="D77" t="s">
         <v>16</v>
       </c>
       <c r="E77" t="s">
         <v>17</v>
       </c>
       <c r="F77" t="s">
-        <v>164</v>
+        <v>132</v>
       </c>
       <c r="G77" t="s">
-        <v>165</v>
+        <v>133</v>
       </c>
       <c r="H77" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="I77" t="s">
         <v>20</v>
       </c>
       <c r="J77" t="s">
         <v>21</v>
       </c>
       <c r="K77" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:12">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="78" spans="1:14">
       <c r="A78" t="s">
-        <v>166</v>
+        <v>134</v>
       </c>
       <c r="C78" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="D78" t="s">
-        <v>75</v>
+        <v>46</v>
       </c>
       <c r="E78" t="s">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="F78" t="s">
-        <v>164</v>
+        <v>132</v>
       </c>
       <c r="G78" t="s">
-        <v>118</v>
+        <v>135</v>
       </c>
       <c r="H78" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="I78" t="s">
         <v>20</v>
       </c>
       <c r="J78" t="s">
         <v>21</v>
       </c>
       <c r="K78" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:12">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="79" spans="1:14">
       <c r="A79" t="s">
-        <v>167</v>
+        <v>137</v>
       </c>
       <c r="C79" t="s">
-        <v>93</v>
+        <v>16</v>
       </c>
       <c r="D79" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="E79" t="s">
-        <v>94</v>
+        <v>50</v>
       </c>
       <c r="F79" t="s">
-        <v>164</v>
+        <v>132</v>
       </c>
       <c r="G79" t="s">
-        <v>168</v>
+        <v>47</v>
       </c>
       <c r="H79" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="I79" t="s">
         <v>20</v>
       </c>
       <c r="J79" t="s">
         <v>21</v>
       </c>
       <c r="K79" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:12">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="80" spans="1:14">
       <c r="A80" t="s">
-        <v>169</v>
-[...5 lines deleted...]
-        <v>72</v>
+        <v>138</v>
       </c>
       <c r="E80" t="s">
-        <v>72</v>
-[...20 lines deleted...]
-    <row r="81" spans="1:12">
+        <v>24</v>
+      </c>
+      <c r="L80" t="s">
+        <v>25</v>
+      </c>
+      <c r="N80" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="81" spans="1:14">
       <c r="A81" t="s">
-        <v>170</v>
-[...5 lines deleted...]
-        <v>68</v>
+        <v>139</v>
       </c>
       <c r="E81" t="s">
-        <v>68</v>
-[...4 lines deleted...]
-      <c r="G81" t="s">
+        <v>28</v>
+      </c>
+      <c r="L81" t="s">
         <v>84</v>
       </c>
-      <c r="H81" t="s">
-[...12 lines deleted...]
-    <row r="82" spans="1:12">
+      <c r="N81" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="82" spans="1:14">
       <c r="A82" t="s">
-        <v>172</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>140</v>
       </c>
       <c r="E82" t="s">
-        <v>16</v>
-[...20 lines deleted...]
-    <row r="83" spans="1:12">
+        <v>28</v>
+      </c>
+      <c r="L82" t="s">
+        <v>84</v>
+      </c>
+      <c r="N82" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="83" spans="1:14">
       <c r="A83" t="s">
-        <v>173</v>
-[...5 lines deleted...]
-        <v>25</v>
+        <v>141</v>
       </c>
       <c r="E83" t="s">
-        <v>17</v>
-[...20 lines deleted...]
-    <row r="84" spans="1:12">
+        <v>28</v>
+      </c>
+      <c r="L83" t="s">
+        <v>87</v>
+      </c>
+      <c r="N83" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="84" spans="1:14">
       <c r="A84" t="s">
-        <v>174</v>
-[...4 lines deleted...]
-      <c r="D84" t="s">
+        <v>142</v>
+      </c>
+      <c r="E84" t="s">
+        <v>28</v>
+      </c>
+      <c r="L84" t="s">
+        <v>57</v>
+      </c>
+      <c r="N84" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="85" spans="1:14">
+      <c r="A85" t="s">
+        <v>143</v>
+      </c>
+      <c r="E85" t="s">
+        <v>28</v>
+      </c>
+      <c r="L85" t="s">
+        <v>57</v>
+      </c>
+      <c r="N85" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="86" spans="1:14">
+      <c r="A86" t="s">
+        <v>144</v>
+      </c>
+      <c r="E86" t="s">
+        <v>28</v>
+      </c>
+      <c r="L86" t="s">
+        <v>29</v>
+      </c>
+      <c r="N86" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="87" spans="1:14">
+      <c r="A87" t="s">
+        <v>145</v>
+      </c>
+      <c r="E87" t="s">
+        <v>28</v>
+      </c>
+      <c r="L87" t="s">
         <v>31</v>
       </c>
-      <c r="E84" t="s">
+      <c r="N87" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="88" spans="1:14">
+      <c r="A88" t="s">
+        <v>146</v>
+      </c>
+      <c r="E88" t="s">
+        <v>28</v>
+      </c>
+      <c r="L88" t="s">
         <v>31</v>
       </c>
-      <c r="F84" t="s">
-[...124 lines deleted...]
-      <c r="E88" t="s">
+      <c r="N88" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="89" spans="1:14">
+      <c r="A89" t="s">
+        <v>147</v>
+      </c>
+      <c r="E89" t="s">
+        <v>28</v>
+      </c>
+      <c r="L89" t="s">
         <v>94</v>
       </c>
-      <c r="F88" t="s">
-[...53 lines deleted...]
-    <row r="90" spans="1:12">
+      <c r="N89" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="90" spans="1:14">
       <c r="A90" t="s">
-        <v>184</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="E90" t="s">
-        <v>16</v>
-[...20 lines deleted...]
-    <row r="91" spans="1:12">
+        <v>28</v>
+      </c>
+      <c r="L90" t="s">
+        <v>94</v>
+      </c>
+      <c r="N90" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="91" spans="1:14">
       <c r="A91" t="s">
-        <v>186</v>
-[...5 lines deleted...]
-        <v>15</v>
+        <v>149</v>
       </c>
       <c r="E91" t="s">
-        <v>94</v>
-[...17 lines deleted...]
-        <v>161</v>
+        <v>28</v>
       </c>
       <c r="L91" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:12">
+        <v>34</v>
+      </c>
+      <c r="N91" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="92" spans="1:14">
       <c r="A92" t="s">
-        <v>187</v>
+        <v>150</v>
       </c>
       <c r="C92" t="s">
         <v>15</v>
       </c>
       <c r="D92" t="s">
-        <v>75</v>
+        <v>16</v>
       </c>
       <c r="E92" t="s">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="F92" t="s">
-        <v>185</v>
+        <v>151</v>
       </c>
       <c r="G92" t="s">
-        <v>122</v>
+        <v>152</v>
       </c>
       <c r="H92" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="I92" t="s">
         <v>20</v>
       </c>
       <c r="J92" t="s">
         <v>21</v>
       </c>
       <c r="K92" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-    <row r="93" spans="1:12">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="93" spans="1:14">
       <c r="A93" t="s">
-        <v>189</v>
+        <v>153</v>
       </c>
       <c r="C93" t="s">
-        <v>93</v>
+        <v>15</v>
       </c>
       <c r="D93" t="s">
-        <v>15</v>
+        <v>154</v>
       </c>
       <c r="E93" t="s">
-        <v>94</v>
+        <v>155</v>
       </c>
       <c r="F93" t="s">
-        <v>190</v>
+        <v>151</v>
       </c>
       <c r="G93" t="s">
-        <v>191</v>
+        <v>135</v>
       </c>
       <c r="H93" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="I93" t="s">
         <v>20</v>
       </c>
       <c r="J93" t="s">
         <v>21</v>
       </c>
       <c r="K93" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:12">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="94" spans="1:14">
       <c r="A94" t="s">
-        <v>192</v>
+        <v>156</v>
       </c>
       <c r="C94" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="D94" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="E94" t="s">
         <v>17</v>
       </c>
       <c r="F94" t="s">
-        <v>190</v>
+        <v>151</v>
       </c>
       <c r="G94" t="s">
-        <v>165</v>
+        <v>152</v>
       </c>
       <c r="H94" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="I94" t="s">
         <v>20</v>
       </c>
       <c r="J94" t="s">
         <v>21</v>
       </c>
       <c r="K94" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:12">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="95" spans="1:14">
       <c r="A95" t="s">
-        <v>193</v>
+        <v>157</v>
       </c>
       <c r="C95" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D95" t="s">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="E95" t="s">
-        <v>76</v>
+        <v>50</v>
       </c>
       <c r="F95" t="s">
-        <v>190</v>
+        <v>151</v>
       </c>
       <c r="G95" t="s">
-        <v>168</v>
+        <v>63</v>
       </c>
       <c r="H95" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="I95" t="s">
         <v>20</v>
       </c>
       <c r="J95" t="s">
         <v>21</v>
       </c>
       <c r="K95" t="s">
-        <v>194</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:12">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="96" spans="1:14">
       <c r="A96" t="s">
-        <v>195</v>
+        <v>158</v>
       </c>
       <c r="C96" t="s">
-        <v>16</v>
+        <v>159</v>
       </c>
       <c r="D96" t="s">
-        <v>31</v>
+        <v>160</v>
       </c>
       <c r="E96" t="s">
-        <v>31</v>
+        <v>160</v>
       </c>
       <c r="F96" t="s">
-        <v>190</v>
+        <v>151</v>
       </c>
       <c r="G96" t="s">
-        <v>95</v>
+        <v>19</v>
       </c>
       <c r="H96" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="I96" t="s">
         <v>20</v>
       </c>
       <c r="J96" t="s">
         <v>21</v>
       </c>
       <c r="K96" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:12">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="97" spans="1:14">
       <c r="A97" t="s">
-        <v>196</v>
+        <v>162</v>
       </c>
       <c r="C97" t="s">
-        <v>67</v>
+        <v>163</v>
       </c>
       <c r="D97" t="s">
-        <v>68</v>
+        <v>164</v>
       </c>
       <c r="E97" t="s">
-        <v>68</v>
+        <v>164</v>
       </c>
       <c r="F97" t="s">
-        <v>190</v>
+        <v>151</v>
       </c>
       <c r="G97" t="s">
-        <v>99</v>
+        <v>165</v>
       </c>
       <c r="H97" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="I97" t="s">
         <v>20</v>
       </c>
       <c r="J97" t="s">
         <v>21</v>
       </c>
       <c r="K97" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:12">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="98" spans="1:14">
       <c r="A98" t="s">
-        <v>197</v>
+        <v>166</v>
       </c>
       <c r="C98" t="s">
-        <v>93</v>
+        <v>45</v>
       </c>
       <c r="D98" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="E98" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="F98" t="s">
-        <v>190</v>
+        <v>151</v>
       </c>
       <c r="G98" t="s">
-        <v>198</v>
+        <v>152</v>
       </c>
       <c r="H98" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="I98" t="s">
         <v>20</v>
       </c>
       <c r="J98" t="s">
         <v>21</v>
       </c>
       <c r="K98" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:12">
+        <v>151</v>
+      </c>
+      <c r="L98" t="s">
+        <v>31</v>
+      </c>
+      <c r="N98" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="99" spans="1:14">
       <c r="A99" t="s">
-        <v>199</v>
+        <v>167</v>
       </c>
       <c r="C99" t="s">
-        <v>24</v>
+        <v>159</v>
       </c>
       <c r="D99" t="s">
-        <v>25</v>
+        <v>160</v>
       </c>
       <c r="E99" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="F99" t="s">
-        <v>190</v>
+        <v>151</v>
       </c>
       <c r="G99" t="s">
-        <v>118</v>
+        <v>19</v>
       </c>
       <c r="H99" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="I99" t="s">
         <v>20</v>
       </c>
       <c r="J99" t="s">
         <v>21</v>
       </c>
       <c r="K99" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:12">
+        <v>161</v>
+      </c>
+      <c r="L99" t="s">
+        <v>94</v>
+      </c>
+      <c r="N99" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="100" spans="1:14">
       <c r="A100" t="s">
-        <v>200</v>
-[...5 lines deleted...]
-        <v>72</v>
+        <v>168</v>
       </c>
       <c r="E100" t="s">
-        <v>72</v>
-[...16 lines deleted...]
-      <c r="K100" t="s">
+        <v>28</v>
+      </c>
+      <c r="L100" t="s">
+        <v>114</v>
+      </c>
+      <c r="N100" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="101" spans="1:14">
+      <c r="A101" t="s">
+        <v>169</v>
+      </c>
+      <c r="E101" t="s">
+        <v>24</v>
+      </c>
+      <c r="L101" t="s">
+        <v>25</v>
+      </c>
+      <c r="N101" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="102" spans="1:14">
+      <c r="A102" t="s">
+        <v>170</v>
+      </c>
+      <c r="E102" t="s">
+        <v>28</v>
+      </c>
+      <c r="L102" t="s">
+        <v>84</v>
+      </c>
+      <c r="N102" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="103" spans="1:14">
+      <c r="A103" t="s">
         <v>171</v>
       </c>
-      <c r="L100" t="s">
-[...45 lines deleted...]
-      <c r="D102" t="s">
+      <c r="E103" t="s">
+        <v>28</v>
+      </c>
+      <c r="L103" t="s">
+        <v>84</v>
+      </c>
+      <c r="N103" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="104" spans="1:14">
+      <c r="A104" t="s">
+        <v>172</v>
+      </c>
+      <c r="E104" t="s">
+        <v>28</v>
+      </c>
+      <c r="L104" t="s">
+        <v>87</v>
+      </c>
+      <c r="N104" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="105" spans="1:14">
+      <c r="A105" t="s">
+        <v>173</v>
+      </c>
+      <c r="E105" t="s">
+        <v>28</v>
+      </c>
+      <c r="L105" t="s">
+        <v>129</v>
+      </c>
+      <c r="N105" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="106" spans="1:14">
+      <c r="A106" t="s">
+        <v>174</v>
+      </c>
+      <c r="E106" t="s">
+        <v>28</v>
+      </c>
+      <c r="L106" t="s">
+        <v>175</v>
+      </c>
+      <c r="N106" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="107" spans="1:14">
+      <c r="A107" t="s">
+        <v>176</v>
+      </c>
+      <c r="E107" t="s">
+        <v>28</v>
+      </c>
+      <c r="L107" t="s">
+        <v>175</v>
+      </c>
+      <c r="N107" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="108" spans="1:14">
+      <c r="A108" t="s">
+        <v>177</v>
+      </c>
+      <c r="E108" t="s">
+        <v>28</v>
+      </c>
+      <c r="L108" t="s">
+        <v>57</v>
+      </c>
+      <c r="N108" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="109" spans="1:14">
+      <c r="A109" t="s">
+        <v>178</v>
+      </c>
+      <c r="E109" t="s">
+        <v>28</v>
+      </c>
+      <c r="L109" t="s">
+        <v>29</v>
+      </c>
+      <c r="N109" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="110" spans="1:14">
+      <c r="A110" t="s">
+        <v>179</v>
+      </c>
+      <c r="E110" t="s">
+        <v>28</v>
+      </c>
+      <c r="L110" t="s">
+        <v>31</v>
+      </c>
+      <c r="N110" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="111" spans="1:14">
+      <c r="A111" t="s">
+        <v>180</v>
+      </c>
+      <c r="E111" t="s">
+        <v>28</v>
+      </c>
+      <c r="L111" t="s">
+        <v>114</v>
+      </c>
+      <c r="N111" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="112" spans="1:14">
+      <c r="A112" t="s">
+        <v>181</v>
+      </c>
+      <c r="E112" t="s">
+        <v>28</v>
+      </c>
+      <c r="L112" t="s">
+        <v>114</v>
+      </c>
+      <c r="N112" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="113" spans="1:14">
+      <c r="A113" t="s">
+        <v>182</v>
+      </c>
+      <c r="E113" t="s">
+        <v>28</v>
+      </c>
+      <c r="L113" t="s">
+        <v>29</v>
+      </c>
+      <c r="N113" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="114" spans="1:14">
+      <c r="A114" t="s">
+        <v>183</v>
+      </c>
+      <c r="E114" t="s">
+        <v>28</v>
+      </c>
+      <c r="L114" t="s">
+        <v>175</v>
+      </c>
+      <c r="N114" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="115" spans="1:14">
+      <c r="A115" t="s">
+        <v>184</v>
+      </c>
+      <c r="E115" t="s">
+        <v>28</v>
+      </c>
+      <c r="L115" t="s">
+        <v>175</v>
+      </c>
+      <c r="N115" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="116" spans="1:14">
+      <c r="A116" t="s">
+        <v>185</v>
+      </c>
+      <c r="E116" t="s">
+        <v>28</v>
+      </c>
+      <c r="L116" t="s">
+        <v>29</v>
+      </c>
+      <c r="N116" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="117" spans="1:14">
+      <c r="A117" t="s">
+        <v>186</v>
+      </c>
+      <c r="C117" t="s">
         <v>15</v>
       </c>
-      <c r="E102" t="s">
-[...209 lines deleted...]
-      <c r="G108" t="s">
+      <c r="D117" t="s">
         <v>154</v>
       </c>
-      <c r="H108" t="s">
-[...292 lines deleted...]
-      </c>
       <c r="E117" t="s">
-        <v>94</v>
+        <v>155</v>
       </c>
       <c r="F117" t="s">
-        <v>223</v>
+        <v>136</v>
       </c>
       <c r="G117" t="s">
-        <v>118</v>
+        <v>187</v>
       </c>
       <c r="H117" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="I117" t="s">
         <v>20</v>
       </c>
       <c r="J117" t="s">
         <v>21</v>
       </c>
       <c r="K117" t="s">
-        <v>161</v>
-[...5 lines deleted...]
-    <row r="118" spans="1:12">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="118" spans="1:14">
       <c r="A118" t="s">
-        <v>224</v>
+        <v>188</v>
       </c>
       <c r="C118" t="s">
-        <v>93</v>
+        <v>15</v>
       </c>
       <c r="D118" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E118" t="s">
-        <v>94</v>
+        <v>17</v>
       </c>
       <c r="F118" t="s">
-        <v>225</v>
+        <v>136</v>
       </c>
       <c r="G118" t="s">
-        <v>191</v>
+        <v>152</v>
       </c>
       <c r="H118" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="I118" t="s">
         <v>20</v>
       </c>
       <c r="J118" t="s">
         <v>21</v>
       </c>
       <c r="K118" t="s">
-        <v>194</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:12">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="119" spans="1:14">
       <c r="A119" t="s">
-        <v>226</v>
+        <v>189</v>
       </c>
       <c r="C119" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="D119" t="s">
-        <v>25</v>
+        <v>46</v>
       </c>
       <c r="E119" t="s">
         <v>17</v>
       </c>
       <c r="F119" t="s">
-        <v>227</v>
+        <v>136</v>
       </c>
       <c r="G119" t="s">
-        <v>118</v>
+        <v>152</v>
       </c>
       <c r="H119" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="I119" t="s">
         <v>20</v>
       </c>
       <c r="J119" t="s">
         <v>21</v>
       </c>
       <c r="K119" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-    <row r="120" spans="1:12">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="120" spans="1:14">
       <c r="A120" t="s">
-        <v>228</v>
+        <v>190</v>
       </c>
       <c r="C120" t="s">
-        <v>71</v>
+        <v>159</v>
       </c>
       <c r="D120" t="s">
-        <v>72</v>
+        <v>160</v>
       </c>
       <c r="E120" t="s">
-        <v>72</v>
+        <v>160</v>
       </c>
       <c r="F120" t="s">
-        <v>227</v>
+        <v>136</v>
       </c>
       <c r="G120" t="s">
-        <v>126</v>
+        <v>191</v>
       </c>
       <c r="H120" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="I120" t="s">
         <v>20</v>
       </c>
       <c r="J120" t="s">
         <v>21</v>
       </c>
       <c r="K120" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-    <row r="121" spans="1:12">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="121" spans="1:14">
       <c r="A121" t="s">
-        <v>229</v>
+        <v>192</v>
       </c>
       <c r="C121" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="D121" t="s">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="E121" t="s">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="F121" t="s">
-        <v>230</v>
+        <v>136</v>
       </c>
       <c r="G121" t="s">
-        <v>154</v>
+        <v>133</v>
       </c>
       <c r="H121" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="I121" t="s">
         <v>20</v>
       </c>
       <c r="J121" t="s">
         <v>21</v>
       </c>
       <c r="K121" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:12">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="122" spans="1:14">
       <c r="A122" t="s">
-        <v>231</v>
+        <v>193</v>
       </c>
       <c r="C122" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="D122" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="E122" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="F122" t="s">
-        <v>230</v>
+        <v>136</v>
       </c>
       <c r="G122" t="s">
-        <v>168</v>
+        <v>152</v>
       </c>
       <c r="H122" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="I122" t="s">
         <v>20</v>
       </c>
       <c r="J122" t="s">
         <v>21</v>
       </c>
       <c r="K122" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:12">
+        <v>151</v>
+      </c>
+      <c r="L122" t="s">
+        <v>31</v>
+      </c>
+      <c r="N122" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="123" spans="1:14">
       <c r="A123" t="s">
-        <v>232</v>
+        <v>194</v>
       </c>
       <c r="C123" t="s">
-        <v>71</v>
+        <v>159</v>
       </c>
       <c r="D123" t="s">
-        <v>72</v>
+        <v>160</v>
       </c>
       <c r="E123" t="s">
-        <v>72</v>
+        <v>28</v>
       </c>
       <c r="F123" t="s">
-        <v>230</v>
+        <v>136</v>
       </c>
       <c r="G123" t="s">
-        <v>122</v>
+        <v>191</v>
       </c>
       <c r="H123" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="I123" t="s">
         <v>20</v>
       </c>
       <c r="J123" t="s">
         <v>21</v>
       </c>
       <c r="K123" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:12">
+        <v>161</v>
+      </c>
+      <c r="L123" t="s">
+        <v>94</v>
+      </c>
+      <c r="N123" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="124" spans="1:14">
       <c r="A124" t="s">
+        <v>195</v>
+      </c>
+      <c r="E124" t="s">
+        <v>28</v>
+      </c>
+      <c r="L124" t="s">
+        <v>114</v>
+      </c>
+      <c r="N124" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="125" spans="1:14">
+      <c r="A125" t="s">
+        <v>196</v>
+      </c>
+      <c r="E125" t="s">
+        <v>28</v>
+      </c>
+      <c r="L125" t="s">
+        <v>114</v>
+      </c>
+      <c r="N125" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="126" spans="1:14">
+      <c r="A126" t="s">
+        <v>197</v>
+      </c>
+      <c r="E126" t="s">
+        <v>28</v>
+      </c>
+      <c r="L126" t="s">
+        <v>84</v>
+      </c>
+      <c r="N126" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="127" spans="1:14">
+      <c r="A127" t="s">
+        <v>198</v>
+      </c>
+      <c r="E127" t="s">
+        <v>28</v>
+      </c>
+      <c r="L127" t="s">
+        <v>84</v>
+      </c>
+      <c r="N127" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="128" spans="1:14">
+      <c r="A128" t="s">
+        <v>199</v>
+      </c>
+      <c r="E128" t="s">
+        <v>28</v>
+      </c>
+      <c r="L128" t="s">
+        <v>84</v>
+      </c>
+      <c r="N128" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="129" spans="1:14">
+      <c r="A129" t="s">
+        <v>200</v>
+      </c>
+      <c r="E129" t="s">
+        <v>28</v>
+      </c>
+      <c r="L129" t="s">
+        <v>129</v>
+      </c>
+      <c r="N129" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="130" spans="1:14">
+      <c r="A130" t="s">
+        <v>201</v>
+      </c>
+      <c r="E130" t="s">
+        <v>28</v>
+      </c>
+      <c r="L130" t="s">
+        <v>129</v>
+      </c>
+      <c r="N130" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="131" spans="1:14">
+      <c r="A131" t="s">
+        <v>202</v>
+      </c>
+      <c r="E131" t="s">
+        <v>28</v>
+      </c>
+      <c r="L131" t="s">
+        <v>175</v>
+      </c>
+      <c r="N131" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="132" spans="1:14">
+      <c r="A132" t="s">
+        <v>203</v>
+      </c>
+      <c r="E132" t="s">
+        <v>28</v>
+      </c>
+      <c r="L132" t="s">
+        <v>175</v>
+      </c>
+      <c r="N132" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="133" spans="1:14">
+      <c r="A133" t="s">
+        <v>204</v>
+      </c>
+      <c r="E133" t="s">
+        <v>28</v>
+      </c>
+      <c r="L133" t="s">
+        <v>57</v>
+      </c>
+      <c r="N133" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="134" spans="1:14">
+      <c r="A134" t="s">
+        <v>205</v>
+      </c>
+      <c r="E134" t="s">
+        <v>28</v>
+      </c>
+      <c r="L134" t="s">
+        <v>29</v>
+      </c>
+      <c r="N134" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="135" spans="1:14">
+      <c r="A135" t="s">
+        <v>206</v>
+      </c>
+      <c r="E135" t="s">
+        <v>28</v>
+      </c>
+      <c r="L135" t="s">
+        <v>31</v>
+      </c>
+      <c r="N135" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="136" spans="1:14">
+      <c r="A136" t="s">
+        <v>207</v>
+      </c>
+      <c r="E136" t="s">
+        <v>28</v>
+      </c>
+      <c r="L136" t="s">
+        <v>34</v>
+      </c>
+      <c r="N136" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="137" spans="1:14">
+      <c r="A137" t="s">
+        <v>208</v>
+      </c>
+      <c r="E137" t="s">
+        <v>24</v>
+      </c>
+      <c r="L137" t="s">
+        <v>25</v>
+      </c>
+      <c r="N137" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="138" spans="1:14">
+      <c r="A138" t="s">
+        <v>209</v>
+      </c>
+      <c r="E138" t="s">
+        <v>210</v>
+      </c>
+      <c r="L138" t="s">
+        <v>25</v>
+      </c>
+      <c r="N138" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="139" spans="1:14">
+      <c r="A139" t="s">
+        <v>211</v>
+      </c>
+      <c r="E139" t="s">
+        <v>28</v>
+      </c>
+      <c r="L139" t="s">
+        <v>84</v>
+      </c>
+      <c r="N139" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="140" spans="1:14">
+      <c r="A140" t="s">
+        <v>212</v>
+      </c>
+      <c r="E140" t="s">
+        <v>28</v>
+      </c>
+      <c r="L140" t="s">
+        <v>84</v>
+      </c>
+      <c r="N140" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="141" spans="1:14">
+      <c r="A141" t="s">
+        <v>213</v>
+      </c>
+      <c r="E141" t="s">
+        <v>28</v>
+      </c>
+      <c r="L141" t="s">
+        <v>84</v>
+      </c>
+      <c r="N141" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="142" spans="1:14">
+      <c r="A142" t="s">
+        <v>214</v>
+      </c>
+      <c r="E142" t="s">
+        <v>215</v>
+      </c>
+      <c r="L142" t="s">
+        <v>84</v>
+      </c>
+      <c r="N142" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="143" spans="1:14">
+      <c r="A143" t="s">
+        <v>216</v>
+      </c>
+      <c r="E143" t="s">
+        <v>215</v>
+      </c>
+      <c r="L143" t="s">
+        <v>84</v>
+      </c>
+      <c r="N143" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="144" spans="1:14">
+      <c r="A144" t="s">
+        <v>217</v>
+      </c>
+      <c r="E144" t="s">
+        <v>28</v>
+      </c>
+      <c r="L144" t="s">
+        <v>175</v>
+      </c>
+      <c r="N144" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="145" spans="1:14">
+      <c r="A145" t="s">
+        <v>218</v>
+      </c>
+      <c r="E145" t="s">
+        <v>28</v>
+      </c>
+      <c r="L145" t="s">
+        <v>175</v>
+      </c>
+      <c r="N145" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="146" spans="1:14">
+      <c r="A146" t="s">
+        <v>219</v>
+      </c>
+      <c r="E146" t="s">
+        <v>28</v>
+      </c>
+      <c r="L146" t="s">
+        <v>29</v>
+      </c>
+      <c r="N146" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="147" spans="1:14">
+      <c r="A147" t="s">
+        <v>220</v>
+      </c>
+      <c r="E147" t="s">
+        <v>28</v>
+      </c>
+      <c r="L147" t="s">
+        <v>29</v>
+      </c>
+      <c r="N147" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="148" spans="1:14">
+      <c r="A148" t="s">
+        <v>221</v>
+      </c>
+      <c r="E148" t="s">
+        <v>28</v>
+      </c>
+      <c r="L148" t="s">
+        <v>31</v>
+      </c>
+      <c r="N148" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="149" spans="1:14">
+      <c r="A149" t="s">
+        <v>222</v>
+      </c>
+      <c r="E149" t="s">
+        <v>28</v>
+      </c>
+      <c r="L149" t="s">
+        <v>31</v>
+      </c>
+      <c r="N149" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="150" spans="1:14">
+      <c r="A150" t="s">
+        <v>223</v>
+      </c>
+      <c r="E150" t="s">
+        <v>28</v>
+      </c>
+      <c r="L150" t="s">
+        <v>34</v>
+      </c>
+      <c r="N150" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="151" spans="1:14">
+      <c r="A151" t="s">
+        <v>224</v>
+      </c>
+      <c r="E151" t="s">
+        <v>28</v>
+      </c>
+      <c r="L151" t="s">
+        <v>94</v>
+      </c>
+      <c r="N151" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="152" spans="1:14">
+      <c r="A152" t="s">
+        <v>225</v>
+      </c>
+      <c r="E152" t="s">
+        <v>28</v>
+      </c>
+      <c r="L152" t="s">
+        <v>129</v>
+      </c>
+      <c r="N152" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="153" spans="1:14">
+      <c r="A153" t="s">
+        <v>226</v>
+      </c>
+      <c r="E153" t="s">
+        <v>28</v>
+      </c>
+      <c r="L153" t="s">
+        <v>129</v>
+      </c>
+      <c r="N153" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="154" spans="1:14">
+      <c r="A154" t="s">
+        <v>227</v>
+      </c>
+      <c r="E154" t="s">
+        <v>28</v>
+      </c>
+      <c r="L154" t="s">
+        <v>29</v>
+      </c>
+      <c r="N154" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="155" spans="1:14">
+      <c r="A155" t="s">
+        <v>228</v>
+      </c>
+      <c r="E155" t="s">
+        <v>28</v>
+      </c>
+      <c r="L155" t="s">
+        <v>29</v>
+      </c>
+      <c r="N155" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="156" spans="1:14">
+      <c r="A156" t="s">
+        <v>229</v>
+      </c>
+      <c r="E156" t="s">
+        <v>28</v>
+      </c>
+      <c r="L156" t="s">
+        <v>31</v>
+      </c>
+      <c r="N156" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="157" spans="1:14">
+      <c r="A157" t="s">
+        <v>230</v>
+      </c>
+      <c r="E157" t="s">
+        <v>28</v>
+      </c>
+      <c r="L157" t="s">
+        <v>31</v>
+      </c>
+      <c r="N157" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="158" spans="1:14">
+      <c r="A158" t="s">
+        <v>231</v>
+      </c>
+      <c r="E158" t="s">
+        <v>28</v>
+      </c>
+      <c r="L158" t="s">
+        <v>34</v>
+      </c>
+      <c r="N158" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="159" spans="1:14">
+      <c r="A159" t="s">
+        <v>232</v>
+      </c>
+      <c r="E159" t="s">
+        <v>28</v>
+      </c>
+      <c r="L159" t="s">
+        <v>129</v>
+      </c>
+      <c r="N159" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="160" spans="1:14">
+      <c r="A160" t="s">
         <v>233</v>
       </c>
-      <c r="C124" t="s">
-[...28 lines deleted...]
-      <c r="A125" t="s">
+      <c r="E160" t="s">
+        <v>28</v>
+      </c>
+      <c r="L160" t="s">
+        <v>129</v>
+      </c>
+      <c r="N160" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="161" spans="1:14">
+      <c r="A161" t="s">
         <v>234</v>
       </c>
-      <c r="C125" t="s">
-[...28 lines deleted...]
-      <c r="A126" t="s">
+      <c r="E161" t="s">
+        <v>28</v>
+      </c>
+      <c r="L161" t="s">
+        <v>29</v>
+      </c>
+      <c r="N161" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="162" spans="1:14">
+      <c r="A162" t="s">
         <v>235</v>
       </c>
-      <c r="C126" t="s">
-[...23 lines deleted...]
-      <c r="K126" t="s">
+      <c r="E162" t="s">
+        <v>28</v>
+      </c>
+      <c r="L162" t="s">
+        <v>29</v>
+      </c>
+      <c r="N162" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="163" spans="1:14">
+      <c r="A163" t="s">
         <v>236</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A127" t="s">
+      <c r="E163" t="s">
+        <v>28</v>
+      </c>
+      <c r="L163" t="s">
+        <v>31</v>
+      </c>
+      <c r="N163" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="164" spans="1:14">
+      <c r="A164" t="s">
         <v>237</v>
       </c>
-      <c r="C127" t="s">
-[...31 lines deleted...]
-      <c r="A128" t="s">
+      <c r="E164" t="s">
+        <v>28</v>
+      </c>
+      <c r="L164" t="s">
+        <v>31</v>
+      </c>
+      <c r="N164" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="165" spans="1:14">
+      <c r="A165" t="s">
         <v>238</v>
       </c>
-      <c r="C128" t="s">
-[...8 lines deleted...]
-      <c r="F128" t="s">
+      <c r="E165" t="s">
+        <v>28</v>
+      </c>
+      <c r="L165" t="s">
+        <v>34</v>
+      </c>
+      <c r="N165" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="166" spans="1:14">
+      <c r="A166" t="s">
         <v>239</v>
       </c>
-      <c r="G128" t="s">
-[...19 lines deleted...]
-      <c r="A129" t="s">
+      <c r="E166" t="s">
+        <v>28</v>
+      </c>
+      <c r="L166" t="s">
+        <v>114</v>
+      </c>
+      <c r="N166" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="167" spans="1:14">
+      <c r="A167" t="s">
         <v>240</v>
       </c>
-      <c r="C129" t="s">
-[...31 lines deleted...]
-      <c r="A130" t="s">
+      <c r="E167" t="s">
+        <v>28</v>
+      </c>
+      <c r="L167" t="s">
+        <v>114</v>
+      </c>
+      <c r="N167" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="168" spans="1:14">
+      <c r="A168" t="s">
         <v>241</v>
       </c>
-      <c r="C130" t="s">
-[...31 lines deleted...]
-      <c r="A131" t="s">
+      <c r="E168" t="s">
+        <v>28</v>
+      </c>
+      <c r="L168" t="s">
+        <v>29</v>
+      </c>
+      <c r="N168" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="169" spans="1:14">
+      <c r="A169" t="s">
         <v>242</v>
       </c>
-      <c r="C131" t="s">
-[...31 lines deleted...]
-      <c r="A132" t="s">
+      <c r="E169" t="s">
+        <v>28</v>
+      </c>
+      <c r="L169" t="s">
+        <v>29</v>
+      </c>
+      <c r="N169" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="170" spans="1:14">
+      <c r="A170" t="s">
         <v>243</v>
-      </c>
-[...1277 lines deleted...]
-        <v>298</v>
       </c>
       <c r="C170" t="s">
         <v>15</v>
       </c>
       <c r="D170" t="s">
+        <v>16</v>
+      </c>
+      <c r="E170" t="s">
+        <v>17</v>
+      </c>
+      <c r="F170" t="s">
+        <v>48</v>
+      </c>
+      <c r="G170" t="s">
+        <v>244</v>
+      </c>
+      <c r="H170" t="s">
+        <v>52</v>
+      </c>
+      <c r="I170" t="s">
+        <v>20</v>
+      </c>
+      <c r="J170" t="s">
+        <v>21</v>
+      </c>
+      <c r="K170" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="171" spans="1:14">
+      <c r="A171" t="s">
+        <v>245</v>
+      </c>
+      <c r="C171" t="s">
+        <v>246</v>
+      </c>
+      <c r="D171" t="s">
+        <v>15</v>
+      </c>
+      <c r="E171" t="s">
+        <v>247</v>
+      </c>
+      <c r="F171" t="s">
+        <v>48</v>
+      </c>
+      <c r="G171" t="s">
+        <v>248</v>
+      </c>
+      <c r="H171" t="s">
+        <v>52</v>
+      </c>
+      <c r="I171" t="s">
+        <v>20</v>
+      </c>
+      <c r="J171" t="s">
+        <v>21</v>
+      </c>
+      <c r="K171" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="172" spans="1:14">
+      <c r="A172" t="s">
+        <v>249</v>
+      </c>
+      <c r="C172" t="s">
+        <v>15</v>
+      </c>
+      <c r="D172" t="s">
+        <v>154</v>
+      </c>
+      <c r="E172" t="s">
+        <v>155</v>
+      </c>
+      <c r="F172" t="s">
+        <v>48</v>
+      </c>
+      <c r="G172" t="s">
+        <v>250</v>
+      </c>
+      <c r="H172" t="s">
+        <v>52</v>
+      </c>
+      <c r="I172" t="s">
+        <v>20</v>
+      </c>
+      <c r="J172" t="s">
+        <v>21</v>
+      </c>
+      <c r="K172" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="173" spans="1:14">
+      <c r="A173" t="s">
+        <v>251</v>
+      </c>
+      <c r="C173" t="s">
+        <v>246</v>
+      </c>
+      <c r="D173" t="s">
+        <v>16</v>
+      </c>
+      <c r="E173" t="s">
+        <v>16</v>
+      </c>
+      <c r="F173" t="s">
+        <v>48</v>
+      </c>
+      <c r="G173" t="s">
+        <v>244</v>
+      </c>
+      <c r="H173" t="s">
+        <v>52</v>
+      </c>
+      <c r="I173" t="s">
+        <v>20</v>
+      </c>
+      <c r="J173" t="s">
+        <v>21</v>
+      </c>
+      <c r="K173" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="174" spans="1:14">
+      <c r="A174" t="s">
+        <v>252</v>
+      </c>
+      <c r="C174" t="s">
+        <v>163</v>
+      </c>
+      <c r="D174" t="s">
+        <v>164</v>
+      </c>
+      <c r="E174" t="s">
+        <v>164</v>
+      </c>
+      <c r="F174" t="s">
+        <v>48</v>
+      </c>
+      <c r="G174" t="s">
+        <v>253</v>
+      </c>
+      <c r="H174" t="s">
+        <v>52</v>
+      </c>
+      <c r="I174" t="s">
+        <v>20</v>
+      </c>
+      <c r="J174" t="s">
+        <v>21</v>
+      </c>
+      <c r="K174" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="175" spans="1:14">
+      <c r="A175" t="s">
+        <v>254</v>
+      </c>
+      <c r="C175" t="s">
+        <v>16</v>
+      </c>
+      <c r="D175" t="s">
+        <v>50</v>
+      </c>
+      <c r="E175" t="s">
+        <v>50</v>
+      </c>
+      <c r="F175" t="s">
+        <v>48</v>
+      </c>
+      <c r="G175" t="s">
+        <v>255</v>
+      </c>
+      <c r="H175" t="s">
+        <v>52</v>
+      </c>
+      <c r="I175" t="s">
+        <v>20</v>
+      </c>
+      <c r="J175" t="s">
+        <v>21</v>
+      </c>
+      <c r="K175" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="176" spans="1:14">
+      <c r="A176" t="s">
+        <v>256</v>
+      </c>
+      <c r="C176" t="s">
+        <v>45</v>
+      </c>
+      <c r="D176" t="s">
+        <v>46</v>
+      </c>
+      <c r="E176" t="s">
+        <v>17</v>
+      </c>
+      <c r="F176" t="s">
+        <v>48</v>
+      </c>
+      <c r="G176" t="s">
+        <v>257</v>
+      </c>
+      <c r="H176" t="s">
+        <v>52</v>
+      </c>
+      <c r="I176" t="s">
+        <v>20</v>
+      </c>
+      <c r="J176" t="s">
+        <v>21</v>
+      </c>
+      <c r="K176" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="177" spans="1:14">
+      <c r="A177" t="s">
+        <v>258</v>
+      </c>
+      <c r="C177" t="s">
+        <v>159</v>
+      </c>
+      <c r="D177" t="s">
+        <v>160</v>
+      </c>
+      <c r="E177" t="s">
+        <v>160</v>
+      </c>
+      <c r="F177" t="s">
+        <v>48</v>
+      </c>
+      <c r="G177" t="s">
+        <v>78</v>
+      </c>
+      <c r="H177" t="s">
+        <v>52</v>
+      </c>
+      <c r="I177" t="s">
+        <v>20</v>
+      </c>
+      <c r="J177" t="s">
+        <v>21</v>
+      </c>
+      <c r="K177" t="s">
         <v>75</v>
       </c>
-      <c r="E170" t="s">
-[...2 lines deleted...]
-      <c r="F170" t="s">
+    </row>
+    <row r="178" spans="1:14">
+      <c r="A178" t="s">
+        <v>259</v>
+      </c>
+      <c r="C178" t="s">
+        <v>16</v>
+      </c>
+      <c r="D178" t="s">
+        <v>50</v>
+      </c>
+      <c r="E178" t="s">
+        <v>28</v>
+      </c>
+      <c r="F178" t="s">
+        <v>48</v>
+      </c>
+      <c r="G178" t="s">
+        <v>255</v>
+      </c>
+      <c r="H178" t="s">
+        <v>52</v>
+      </c>
+      <c r="I178" t="s">
+        <v>20</v>
+      </c>
+      <c r="J178" t="s">
+        <v>21</v>
+      </c>
+      <c r="K178" t="s">
+        <v>151</v>
+      </c>
+      <c r="L178" t="s">
+        <v>34</v>
+      </c>
+      <c r="N178" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="179" spans="1:14">
+      <c r="A179" t="s">
+        <v>260</v>
+      </c>
+      <c r="C179" t="s">
+        <v>159</v>
+      </c>
+      <c r="D179" t="s">
+        <v>160</v>
+      </c>
+      <c r="E179" t="s">
+        <v>28</v>
+      </c>
+      <c r="F179" t="s">
+        <v>48</v>
+      </c>
+      <c r="G179" t="s">
+        <v>78</v>
+      </c>
+      <c r="H179" t="s">
+        <v>52</v>
+      </c>
+      <c r="I179" t="s">
+        <v>20</v>
+      </c>
+      <c r="J179" t="s">
+        <v>21</v>
+      </c>
+      <c r="K179" t="s">
+        <v>75</v>
+      </c>
+      <c r="L179" t="s">
+        <v>94</v>
+      </c>
+      <c r="N179" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="180" spans="1:14">
+      <c r="A180" t="s">
+        <v>261</v>
+      </c>
+      <c r="E180" t="s">
+        <v>28</v>
+      </c>
+      <c r="L180" t="s">
+        <v>114</v>
+      </c>
+      <c r="N180" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="181" spans="1:14">
+      <c r="A181" t="s">
+        <v>262</v>
+      </c>
+      <c r="E181" t="s">
+        <v>28</v>
+      </c>
+      <c r="L181" t="s">
+        <v>114</v>
+      </c>
+      <c r="N181" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="182" spans="1:14">
+      <c r="A182" t="s">
+        <v>263</v>
+      </c>
+      <c r="E182" t="s">
+        <v>28</v>
+      </c>
+      <c r="L182" t="s">
+        <v>84</v>
+      </c>
+      <c r="N182" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="183" spans="1:14">
+      <c r="A183" t="s">
+        <v>264</v>
+      </c>
+      <c r="E183" t="s">
+        <v>28</v>
+      </c>
+      <c r="L183" t="s">
+        <v>84</v>
+      </c>
+      <c r="N183" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="184" spans="1:14">
+      <c r="A184" t="s">
+        <v>265</v>
+      </c>
+      <c r="E184" t="s">
+        <v>28</v>
+      </c>
+      <c r="L184" t="s">
+        <v>84</v>
+      </c>
+      <c r="N184" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="185" spans="1:14">
+      <c r="A185" t="s">
+        <v>266</v>
+      </c>
+      <c r="E185" t="s">
+        <v>28</v>
+      </c>
+      <c r="L185" t="s">
+        <v>129</v>
+      </c>
+      <c r="N185" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="186" spans="1:14">
+      <c r="A186" t="s">
+        <v>267</v>
+      </c>
+      <c r="E186" t="s">
+        <v>28</v>
+      </c>
+      <c r="L186" t="s">
+        <v>175</v>
+      </c>
+      <c r="N186" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="187" spans="1:14">
+      <c r="A187" t="s">
+        <v>268</v>
+      </c>
+      <c r="E187" t="s">
+        <v>28</v>
+      </c>
+      <c r="L187" t="s">
+        <v>57</v>
+      </c>
+      <c r="N187" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="188" spans="1:14">
+      <c r="A188" t="s">
+        <v>269</v>
+      </c>
+      <c r="E188" t="s">
+        <v>28</v>
+      </c>
+      <c r="L188" t="s">
+        <v>29</v>
+      </c>
+      <c r="N188" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="189" spans="1:14">
+      <c r="A189" t="s">
+        <v>270</v>
+      </c>
+      <c r="E189" t="s">
+        <v>28</v>
+      </c>
+      <c r="L189" t="s">
+        <v>31</v>
+      </c>
+      <c r="N189" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="190" spans="1:14">
+      <c r="A190" t="s">
+        <v>271</v>
+      </c>
+      <c r="E190" t="s">
+        <v>28</v>
+      </c>
+      <c r="L190" t="s">
+        <v>31</v>
+      </c>
+      <c r="N190" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="191" spans="1:14">
+      <c r="A191" t="s">
+        <v>272</v>
+      </c>
+      <c r="E191" t="s">
+        <v>28</v>
+      </c>
+      <c r="L191" t="s">
+        <v>34</v>
+      </c>
+      <c r="N191" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="192" spans="1:14">
+      <c r="A192" t="s">
+        <v>273</v>
+      </c>
+      <c r="C192" t="s">
+        <v>246</v>
+      </c>
+      <c r="D192" t="s">
+        <v>15</v>
+      </c>
+      <c r="E192" t="s">
+        <v>247</v>
+      </c>
+      <c r="F192" t="s">
+        <v>97</v>
+      </c>
+      <c r="G192" t="s">
+        <v>248</v>
+      </c>
+      <c r="H192" t="s">
+        <v>52</v>
+      </c>
+      <c r="I192" t="s">
+        <v>20</v>
+      </c>
+      <c r="J192" t="s">
+        <v>21</v>
+      </c>
+      <c r="K192" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="193" spans="1:14">
+      <c r="A193" t="s">
+        <v>274</v>
+      </c>
+      <c r="C193" t="s">
+        <v>15</v>
+      </c>
+      <c r="D193" t="s">
+        <v>16</v>
+      </c>
+      <c r="E193" t="s">
+        <v>17</v>
+      </c>
+      <c r="F193" t="s">
+        <v>97</v>
+      </c>
+      <c r="G193" t="s">
+        <v>244</v>
+      </c>
+      <c r="H193" t="s">
+        <v>52</v>
+      </c>
+      <c r="I193" t="s">
+        <v>20</v>
+      </c>
+      <c r="J193" t="s">
+        <v>21</v>
+      </c>
+      <c r="K193" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="194" spans="1:14">
+      <c r="A194" t="s">
+        <v>275</v>
+      </c>
+      <c r="C194" t="s">
+        <v>15</v>
+      </c>
+      <c r="D194" t="s">
+        <v>154</v>
+      </c>
+      <c r="E194" t="s">
+        <v>155</v>
+      </c>
+      <c r="F194" t="s">
+        <v>97</v>
+      </c>
+      <c r="G194" t="s">
+        <v>276</v>
+      </c>
+      <c r="H194" t="s">
+        <v>52</v>
+      </c>
+      <c r="I194" t="s">
+        <v>20</v>
+      </c>
+      <c r="J194" t="s">
+        <v>21</v>
+      </c>
+      <c r="K194" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="195" spans="1:14">
+      <c r="A195" t="s">
+        <v>277</v>
+      </c>
+      <c r="C195" t="s">
+        <v>246</v>
+      </c>
+      <c r="D195" t="s">
+        <v>16</v>
+      </c>
+      <c r="E195" t="s">
+        <v>16</v>
+      </c>
+      <c r="F195" t="s">
+        <v>97</v>
+      </c>
+      <c r="G195" t="s">
+        <v>244</v>
+      </c>
+      <c r="H195" t="s">
+        <v>52</v>
+      </c>
+      <c r="I195" t="s">
+        <v>20</v>
+      </c>
+      <c r="J195" t="s">
+        <v>21</v>
+      </c>
+      <c r="K195" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="196" spans="1:14">
+      <c r="A196" t="s">
+        <v>278</v>
+      </c>
+      <c r="C196" t="s">
+        <v>16</v>
+      </c>
+      <c r="D196" t="s">
+        <v>50</v>
+      </c>
+      <c r="E196" t="s">
+        <v>50</v>
+      </c>
+      <c r="F196" t="s">
+        <v>97</v>
+      </c>
+      <c r="G196" t="s">
+        <v>255</v>
+      </c>
+      <c r="H196" t="s">
+        <v>52</v>
+      </c>
+      <c r="I196" t="s">
+        <v>20</v>
+      </c>
+      <c r="J196" t="s">
+        <v>21</v>
+      </c>
+      <c r="K196" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="197" spans="1:14">
+      <c r="A197" t="s">
+        <v>279</v>
+      </c>
+      <c r="C197" t="s">
+        <v>159</v>
+      </c>
+      <c r="D197" t="s">
+        <v>160</v>
+      </c>
+      <c r="E197" t="s">
+        <v>160</v>
+      </c>
+      <c r="F197" t="s">
+        <v>97</v>
+      </c>
+      <c r="G197" t="s">
+        <v>78</v>
+      </c>
+      <c r="H197" t="s">
+        <v>52</v>
+      </c>
+      <c r="I197" t="s">
+        <v>20</v>
+      </c>
+      <c r="J197" t="s">
+        <v>21</v>
+      </c>
+      <c r="K197" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="198" spans="1:14">
+      <c r="A198" t="s">
+        <v>280</v>
+      </c>
+      <c r="C198" t="s">
+        <v>45</v>
+      </c>
+      <c r="D198" t="s">
+        <v>46</v>
+      </c>
+      <c r="E198" t="s">
+        <v>17</v>
+      </c>
+      <c r="F198" t="s">
+        <v>97</v>
+      </c>
+      <c r="G198" t="s">
+        <v>257</v>
+      </c>
+      <c r="H198" t="s">
+        <v>52</v>
+      </c>
+      <c r="I198" t="s">
+        <v>20</v>
+      </c>
+      <c r="J198" t="s">
+        <v>21</v>
+      </c>
+      <c r="K198" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="199" spans="1:14">
+      <c r="A199" t="s">
+        <v>281</v>
+      </c>
+      <c r="E199" t="s">
+        <v>28</v>
+      </c>
+      <c r="L199" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="200" spans="1:14">
+      <c r="A200" t="s">
+        <v>282</v>
+      </c>
+      <c r="E200" t="s">
+        <v>28</v>
+      </c>
+      <c r="L200" t="s">
+        <v>114</v>
+      </c>
+      <c r="N200" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="201" spans="1:14">
+      <c r="A201" t="s">
+        <v>283</v>
+      </c>
+      <c r="E201" t="s">
+        <v>28</v>
+      </c>
+      <c r="L201" t="s">
+        <v>114</v>
+      </c>
+      <c r="N201" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="202" spans="1:14">
+      <c r="A202" t="s">
+        <v>284</v>
+      </c>
+      <c r="E202" t="s">
+        <v>28</v>
+      </c>
+      <c r="L202" t="s">
+        <v>84</v>
+      </c>
+      <c r="N202" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="203" spans="1:14">
+      <c r="A203" t="s">
+        <v>285</v>
+      </c>
+      <c r="E203" t="s">
+        <v>28</v>
+      </c>
+      <c r="L203" t="s">
+        <v>129</v>
+      </c>
+      <c r="N203" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="204" spans="1:14">
+      <c r="A204" t="s">
+        <v>286</v>
+      </c>
+      <c r="E204" t="s">
+        <v>28</v>
+      </c>
+      <c r="L204" t="s">
+        <v>175</v>
+      </c>
+      <c r="N204" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="205" spans="1:14">
+      <c r="A205" t="s">
+        <v>287</v>
+      </c>
+      <c r="E205" t="s">
+        <v>28</v>
+      </c>
+      <c r="L205" t="s">
+        <v>57</v>
+      </c>
+      <c r="N205" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="206" spans="1:14">
+      <c r="A206" t="s">
+        <v>288</v>
+      </c>
+      <c r="E206" t="s">
+        <v>89</v>
+      </c>
+      <c r="L206" t="s">
+        <v>29</v>
+      </c>
+      <c r="N206" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="207" spans="1:14">
+      <c r="A207" t="s">
+        <v>289</v>
+      </c>
+      <c r="E207" t="s">
+        <v>28</v>
+      </c>
+      <c r="L207" t="s">
+        <v>29</v>
+      </c>
+      <c r="N207" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="208" spans="1:14">
+      <c r="A208" t="s">
+        <v>290</v>
+      </c>
+      <c r="E208" t="s">
+        <v>89</v>
+      </c>
+      <c r="L208" t="s">
+        <v>29</v>
+      </c>
+      <c r="N208" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="209" spans="1:14">
+      <c r="A209" t="s">
+        <v>291</v>
+      </c>
+      <c r="E209" t="s">
+        <v>28</v>
+      </c>
+      <c r="L209" t="s">
+        <v>31</v>
+      </c>
+      <c r="N209" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="210" spans="1:14">
+      <c r="A210" t="s">
+        <v>292</v>
+      </c>
+      <c r="E210" t="s">
+        <v>28</v>
+      </c>
+      <c r="L210" t="s">
+        <v>114</v>
+      </c>
+      <c r="N210" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="211" spans="1:14">
+      <c r="A211" t="s">
+        <v>293</v>
+      </c>
+      <c r="E211" t="s">
+        <v>28</v>
+      </c>
+      <c r="L211" t="s">
+        <v>114</v>
+      </c>
+      <c r="N211" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="212" spans="1:14">
+      <c r="A212" t="s">
+        <v>294</v>
+      </c>
+      <c r="E212" t="s">
+        <v>28</v>
+      </c>
+      <c r="L212" t="s">
+        <v>129</v>
+      </c>
+      <c r="N212" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="213" spans="1:14">
+      <c r="A213" t="s">
+        <v>295</v>
+      </c>
+      <c r="E213" t="s">
+        <v>28</v>
+      </c>
+      <c r="L213" t="s">
+        <v>129</v>
+      </c>
+      <c r="N213" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="214" spans="1:14">
+      <c r="A214" t="s">
+        <v>296</v>
+      </c>
+      <c r="E214" t="s">
+        <v>28</v>
+      </c>
+      <c r="L214" t="s">
+        <v>175</v>
+      </c>
+      <c r="N214" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="215" spans="1:14">
+      <c r="A215" t="s">
+        <v>297</v>
+      </c>
+      <c r="E215" t="s">
+        <v>28</v>
+      </c>
+      <c r="L215" t="s">
+        <v>57</v>
+      </c>
+      <c r="N215" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="216" spans="1:14">
+      <c r="A216" t="s">
+        <v>298</v>
+      </c>
+      <c r="E216" t="s">
+        <v>28</v>
+      </c>
+      <c r="L216" t="s">
+        <v>57</v>
+      </c>
+      <c r="N216" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="217" spans="1:14">
+      <c r="A217" t="s">
         <v>299</v>
       </c>
-      <c r="G170" t="s">
-[...19 lines deleted...]
-      <c r="A171" t="s">
+      <c r="E217" t="s">
+        <v>28</v>
+      </c>
+      <c r="L217" t="s">
+        <v>29</v>
+      </c>
+      <c r="N217" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="218" spans="1:14">
+      <c r="A218" t="s">
         <v>300</v>
       </c>
-      <c r="C171" t="s">
+      <c r="E218" t="s">
+        <v>28</v>
+      </c>
+      <c r="L218" t="s">
+        <v>29</v>
+      </c>
+      <c r="N218" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="219" spans="1:14">
+      <c r="A219" t="s">
+        <v>301</v>
+      </c>
+      <c r="E219" t="s">
+        <v>28</v>
+      </c>
+      <c r="L219" t="s">
+        <v>31</v>
+      </c>
+      <c r="N219" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="220" spans="1:14">
+      <c r="A220" t="s">
+        <v>302</v>
+      </c>
+      <c r="E220" t="s">
+        <v>28</v>
+      </c>
+      <c r="L220" t="s">
+        <v>31</v>
+      </c>
+      <c r="N220" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="221" spans="1:14">
+      <c r="A221" t="s">
+        <v>303</v>
+      </c>
+      <c r="E221" t="s">
+        <v>28</v>
+      </c>
+      <c r="L221" t="s">
+        <v>34</v>
+      </c>
+      <c r="N221" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="222" spans="1:14">
+      <c r="A222" t="s">
+        <v>304</v>
+      </c>
+      <c r="E222" t="s">
+        <v>28</v>
+      </c>
+      <c r="L222" t="s">
+        <v>94</v>
+      </c>
+      <c r="N222" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="223" spans="1:14">
+      <c r="A223" t="s">
+        <v>305</v>
+      </c>
+      <c r="E223" t="s">
+        <v>89</v>
+      </c>
+      <c r="L223" t="s">
+        <v>306</v>
+      </c>
+      <c r="N223" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="224" spans="1:14">
+      <c r="A224" t="s">
+        <v>307</v>
+      </c>
+      <c r="E224" t="s">
+        <v>28</v>
+      </c>
+      <c r="L224" t="s">
+        <v>34</v>
+      </c>
+      <c r="N224" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="225" spans="1:14">
+      <c r="A225" t="s">
+        <v>308</v>
+      </c>
+      <c r="E225" t="s">
+        <v>28</v>
+      </c>
+      <c r="L225" t="s">
+        <v>31</v>
+      </c>
+      <c r="N225" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="226" spans="1:14">
+      <c r="A226" t="s">
+        <v>309</v>
+      </c>
+      <c r="E226" t="s">
+        <v>28</v>
+      </c>
+      <c r="L226" t="s">
+        <v>31</v>
+      </c>
+      <c r="N226" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="227" spans="1:14">
+      <c r="A227" t="s">
+        <v>310</v>
+      </c>
+      <c r="E227" t="s">
+        <v>28</v>
+      </c>
+      <c r="L227" t="s">
+        <v>31</v>
+      </c>
+      <c r="N227" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="228" spans="1:14">
+      <c r="A228" t="s">
+        <v>311</v>
+      </c>
+      <c r="E228" t="s">
+        <v>28</v>
+      </c>
+      <c r="L228" t="s">
+        <v>31</v>
+      </c>
+      <c r="N228" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="229" spans="1:14">
+      <c r="A229" t="s">
+        <v>312</v>
+      </c>
+      <c r="E229" t="s">
+        <v>28</v>
+      </c>
+      <c r="L229" t="s">
+        <v>34</v>
+      </c>
+      <c r="N229" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="230" spans="1:14">
+      <c r="A230" t="s">
+        <v>313</v>
+      </c>
+      <c r="C230" t="s">
+        <v>246</v>
+      </c>
+      <c r="D230" t="s">
         <v>15</v>
       </c>
-      <c r="D171" t="s">
+      <c r="E230" t="s">
+        <v>247</v>
+      </c>
+      <c r="F230" t="s">
+        <v>53</v>
+      </c>
+      <c r="G230" t="s">
+        <v>244</v>
+      </c>
+      <c r="H230" t="s">
+        <v>52</v>
+      </c>
+      <c r="I230" t="s">
+        <v>20</v>
+      </c>
+      <c r="J230" t="s">
+        <v>21</v>
+      </c>
+      <c r="K230" t="s">
+        <v>151</v>
+      </c>
+      <c r="L230" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="231" spans="1:14">
+      <c r="A231" t="s">
+        <v>314</v>
+      </c>
+      <c r="E231" t="s">
+        <v>28</v>
+      </c>
+      <c r="L231" t="s">
+        <v>114</v>
+      </c>
+      <c r="N231" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="232" spans="1:14">
+      <c r="A232" t="s">
+        <v>315</v>
+      </c>
+      <c r="E232" t="s">
+        <v>28</v>
+      </c>
+      <c r="L232" t="s">
+        <v>114</v>
+      </c>
+      <c r="N232" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="233" spans="1:14">
+      <c r="A233" t="s">
+        <v>316</v>
+      </c>
+      <c r="E233" t="s">
+        <v>28</v>
+      </c>
+      <c r="L233" t="s">
+        <v>84</v>
+      </c>
+      <c r="N233" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="234" spans="1:14">
+      <c r="A234" t="s">
+        <v>317</v>
+      </c>
+      <c r="E234" t="s">
+        <v>28</v>
+      </c>
+      <c r="L234" t="s">
+        <v>84</v>
+      </c>
+      <c r="N234" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="235" spans="1:14">
+      <c r="A235" t="s">
+        <v>318</v>
+      </c>
+      <c r="E235" t="s">
+        <v>28</v>
+      </c>
+      <c r="L235" t="s">
+        <v>129</v>
+      </c>
+      <c r="N235" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="236" spans="1:14">
+      <c r="A236" t="s">
+        <v>319</v>
+      </c>
+      <c r="E236" t="s">
+        <v>28</v>
+      </c>
+      <c r="L236" t="s">
+        <v>175</v>
+      </c>
+      <c r="N236" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="237" spans="1:14">
+      <c r="A237" t="s">
+        <v>320</v>
+      </c>
+      <c r="E237" t="s">
+        <v>28</v>
+      </c>
+      <c r="L237" t="s">
+        <v>57</v>
+      </c>
+      <c r="N237" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="238" spans="1:14">
+      <c r="A238" t="s">
+        <v>321</v>
+      </c>
+      <c r="E238" t="s">
+        <v>28</v>
+      </c>
+      <c r="L238" t="s">
+        <v>57</v>
+      </c>
+      <c r="N238" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="239" spans="1:14">
+      <c r="A239" t="s">
+        <v>322</v>
+      </c>
+      <c r="E239" t="s">
+        <v>28</v>
+      </c>
+      <c r="L239" t="s">
+        <v>29</v>
+      </c>
+      <c r="N239" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="240" spans="1:14">
+      <c r="A240" t="s">
+        <v>323</v>
+      </c>
+      <c r="E240" t="s">
+        <v>28</v>
+      </c>
+      <c r="L240" t="s">
+        <v>29</v>
+      </c>
+      <c r="N240" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="241" spans="1:14">
+      <c r="A241" t="s">
+        <v>324</v>
+      </c>
+      <c r="E241" t="s">
+        <v>28</v>
+      </c>
+      <c r="L241" t="s">
+        <v>31</v>
+      </c>
+      <c r="N241" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="242" spans="1:14">
+      <c r="A242" t="s">
+        <v>325</v>
+      </c>
+      <c r="E242" t="s">
+        <v>28</v>
+      </c>
+      <c r="L242" t="s">
+        <v>31</v>
+      </c>
+      <c r="N242" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="243" spans="1:14">
+      <c r="A243" t="s">
+        <v>326</v>
+      </c>
+      <c r="E243" t="s">
+        <v>28</v>
+      </c>
+      <c r="L243" t="s">
+        <v>34</v>
+      </c>
+      <c r="N243" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="244" spans="1:14">
+      <c r="A244" t="s">
+        <v>327</v>
+      </c>
+      <c r="E244" t="s">
+        <v>28</v>
+      </c>
+      <c r="L244" t="s">
+        <v>34</v>
+      </c>
+      <c r="N244" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="245" spans="1:14">
+      <c r="A245" t="s">
+        <v>328</v>
+      </c>
+      <c r="E245" t="s">
+        <v>28</v>
+      </c>
+      <c r="L245" t="s">
+        <v>94</v>
+      </c>
+      <c r="N245" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="246" spans="1:14">
+      <c r="A246" t="s">
+        <v>329</v>
+      </c>
+      <c r="C246" t="s">
+        <v>15</v>
+      </c>
+      <c r="D246" t="s">
         <v>16</v>
       </c>
-      <c r="E171" t="s">
+      <c r="E246" t="s">
+        <v>28</v>
+      </c>
+      <c r="F246" t="s">
+        <v>330</v>
+      </c>
+      <c r="G246" t="s">
+        <v>331</v>
+      </c>
+      <c r="H246" t="s">
+        <v>52</v>
+      </c>
+      <c r="I246" t="s">
+        <v>20</v>
+      </c>
+      <c r="J246" t="s">
+        <v>21</v>
+      </c>
+      <c r="K246" t="s">
+        <v>73</v>
+      </c>
+      <c r="L246" t="s">
+        <v>29</v>
+      </c>
+      <c r="N246" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="247" spans="1:14">
+      <c r="A247" t="s">
+        <v>332</v>
+      </c>
+      <c r="E247" t="s">
+        <v>28</v>
+      </c>
+      <c r="L247" t="s">
+        <v>114</v>
+      </c>
+      <c r="N247" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="248" spans="1:14">
+      <c r="A248" t="s">
+        <v>333</v>
+      </c>
+      <c r="E248" t="s">
+        <v>28</v>
+      </c>
+      <c r="L248" t="s">
+        <v>114</v>
+      </c>
+      <c r="N248" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="249" spans="1:14">
+      <c r="A249" t="s">
+        <v>334</v>
+      </c>
+      <c r="E249" t="s">
+        <v>28</v>
+      </c>
+      <c r="L249" t="s">
+        <v>175</v>
+      </c>
+      <c r="N249" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="250" spans="1:14">
+      <c r="A250" t="s">
+        <v>335</v>
+      </c>
+      <c r="E250" t="s">
+        <v>28</v>
+      </c>
+      <c r="L250" t="s">
+        <v>57</v>
+      </c>
+      <c r="N250" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="251" spans="1:14">
+      <c r="A251" t="s">
+        <v>336</v>
+      </c>
+      <c r="E251" t="s">
+        <v>28</v>
+      </c>
+      <c r="L251" t="s">
+        <v>57</v>
+      </c>
+      <c r="N251" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="252" spans="1:14">
+      <c r="A252" t="s">
+        <v>337</v>
+      </c>
+      <c r="E252" t="s">
+        <v>28</v>
+      </c>
+      <c r="L252" t="s">
+        <v>29</v>
+      </c>
+      <c r="N252" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="253" spans="1:14">
+      <c r="A253" t="s">
+        <v>338</v>
+      </c>
+      <c r="E253" t="s">
+        <v>28</v>
+      </c>
+      <c r="L253" t="s">
+        <v>31</v>
+      </c>
+      <c r="N253" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="254" spans="1:14">
+      <c r="A254" t="s">
+        <v>339</v>
+      </c>
+      <c r="E254" t="s">
+        <v>28</v>
+      </c>
+      <c r="L254" t="s">
+        <v>31</v>
+      </c>
+      <c r="N254" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="255" spans="1:14">
+      <c r="A255" t="s">
+        <v>340</v>
+      </c>
+      <c r="E255" t="s">
+        <v>28</v>
+      </c>
+      <c r="L255" t="s">
+        <v>34</v>
+      </c>
+      <c r="N255" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="256" spans="1:14">
+      <c r="A256" t="s">
+        <v>341</v>
+      </c>
+      <c r="E256" t="s">
+        <v>28</v>
+      </c>
+      <c r="L256" t="s">
+        <v>94</v>
+      </c>
+      <c r="N256" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="257" spans="1:14">
+      <c r="A257" t="s">
+        <v>342</v>
+      </c>
+      <c r="E257" t="s">
+        <v>28</v>
+      </c>
+      <c r="L257" t="s">
+        <v>29</v>
+      </c>
+      <c r="N257" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="258" spans="1:14">
+      <c r="A258" t="s">
+        <v>343</v>
+      </c>
+      <c r="C258" t="s">
+        <v>45</v>
+      </c>
+      <c r="D258" t="s">
+        <v>46</v>
+      </c>
+      <c r="E258" t="s">
         <v>17</v>
       </c>
-      <c r="F171" t="s">
-[...2 lines deleted...]
-      <c r="G171" t="s">
+      <c r="F258" t="s">
+        <v>344</v>
+      </c>
+      <c r="G258" t="s">
+        <v>244</v>
+      </c>
+      <c r="H258" t="s">
+        <v>52</v>
+      </c>
+      <c r="I258" t="s">
+        <v>20</v>
+      </c>
+      <c r="J258" t="s">
+        <v>21</v>
+      </c>
+      <c r="K258" t="s">
+        <v>73</v>
+      </c>
+      <c r="L258" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="259" spans="1:14">
+      <c r="A259" t="s">
+        <v>345</v>
+      </c>
+      <c r="E259" t="s">
+        <v>28</v>
+      </c>
+      <c r="L259" t="s">
+        <v>114</v>
+      </c>
+      <c r="N259" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="260" spans="1:14">
+      <c r="A260" t="s">
+        <v>346</v>
+      </c>
+      <c r="E260" t="s">
+        <v>28</v>
+      </c>
+      <c r="L260" t="s">
+        <v>114</v>
+      </c>
+      <c r="N260" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="261" spans="1:14">
+      <c r="A261" t="s">
+        <v>347</v>
+      </c>
+      <c r="E261" t="s">
+        <v>28</v>
+      </c>
+      <c r="L261" t="s">
+        <v>129</v>
+      </c>
+      <c r="N261" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="262" spans="1:14">
+      <c r="A262" t="s">
+        <v>348</v>
+      </c>
+      <c r="E262" t="s">
+        <v>28</v>
+      </c>
+      <c r="L262" t="s">
+        <v>57</v>
+      </c>
+      <c r="N262" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="263" spans="1:14">
+      <c r="A263" t="s">
+        <v>349</v>
+      </c>
+      <c r="E263" t="s">
+        <v>28</v>
+      </c>
+      <c r="L263" t="s">
+        <v>57</v>
+      </c>
+      <c r="N263" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="264" spans="1:14">
+      <c r="A264" t="s">
+        <v>350</v>
+      </c>
+      <c r="E264" t="s">
+        <v>28</v>
+      </c>
+      <c r="L264" t="s">
+        <v>29</v>
+      </c>
+      <c r="N264" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="265" spans="1:14">
+      <c r="A265" t="s">
+        <v>351</v>
+      </c>
+      <c r="E265" t="s">
+        <v>28</v>
+      </c>
+      <c r="L265" t="s">
+        <v>29</v>
+      </c>
+      <c r="N265" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="266" spans="1:14">
+      <c r="A266" t="s">
+        <v>352</v>
+      </c>
+      <c r="E266" t="s">
+        <v>28</v>
+      </c>
+      <c r="L266" t="s">
+        <v>31</v>
+      </c>
+      <c r="N266" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="267" spans="1:14">
+      <c r="A267" t="s">
+        <v>353</v>
+      </c>
+      <c r="E267" t="s">
+        <v>28</v>
+      </c>
+      <c r="L267" t="s">
+        <v>34</v>
+      </c>
+      <c r="N267" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="268" spans="1:14">
+      <c r="A268" t="s">
+        <v>354</v>
+      </c>
+      <c r="E268" t="s">
+        <v>28</v>
+      </c>
+      <c r="L268" t="s">
+        <v>94</v>
+      </c>
+      <c r="N268" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="269" spans="1:14">
+      <c r="A269" t="s">
+        <v>355</v>
+      </c>
+      <c r="E269" t="s">
+        <v>89</v>
+      </c>
+      <c r="L269" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="270" spans="1:14">
+      <c r="A270" t="s">
+        <v>356</v>
+      </c>
+      <c r="E270" t="s">
+        <v>28</v>
+      </c>
+      <c r="L270" t="s">
+        <v>114</v>
+      </c>
+      <c r="N270" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="271" spans="1:14">
+      <c r="A271" t="s">
+        <v>357</v>
+      </c>
+      <c r="E271" t="s">
+        <v>28</v>
+      </c>
+      <c r="L271" t="s">
+        <v>129</v>
+      </c>
+      <c r="N271" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="272" spans="1:14">
+      <c r="A272" t="s">
+        <v>358</v>
+      </c>
+      <c r="E272" t="s">
+        <v>28</v>
+      </c>
+      <c r="L272" t="s">
+        <v>129</v>
+      </c>
+      <c r="N272" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="273" spans="1:14">
+      <c r="A273" t="s">
+        <v>359</v>
+      </c>
+      <c r="E273" t="s">
+        <v>28</v>
+      </c>
+      <c r="L273" t="s">
+        <v>29</v>
+      </c>
+      <c r="N273" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="274" spans="1:14">
+      <c r="A274" t="s">
+        <v>360</v>
+      </c>
+      <c r="E274" t="s">
+        <v>28</v>
+      </c>
+      <c r="L274" t="s">
+        <v>29</v>
+      </c>
+      <c r="N274" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="275" spans="1:14">
+      <c r="A275" t="s">
+        <v>361</v>
+      </c>
+      <c r="E275" t="s">
+        <v>28</v>
+      </c>
+      <c r="L275" t="s">
+        <v>31</v>
+      </c>
+      <c r="N275" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="276" spans="1:14">
+      <c r="A276" t="s">
+        <v>362</v>
+      </c>
+      <c r="E276" t="s">
+        <v>28</v>
+      </c>
+      <c r="L276" t="s">
+        <v>31</v>
+      </c>
+      <c r="N276" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="277" spans="1:14">
+      <c r="A277" t="s">
+        <v>363</v>
+      </c>
+      <c r="E277" t="s">
+        <v>28</v>
+      </c>
+      <c r="L277" t="s">
+        <v>34</v>
+      </c>
+      <c r="N277" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="278" spans="1:14">
+      <c r="A278" t="s">
+        <v>364</v>
+      </c>
+      <c r="C278" t="s">
+        <v>15</v>
+      </c>
+      <c r="D278" t="s">
         <v>154</v>
       </c>
-      <c r="H171" t="s">
-[...25 lines deleted...]
-      <c r="E172" t="s">
+      <c r="E278" t="s">
+        <v>155</v>
+      </c>
+      <c r="F278" t="s">
+        <v>75</v>
+      </c>
+      <c r="G278" t="s">
+        <v>365</v>
+      </c>
+      <c r="H278" t="s">
+        <v>52</v>
+      </c>
+      <c r="I278" t="s">
+        <v>20</v>
+      </c>
+      <c r="J278" t="s">
+        <v>21</v>
+      </c>
+      <c r="K278" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="279" spans="1:14">
+      <c r="A279" t="s">
+        <v>366</v>
+      </c>
+      <c r="C279" t="s">
+        <v>246</v>
+      </c>
+      <c r="D279" t="s">
+        <v>15</v>
+      </c>
+      <c r="E279" t="s">
+        <v>247</v>
+      </c>
+      <c r="F279" t="s">
+        <v>75</v>
+      </c>
+      <c r="G279" t="s">
+        <v>367</v>
+      </c>
+      <c r="H279" t="s">
+        <v>52</v>
+      </c>
+      <c r="I279" t="s">
+        <v>20</v>
+      </c>
+      <c r="J279" t="s">
+        <v>21</v>
+      </c>
+      <c r="K279" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="280" spans="1:14">
+      <c r="A280" t="s">
+        <v>368</v>
+      </c>
+      <c r="C280" t="s">
+        <v>15</v>
+      </c>
+      <c r="D280" t="s">
+        <v>16</v>
+      </c>
+      <c r="E280" t="s">
         <v>17</v>
       </c>
-      <c r="F172" t="s">
-[...14 lines deleted...]
-      <c r="K172" t="s">
+      <c r="F280" t="s">
+        <v>75</v>
+      </c>
+      <c r="G280" t="s">
+        <v>369</v>
+      </c>
+      <c r="H280" t="s">
+        <v>52</v>
+      </c>
+      <c r="I280" t="s">
+        <v>20</v>
+      </c>
+      <c r="J280" t="s">
+        <v>21</v>
+      </c>
+      <c r="K280" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="281" spans="1:14">
+      <c r="A281" t="s">
+        <v>370</v>
+      </c>
+      <c r="C281" t="s">
+        <v>246</v>
+      </c>
+      <c r="D281" t="s">
+        <v>16</v>
+      </c>
+      <c r="E281" t="s">
+        <v>16</v>
+      </c>
+      <c r="F281" t="s">
+        <v>75</v>
+      </c>
+      <c r="G281" t="s">
+        <v>371</v>
+      </c>
+      <c r="H281" t="s">
+        <v>52</v>
+      </c>
+      <c r="I281" t="s">
+        <v>20</v>
+      </c>
+      <c r="J281" t="s">
+        <v>21</v>
+      </c>
+      <c r="K281" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="282" spans="1:14">
+      <c r="A282" t="s">
+        <v>372</v>
+      </c>
+      <c r="C282" t="s">
+        <v>45</v>
+      </c>
+      <c r="D282" t="s">
+        <v>46</v>
+      </c>
+      <c r="E282" t="s">
+        <v>17</v>
+      </c>
+      <c r="F282" t="s">
+        <v>75</v>
+      </c>
+      <c r="G282" t="s">
+        <v>373</v>
+      </c>
+      <c r="H282" t="s">
+        <v>52</v>
+      </c>
+      <c r="I282" t="s">
+        <v>20</v>
+      </c>
+      <c r="J282" t="s">
+        <v>21</v>
+      </c>
+      <c r="K282" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="283" spans="1:14">
+      <c r="A283" t="s">
+        <v>374</v>
+      </c>
+      <c r="C283" t="s">
+        <v>159</v>
+      </c>
+      <c r="D283" t="s">
+        <v>160</v>
+      </c>
+      <c r="E283" t="s">
+        <v>160</v>
+      </c>
+      <c r="F283" t="s">
+        <v>75</v>
+      </c>
+      <c r="G283" t="s">
+        <v>63</v>
+      </c>
+      <c r="H283" t="s">
+        <v>52</v>
+      </c>
+      <c r="I283" t="s">
+        <v>20</v>
+      </c>
+      <c r="J283" t="s">
+        <v>21</v>
+      </c>
+      <c r="K283" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="284" spans="1:14">
+      <c r="A284" t="s">
+        <v>375</v>
+      </c>
+      <c r="C284" t="s">
+        <v>16</v>
+      </c>
+      <c r="D284" t="s">
+        <v>50</v>
+      </c>
+      <c r="E284" t="s">
+        <v>50</v>
+      </c>
+      <c r="F284" t="s">
+        <v>75</v>
+      </c>
+      <c r="G284" t="s">
+        <v>244</v>
+      </c>
+      <c r="H284" t="s">
+        <v>52</v>
+      </c>
+      <c r="I284" t="s">
+        <v>20</v>
+      </c>
+      <c r="J284" t="s">
+        <v>21</v>
+      </c>
+      <c r="K284" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="285" spans="1:14">
+      <c r="A285" t="s">
+        <v>376</v>
+      </c>
+      <c r="C285" t="s">
+        <v>15</v>
+      </c>
+      <c r="D285" t="s">
+        <v>16</v>
+      </c>
+      <c r="E285" t="s">
+        <v>28</v>
+      </c>
+      <c r="F285" t="s">
+        <v>75</v>
+      </c>
+      <c r="G285" t="s">
+        <v>369</v>
+      </c>
+      <c r="H285" t="s">
+        <v>52</v>
+      </c>
+      <c r="I285" t="s">
+        <v>20</v>
+      </c>
+      <c r="J285" t="s">
+        <v>21</v>
+      </c>
+      <c r="K285" t="s">
+        <v>73</v>
+      </c>
+      <c r="L285" t="s">
+        <v>29</v>
+      </c>
+      <c r="N285" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="286" spans="1:14">
+      <c r="A286" t="s">
+        <v>377</v>
+      </c>
+      <c r="C286" t="s">
+        <v>16</v>
+      </c>
+      <c r="D286" t="s">
+        <v>50</v>
+      </c>
+      <c r="E286" t="s">
+        <v>28</v>
+      </c>
+      <c r="F286" t="s">
+        <v>75</v>
+      </c>
+      <c r="G286" t="s">
+        <v>244</v>
+      </c>
+      <c r="H286" t="s">
+        <v>52</v>
+      </c>
+      <c r="I286" t="s">
+        <v>20</v>
+      </c>
+      <c r="J286" t="s">
+        <v>21</v>
+      </c>
+      <c r="K286" t="s">
+        <v>132</v>
+      </c>
+      <c r="L286" t="s">
+        <v>34</v>
+      </c>
+      <c r="N286" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="287" spans="1:14">
+      <c r="A287" t="s">
+        <v>378</v>
+      </c>
+      <c r="E287" t="s">
+        <v>28</v>
+      </c>
+      <c r="L287" t="s">
+        <v>114</v>
+      </c>
+      <c r="N287" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="288" spans="1:14">
+      <c r="A288" t="s">
+        <v>379</v>
+      </c>
+      <c r="E288" t="s">
+        <v>28</v>
+      </c>
+      <c r="L288" t="s">
+        <v>114</v>
+      </c>
+      <c r="N288" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="289" spans="1:14">
+      <c r="A289" t="s">
+        <v>380</v>
+      </c>
+      <c r="E289" t="s">
+        <v>28</v>
+      </c>
+      <c r="L289" t="s">
+        <v>84</v>
+      </c>
+      <c r="N289" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="290" spans="1:14">
+      <c r="A290" t="s">
+        <v>381</v>
+      </c>
+      <c r="E290" t="s">
+        <v>28</v>
+      </c>
+      <c r="L290" t="s">
+        <v>84</v>
+      </c>
+      <c r="N290" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="291" spans="1:14">
+      <c r="A291" t="s">
+        <v>382</v>
+      </c>
+      <c r="E291" t="s">
+        <v>28</v>
+      </c>
+      <c r="L291" t="s">
+        <v>129</v>
+      </c>
+      <c r="N291" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="292" spans="1:14">
+      <c r="A292" t="s">
+        <v>383</v>
+      </c>
+      <c r="E292" t="s">
+        <v>28</v>
+      </c>
+      <c r="L292" t="s">
+        <v>175</v>
+      </c>
+      <c r="N292" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="293" spans="1:14">
+      <c r="A293" t="s">
+        <v>384</v>
+      </c>
+      <c r="E293" t="s">
+        <v>28</v>
+      </c>
+      <c r="L293" t="s">
+        <v>57</v>
+      </c>
+      <c r="N293" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="294" spans="1:14">
+      <c r="A294" t="s">
+        <v>385</v>
+      </c>
+      <c r="E294" t="s">
+        <v>28</v>
+      </c>
+      <c r="L294" t="s">
+        <v>29</v>
+      </c>
+      <c r="N294" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="295" spans="1:14">
+      <c r="A295" t="s">
+        <v>386</v>
+      </c>
+      <c r="E295" t="s">
+        <v>28</v>
+      </c>
+      <c r="L295" t="s">
+        <v>31</v>
+      </c>
+      <c r="N295" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="296" spans="1:14">
+      <c r="A296" t="s">
+        <v>387</v>
+      </c>
+      <c r="E296" t="s">
+        <v>28</v>
+      </c>
+      <c r="L296" t="s">
+        <v>31</v>
+      </c>
+      <c r="N296" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="297" spans="1:14">
+      <c r="A297" t="s">
+        <v>388</v>
+      </c>
+      <c r="E297" t="s">
+        <v>28</v>
+      </c>
+      <c r="L297" t="s">
+        <v>34</v>
+      </c>
+      <c r="N297" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="298" spans="1:14">
+      <c r="A298" t="s">
+        <v>389</v>
+      </c>
+      <c r="E298" t="s">
+        <v>28</v>
+      </c>
+      <c r="L298" t="s">
+        <v>57</v>
+      </c>
+      <c r="N298" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="299" spans="1:14">
+      <c r="A299" t="s">
+        <v>390</v>
+      </c>
+      <c r="E299" t="s">
+        <v>28</v>
+      </c>
+      <c r="L299" t="s">
+        <v>31</v>
+      </c>
+      <c r="N299" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="300" spans="1:14">
+      <c r="A300" t="s">
+        <v>391</v>
+      </c>
+      <c r="E300" t="s">
+        <v>28</v>
+      </c>
+      <c r="L300" t="s">
+        <v>31</v>
+      </c>
+      <c r="N300" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="301" spans="1:14">
+      <c r="A301" t="s">
+        <v>392</v>
+      </c>
+      <c r="E301" t="s">
+        <v>28</v>
+      </c>
+      <c r="L301" t="s">
+        <v>34</v>
+      </c>
+      <c r="N301" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="302" spans="1:14">
+      <c r="A302" t="s">
+        <v>393</v>
+      </c>
+      <c r="C302" t="s">
+        <v>163</v>
+      </c>
+      <c r="D302" t="s">
+        <v>164</v>
+      </c>
+      <c r="E302" t="s">
+        <v>164</v>
+      </c>
+      <c r="F302" t="s">
+        <v>394</v>
+      </c>
+      <c r="G302" t="s">
+        <v>395</v>
+      </c>
+      <c r="H302" t="s">
+        <v>52</v>
+      </c>
+      <c r="I302" t="s">
+        <v>20</v>
+      </c>
+      <c r="J302" t="s">
+        <v>21</v>
+      </c>
+      <c r="K302" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="303" spans="1:14">
+      <c r="A303" t="s">
+        <v>397</v>
+      </c>
+      <c r="E303" t="s">
+        <v>28</v>
+      </c>
+      <c r="L303" t="s">
+        <v>31</v>
+      </c>
+      <c r="N303" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="304" spans="1:14">
+      <c r="A304" t="s">
+        <v>398</v>
+      </c>
+      <c r="E304" t="s">
+        <v>28</v>
+      </c>
+      <c r="L304" t="s">
+        <v>31</v>
+      </c>
+      <c r="N304" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="305" spans="1:14">
+      <c r="A305" t="s">
+        <v>399</v>
+      </c>
+      <c r="E305" t="s">
+        <v>28</v>
+      </c>
+      <c r="L305" t="s">
+        <v>34</v>
+      </c>
+      <c r="N305" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="306" spans="1:14">
+      <c r="A306" t="s">
+        <v>400</v>
+      </c>
+      <c r="E306" t="s">
+        <v>28</v>
+      </c>
+      <c r="L306" t="s">
+        <v>94</v>
+      </c>
+      <c r="N306" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="307" spans="1:14">
+      <c r="A307" t="s">
+        <v>401</v>
+      </c>
+      <c r="C307" t="s">
+        <v>15</v>
+      </c>
+      <c r="D307" t="s">
+        <v>154</v>
+      </c>
+      <c r="E307" t="s">
+        <v>155</v>
+      </c>
+      <c r="F307" t="s">
+        <v>402</v>
+      </c>
+      <c r="G307" t="s">
+        <v>365</v>
+      </c>
+      <c r="H307" t="s">
+        <v>52</v>
+      </c>
+      <c r="I307" t="s">
+        <v>20</v>
+      </c>
+      <c r="J307" t="s">
+        <v>21</v>
+      </c>
+      <c r="K307" t="s">
         <v>18</v>
       </c>
-      <c r="L172" t="s">
-[...7 lines deleted...]
-      <c r="C173" t="s">
+    </row>
+    <row r="308" spans="1:14">
+      <c r="A308" t="s">
+        <v>403</v>
+      </c>
+      <c r="C308" t="s">
+        <v>246</v>
+      </c>
+      <c r="D308" t="s">
         <v>16</v>
       </c>
-      <c r="D173" t="s">
+      <c r="E308" t="s">
+        <v>16</v>
+      </c>
+      <c r="F308" t="s">
+        <v>402</v>
+      </c>
+      <c r="G308" t="s">
+        <v>365</v>
+      </c>
+      <c r="H308" t="s">
+        <v>52</v>
+      </c>
+      <c r="I308" t="s">
+        <v>20</v>
+      </c>
+      <c r="J308" t="s">
+        <v>21</v>
+      </c>
+      <c r="K308" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="309" spans="1:14">
+      <c r="A309" t="s">
+        <v>404</v>
+      </c>
+      <c r="C309" t="s">
+        <v>246</v>
+      </c>
+      <c r="D309" t="s">
+        <v>15</v>
+      </c>
+      <c r="E309" t="s">
+        <v>247</v>
+      </c>
+      <c r="F309" t="s">
+        <v>402</v>
+      </c>
+      <c r="G309" t="s">
+        <v>367</v>
+      </c>
+      <c r="H309" t="s">
+        <v>52</v>
+      </c>
+      <c r="I309" t="s">
+        <v>20</v>
+      </c>
+      <c r="J309" t="s">
+        <v>21</v>
+      </c>
+      <c r="K309" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="310" spans="1:14">
+      <c r="A310" t="s">
+        <v>405</v>
+      </c>
+      <c r="C310" t="s">
+        <v>15</v>
+      </c>
+      <c r="D310" t="s">
+        <v>16</v>
+      </c>
+      <c r="E310" t="s">
+        <v>17</v>
+      </c>
+      <c r="F310" t="s">
+        <v>402</v>
+      </c>
+      <c r="G310" t="s">
+        <v>406</v>
+      </c>
+      <c r="H310" t="s">
+        <v>52</v>
+      </c>
+      <c r="I310" t="s">
+        <v>20</v>
+      </c>
+      <c r="J310" t="s">
+        <v>21</v>
+      </c>
+      <c r="K310" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="311" spans="1:14">
+      <c r="A311" t="s">
+        <v>407</v>
+      </c>
+      <c r="C311" t="s">
+        <v>16</v>
+      </c>
+      <c r="D311" t="s">
+        <v>50</v>
+      </c>
+      <c r="E311" t="s">
+        <v>50</v>
+      </c>
+      <c r="F311" t="s">
+        <v>402</v>
+      </c>
+      <c r="G311" t="s">
+        <v>250</v>
+      </c>
+      <c r="H311" t="s">
+        <v>52</v>
+      </c>
+      <c r="I311" t="s">
+        <v>20</v>
+      </c>
+      <c r="J311" t="s">
+        <v>21</v>
+      </c>
+      <c r="K311" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="312" spans="1:14">
+      <c r="A312" t="s">
+        <v>408</v>
+      </c>
+      <c r="C312" t="s">
+        <v>45</v>
+      </c>
+      <c r="D312" t="s">
+        <v>46</v>
+      </c>
+      <c r="E312" t="s">
+        <v>17</v>
+      </c>
+      <c r="F312" t="s">
+        <v>402</v>
+      </c>
+      <c r="G312" t="s">
+        <v>373</v>
+      </c>
+      <c r="H312" t="s">
+        <v>52</v>
+      </c>
+      <c r="I312" t="s">
+        <v>20</v>
+      </c>
+      <c r="J312" t="s">
+        <v>21</v>
+      </c>
+      <c r="K312" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="313" spans="1:14">
+      <c r="A313" t="s">
+        <v>409</v>
+      </c>
+      <c r="C313" t="s">
+        <v>159</v>
+      </c>
+      <c r="D313" t="s">
+        <v>160</v>
+      </c>
+      <c r="E313" t="s">
+        <v>160</v>
+      </c>
+      <c r="F313" t="s">
+        <v>402</v>
+      </c>
+      <c r="G313" t="s">
+        <v>255</v>
+      </c>
+      <c r="H313" t="s">
+        <v>52</v>
+      </c>
+      <c r="I313" t="s">
+        <v>20</v>
+      </c>
+      <c r="J313" t="s">
+        <v>21</v>
+      </c>
+      <c r="K313" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="314" spans="1:14">
+      <c r="A314" t="s">
+        <v>410</v>
+      </c>
+      <c r="E314" t="s">
+        <v>28</v>
+      </c>
+      <c r="L314" t="s">
+        <v>114</v>
+      </c>
+      <c r="N314" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="315" spans="1:14">
+      <c r="A315" t="s">
+        <v>411</v>
+      </c>
+      <c r="E315" t="s">
+        <v>28</v>
+      </c>
+      <c r="L315" t="s">
+        <v>114</v>
+      </c>
+      <c r="N315" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="316" spans="1:14">
+      <c r="A316" t="s">
+        <v>412</v>
+      </c>
+      <c r="E316" t="s">
+        <v>28</v>
+      </c>
+      <c r="L316" t="s">
+        <v>129</v>
+      </c>
+      <c r="N316" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="317" spans="1:14">
+      <c r="A317" t="s">
+        <v>413</v>
+      </c>
+      <c r="E317" t="s">
+        <v>28</v>
+      </c>
+      <c r="L317" t="s">
+        <v>175</v>
+      </c>
+      <c r="N317" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="318" spans="1:14">
+      <c r="A318" t="s">
+        <v>414</v>
+      </c>
+      <c r="E318" t="s">
+        <v>28</v>
+      </c>
+      <c r="L318" t="s">
+        <v>57</v>
+      </c>
+      <c r="N318" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="319" spans="1:14">
+      <c r="A319" t="s">
+        <v>415</v>
+      </c>
+      <c r="E319" t="s">
+        <v>28</v>
+      </c>
+      <c r="L319" t="s">
+        <v>29</v>
+      </c>
+      <c r="N319" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="320" spans="1:14">
+      <c r="A320" t="s">
+        <v>416</v>
+      </c>
+      <c r="E320" t="s">
+        <v>28</v>
+      </c>
+      <c r="L320" t="s">
         <v>31</v>
       </c>
-      <c r="E173" t="s">
+      <c r="N320" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="321" spans="1:14">
+      <c r="A321" t="s">
+        <v>417</v>
+      </c>
+      <c r="C321" t="s">
+        <v>159</v>
+      </c>
+      <c r="D321" t="s">
+        <v>160</v>
+      </c>
+      <c r="E321" t="s">
+        <v>160</v>
+      </c>
+      <c r="F321" t="s">
+        <v>22</v>
+      </c>
+      <c r="G321" t="s">
+        <v>255</v>
+      </c>
+      <c r="H321" t="s">
+        <v>52</v>
+      </c>
+      <c r="I321" t="s">
+        <v>20</v>
+      </c>
+      <c r="J321" t="s">
+        <v>21</v>
+      </c>
+      <c r="K321" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="322" spans="1:14">
+      <c r="A322" t="s">
+        <v>418</v>
+      </c>
+      <c r="C322" t="s">
+        <v>246</v>
+      </c>
+      <c r="D322" t="s">
+        <v>15</v>
+      </c>
+      <c r="E322" t="s">
+        <v>247</v>
+      </c>
+      <c r="F322" t="s">
+        <v>22</v>
+      </c>
+      <c r="G322" t="s">
+        <v>276</v>
+      </c>
+      <c r="H322" t="s">
+        <v>52</v>
+      </c>
+      <c r="I322" t="s">
+        <v>20</v>
+      </c>
+      <c r="J322" t="s">
+        <v>21</v>
+      </c>
+      <c r="K322" t="s">
+        <v>18</v>
+      </c>
+      <c r="L322" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="323" spans="1:14">
+      <c r="A323" t="s">
+        <v>419</v>
+      </c>
+      <c r="C323" t="s">
+        <v>45</v>
+      </c>
+      <c r="D323" t="s">
+        <v>46</v>
+      </c>
+      <c r="E323" t="s">
+        <v>17</v>
+      </c>
+      <c r="F323" t="s">
+        <v>22</v>
+      </c>
+      <c r="G323" t="s">
+        <v>369</v>
+      </c>
+      <c r="H323" t="s">
+        <v>52</v>
+      </c>
+      <c r="I323" t="s">
+        <v>20</v>
+      </c>
+      <c r="J323" t="s">
+        <v>21</v>
+      </c>
+      <c r="K323" t="s">
+        <v>73</v>
+      </c>
+      <c r="L323" t="s">
         <v>31</v>
       </c>
-      <c r="F173" t="s">
-[...14 lines deleted...]
-      <c r="K173" t="s">
+    </row>
+    <row r="324" spans="1:14">
+      <c r="A324" t="s">
+        <v>420</v>
+      </c>
+      <c r="E324" t="s">
+        <v>28</v>
+      </c>
+      <c r="L324" t="s">
+        <v>129</v>
+      </c>
+      <c r="N324" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="325" spans="1:14">
+      <c r="A325" t="s">
+        <v>421</v>
+      </c>
+      <c r="E325" t="s">
+        <v>28</v>
+      </c>
+      <c r="L325" t="s">
+        <v>57</v>
+      </c>
+      <c r="N325" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="326" spans="1:14">
+      <c r="A326" t="s">
+        <v>422</v>
+      </c>
+      <c r="E326" t="s">
+        <v>28</v>
+      </c>
+      <c r="L326" t="s">
+        <v>57</v>
+      </c>
+      <c r="N326" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="327" spans="1:14">
+      <c r="A327" t="s">
+        <v>423</v>
+      </c>
+      <c r="E327" t="s">
+        <v>28</v>
+      </c>
+      <c r="L327" t="s">
+        <v>29</v>
+      </c>
+      <c r="N327" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="328" spans="1:14">
+      <c r="A328" t="s">
+        <v>424</v>
+      </c>
+      <c r="E328" t="s">
+        <v>28</v>
+      </c>
+      <c r="L328" t="s">
+        <v>29</v>
+      </c>
+      <c r="N328" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="329" spans="1:14">
+      <c r="A329" t="s">
+        <v>425</v>
+      </c>
+      <c r="E329" t="s">
+        <v>28</v>
+      </c>
+      <c r="L329" t="s">
+        <v>31</v>
+      </c>
+      <c r="N329" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="330" spans="1:14">
+      <c r="A330" t="s">
+        <v>426</v>
+      </c>
+      <c r="E330" t="s">
+        <v>28</v>
+      </c>
+      <c r="L330" t="s">
+        <v>34</v>
+      </c>
+      <c r="N330" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="331" spans="1:14">
+      <c r="A331" t="s">
+        <v>427</v>
+      </c>
+      <c r="E331" t="s">
+        <v>28</v>
+      </c>
+      <c r="L331" t="s">
+        <v>129</v>
+      </c>
+      <c r="N331" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="332" spans="1:14">
+      <c r="A332" t="s">
+        <v>428</v>
+      </c>
+      <c r="E332" t="s">
+        <v>28</v>
+      </c>
+      <c r="L332" t="s">
+        <v>129</v>
+      </c>
+      <c r="N332" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="333" spans="1:14">
+      <c r="A333" t="s">
+        <v>429</v>
+      </c>
+      <c r="C333" t="s">
+        <v>15</v>
+      </c>
+      <c r="D333" t="s">
+        <v>16</v>
+      </c>
+      <c r="E333" t="s">
+        <v>17</v>
+      </c>
+      <c r="F333" t="s">
+        <v>430</v>
+      </c>
+      <c r="G333" t="s">
+        <v>248</v>
+      </c>
+      <c r="H333" t="s">
+        <v>52</v>
+      </c>
+      <c r="I333" t="s">
+        <v>20</v>
+      </c>
+      <c r="J333" t="s">
+        <v>21</v>
+      </c>
+      <c r="K333" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="334" spans="1:14">
+      <c r="A334" t="s">
+        <v>431</v>
+      </c>
+      <c r="C334" t="s">
+        <v>45</v>
+      </c>
+      <c r="D334" t="s">
+        <v>46</v>
+      </c>
+      <c r="E334" t="s">
+        <v>17</v>
+      </c>
+      <c r="F334" t="s">
+        <v>430</v>
+      </c>
+      <c r="G334" t="s">
+        <v>276</v>
+      </c>
+      <c r="H334" t="s">
+        <v>52</v>
+      </c>
+      <c r="I334" t="s">
+        <v>20</v>
+      </c>
+      <c r="J334" t="s">
+        <v>21</v>
+      </c>
+      <c r="K334" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="335" spans="1:14">
+      <c r="A335" t="s">
+        <v>432</v>
+      </c>
+      <c r="C335" t="s">
+        <v>16</v>
+      </c>
+      <c r="D335" t="s">
+        <v>50</v>
+      </c>
+      <c r="E335" t="s">
+        <v>50</v>
+      </c>
+      <c r="F335" t="s">
+        <v>430</v>
+      </c>
+      <c r="G335" t="s">
+        <v>369</v>
+      </c>
+      <c r="H335" t="s">
+        <v>52</v>
+      </c>
+      <c r="I335" t="s">
+        <v>20</v>
+      </c>
+      <c r="J335" t="s">
+        <v>21</v>
+      </c>
+      <c r="K335" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="336" spans="1:14">
+      <c r="A336" t="s">
+        <v>433</v>
+      </c>
+      <c r="C336" t="s">
+        <v>246</v>
+      </c>
+      <c r="D336" t="s">
+        <v>15</v>
+      </c>
+      <c r="E336" t="s">
+        <v>247</v>
+      </c>
+      <c r="F336" t="s">
+        <v>430</v>
+      </c>
+      <c r="G336" t="s">
+        <v>276</v>
+      </c>
+      <c r="H336" t="s">
+        <v>52</v>
+      </c>
+      <c r="I336" t="s">
+        <v>20</v>
+      </c>
+      <c r="J336" t="s">
+        <v>21</v>
+      </c>
+      <c r="K336" t="s">
+        <v>18</v>
+      </c>
+      <c r="L336" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="337" spans="1:14">
+      <c r="A337" t="s">
+        <v>434</v>
+      </c>
+      <c r="C337" t="s">
+        <v>159</v>
+      </c>
+      <c r="D337" t="s">
+        <v>160</v>
+      </c>
+      <c r="E337" t="s">
+        <v>160</v>
+      </c>
+      <c r="F337" t="s">
+        <v>430</v>
+      </c>
+      <c r="G337" t="s">
         <v>63</v>
       </c>
-      <c r="L173" t="s">
-[...19 lines deleted...]
-      <c r="G174" t="s">
+      <c r="H337" t="s">
+        <v>52</v>
+      </c>
+      <c r="I337" t="s">
+        <v>20</v>
+      </c>
+      <c r="J337" t="s">
+        <v>21</v>
+      </c>
+      <c r="K337" t="s">
+        <v>64</v>
+      </c>
+      <c r="L337" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="338" spans="1:14">
+      <c r="A338" t="s">
+        <v>435</v>
+      </c>
+      <c r="C338" t="s">
+        <v>15</v>
+      </c>
+      <c r="D338" t="s">
         <v>154</v>
       </c>
-      <c r="H174" t="s">
-[...11 lines deleted...]
-      <c r="L174" t="s">
+      <c r="E338" t="s">
+        <v>28</v>
+      </c>
+      <c r="F338" t="s">
+        <v>430</v>
+      </c>
+      <c r="G338" t="s">
+        <v>365</v>
+      </c>
+      <c r="H338" t="s">
+        <v>52</v>
+      </c>
+      <c r="I338" t="s">
+        <v>20</v>
+      </c>
+      <c r="J338" t="s">
+        <v>21</v>
+      </c>
+      <c r="K338" t="s">
+        <v>18</v>
+      </c>
+      <c r="L338" t="s">
+        <v>57</v>
+      </c>
+      <c r="N338" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="339" spans="1:14">
+      <c r="A339" t="s">
+        <v>436</v>
+      </c>
+      <c r="E339" t="s">
+        <v>28</v>
+      </c>
+      <c r="L339" t="s">
+        <v>437</v>
+      </c>
+      <c r="N339" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="340" spans="1:14">
+      <c r="A340" t="s">
+        <v>438</v>
+      </c>
+      <c r="E340" t="s">
+        <v>28</v>
+      </c>
+      <c r="L340" t="s">
+        <v>437</v>
+      </c>
+      <c r="N340" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="341" spans="1:14">
+      <c r="A341" t="s">
+        <v>439</v>
+      </c>
+      <c r="E341" t="s">
+        <v>28</v>
+      </c>
+      <c r="L341" t="s">
+        <v>440</v>
+      </c>
+      <c r="N341" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="342" spans="1:14">
+      <c r="A342" t="s">
+        <v>441</v>
+      </c>
+      <c r="E342" t="s">
+        <v>28</v>
+      </c>
+      <c r="L342" t="s">
+        <v>440</v>
+      </c>
+      <c r="N342" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="343" spans="1:14">
+      <c r="A343" t="s">
+        <v>442</v>
+      </c>
+      <c r="E343" t="s">
+        <v>28</v>
+      </c>
+      <c r="L343" t="s">
+        <v>129</v>
+      </c>
+      <c r="N343" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="344" spans="1:14">
+      <c r="A344" t="s">
+        <v>443</v>
+      </c>
+      <c r="E344" t="s">
+        <v>28</v>
+      </c>
+      <c r="L344" t="s">
+        <v>175</v>
+      </c>
+      <c r="N344" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="345" spans="1:14">
+      <c r="A345" t="s">
+        <v>444</v>
+      </c>
+      <c r="E345" t="s">
+        <v>28</v>
+      </c>
+      <c r="L345" t="s">
+        <v>175</v>
+      </c>
+      <c r="N345" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="346" spans="1:14">
+      <c r="A346" t="s">
+        <v>445</v>
+      </c>
+      <c r="E346" t="s">
+        <v>28</v>
+      </c>
+      <c r="L346" t="s">
+        <v>57</v>
+      </c>
+      <c r="N346" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="347" spans="1:14">
+      <c r="A347" t="s">
+        <v>446</v>
+      </c>
+      <c r="E347" t="s">
+        <v>28</v>
+      </c>
+      <c r="L347" t="s">
+        <v>29</v>
+      </c>
+      <c r="N347" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="348" spans="1:14">
+      <c r="A348" t="s">
+        <v>447</v>
+      </c>
+      <c r="E348" t="s">
+        <v>28</v>
+      </c>
+      <c r="L348" t="s">
+        <v>31</v>
+      </c>
+      <c r="N348" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="349" spans="1:14">
+      <c r="A349" t="s">
+        <v>448</v>
+      </c>
+      <c r="E349" t="s">
+        <v>28</v>
+      </c>
+      <c r="L349" t="s">
+        <v>129</v>
+      </c>
+      <c r="N349" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="350" spans="1:14">
+      <c r="A350" t="s">
+        <v>449</v>
+      </c>
+      <c r="E350" t="s">
+        <v>28</v>
+      </c>
+      <c r="L350" t="s">
+        <v>129</v>
+      </c>
+      <c r="N350" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="351" spans="1:14">
+      <c r="A351" t="s">
+        <v>450</v>
+      </c>
+      <c r="E351" t="s">
+        <v>28</v>
+      </c>
+      <c r="L351" t="s">
+        <v>129</v>
+      </c>
+      <c r="N351" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="352" spans="1:14">
+      <c r="A352" t="s">
+        <v>451</v>
+      </c>
+      <c r="E352" t="s">
+        <v>28</v>
+      </c>
+      <c r="L352" t="s">
+        <v>129</v>
+      </c>
+      <c r="N352" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="353" spans="1:14">
+      <c r="A353" t="s">
+        <v>452</v>
+      </c>
+      <c r="E353" t="s">
+        <v>28</v>
+      </c>
+      <c r="L353" t="s">
+        <v>29</v>
+      </c>
+      <c r="N353" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="354" spans="1:14">
+      <c r="A354" t="s">
+        <v>453</v>
+      </c>
+      <c r="E354" t="s">
+        <v>28</v>
+      </c>
+      <c r="L354" t="s">
+        <v>29</v>
+      </c>
+      <c r="N354" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="355" spans="1:14">
+      <c r="A355" t="s">
+        <v>454</v>
+      </c>
+      <c r="C355" t="s">
+        <v>15</v>
+      </c>
+      <c r="D355" t="s">
+        <v>154</v>
+      </c>
+      <c r="E355" t="s">
+        <v>155</v>
+      </c>
+      <c r="F355" t="s">
+        <v>455</v>
+      </c>
+      <c r="G355" t="s">
+        <v>365</v>
+      </c>
+      <c r="H355" t="s">
+        <v>52</v>
+      </c>
+      <c r="I355" t="s">
+        <v>20</v>
+      </c>
+      <c r="J355" t="s">
+        <v>21</v>
+      </c>
+      <c r="K355" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="356" spans="1:14">
+      <c r="A356" t="s">
+        <v>457</v>
+      </c>
+      <c r="C356" t="s">
+        <v>15</v>
+      </c>
+      <c r="D356" t="s">
+        <v>16</v>
+      </c>
+      <c r="E356" t="s">
+        <v>17</v>
+      </c>
+      <c r="F356" t="s">
+        <v>455</v>
+      </c>
+      <c r="G356" t="s">
+        <v>248</v>
+      </c>
+      <c r="H356" t="s">
+        <v>52</v>
+      </c>
+      <c r="I356" t="s">
+        <v>20</v>
+      </c>
+      <c r="J356" t="s">
+        <v>21</v>
+      </c>
+      <c r="K356" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="357" spans="1:14">
+      <c r="A357" t="s">
+        <v>458</v>
+      </c>
+      <c r="C357" t="s">
+        <v>246</v>
+      </c>
+      <c r="D357" t="s">
+        <v>16</v>
+      </c>
+      <c r="E357" t="s">
+        <v>16</v>
+      </c>
+      <c r="F357" t="s">
+        <v>455</v>
+      </c>
+      <c r="G357" t="s">
+        <v>367</v>
+      </c>
+      <c r="H357" t="s">
+        <v>52</v>
+      </c>
+      <c r="I357" t="s">
+        <v>20</v>
+      </c>
+      <c r="J357" t="s">
+        <v>21</v>
+      </c>
+      <c r="K357" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="358" spans="1:14">
+      <c r="A358" t="s">
+        <v>459</v>
+      </c>
+      <c r="C358" t="s">
+        <v>246</v>
+      </c>
+      <c r="D358" t="s">
+        <v>15</v>
+      </c>
+      <c r="E358" t="s">
+        <v>247</v>
+      </c>
+      <c r="F358" t="s">
+        <v>455</v>
+      </c>
+      <c r="G358" t="s">
+        <v>460</v>
+      </c>
+      <c r="H358" t="s">
+        <v>52</v>
+      </c>
+      <c r="I358" t="s">
+        <v>20</v>
+      </c>
+      <c r="J358" t="s">
+        <v>21</v>
+      </c>
+      <c r="K358" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="359" spans="1:14">
+      <c r="A359" t="s">
+        <v>462</v>
+      </c>
+      <c r="C359" t="s">
+        <v>45</v>
+      </c>
+      <c r="D359" t="s">
+        <v>46</v>
+      </c>
+      <c r="E359" t="s">
+        <v>17</v>
+      </c>
+      <c r="F359" t="s">
+        <v>455</v>
+      </c>
+      <c r="G359" t="s">
+        <v>248</v>
+      </c>
+      <c r="H359" t="s">
+        <v>52</v>
+      </c>
+      <c r="I359" t="s">
+        <v>20</v>
+      </c>
+      <c r="J359" t="s">
+        <v>21</v>
+      </c>
+      <c r="K359" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="360" spans="1:14">
+      <c r="A360" t="s">
+        <v>463</v>
+      </c>
+      <c r="C360" t="s">
+        <v>159</v>
+      </c>
+      <c r="D360" t="s">
+        <v>160</v>
+      </c>
+      <c r="E360" t="s">
+        <v>160</v>
+      </c>
+      <c r="F360" t="s">
+        <v>455</v>
+      </c>
+      <c r="G360" t="s">
+        <v>152</v>
+      </c>
+      <c r="H360" t="s">
+        <v>52</v>
+      </c>
+      <c r="I360" t="s">
+        <v>20</v>
+      </c>
+      <c r="J360" t="s">
+        <v>21</v>
+      </c>
+      <c r="K360" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="361" spans="1:14">
+      <c r="A361" t="s">
+        <v>464</v>
+      </c>
+      <c r="C361" t="s">
+        <v>16</v>
+      </c>
+      <c r="D361" t="s">
+        <v>50</v>
+      </c>
+      <c r="E361" t="s">
+        <v>50</v>
+      </c>
+      <c r="F361" t="s">
+        <v>455</v>
+      </c>
+      <c r="G361" t="s">
+        <v>369</v>
+      </c>
+      <c r="H361" t="s">
+        <v>52</v>
+      </c>
+      <c r="I361" t="s">
+        <v>20</v>
+      </c>
+      <c r="J361" t="s">
+        <v>21</v>
+      </c>
+      <c r="K361" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="362" spans="1:14">
+      <c r="A362" t="s">
+        <v>465</v>
+      </c>
+      <c r="E362" t="s">
+        <v>28</v>
+      </c>
+      <c r="L362" t="s">
+        <v>114</v>
+      </c>
+      <c r="N362" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="363" spans="1:14">
+      <c r="A363" t="s">
+        <v>466</v>
+      </c>
+      <c r="E363" t="s">
+        <v>28</v>
+      </c>
+      <c r="L363" t="s">
+        <v>114</v>
+      </c>
+      <c r="N363" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="364" spans="1:14">
+      <c r="A364" t="s">
+        <v>467</v>
+      </c>
+      <c r="E364" t="s">
+        <v>28</v>
+      </c>
+      <c r="L364" t="s">
+        <v>129</v>
+      </c>
+      <c r="N364" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="365" spans="1:14">
+      <c r="A365" t="s">
+        <v>468</v>
+      </c>
+      <c r="E365" t="s">
+        <v>28</v>
+      </c>
+      <c r="L365" t="s">
+        <v>175</v>
+      </c>
+      <c r="N365" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="366" spans="1:14">
+      <c r="A366" t="s">
+        <v>469</v>
+      </c>
+      <c r="E366" t="s">
+        <v>28</v>
+      </c>
+      <c r="L366" t="s">
+        <v>57</v>
+      </c>
+      <c r="N366" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="367" spans="1:14">
+      <c r="A367" t="s">
+        <v>470</v>
+      </c>
+      <c r="E367" t="s">
+        <v>28</v>
+      </c>
+      <c r="L367" t="s">
+        <v>29</v>
+      </c>
+      <c r="N367" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="368" spans="1:14">
+      <c r="A368" t="s">
+        <v>471</v>
+      </c>
+      <c r="E368" t="s">
+        <v>210</v>
+      </c>
+      <c r="L368" t="s">
+        <v>29</v>
+      </c>
+      <c r="N368" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="369" spans="1:14">
+      <c r="A369" t="s">
+        <v>472</v>
+      </c>
+      <c r="E369" t="s">
+        <v>210</v>
+      </c>
+      <c r="L369" t="s">
+        <v>29</v>
+      </c>
+      <c r="N369" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="370" spans="1:14">
+      <c r="A370" t="s">
+        <v>473</v>
+      </c>
+      <c r="E370" t="s">
+        <v>28</v>
+      </c>
+      <c r="L370" t="s">
+        <v>31</v>
+      </c>
+      <c r="N370" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="371" spans="1:14">
+      <c r="A371" t="s">
+        <v>474</v>
+      </c>
+      <c r="E371" t="s">
+        <v>28</v>
+      </c>
+      <c r="L371" t="s">
+        <v>129</v>
+      </c>
+      <c r="N371" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="372" spans="1:14">
+      <c r="A372" t="s">
+        <v>475</v>
+      </c>
+      <c r="E372" t="s">
+        <v>28</v>
+      </c>
+      <c r="L372" t="s">
+        <v>129</v>
+      </c>
+      <c r="N372" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="373" spans="1:14">
+      <c r="A373" t="s">
+        <v>476</v>
+      </c>
+      <c r="C373" t="s">
+        <v>246</v>
+      </c>
+      <c r="D373" t="s">
+        <v>15</v>
+      </c>
+      <c r="E373" t="s">
+        <v>247</v>
+      </c>
+      <c r="F373" t="s">
+        <v>477</v>
+      </c>
+      <c r="G373" t="s">
+        <v>478</v>
+      </c>
+      <c r="H373" t="s">
+        <v>52</v>
+      </c>
+      <c r="I373" t="s">
+        <v>20</v>
+      </c>
+      <c r="J373" t="s">
+        <v>21</v>
+      </c>
+      <c r="K373" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="374" spans="1:14">
+      <c r="A374" t="s">
+        <v>479</v>
+      </c>
+      <c r="C374" t="s">
+        <v>15</v>
+      </c>
+      <c r="D374" t="s">
+        <v>154</v>
+      </c>
+      <c r="E374" t="s">
+        <v>155</v>
+      </c>
+      <c r="F374" t="s">
+        <v>477</v>
+      </c>
+      <c r="G374" t="s">
+        <v>367</v>
+      </c>
+      <c r="H374" t="s">
+        <v>52</v>
+      </c>
+      <c r="I374" t="s">
+        <v>20</v>
+      </c>
+      <c r="J374" t="s">
+        <v>21</v>
+      </c>
+      <c r="K374" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="375" spans="1:14">
+      <c r="A375" t="s">
+        <v>480</v>
+      </c>
+      <c r="C375" t="s">
+        <v>15</v>
+      </c>
+      <c r="D375" t="s">
+        <v>16</v>
+      </c>
+      <c r="E375" t="s">
+        <v>17</v>
+      </c>
+      <c r="F375" t="s">
+        <v>477</v>
+      </c>
+      <c r="G375" t="s">
+        <v>481</v>
+      </c>
+      <c r="H375" t="s">
+        <v>52</v>
+      </c>
+      <c r="I375" t="s">
+        <v>20</v>
+      </c>
+      <c r="J375" t="s">
+        <v>21</v>
+      </c>
+      <c r="K375" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="376" spans="1:14">
+      <c r="A376" t="s">
+        <v>482</v>
+      </c>
+      <c r="C376" t="s">
+        <v>246</v>
+      </c>
+      <c r="D376" t="s">
+        <v>16</v>
+      </c>
+      <c r="E376" t="s">
+        <v>16</v>
+      </c>
+      <c r="F376" t="s">
+        <v>477</v>
+      </c>
+      <c r="G376" t="s">
+        <v>367</v>
+      </c>
+      <c r="H376" t="s">
+        <v>52</v>
+      </c>
+      <c r="I376" t="s">
+        <v>20</v>
+      </c>
+      <c r="J376" t="s">
+        <v>21</v>
+      </c>
+      <c r="K376" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="377" spans="1:14">
+      <c r="A377" t="s">
+        <v>483</v>
+      </c>
+      <c r="C377" t="s">
+        <v>16</v>
+      </c>
+      <c r="D377" t="s">
+        <v>50</v>
+      </c>
+      <c r="E377" t="s">
+        <v>50</v>
+      </c>
+      <c r="F377" t="s">
+        <v>477</v>
+      </c>
+      <c r="G377" t="s">
+        <v>484</v>
+      </c>
+      <c r="H377" t="s">
+        <v>52</v>
+      </c>
+      <c r="I377" t="s">
+        <v>20</v>
+      </c>
+      <c r="J377" t="s">
+        <v>21</v>
+      </c>
+      <c r="K377" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="378" spans="1:14">
+      <c r="A378" t="s">
+        <v>486</v>
+      </c>
+      <c r="C378" t="s">
+        <v>45</v>
+      </c>
+      <c r="D378" t="s">
+        <v>46</v>
+      </c>
+      <c r="E378" t="s">
+        <v>17</v>
+      </c>
+      <c r="F378" t="s">
+        <v>477</v>
+      </c>
+      <c r="G378" t="s">
+        <v>365</v>
+      </c>
+      <c r="H378" t="s">
+        <v>52</v>
+      </c>
+      <c r="I378" t="s">
+        <v>20</v>
+      </c>
+      <c r="J378" t="s">
+        <v>21</v>
+      </c>
+      <c r="K378" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="379" spans="1:14">
+      <c r="A379" t="s">
+        <v>487</v>
+      </c>
+      <c r="C379" t="s">
+        <v>159</v>
+      </c>
+      <c r="D379" t="s">
+        <v>160</v>
+      </c>
+      <c r="E379" t="s">
+        <v>160</v>
+      </c>
+      <c r="F379" t="s">
+        <v>477</v>
+      </c>
+      <c r="G379" t="s">
+        <v>152</v>
+      </c>
+      <c r="H379" t="s">
+        <v>52</v>
+      </c>
+      <c r="I379" t="s">
+        <v>20</v>
+      </c>
+      <c r="J379" t="s">
+        <v>21</v>
+      </c>
+      <c r="K379" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="380" spans="1:14">
+      <c r="A380" t="s">
+        <v>488</v>
+      </c>
+      <c r="C380" t="s">
+        <v>163</v>
+      </c>
+      <c r="D380" t="s">
+        <v>164</v>
+      </c>
+      <c r="E380" t="s">
+        <v>164</v>
+      </c>
+      <c r="F380" t="s">
+        <v>477</v>
+      </c>
+      <c r="G380" t="s">
+        <v>187</v>
+      </c>
+      <c r="H380" t="s">
+        <v>52</v>
+      </c>
+      <c r="I380" t="s">
+        <v>20</v>
+      </c>
+      <c r="J380" t="s">
+        <v>21</v>
+      </c>
+      <c r="K380" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="381" spans="1:14">
+      <c r="A381" t="s">
+        <v>490</v>
+      </c>
+      <c r="E381" t="s">
+        <v>28</v>
+      </c>
+      <c r="L381" t="s">
+        <v>440</v>
+      </c>
+      <c r="N381" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="382" spans="1:14">
+      <c r="A382" t="s">
+        <v>491</v>
+      </c>
+      <c r="E382" t="s">
+        <v>28</v>
+      </c>
+      <c r="L382" t="s">
+        <v>440</v>
+      </c>
+      <c r="N382" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="383" spans="1:14">
+      <c r="A383" t="s">
+        <v>492</v>
+      </c>
+      <c r="E383" t="s">
+        <v>28</v>
+      </c>
+      <c r="L383" t="s">
+        <v>114</v>
+      </c>
+      <c r="N383" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="384" spans="1:14">
+      <c r="A384" t="s">
+        <v>493</v>
+      </c>
+      <c r="E384" t="s">
+        <v>28</v>
+      </c>
+      <c r="L384" t="s">
+        <v>114</v>
+      </c>
+      <c r="N384" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="385" spans="1:14">
+      <c r="A385" t="s">
+        <v>494</v>
+      </c>
+      <c r="E385" t="s">
+        <v>28</v>
+      </c>
+      <c r="L385" t="s">
+        <v>129</v>
+      </c>
+      <c r="N385" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="386" spans="1:14">
+      <c r="A386" t="s">
+        <v>495</v>
+      </c>
+      <c r="E386" t="s">
+        <v>28</v>
+      </c>
+      <c r="L386" t="s">
+        <v>175</v>
+      </c>
+      <c r="N386" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="387" spans="1:14">
+      <c r="A387" t="s">
+        <v>496</v>
+      </c>
+      <c r="E387" t="s">
+        <v>28</v>
+      </c>
+      <c r="L387" t="s">
+        <v>57</v>
+      </c>
+      <c r="N387" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="388" spans="1:14">
+      <c r="A388" t="s">
+        <v>497</v>
+      </c>
+      <c r="E388" t="s">
+        <v>28</v>
+      </c>
+      <c r="L388" t="s">
+        <v>29</v>
+      </c>
+      <c r="N388" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="389" spans="1:14">
+      <c r="A389" t="s">
+        <v>498</v>
+      </c>
+      <c r="E389" t="s">
+        <v>28</v>
+      </c>
+      <c r="L389" t="s">
+        <v>31</v>
+      </c>
+      <c r="N389" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="390" spans="1:14">
+      <c r="A390" t="s">
+        <v>499</v>
+      </c>
+      <c r="E390" t="s">
+        <v>28</v>
+      </c>
+      <c r="L390" t="s">
+        <v>129</v>
+      </c>
+      <c r="N390" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="391" spans="1:14">
+      <c r="A391" t="s">
+        <v>500</v>
+      </c>
+      <c r="E391" t="s">
+        <v>28</v>
+      </c>
+      <c r="L391" t="s">
+        <v>129</v>
+      </c>
+      <c r="N391" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="392" spans="1:14">
+      <c r="A392" t="s">
+        <v>501</v>
+      </c>
+      <c r="E392" t="s">
+        <v>28</v>
+      </c>
+      <c r="L392" t="s">
+        <v>175</v>
+      </c>
+      <c r="N392" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="393" spans="1:14">
+      <c r="A393" t="s">
+        <v>502</v>
+      </c>
+      <c r="E393" t="s">
+        <v>28</v>
+      </c>
+      <c r="L393" t="s">
+        <v>175</v>
+      </c>
+      <c r="N393" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="394" spans="1:14">
+      <c r="A394" t="s">
+        <v>503</v>
+      </c>
+      <c r="E394" t="s">
+        <v>28</v>
+      </c>
+      <c r="L394" t="s">
+        <v>31</v>
+      </c>
+      <c r="N394" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="395" spans="1:14">
+      <c r="A395" t="s">
+        <v>504</v>
+      </c>
+      <c r="E395" t="s">
+        <v>28</v>
+      </c>
+      <c r="L395" t="s">
+        <v>31</v>
+      </c>
+      <c r="N395" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="396" spans="1:14">
+      <c r="A396" t="s">
+        <v>505</v>
+      </c>
+      <c r="C396" t="s">
+        <v>15</v>
+      </c>
+      <c r="D396" t="s">
+        <v>16</v>
+      </c>
+      <c r="E396" t="s">
+        <v>17</v>
+      </c>
+      <c r="F396" t="s">
+        <v>52</v>
+      </c>
+      <c r="G396" t="s">
+        <v>481</v>
+      </c>
+      <c r="H396" t="s">
+        <v>52</v>
+      </c>
+      <c r="I396" t="s">
+        <v>20</v>
+      </c>
+      <c r="J396" t="s">
+        <v>21</v>
+      </c>
+      <c r="K396" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="397" spans="1:14">
+      <c r="A397" t="s">
+        <v>506</v>
+      </c>
+      <c r="C397" t="s">
+        <v>246</v>
+      </c>
+      <c r="D397" t="s">
+        <v>15</v>
+      </c>
+      <c r="E397" t="s">
+        <v>247</v>
+      </c>
+      <c r="F397" t="s">
+        <v>52</v>
+      </c>
+      <c r="G397" t="s">
+        <v>478</v>
+      </c>
+      <c r="H397" t="s">
+        <v>52</v>
+      </c>
+      <c r="I397" t="s">
+        <v>20</v>
+      </c>
+      <c r="J397" t="s">
+        <v>21</v>
+      </c>
+      <c r="K397" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="398" spans="1:14">
+      <c r="A398" t="s">
+        <v>507</v>
+      </c>
+      <c r="C398" t="s">
+        <v>16</v>
+      </c>
+      <c r="D398" t="s">
+        <v>50</v>
+      </c>
+      <c r="E398" t="s">
+        <v>50</v>
+      </c>
+      <c r="F398" t="s">
+        <v>52</v>
+      </c>
+      <c r="G398" t="s">
+        <v>276</v>
+      </c>
+      <c r="H398" t="s">
+        <v>52</v>
+      </c>
+      <c r="I398" t="s">
+        <v>20</v>
+      </c>
+      <c r="J398" t="s">
+        <v>21</v>
+      </c>
+      <c r="K398" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="399" spans="1:14">
+      <c r="A399" t="s">
+        <v>509</v>
+      </c>
+      <c r="C399" t="s">
+        <v>159</v>
+      </c>
+      <c r="D399" t="s">
+        <v>160</v>
+      </c>
+      <c r="E399" t="s">
+        <v>160</v>
+      </c>
+      <c r="F399" t="s">
+        <v>52</v>
+      </c>
+      <c r="G399" t="s">
+        <v>244</v>
+      </c>
+      <c r="H399" t="s">
+        <v>52</v>
+      </c>
+      <c r="I399" t="s">
+        <v>20</v>
+      </c>
+      <c r="J399" t="s">
+        <v>21</v>
+      </c>
+      <c r="K399" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="400" spans="1:14">
+      <c r="A400" t="s">
+        <v>511</v>
+      </c>
+      <c r="C400" t="s">
+        <v>45</v>
+      </c>
+      <c r="D400" t="s">
+        <v>46</v>
+      </c>
+      <c r="E400" t="s">
+        <v>17</v>
+      </c>
+      <c r="F400" t="s">
+        <v>52</v>
+      </c>
+      <c r="G400" t="s">
+        <v>248</v>
+      </c>
+      <c r="H400" t="s">
+        <v>52</v>
+      </c>
+      <c r="I400" t="s">
+        <v>20</v>
+      </c>
+      <c r="J400" t="s">
+        <v>21</v>
+      </c>
+      <c r="K400" t="s">
+        <v>43</v>
+      </c>
+      <c r="L400" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="401" spans="1:14">
+      <c r="A401" t="s">
+        <v>512</v>
+      </c>
+      <c r="E401" t="s">
+        <v>28</v>
+      </c>
+      <c r="L401" t="s">
+        <v>114</v>
+      </c>
+      <c r="N401" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="402" spans="1:14">
+      <c r="A402" t="s">
+        <v>513</v>
+      </c>
+      <c r="E402" t="s">
+        <v>28</v>
+      </c>
+      <c r="L402" t="s">
+        <v>114</v>
+      </c>
+      <c r="N402" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="403" spans="1:14">
+      <c r="A403" t="s">
+        <v>514</v>
+      </c>
+      <c r="E403" t="s">
+        <v>28</v>
+      </c>
+      <c r="L403" t="s">
+        <v>129</v>
+      </c>
+      <c r="N403" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="404" spans="1:14">
+      <c r="A404" t="s">
+        <v>515</v>
+      </c>
+      <c r="E404" t="s">
+        <v>28</v>
+      </c>
+      <c r="L404" t="s">
+        <v>175</v>
+      </c>
+      <c r="N404" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="405" spans="1:14">
+      <c r="A405" t="s">
+        <v>516</v>
+      </c>
+      <c r="E405" t="s">
+        <v>28</v>
+      </c>
+      <c r="L405" t="s">
+        <v>175</v>
+      </c>
+      <c r="N405" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="406" spans="1:14">
+      <c r="A406" t="s">
+        <v>517</v>
+      </c>
+      <c r="E406" t="s">
+        <v>28</v>
+      </c>
+      <c r="L406" t="s">
+        <v>57</v>
+      </c>
+      <c r="N406" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="407" spans="1:14">
+      <c r="A407" t="s">
+        <v>518</v>
+      </c>
+      <c r="E407" t="s">
+        <v>28</v>
+      </c>
+      <c r="L407" t="s">
+        <v>57</v>
+      </c>
+      <c r="N407" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="408" spans="1:14">
+      <c r="A408" t="s">
+        <v>519</v>
+      </c>
+      <c r="E408" t="s">
+        <v>28</v>
+      </c>
+      <c r="L408" t="s">
+        <v>29</v>
+      </c>
+      <c r="N408" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="409" spans="1:14">
+      <c r="A409" t="s">
+        <v>520</v>
+      </c>
+      <c r="E409" t="s">
+        <v>28</v>
+      </c>
+      <c r="L409" t="s">
+        <v>31</v>
+      </c>
+      <c r="N409" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="410" spans="1:14">
+      <c r="A410" t="s">
+        <v>521</v>
+      </c>
+      <c r="E410" t="s">
+        <v>28</v>
+      </c>
+      <c r="L410" t="s">
+        <v>114</v>
+      </c>
+      <c r="N410" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="411" spans="1:14">
+      <c r="A411" t="s">
+        <v>522</v>
+      </c>
+      <c r="E411" t="s">
+        <v>28</v>
+      </c>
+      <c r="L411" t="s">
+        <v>114</v>
+      </c>
+      <c r="N411" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="412" spans="1:14">
+      <c r="A412" t="s">
+        <v>523</v>
+      </c>
+      <c r="E412" t="s">
+        <v>28</v>
+      </c>
+      <c r="L412" t="s">
+        <v>114</v>
+      </c>
+      <c r="N412" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="413" spans="1:14">
+      <c r="A413" t="s">
+        <v>524</v>
+      </c>
+      <c r="E413" t="s">
+        <v>28</v>
+      </c>
+      <c r="L413" t="s">
+        <v>114</v>
+      </c>
+      <c r="N413" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="414" spans="1:14">
+      <c r="A414" t="s">
+        <v>525</v>
+      </c>
+      <c r="E414" t="s">
+        <v>28</v>
+      </c>
+      <c r="L414" t="s">
+        <v>129</v>
+      </c>
+      <c r="N414" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="415" spans="1:14">
+      <c r="A415" t="s">
+        <v>526</v>
+      </c>
+      <c r="E415" t="s">
+        <v>28</v>
+      </c>
+      <c r="L415" t="s">
+        <v>129</v>
+      </c>
+      <c r="N415" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="416" spans="1:14">
+      <c r="A416" t="s">
+        <v>527</v>
+      </c>
+      <c r="E416" t="s">
+        <v>28</v>
+      </c>
+      <c r="L416" t="s">
+        <v>175</v>
+      </c>
+      <c r="N416" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="417" spans="1:14">
+      <c r="A417" t="s">
+        <v>528</v>
+      </c>
+      <c r="E417" t="s">
+        <v>28</v>
+      </c>
+      <c r="L417" t="s">
+        <v>175</v>
+      </c>
+      <c r="N417" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="418" spans="1:14">
+      <c r="A418" t="s">
+        <v>529</v>
+      </c>
+      <c r="C418" t="s">
+        <v>246</v>
+      </c>
+      <c r="D418" t="s">
+        <v>16</v>
+      </c>
+      <c r="E418" t="s">
+        <v>16</v>
+      </c>
+      <c r="F418" t="s">
+        <v>530</v>
+      </c>
+      <c r="G418" t="s">
+        <v>367</v>
+      </c>
+      <c r="H418" t="s">
+        <v>52</v>
+      </c>
+      <c r="I418" t="s">
+        <v>20</v>
+      </c>
+      <c r="J418" t="s">
+        <v>21</v>
+      </c>
+      <c r="K418" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="419" spans="1:14">
+      <c r="A419" t="s">
+        <v>531</v>
+      </c>
+      <c r="C419" t="s">
+        <v>246</v>
+      </c>
+      <c r="D419" t="s">
+        <v>15</v>
+      </c>
+      <c r="E419" t="s">
+        <v>247</v>
+      </c>
+      <c r="F419" t="s">
+        <v>530</v>
+      </c>
+      <c r="G419" t="s">
+        <v>365</v>
+      </c>
+      <c r="H419" t="s">
+        <v>52</v>
+      </c>
+      <c r="I419" t="s">
+        <v>20</v>
+      </c>
+      <c r="J419" t="s">
+        <v>21</v>
+      </c>
+      <c r="K419" t="s">
+        <v>456</v>
+      </c>
+      <c r="L419" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="420" spans="1:14">
+      <c r="A420" t="s">
+        <v>532</v>
+      </c>
+      <c r="C420" t="s">
+        <v>15</v>
+      </c>
+      <c r="D420" t="s">
+        <v>154</v>
+      </c>
+      <c r="E420" t="s">
+        <v>155</v>
+      </c>
+      <c r="F420" t="s">
+        <v>530</v>
+      </c>
+      <c r="G420" t="s">
+        <v>365</v>
+      </c>
+      <c r="H420" t="s">
+        <v>52</v>
+      </c>
+      <c r="I420" t="s">
+        <v>20</v>
+      </c>
+      <c r="J420" t="s">
+        <v>21</v>
+      </c>
+      <c r="K420" t="s">
+        <v>456</v>
+      </c>
+      <c r="L420" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="421" spans="1:14">
+      <c r="A421" t="s">
+        <v>533</v>
+      </c>
+      <c r="E421" t="s">
+        <v>28</v>
+      </c>
+      <c r="L421" t="s">
+        <v>114</v>
+      </c>
+      <c r="N421" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="422" spans="1:14">
+      <c r="A422" t="s">
+        <v>534</v>
+      </c>
+      <c r="E422" t="s">
+        <v>28</v>
+      </c>
+      <c r="L422" t="s">
+        <v>114</v>
+      </c>
+      <c r="N422" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="423" spans="1:14">
+      <c r="A423" t="s">
+        <v>535</v>
+      </c>
+      <c r="E423" t="s">
+        <v>28</v>
+      </c>
+      <c r="L423" t="s">
+        <v>129</v>
+      </c>
+      <c r="N423" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="424" spans="1:14">
+      <c r="A424" t="s">
+        <v>536</v>
+      </c>
+      <c r="E424" t="s">
+        <v>28</v>
+      </c>
+      <c r="L424" t="s">
+        <v>175</v>
+      </c>
+      <c r="N424" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="425" spans="1:14">
+      <c r="A425" t="s">
+        <v>537</v>
+      </c>
+      <c r="E425" t="s">
+        <v>28</v>
+      </c>
+      <c r="L425" t="s">
+        <v>57</v>
+      </c>
+      <c r="N425" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="426" spans="1:14">
+      <c r="A426" t="s">
+        <v>538</v>
+      </c>
+      <c r="E426" t="s">
+        <v>28</v>
+      </c>
+      <c r="L426" t="s">
+        <v>29</v>
+      </c>
+      <c r="N426" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="427" spans="1:14">
+      <c r="A427" t="s">
+        <v>539</v>
+      </c>
+      <c r="E427" t="s">
+        <v>28</v>
+      </c>
+      <c r="L427" t="s">
+        <v>29</v>
+      </c>
+      <c r="N427" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="428" spans="1:14">
+      <c r="A428" t="s">
+        <v>540</v>
+      </c>
+      <c r="E428" t="s">
+        <v>28</v>
+      </c>
+      <c r="L428" t="s">
+        <v>31</v>
+      </c>
+      <c r="N428" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="429" spans="1:14">
+      <c r="A429" t="s">
+        <v>541</v>
+      </c>
+      <c r="E429" t="s">
+        <v>28</v>
+      </c>
+      <c r="L429" t="s">
+        <v>31</v>
+      </c>
+      <c r="N429" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="430" spans="1:14">
+      <c r="A430" t="s">
+        <v>542</v>
+      </c>
+      <c r="E430" t="s">
+        <v>28</v>
+      </c>
+      <c r="L430" t="s">
+        <v>34</v>
+      </c>
+      <c r="N430" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="431" spans="1:14">
+      <c r="A431" t="s">
+        <v>543</v>
+      </c>
+      <c r="E431" t="s">
+        <v>28</v>
+      </c>
+      <c r="L431" t="s">
+        <v>94</v>
+      </c>
+      <c r="N431" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="432" spans="1:14">
+      <c r="A432" t="s">
+        <v>544</v>
+      </c>
+      <c r="E432" t="s">
+        <v>28</v>
+      </c>
+      <c r="L432" t="s">
+        <v>29</v>
+      </c>
+      <c r="N432" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="433" spans="1:14">
+      <c r="A433" t="s">
+        <v>545</v>
+      </c>
+      <c r="E433" t="s">
+        <v>28</v>
+      </c>
+      <c r="L433" t="s">
+        <v>29</v>
+      </c>
+      <c r="N433" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="434" spans="1:14">
+      <c r="A434" t="s">
+        <v>546</v>
+      </c>
+      <c r="E434" t="s">
+        <v>28</v>
+      </c>
+      <c r="L434" t="s">
+        <v>29</v>
+      </c>
+      <c r="N434" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="435" spans="1:14">
+      <c r="A435" t="s">
+        <v>547</v>
+      </c>
+      <c r="E435" t="s">
+        <v>28</v>
+      </c>
+      <c r="L435" t="s">
+        <v>29</v>
+      </c>
+      <c r="N435" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="436" spans="1:14">
+      <c r="A436" t="s">
+        <v>548</v>
+      </c>
+      <c r="E436" t="s">
+        <v>28</v>
+      </c>
+      <c r="L436" t="s">
+        <v>31</v>
+      </c>
+      <c r="N436" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="437" spans="1:14">
+      <c r="A437" t="s">
+        <v>549</v>
+      </c>
+      <c r="E437" t="s">
+        <v>28</v>
+      </c>
+      <c r="L437" t="s">
+        <v>31</v>
+      </c>
+      <c r="N437" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="438" spans="1:14">
+      <c r="A438" t="s">
+        <v>550</v>
+      </c>
+      <c r="E438" t="s">
+        <v>28</v>
+      </c>
+      <c r="L438" t="s">
+        <v>34</v>
+      </c>
+      <c r="N438" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="439" spans="1:14">
+      <c r="A439" t="s">
+        <v>551</v>
+      </c>
+      <c r="E439" t="s">
+        <v>28</v>
+      </c>
+      <c r="L439" t="s">
+        <v>31</v>
+      </c>
+      <c r="N439" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="440" spans="1:14">
+      <c r="A440" t="s">
+        <v>552</v>
+      </c>
+      <c r="E440" t="s">
+        <v>28</v>
+      </c>
+      <c r="L440" t="s">
+        <v>31</v>
+      </c>
+      <c r="N440" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="441" spans="1:14">
+      <c r="A441" t="s">
+        <v>553</v>
+      </c>
+      <c r="C441" t="s">
+        <v>246</v>
+      </c>
+      <c r="D441" t="s">
+        <v>15</v>
+      </c>
+      <c r="E441" t="s">
+        <v>247</v>
+      </c>
+      <c r="F441" t="s">
+        <v>554</v>
+      </c>
+      <c r="G441" t="s">
+        <v>555</v>
+      </c>
+      <c r="H441" t="s">
+        <v>52</v>
+      </c>
+      <c r="I441" t="s">
+        <v>20</v>
+      </c>
+      <c r="J441" t="s">
+        <v>21</v>
+      </c>
+      <c r="K441" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="442" spans="1:14">
+      <c r="A442" t="s">
+        <v>556</v>
+      </c>
+      <c r="C442" t="s">
+        <v>15</v>
+      </c>
+      <c r="D442" t="s">
+        <v>16</v>
+      </c>
+      <c r="E442" t="s">
+        <v>17</v>
+      </c>
+      <c r="F442" t="s">
+        <v>554</v>
+      </c>
+      <c r="G442" t="s">
+        <v>481</v>
+      </c>
+      <c r="H442" t="s">
+        <v>52</v>
+      </c>
+      <c r="I442" t="s">
+        <v>20</v>
+      </c>
+      <c r="J442" t="s">
+        <v>21</v>
+      </c>
+      <c r="K442" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="443" spans="1:14">
+      <c r="A443" t="s">
+        <v>557</v>
+      </c>
+      <c r="C443" t="s">
+        <v>246</v>
+      </c>
+      <c r="D443" t="s">
+        <v>16</v>
+      </c>
+      <c r="E443" t="s">
+        <v>16</v>
+      </c>
+      <c r="F443" t="s">
+        <v>554</v>
+      </c>
+      <c r="G443" t="s">
+        <v>558</v>
+      </c>
+      <c r="H443" t="s">
+        <v>52</v>
+      </c>
+      <c r="I443" t="s">
+        <v>20</v>
+      </c>
+      <c r="J443" t="s">
+        <v>21</v>
+      </c>
+      <c r="K443" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="444" spans="1:14">
+      <c r="A444" t="s">
+        <v>559</v>
+      </c>
+      <c r="C444" t="s">
+        <v>15</v>
+      </c>
+      <c r="D444" t="s">
+        <v>154</v>
+      </c>
+      <c r="E444" t="s">
+        <v>155</v>
+      </c>
+      <c r="F444" t="s">
+        <v>554</v>
+      </c>
+      <c r="G444" t="s">
+        <v>478</v>
+      </c>
+      <c r="H444" t="s">
+        <v>52</v>
+      </c>
+      <c r="I444" t="s">
+        <v>20</v>
+      </c>
+      <c r="J444" t="s">
+        <v>21</v>
+      </c>
+      <c r="K444" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="445" spans="1:14">
+      <c r="A445" t="s">
+        <v>561</v>
+      </c>
+      <c r="C445" t="s">
+        <v>45</v>
+      </c>
+      <c r="D445" t="s">
+        <v>46</v>
+      </c>
+      <c r="E445" t="s">
+        <v>17</v>
+      </c>
+      <c r="F445" t="s">
+        <v>554</v>
+      </c>
+      <c r="G445" t="s">
+        <v>367</v>
+      </c>
+      <c r="H445" t="s">
+        <v>52</v>
+      </c>
+      <c r="I445" t="s">
+        <v>20</v>
+      </c>
+      <c r="J445" t="s">
+        <v>21</v>
+      </c>
+      <c r="K445" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="446" spans="1:14">
+      <c r="A446" t="s">
+        <v>562</v>
+      </c>
+      <c r="C446" t="s">
+        <v>16</v>
+      </c>
+      <c r="D446" t="s">
+        <v>50</v>
+      </c>
+      <c r="E446" t="s">
+        <v>50</v>
+      </c>
+      <c r="F446" t="s">
+        <v>554</v>
+      </c>
+      <c r="G446" t="s">
+        <v>248</v>
+      </c>
+      <c r="H446" t="s">
+        <v>52</v>
+      </c>
+      <c r="I446" t="s">
+        <v>20</v>
+      </c>
+      <c r="J446" t="s">
+        <v>21</v>
+      </c>
+      <c r="K446" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="447" spans="1:14">
+      <c r="A447" t="s">
+        <v>563</v>
+      </c>
+      <c r="C447" t="s">
+        <v>163</v>
+      </c>
+      <c r="D447" t="s">
+        <v>164</v>
+      </c>
+      <c r="E447" t="s">
+        <v>164</v>
+      </c>
+      <c r="F447" t="s">
+        <v>554</v>
+      </c>
+      <c r="G447" t="s">
+        <v>250</v>
+      </c>
+      <c r="H447" t="s">
+        <v>52</v>
+      </c>
+      <c r="I447" t="s">
+        <v>20</v>
+      </c>
+      <c r="J447" t="s">
+        <v>21</v>
+      </c>
+      <c r="K447" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="448" spans="1:14">
+      <c r="A448" t="s">
+        <v>564</v>
+      </c>
+      <c r="C448" t="s">
+        <v>159</v>
+      </c>
+      <c r="D448" t="s">
+        <v>160</v>
+      </c>
+      <c r="E448" t="s">
+        <v>160</v>
+      </c>
+      <c r="F448" t="s">
+        <v>554</v>
+      </c>
+      <c r="G448" t="s">
+        <v>244</v>
+      </c>
+      <c r="H448" t="s">
+        <v>52</v>
+      </c>
+      <c r="I448" t="s">
+        <v>20</v>
+      </c>
+      <c r="J448" t="s">
+        <v>21</v>
+      </c>
+      <c r="K448" t="s">
         <v>151</v>
+      </c>
+      <c r="L448" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="449" spans="1:14">
+      <c r="A449" t="s">
+        <v>565</v>
+      </c>
+      <c r="E449" t="s">
+        <v>28</v>
+      </c>
+      <c r="L449" t="s">
+        <v>114</v>
+      </c>
+      <c r="N449" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="450" spans="1:14">
+      <c r="A450" t="s">
+        <v>566</v>
+      </c>
+      <c r="E450" t="s">
+        <v>28</v>
+      </c>
+      <c r="L450" t="s">
+        <v>114</v>
+      </c>
+      <c r="N450" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="451" spans="1:14">
+      <c r="A451" t="s">
+        <v>567</v>
+      </c>
+      <c r="E451" t="s">
+        <v>28</v>
+      </c>
+      <c r="L451" t="s">
+        <v>129</v>
+      </c>
+      <c r="N451" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="452" spans="1:14">
+      <c r="A452" t="s">
+        <v>568</v>
+      </c>
+      <c r="E452" t="s">
+        <v>28</v>
+      </c>
+      <c r="L452" t="s">
+        <v>175</v>
+      </c>
+      <c r="N452" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="453" spans="1:14">
+      <c r="A453" t="s">
+        <v>569</v>
+      </c>
+      <c r="E453" t="s">
+        <v>28</v>
+      </c>
+      <c r="L453" t="s">
+        <v>57</v>
+      </c>
+      <c r="N453" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="454" spans="1:14">
+      <c r="A454" t="s">
+        <v>570</v>
+      </c>
+      <c r="E454" t="s">
+        <v>28</v>
+      </c>
+      <c r="L454" t="s">
+        <v>29</v>
+      </c>
+      <c r="N454" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="455" spans="1:14">
+      <c r="A455" t="s">
+        <v>571</v>
+      </c>
+      <c r="E455" t="s">
+        <v>28</v>
+      </c>
+      <c r="L455" t="s">
+        <v>31</v>
+      </c>
+      <c r="N455" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="456" spans="1:14">
+      <c r="A456" t="s">
+        <v>572</v>
+      </c>
+      <c r="C456" t="s">
+        <v>246</v>
+      </c>
+      <c r="D456" t="s">
+        <v>16</v>
+      </c>
+      <c r="E456" t="s">
+        <v>16</v>
+      </c>
+      <c r="F456" t="s">
+        <v>573</v>
+      </c>
+      <c r="G456" t="s">
+        <v>367</v>
+      </c>
+      <c r="H456" t="s">
+        <v>52</v>
+      </c>
+      <c r="I456" t="s">
+        <v>20</v>
+      </c>
+      <c r="J456" t="s">
+        <v>21</v>
+      </c>
+      <c r="K456" t="s">
+        <v>574</v>
+      </c>
+      <c r="L456" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="457" spans="1:14">
+      <c r="A457" t="s">
+        <v>575</v>
+      </c>
+      <c r="E457" t="s">
+        <v>28</v>
+      </c>
+      <c r="L457" t="s">
+        <v>84</v>
+      </c>
+      <c r="N457" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="458" spans="1:14">
+      <c r="A458" t="s">
+        <v>576</v>
+      </c>
+      <c r="E458" t="s">
+        <v>28</v>
+      </c>
+      <c r="L458" t="s">
+        <v>84</v>
+      </c>
+      <c r="N458" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="459" spans="1:14">
+      <c r="A459" t="s">
+        <v>577</v>
+      </c>
+      <c r="E459" t="s">
+        <v>28</v>
+      </c>
+      <c r="L459" t="s">
+        <v>129</v>
+      </c>
+      <c r="N459" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="460" spans="1:14">
+      <c r="A460" t="s">
+        <v>578</v>
+      </c>
+      <c r="E460" t="s">
+        <v>28</v>
+      </c>
+      <c r="L460" t="s">
+        <v>129</v>
+      </c>
+      <c r="N460" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="461" spans="1:14">
+      <c r="A461" t="s">
+        <v>579</v>
+      </c>
+      <c r="E461" t="s">
+        <v>28</v>
+      </c>
+      <c r="L461" t="s">
+        <v>175</v>
+      </c>
+      <c r="N461" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="462" spans="1:14">
+      <c r="A462" t="s">
+        <v>580</v>
+      </c>
+      <c r="E462" t="s">
+        <v>28</v>
+      </c>
+      <c r="L462" t="s">
+        <v>57</v>
+      </c>
+      <c r="N462" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="463" spans="1:14">
+      <c r="A463" t="s">
+        <v>581</v>
+      </c>
+      <c r="E463" t="s">
+        <v>28</v>
+      </c>
+      <c r="L463" t="s">
+        <v>57</v>
+      </c>
+      <c r="N463" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="464" spans="1:14">
+      <c r="A464" t="s">
+        <v>582</v>
+      </c>
+      <c r="E464" t="s">
+        <v>28</v>
+      </c>
+      <c r="L464" t="s">
+        <v>29</v>
+      </c>
+      <c r="N464" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="465" spans="1:14">
+      <c r="A465" t="s">
+        <v>583</v>
+      </c>
+      <c r="E465" t="s">
+        <v>28</v>
+      </c>
+      <c r="L465" t="s">
+        <v>29</v>
+      </c>
+      <c r="N465" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="466" spans="1:14">
+      <c r="A466" t="s">
+        <v>584</v>
+      </c>
+      <c r="E466" t="s">
+        <v>28</v>
+      </c>
+      <c r="L466" t="s">
+        <v>31</v>
+      </c>
+      <c r="N466" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="467" spans="1:14">
+      <c r="A467" t="s">
+        <v>585</v>
+      </c>
+      <c r="E467" t="s">
+        <v>28</v>
+      </c>
+      <c r="L467" t="s">
+        <v>31</v>
+      </c>
+      <c r="N467" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="468" spans="1:14">
+      <c r="A468" t="s">
+        <v>586</v>
+      </c>
+      <c r="E468" t="s">
+        <v>28</v>
+      </c>
+      <c r="L468" t="s">
+        <v>34</v>
+      </c>
+      <c r="N468" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="469" spans="1:14">
+      <c r="A469" t="s">
+        <v>587</v>
+      </c>
+      <c r="E469" t="s">
+        <v>28</v>
+      </c>
+      <c r="L469" t="s">
+        <v>94</v>
+      </c>
+      <c r="N469" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="470" spans="1:14">
+      <c r="A470" t="s">
+        <v>588</v>
+      </c>
+      <c r="E470" t="s">
+        <v>28</v>
+      </c>
+      <c r="L470" t="s">
+        <v>175</v>
+      </c>
+      <c r="N470" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="471" spans="1:14">
+      <c r="A471" t="s">
+        <v>589</v>
+      </c>
+      <c r="C471" t="s">
+        <v>246</v>
+      </c>
+      <c r="D471" t="s">
+        <v>15</v>
+      </c>
+      <c r="E471" t="s">
+        <v>247</v>
+      </c>
+      <c r="F471" t="s">
+        <v>590</v>
+      </c>
+      <c r="G471" t="s">
+        <v>555</v>
+      </c>
+      <c r="H471" t="s">
+        <v>52</v>
+      </c>
+      <c r="I471" t="s">
+        <v>20</v>
+      </c>
+      <c r="J471" t="s">
+        <v>21</v>
+      </c>
+      <c r="K471" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="472" spans="1:14">
+      <c r="A472" t="s">
+        <v>591</v>
+      </c>
+      <c r="C472" t="s">
+        <v>15</v>
+      </c>
+      <c r="D472" t="s">
+        <v>154</v>
+      </c>
+      <c r="E472" t="s">
+        <v>155</v>
+      </c>
+      <c r="F472" t="s">
+        <v>590</v>
+      </c>
+      <c r="G472" t="s">
+        <v>365</v>
+      </c>
+      <c r="H472" t="s">
+        <v>52</v>
+      </c>
+      <c r="I472" t="s">
+        <v>20</v>
+      </c>
+      <c r="J472" t="s">
+        <v>21</v>
+      </c>
+      <c r="K472" t="s">
+        <v>560</v>
+      </c>
+      <c r="L472" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="473" spans="1:14">
+      <c r="A473" t="s">
+        <v>592</v>
+      </c>
+      <c r="C473" t="s">
+        <v>15</v>
+      </c>
+      <c r="D473" t="s">
+        <v>16</v>
+      </c>
+      <c r="E473" t="s">
+        <v>17</v>
+      </c>
+      <c r="F473" t="s">
+        <v>590</v>
+      </c>
+      <c r="G473" t="s">
+        <v>481</v>
+      </c>
+      <c r="H473" t="s">
+        <v>52</v>
+      </c>
+      <c r="I473" t="s">
+        <v>20</v>
+      </c>
+      <c r="J473" t="s">
+        <v>21</v>
+      </c>
+      <c r="K473" t="s">
+        <v>18</v>
+      </c>
+      <c r="L473" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="474" spans="1:14">
+      <c r="A474" t="s">
+        <v>593</v>
+      </c>
+      <c r="C474" t="s">
+        <v>45</v>
+      </c>
+      <c r="D474" t="s">
+        <v>46</v>
+      </c>
+      <c r="E474" t="s">
+        <v>17</v>
+      </c>
+      <c r="F474" t="s">
+        <v>590</v>
+      </c>
+      <c r="G474" t="s">
+        <v>365</v>
+      </c>
+      <c r="H474" t="s">
+        <v>52</v>
+      </c>
+      <c r="I474" t="s">
+        <v>20</v>
+      </c>
+      <c r="J474" t="s">
+        <v>21</v>
+      </c>
+      <c r="K474" t="s">
+        <v>18</v>
+      </c>
+      <c r="L474" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="475" spans="1:14">
+      <c r="A475" t="s">
+        <v>594</v>
+      </c>
+      <c r="C475" t="s">
+        <v>16</v>
+      </c>
+      <c r="D475" t="s">
+        <v>50</v>
+      </c>
+      <c r="E475" t="s">
+        <v>50</v>
+      </c>
+      <c r="F475" t="s">
+        <v>590</v>
+      </c>
+      <c r="G475" t="s">
+        <v>369</v>
+      </c>
+      <c r="H475" t="s">
+        <v>52</v>
+      </c>
+      <c r="I475" t="s">
+        <v>20</v>
+      </c>
+      <c r="J475" t="s">
+        <v>21</v>
+      </c>
+      <c r="K475" t="s">
+        <v>108</v>
+      </c>
+      <c r="L475" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="476" spans="1:14">
+      <c r="A476" t="s">
+        <v>595</v>
+      </c>
+      <c r="E476" t="s">
+        <v>28</v>
+      </c>
+      <c r="L476" t="s">
+        <v>114</v>
+      </c>
+      <c r="N476" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="477" spans="1:14">
+      <c r="A477" t="s">
+        <v>596</v>
+      </c>
+      <c r="E477" t="s">
+        <v>28</v>
+      </c>
+      <c r="L477" t="s">
+        <v>114</v>
+      </c>
+      <c r="N477" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="478" spans="1:14">
+      <c r="A478" t="s">
+        <v>597</v>
+      </c>
+      <c r="E478" t="s">
+        <v>28</v>
+      </c>
+      <c r="L478" t="s">
+        <v>129</v>
+      </c>
+      <c r="N478" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="479" spans="1:14">
+      <c r="A479" t="s">
+        <v>598</v>
+      </c>
+      <c r="E479" t="s">
+        <v>28</v>
+      </c>
+      <c r="L479" t="s">
+        <v>175</v>
+      </c>
+      <c r="N479" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="480" spans="1:14">
+      <c r="A480" t="s">
+        <v>599</v>
+      </c>
+      <c r="E480" t="s">
+        <v>28</v>
+      </c>
+      <c r="L480" t="s">
+        <v>175</v>
+      </c>
+      <c r="N480" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="481" spans="1:14">
+      <c r="A481" t="s">
+        <v>600</v>
+      </c>
+      <c r="E481" t="s">
+        <v>28</v>
+      </c>
+      <c r="L481" t="s">
+        <v>57</v>
+      </c>
+      <c r="N481" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="482" spans="1:14">
+      <c r="A482" t="s">
+        <v>601</v>
+      </c>
+      <c r="E482" t="s">
+        <v>28</v>
+      </c>
+      <c r="L482" t="s">
+        <v>29</v>
+      </c>
+      <c r="N482" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="483" spans="1:14">
+      <c r="A483" t="s">
+        <v>602</v>
+      </c>
+      <c r="E483" t="s">
+        <v>28</v>
+      </c>
+      <c r="L483" t="s">
+        <v>31</v>
+      </c>
+      <c r="N483" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="484" spans="1:14">
+      <c r="A484" t="s">
+        <v>603</v>
+      </c>
+      <c r="E484" t="s">
+        <v>28</v>
+      </c>
+      <c r="L484" t="s">
+        <v>94</v>
+      </c>
+      <c r="N484" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="485" spans="1:14">
+      <c r="A485" t="s">
+        <v>604</v>
+      </c>
+      <c r="E485" t="s">
+        <v>28</v>
+      </c>
+      <c r="L485" t="s">
+        <v>114</v>
+      </c>
+      <c r="N485" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="486" spans="1:14">
+      <c r="A486" t="s">
+        <v>605</v>
+      </c>
+      <c r="E486" t="s">
+        <v>28</v>
+      </c>
+      <c r="L486" t="s">
+        <v>114</v>
+      </c>
+      <c r="N486" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="487" spans="1:14">
+      <c r="A487" t="s">
+        <v>606</v>
+      </c>
+      <c r="E487" t="s">
+        <v>28</v>
+      </c>
+      <c r="L487" t="s">
+        <v>29</v>
+      </c>
+      <c r="N487" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="488" spans="1:14">
+      <c r="A488" t="s">
+        <v>607</v>
+      </c>
+      <c r="E488" t="s">
+        <v>28</v>
+      </c>
+      <c r="L488" t="s">
+        <v>29</v>
+      </c>
+      <c r="N488" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="489" spans="1:14">
+      <c r="A489" t="s">
+        <v>608</v>
+      </c>
+      <c r="E489" t="s">
+        <v>28</v>
+      </c>
+      <c r="L489" t="s">
+        <v>31</v>
+      </c>
+      <c r="N489" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="490" spans="1:14">
+      <c r="A490" t="s">
+        <v>609</v>
+      </c>
+      <c r="E490" t="s">
+        <v>28</v>
+      </c>
+      <c r="L490" t="s">
+        <v>31</v>
+      </c>
+      <c r="N490" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="491" spans="1:14">
+      <c r="A491" t="s">
+        <v>610</v>
+      </c>
+      <c r="E491" t="s">
+        <v>28</v>
+      </c>
+      <c r="L491" t="s">
+        <v>34</v>
+      </c>
+      <c r="N491" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="492" spans="1:14">
+      <c r="A492" t="s">
+        <v>611</v>
+      </c>
+      <c r="E492" t="s">
+        <v>28</v>
+      </c>
+      <c r="L492" t="s">
+        <v>94</v>
+      </c>
+      <c r="N492" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="493" spans="1:14">
+      <c r="A493" t="s">
+        <v>612</v>
+      </c>
+      <c r="E493" t="s">
+        <v>28</v>
+      </c>
+      <c r="L493" t="s">
+        <v>29</v>
+      </c>
+      <c r="N493" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="494" spans="1:14">
+      <c r="A494" t="s">
+        <v>613</v>
+      </c>
+      <c r="E494" t="s">
+        <v>28</v>
+      </c>
+      <c r="L494" t="s">
+        <v>31</v>
+      </c>
+      <c r="N494" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="495" spans="1:14">
+      <c r="A495" t="s">
+        <v>614</v>
+      </c>
+      <c r="E495" t="s">
+        <v>28</v>
+      </c>
+      <c r="L495" t="s">
+        <v>57</v>
+      </c>
+      <c r="N495" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="496" spans="1:14">
+      <c r="A496" t="s">
+        <v>615</v>
+      </c>
+      <c r="E496" t="s">
+        <v>28</v>
+      </c>
+      <c r="L496" t="s">
+        <v>57</v>
+      </c>
+      <c r="N496" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="497" spans="1:14">
+      <c r="A497" t="s">
+        <v>616</v>
+      </c>
+      <c r="E497" t="s">
+        <v>28</v>
+      </c>
+      <c r="L497" t="s">
+        <v>29</v>
+      </c>
+      <c r="N497" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="498" spans="1:14">
+      <c r="A498" t="s">
+        <v>617</v>
+      </c>
+      <c r="E498" t="s">
+        <v>28</v>
+      </c>
+      <c r="L498" t="s">
+        <v>29</v>
+      </c>
+      <c r="N498" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="499" spans="1:14">
+      <c r="A499" t="s">
+        <v>618</v>
+      </c>
+      <c r="C499" t="s">
+        <v>15</v>
+      </c>
+      <c r="D499" t="s">
+        <v>16</v>
+      </c>
+      <c r="E499" t="s">
+        <v>17</v>
+      </c>
+      <c r="F499" t="s">
+        <v>619</v>
+      </c>
+      <c r="G499" t="s">
+        <v>460</v>
+      </c>
+      <c r="H499" t="s">
+        <v>52</v>
+      </c>
+      <c r="I499" t="s">
+        <v>20</v>
+      </c>
+      <c r="J499" t="s">
+        <v>21</v>
+      </c>
+      <c r="K499" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="500" spans="1:14">
+      <c r="A500" t="s">
+        <v>620</v>
+      </c>
+      <c r="C500" t="s">
+        <v>15</v>
+      </c>
+      <c r="D500" t="s">
+        <v>154</v>
+      </c>
+      <c r="E500" t="s">
+        <v>155</v>
+      </c>
+      <c r="F500" t="s">
+        <v>619</v>
+      </c>
+      <c r="G500" t="s">
+        <v>478</v>
+      </c>
+      <c r="H500" t="s">
+        <v>52</v>
+      </c>
+      <c r="I500" t="s">
+        <v>20</v>
+      </c>
+      <c r="J500" t="s">
+        <v>21</v>
+      </c>
+      <c r="K500" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="501" spans="1:14">
+      <c r="A501" t="s">
+        <v>621</v>
+      </c>
+      <c r="C501" t="s">
+        <v>45</v>
+      </c>
+      <c r="D501" t="s">
+        <v>46</v>
+      </c>
+      <c r="E501" t="s">
+        <v>17</v>
+      </c>
+      <c r="F501" t="s">
+        <v>619</v>
+      </c>
+      <c r="G501" t="s">
+        <v>558</v>
+      </c>
+      <c r="H501" t="s">
+        <v>52</v>
+      </c>
+      <c r="I501" t="s">
+        <v>20</v>
+      </c>
+      <c r="J501" t="s">
+        <v>21</v>
+      </c>
+      <c r="K501" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="502" spans="1:14">
+      <c r="A502" t="s">
+        <v>622</v>
+      </c>
+      <c r="C502" t="s">
+        <v>159</v>
+      </c>
+      <c r="D502" t="s">
+        <v>160</v>
+      </c>
+      <c r="E502" t="s">
+        <v>160</v>
+      </c>
+      <c r="F502" t="s">
+        <v>619</v>
+      </c>
+      <c r="G502" t="s">
+        <v>373</v>
+      </c>
+      <c r="H502" t="s">
+        <v>52</v>
+      </c>
+      <c r="I502" t="s">
+        <v>20</v>
+      </c>
+      <c r="J502" t="s">
+        <v>21</v>
+      </c>
+      <c r="K502" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="503" spans="1:14">
+      <c r="A503" t="s">
+        <v>623</v>
+      </c>
+      <c r="C503" t="s">
+        <v>16</v>
+      </c>
+      <c r="D503" t="s">
+        <v>50</v>
+      </c>
+      <c r="E503" t="s">
+        <v>50</v>
+      </c>
+      <c r="F503" t="s">
+        <v>619</v>
+      </c>
+      <c r="G503" t="s">
+        <v>248</v>
+      </c>
+      <c r="H503" t="s">
+        <v>52</v>
+      </c>
+      <c r="I503" t="s">
+        <v>20</v>
+      </c>
+      <c r="J503" t="s">
+        <v>21</v>
+      </c>
+      <c r="K503" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="504" spans="1:14">
+      <c r="A504" t="s">
+        <v>624</v>
+      </c>
+      <c r="C504" t="s">
+        <v>246</v>
+      </c>
+      <c r="D504" t="s">
+        <v>15</v>
+      </c>
+      <c r="E504" t="s">
+        <v>247</v>
+      </c>
+      <c r="F504" t="s">
+        <v>619</v>
+      </c>
+      <c r="G504" t="s">
+        <v>367</v>
+      </c>
+      <c r="H504" t="s">
+        <v>52</v>
+      </c>
+      <c r="I504" t="s">
+        <v>20</v>
+      </c>
+      <c r="J504" t="s">
+        <v>21</v>
+      </c>
+      <c r="K504" t="s">
+        <v>456</v>
+      </c>
+      <c r="L504" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="505" spans="1:14">
+      <c r="A505" t="s">
+        <v>625</v>
+      </c>
+      <c r="C505" t="s">
+        <v>246</v>
+      </c>
+      <c r="D505" t="s">
+        <v>16</v>
+      </c>
+      <c r="E505" t="s">
+        <v>16</v>
+      </c>
+      <c r="F505" t="s">
+        <v>619</v>
+      </c>
+      <c r="G505" t="s">
+        <v>367</v>
+      </c>
+      <c r="H505" t="s">
+        <v>52</v>
+      </c>
+      <c r="I505" t="s">
+        <v>20</v>
+      </c>
+      <c r="J505" t="s">
+        <v>21</v>
+      </c>
+      <c r="K505" t="s">
+        <v>574</v>
+      </c>
+      <c r="L505" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="506" spans="1:14">
+      <c r="A506" t="s">
+        <v>626</v>
+      </c>
+      <c r="E506" t="s">
+        <v>28</v>
+      </c>
+      <c r="L506" t="s">
+        <v>437</v>
+      </c>
+      <c r="N506" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="507" spans="1:14">
+      <c r="A507" t="s">
+        <v>627</v>
+      </c>
+      <c r="E507" t="s">
+        <v>28</v>
+      </c>
+      <c r="L507" t="s">
+        <v>437</v>
+      </c>
+      <c r="N507" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="508" spans="1:14">
+      <c r="A508" t="s">
+        <v>628</v>
+      </c>
+      <c r="E508" t="s">
+        <v>28</v>
+      </c>
+      <c r="L508" t="s">
+        <v>114</v>
+      </c>
+      <c r="N508" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="509" spans="1:14">
+      <c r="A509" t="s">
+        <v>629</v>
+      </c>
+      <c r="E509" t="s">
+        <v>28</v>
+      </c>
+      <c r="L509" t="s">
+        <v>114</v>
+      </c>
+      <c r="N509" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="510" spans="1:14">
+      <c r="A510" t="s">
+        <v>630</v>
+      </c>
+      <c r="E510" t="s">
+        <v>28</v>
+      </c>
+      <c r="L510" t="s">
+        <v>129</v>
+      </c>
+      <c r="N510" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="511" spans="1:14">
+      <c r="A511" t="s">
+        <v>631</v>
+      </c>
+      <c r="E511" t="s">
+        <v>28</v>
+      </c>
+      <c r="L511" t="s">
+        <v>175</v>
+      </c>
+      <c r="N511" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="512" spans="1:14">
+      <c r="A512" t="s">
+        <v>632</v>
+      </c>
+      <c r="E512" t="s">
+        <v>28</v>
+      </c>
+      <c r="L512" t="s">
+        <v>57</v>
+      </c>
+      <c r="N512" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="513" spans="1:14">
+      <c r="A513" t="s">
+        <v>633</v>
+      </c>
+      <c r="E513" t="s">
+        <v>634</v>
+      </c>
+      <c r="L513" t="s">
+        <v>29</v>
+      </c>
+      <c r="N513" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="514" spans="1:14">
+      <c r="A514" t="s">
+        <v>635</v>
+      </c>
+      <c r="E514" t="s">
+        <v>634</v>
+      </c>
+      <c r="L514" t="s">
+        <v>29</v>
+      </c>
+      <c r="N514" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="515" spans="1:14">
+      <c r="A515" t="s">
+        <v>636</v>
+      </c>
+      <c r="E515" t="s">
+        <v>28</v>
+      </c>
+      <c r="L515" t="s">
+        <v>29</v>
+      </c>
+      <c r="N515" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="516" spans="1:14">
+      <c r="A516" t="s">
+        <v>637</v>
+      </c>
+      <c r="E516" t="s">
+        <v>28</v>
+      </c>
+      <c r="L516" t="s">
+        <v>31</v>
+      </c>
+      <c r="N516" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="517" spans="1:14">
+      <c r="A517" t="s">
+        <v>638</v>
+      </c>
+      <c r="E517" t="s">
+        <v>89</v>
+      </c>
+      <c r="L517" t="s">
+        <v>306</v>
+      </c>
+      <c r="N517" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="518" spans="1:14">
+      <c r="A518" t="s">
+        <v>639</v>
+      </c>
+      <c r="E518" t="s">
+        <v>28</v>
+      </c>
+      <c r="L518" t="s">
+        <v>29</v>
+      </c>
+      <c r="N518" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="519" spans="1:14">
+      <c r="A519" t="s">
+        <v>640</v>
+      </c>
+      <c r="E519" t="s">
+        <v>28</v>
+      </c>
+      <c r="L519" t="s">
+        <v>29</v>
+      </c>
+      <c r="N519" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="520" spans="1:14">
+      <c r="A520" t="s">
+        <v>641</v>
+      </c>
+      <c r="E520" t="s">
+        <v>28</v>
+      </c>
+      <c r="L520" t="s">
+        <v>29</v>
+      </c>
+      <c r="N520" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="521" spans="1:14">
+      <c r="A521" t="s">
+        <v>642</v>
+      </c>
+      <c r="E521" t="s">
+        <v>28</v>
+      </c>
+      <c r="L521" t="s">
+        <v>29</v>
+      </c>
+      <c r="N521" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="522" spans="1:14">
+      <c r="A522" t="s">
+        <v>643</v>
+      </c>
+      <c r="E522" t="s">
+        <v>28</v>
+      </c>
+      <c r="L522" t="s">
+        <v>114</v>
+      </c>
+      <c r="N522" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="523" spans="1:14">
+      <c r="A523" t="s">
+        <v>644</v>
+      </c>
+      <c r="E523" t="s">
+        <v>28</v>
+      </c>
+      <c r="L523" t="s">
+        <v>114</v>
+      </c>
+      <c r="N523" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="524" spans="1:14">
+      <c r="A524" t="s">
+        <v>645</v>
+      </c>
+      <c r="E524" t="s">
+        <v>28</v>
+      </c>
+      <c r="L524" t="s">
+        <v>29</v>
+      </c>
+      <c r="N524" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="525" spans="1:14">
+      <c r="A525" t="s">
+        <v>646</v>
+      </c>
+      <c r="E525" t="s">
+        <v>28</v>
+      </c>
+      <c r="L525" t="s">
+        <v>29</v>
+      </c>
+      <c r="N525" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="526" spans="1:14">
+      <c r="A526" t="s">
+        <v>647</v>
+      </c>
+      <c r="E526" t="s">
+        <v>28</v>
+      </c>
+      <c r="L526" t="s">
+        <v>57</v>
+      </c>
+      <c r="N526" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="527" spans="1:14">
+      <c r="A527" t="s">
+        <v>648</v>
+      </c>
+      <c r="E527" t="s">
+        <v>28</v>
+      </c>
+      <c r="L527" t="s">
+        <v>57</v>
+      </c>
+      <c r="N527" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="528" spans="1:14">
+      <c r="A528" t="s">
+        <v>649</v>
+      </c>
+      <c r="C528" t="s">
+        <v>246</v>
+      </c>
+      <c r="D528" t="s">
+        <v>15</v>
+      </c>
+      <c r="E528" t="s">
+        <v>247</v>
+      </c>
+      <c r="F528" t="s">
+        <v>20</v>
+      </c>
+      <c r="G528" t="s">
+        <v>367</v>
+      </c>
+      <c r="H528" t="s">
+        <v>52</v>
+      </c>
+      <c r="I528" t="s">
+        <v>20</v>
+      </c>
+      <c r="J528" t="s">
+        <v>21</v>
+      </c>
+      <c r="K528" t="s">
+        <v>456</v>
+      </c>
+      <c r="L528" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="529" spans="1:14">
+      <c r="A529" t="s">
+        <v>650</v>
+      </c>
+      <c r="C529" t="s">
+        <v>15</v>
+      </c>
+      <c r="D529" t="s">
+        <v>16</v>
+      </c>
+      <c r="E529" t="s">
+        <v>17</v>
+      </c>
+      <c r="F529" t="s">
+        <v>20</v>
+      </c>
+      <c r="G529" t="s">
+        <v>481</v>
+      </c>
+      <c r="H529" t="s">
+        <v>52</v>
+      </c>
+      <c r="I529" t="s">
+        <v>20</v>
+      </c>
+      <c r="J529" t="s">
+        <v>21</v>
+      </c>
+      <c r="K529" t="s">
+        <v>18</v>
+      </c>
+      <c r="L529" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="530" spans="1:14">
+      <c r="A530" t="s">
+        <v>651</v>
+      </c>
+      <c r="C530" t="s">
+        <v>16</v>
+      </c>
+      <c r="D530" t="s">
+        <v>50</v>
+      </c>
+      <c r="E530" t="s">
+        <v>50</v>
+      </c>
+      <c r="F530" t="s">
+        <v>20</v>
+      </c>
+      <c r="G530" t="s">
+        <v>276</v>
+      </c>
+      <c r="H530" t="s">
+        <v>52</v>
+      </c>
+      <c r="I530" t="s">
+        <v>20</v>
+      </c>
+      <c r="J530" t="s">
+        <v>21</v>
+      </c>
+      <c r="K530" t="s">
+        <v>108</v>
+      </c>
+      <c r="L530" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="531" spans="1:14">
+      <c r="A531" t="s">
+        <v>652</v>
+      </c>
+      <c r="C531" t="s">
+        <v>45</v>
+      </c>
+      <c r="D531" t="s">
+        <v>46</v>
+      </c>
+      <c r="E531" t="s">
+        <v>28</v>
+      </c>
+      <c r="F531" t="s">
+        <v>20</v>
+      </c>
+      <c r="G531" t="s">
+        <v>558</v>
+      </c>
+      <c r="H531" t="s">
+        <v>52</v>
+      </c>
+      <c r="I531" t="s">
+        <v>20</v>
+      </c>
+      <c r="J531" t="s">
+        <v>21</v>
+      </c>
+      <c r="K531" t="s">
+        <v>18</v>
+      </c>
+      <c r="L531" t="s">
+        <v>31</v>
+      </c>
+      <c r="N531" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="532" spans="1:14">
+      <c r="A532" t="s">
+        <v>653</v>
+      </c>
+      <c r="E532" t="s">
+        <v>28</v>
+      </c>
+      <c r="L532" t="s">
+        <v>114</v>
+      </c>
+      <c r="N532" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="533" spans="1:14">
+      <c r="A533" t="s">
+        <v>654</v>
+      </c>
+      <c r="E533" t="s">
+        <v>28</v>
+      </c>
+      <c r="L533" t="s">
+        <v>114</v>
+      </c>
+      <c r="N533" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="534" spans="1:14">
+      <c r="A534" t="s">
+        <v>655</v>
+      </c>
+      <c r="E534" t="s">
+        <v>28</v>
+      </c>
+      <c r="L534" t="s">
+        <v>129</v>
+      </c>
+      <c r="N534" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="535" spans="1:14">
+      <c r="A535" t="s">
+        <v>656</v>
+      </c>
+      <c r="E535" t="s">
+        <v>28</v>
+      </c>
+      <c r="L535" t="s">
+        <v>175</v>
+      </c>
+      <c r="N535" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="536" spans="1:14">
+      <c r="A536" t="s">
+        <v>657</v>
+      </c>
+      <c r="E536" t="s">
+        <v>28</v>
+      </c>
+      <c r="L536" t="s">
+        <v>175</v>
+      </c>
+      <c r="N536" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="537" spans="1:14">
+      <c r="A537" t="s">
+        <v>658</v>
+      </c>
+      <c r="E537" t="s">
+        <v>28</v>
+      </c>
+      <c r="L537" t="s">
+        <v>57</v>
+      </c>
+      <c r="N537" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="538" spans="1:14">
+      <c r="A538" t="s">
+        <v>659</v>
+      </c>
+      <c r="E538" t="s">
+        <v>28</v>
+      </c>
+      <c r="L538" t="s">
+        <v>57</v>
+      </c>
+      <c r="N538" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="539" spans="1:14">
+      <c r="A539" t="s">
+        <v>660</v>
+      </c>
+      <c r="E539" t="s">
+        <v>28</v>
+      </c>
+      <c r="L539" t="s">
+        <v>29</v>
+      </c>
+      <c r="N539" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="540" spans="1:14">
+      <c r="A540" t="s">
+        <v>661</v>
+      </c>
+      <c r="E540" t="s">
+        <v>28</v>
+      </c>
+      <c r="L540" t="s">
+        <v>31</v>
+      </c>
+      <c r="N540" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="541" spans="1:14">
+      <c r="A541" t="s">
+        <v>662</v>
+      </c>
+      <c r="E541" t="s">
+        <v>28</v>
+      </c>
+      <c r="L541" t="s">
+        <v>94</v>
+      </c>
+      <c r="N541" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="542" spans="1:14">
+      <c r="A542" t="s">
+        <v>663</v>
+      </c>
+      <c r="E542" t="s">
+        <v>28</v>
+      </c>
+      <c r="L542" t="s">
+        <v>31</v>
+      </c>
+      <c r="N542" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="543" spans="1:14">
+      <c r="A543" t="s">
+        <v>664</v>
+      </c>
+      <c r="E543" t="s">
+        <v>28</v>
+      </c>
+      <c r="L543" t="s">
+        <v>31</v>
+      </c>
+      <c r="N543" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="544" spans="1:14">
+      <c r="A544" t="s">
+        <v>665</v>
+      </c>
+      <c r="E544" t="s">
+        <v>28</v>
+      </c>
+      <c r="L544" t="s">
+        <v>34</v>
+      </c>
+      <c r="N544" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="545" spans="1:14">
+      <c r="A545" t="s">
+        <v>666</v>
+      </c>
+      <c r="E545" t="s">
+        <v>28</v>
+      </c>
+      <c r="L545" t="s">
+        <v>94</v>
+      </c>
+      <c r="N545" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="546" spans="1:14">
+      <c r="A546" t="s">
+        <v>667</v>
+      </c>
+      <c r="E546" t="s">
+        <v>89</v>
+      </c>
+      <c r="L546" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="547" spans="1:14">
+      <c r="A547" t="s">
+        <v>668</v>
+      </c>
+      <c r="E547" t="s">
+        <v>28</v>
+      </c>
+      <c r="L547" t="s">
+        <v>31</v>
+      </c>
+      <c r="N547" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="548" spans="1:14">
+      <c r="A548" t="s">
+        <v>669</v>
+      </c>
+      <c r="E548" t="s">
+        <v>28</v>
+      </c>
+      <c r="L548" t="s">
+        <v>31</v>
+      </c>
+      <c r="N548" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="549" spans="1:14">
+      <c r="A549" t="s">
+        <v>670</v>
+      </c>
+      <c r="E549" t="s">
+        <v>28</v>
+      </c>
+      <c r="L549" t="s">
+        <v>129</v>
+      </c>
+      <c r="N549" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="550" spans="1:14">
+      <c r="A550" t="s">
+        <v>671</v>
+      </c>
+      <c r="E550" t="s">
+        <v>28</v>
+      </c>
+      <c r="L550" t="s">
+        <v>129</v>
+      </c>
+      <c r="N550" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="551" spans="1:14">
+      <c r="A551" t="s">
+        <v>672</v>
+      </c>
+      <c r="E551" t="s">
+        <v>28</v>
+      </c>
+      <c r="L551" t="s">
+        <v>29</v>
+      </c>
+      <c r="N551" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="552" spans="1:14">
+      <c r="A552" t="s">
+        <v>673</v>
+      </c>
+      <c r="E552" t="s">
+        <v>28</v>
+      </c>
+      <c r="L552" t="s">
+        <v>29</v>
+      </c>
+      <c r="N552" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="553" spans="1:14">
+      <c r="A553" t="s">
+        <v>674</v>
+      </c>
+      <c r="E553" t="s">
+        <v>28</v>
+      </c>
+      <c r="L553" t="s">
+        <v>31</v>
+      </c>
+      <c r="N553" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="554" spans="1:14">
+      <c r="A554" t="s">
+        <v>675</v>
+      </c>
+      <c r="E554" t="s">
+        <v>28</v>
+      </c>
+      <c r="L554" t="s">
+        <v>34</v>
+      </c>
+      <c r="N554" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="555" spans="1:14">
+      <c r="A555" t="s">
+        <v>676</v>
+      </c>
+      <c r="C555" t="s">
+        <v>246</v>
+      </c>
+      <c r="D555" t="s">
+        <v>15</v>
+      </c>
+      <c r="E555" t="s">
+        <v>247</v>
+      </c>
+      <c r="F555" t="s">
+        <v>677</v>
+      </c>
+      <c r="G555" t="s">
+        <v>367</v>
+      </c>
+      <c r="H555" t="s">
+        <v>52</v>
+      </c>
+      <c r="I555" t="s">
+        <v>20</v>
+      </c>
+      <c r="J555" t="s">
+        <v>21</v>
+      </c>
+      <c r="K555" t="s">
+        <v>456</v>
+      </c>
+      <c r="L555" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="556" spans="1:14">
+      <c r="A556" t="s">
+        <v>678</v>
+      </c>
+      <c r="E556" t="s">
+        <v>28</v>
+      </c>
+      <c r="L556" t="s">
+        <v>114</v>
+      </c>
+      <c r="N556" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="557" spans="1:14">
+      <c r="A557" t="s">
+        <v>679</v>
+      </c>
+      <c r="E557" t="s">
+        <v>28</v>
+      </c>
+      <c r="L557" t="s">
+        <v>114</v>
+      </c>
+      <c r="N557" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="558" spans="1:14">
+      <c r="A558" t="s">
+        <v>680</v>
+      </c>
+      <c r="E558" t="s">
+        <v>28</v>
+      </c>
+      <c r="L558" t="s">
+        <v>129</v>
+      </c>
+      <c r="N558" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="559" spans="1:14">
+      <c r="A559" t="s">
+        <v>681</v>
+      </c>
+      <c r="E559" t="s">
+        <v>28</v>
+      </c>
+      <c r="L559" t="s">
+        <v>175</v>
+      </c>
+      <c r="N559" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="560" spans="1:14">
+      <c r="A560" t="s">
+        <v>682</v>
+      </c>
+      <c r="E560" t="s">
+        <v>28</v>
+      </c>
+      <c r="L560" t="s">
+        <v>175</v>
+      </c>
+      <c r="N560" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="561" spans="1:14">
+      <c r="A561" t="s">
+        <v>683</v>
+      </c>
+      <c r="E561" t="s">
+        <v>28</v>
+      </c>
+      <c r="L561" t="s">
+        <v>57</v>
+      </c>
+      <c r="N561" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="562" spans="1:14">
+      <c r="A562" t="s">
+        <v>684</v>
+      </c>
+      <c r="E562" t="s">
+        <v>28</v>
+      </c>
+      <c r="L562" t="s">
+        <v>57</v>
+      </c>
+      <c r="N562" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="563" spans="1:14">
+      <c r="A563" t="s">
+        <v>685</v>
+      </c>
+      <c r="E563" t="s">
+        <v>28</v>
+      </c>
+      <c r="L563" t="s">
+        <v>29</v>
+      </c>
+      <c r="N563" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="564" spans="1:14">
+      <c r="A564" t="s">
+        <v>686</v>
+      </c>
+      <c r="E564" t="s">
+        <v>28</v>
+      </c>
+      <c r="L564" t="s">
+        <v>29</v>
+      </c>
+      <c r="N564" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="565" spans="1:14">
+      <c r="A565" t="s">
+        <v>687</v>
+      </c>
+      <c r="E565" t="s">
+        <v>28</v>
+      </c>
+      <c r="L565" t="s">
+        <v>31</v>
+      </c>
+      <c r="N565" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="566" spans="1:14">
+      <c r="A566" t="s">
+        <v>688</v>
+      </c>
+      <c r="E566" t="s">
+        <v>28</v>
+      </c>
+      <c r="L566" t="s">
+        <v>31</v>
+      </c>
+      <c r="N566" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="567" spans="1:14">
+      <c r="A567" t="s">
+        <v>689</v>
+      </c>
+      <c r="E567" t="s">
+        <v>28</v>
+      </c>
+      <c r="L567" t="s">
+        <v>34</v>
+      </c>
+      <c r="N567" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="568" spans="1:14">
+      <c r="A568" t="s">
+        <v>690</v>
+      </c>
+      <c r="E568" t="s">
+        <v>28</v>
+      </c>
+      <c r="L568" t="s">
+        <v>94</v>
+      </c>
+      <c r="N568" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="569" spans="1:14">
+      <c r="A569" t="s">
+        <v>691</v>
+      </c>
+      <c r="E569" t="s">
+        <v>28</v>
+      </c>
+      <c r="L569" t="s">
+        <v>31</v>
+      </c>
+      <c r="N569" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="570" spans="1:14">
+      <c r="A570" t="s">
+        <v>692</v>
+      </c>
+      <c r="E570" t="s">
+        <v>28</v>
+      </c>
+      <c r="L570" t="s">
+        <v>31</v>
+      </c>
+      <c r="N570" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="571" spans="1:14">
+      <c r="A571" t="s">
+        <v>693</v>
+      </c>
+      <c r="C571" t="s">
+        <v>246</v>
+      </c>
+      <c r="D571" t="s">
+        <v>15</v>
+      </c>
+      <c r="E571" t="s">
+        <v>247</v>
+      </c>
+      <c r="F571" t="s">
+        <v>694</v>
+      </c>
+      <c r="G571" t="s">
+        <v>555</v>
+      </c>
+      <c r="H571" t="s">
+        <v>52</v>
+      </c>
+      <c r="I571" t="s">
+        <v>20</v>
+      </c>
+      <c r="J571" t="s">
+        <v>21</v>
+      </c>
+      <c r="K571" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="572" spans="1:14">
+      <c r="A572" t="s">
+        <v>695</v>
+      </c>
+      <c r="E572" t="s">
+        <v>28</v>
+      </c>
+      <c r="L572" t="s">
+        <v>129</v>
+      </c>
+      <c r="N572" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="573" spans="1:14">
+      <c r="A573" t="s">
+        <v>696</v>
+      </c>
+      <c r="E573" t="s">
+        <v>28</v>
+      </c>
+      <c r="L573" t="s">
+        <v>57</v>
+      </c>
+      <c r="N573" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="574" spans="1:14">
+      <c r="A574" t="s">
+        <v>697</v>
+      </c>
+      <c r="E574" t="s">
+        <v>28</v>
+      </c>
+      <c r="L574" t="s">
+        <v>57</v>
+      </c>
+      <c r="N574" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="575" spans="1:14">
+      <c r="A575" t="s">
+        <v>698</v>
+      </c>
+      <c r="E575" t="s">
+        <v>28</v>
+      </c>
+      <c r="L575" t="s">
+        <v>29</v>
+      </c>
+      <c r="N575" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="576" spans="1:14">
+      <c r="A576" t="s">
+        <v>699</v>
+      </c>
+      <c r="E576" t="s">
+        <v>28</v>
+      </c>
+      <c r="L576" t="s">
+        <v>29</v>
+      </c>
+      <c r="N576" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="577" spans="1:14">
+      <c r="A577" t="s">
+        <v>700</v>
+      </c>
+      <c r="C577" t="s">
+        <v>45</v>
+      </c>
+      <c r="D577" t="s">
+        <v>46</v>
+      </c>
+      <c r="E577" t="s">
+        <v>17</v>
+      </c>
+      <c r="F577" t="s">
+        <v>701</v>
+      </c>
+      <c r="G577" t="s">
+        <v>367</v>
+      </c>
+      <c r="H577" t="s">
+        <v>52</v>
+      </c>
+      <c r="I577" t="s">
+        <v>20</v>
+      </c>
+      <c r="J577" t="s">
+        <v>21</v>
+      </c>
+      <c r="K577" t="s">
+        <v>18</v>
+      </c>
+      <c r="L577" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="578" spans="1:14">
+      <c r="A578" t="s">
+        <v>702</v>
+      </c>
+      <c r="C578" t="s">
+        <v>159</v>
+      </c>
+      <c r="D578" t="s">
+        <v>160</v>
+      </c>
+      <c r="E578" t="s">
+        <v>160</v>
+      </c>
+      <c r="F578" t="s">
+        <v>701</v>
+      </c>
+      <c r="G578" t="s">
+        <v>369</v>
+      </c>
+      <c r="H578" t="s">
+        <v>52</v>
+      </c>
+      <c r="I578" t="s">
+        <v>20</v>
+      </c>
+      <c r="J578" t="s">
+        <v>21</v>
+      </c>
+      <c r="K578" t="s">
+        <v>96</v>
+      </c>
+      <c r="L578" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="579" spans="1:14">
+      <c r="A579" t="s">
+        <v>703</v>
+      </c>
+      <c r="E579" t="s">
+        <v>28</v>
+      </c>
+      <c r="L579" t="s">
+        <v>114</v>
+      </c>
+      <c r="N579" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="580" spans="1:14">
+      <c r="A580" t="s">
+        <v>704</v>
+      </c>
+      <c r="E580" t="s">
+        <v>28</v>
+      </c>
+      <c r="L580" t="s">
+        <v>114</v>
+      </c>
+      <c r="N580" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="581" spans="1:14">
+      <c r="A581" t="s">
+        <v>705</v>
+      </c>
+      <c r="E581" t="s">
+        <v>28</v>
+      </c>
+      <c r="L581" t="s">
+        <v>129</v>
+      </c>
+      <c r="N581" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="582" spans="1:14">
+      <c r="A582" t="s">
+        <v>706</v>
+      </c>
+      <c r="E582" t="s">
+        <v>28</v>
+      </c>
+      <c r="L582" t="s">
+        <v>175</v>
+      </c>
+      <c r="N582" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="583" spans="1:14">
+      <c r="A583" t="s">
+        <v>707</v>
+      </c>
+      <c r="E583" t="s">
+        <v>28</v>
+      </c>
+      <c r="L583" t="s">
+        <v>57</v>
+      </c>
+      <c r="N583" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="584" spans="1:14">
+      <c r="A584" t="s">
+        <v>708</v>
+      </c>
+      <c r="E584" t="s">
+        <v>28</v>
+      </c>
+      <c r="L584" t="s">
+        <v>29</v>
+      </c>
+      <c r="N584" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="585" spans="1:14">
+      <c r="A585" t="s">
+        <v>709</v>
+      </c>
+      <c r="E585" t="s">
+        <v>28</v>
+      </c>
+      <c r="L585" t="s">
+        <v>31</v>
+      </c>
+      <c r="N585" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="586" spans="1:14">
+      <c r="A586" t="s">
+        <v>710</v>
+      </c>
+      <c r="E586" t="s">
+        <v>28</v>
+      </c>
+      <c r="L586" t="s">
+        <v>34</v>
+      </c>
+      <c r="N586" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="587" spans="1:14">
+      <c r="A587" t="s">
+        <v>711</v>
+      </c>
+      <c r="E587" t="s">
+        <v>28</v>
+      </c>
+      <c r="L587" t="s">
+        <v>114</v>
+      </c>
+      <c r="N587" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="588" spans="1:14">
+      <c r="A588" t="s">
+        <v>712</v>
+      </c>
+      <c r="E588" t="s">
+        <v>28</v>
+      </c>
+      <c r="L588" t="s">
+        <v>114</v>
+      </c>
+      <c r="N588" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="589" spans="1:14">
+      <c r="A589" t="s">
+        <v>713</v>
+      </c>
+      <c r="E589" t="s">
+        <v>28</v>
+      </c>
+      <c r="L589" t="s">
+        <v>129</v>
+      </c>
+      <c r="N589" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="590" spans="1:14">
+      <c r="A590" t="s">
+        <v>714</v>
+      </c>
+      <c r="E590" t="s">
+        <v>28</v>
+      </c>
+      <c r="L590" t="s">
+        <v>129</v>
+      </c>
+      <c r="N590" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="591" spans="1:14">
+      <c r="A591" t="s">
+        <v>715</v>
+      </c>
+      <c r="E591" t="s">
+        <v>28</v>
+      </c>
+      <c r="L591" t="s">
+        <v>29</v>
+      </c>
+      <c r="N591" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="592" spans="1:14">
+      <c r="A592" t="s">
+        <v>716</v>
+      </c>
+      <c r="E592" t="s">
+        <v>28</v>
+      </c>
+      <c r="L592" t="s">
+        <v>29</v>
+      </c>
+      <c r="N592" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="593" spans="1:14">
+      <c r="A593" t="s">
+        <v>717</v>
+      </c>
+      <c r="E593" t="s">
+        <v>28</v>
+      </c>
+      <c r="L593" t="s">
+        <v>31</v>
+      </c>
+      <c r="N593" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="594" spans="1:14">
+      <c r="A594" t="s">
+        <v>718</v>
+      </c>
+      <c r="E594" t="s">
+        <v>28</v>
+      </c>
+      <c r="L594" t="s">
+        <v>31</v>
+      </c>
+      <c r="N594" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="595" spans="1:14">
+      <c r="A595" t="s">
+        <v>719</v>
+      </c>
+      <c r="E595" t="s">
+        <v>28</v>
+      </c>
+      <c r="L595" t="s">
+        <v>114</v>
+      </c>
+      <c r="N595" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="596" spans="1:14">
+      <c r="A596" t="s">
+        <v>720</v>
+      </c>
+      <c r="E596" t="s">
+        <v>28</v>
+      </c>
+      <c r="L596" t="s">
+        <v>114</v>
+      </c>
+      <c r="N596" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="597" spans="1:14">
+      <c r="A597" t="s">
+        <v>721</v>
+      </c>
+      <c r="E597" t="s">
+        <v>28</v>
+      </c>
+      <c r="L597" t="s">
+        <v>129</v>
+      </c>
+      <c r="N597" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="598" spans="1:14">
+      <c r="A598" t="s">
+        <v>722</v>
+      </c>
+      <c r="E598" t="s">
+        <v>28</v>
+      </c>
+      <c r="L598" t="s">
+        <v>175</v>
+      </c>
+      <c r="N598" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="599" spans="1:14">
+      <c r="A599" t="s">
+        <v>723</v>
+      </c>
+      <c r="E599" t="s">
+        <v>28</v>
+      </c>
+      <c r="L599" t="s">
+        <v>57</v>
+      </c>
+      <c r="N599" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="600" spans="1:14">
+      <c r="A600" t="s">
+        <v>724</v>
+      </c>
+      <c r="E600" t="s">
+        <v>28</v>
+      </c>
+      <c r="L600" t="s">
+        <v>57</v>
+      </c>
+      <c r="N600" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="601" spans="1:14">
+      <c r="A601" t="s">
+        <v>725</v>
+      </c>
+      <c r="E601" t="s">
+        <v>28</v>
+      </c>
+      <c r="L601" t="s">
+        <v>29</v>
+      </c>
+      <c r="N601" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="602" spans="1:14">
+      <c r="A602" t="s">
+        <v>726</v>
+      </c>
+      <c r="E602" t="s">
+        <v>28</v>
+      </c>
+      <c r="L602" t="s">
+        <v>29</v>
+      </c>
+      <c r="N602" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="603" spans="1:14">
+      <c r="A603" t="s">
+        <v>727</v>
+      </c>
+      <c r="E603" t="s">
+        <v>28</v>
+      </c>
+      <c r="L603" t="s">
+        <v>31</v>
+      </c>
+      <c r="N603" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="604" spans="1:14">
+      <c r="A604" t="s">
+        <v>728</v>
+      </c>
+      <c r="E604" t="s">
+        <v>28</v>
+      </c>
+      <c r="L604" t="s">
+        <v>31</v>
+      </c>
+      <c r="N604" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="605" spans="1:14">
+      <c r="A605" t="s">
+        <v>729</v>
+      </c>
+      <c r="E605" t="s">
+        <v>28</v>
+      </c>
+      <c r="L605" t="s">
+        <v>34</v>
+      </c>
+      <c r="N605" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="606" spans="1:14">
+      <c r="A606" t="s">
+        <v>730</v>
+      </c>
+      <c r="E606" t="s">
+        <v>28</v>
+      </c>
+      <c r="L606" t="s">
+        <v>94</v>
+      </c>
+      <c r="N606" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="607" spans="1:14">
+      <c r="A607" t="s">
+        <v>731</v>
+      </c>
+      <c r="E607" t="s">
+        <v>89</v>
+      </c>
+      <c r="L607" t="s">
+        <v>306</v>
+      </c>
+      <c r="N607" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="608" spans="1:14">
+      <c r="A608" t="s">
+        <v>732</v>
+      </c>
+      <c r="E608" t="s">
+        <v>28</v>
+      </c>
+      <c r="L608" t="s">
+        <v>57</v>
+      </c>
+      <c r="N608" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="609" spans="1:14">
+      <c r="A609" t="s">
+        <v>733</v>
+      </c>
+      <c r="E609" t="s">
+        <v>28</v>
+      </c>
+      <c r="L609" t="s">
+        <v>57</v>
+      </c>
+      <c r="N609" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="610" spans="1:14">
+      <c r="A610" t="s">
+        <v>734</v>
+      </c>
+      <c r="E610" t="s">
+        <v>28</v>
+      </c>
+      <c r="L610" t="s">
+        <v>29</v>
+      </c>
+      <c r="N610" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="611" spans="1:14">
+      <c r="A611" t="s">
+        <v>735</v>
+      </c>
+      <c r="E611" t="s">
+        <v>28</v>
+      </c>
+      <c r="L611" t="s">
+        <v>29</v>
+      </c>
+      <c r="N611" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="612" spans="1:14">
+      <c r="A612" t="s">
+        <v>736</v>
+      </c>
+      <c r="E612" t="s">
+        <v>28</v>
+      </c>
+      <c r="L612" t="s">
+        <v>31</v>
+      </c>
+      <c r="N612" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="613" spans="1:14">
+      <c r="A613" t="s">
+        <v>737</v>
+      </c>
+      <c r="E613" t="s">
+        <v>28</v>
+      </c>
+      <c r="L613" t="s">
+        <v>31</v>
+      </c>
+      <c r="N613" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="614" spans="1:14">
+      <c r="A614" t="s">
+        <v>738</v>
+      </c>
+      <c r="E614" t="s">
+        <v>28</v>
+      </c>
+      <c r="L614" t="s">
+        <v>34</v>
+      </c>
+      <c r="N614" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="615" spans="1:14">
+      <c r="A615" t="s">
+        <v>739</v>
+      </c>
+      <c r="C615" t="s">
+        <v>15</v>
+      </c>
+      <c r="D615" t="s">
+        <v>16</v>
+      </c>
+      <c r="E615" t="s">
+        <v>17</v>
+      </c>
+      <c r="F615" t="s">
+        <v>740</v>
+      </c>
+      <c r="G615" t="s">
+        <v>460</v>
+      </c>
+      <c r="H615" t="s">
+        <v>52</v>
+      </c>
+      <c r="I615" t="s">
+        <v>20</v>
+      </c>
+      <c r="J615" t="s">
+        <v>21</v>
+      </c>
+      <c r="K615" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="616" spans="1:14">
+      <c r="A616" t="s">
+        <v>741</v>
+      </c>
+      <c r="C616" t="s">
+        <v>15</v>
+      </c>
+      <c r="D616" t="s">
+        <v>154</v>
+      </c>
+      <c r="E616" t="s">
+        <v>155</v>
+      </c>
+      <c r="F616" t="s">
+        <v>740</v>
+      </c>
+      <c r="G616" t="s">
+        <v>478</v>
+      </c>
+      <c r="H616" t="s">
+        <v>52</v>
+      </c>
+      <c r="I616" t="s">
+        <v>20</v>
+      </c>
+      <c r="J616" t="s">
+        <v>21</v>
+      </c>
+      <c r="K616" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="617" spans="1:14">
+      <c r="A617" t="s">
+        <v>742</v>
+      </c>
+      <c r="C617" t="s">
+        <v>246</v>
+      </c>
+      <c r="D617" t="s">
+        <v>16</v>
+      </c>
+      <c r="E617" t="s">
+        <v>16</v>
+      </c>
+      <c r="F617" t="s">
+        <v>740</v>
+      </c>
+      <c r="G617" t="s">
+        <v>555</v>
+      </c>
+      <c r="H617" t="s">
+        <v>52</v>
+      </c>
+      <c r="I617" t="s">
+        <v>20</v>
+      </c>
+      <c r="J617" t="s">
+        <v>21</v>
+      </c>
+      <c r="K617" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="618" spans="1:14">
+      <c r="A618" t="s">
+        <v>743</v>
+      </c>
+      <c r="C618" t="s">
+        <v>45</v>
+      </c>
+      <c r="D618" t="s">
+        <v>46</v>
+      </c>
+      <c r="E618" t="s">
+        <v>17</v>
+      </c>
+      <c r="F618" t="s">
+        <v>740</v>
+      </c>
+      <c r="G618" t="s">
+        <v>460</v>
+      </c>
+      <c r="H618" t="s">
+        <v>52</v>
+      </c>
+      <c r="I618" t="s">
+        <v>20</v>
+      </c>
+      <c r="J618" t="s">
+        <v>21</v>
+      </c>
+      <c r="K618" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="619" spans="1:14">
+      <c r="A619" t="s">
+        <v>744</v>
+      </c>
+      <c r="C619" t="s">
+        <v>16</v>
+      </c>
+      <c r="D619" t="s">
+        <v>50</v>
+      </c>
+      <c r="E619" t="s">
+        <v>50</v>
+      </c>
+      <c r="F619" t="s">
+        <v>740</v>
+      </c>
+      <c r="G619" t="s">
+        <v>478</v>
+      </c>
+      <c r="H619" t="s">
+        <v>52</v>
+      </c>
+      <c r="I619" t="s">
+        <v>20</v>
+      </c>
+      <c r="J619" t="s">
+        <v>21</v>
+      </c>
+      <c r="K619" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="620" spans="1:14">
+      <c r="A620" t="s">
+        <v>745</v>
+      </c>
+      <c r="C620" t="s">
+        <v>159</v>
+      </c>
+      <c r="D620" t="s">
+        <v>160</v>
+      </c>
+      <c r="E620" t="s">
+        <v>160</v>
+      </c>
+      <c r="F620" t="s">
+        <v>740</v>
+      </c>
+      <c r="G620" t="s">
+        <v>365</v>
+      </c>
+      <c r="H620" t="s">
+        <v>52</v>
+      </c>
+      <c r="I620" t="s">
+        <v>20</v>
+      </c>
+      <c r="J620" t="s">
+        <v>21</v>
+      </c>
+      <c r="K620" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="621" spans="1:14">
+      <c r="A621" t="s">
+        <v>746</v>
+      </c>
+      <c r="C621" t="s">
+        <v>246</v>
+      </c>
+      <c r="D621" t="s">
+        <v>15</v>
+      </c>
+      <c r="E621" t="s">
+        <v>247</v>
+      </c>
+      <c r="F621" t="s">
+        <v>740</v>
+      </c>
+      <c r="G621" t="s">
+        <v>367</v>
+      </c>
+      <c r="H621" t="s">
+        <v>52</v>
+      </c>
+      <c r="I621" t="s">
+        <v>20</v>
+      </c>
+      <c r="J621" t="s">
+        <v>21</v>
+      </c>
+      <c r="K621" t="s">
+        <v>560</v>
+      </c>
+      <c r="L621" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="622" spans="1:14">
+      <c r="A622" t="s">
+        <v>747</v>
+      </c>
+      <c r="E622" t="s">
+        <v>28</v>
+      </c>
+      <c r="L622" t="s">
+        <v>114</v>
+      </c>
+      <c r="N622" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="623" spans="1:14">
+      <c r="A623" t="s">
+        <v>748</v>
+      </c>
+      <c r="E623" t="s">
+        <v>28</v>
+      </c>
+      <c r="L623" t="s">
+        <v>114</v>
+      </c>
+      <c r="N623" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="624" spans="1:14">
+      <c r="A624" t="s">
+        <v>749</v>
+      </c>
+      <c r="E624" t="s">
+        <v>28</v>
+      </c>
+      <c r="L624" t="s">
+        <v>129</v>
+      </c>
+      <c r="N624" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="625" spans="1:14">
+      <c r="A625" t="s">
+        <v>750</v>
+      </c>
+      <c r="E625" t="s">
+        <v>28</v>
+      </c>
+      <c r="L625" t="s">
+        <v>175</v>
+      </c>
+      <c r="N625" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="626" spans="1:14">
+      <c r="A626" t="s">
+        <v>751</v>
+      </c>
+      <c r="E626" t="s">
+        <v>28</v>
+      </c>
+      <c r="L626" t="s">
+        <v>57</v>
+      </c>
+      <c r="N626" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="627" spans="1:14">
+      <c r="A627" t="s">
+        <v>752</v>
+      </c>
+      <c r="E627" t="s">
+        <v>28</v>
+      </c>
+      <c r="L627" t="s">
+        <v>29</v>
+      </c>
+      <c r="N627" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="628" spans="1:14">
+      <c r="A628" t="s">
+        <v>753</v>
+      </c>
+      <c r="E628" t="s">
+        <v>28</v>
+      </c>
+      <c r="L628" t="s">
+        <v>31</v>
+      </c>
+      <c r="N628" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="629" spans="1:14">
+      <c r="A629" t="s">
+        <v>754</v>
+      </c>
+      <c r="C629" t="s">
+        <v>246</v>
+      </c>
+      <c r="D629" t="s">
+        <v>15</v>
+      </c>
+      <c r="E629" t="s">
+        <v>247</v>
+      </c>
+      <c r="F629" t="s">
+        <v>755</v>
+      </c>
+      <c r="G629" t="s">
+        <v>367</v>
+      </c>
+      <c r="H629" t="s">
+        <v>52</v>
+      </c>
+      <c r="I629" t="s">
+        <v>20</v>
+      </c>
+      <c r="J629" t="s">
+        <v>21</v>
+      </c>
+      <c r="K629" t="s">
+        <v>560</v>
+      </c>
+      <c r="L629" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="630" spans="1:14">
+      <c r="A630" t="s">
+        <v>756</v>
+      </c>
+      <c r="C630" t="s">
+        <v>15</v>
+      </c>
+      <c r="D630" t="s">
+        <v>16</v>
+      </c>
+      <c r="E630" t="s">
+        <v>17</v>
+      </c>
+      <c r="F630" t="s">
+        <v>755</v>
+      </c>
+      <c r="G630" t="s">
+        <v>481</v>
+      </c>
+      <c r="H630" t="s">
+        <v>52</v>
+      </c>
+      <c r="I630" t="s">
+        <v>20</v>
+      </c>
+      <c r="J630" t="s">
+        <v>21</v>
+      </c>
+      <c r="K630" t="s">
+        <v>18</v>
+      </c>
+      <c r="L630" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="631" spans="1:14">
+      <c r="A631" t="s">
+        <v>757</v>
+      </c>
+      <c r="C631" t="s">
+        <v>45</v>
+      </c>
+      <c r="D631" t="s">
+        <v>46</v>
+      </c>
+      <c r="E631" t="s">
+        <v>17</v>
+      </c>
+      <c r="F631" t="s">
+        <v>755</v>
+      </c>
+      <c r="G631" t="s">
+        <v>558</v>
+      </c>
+      <c r="H631" t="s">
+        <v>52</v>
+      </c>
+      <c r="I631" t="s">
+        <v>20</v>
+      </c>
+      <c r="J631" t="s">
+        <v>21</v>
+      </c>
+      <c r="K631" t="s">
+        <v>18</v>
+      </c>
+      <c r="L631" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="632" spans="1:14">
+      <c r="A632" t="s">
+        <v>758</v>
+      </c>
+      <c r="C632" t="s">
+        <v>16</v>
+      </c>
+      <c r="D632" t="s">
+        <v>50</v>
+      </c>
+      <c r="E632" t="s">
+        <v>50</v>
+      </c>
+      <c r="F632" t="s">
+        <v>755</v>
+      </c>
+      <c r="G632" t="s">
+        <v>365</v>
+      </c>
+      <c r="H632" t="s">
+        <v>52</v>
+      </c>
+      <c r="I632" t="s">
+        <v>20</v>
+      </c>
+      <c r="J632" t="s">
+        <v>21</v>
+      </c>
+      <c r="K632" t="s">
+        <v>18</v>
+      </c>
+      <c r="L632" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="633" spans="1:14">
+      <c r="A633" t="s">
+        <v>759</v>
+      </c>
+      <c r="E633" t="s">
+        <v>28</v>
+      </c>
+      <c r="L633" t="s">
+        <v>114</v>
+      </c>
+      <c r="N633" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="634" spans="1:14">
+      <c r="A634" t="s">
+        <v>760</v>
+      </c>
+      <c r="E634" t="s">
+        <v>28</v>
+      </c>
+      <c r="L634" t="s">
+        <v>114</v>
+      </c>
+      <c r="N634" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="635" spans="1:14">
+      <c r="A635" t="s">
+        <v>761</v>
+      </c>
+      <c r="E635" t="s">
+        <v>28</v>
+      </c>
+      <c r="L635" t="s">
+        <v>129</v>
+      </c>
+      <c r="N635" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="636" spans="1:14">
+      <c r="A636" t="s">
+        <v>762</v>
+      </c>
+      <c r="E636" t="s">
+        <v>28</v>
+      </c>
+      <c r="L636" t="s">
+        <v>175</v>
+      </c>
+      <c r="N636" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="637" spans="1:14">
+      <c r="A637" t="s">
+        <v>763</v>
+      </c>
+      <c r="E637" t="s">
+        <v>28</v>
+      </c>
+      <c r="L637" t="s">
+        <v>175</v>
+      </c>
+      <c r="N637" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="638" spans="1:14">
+      <c r="A638" t="s">
+        <v>764</v>
+      </c>
+      <c r="E638" t="s">
+        <v>28</v>
+      </c>
+      <c r="L638" t="s">
+        <v>57</v>
+      </c>
+      <c r="N638" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="639" spans="1:14">
+      <c r="A639" t="s">
+        <v>765</v>
+      </c>
+      <c r="E639" t="s">
+        <v>28</v>
+      </c>
+      <c r="L639" t="s">
+        <v>57</v>
+      </c>
+      <c r="N639" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="640" spans="1:14">
+      <c r="A640" t="s">
+        <v>766</v>
+      </c>
+      <c r="E640" t="s">
+        <v>28</v>
+      </c>
+      <c r="L640" t="s">
+        <v>29</v>
+      </c>
+      <c r="N640" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="641" spans="1:14">
+      <c r="A641" t="s">
+        <v>767</v>
+      </c>
+      <c r="E641" t="s">
+        <v>28</v>
+      </c>
+      <c r="L641" t="s">
+        <v>31</v>
+      </c>
+      <c r="N641" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="642" spans="1:14">
+      <c r="A642" t="s">
+        <v>768</v>
+      </c>
+      <c r="E642" t="s">
+        <v>28</v>
+      </c>
+      <c r="L642" t="s">
+        <v>94</v>
+      </c>
+      <c r="N642" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="643" spans="1:14">
+      <c r="A643" t="s">
+        <v>769</v>
+      </c>
+      <c r="C643" t="s">
+        <v>15</v>
+      </c>
+      <c r="D643" t="s">
+        <v>16</v>
+      </c>
+      <c r="E643" t="s">
+        <v>17</v>
+      </c>
+      <c r="F643" t="s">
+        <v>770</v>
+      </c>
+      <c r="G643" t="s">
+        <v>481</v>
+      </c>
+      <c r="H643" t="s">
+        <v>52</v>
+      </c>
+      <c r="I643" t="s">
+        <v>20</v>
+      </c>
+      <c r="J643" t="s">
+        <v>21</v>
+      </c>
+      <c r="K643" t="s">
+        <v>18</v>
+      </c>
+      <c r="L643" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="644" spans="1:14">
+      <c r="A644" t="s">
+        <v>771</v>
+      </c>
+      <c r="E644" t="s">
+        <v>28</v>
+      </c>
+      <c r="L644" t="s">
+        <v>114</v>
+      </c>
+      <c r="N644" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="645" spans="1:14">
+      <c r="A645" t="s">
+        <v>772</v>
+      </c>
+      <c r="E645" t="s">
+        <v>28</v>
+      </c>
+      <c r="L645" t="s">
+        <v>57</v>
+      </c>
+      <c r="N645" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="646" spans="1:14">
+      <c r="A646" t="s">
+        <v>773</v>
+      </c>
+      <c r="E646" t="s">
+        <v>28</v>
+      </c>
+      <c r="L646" t="s">
+        <v>31</v>
+      </c>
+      <c r="N646" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="647" spans="1:14">
+      <c r="A647" t="s">
+        <v>774</v>
+      </c>
+      <c r="E647" t="s">
+        <v>28</v>
+      </c>
+      <c r="L647" t="s">
+        <v>94</v>
+      </c>
+      <c r="N647" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="648" spans="1:14">
+      <c r="A648" t="s">
+        <v>775</v>
+      </c>
+      <c r="E648" t="s">
+        <v>28</v>
+      </c>
+      <c r="L648" t="s">
+        <v>31</v>
+      </c>
+      <c r="N648" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="649" spans="1:14">
+      <c r="A649" t="s">
+        <v>776</v>
+      </c>
+      <c r="E649" t="s">
+        <v>28</v>
+      </c>
+      <c r="L649" t="s">
+        <v>31</v>
+      </c>
+      <c r="N649" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="650" spans="1:14">
+      <c r="A650" t="s">
+        <v>777</v>
+      </c>
+      <c r="E650" t="s">
+        <v>28</v>
+      </c>
+      <c r="L650" t="s">
+        <v>34</v>
+      </c>
+      <c r="N650" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="651" spans="1:14">
+      <c r="A651" t="s">
+        <v>778</v>
+      </c>
+      <c r="E651" t="s">
+        <v>28</v>
+      </c>
+      <c r="L651" t="s">
+        <v>94</v>
+      </c>
+      <c r="N651" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="652" spans="1:14">
+      <c r="A652" t="s">
+        <v>779</v>
+      </c>
+      <c r="C652" t="s">
+        <v>246</v>
+      </c>
+      <c r="D652" t="s">
+        <v>16</v>
+      </c>
+      <c r="E652" t="s">
+        <v>16</v>
+      </c>
+      <c r="F652" t="s">
+        <v>780</v>
+      </c>
+      <c r="G652" t="s">
+        <v>555</v>
+      </c>
+      <c r="H652" t="s">
+        <v>52</v>
+      </c>
+      <c r="I652" t="s">
+        <v>20</v>
+      </c>
+      <c r="J652" t="s">
+        <v>21</v>
+      </c>
+      <c r="K652" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="653" spans="1:14">
+      <c r="A653" t="s">
+        <v>781</v>
+      </c>
+      <c r="C653" t="s">
+        <v>15</v>
+      </c>
+      <c r="D653" t="s">
+        <v>154</v>
+      </c>
+      <c r="E653" t="s">
+        <v>155</v>
+      </c>
+      <c r="F653" t="s">
+        <v>780</v>
+      </c>
+      <c r="G653" t="s">
+        <v>478</v>
+      </c>
+      <c r="H653" t="s">
+        <v>52</v>
+      </c>
+      <c r="I653" t="s">
+        <v>20</v>
+      </c>
+      <c r="J653" t="s">
+        <v>21</v>
+      </c>
+      <c r="K653" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="654" spans="1:14">
+      <c r="A654" t="s">
+        <v>782</v>
+      </c>
+      <c r="C654" t="s">
+        <v>15</v>
+      </c>
+      <c r="D654" t="s">
+        <v>16</v>
+      </c>
+      <c r="E654" t="s">
+        <v>17</v>
+      </c>
+      <c r="F654" t="s">
+        <v>780</v>
+      </c>
+      <c r="G654" t="s">
+        <v>460</v>
+      </c>
+      <c r="H654" t="s">
+        <v>52</v>
+      </c>
+      <c r="I654" t="s">
+        <v>20</v>
+      </c>
+      <c r="J654" t="s">
+        <v>21</v>
+      </c>
+      <c r="K654" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="655" spans="1:14">
+      <c r="A655" t="s">
+        <v>783</v>
+      </c>
+      <c r="C655" t="s">
+        <v>159</v>
+      </c>
+      <c r="D655" t="s">
+        <v>160</v>
+      </c>
+      <c r="E655" t="s">
+        <v>160</v>
+      </c>
+      <c r="F655" t="s">
+        <v>780</v>
+      </c>
+      <c r="G655" t="s">
+        <v>367</v>
+      </c>
+      <c r="H655" t="s">
+        <v>52</v>
+      </c>
+      <c r="I655" t="s">
+        <v>20</v>
+      </c>
+      <c r="J655" t="s">
+        <v>21</v>
+      </c>
+      <c r="K655" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="656" spans="1:14">
+      <c r="A656" t="s">
+        <v>784</v>
+      </c>
+      <c r="C656" t="s">
+        <v>16</v>
+      </c>
+      <c r="D656" t="s">
+        <v>50</v>
+      </c>
+      <c r="E656" t="s">
+        <v>50</v>
+      </c>
+      <c r="F656" t="s">
+        <v>780</v>
+      </c>
+      <c r="G656" t="s">
+        <v>478</v>
+      </c>
+      <c r="H656" t="s">
+        <v>52</v>
+      </c>
+      <c r="I656" t="s">
+        <v>20</v>
+      </c>
+      <c r="J656" t="s">
+        <v>21</v>
+      </c>
+      <c r="K656" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="657" spans="1:14">
+      <c r="A657" t="s">
+        <v>785</v>
+      </c>
+      <c r="C657" t="s">
+        <v>246</v>
+      </c>
+      <c r="D657" t="s">
+        <v>15</v>
+      </c>
+      <c r="E657" t="s">
+        <v>28</v>
+      </c>
+      <c r="F657" t="s">
+        <v>780</v>
+      </c>
+      <c r="G657" t="s">
+        <v>555</v>
+      </c>
+      <c r="H657" t="s">
+        <v>52</v>
+      </c>
+      <c r="I657" t="s">
+        <v>20</v>
+      </c>
+      <c r="J657" t="s">
+        <v>21</v>
+      </c>
+      <c r="K657" t="s">
+        <v>560</v>
+      </c>
+      <c r="L657" t="s">
+        <v>129</v>
+      </c>
+      <c r="N657" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="658" spans="1:14">
+      <c r="A658" t="s">
+        <v>786</v>
+      </c>
+      <c r="C658" t="s">
+        <v>45</v>
+      </c>
+      <c r="D658" t="s">
+        <v>46</v>
+      </c>
+      <c r="E658" t="s">
+        <v>28</v>
+      </c>
+      <c r="F658" t="s">
+        <v>780</v>
+      </c>
+      <c r="G658" t="s">
+        <v>460</v>
+      </c>
+      <c r="H658" t="s">
+        <v>52</v>
+      </c>
+      <c r="I658" t="s">
+        <v>20</v>
+      </c>
+      <c r="J658" t="s">
+        <v>21</v>
+      </c>
+      <c r="K658" t="s">
+        <v>18</v>
+      </c>
+      <c r="L658" t="s">
+        <v>31</v>
+      </c>
+      <c r="N658" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="659" spans="1:14">
+      <c r="A659" t="s">
+        <v>787</v>
+      </c>
+      <c r="E659" t="s">
+        <v>28</v>
+      </c>
+      <c r="L659" t="s">
+        <v>437</v>
+      </c>
+      <c r="N659" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="660" spans="1:14">
+      <c r="A660" t="s">
+        <v>788</v>
+      </c>
+      <c r="E660" t="s">
+        <v>28</v>
+      </c>
+      <c r="L660" t="s">
+        <v>114</v>
+      </c>
+      <c r="N660" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="661" spans="1:14">
+      <c r="A661" t="s">
+        <v>789</v>
+      </c>
+      <c r="E661" t="s">
+        <v>28</v>
+      </c>
+      <c r="L661" t="s">
+        <v>129</v>
+      </c>
+      <c r="N661" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="662" spans="1:14">
+      <c r="A662" t="s">
+        <v>790</v>
+      </c>
+      <c r="E662" t="s">
+        <v>28</v>
+      </c>
+      <c r="L662" t="s">
+        <v>175</v>
+      </c>
+      <c r="N662" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="663" spans="1:14">
+      <c r="A663" t="s">
+        <v>791</v>
+      </c>
+      <c r="E663" t="s">
+        <v>28</v>
+      </c>
+      <c r="L663" t="s">
+        <v>57</v>
+      </c>
+      <c r="N663" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="664" spans="1:14">
+      <c r="A664" t="s">
+        <v>792</v>
+      </c>
+      <c r="E664" t="s">
+        <v>28</v>
+      </c>
+      <c r="L664" t="s">
+        <v>29</v>
+      </c>
+      <c r="N664" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="665" spans="1:14">
+      <c r="A665" t="s">
+        <v>793</v>
+      </c>
+      <c r="E665" t="s">
+        <v>28</v>
+      </c>
+      <c r="L665" t="s">
+        <v>31</v>
+      </c>
+      <c r="N665" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="666" spans="1:14">
+      <c r="A666" t="s">
+        <v>794</v>
+      </c>
+      <c r="E666" t="s">
+        <v>28</v>
+      </c>
+      <c r="L666" t="s">
+        <v>31</v>
+      </c>
+      <c r="N666" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="667" spans="1:14">
+      <c r="A667" t="s">
+        <v>795</v>
+      </c>
+      <c r="E667" t="s">
+        <v>28</v>
+      </c>
+      <c r="L667" t="s">
+        <v>31</v>
+      </c>
+      <c r="N667" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="668" spans="1:14">
+      <c r="A668" t="s">
+        <v>796</v>
+      </c>
+      <c r="E668" t="s">
+        <v>28</v>
+      </c>
+      <c r="L668" t="s">
+        <v>129</v>
+      </c>
+      <c r="N668" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="669" spans="1:14">
+      <c r="A669" t="s">
+        <v>797</v>
+      </c>
+      <c r="E669" t="s">
+        <v>28</v>
+      </c>
+      <c r="L669" t="s">
+        <v>129</v>
+      </c>
+      <c r="N669" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="670" spans="1:14">
+      <c r="A670" t="s">
+        <v>798</v>
+      </c>
+      <c r="E670" t="s">
+        <v>28</v>
+      </c>
+      <c r="L670" t="s">
+        <v>129</v>
+      </c>
+      <c r="N670" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="671" spans="1:14">
+      <c r="A671" t="s">
+        <v>799</v>
+      </c>
+      <c r="E671" t="s">
+        <v>28</v>
+      </c>
+      <c r="L671" t="s">
+        <v>175</v>
+      </c>
+      <c r="N671" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="672" spans="1:14">
+      <c r="A672" t="s">
+        <v>800</v>
+      </c>
+      <c r="E672" t="s">
+        <v>28</v>
+      </c>
+      <c r="L672" t="s">
+        <v>175</v>
+      </c>
+      <c r="N672" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="673" spans="1:14">
+      <c r="A673" t="s">
+        <v>801</v>
+      </c>
+      <c r="E673" t="s">
+        <v>28</v>
+      </c>
+      <c r="L673" t="s">
+        <v>57</v>
+      </c>
+      <c r="N673" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="674" spans="1:14">
+      <c r="A674" t="s">
+        <v>802</v>
+      </c>
+      <c r="E674" t="s">
+        <v>28</v>
+      </c>
+      <c r="L674" t="s">
+        <v>57</v>
+      </c>
+      <c r="N674" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="675" spans="1:14">
+      <c r="A675" t="s">
+        <v>803</v>
+      </c>
+      <c r="E675" t="s">
+        <v>28</v>
+      </c>
+      <c r="L675" t="s">
+        <v>29</v>
+      </c>
+      <c r="N675" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="676" spans="1:14">
+      <c r="A676" t="s">
+        <v>804</v>
+      </c>
+      <c r="E676" t="s">
+        <v>28</v>
+      </c>
+      <c r="L676" t="s">
+        <v>29</v>
+      </c>
+      <c r="N676" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="677" spans="1:14">
+      <c r="A677" t="s">
+        <v>805</v>
+      </c>
+      <c r="E677" t="s">
+        <v>28</v>
+      </c>
+      <c r="L677" t="s">
+        <v>31</v>
+      </c>
+      <c r="N677" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="678" spans="1:14">
+      <c r="A678" t="s">
+        <v>806</v>
+      </c>
+      <c r="E678" t="s">
+        <v>28</v>
+      </c>
+      <c r="L678" t="s">
+        <v>31</v>
+      </c>
+      <c r="N678" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="679" spans="1:14">
+      <c r="A679" t="s">
+        <v>807</v>
+      </c>
+      <c r="E679" t="s">
+        <v>28</v>
+      </c>
+      <c r="L679" t="s">
+        <v>34</v>
+      </c>
+      <c r="N679" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="680" spans="1:14">
+      <c r="A680" t="s">
+        <v>808</v>
+      </c>
+      <c r="E680" t="s">
+        <v>28</v>
+      </c>
+      <c r="L680" t="s">
+        <v>94</v>
+      </c>
+      <c r="N680" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="681" spans="1:14">
+      <c r="A681" t="s">
+        <v>809</v>
+      </c>
+      <c r="E681" t="s">
+        <v>89</v>
+      </c>
+      <c r="L681" t="s">
+        <v>306</v>
+      </c>
+      <c r="N681" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="682" spans="1:14">
+      <c r="A682" t="s">
+        <v>810</v>
+      </c>
+      <c r="E682" t="s">
+        <v>28</v>
+      </c>
+      <c r="L682" t="s">
+        <v>114</v>
+      </c>
+      <c r="N682" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="683" spans="1:14">
+      <c r="A683" t="s">
+        <v>811</v>
+      </c>
+      <c r="E683" t="s">
+        <v>28</v>
+      </c>
+      <c r="L683" t="s">
+        <v>114</v>
+      </c>
+      <c r="N683" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="684" spans="1:14">
+      <c r="A684" t="s">
+        <v>812</v>
+      </c>
+      <c r="E684" t="s">
+        <v>28</v>
+      </c>
+      <c r="L684" t="s">
+        <v>129</v>
+      </c>
+      <c r="N684" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="685" spans="1:14">
+      <c r="A685" t="s">
+        <v>813</v>
+      </c>
+      <c r="E685" t="s">
+        <v>28</v>
+      </c>
+      <c r="L685" t="s">
+        <v>57</v>
+      </c>
+      <c r="N685" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="686" spans="1:14">
+      <c r="A686" t="s">
+        <v>814</v>
+      </c>
+      <c r="E686" t="s">
+        <v>28</v>
+      </c>
+      <c r="L686" t="s">
+        <v>57</v>
+      </c>
+      <c r="N686" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="687" spans="1:14">
+      <c r="A687" t="s">
+        <v>815</v>
+      </c>
+      <c r="E687" t="s">
+        <v>28</v>
+      </c>
+      <c r="L687" t="s">
+        <v>29</v>
+      </c>
+      <c r="N687" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="688" spans="1:14">
+      <c r="A688" t="s">
+        <v>816</v>
+      </c>
+      <c r="E688" t="s">
+        <v>28</v>
+      </c>
+      <c r="L688" t="s">
+        <v>29</v>
+      </c>
+      <c r="N688" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="689" spans="1:14">
+      <c r="A689" t="s">
+        <v>817</v>
+      </c>
+      <c r="E689" t="s">
+        <v>28</v>
+      </c>
+      <c r="L689" t="s">
+        <v>31</v>
+      </c>
+      <c r="N689" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="690" spans="1:14">
+      <c r="A690" t="s">
+        <v>818</v>
+      </c>
+      <c r="E690" t="s">
+        <v>28</v>
+      </c>
+      <c r="L690" t="s">
+        <v>31</v>
+      </c>
+      <c r="N690" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="691" spans="1:14">
+      <c r="A691" t="s">
+        <v>819</v>
+      </c>
+      <c r="E691" t="s">
+        <v>28</v>
+      </c>
+      <c r="L691" t="s">
+        <v>34</v>
+      </c>
+      <c r="N691" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="692" spans="1:14">
+      <c r="A692" t="s">
+        <v>820</v>
+      </c>
+      <c r="C692" t="s">
+        <v>15</v>
+      </c>
+      <c r="D692" t="s">
+        <v>16</v>
+      </c>
+      <c r="E692" t="s">
+        <v>17</v>
+      </c>
+      <c r="F692" t="s">
+        <v>821</v>
+      </c>
+      <c r="G692" t="s">
+        <v>460</v>
+      </c>
+      <c r="H692" t="s">
+        <v>52</v>
+      </c>
+      <c r="I692" t="s">
+        <v>20</v>
+      </c>
+      <c r="J692" t="s">
+        <v>822</v>
+      </c>
+      <c r="K692" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="693" spans="1:14">
+      <c r="A693" t="s">
+        <v>823</v>
+      </c>
+      <c r="C693" t="s">
+        <v>15</v>
+      </c>
+      <c r="D693" t="s">
+        <v>154</v>
+      </c>
+      <c r="E693" t="s">
+        <v>155</v>
+      </c>
+      <c r="F693" t="s">
+        <v>821</v>
+      </c>
+      <c r="G693" t="s">
+        <v>478</v>
+      </c>
+      <c r="H693" t="s">
+        <v>52</v>
+      </c>
+      <c r="I693" t="s">
+        <v>20</v>
+      </c>
+      <c r="J693" t="s">
+        <v>822</v>
+      </c>
+      <c r="K693" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="694" spans="1:14">
+      <c r="A694" t="s">
+        <v>824</v>
+      </c>
+      <c r="C694" t="s">
+        <v>246</v>
+      </c>
+      <c r="D694" t="s">
+        <v>16</v>
+      </c>
+      <c r="E694" t="s">
+        <v>16</v>
+      </c>
+      <c r="F694" t="s">
+        <v>821</v>
+      </c>
+      <c r="G694" t="s">
+        <v>825</v>
+      </c>
+      <c r="H694" t="s">
+        <v>52</v>
+      </c>
+      <c r="I694" t="s">
+        <v>20</v>
+      </c>
+      <c r="J694" t="s">
+        <v>822</v>
+      </c>
+      <c r="K694" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="695" spans="1:14">
+      <c r="A695" t="s">
+        <v>826</v>
+      </c>
+      <c r="C695" t="s">
+        <v>16</v>
+      </c>
+      <c r="D695" t="s">
+        <v>50</v>
+      </c>
+      <c r="E695" t="s">
+        <v>50</v>
+      </c>
+      <c r="F695" t="s">
+        <v>821</v>
+      </c>
+      <c r="G695" t="s">
+        <v>478</v>
+      </c>
+      <c r="H695" t="s">
+        <v>52</v>
+      </c>
+      <c r="I695" t="s">
+        <v>20</v>
+      </c>
+      <c r="J695" t="s">
+        <v>822</v>
+      </c>
+      <c r="K695" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="696" spans="1:14">
+      <c r="A696" t="s">
+        <v>827</v>
+      </c>
+      <c r="C696" t="s">
+        <v>159</v>
+      </c>
+      <c r="D696" t="s">
+        <v>160</v>
+      </c>
+      <c r="E696" t="s">
+        <v>160</v>
+      </c>
+      <c r="F696" t="s">
+        <v>821</v>
+      </c>
+      <c r="G696" t="s">
+        <v>367</v>
+      </c>
+      <c r="H696" t="s">
+        <v>52</v>
+      </c>
+      <c r="I696" t="s">
+        <v>20</v>
+      </c>
+      <c r="J696" t="s">
+        <v>822</v>
+      </c>
+      <c r="K696" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="697" spans="1:14">
+      <c r="A697" t="s">
+        <v>828</v>
+      </c>
+      <c r="C697" t="s">
+        <v>45</v>
+      </c>
+      <c r="D697" t="s">
+        <v>46</v>
+      </c>
+      <c r="E697" t="s">
+        <v>17</v>
+      </c>
+      <c r="F697" t="s">
+        <v>821</v>
+      </c>
+      <c r="G697" t="s">
+        <v>478</v>
+      </c>
+      <c r="H697" t="s">
+        <v>52</v>
+      </c>
+      <c r="I697" t="s">
+        <v>20</v>
+      </c>
+      <c r="J697" t="s">
+        <v>822</v>
+      </c>
+      <c r="K697" t="s">
+        <v>18</v>
+      </c>
+      <c r="L697" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="698" spans="1:14">
+      <c r="A698" t="s">
+        <v>829</v>
+      </c>
+      <c r="C698" t="s">
+        <v>246</v>
+      </c>
+      <c r="D698" t="s">
+        <v>15</v>
+      </c>
+      <c r="E698" t="s">
+        <v>28</v>
+      </c>
+      <c r="F698" t="s">
+        <v>821</v>
+      </c>
+      <c r="G698" t="s">
+        <v>555</v>
+      </c>
+      <c r="H698" t="s">
+        <v>52</v>
+      </c>
+      <c r="I698" t="s">
+        <v>20</v>
+      </c>
+      <c r="J698" t="s">
+        <v>21</v>
+      </c>
+      <c r="K698" t="s">
+        <v>560</v>
+      </c>
+      <c r="L698" t="s">
+        <v>129</v>
+      </c>
+      <c r="N698" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="699" spans="1:14">
+      <c r="A699" t="s">
+        <v>830</v>
+      </c>
+      <c r="E699" t="s">
+        <v>28</v>
+      </c>
+      <c r="L699" t="s">
+        <v>114</v>
+      </c>
+      <c r="N699" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="700" spans="1:14">
+      <c r="A700" t="s">
+        <v>831</v>
+      </c>
+      <c r="E700" t="s">
+        <v>28</v>
+      </c>
+      <c r="L700" t="s">
+        <v>114</v>
+      </c>
+      <c r="N700" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="701" spans="1:14">
+      <c r="A701" t="s">
+        <v>832</v>
+      </c>
+      <c r="E701" t="s">
+        <v>28</v>
+      </c>
+      <c r="L701" t="s">
+        <v>129</v>
+      </c>
+      <c r="N701" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="702" spans="1:14">
+      <c r="A702" t="s">
+        <v>833</v>
+      </c>
+      <c r="E702" t="s">
+        <v>28</v>
+      </c>
+      <c r="L702" t="s">
+        <v>175</v>
+      </c>
+      <c r="N702" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="703" spans="1:14">
+      <c r="A703" t="s">
+        <v>834</v>
+      </c>
+      <c r="E703" t="s">
+        <v>28</v>
+      </c>
+      <c r="L703" t="s">
+        <v>57</v>
+      </c>
+      <c r="N703" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="704" spans="1:14">
+      <c r="A704" t="s">
+        <v>835</v>
+      </c>
+      <c r="E704" t="s">
+        <v>28</v>
+      </c>
+      <c r="L704" t="s">
+        <v>29</v>
+      </c>
+      <c r="N704" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="705" spans="1:14">
+      <c r="A705" t="s">
+        <v>836</v>
+      </c>
+      <c r="E705" t="s">
+        <v>28</v>
+      </c>
+      <c r="L705" t="s">
+        <v>31</v>
+      </c>
+      <c r="N705" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="706" spans="1:14">
+      <c r="A706" t="s">
+        <v>837</v>
+      </c>
+      <c r="E706" t="s">
+        <v>28</v>
+      </c>
+      <c r="L706" t="s">
+        <v>31</v>
+      </c>
+      <c r="N706" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="707" spans="1:14">
+      <c r="A707" t="s">
+        <v>838</v>
+      </c>
+      <c r="E707" t="s">
+        <v>28</v>
+      </c>
+      <c r="L707" t="s">
+        <v>31</v>
+      </c>
+      <c r="N707" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="708" spans="1:14">
+      <c r="A708" t="s">
+        <v>839</v>
+      </c>
+      <c r="E708" t="s">
+        <v>28</v>
+      </c>
+      <c r="L708" t="s">
+        <v>31</v>
+      </c>
+      <c r="N708" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="709" spans="1:14">
+      <c r="A709" t="s">
+        <v>840</v>
+      </c>
+      <c r="E709" t="s">
+        <v>28</v>
+      </c>
+      <c r="L709" t="s">
+        <v>31</v>
+      </c>
+      <c r="N709" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="710" spans="1:14">
+      <c r="A710" t="s">
+        <v>841</v>
+      </c>
+      <c r="C710" t="s">
+        <v>15</v>
+      </c>
+      <c r="D710" t="s">
+        <v>154</v>
+      </c>
+      <c r="E710" t="s">
+        <v>155</v>
+      </c>
+      <c r="F710" t="s">
+        <v>842</v>
+      </c>
+      <c r="G710" t="s">
+        <v>558</v>
+      </c>
+      <c r="H710" t="s">
+        <v>52</v>
+      </c>
+      <c r="I710" t="s">
+        <v>20</v>
+      </c>
+      <c r="J710" t="s">
+        <v>843</v>
+      </c>
+      <c r="K710" t="s">
+        <v>560</v>
+      </c>
+      <c r="L710" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="711" spans="1:14">
+      <c r="A711" t="s">
+        <v>844</v>
+      </c>
+      <c r="C711" t="s">
+        <v>15</v>
+      </c>
+      <c r="D711" t="s">
+        <v>16</v>
+      </c>
+      <c r="E711" t="s">
+        <v>17</v>
+      </c>
+      <c r="F711" t="s">
+        <v>842</v>
+      </c>
+      <c r="G711" t="s">
+        <v>558</v>
+      </c>
+      <c r="H711" t="s">
+        <v>52</v>
+      </c>
+      <c r="I711" t="s">
+        <v>20</v>
+      </c>
+      <c r="J711" t="s">
+        <v>843</v>
+      </c>
+      <c r="K711" t="s">
+        <v>18</v>
+      </c>
+      <c r="L711" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="712" spans="1:14">
+      <c r="A712" t="s">
+        <v>845</v>
+      </c>
+      <c r="C712" t="s">
+        <v>45</v>
+      </c>
+      <c r="D712" t="s">
+        <v>46</v>
+      </c>
+      <c r="E712" t="s">
+        <v>17</v>
+      </c>
+      <c r="F712" t="s">
+        <v>842</v>
+      </c>
+      <c r="G712" t="s">
+        <v>478</v>
+      </c>
+      <c r="H712" t="s">
+        <v>52</v>
+      </c>
+      <c r="I712" t="s">
+        <v>20</v>
+      </c>
+      <c r="J712" t="s">
+        <v>843</v>
+      </c>
+      <c r="K712" t="s">
+        <v>18</v>
+      </c>
+      <c r="L712" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="713" spans="1:14">
+      <c r="A713" t="s">
+        <v>846</v>
+      </c>
+      <c r="C713" t="s">
+        <v>16</v>
+      </c>
+      <c r="D713" t="s">
+        <v>50</v>
+      </c>
+      <c r="E713" t="s">
+        <v>50</v>
+      </c>
+      <c r="F713" t="s">
+        <v>842</v>
+      </c>
+      <c r="G713" t="s">
+        <v>365</v>
+      </c>
+      <c r="H713" t="s">
+        <v>52</v>
+      </c>
+      <c r="I713" t="s">
+        <v>20</v>
+      </c>
+      <c r="J713" t="s">
+        <v>843</v>
+      </c>
+      <c r="K713" t="s">
+        <v>18</v>
+      </c>
+      <c r="L713" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="714" spans="1:14">
+      <c r="A714" t="s">
+        <v>847</v>
+      </c>
+      <c r="C714" t="s">
+        <v>159</v>
+      </c>
+      <c r="D714" t="s">
+        <v>160</v>
+      </c>
+      <c r="E714" t="s">
+        <v>160</v>
+      </c>
+      <c r="F714" t="s">
+        <v>842</v>
+      </c>
+      <c r="G714" t="s">
+        <v>460</v>
+      </c>
+      <c r="H714" t="s">
+        <v>52</v>
+      </c>
+      <c r="I714" t="s">
+        <v>20</v>
+      </c>
+      <c r="J714" t="s">
+        <v>843</v>
+      </c>
+      <c r="K714" t="s">
+        <v>96</v>
+      </c>
+      <c r="L714" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="715" spans="1:14">
+      <c r="A715" t="s">
+        <v>848</v>
+      </c>
+      <c r="E715" t="s">
+        <v>28</v>
+      </c>
+      <c r="L715" t="s">
+        <v>129</v>
+      </c>
+      <c r="N715" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="716" spans="1:14">
+      <c r="A716" t="s">
+        <v>849</v>
+      </c>
+      <c r="E716" t="s">
+        <v>28</v>
+      </c>
+      <c r="L716" t="s">
+        <v>129</v>
+      </c>
+      <c r="N716" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="717" spans="1:14">
+      <c r="A717" t="s">
+        <v>850</v>
+      </c>
+      <c r="E717" t="s">
+        <v>28</v>
+      </c>
+      <c r="L717" t="s">
+        <v>175</v>
+      </c>
+      <c r="N717" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="718" spans="1:14">
+      <c r="A718" t="s">
+        <v>851</v>
+      </c>
+      <c r="E718" t="s">
+        <v>28</v>
+      </c>
+      <c r="L718" t="s">
+        <v>57</v>
+      </c>
+      <c r="N718" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="719" spans="1:14">
+      <c r="A719" t="s">
+        <v>852</v>
+      </c>
+      <c r="E719" t="s">
+        <v>28</v>
+      </c>
+      <c r="L719" t="s">
+        <v>29</v>
+      </c>
+      <c r="N719" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="720" spans="1:14">
+      <c r="A720" t="s">
+        <v>853</v>
+      </c>
+      <c r="E720" t="s">
+        <v>28</v>
+      </c>
+      <c r="L720" t="s">
+        <v>31</v>
+      </c>
+      <c r="N720" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="721" spans="1:14">
+      <c r="A721" t="s">
+        <v>854</v>
+      </c>
+      <c r="E721" t="s">
+        <v>28</v>
+      </c>
+      <c r="L721" t="s">
+        <v>129</v>
+      </c>
+      <c r="N721" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="722" spans="1:14">
+      <c r="A722" t="s">
+        <v>855</v>
+      </c>
+      <c r="E722" t="s">
+        <v>28</v>
+      </c>
+      <c r="L722" t="s">
+        <v>129</v>
+      </c>
+      <c r="N722" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="723" spans="1:14">
+      <c r="A723" t="s">
+        <v>856</v>
+      </c>
+      <c r="E723" t="s">
+        <v>28</v>
+      </c>
+      <c r="L723" t="s">
+        <v>57</v>
+      </c>
+      <c r="N723" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="724" spans="1:14">
+      <c r="A724" t="s">
+        <v>857</v>
+      </c>
+      <c r="E724" t="s">
+        <v>28</v>
+      </c>
+      <c r="L724" t="s">
+        <v>29</v>
+      </c>
+      <c r="N724" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="725" spans="1:14">
+      <c r="A725" t="s">
+        <v>858</v>
+      </c>
+      <c r="E725" t="s">
+        <v>28</v>
+      </c>
+      <c r="L725" t="s">
+        <v>31</v>
+      </c>
+      <c r="N725" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="726" spans="1:14">
+      <c r="A726" t="s">
+        <v>859</v>
+      </c>
+      <c r="E726" t="s">
+        <v>28</v>
+      </c>
+      <c r="L726" t="s">
+        <v>31</v>
+      </c>
+      <c r="N726" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="727" spans="1:14">
+      <c r="A727" t="s">
+        <v>860</v>
+      </c>
+      <c r="C727" t="s">
+        <v>15</v>
+      </c>
+      <c r="D727" t="s">
+        <v>16</v>
+      </c>
+      <c r="E727" t="s">
+        <v>17</v>
+      </c>
+      <c r="F727" t="s">
+        <v>861</v>
+      </c>
+      <c r="G727" t="s">
+        <v>460</v>
+      </c>
+      <c r="H727" t="s">
+        <v>52</v>
+      </c>
+      <c r="I727" t="s">
+        <v>20</v>
+      </c>
+      <c r="J727" t="s">
+        <v>862</v>
+      </c>
+      <c r="K727" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="728" spans="1:14">
+      <c r="A728" t="s">
+        <v>863</v>
+      </c>
+      <c r="C728" t="s">
+        <v>45</v>
+      </c>
+      <c r="D728" t="s">
+        <v>46</v>
+      </c>
+      <c r="E728" t="s">
+        <v>17</v>
+      </c>
+      <c r="F728" t="s">
+        <v>861</v>
+      </c>
+      <c r="G728" t="s">
+        <v>555</v>
+      </c>
+      <c r="H728" t="s">
+        <v>52</v>
+      </c>
+      <c r="I728" t="s">
+        <v>20</v>
+      </c>
+      <c r="J728" t="s">
+        <v>862</v>
+      </c>
+      <c r="K728" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="729" spans="1:14">
+      <c r="A729" t="s">
+        <v>864</v>
+      </c>
+      <c r="C729" t="s">
+        <v>15</v>
+      </c>
+      <c r="D729" t="s">
+        <v>154</v>
+      </c>
+      <c r="E729" t="s">
+        <v>155</v>
+      </c>
+      <c r="F729" t="s">
+        <v>861</v>
+      </c>
+      <c r="G729" t="s">
+        <v>558</v>
+      </c>
+      <c r="H729" t="s">
+        <v>52</v>
+      </c>
+      <c r="I729" t="s">
+        <v>20</v>
+      </c>
+      <c r="J729" t="s">
+        <v>862</v>
+      </c>
+      <c r="K729" t="s">
+        <v>560</v>
+      </c>
+      <c r="L729" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="730" spans="1:14">
+      <c r="A730" t="s">
+        <v>865</v>
+      </c>
+      <c r="C730" t="s">
+        <v>16</v>
+      </c>
+      <c r="D730" t="s">
+        <v>50</v>
+      </c>
+      <c r="E730" t="s">
+        <v>50</v>
+      </c>
+      <c r="F730" t="s">
+        <v>861</v>
+      </c>
+      <c r="G730" t="s">
+        <v>365</v>
+      </c>
+      <c r="H730" t="s">
+        <v>52</v>
+      </c>
+      <c r="I730" t="s">
+        <v>20</v>
+      </c>
+      <c r="J730" t="s">
+        <v>862</v>
+      </c>
+      <c r="K730" t="s">
+        <v>18</v>
+      </c>
+      <c r="L730" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="731" spans="1:14">
+      <c r="A731" t="s">
+        <v>866</v>
+      </c>
+      <c r="C731" t="s">
+        <v>159</v>
+      </c>
+      <c r="D731" t="s">
+        <v>160</v>
+      </c>
+      <c r="E731" t="s">
+        <v>160</v>
+      </c>
+      <c r="F731" t="s">
+        <v>861</v>
+      </c>
+      <c r="G731" t="s">
+        <v>460</v>
+      </c>
+      <c r="H731" t="s">
+        <v>52</v>
+      </c>
+      <c r="I731" t="s">
+        <v>20</v>
+      </c>
+      <c r="J731" t="s">
+        <v>862</v>
+      </c>
+      <c r="K731" t="s">
+        <v>96</v>
+      </c>
+      <c r="L731" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="732" spans="1:14">
+      <c r="A732" t="s">
+        <v>867</v>
+      </c>
+      <c r="E732" t="s">
+        <v>28</v>
+      </c>
+      <c r="L732" t="s">
+        <v>114</v>
+      </c>
+      <c r="N732" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="733" spans="1:14">
+      <c r="A733" t="s">
+        <v>868</v>
+      </c>
+      <c r="E733" t="s">
+        <v>28</v>
+      </c>
+      <c r="L733" t="s">
+        <v>57</v>
+      </c>
+      <c r="N733" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="734" spans="1:14">
+      <c r="A734" t="s">
+        <v>869</v>
+      </c>
+      <c r="E734" t="s">
+        <v>28</v>
+      </c>
+      <c r="L734" t="s">
+        <v>29</v>
+      </c>
+      <c r="N734" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="735" spans="1:14">
+      <c r="A735" t="s">
+        <v>870</v>
+      </c>
+      <c r="E735" t="s">
+        <v>28</v>
+      </c>
+      <c r="L735" t="s">
+        <v>31</v>
+      </c>
+      <c r="N735" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="736" spans="1:14">
+      <c r="A736" t="s">
+        <v>871</v>
+      </c>
+      <c r="C736" t="s">
+        <v>163</v>
+      </c>
+      <c r="D736" t="s">
+        <v>164</v>
+      </c>
+      <c r="E736" t="s">
+        <v>164</v>
+      </c>
+      <c r="F736" t="s">
+        <v>872</v>
+      </c>
+      <c r="G736" t="s">
+        <v>558</v>
+      </c>
+      <c r="H736" t="s">
+        <v>52</v>
+      </c>
+      <c r="I736" t="s">
+        <v>20</v>
+      </c>
+      <c r="J736" t="s">
+        <v>873</v>
+      </c>
+      <c r="K736" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="737" spans="1:14">
+      <c r="A737" t="s">
+        <v>874</v>
+      </c>
+      <c r="E737" t="s">
+        <v>28</v>
+      </c>
+      <c r="L737" t="s">
+        <v>440</v>
+      </c>
+      <c r="N737" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="738" spans="1:14">
+      <c r="A738" t="s">
+        <v>875</v>
+      </c>
+      <c r="E738" t="s">
+        <v>28</v>
+      </c>
+      <c r="L738" t="s">
+        <v>440</v>
+      </c>
+      <c r="N738" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="739" spans="1:14">
+      <c r="A739" t="s">
+        <v>876</v>
+      </c>
+      <c r="E739" t="s">
+        <v>28</v>
+      </c>
+      <c r="L739" t="s">
+        <v>114</v>
+      </c>
+      <c r="N739" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="740" spans="1:14">
+      <c r="A740" t="s">
+        <v>877</v>
+      </c>
+      <c r="E740" t="s">
+        <v>28</v>
+      </c>
+      <c r="L740" t="s">
+        <v>114</v>
+      </c>
+      <c r="N740" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="741" spans="1:14">
+      <c r="A741" t="s">
+        <v>878</v>
+      </c>
+      <c r="E741" t="s">
+        <v>28</v>
+      </c>
+      <c r="L741" t="s">
+        <v>129</v>
+      </c>
+      <c r="N741" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="742" spans="1:14">
+      <c r="A742" t="s">
+        <v>879</v>
+      </c>
+      <c r="E742" t="s">
+        <v>28</v>
+      </c>
+      <c r="L742" t="s">
+        <v>129</v>
+      </c>
+      <c r="N742" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="743" spans="1:14">
+      <c r="A743" t="s">
+        <v>880</v>
+      </c>
+      <c r="E743" t="s">
+        <v>28</v>
+      </c>
+      <c r="L743" t="s">
+        <v>175</v>
+      </c>
+      <c r="N743" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="744" spans="1:14">
+      <c r="A744" t="s">
+        <v>881</v>
+      </c>
+      <c r="E744" t="s">
+        <v>28</v>
+      </c>
+      <c r="L744" t="s">
+        <v>175</v>
+      </c>
+      <c r="N744" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="745" spans="1:14">
+      <c r="A745" t="s">
+        <v>882</v>
+      </c>
+      <c r="E745" t="s">
+        <v>28</v>
+      </c>
+      <c r="L745" t="s">
+        <v>57</v>
+      </c>
+      <c r="N745" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="746" spans="1:14">
+      <c r="A746" t="s">
+        <v>883</v>
+      </c>
+      <c r="E746" t="s">
+        <v>28</v>
+      </c>
+      <c r="L746" t="s">
+        <v>57</v>
+      </c>
+      <c r="N746" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="747" spans="1:14">
+      <c r="A747" t="s">
+        <v>884</v>
+      </c>
+      <c r="E747" t="s">
+        <v>28</v>
+      </c>
+      <c r="L747" t="s">
+        <v>29</v>
+      </c>
+      <c r="N747" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="748" spans="1:14">
+      <c r="A748" t="s">
+        <v>885</v>
+      </c>
+      <c r="E748" t="s">
+        <v>28</v>
+      </c>
+      <c r="L748" t="s">
+        <v>29</v>
+      </c>
+      <c r="N748" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="749" spans="1:14">
+      <c r="A749" t="s">
+        <v>886</v>
+      </c>
+      <c r="E749" t="s">
+        <v>28</v>
+      </c>
+      <c r="L749" t="s">
+        <v>31</v>
+      </c>
+      <c r="N749" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="750" spans="1:14">
+      <c r="A750" t="s">
+        <v>887</v>
+      </c>
+      <c r="E750" t="s">
+        <v>28</v>
+      </c>
+      <c r="L750" t="s">
+        <v>31</v>
+      </c>
+      <c r="N750" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="751" spans="1:14">
+      <c r="A751" t="s">
+        <v>888</v>
+      </c>
+      <c r="E751" t="s">
+        <v>28</v>
+      </c>
+      <c r="L751" t="s">
+        <v>31</v>
+      </c>
+      <c r="N751" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="752" spans="1:14">
+      <c r="A752" t="s">
+        <v>889</v>
+      </c>
+      <c r="E752" t="s">
+        <v>28</v>
+      </c>
+      <c r="L752" t="s">
+        <v>34</v>
+      </c>
+      <c r="N752" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="753" spans="1:14">
+      <c r="A753" t="s">
+        <v>890</v>
+      </c>
+      <c r="E753" t="s">
+        <v>28</v>
+      </c>
+      <c r="L753" t="s">
+        <v>94</v>
+      </c>
+      <c r="N753" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="754" spans="1:14">
+      <c r="A754" t="s">
+        <v>891</v>
+      </c>
+      <c r="C754" t="s">
+        <v>15</v>
+      </c>
+      <c r="D754" t="s">
+        <v>16</v>
+      </c>
+      <c r="E754" t="s">
+        <v>17</v>
+      </c>
+      <c r="F754" t="s">
+        <v>892</v>
+      </c>
+      <c r="G754" t="s">
+        <v>460</v>
+      </c>
+      <c r="H754" t="s">
+        <v>52</v>
+      </c>
+      <c r="I754" t="s">
+        <v>20</v>
+      </c>
+      <c r="J754" t="s">
+        <v>893</v>
+      </c>
+      <c r="K754" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="755" spans="1:14">
+      <c r="A755" t="s">
+        <v>894</v>
+      </c>
+      <c r="C755" t="s">
+        <v>15</v>
+      </c>
+      <c r="D755" t="s">
+        <v>154</v>
+      </c>
+      <c r="E755" t="s">
+        <v>155</v>
+      </c>
+      <c r="F755" t="s">
+        <v>892</v>
+      </c>
+      <c r="G755" t="s">
+        <v>558</v>
+      </c>
+      <c r="H755" t="s">
+        <v>52</v>
+      </c>
+      <c r="I755" t="s">
+        <v>20</v>
+      </c>
+      <c r="J755" t="s">
+        <v>893</v>
+      </c>
+      <c r="K755" t="s">
+        <v>560</v>
+      </c>
+      <c r="L755" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="756" spans="1:14">
+      <c r="A756" t="s">
+        <v>895</v>
+      </c>
+      <c r="C756" t="s">
+        <v>45</v>
+      </c>
+      <c r="D756" t="s">
+        <v>46</v>
+      </c>
+      <c r="E756" t="s">
+        <v>17</v>
+      </c>
+      <c r="F756" t="s">
+        <v>892</v>
+      </c>
+      <c r="G756" t="s">
+        <v>478</v>
+      </c>
+      <c r="H756" t="s">
+        <v>52</v>
+      </c>
+      <c r="I756" t="s">
+        <v>20</v>
+      </c>
+      <c r="J756" t="s">
+        <v>893</v>
+      </c>
+      <c r="K756" t="s">
+        <v>18</v>
+      </c>
+      <c r="L756" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="757" spans="1:14">
+      <c r="A757" t="s">
+        <v>896</v>
+      </c>
+      <c r="C757" t="s">
+        <v>16</v>
+      </c>
+      <c r="D757" t="s">
+        <v>50</v>
+      </c>
+      <c r="E757" t="s">
+        <v>50</v>
+      </c>
+      <c r="F757" t="s">
+        <v>892</v>
+      </c>
+      <c r="G757" t="s">
+        <v>365</v>
+      </c>
+      <c r="H757" t="s">
+        <v>52</v>
+      </c>
+      <c r="I757" t="s">
+        <v>20</v>
+      </c>
+      <c r="J757" t="s">
+        <v>893</v>
+      </c>
+      <c r="K757" t="s">
+        <v>18</v>
+      </c>
+      <c r="L757" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="758" spans="1:14">
+      <c r="A758" t="s">
+        <v>897</v>
+      </c>
+      <c r="C758" t="s">
+        <v>159</v>
+      </c>
+      <c r="D758" t="s">
+        <v>160</v>
+      </c>
+      <c r="E758" t="s">
+        <v>160</v>
+      </c>
+      <c r="F758" t="s">
+        <v>892</v>
+      </c>
+      <c r="G758" t="s">
+        <v>460</v>
+      </c>
+      <c r="H758" t="s">
+        <v>52</v>
+      </c>
+      <c r="I758" t="s">
+        <v>20</v>
+      </c>
+      <c r="J758" t="s">
+        <v>893</v>
+      </c>
+      <c r="K758" t="s">
+        <v>96</v>
+      </c>
+      <c r="L758" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="759" spans="1:14">
+      <c r="A759" t="s">
+        <v>898</v>
+      </c>
+      <c r="E759" t="s">
+        <v>28</v>
+      </c>
+      <c r="L759" t="s">
+        <v>29</v>
+      </c>
+      <c r="N759" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="760" spans="1:14">
+      <c r="A760" t="s">
+        <v>899</v>
+      </c>
+      <c r="E760" t="s">
+        <v>28</v>
+      </c>
+      <c r="L760" t="s">
+        <v>29</v>
+      </c>
+      <c r="N760" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="761" spans="1:14">
+      <c r="A761" t="s">
+        <v>900</v>
+      </c>
+      <c r="E761" t="s">
+        <v>28</v>
+      </c>
+      <c r="L761" t="s">
+        <v>31</v>
+      </c>
+      <c r="N761" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="762" spans="1:14">
+      <c r="A762" t="s">
+        <v>901</v>
+      </c>
+      <c r="E762" t="s">
+        <v>28</v>
+      </c>
+      <c r="L762" t="s">
+        <v>31</v>
+      </c>
+      <c r="N762" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="763" spans="1:14">
+      <c r="A763" t="s">
+        <v>902</v>
+      </c>
+      <c r="C763" t="s">
+        <v>159</v>
+      </c>
+      <c r="D763" t="s">
+        <v>160</v>
+      </c>
+      <c r="E763" t="s">
+        <v>160</v>
+      </c>
+      <c r="F763" t="s">
+        <v>903</v>
+      </c>
+      <c r="G763" t="s">
+        <v>460</v>
+      </c>
+      <c r="H763" t="s">
+        <v>52</v>
+      </c>
+      <c r="I763" t="s">
+        <v>20</v>
+      </c>
+      <c r="J763" t="s">
+        <v>904</v>
+      </c>
+      <c r="K763" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="764" spans="1:14">
+      <c r="A764" t="s">
+        <v>905</v>
+      </c>
+      <c r="C764" t="s">
+        <v>15</v>
+      </c>
+      <c r="D764" t="s">
+        <v>154</v>
+      </c>
+      <c r="E764" t="s">
+        <v>155</v>
+      </c>
+      <c r="F764" t="s">
+        <v>903</v>
+      </c>
+      <c r="G764" t="s">
+        <v>558</v>
+      </c>
+      <c r="H764" t="s">
+        <v>52</v>
+      </c>
+      <c r="I764" t="s">
+        <v>20</v>
+      </c>
+      <c r="J764" t="s">
+        <v>904</v>
+      </c>
+      <c r="K764" t="s">
+        <v>560</v>
+      </c>
+      <c r="L764" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="765" spans="1:14">
+      <c r="A765" t="s">
+        <v>906</v>
+      </c>
+      <c r="C765" t="s">
+        <v>15</v>
+      </c>
+      <c r="D765" t="s">
+        <v>16</v>
+      </c>
+      <c r="E765" t="s">
+        <v>17</v>
+      </c>
+      <c r="F765" t="s">
+        <v>903</v>
+      </c>
+      <c r="G765" t="s">
+        <v>460</v>
+      </c>
+      <c r="H765" t="s">
+        <v>52</v>
+      </c>
+      <c r="I765" t="s">
+        <v>20</v>
+      </c>
+      <c r="J765" t="s">
+        <v>904</v>
+      </c>
+      <c r="K765" t="s">
+        <v>18</v>
+      </c>
+      <c r="L765" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="766" spans="1:14">
+      <c r="A766" t="s">
+        <v>907</v>
+      </c>
+      <c r="C766" t="s">
+        <v>45</v>
+      </c>
+      <c r="D766" t="s">
+        <v>46</v>
+      </c>
+      <c r="E766" t="s">
+        <v>17</v>
+      </c>
+      <c r="F766" t="s">
+        <v>903</v>
+      </c>
+      <c r="G766" t="s">
+        <v>478</v>
+      </c>
+      <c r="H766" t="s">
+        <v>52</v>
+      </c>
+      <c r="I766" t="s">
+        <v>20</v>
+      </c>
+      <c r="J766" t="s">
+        <v>904</v>
+      </c>
+      <c r="K766" t="s">
+        <v>18</v>
+      </c>
+      <c r="L766" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="767" spans="1:14">
+      <c r="A767" t="s">
+        <v>908</v>
+      </c>
+      <c r="C767" t="s">
+        <v>16</v>
+      </c>
+      <c r="D767" t="s">
+        <v>50</v>
+      </c>
+      <c r="E767" t="s">
+        <v>50</v>
+      </c>
+      <c r="F767" t="s">
+        <v>903</v>
+      </c>
+      <c r="G767" t="s">
+        <v>365</v>
+      </c>
+      <c r="H767" t="s">
+        <v>52</v>
+      </c>
+      <c r="I767" t="s">
+        <v>20</v>
+      </c>
+      <c r="J767" t="s">
+        <v>904</v>
+      </c>
+      <c r="K767" t="s">
+        <v>18</v>
+      </c>
+      <c r="L767" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="768" spans="1:14">
+      <c r="A768" t="s">
+        <v>909</v>
+      </c>
+      <c r="E768" t="s">
+        <v>28</v>
+      </c>
+      <c r="L768" t="s">
+        <v>114</v>
+      </c>
+      <c r="N768" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="769" spans="1:14">
+      <c r="A769" t="s">
+        <v>910</v>
+      </c>
+      <c r="E769" t="s">
+        <v>28</v>
+      </c>
+      <c r="L769" t="s">
+        <v>57</v>
+      </c>
+      <c r="N769" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="770" spans="1:14">
+      <c r="A770" t="s">
+        <v>911</v>
+      </c>
+      <c r="E770" t="s">
+        <v>28</v>
+      </c>
+      <c r="L770" t="s">
+        <v>29</v>
+      </c>
+      <c r="N770" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="771" spans="1:14">
+      <c r="A771" t="s">
+        <v>912</v>
+      </c>
+      <c r="E771" t="s">
+        <v>634</v>
+      </c>
+      <c r="L771" t="s">
+        <v>29</v>
+      </c>
+      <c r="N771" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="772" spans="1:14">
+      <c r="A772" t="s">
+        <v>913</v>
+      </c>
+      <c r="E772" t="s">
+        <v>28</v>
+      </c>
+      <c r="L772" t="s">
+        <v>31</v>
+      </c>
+      <c r="N772" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="773" spans="1:14">
+      <c r="A773" t="s">
+        <v>914</v>
+      </c>
+      <c r="E773" t="s">
+        <v>28</v>
+      </c>
+      <c r="L773" t="s">
+        <v>31</v>
+      </c>
+      <c r="N773" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="774" spans="1:14">
+      <c r="A774" t="s">
+        <v>915</v>
+      </c>
+      <c r="E774" t="s">
+        <v>28</v>
+      </c>
+      <c r="L774" t="s">
+        <v>31</v>
+      </c>
+      <c r="N774" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="775" spans="1:14">
+      <c r="A775" t="s">
+        <v>916</v>
+      </c>
+      <c r="C775" t="s">
+        <v>15</v>
+      </c>
+      <c r="D775" t="s">
+        <v>16</v>
+      </c>
+      <c r="E775" t="s">
+        <v>17</v>
+      </c>
+      <c r="F775" t="s">
+        <v>917</v>
+      </c>
+      <c r="G775" t="s">
+        <v>460</v>
+      </c>
+      <c r="H775" t="s">
+        <v>52</v>
+      </c>
+      <c r="I775" t="s">
+        <v>20</v>
+      </c>
+      <c r="J775" t="s">
+        <v>918</v>
+      </c>
+      <c r="K775" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="776" spans="1:14">
+      <c r="A776" t="s">
+        <v>919</v>
+      </c>
+      <c r="C776" t="s">
+        <v>45</v>
+      </c>
+      <c r="D776" t="s">
+        <v>46</v>
+      </c>
+      <c r="E776" t="s">
+        <v>17</v>
+      </c>
+      <c r="F776" t="s">
+        <v>917</v>
+      </c>
+      <c r="G776" t="s">
+        <v>555</v>
+      </c>
+      <c r="H776" t="s">
+        <v>52</v>
+      </c>
+      <c r="I776" t="s">
+        <v>20</v>
+      </c>
+      <c r="J776" t="s">
+        <v>918</v>
+      </c>
+      <c r="K776" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="777" spans="1:14">
+      <c r="A777" t="s">
+        <v>920</v>
+      </c>
+      <c r="C777" t="s">
+        <v>15</v>
+      </c>
+      <c r="D777" t="s">
+        <v>154</v>
+      </c>
+      <c r="E777" t="s">
+        <v>155</v>
+      </c>
+      <c r="F777" t="s">
+        <v>917</v>
+      </c>
+      <c r="G777" t="s">
+        <v>558</v>
+      </c>
+      <c r="H777" t="s">
+        <v>52</v>
+      </c>
+      <c r="I777" t="s">
+        <v>20</v>
+      </c>
+      <c r="J777" t="s">
+        <v>918</v>
+      </c>
+      <c r="K777" t="s">
+        <v>560</v>
+      </c>
+      <c r="L777" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="778" spans="1:14">
+      <c r="A778" t="s">
+        <v>921</v>
+      </c>
+      <c r="C778" t="s">
+        <v>16</v>
+      </c>
+      <c r="D778" t="s">
+        <v>50</v>
+      </c>
+      <c r="E778" t="s">
+        <v>50</v>
+      </c>
+      <c r="F778" t="s">
+        <v>917</v>
+      </c>
+      <c r="G778" t="s">
+        <v>365</v>
+      </c>
+      <c r="H778" t="s">
+        <v>52</v>
+      </c>
+      <c r="I778" t="s">
+        <v>20</v>
+      </c>
+      <c r="J778" t="s">
+        <v>918</v>
+      </c>
+      <c r="K778" t="s">
+        <v>18</v>
+      </c>
+      <c r="L778" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="779" spans="1:14">
+      <c r="A779" t="s">
+        <v>922</v>
+      </c>
+      <c r="C779" t="s">
+        <v>159</v>
+      </c>
+      <c r="D779" t="s">
+        <v>160</v>
+      </c>
+      <c r="E779" t="s">
+        <v>160</v>
+      </c>
+      <c r="F779" t="s">
+        <v>917</v>
+      </c>
+      <c r="G779" t="s">
+        <v>460</v>
+      </c>
+      <c r="H779" t="s">
+        <v>52</v>
+      </c>
+      <c r="I779" t="s">
+        <v>20</v>
+      </c>
+      <c r="J779" t="s">
+        <v>918</v>
+      </c>
+      <c r="K779" t="s">
+        <v>96</v>
+      </c>
+      <c r="L779" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="780" spans="1:14">
+      <c r="A780" t="s">
+        <v>923</v>
+      </c>
+      <c r="E780" t="s">
+        <v>28</v>
+      </c>
+      <c r="L780" t="s">
+        <v>129</v>
+      </c>
+      <c r="N780" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="781" spans="1:14">
+      <c r="A781" t="s">
+        <v>924</v>
+      </c>
+      <c r="E781" t="s">
+        <v>28</v>
+      </c>
+      <c r="L781" t="s">
+        <v>29</v>
+      </c>
+      <c r="N781" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="782" spans="1:14">
+      <c r="A782" t="s">
+        <v>925</v>
+      </c>
+      <c r="E782" t="s">
+        <v>28</v>
+      </c>
+      <c r="L782" t="s">
+        <v>94</v>
+      </c>
+      <c r="N782" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="783" spans="1:14">
+      <c r="A783" t="s">
+        <v>926</v>
+      </c>
+      <c r="E783" t="s">
+        <v>28</v>
+      </c>
+      <c r="L783" t="s">
+        <v>31</v>
+      </c>
+      <c r="N783" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="784" spans="1:14">
+      <c r="A784" t="s">
+        <v>927</v>
+      </c>
+      <c r="E784" t="s">
+        <v>28</v>
+      </c>
+      <c r="L784" t="s">
+        <v>31</v>
+      </c>
+      <c r="N784" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="785" spans="1:14">
+      <c r="A785" t="s">
+        <v>928</v>
+      </c>
+      <c r="C785" t="s">
+        <v>15</v>
+      </c>
+      <c r="D785" t="s">
+        <v>154</v>
+      </c>
+      <c r="E785" t="s">
+        <v>155</v>
+      </c>
+      <c r="F785" t="s">
+        <v>929</v>
+      </c>
+      <c r="G785" t="s">
+        <v>558</v>
+      </c>
+      <c r="H785" t="s">
+        <v>52</v>
+      </c>
+      <c r="I785" t="s">
+        <v>20</v>
+      </c>
+      <c r="J785" t="s">
+        <v>918</v>
+      </c>
+      <c r="K785" t="s">
+        <v>560</v>
+      </c>
+      <c r="L785" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="786" spans="1:14">
+      <c r="A786" t="s">
+        <v>930</v>
+      </c>
+      <c r="C786" t="s">
+        <v>15</v>
+      </c>
+      <c r="D786" t="s">
+        <v>16</v>
+      </c>
+      <c r="E786" t="s">
+        <v>17</v>
+      </c>
+      <c r="F786" t="s">
+        <v>929</v>
+      </c>
+      <c r="G786" t="s">
+        <v>460</v>
+      </c>
+      <c r="H786" t="s">
+        <v>52</v>
+      </c>
+      <c r="I786" t="s">
+        <v>20</v>
+      </c>
+      <c r="J786" t="s">
+        <v>918</v>
+      </c>
+      <c r="K786" t="s">
+        <v>456</v>
+      </c>
+      <c r="L786" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="787" spans="1:14">
+      <c r="A787" t="s">
+        <v>931</v>
+      </c>
+      <c r="C787" t="s">
+        <v>45</v>
+      </c>
+      <c r="D787" t="s">
+        <v>46</v>
+      </c>
+      <c r="E787" t="s">
+        <v>17</v>
+      </c>
+      <c r="F787" t="s">
+        <v>929</v>
+      </c>
+      <c r="G787" t="s">
+        <v>478</v>
+      </c>
+      <c r="H787" t="s">
+        <v>52</v>
+      </c>
+      <c r="I787" t="s">
+        <v>20</v>
+      </c>
+      <c r="J787" t="s">
+        <v>918</v>
+      </c>
+      <c r="K787" t="s">
+        <v>18</v>
+      </c>
+      <c r="L787" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="788" spans="1:14">
+      <c r="A788" t="s">
+        <v>932</v>
+      </c>
+      <c r="C788" t="s">
+        <v>16</v>
+      </c>
+      <c r="D788" t="s">
+        <v>50</v>
+      </c>
+      <c r="E788" t="s">
+        <v>50</v>
+      </c>
+      <c r="F788" t="s">
+        <v>929</v>
+      </c>
+      <c r="G788" t="s">
+        <v>365</v>
+      </c>
+      <c r="H788" t="s">
+        <v>52</v>
+      </c>
+      <c r="I788" t="s">
+        <v>20</v>
+      </c>
+      <c r="J788" t="s">
+        <v>918</v>
+      </c>
+      <c r="K788" t="s">
+        <v>18</v>
+      </c>
+      <c r="L788" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="789" spans="1:14">
+      <c r="A789" t="s">
+        <v>933</v>
+      </c>
+      <c r="C789" t="s">
+        <v>159</v>
+      </c>
+      <c r="D789" t="s">
+        <v>160</v>
+      </c>
+      <c r="E789" t="s">
+        <v>160</v>
+      </c>
+      <c r="F789" t="s">
+        <v>929</v>
+      </c>
+      <c r="G789" t="s">
+        <v>460</v>
+      </c>
+      <c r="H789" t="s">
+        <v>52</v>
+      </c>
+      <c r="I789" t="s">
+        <v>20</v>
+      </c>
+      <c r="J789" t="s">
+        <v>918</v>
+      </c>
+      <c r="K789" t="s">
+        <v>96</v>
+      </c>
+      <c r="L789" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="790" spans="1:14">
+      <c r="A790" t="s">
+        <v>934</v>
+      </c>
+      <c r="E790" t="s">
+        <v>28</v>
+      </c>
+      <c r="L790" t="s">
+        <v>31</v>
+      </c>
+      <c r="N790" t="s">
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>