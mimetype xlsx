--- v0 (2025-12-08)
+++ v1 (2026-04-29)
@@ -10,143 +10,137 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="39">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Resistance</t>
   </si>
   <si>
     <t>Size</t>
   </si>
   <si>
     <t>Power(W)</t>
   </si>
   <si>
     <t>T.C.R(ppm/°C)</t>
   </si>
   <si>
     <t>Tolerance</t>
   </si>
   <si>
     <t>Applications</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Automotive Grade</t>
   </si>
   <si>
     <t>RTF06000JTG</t>
   </si>
   <si>
     <t>0Ω</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>1/4W</t>
   </si>
   <si>
-    <t>≤50mΩ</t>
+    <t>±5%</t>
   </si>
   <si>
     <t>RTJ12000JTG</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
     <t>1W</t>
   </si>
   <si>
-    <t>±5%</t>
-[...1 lines deleted...]
-  <si>
     <t>RTH10000JTG</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>3/4W</t>
   </si>
   <si>
     <t>RTG1210000JTG</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>1/2W</t>
   </si>
   <si>
     <t>RTE05000JTG</t>
   </si>
   <si>
     <t>0805</t>
   </si>
   <si>
     <t>1/8W</t>
   </si>
   <si>
     <t>RTJ12000FTG</t>
   </si>
   <si>
     <t>±1%</t>
   </si>
   <si>
     <t>RTH10000FTG</t>
-  </si>
-[...1 lines deleted...]
-    <t>≤10mΩ</t>
   </si>
   <si>
     <t>RTG1210000FTG</t>
   </si>
   <si>
     <t>RTF06000FTG</t>
   </si>
   <si>
     <t>RTJ06000FTG</t>
   </si>
   <si>
     <t>RTE05000FTG</t>
   </si>
   <si>
     <t>RTD03000FTG</t>
   </si>
   <si>
     <t>0603</t>
   </si>
   <si>
     <t>1/10W</t>
   </si>
   <si>
     <t>RTC02000FTG</t>
   </si>
@@ -537,271 +531,271 @@
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="I2">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
       <c r="D3" t="s">
         <v>16</v>
       </c>
       <c r="F3" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" t="s">
+        <v>10</v>
+      </c>
+      <c r="C4" t="s">
         <v>18</v>
       </c>
-      <c r="B4" t="s">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>19</v>
       </c>
-      <c r="D4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I4">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
+        <v>20</v>
+      </c>
+      <c r="B5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C5" t="s">
         <v>21</v>
       </c>
-      <c r="B5" t="s">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>22</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I5">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B6" t="s">
+        <v>10</v>
+      </c>
+      <c r="C6" t="s">
         <v>24</v>
       </c>
-      <c r="B6" t="s">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>25</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I6">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B7" t="s">
         <v>10</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7" t="s">
         <v>16</v>
       </c>
       <c r="F7" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="I7">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8" t="s">
+        <v>18</v>
+      </c>
+      <c r="D8" t="s">
         <v>19</v>
       </c>
-      <c r="D8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="I8">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B9" t="s">
         <v>10</v>
       </c>
       <c r="C9" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" t="s">
         <v>22</v>
       </c>
-      <c r="D9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="I9">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" t="s">
         <v>11</v>
       </c>
       <c r="D10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="I10">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B11" t="s">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>11</v>
       </c>
       <c r="D11" t="s">
         <v>16</v>
       </c>
       <c r="F11" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="I11">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B12" t="s">
         <v>10</v>
       </c>
       <c r="C12" t="s">
+        <v>24</v>
+      </c>
+      <c r="D12" t="s">
         <v>25</v>
       </c>
-      <c r="D12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="I12">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" t="s">
+        <v>10</v>
+      </c>
+      <c r="C13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13" t="s">
         <v>35</v>
       </c>
-      <c r="B13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="I13">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" t="s">
+        <v>10</v>
+      </c>
+      <c r="C14" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14" t="s">
         <v>38</v>
       </c>
-      <c r="B14" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F14" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="I14">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>