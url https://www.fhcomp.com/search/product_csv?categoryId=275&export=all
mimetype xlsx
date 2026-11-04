--- v0 (2025-12-07)
+++ v1 (2026-11-04)
@@ -10,731 +10,2471 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1149" uniqueCount="227">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3769" uniqueCount="807">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Inductance(μH)</t>
   </si>
   <si>
     <t>L (mm)</t>
   </si>
   <si>
     <t>W (mm)</t>
   </si>
   <si>
     <t>T (mm)</t>
   </si>
   <si>
     <t>Nominal impedance (Ω)</t>
   </si>
   <si>
     <t>DCR Max</t>
   </si>
   <si>
     <t>Test frequency(MHz)</t>
   </si>
   <si>
     <t>Test Voltage (mV)</t>
   </si>
   <si>
     <t>Tolerance</t>
   </si>
   <si>
     <t>Rated current(mA)</t>
   </si>
   <si>
     <t>Size Code</t>
   </si>
   <si>
     <t>Applications</t>
   </si>
   <si>
     <t>生产状态</t>
   </si>
   <si>
+    <t>CBM321609U302T</t>
+  </si>
+  <si>
+    <t>U</t>
+  </si>
+  <si>
+    <t>1206</t>
+  </si>
+  <si>
+    <t>production</t>
+  </si>
+  <si>
+    <t>CBM321609U302B</t>
+  </si>
+  <si>
+    <t>CBM201209U302B</t>
+  </si>
+  <si>
+    <t>0805</t>
+  </si>
+  <si>
+    <t>CBM201209U302T</t>
+  </si>
+  <si>
+    <t>CBM160808U302T</t>
+  </si>
+  <si>
+    <t>0603</t>
+  </si>
+  <si>
+    <t>CBM321609U282B</t>
+  </si>
+  <si>
+    <t>CBM321609U282T</t>
+  </si>
+  <si>
+    <t>CBM201209U282B</t>
+  </si>
+  <si>
+    <t>CBM201209U282T</t>
+  </si>
+  <si>
+    <t>CBM160808U282T</t>
+  </si>
+  <si>
+    <t>CBM321609U272T</t>
+  </si>
+  <si>
+    <t>CBM321609U272B</t>
+  </si>
+  <si>
+    <t>CBM201209U272B</t>
+  </si>
+  <si>
+    <t>CBM201209U272T</t>
+  </si>
+  <si>
+    <t>CBM160808U272T</t>
+  </si>
+  <si>
+    <t>CBM321609U252T</t>
+  </si>
+  <si>
+    <t>CBM321609U252B</t>
+  </si>
+  <si>
+    <t>CBM201209U252T</t>
+  </si>
+  <si>
+    <t>CBM201209U252B</t>
+  </si>
+  <si>
+    <t>CBM160808U252T</t>
+  </si>
+  <si>
+    <t>CBM321609U222B</t>
+  </si>
+  <si>
+    <t>CBM321609U222T</t>
+  </si>
+  <si>
+    <t>CBM201209U222B</t>
+  </si>
+  <si>
+    <t>CBM201209U222T</t>
+  </si>
+  <si>
+    <t>CBM160808U222T</t>
+  </si>
+  <si>
+    <t>CBM252009U202T</t>
+  </si>
+  <si>
+    <t>252009</t>
+  </si>
+  <si>
+    <t>CBM252009U202B</t>
+  </si>
+  <si>
+    <t>CBM321609U202T</t>
+  </si>
+  <si>
+    <t>CBM321609U202B</t>
+  </si>
+  <si>
+    <t>CBM201209U202T</t>
+  </si>
+  <si>
+    <t>CBM201209U202B</t>
+  </si>
+  <si>
+    <t>CBM160808U202T</t>
+  </si>
+  <si>
+    <t>CBM321609U182T</t>
+  </si>
+  <si>
+    <t>CBM321609U182B</t>
+  </si>
+  <si>
+    <t>CBM201209U182B</t>
+  </si>
+  <si>
+    <t>CBM201209U182T</t>
+  </si>
+  <si>
+    <t>CBM160808U182T</t>
+  </si>
+  <si>
+    <t>CBM201209U152T</t>
+  </si>
+  <si>
+    <t>2.0±0.20</t>
+  </si>
+  <si>
+    <t>1.2±0.20</t>
+  </si>
+  <si>
+    <t>1500</t>
+  </si>
+  <si>
+    <t>0.3</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>±25%</t>
+  </si>
+  <si>
+    <t>800</t>
+  </si>
+  <si>
+    <t>CBM321609U152B</t>
+  </si>
+  <si>
+    <t>CBM321609U152T</t>
+  </si>
+  <si>
+    <t>CBM201209U152B</t>
+  </si>
+  <si>
+    <t>CBM201209T152T</t>
+  </si>
+  <si>
+    <t>T</t>
+  </si>
+  <si>
+    <t>CBM160808U152T</t>
+  </si>
+  <si>
+    <t>CBM321609U132T</t>
+  </si>
+  <si>
+    <t>CBM321609U132B</t>
+  </si>
+  <si>
+    <t>CBM322513U122T</t>
+  </si>
+  <si>
+    <t>1210</t>
+  </si>
+  <si>
     <t>CBM100505U122T</t>
   </si>
   <si>
     <t>1.0±0.15</t>
   </si>
   <si>
     <t>0.5±0.15</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>0.75</t>
   </si>
   <si>
-    <t>100</t>
-[...7 lines deleted...]
-  <si>
     <t>200</t>
   </si>
   <si>
     <t>0402</t>
   </si>
   <si>
+    <t>CBM201209U122T</t>
+  </si>
+  <si>
+    <t>0.2</t>
+  </si>
+  <si>
+    <t>CBM321609U122B</t>
+  </si>
+  <si>
+    <t>CBM321609U122T</t>
+  </si>
+  <si>
+    <t>CBM201209T122T</t>
+  </si>
+  <si>
+    <t>CBM201209U122B</t>
+  </si>
+  <si>
+    <t>CBM160808U122T</t>
+  </si>
+  <si>
+    <t>CBM201209U102T</t>
+  </si>
+  <si>
+    <t>0.9±0.20</t>
+  </si>
+  <si>
+    <t>1000</t>
+  </si>
+  <si>
+    <t>0.12</t>
+  </si>
+  <si>
     <t>CBM100505U102T</t>
   </si>
   <si>
-    <t>1000</t>
-[...1 lines deleted...]
-  <si>
     <t>0.65</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>CBM201209U102T</t>
-[...14 lines deleted...]
-    <t>1500</t>
+    <t>CBM160808U102T</t>
+  </si>
+  <si>
+    <t>1.6±0.20</t>
+  </si>
+  <si>
+    <t>0.8±0.20</t>
+  </si>
+  <si>
+    <t>0.4</t>
+  </si>
+  <si>
+    <t>700</t>
   </si>
   <si>
     <t>CBM321609U102T</t>
   </si>
   <si>
     <t>3.2±0.20</t>
   </si>
   <si>
-    <t>1.6±0.20</t>
-[...1 lines deleted...]
-  <si>
     <t>2100</t>
   </si>
   <si>
-    <t>CBM160808U102T</t>
-[...5 lines deleted...]
-    <t>0.4</t>
+    <t>CBM160808U102TA01</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
+    <t>CBM100505U102TA01</t>
+  </si>
+  <si>
+    <t>CBM321611U102B</t>
+  </si>
+  <si>
+    <t>321611</t>
+  </si>
+  <si>
+    <t>CBM321611U102T</t>
+  </si>
+  <si>
+    <t>CBM453215U102B</t>
+  </si>
+  <si>
+    <t>1812</t>
+  </si>
+  <si>
+    <t>CBM453215U102T</t>
+  </si>
+  <si>
+    <t>CBM451616U102B</t>
+  </si>
+  <si>
+    <t>1806</t>
+  </si>
+  <si>
+    <t>CBM451616U102T</t>
+  </si>
+  <si>
+    <t>CBM322513U102T</t>
+  </si>
+  <si>
+    <t>CBM322513U102TA02</t>
+  </si>
+  <si>
+    <t>CBM322513U102TA01</t>
+  </si>
+  <si>
+    <t>CBM321609U102B</t>
+  </si>
+  <si>
+    <t>CBM321609T102T</t>
+  </si>
+  <si>
+    <t>CBM201209U102B</t>
+  </si>
+  <si>
+    <t>CBM201209T102T</t>
+  </si>
+  <si>
+    <t>CBM160808U102TB01</t>
+  </si>
+  <si>
+    <t>CBM201209U901T</t>
+  </si>
+  <si>
+    <t>CBM201209U901B</t>
+  </si>
+  <si>
+    <t>CBM160808U901T</t>
+  </si>
+  <si>
     <t>CBM160808U801T</t>
   </si>
   <si>
-    <t>800</t>
-[...5 lines deleted...]
-    <t>700</t>
+    <t>CBM321609U801T</t>
+  </si>
+  <si>
+    <t>0.11</t>
   </si>
   <si>
     <t>CBM100505U801T</t>
   </si>
   <si>
-    <t>CBM321609U801T</t>
-[...2 lines deleted...]
-    <t>0.11</t>
+    <t>CBM201209U801T</t>
+  </si>
+  <si>
+    <t>CBM321611U801B</t>
+  </si>
+  <si>
+    <t>CBM321611U801T</t>
+  </si>
+  <si>
+    <t>CBM453215U801B</t>
+  </si>
+  <si>
+    <t>CBM453215U801T</t>
+  </si>
+  <si>
+    <t>CBM322513U801T</t>
+  </si>
+  <si>
+    <t>CBM322513U801TA01</t>
+  </si>
+  <si>
+    <t>CBM321609T801T</t>
+  </si>
+  <si>
+    <t>CBM321609U801B</t>
+  </si>
+  <si>
+    <t>CBM201209T801T</t>
+  </si>
+  <si>
+    <t>CBM201209U801B</t>
+  </si>
+  <si>
+    <t>CBM321609U751B</t>
+  </si>
+  <si>
+    <t>CBM321609U751T</t>
+  </si>
+  <si>
+    <t>CBM201209U751B</t>
+  </si>
+  <si>
+    <t>CBM201209U751T</t>
+  </si>
+  <si>
+    <t>CBM160808U751T</t>
+  </si>
+  <si>
+    <t>CBM100505U751T</t>
+  </si>
+  <si>
+    <t>CBM321609U701T</t>
+  </si>
+  <si>
+    <t>CBM321609U701B</t>
+  </si>
+  <si>
+    <t>CBM201209U701T</t>
+  </si>
+  <si>
+    <t>CBM160808U701T</t>
+  </si>
+  <si>
+    <t>CBM322513U681TA01</t>
+  </si>
+  <si>
+    <t>CBM322513B681TA01</t>
+  </si>
+  <si>
+    <t>B</t>
+  </si>
+  <si>
+    <t>CBM201209U681T</t>
+  </si>
+  <si>
+    <t>CBM201209U681B</t>
+  </si>
+  <si>
+    <t>CBM160808U681T</t>
   </si>
   <si>
     <t>CBM100505U601T</t>
   </si>
   <si>
     <t>0.5</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>CBM160808U601T</t>
   </si>
   <si>
     <t>0.18</t>
   </si>
   <si>
+    <t>1300</t>
+  </si>
+  <si>
     <t>CBM321609U601T</t>
   </si>
   <si>
     <t>0.085</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
     <t>CBM201209U601T</t>
   </si>
   <si>
     <t>0.1</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
+    <t>CBM321609U601TA02</t>
+  </si>
+  <si>
+    <t>CBM321609U601TA01</t>
+  </si>
+  <si>
+    <t>CBM160808U601TA01</t>
+  </si>
+  <si>
+    <t>CBM160808U601TA02</t>
+  </si>
+  <si>
+    <t>CBM100505U601TLY</t>
+  </si>
+  <si>
+    <t>CBM321611U601T</t>
+  </si>
+  <si>
+    <t>CBM321611U601TA01</t>
+  </si>
+  <si>
+    <t>CBM453215U601T</t>
+  </si>
+  <si>
+    <t>CBM453215U601B</t>
+  </si>
+  <si>
+    <t>CBM451616U601B</t>
+  </si>
+  <si>
+    <t>CBM451616U601T</t>
+  </si>
+  <si>
+    <t>CBM322513U601TA01</t>
+  </si>
+  <si>
+    <t>CBM322513U601T</t>
+  </si>
+  <si>
+    <t>CBM322513U601B</t>
+  </si>
+  <si>
+    <t>CBM321609U601B</t>
+  </si>
+  <si>
+    <t>CBM321609T601T</t>
+  </si>
+  <si>
+    <t>CBM201209U601B</t>
+  </si>
+  <si>
+    <t>CBM201209T601T</t>
+  </si>
+  <si>
+    <t>CBM100505X601T</t>
+  </si>
+  <si>
+    <t>X</t>
+  </si>
+  <si>
+    <t>CBM160808U551T</t>
+  </si>
+  <si>
+    <t>CBM321609U501T</t>
+  </si>
+  <si>
+    <t>0.08</t>
+  </si>
+  <si>
+    <t>2500</t>
+  </si>
+  <si>
     <t>CBM201209U501T</t>
   </si>
   <si>
     <t>0.09</t>
   </si>
   <si>
-    <t>2500</t>
+    <t>CBM160808U501T</t>
   </si>
   <si>
     <t>CBM100505U501T</t>
   </si>
   <si>
-    <t>CBM160808U501T</t>
-[...5 lines deleted...]
-    <t>0.08</t>
+    <t>CBM321609U501TA02</t>
+  </si>
+  <si>
+    <t>CBM321609U501TA01</t>
+  </si>
+  <si>
+    <t>CBM160808U501TA02</t>
+  </si>
+  <si>
+    <t>CBM321611U501B</t>
+  </si>
+  <si>
+    <t>CBM321611U501T</t>
+  </si>
+  <si>
+    <t>CBM453215U501TA01</t>
+  </si>
+  <si>
+    <t>CBM453215U501T</t>
+  </si>
+  <si>
+    <t>CBM453215U501B</t>
+  </si>
+  <si>
+    <t>CBM322513U501T</t>
+  </si>
+  <si>
+    <t>CBM322513U501TA01</t>
+  </si>
+  <si>
+    <t>CBM321609U501B</t>
+  </si>
+  <si>
+    <t>CBM321609T501T</t>
+  </si>
+  <si>
+    <t>CBM201209T501T</t>
+  </si>
+  <si>
+    <t>CBM201209U501B</t>
+  </si>
+  <si>
+    <t>CBM100505U481T</t>
+  </si>
+  <si>
+    <t>CBM321611U471T</t>
+  </si>
+  <si>
+    <t>CBM321611U471B</t>
+  </si>
+  <si>
+    <t>CBM451616U471B</t>
+  </si>
+  <si>
+    <t>CBM451616U471T</t>
+  </si>
+  <si>
+    <t>CBM321609U471T</t>
+  </si>
+  <si>
+    <t>CBM321609U471B</t>
+  </si>
+  <si>
+    <t>CBM201209U471B</t>
+  </si>
+  <si>
+    <t>CBM201209U471T</t>
+  </si>
+  <si>
+    <t>CBM160808U471TA02</t>
+  </si>
+  <si>
+    <t>CBM160808U471T</t>
+  </si>
+  <si>
+    <t>CBM100505U471T</t>
+  </si>
+  <si>
+    <t>CBM160808U451T</t>
+  </si>
+  <si>
+    <t>CBM201209U431T</t>
+  </si>
+  <si>
+    <t>CBM201209U421T</t>
+  </si>
+  <si>
+    <t>CBM321611U401T</t>
+  </si>
+  <si>
+    <t>CBM321611U401B</t>
+  </si>
+  <si>
+    <t>CBM322513U401T</t>
+  </si>
+  <si>
+    <t>CBM321609U401B</t>
+  </si>
+  <si>
+    <t>CBM321609U401T</t>
+  </si>
+  <si>
+    <t>CBM201209U401T</t>
+  </si>
+  <si>
+    <t>CBM201209T401T</t>
+  </si>
+  <si>
+    <t>CBM201209U401TA01</t>
+  </si>
+  <si>
+    <t>CBM201209U401B</t>
+  </si>
+  <si>
+    <t>CBM160808U401T</t>
+  </si>
+  <si>
+    <t>CBM160808U401TA02</t>
+  </si>
+  <si>
+    <t>CBM100505U401T</t>
+  </si>
+  <si>
+    <t>CBM100505U401TA01</t>
+  </si>
+  <si>
+    <t>CBM321609U391T</t>
+  </si>
+  <si>
+    <t>0.065</t>
+  </si>
+  <si>
+    <t>CBM321611U391T</t>
+  </si>
+  <si>
+    <t>CBM321611U391B</t>
+  </si>
+  <si>
+    <t>CBM322513U391T</t>
+  </si>
+  <si>
+    <t>CBM321609T391T</t>
+  </si>
+  <si>
+    <t>CBM321609U391B</t>
+  </si>
+  <si>
+    <t>CBM201209U391B</t>
+  </si>
+  <si>
+    <t>CBM201209U391T</t>
+  </si>
+  <si>
+    <t>CBM201209T391T</t>
+  </si>
+  <si>
+    <t>CBM160808U391T</t>
+  </si>
+  <si>
+    <t>CBM321609U371B</t>
+  </si>
+  <si>
+    <t>CBM321609U371T</t>
   </si>
   <si>
     <t>CBM322513U331T</t>
   </si>
   <si>
-    <t>U</t>
-[...2 lines deleted...]
-    <t>1210</t>
+    <t>4000</t>
+  </si>
+  <si>
+    <t>CBM321611U331T</t>
+  </si>
+  <si>
+    <t>CBM453215U331T</t>
+  </si>
+  <si>
+    <t>CBM322513U331TA01</t>
+  </si>
+  <si>
+    <t>CBM321609U331T</t>
+  </si>
+  <si>
+    <t>CBM321609T331T</t>
+  </si>
+  <si>
+    <t>CBM321609U331TA01</t>
+  </si>
+  <si>
+    <t>CBM321609U331B</t>
+  </si>
+  <si>
+    <t>CBM201209T331T</t>
+  </si>
+  <si>
+    <t>CBM201209U331T</t>
+  </si>
+  <si>
+    <t>CBM201209U331B</t>
+  </si>
+  <si>
+    <t>CBM201209U331TA01</t>
+  </si>
+  <si>
+    <t>CBM160808U331TA01</t>
+  </si>
+  <si>
+    <t>CBM160808U331T</t>
+  </si>
+  <si>
+    <t>CBM160808U331TA02</t>
+  </si>
+  <si>
+    <t>CBM100505U331TA02</t>
+  </si>
+  <si>
+    <t>CBM100505U331T</t>
+  </si>
+  <si>
+    <t>CBM100505U331TA01</t>
+  </si>
+  <si>
+    <t>CBM321609U311T</t>
+  </si>
+  <si>
+    <t>CBM321609U311B</t>
+  </si>
+  <si>
+    <t>CBM201209U311B</t>
+  </si>
+  <si>
+    <t>CBM201209U311T</t>
+  </si>
+  <si>
+    <t>CBM160808U311T</t>
   </si>
   <si>
     <t>CBM321609U301T</t>
   </si>
   <si>
     <t>0.06</t>
   </si>
   <si>
+    <t>CBM201209U301T</t>
+  </si>
+  <si>
+    <t>CBM100505U301T</t>
+  </si>
+  <si>
+    <t>CBM160808U301T</t>
+  </si>
+  <si>
+    <t>CBM321609U301TA01</t>
+  </si>
+  <si>
     <t>3000</t>
   </si>
   <si>
-    <t>CBM160808U301T</t>
-[...5 lines deleted...]
-    <t>CBM100505U301T</t>
+    <t>CBM201209U301TA01</t>
+  </si>
+  <si>
+    <t>CBM160808U301TA02</t>
+  </si>
+  <si>
+    <t>CBM160808U301T01</t>
+  </si>
+  <si>
+    <t>CBM160808U301TA01</t>
+  </si>
+  <si>
+    <t>CBM100505U301TA01</t>
+  </si>
+  <si>
+    <t>CBM321611U301B</t>
+  </si>
+  <si>
+    <t>CBM321611U301T</t>
+  </si>
+  <si>
+    <t>CBM453215U301T</t>
+  </si>
+  <si>
+    <t>CBM451616U301B</t>
+  </si>
+  <si>
+    <t>CBM451616U301T</t>
+  </si>
+  <si>
+    <t>CBM322513U301T</t>
+  </si>
+  <si>
+    <t>CBM322513U301TA01</t>
+  </si>
+  <si>
+    <t>CBM321609T301T</t>
+  </si>
+  <si>
+    <t>CBM321609U301B</t>
+  </si>
+  <si>
+    <t>CBM201209U301B</t>
+  </si>
+  <si>
+    <t>CBM201209T301T</t>
+  </si>
+  <si>
+    <t>CBM100505U301TA02</t>
+  </si>
+  <si>
+    <t>CBM201209U271T</t>
+  </si>
+  <si>
+    <t>CBM321609U241T</t>
+  </si>
+  <si>
+    <t>CBM201209U241T</t>
+  </si>
+  <si>
+    <t>CBM160808U241T</t>
+  </si>
+  <si>
+    <t>CBM100505U241T</t>
   </si>
   <si>
     <t>CBM160808U221T</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>CBM201209U221T</t>
   </si>
   <si>
     <t>0.07</t>
   </si>
   <si>
     <t>CBM321609U221T</t>
   </si>
   <si>
     <t>0.055</t>
   </si>
   <si>
     <t>CBM453215U221T</t>
   </si>
   <si>
     <t>4.5±0.20</t>
   </si>
   <si>
     <t>1.5±0.20</t>
   </si>
   <si>
     <t>0.02</t>
   </si>
   <si>
     <t>6000</t>
   </si>
   <si>
-    <t>1812</t>
-[...1 lines deleted...]
-  <si>
     <t>CBM100505U221T</t>
   </si>
   <si>
     <t>0.28</t>
   </si>
   <si>
+    <t>CBM201209U221TA01</t>
+  </si>
+  <si>
+    <t>CBM160808U221TA02</t>
+  </si>
+  <si>
+    <t>CBM321611U221T</t>
+  </si>
+  <si>
+    <t>CBM453215U221B</t>
+  </si>
+  <si>
+    <t>CBM451616U221T</t>
+  </si>
+  <si>
+    <t>CBM451616U221B</t>
+  </si>
+  <si>
+    <t>CBM322513U221T</t>
+  </si>
+  <si>
+    <t>CBM321609U221B</t>
+  </si>
+  <si>
+    <t>CBM321609T221T</t>
+  </si>
+  <si>
+    <t>CBM201209T221T</t>
+  </si>
+  <si>
+    <t>CBM201209U221B</t>
+  </si>
+  <si>
+    <t>CBM160808U221TA01</t>
+  </si>
+  <si>
+    <t>CBM100505U221TA02</t>
+  </si>
+  <si>
+    <t>CBM100505U221TA03</t>
+  </si>
+  <si>
+    <t>CBM100505U221BA01</t>
+  </si>
+  <si>
+    <t>CBM100505U221TA01</t>
+  </si>
+  <si>
     <t>CBM100505U201T</t>
   </si>
   <si>
+    <t>CBM100505U201TA01</t>
+  </si>
+  <si>
+    <t>CBM453215U201T</t>
+  </si>
+  <si>
+    <t>CBM453215U201B</t>
+  </si>
+  <si>
+    <t>CBM322513U201TA01</t>
+  </si>
+  <si>
+    <t>CBM322513U201T</t>
+  </si>
+  <si>
+    <t>CBM321609U201B</t>
+  </si>
+  <si>
+    <t>CBM321609U201T</t>
+  </si>
+  <si>
+    <t>CBM201209U201B</t>
+  </si>
+  <si>
+    <t>CBM201209U201T</t>
+  </si>
+  <si>
+    <t>CBM160808U201T</t>
+  </si>
+  <si>
     <t>CBM321609U181T</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
+    <t>CBM160808U181T</t>
+  </si>
+  <si>
     <t>CBM201209U181T</t>
   </si>
   <si>
-    <t>CBM160808U181T</t>
-[...1 lines deleted...]
-  <si>
     <t>CBM453215U181T</t>
   </si>
   <si>
+    <t>CBM201209U181TA01</t>
+  </si>
+  <si>
+    <t>CBM321611U181T</t>
+  </si>
+  <si>
+    <t>CBM453215U181B</t>
+  </si>
+  <si>
+    <t>CBM451616U181B</t>
+  </si>
+  <si>
+    <t>CBM451616U181T</t>
+  </si>
+  <si>
+    <t>CBM322513U181B</t>
+  </si>
+  <si>
+    <t>CBM322513U181TA01</t>
+  </si>
+  <si>
+    <t>CBM322513U181T</t>
+  </si>
+  <si>
+    <t>CBM321609T181T</t>
+  </si>
+  <si>
+    <t>CBM321609U181B</t>
+  </si>
+  <si>
+    <t>CBM201209U181B</t>
+  </si>
+  <si>
+    <t>CBM201209T181T</t>
+  </si>
+  <si>
+    <t>CBM100505U181T</t>
+  </si>
+  <si>
+    <t>CBM100505U181TA02</t>
+  </si>
+  <si>
+    <t>CBM100505U181TA01</t>
+  </si>
+  <si>
+    <t>CBM160808U171T</t>
+  </si>
+  <si>
+    <t>CBM321611U161B</t>
+  </si>
+  <si>
+    <t>CBM321611U161T</t>
+  </si>
+  <si>
+    <t>CBM453215U161B</t>
+  </si>
+  <si>
+    <t>CBM453215U161T</t>
+  </si>
+  <si>
+    <t>CBM321609U161B</t>
+  </si>
+  <si>
+    <t>CBM321609U161T</t>
+  </si>
+  <si>
+    <t>CBM100505U151T</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>CBM321609U151T</t>
+  </si>
+  <si>
+    <t>0.045</t>
+  </si>
+  <si>
+    <t>CBM160808U151T</t>
+  </si>
+  <si>
     <t>CBM201209U151T</t>
   </si>
   <si>
-    <t>150</t>
-[...14 lines deleted...]
-    <t>CBM160808U151T</t>
+    <t>CBM201209U151TA01</t>
+  </si>
+  <si>
+    <t>CBM100505U151TA01</t>
+  </si>
+  <si>
+    <t>CBM453218U151T</t>
+  </si>
+  <si>
+    <t>453218</t>
+  </si>
+  <si>
+    <t>CBM453218U151B</t>
+  </si>
+  <si>
+    <t>CBM321611U151T</t>
+  </si>
+  <si>
+    <t>CBM453215U151T</t>
+  </si>
+  <si>
+    <t>CBM453215U151B</t>
+  </si>
+  <si>
+    <t>CBM451616U151T</t>
+  </si>
+  <si>
+    <t>CBM451616U151B</t>
+  </si>
+  <si>
+    <t>CBM322513U151B</t>
+  </si>
+  <si>
+    <t>CBM322513U151T</t>
+  </si>
+  <si>
+    <t>CBM322513U151TA01</t>
+  </si>
+  <si>
+    <t>CBM321609U151B</t>
+  </si>
+  <si>
+    <t>CBM321609T151T</t>
+  </si>
+  <si>
+    <t>CBM201209U151B</t>
+  </si>
+  <si>
+    <t>CBM201209T151T</t>
+  </si>
+  <si>
+    <t>CBM100505U151TA02</t>
+  </si>
+  <si>
+    <t>CBM201209U121T</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>CBM321609U121T</t>
+  </si>
+  <si>
+    <t>0.035</t>
+  </si>
+  <si>
+    <t>CBM160808U121T</t>
+  </si>
+  <si>
+    <t>CBM100505U121T</t>
+  </si>
+  <si>
+    <t>0.15</t>
   </si>
   <si>
     <t>CBM060303X121T</t>
   </si>
   <si>
     <t>0.6±0.03</t>
   </si>
   <si>
     <t>0.3±0.03</t>
   </si>
   <si>
-    <t>120</t>
-[...1 lines deleted...]
-  <si>
     <t>0.16</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>CBM321609U121T</t>
-[...20 lines deleted...]
-    <t>0.15</t>
+    <t>CBM321609U121TA01</t>
+  </si>
+  <si>
+    <t>CBM100505U121TA01</t>
+  </si>
+  <si>
+    <t>CBM100505U121TA02</t>
+  </si>
+  <si>
+    <t>CBM321611U121B</t>
+  </si>
+  <si>
+    <t>CBM321611U121T</t>
+  </si>
+  <si>
+    <t>CBM453215U121T</t>
+  </si>
+  <si>
+    <t>CBM453215U121B</t>
+  </si>
+  <si>
+    <t>CBM322513U121T</t>
+  </si>
+  <si>
+    <t>CBM322513U121B</t>
+  </si>
+  <si>
+    <t>CBM321609T121T</t>
+  </si>
+  <si>
+    <t>CBM321609U121B</t>
+  </si>
+  <si>
+    <t>CBM201209T121T</t>
+  </si>
+  <si>
+    <t>CBM201209U121B</t>
+  </si>
+  <si>
+    <t>CBM451616U111T</t>
+  </si>
+  <si>
+    <t>CBM451616U111B</t>
   </si>
   <si>
     <t>CBM160808U101T</t>
   </si>
   <si>
     <t>CBM453215U101T</t>
   </si>
   <si>
     <t>CBM321609U101T</t>
   </si>
   <si>
-    <t>1206</t>
-[...1 lines deleted...]
-  <si>
     <t>CBM321609U101TA01</t>
   </si>
   <si>
     <t>CBM201209U101T</t>
   </si>
   <si>
     <t>0.05</t>
   </si>
   <si>
-    <t>0805</t>
+    <t>CBM160808U101TA01</t>
+  </si>
+  <si>
+    <t>CBM100505U101T</t>
+  </si>
+  <si>
+    <t>CBM321611U101B</t>
+  </si>
+  <si>
+    <t>CBM321611U101T</t>
+  </si>
+  <si>
+    <t>CBM453215U101B</t>
+  </si>
+  <si>
+    <t>CBM451616U101T</t>
+  </si>
+  <si>
+    <t>CBM322513U101T</t>
+  </si>
+  <si>
+    <t>CBM322513U101B</t>
+  </si>
+  <si>
+    <t>CBM321609U101B</t>
+  </si>
+  <si>
+    <t>CBM321609T101T</t>
+  </si>
+  <si>
+    <t>CBM201209T101T</t>
+  </si>
+  <si>
+    <t>CBM201209U101B</t>
+  </si>
+  <si>
+    <t>CBM100505U101TA01</t>
+  </si>
+  <si>
+    <t>CBM060303X101T</t>
+  </si>
+  <si>
+    <t>0201</t>
+  </si>
+  <si>
+    <t>CBM321611U900T</t>
+  </si>
+  <si>
+    <t>CBM453215U900T</t>
+  </si>
+  <si>
+    <t>CBM453215U900B</t>
+  </si>
+  <si>
+    <t>CBM453215U900TA01</t>
+  </si>
+  <si>
+    <t>CBM451616U900B</t>
+  </si>
+  <si>
+    <t>CBM451616U900T</t>
+  </si>
+  <si>
+    <t>CBM322513U900TA01</t>
+  </si>
+  <si>
+    <t>CBM322513U900T</t>
+  </si>
+  <si>
+    <t>CBM321609U900B</t>
+  </si>
+  <si>
+    <t>CBM321609U900T</t>
+  </si>
+  <si>
+    <t>CBM321609T900T</t>
+  </si>
+  <si>
+    <t>CBM201209U900B</t>
+  </si>
+  <si>
+    <t>CBM201209T900T</t>
+  </si>
+  <si>
+    <t>CBM201209U900T</t>
+  </si>
+  <si>
+    <t>CBM160808U900T</t>
+  </si>
+  <si>
+    <t>CBM100505U900T</t>
+  </si>
+  <si>
+    <t>CBM100505U900TA01</t>
+  </si>
+  <si>
+    <t>CBM160808U850T</t>
+  </si>
+  <si>
+    <t>CBM160808U800T</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>CBM060303X800T</t>
+  </si>
+  <si>
+    <t>0.13</t>
+  </si>
+  <si>
+    <t>CBM321609U800T</t>
   </si>
   <si>
     <t>CBM201209U800T</t>
   </si>
   <si>
-    <t>80</t>
-[...1 lines deleted...]
-  <si>
     <t>0.04</t>
   </si>
   <si>
-    <t>CBM160808U800T</t>
-[...10 lines deleted...]
-  <si>
     <t>CBM451616U800T</t>
   </si>
   <si>
     <t>0.025</t>
   </si>
   <si>
-    <t>1806</t>
+    <t>3500</t>
+  </si>
+  <si>
+    <t>CBM201209U800TA02</t>
+  </si>
+  <si>
+    <t>CBM160808U800TA01</t>
+  </si>
+  <si>
+    <t>CBM321611U800T</t>
+  </si>
+  <si>
+    <t>CBM453215U800B</t>
+  </si>
+  <si>
+    <t>CBM453215U800T</t>
+  </si>
+  <si>
+    <t>CBM451616U800B</t>
+  </si>
+  <si>
+    <t>CBM322513U800T</t>
+  </si>
+  <si>
+    <t>CBM322513U800B</t>
+  </si>
+  <si>
+    <t>CBM321609U800TA01</t>
+  </si>
+  <si>
+    <t>CBM321609T800T</t>
+  </si>
+  <si>
+    <t>CBM321609U800B</t>
+  </si>
+  <si>
+    <t>CBM201209T800T</t>
+  </si>
+  <si>
+    <t>CBM201209U800B</t>
+  </si>
+  <si>
+    <t>CBM201209U800TWJD</t>
+  </si>
+  <si>
+    <t>CBM100505U800TA01</t>
+  </si>
+  <si>
+    <t>CBM100505U800T</t>
   </si>
   <si>
     <t>CBM451616U750T</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
+    <t>CBM451616U750B</t>
+  </si>
+  <si>
+    <t>CBM321609U750B</t>
+  </si>
+  <si>
+    <t>CBM321609U750T</t>
+  </si>
+  <si>
+    <t>CBM201209U750T</t>
+  </si>
+  <si>
+    <t>CBM201209U750B</t>
+  </si>
+  <si>
+    <t>CBM160808U750T</t>
+  </si>
+  <si>
+    <t>CBM160808U750TA01</t>
+  </si>
+  <si>
+    <t>CBM100505U750T</t>
+  </si>
+  <si>
+    <t>CBM100505U750TA01</t>
+  </si>
+  <si>
+    <t>CBM451616U720B</t>
+  </si>
+  <si>
+    <t>CBM451616U720T</t>
+  </si>
+  <si>
     <t>CBM321609U700T</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>CBM453215U700T</t>
   </si>
   <si>
     <t>0.01</t>
   </si>
   <si>
     <t>CBM201209U700T</t>
   </si>
   <si>
     <t>CBM160808U700T</t>
   </si>
   <si>
-    <t>0603</t>
+    <t>CBM321611U700T</t>
+  </si>
+  <si>
+    <t>CBM453215U700B</t>
+  </si>
+  <si>
+    <t>CBM451616U700T</t>
+  </si>
+  <si>
+    <t>CBM322513U700T</t>
+  </si>
+  <si>
+    <t>CBM321609T700T</t>
+  </si>
+  <si>
+    <t>CBM321609U700B</t>
+  </si>
+  <si>
+    <t>CBM201209T700T</t>
+  </si>
+  <si>
+    <t>CBM201209U700B</t>
+  </si>
+  <si>
+    <t>CBM160808U700TA01</t>
+  </si>
+  <si>
+    <t>CBM100505U700T</t>
+  </si>
+  <si>
+    <t>CBM321609U680T</t>
+  </si>
+  <si>
+    <t>CBM321609U680B</t>
+  </si>
+  <si>
+    <t>CBM201209U680T</t>
+  </si>
+  <si>
+    <t>CBM201209U680B</t>
+  </si>
+  <si>
+    <t>CBM160808U680T</t>
+  </si>
+  <si>
+    <t>CBM321609U600T</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>5000</t>
+  </si>
+  <si>
+    <t>CBM160808U600T</t>
   </si>
   <si>
     <t>CBM100505U600T</t>
   </si>
   <si>
-    <t>60</t>
-[...1 lines deleted...]
-  <si>
     <t>CBM201209U600T</t>
   </si>
   <si>
     <t>0.03</t>
   </si>
   <si>
-    <t>CBM160808U600T</t>
-[...7 lines deleted...]
-  <si>
     <t>CBM453215U600T</t>
   </si>
   <si>
     <t>CBM451616U600T</t>
   </si>
   <si>
     <t>0.015</t>
   </si>
   <si>
+    <t>CBM201209U600TWJD</t>
+  </si>
+  <si>
+    <t>CBM160808U600TA01</t>
+  </si>
+  <si>
+    <t>CBM100505U600TA02</t>
+  </si>
+  <si>
+    <t>CBM100505U600TA01</t>
+  </si>
+  <si>
+    <t>CBM321611U600T</t>
+  </si>
+  <si>
+    <t>CBM453215U600B</t>
+  </si>
+  <si>
+    <t>CBM451616U600B</t>
+  </si>
+  <si>
+    <t>CBM322513U600T</t>
+  </si>
+  <si>
+    <t>CBM322513U600B</t>
+  </si>
+  <si>
+    <t>CBM321609T600T</t>
+  </si>
+  <si>
+    <t>CBM321609U600B</t>
+  </si>
+  <si>
+    <t>CBM201209U600B</t>
+  </si>
+  <si>
+    <t>CBM201209U600TB01</t>
+  </si>
+  <si>
+    <t>CBM201209T600T</t>
+  </si>
+  <si>
+    <t>CBM321609U560T</t>
+  </si>
+  <si>
+    <t>CBM321609U560B</t>
+  </si>
+  <si>
     <t>CBM321609U500T</t>
   </si>
   <si>
     <t>CBM201209U500T</t>
   </si>
   <si>
     <t>CBM453215U500T</t>
   </si>
   <si>
     <t>CBM160808U500T</t>
   </si>
   <si>
+    <t>CBM321611U500T</t>
+  </si>
+  <si>
+    <t>CBM321611U500B</t>
+  </si>
+  <si>
+    <t>CBM453215U500B</t>
+  </si>
+  <si>
+    <t>CBM451616U500T</t>
+  </si>
+  <si>
+    <t>CBM451616U500B</t>
+  </si>
+  <si>
+    <t>CBM322513U500T</t>
+  </si>
+  <si>
+    <t>CBM321609U500B</t>
+  </si>
+  <si>
+    <t>CBM321609T500T</t>
+  </si>
+  <si>
+    <t>CBM201209T500T</t>
+  </si>
+  <si>
+    <t>CBM201209U500B</t>
+  </si>
+  <si>
+    <t>CBM100505U500T</t>
+  </si>
+  <si>
+    <t>CBM100505U500TA01</t>
+  </si>
+  <si>
+    <t>CBM160808U470T</t>
+  </si>
+  <si>
+    <t>CBM100505U470T</t>
+  </si>
+  <si>
+    <t>CBM453215U420T</t>
+  </si>
+  <si>
+    <t>CBM453215U420B</t>
+  </si>
+  <si>
+    <t>CBM201209U420T</t>
+  </si>
+  <si>
+    <t>CBM201209U420B</t>
+  </si>
+  <si>
     <t>CBM453215U400T</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
+    <t>CBM321611U400T</t>
+  </si>
+  <si>
+    <t>CBM451616U400B</t>
+  </si>
+  <si>
+    <t>CBM451616U400T</t>
+  </si>
+  <si>
+    <t>CBM322513U400T</t>
+  </si>
+  <si>
+    <t>CBM321609T400T</t>
+  </si>
+  <si>
+    <t>CBM321609U400B</t>
+  </si>
+  <si>
+    <t>CBM321609U400T</t>
+  </si>
+  <si>
+    <t>CBM201209U400B</t>
+  </si>
+  <si>
+    <t>CBM201209U400T</t>
+  </si>
+  <si>
+    <t>CBM201209U400TWJD</t>
+  </si>
+  <si>
+    <t>CBM201209T400T</t>
+  </si>
+  <si>
+    <t>CBM160808U400TA01</t>
+  </si>
+  <si>
+    <t>CBM160808U400T</t>
+  </si>
+  <si>
+    <t>CBM100505U400T</t>
+  </si>
+  <si>
     <t>CBM453215U380T</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
+    <t>CBM451616U380T</t>
+  </si>
+  <si>
+    <t>CBM322513U380T</t>
+  </si>
+  <si>
+    <t>CBM321609U380B</t>
+  </si>
+  <si>
+    <t>CBM321609U380T</t>
+  </si>
+  <si>
+    <t>CBM321609T380T</t>
+  </si>
+  <si>
+    <t>CBM201209U380T</t>
+  </si>
+  <si>
+    <t>CBM201209T380T</t>
+  </si>
+  <si>
+    <t>CBM160808U380T</t>
+  </si>
+  <si>
+    <t>CBM453215U360T</t>
+  </si>
+  <si>
+    <t>CBM451616U360T</t>
+  </si>
+  <si>
+    <t>CBM322513U360T</t>
+  </si>
+  <si>
+    <t>CBM321609U360B</t>
+  </si>
+  <si>
+    <t>CBM321609U360T</t>
+  </si>
+  <si>
+    <t>CBM321609T360T</t>
+  </si>
+  <si>
+    <t>CBM201209T360T</t>
+  </si>
+  <si>
+    <t>CBM201209U360B</t>
+  </si>
+  <si>
+    <t>CBM201209U360T</t>
+  </si>
+  <si>
+    <t>CBM160808U360T</t>
+  </si>
+  <si>
+    <t>CBM100505U360T</t>
+  </si>
+  <si>
     <t>CBM060303X330T</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
+    <t>CBM453215U330T</t>
+  </si>
+  <si>
+    <t>CBM453215U330B</t>
+  </si>
+  <si>
+    <t>CBM451616U330B</t>
+  </si>
+  <si>
+    <t>CBM451616U330T</t>
+  </si>
+  <si>
+    <t>CBM322513U330T</t>
+  </si>
+  <si>
+    <t>CBM321609U330B</t>
+  </si>
+  <si>
+    <t>CBM321609U330T</t>
+  </si>
+  <si>
+    <t>CBM321609T330T</t>
+  </si>
+  <si>
+    <t>CBM201209T330T</t>
+  </si>
+  <si>
+    <t>CBM201209U330T</t>
+  </si>
+  <si>
+    <t>CBM201209U330B</t>
+  </si>
+  <si>
+    <t>CBM160808U330T</t>
+  </si>
+  <si>
+    <t>CBM100505U330T</t>
+  </si>
+  <si>
+    <t>CBM321609U320B</t>
+  </si>
+  <si>
+    <t>CBM321609U320T</t>
+  </si>
+  <si>
+    <t>CBM201209U320T</t>
+  </si>
+  <si>
+    <t>CBM201209U320B</t>
+  </si>
+  <si>
+    <t>CBM160808U320T</t>
+  </si>
+  <si>
     <t>CBM321609U310T</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>CBM453215U310T</t>
   </si>
   <si>
     <t>CBM451616U310T</t>
   </si>
   <si>
     <t>CBM201209U310T</t>
   </si>
   <si>
+    <t>CBM322513U310T</t>
+  </si>
+  <si>
+    <t>CBM322513U310TA02</t>
+  </si>
+  <si>
+    <t>CBM321609U310B</t>
+  </si>
+  <si>
+    <t>CBM321609T310T</t>
+  </si>
+  <si>
+    <t>CBM201209T310T</t>
+  </si>
+  <si>
+    <t>CBM201209U310B</t>
+  </si>
+  <si>
+    <t>CBM160808U310T</t>
+  </si>
+  <si>
+    <t>CBM100505U310T</t>
+  </si>
+  <si>
+    <t>CBM100505U310TA01</t>
+  </si>
+  <si>
+    <t>CBM201209U300T</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>CBM100505U300T</t>
+  </si>
+  <si>
     <t>CBM321609U300T</t>
   </si>
   <si>
-    <t>30</t>
-[...1 lines deleted...]
-  <si>
     <t>CBM160808U300T</t>
   </si>
   <si>
-    <t>CBM201209U300T</t>
-[...7 lines deleted...]
-  <si>
     <t>CBM453215U300T</t>
   </si>
   <si>
+    <t>CBM060303X300T</t>
+  </si>
+  <si>
+    <t>CBM160808U300TA01</t>
+  </si>
+  <si>
+    <t>CBM100505U300TA01</t>
+  </si>
+  <si>
+    <t>CBM321611U300B</t>
+  </si>
+  <si>
+    <t>CBM321611U300T</t>
+  </si>
+  <si>
+    <t>CBM453215U300B</t>
+  </si>
+  <si>
+    <t>CBM451616U300T</t>
+  </si>
+  <si>
+    <t>CBM451616U300B</t>
+  </si>
+  <si>
+    <t>CBM322513U300TA02</t>
+  </si>
+  <si>
+    <t>CBM322513U300TA01</t>
+  </si>
+  <si>
+    <t>CBM322513U300T</t>
+  </si>
+  <si>
+    <t>CBM322513U300BA02</t>
+  </si>
+  <si>
+    <t>CBM321609U300B</t>
+  </si>
+  <si>
+    <t>CBM321609T300T</t>
+  </si>
+  <si>
+    <t>CBM201209U300B</t>
+  </si>
+  <si>
+    <t>CBM201209T300T</t>
+  </si>
+  <si>
+    <t>CBM160808U300TA02</t>
+  </si>
+  <si>
+    <t>CBM100505U300BA01</t>
+  </si>
+  <si>
     <t>CBM321609U280T</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
+    <t>CBM453215U280T</t>
+  </si>
+  <si>
+    <t>CBM321609U280B</t>
+  </si>
+  <si>
+    <t>CBM201209U280B</t>
+  </si>
+  <si>
+    <t>CBM160808U280T</t>
+  </si>
+  <si>
+    <t>CBM160808U270T</t>
+  </si>
+  <si>
+    <t>CBM100505U270T</t>
+  </si>
+  <si>
     <t>CBM160808U260T</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>CBM321609U260T</t>
   </si>
   <si>
     <t>CBM451616U260T</t>
   </si>
   <si>
+    <t>CBM201209U260T</t>
+  </si>
+  <si>
+    <t>12～25Ω</t>
+  </si>
+  <si>
+    <t>CBM100505U260T</t>
+  </si>
+  <si>
+    <t>CBM453215U260T</t>
+  </si>
+  <si>
+    <t>CBM201209U260B</t>
+  </si>
+  <si>
+    <t>CBM100505U260TA01</t>
+  </si>
+  <si>
+    <t>CBM060303X240T</t>
+  </si>
+  <si>
     <t>CBM060303X220T</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
+    <t>CBM321611U220T</t>
+  </si>
+  <si>
+    <t>CBM453215U220T</t>
+  </si>
+  <si>
+    <t>CBM451616U220T</t>
+  </si>
+  <si>
+    <t>CBM322513U220T</t>
+  </si>
+  <si>
+    <t>CBM321609U220T</t>
+  </si>
+  <si>
+    <t>CBM321609U220B</t>
+  </si>
+  <si>
+    <t>CBM321609T220T</t>
+  </si>
+  <si>
+    <t>CBM201209U220TA02</t>
+  </si>
+  <si>
+    <t>CBM201209U220T</t>
+  </si>
+  <si>
+    <t>CBM201209T220T</t>
+  </si>
+  <si>
+    <t>CBM201209U220B</t>
+  </si>
+  <si>
+    <t>CBM160808U220T</t>
+  </si>
+  <si>
+    <t>CBM100505U220TA01</t>
+  </si>
+  <si>
+    <t>CBM100505U220T</t>
+  </si>
+  <si>
+    <t>CBM321609U200T</t>
+  </si>
+  <si>
+    <t>CBM201209U200T</t>
+  </si>
+  <si>
+    <t>CBM201209U200B</t>
+  </si>
+  <si>
+    <t>CBM160808U200T</t>
+  </si>
+  <si>
+    <t>CBM100505U200T</t>
+  </si>
+  <si>
+    <t>CBM321609U190T</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
     <t>CBM100505U190T</t>
   </si>
   <si>
-    <t>19</t>
-[...5 lines deleted...]
-    <t>CBM321609U190T</t>
+    <t>1700</t>
   </si>
   <si>
     <t>CBM160808U190T</t>
   </si>
   <si>
     <t>CBM451616U190T</t>
   </si>
   <si>
     <t>CBM201209U190T</t>
   </si>
   <si>
+    <t>CBM160808U190TA01</t>
+  </si>
+  <si>
+    <t>CBM453215U190B</t>
+  </si>
+  <si>
+    <t>CBM453215U190T</t>
+  </si>
+  <si>
+    <t>CBM322513U190T</t>
+  </si>
+  <si>
+    <t>CBM321609T190T</t>
+  </si>
+  <si>
+    <t>CBM321609U190B</t>
+  </si>
+  <si>
+    <t>CBM201209T190T</t>
+  </si>
+  <si>
+    <t>CBM201209U190B</t>
+  </si>
+  <si>
     <t>CBM321609U150T</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>9～21Ω</t>
   </si>
   <si>
     <t>CBM201209U150T</t>
   </si>
   <si>
     <t>CBM160808U150T</t>
   </si>
   <si>
     <t>CBM100505U150T</t>
   </si>
   <si>
+    <t>CBM453215U150T</t>
+  </si>
+  <si>
+    <t>CBM453215U150B</t>
+  </si>
+  <si>
+    <t>CBM451616U150T</t>
+  </si>
+  <si>
+    <t>CBM322513U150T</t>
+  </si>
+  <si>
+    <t>CBM321609U150B</t>
+  </si>
+  <si>
+    <t>CBM321609T150T</t>
+  </si>
+  <si>
+    <t>CBM201209U150B</t>
+  </si>
+  <si>
+    <t>CBM160808U150TA01</t>
+  </si>
+  <si>
+    <t>CBM100505U150TA01</t>
+  </si>
+  <si>
+    <t>CBM201209U110T</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>7～15Ω</t>
+  </si>
+  <si>
     <t>CBM160808U110T</t>
   </si>
   <si>
-    <t>11</t>
-[...4 lines deleted...]
-  <si>
     <t>CBM321609U110T</t>
   </si>
   <si>
-    <t>CBM201209U110T</t>
-[...1 lines deleted...]
-  <si>
     <t>CBM100505U110T</t>
   </si>
   <si>
+    <t>CBM322513U110T</t>
+  </si>
+  <si>
+    <t>CBM321609U110B</t>
+  </si>
+  <si>
+    <t>CBM201209U110B</t>
+  </si>
+  <si>
+    <t>CBM321611U100T</t>
+  </si>
+  <si>
+    <t>CBM322513U100T</t>
+  </si>
+  <si>
+    <t>CBM321609U100T</t>
+  </si>
+  <si>
+    <t>CBM321609U100B</t>
+  </si>
+  <si>
+    <t>CBM321609T100T</t>
+  </si>
+  <si>
+    <t>CBM201209T100T</t>
+  </si>
+  <si>
+    <t>CBM201209U100B</t>
+  </si>
+  <si>
+    <t>CBM201209U100T</t>
+  </si>
+  <si>
+    <t>CBM160808U100T</t>
+  </si>
+  <si>
+    <t>CBM160808U100TA01</t>
+  </si>
+  <si>
+    <t>CBM100505U100BA01</t>
+  </si>
+  <si>
+    <t>CBM100505U100TA01</t>
+  </si>
+  <si>
+    <t>CBM100505U100T</t>
+  </si>
+  <si>
     <t>CBM321609U090T</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>5～13Ω</t>
   </si>
   <si>
     <t>CBM201209U090T</t>
   </si>
   <si>
     <t>CBM160808U090T</t>
   </si>
   <si>
     <t>CBM100505U090T</t>
   </si>
   <si>
+    <t>CBM321609U090B</t>
+  </si>
+  <si>
+    <t>CBM201209U090B</t>
+  </si>
+  <si>
     <t>CBM100505U070T</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>0～11Ω</t>
   </si>
   <si>
     <t>CBM321609U070T</t>
   </si>
   <si>
     <t>CBM201209U070T</t>
   </si>
   <si>
     <t>CBM160808U070T</t>
   </si>
   <si>
+    <t>CBM100505U070TA01</t>
+  </si>
+  <si>
+    <t>CBM453215U070T</t>
+  </si>
+  <si>
+    <t>CBM321609U070B</t>
+  </si>
+  <si>
+    <t>CBM201209U070B</t>
+  </si>
+  <si>
+    <t>CBM100505U060T</t>
+  </si>
+  <si>
+    <t>CBM201209U050T</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>0～15Ω</t>
+  </si>
+  <si>
     <t>CBM321609U050T</t>
   </si>
   <si>
-    <t>5</t>
-[...7 lines deleted...]
-  <si>
     <t>CBM160808U050T</t>
   </si>
   <si>
     <t>CBM100505U050T</t>
   </si>
   <si>
+    <t>CBM321611U050T</t>
+  </si>
+  <si>
+    <t>CBM453215U050T</t>
+  </si>
+  <si>
+    <t>CBM322513U050T</t>
+  </si>
+  <si>
+    <t>CBM321609U050B</t>
+  </si>
+  <si>
+    <t>CBM321609T050T</t>
+  </si>
+  <si>
+    <t>CBM201209T050T</t>
+  </si>
+  <si>
+    <t>CBM201209U050B</t>
+  </si>
+  <si>
+    <t>CBM321609U040B</t>
+  </si>
+  <si>
+    <t>CBM321609U030B</t>
+  </si>
+  <si>
+    <t>CBM321609U020B</t>
+  </si>
+  <si>
+    <t>CBM321609U020T</t>
+  </si>
+  <si>
+    <t>CBM201209U020T</t>
+  </si>
+  <si>
+    <t>CBM201209U020B</t>
+  </si>
+  <si>
+    <t>CBM160808U020T</t>
+  </si>
+  <si>
+    <t>CBM321609U010B</t>
+  </si>
+  <si>
+    <t>CBM201209U010B</t>
+  </si>
+  <si>
     <t>CBM321609U000T</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>CBM201209U000T</t>
   </si>
   <si>
     <t>CBM160808U000T</t>
   </si>
   <si>
     <t>CBM100505U000T</t>
+  </si>
+  <si>
+    <t>CBM100505U000TA01</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -1026,51 +2766,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:N112"/>
+  <dimension ref="A1:N682"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1080,3671 +2820,12671 @@
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>14</v>
       </c>
-      <c r="C2" t="s">
-[...2 lines deleted...]
-      <c r="D2" t="s">
+      <c r="E2" t="s">
+        <v>15</v>
+      </c>
+      <c r="L2" t="s">
         <v>16</v>
       </c>
-      <c r="E2" t="s">
-[...21 lines deleted...]
-        <v>23</v>
+      <c r="N2" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>24</v>
-[...4 lines deleted...]
-      <c r="D3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E3" t="s">
+        <v>15</v>
+      </c>
+      <c r="L3" t="s">
         <v>16</v>
       </c>
-      <c r="E3" t="s">
-[...18 lines deleted...]
-        <v>27</v>
+      <c r="N3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="E4" t="s">
-        <v>31</v>
-[...10 lines deleted...]
-      <c r="I4" t="s">
+        <v>15</v>
+      </c>
+      <c r="L4" t="s">
         <v>20</v>
       </c>
-      <c r="J4" t="s">
-[...3 lines deleted...]
-        <v>33</v>
+      <c r="N4" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>34</v>
-[...5 lines deleted...]
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="E5" t="s">
-        <v>31</v>
-[...10 lines deleted...]
-      <c r="I5" t="s">
+        <v>15</v>
+      </c>
+      <c r="L5" t="s">
         <v>20</v>
       </c>
-      <c r="J5" t="s">
-[...3 lines deleted...]
-        <v>37</v>
+      <c r="N5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E6" t="s">
-        <v>39</v>
-[...17 lines deleted...]
-        <v>41</v>
+        <v>15</v>
+      </c>
+      <c r="L6" t="s">
+        <v>23</v>
+      </c>
+      <c r="N6" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>42</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="E7" t="s">
-        <v>39</v>
-[...17 lines deleted...]
-        <v>45</v>
+        <v>15</v>
+      </c>
+      <c r="L7" t="s">
+        <v>16</v>
+      </c>
+      <c r="N7" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>46</v>
-[...4 lines deleted...]
-      <c r="D8" t="s">
+        <v>25</v>
+      </c>
+      <c r="E8" t="s">
+        <v>15</v>
+      </c>
+      <c r="L8" t="s">
         <v>16</v>
       </c>
-      <c r="E8" t="s">
-[...18 lines deleted...]
-        <v>27</v>
+      <c r="N8" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>47</v>
-[...5 lines deleted...]
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="E9" t="s">
-        <v>31</v>
-[...10 lines deleted...]
-      <c r="I9" t="s">
+        <v>15</v>
+      </c>
+      <c r="L9" t="s">
         <v>20</v>
       </c>
-      <c r="J9" t="s">
-[...3 lines deleted...]
-        <v>37</v>
+      <c r="N9" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>49</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="E10" t="s">
-        <v>16</v>
-[...10 lines deleted...]
-      <c r="I10" t="s">
+        <v>15</v>
+      </c>
+      <c r="L10" t="s">
         <v>20</v>
       </c>
-      <c r="J10" t="s">
-[...3 lines deleted...]
-        <v>51</v>
+      <c r="N10" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>28</v>
       </c>
       <c r="E11" t="s">
-        <v>39</v>
-[...16 lines deleted...]
-      <c r="K11" t="s">
+        <v>15</v>
+      </c>
+      <c r="L11" t="s">
+        <v>23</v>
+      </c>
+      <c r="N11" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>54</v>
-[...5 lines deleted...]
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="E12" t="s">
-        <v>31</v>
-[...17 lines deleted...]
-        <v>56</v>
+        <v>15</v>
+      </c>
+      <c r="L12" t="s">
+        <v>16</v>
+      </c>
+      <c r="N12" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>57</v>
-[...4 lines deleted...]
-      <c r="D13" t="s">
         <v>30</v>
       </c>
       <c r="E13" t="s">
-        <v>31</v>
-[...17 lines deleted...]
-        <v>59</v>
+        <v>15</v>
+      </c>
+      <c r="L13" t="s">
+        <v>16</v>
+      </c>
+      <c r="N13" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E14" t="s">
-        <v>31</v>
-[...10 lines deleted...]
-      <c r="I14" t="s">
+        <v>15</v>
+      </c>
+      <c r="L14" t="s">
         <v>20</v>
       </c>
-      <c r="J14" t="s">
-[...3 lines deleted...]
-        <v>62</v>
+      <c r="N14" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>63</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="E15" t="s">
-        <v>16</v>
-[...10 lines deleted...]
-      <c r="I15" t="s">
+        <v>15</v>
+      </c>
+      <c r="L15" t="s">
         <v>20</v>
       </c>
-      <c r="J15" t="s">
-[...3 lines deleted...]
-        <v>51</v>
+      <c r="N15" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
+        <v>33</v>
+      </c>
+      <c r="E16" t="s">
+        <v>15</v>
+      </c>
+      <c r="L16" t="s">
+        <v>23</v>
+      </c>
+      <c r="N16" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14">
+      <c r="A17" t="s">
+        <v>34</v>
+      </c>
+      <c r="E17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L17" t="s">
+        <v>16</v>
+      </c>
+      <c r="N17" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14">
+      <c r="A18" t="s">
+        <v>35</v>
+      </c>
+      <c r="E18" t="s">
+        <v>15</v>
+      </c>
+      <c r="L18" t="s">
+        <v>16</v>
+      </c>
+      <c r="N18" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14">
+      <c r="A19" t="s">
+        <v>36</v>
+      </c>
+      <c r="E19" t="s">
+        <v>15</v>
+      </c>
+      <c r="L19" t="s">
+        <v>20</v>
+      </c>
+      <c r="N19" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14">
+      <c r="A20" t="s">
+        <v>37</v>
+      </c>
+      <c r="E20" t="s">
+        <v>15</v>
+      </c>
+      <c r="L20" t="s">
+        <v>20</v>
+      </c>
+      <c r="N20" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14">
+      <c r="A21" t="s">
+        <v>38</v>
+      </c>
+      <c r="E21" t="s">
+        <v>15</v>
+      </c>
+      <c r="L21" t="s">
+        <v>23</v>
+      </c>
+      <c r="N21" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14">
+      <c r="A22" t="s">
+        <v>39</v>
+      </c>
+      <c r="E22" t="s">
+        <v>15</v>
+      </c>
+      <c r="L22" t="s">
+        <v>16</v>
+      </c>
+      <c r="N22" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14">
+      <c r="A23" t="s">
+        <v>40</v>
+      </c>
+      <c r="E23" t="s">
+        <v>15</v>
+      </c>
+      <c r="L23" t="s">
+        <v>16</v>
+      </c>
+      <c r="N23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14">
+      <c r="A24" t="s">
+        <v>41</v>
+      </c>
+      <c r="E24" t="s">
+        <v>15</v>
+      </c>
+      <c r="L24" t="s">
+        <v>20</v>
+      </c>
+      <c r="N24" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14">
+      <c r="A25" t="s">
+        <v>42</v>
+      </c>
+      <c r="E25" t="s">
+        <v>15</v>
+      </c>
+      <c r="L25" t="s">
+        <v>20</v>
+      </c>
+      <c r="N25" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14">
+      <c r="A26" t="s">
+        <v>43</v>
+      </c>
+      <c r="E26" t="s">
+        <v>15</v>
+      </c>
+      <c r="L26" t="s">
+        <v>23</v>
+      </c>
+      <c r="N26" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14">
+      <c r="A27" t="s">
+        <v>44</v>
+      </c>
+      <c r="E27" t="s">
+        <v>15</v>
+      </c>
+      <c r="L27" t="s">
+        <v>45</v>
+      </c>
+      <c r="N27" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14">
+      <c r="A28" t="s">
+        <v>46</v>
+      </c>
+      <c r="E28" t="s">
+        <v>15</v>
+      </c>
+      <c r="L28" t="s">
+        <v>45</v>
+      </c>
+      <c r="N28" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14">
+      <c r="A29" t="s">
+        <v>47</v>
+      </c>
+      <c r="E29" t="s">
+        <v>15</v>
+      </c>
+      <c r="L29" t="s">
+        <v>16</v>
+      </c>
+      <c r="N29" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14">
+      <c r="A30" t="s">
+        <v>48</v>
+      </c>
+      <c r="E30" t="s">
+        <v>15</v>
+      </c>
+      <c r="L30" t="s">
+        <v>16</v>
+      </c>
+      <c r="N30" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14">
+      <c r="A31" t="s">
+        <v>49</v>
+      </c>
+      <c r="E31" t="s">
+        <v>15</v>
+      </c>
+      <c r="L31" t="s">
+        <v>20</v>
+      </c>
+      <c r="N31" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14">
+      <c r="A32" t="s">
+        <v>50</v>
+      </c>
+      <c r="E32" t="s">
+        <v>15</v>
+      </c>
+      <c r="L32" t="s">
+        <v>20</v>
+      </c>
+      <c r="N32" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="33" spans="1:14">
+      <c r="A33" t="s">
+        <v>51</v>
+      </c>
+      <c r="E33" t="s">
+        <v>15</v>
+      </c>
+      <c r="L33" t="s">
+        <v>23</v>
+      </c>
+      <c r="N33" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="34" spans="1:14">
+      <c r="A34" t="s">
+        <v>52</v>
+      </c>
+      <c r="E34" t="s">
+        <v>15</v>
+      </c>
+      <c r="L34" t="s">
+        <v>16</v>
+      </c>
+      <c r="N34" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="35" spans="1:14">
+      <c r="A35" t="s">
+        <v>53</v>
+      </c>
+      <c r="E35" t="s">
+        <v>15</v>
+      </c>
+      <c r="L35" t="s">
+        <v>16</v>
+      </c>
+      <c r="N35" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="36" spans="1:14">
+      <c r="A36" t="s">
+        <v>54</v>
+      </c>
+      <c r="E36" t="s">
+        <v>15</v>
+      </c>
+      <c r="L36" t="s">
+        <v>20</v>
+      </c>
+      <c r="N36" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="37" spans="1:14">
+      <c r="A37" t="s">
+        <v>55</v>
+      </c>
+      <c r="E37" t="s">
+        <v>15</v>
+      </c>
+      <c r="L37" t="s">
+        <v>20</v>
+      </c>
+      <c r="N37" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="38" spans="1:14">
+      <c r="A38" t="s">
+        <v>56</v>
+      </c>
+      <c r="E38" t="s">
+        <v>15</v>
+      </c>
+      <c r="L38" t="s">
+        <v>23</v>
+      </c>
+      <c r="N38" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="39" spans="1:14">
+      <c r="A39" t="s">
+        <v>57</v>
+      </c>
+      <c r="C39" t="s">
+        <v>58</v>
+      </c>
+      <c r="D39" t="s">
+        <v>59</v>
+      </c>
+      <c r="E39" t="s">
+        <v>15</v>
+      </c>
+      <c r="F39" t="s">
+        <v>60</v>
+      </c>
+      <c r="G39" t="s">
+        <v>61</v>
+      </c>
+      <c r="H39" t="s">
+        <v>62</v>
+      </c>
+      <c r="I39" t="s">
+        <v>63</v>
+      </c>
+      <c r="J39" t="s">
         <v>64</v>
       </c>
-      <c r="C16" t="s">
-[...17 lines deleted...]
-      <c r="I16" t="s">
+      <c r="K39" t="s">
+        <v>65</v>
+      </c>
+      <c r="L39" t="s">
         <v>20</v>
       </c>
-      <c r="J16" t="s">
-[...7 lines deleted...]
-      <c r="A17" t="s">
+      <c r="N39" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="40" spans="1:14">
+      <c r="A40" t="s">
+        <v>66</v>
+      </c>
+      <c r="E40" t="s">
+        <v>15</v>
+      </c>
+      <c r="L40" t="s">
+        <v>16</v>
+      </c>
+      <c r="N40" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="41" spans="1:14">
+      <c r="A41" t="s">
+        <v>67</v>
+      </c>
+      <c r="E41" t="s">
+        <v>15</v>
+      </c>
+      <c r="L41" t="s">
+        <v>16</v>
+      </c>
+      <c r="N41" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="42" spans="1:14">
+      <c r="A42" t="s">
+        <v>68</v>
+      </c>
+      <c r="E42" t="s">
+        <v>15</v>
+      </c>
+      <c r="L42" t="s">
+        <v>20</v>
+      </c>
+      <c r="N42" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="43" spans="1:14">
+      <c r="A43" t="s">
+        <v>69</v>
+      </c>
+      <c r="E43" t="s">
+        <v>70</v>
+      </c>
+      <c r="L43" t="s">
+        <v>20</v>
+      </c>
+      <c r="N43" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="44" spans="1:14">
+      <c r="A44" t="s">
+        <v>71</v>
+      </c>
+      <c r="E44" t="s">
+        <v>15</v>
+      </c>
+      <c r="L44" t="s">
+        <v>23</v>
+      </c>
+      <c r="N44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="45" spans="1:14">
+      <c r="A45" t="s">
+        <v>72</v>
+      </c>
+      <c r="E45" t="s">
+        <v>15</v>
+      </c>
+      <c r="L45" t="s">
+        <v>16</v>
+      </c>
+      <c r="N45" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="46" spans="1:14">
+      <c r="A46" t="s">
+        <v>73</v>
+      </c>
+      <c r="E46" t="s">
+        <v>15</v>
+      </c>
+      <c r="L46" t="s">
+        <v>16</v>
+      </c>
+      <c r="N46" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="47" spans="1:14">
+      <c r="A47" t="s">
+        <v>74</v>
+      </c>
+      <c r="E47" t="s">
+        <v>15</v>
+      </c>
+      <c r="L47" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="48" spans="1:14">
+      <c r="A48" t="s">
+        <v>76</v>
+      </c>
+      <c r="C48" t="s">
+        <v>77</v>
+      </c>
+      <c r="D48" t="s">
+        <v>78</v>
+      </c>
+      <c r="E48" t="s">
+        <v>78</v>
+      </c>
+      <c r="F48" t="s">
+        <v>79</v>
+      </c>
+      <c r="G48" t="s">
+        <v>80</v>
+      </c>
+      <c r="H48" t="s">
+        <v>62</v>
+      </c>
+      <c r="I48" t="s">
+        <v>63</v>
+      </c>
+      <c r="J48" t="s">
+        <v>64</v>
+      </c>
+      <c r="K48" t="s">
+        <v>81</v>
+      </c>
+      <c r="L48" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="49" spans="1:14">
+      <c r="A49" t="s">
+        <v>83</v>
+      </c>
+      <c r="C49" t="s">
+        <v>58</v>
+      </c>
+      <c r="D49" t="s">
+        <v>59</v>
+      </c>
+      <c r="E49" t="s">
+        <v>15</v>
+      </c>
+      <c r="F49" t="s">
+        <v>79</v>
+      </c>
+      <c r="G49" t="s">
+        <v>84</v>
+      </c>
+      <c r="H49" t="s">
+        <v>62</v>
+      </c>
+      <c r="I49" t="s">
+        <v>63</v>
+      </c>
+      <c r="J49" t="s">
+        <v>64</v>
+      </c>
+      <c r="K49" t="s">
         <v>65</v>
       </c>
-      <c r="C17" t="s">
-[...17 lines deleted...]
-      <c r="I17" t="s">
+      <c r="L49" t="s">
         <v>20</v>
       </c>
-      <c r="J17" t="s">
-[...18 lines deleted...]
-      <c r="A19" t="s">
+      <c r="N49" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="50" spans="1:14">
+      <c r="A50" t="s">
+        <v>85</v>
+      </c>
+      <c r="E50" t="s">
+        <v>15</v>
+      </c>
+      <c r="L50" t="s">
+        <v>16</v>
+      </c>
+      <c r="N50" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="51" spans="1:14">
+      <c r="A51" t="s">
+        <v>86</v>
+      </c>
+      <c r="E51" t="s">
+        <v>15</v>
+      </c>
+      <c r="L51" t="s">
+        <v>16</v>
+      </c>
+      <c r="N51" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="52" spans="1:14">
+      <c r="A52" t="s">
+        <v>87</v>
+      </c>
+      <c r="E52" t="s">
         <v>70</v>
       </c>
-      <c r="C19" t="s">
-[...17 lines deleted...]
-      <c r="I19" t="s">
+      <c r="L52" t="s">
         <v>20</v>
       </c>
-      <c r="J19" t="s">
-[...28 lines deleted...]
-      <c r="I20" t="s">
+      <c r="N52" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="53" spans="1:14">
+      <c r="A53" t="s">
+        <v>88</v>
+      </c>
+      <c r="E53" t="s">
+        <v>15</v>
+      </c>
+      <c r="L53" t="s">
         <v>20</v>
       </c>
-      <c r="J20" t="s">
-[...28 lines deleted...]
-      <c r="I21" t="s">
+      <c r="N53" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="54" spans="1:14">
+      <c r="A54" t="s">
+        <v>89</v>
+      </c>
+      <c r="E54" t="s">
+        <v>15</v>
+      </c>
+      <c r="L54" t="s">
+        <v>23</v>
+      </c>
+      <c r="N54" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="55" spans="1:14">
+      <c r="A55" t="s">
+        <v>90</v>
+      </c>
+      <c r="C55" t="s">
+        <v>58</v>
+      </c>
+      <c r="D55" t="s">
+        <v>59</v>
+      </c>
+      <c r="E55" t="s">
+        <v>91</v>
+      </c>
+      <c r="F55" t="s">
+        <v>92</v>
+      </c>
+      <c r="G55" t="s">
+        <v>93</v>
+      </c>
+      <c r="H55" t="s">
+        <v>62</v>
+      </c>
+      <c r="I55" t="s">
+        <v>63</v>
+      </c>
+      <c r="J55" t="s">
+        <v>64</v>
+      </c>
+      <c r="K55" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="56" spans="1:14">
+      <c r="A56" t="s">
+        <v>94</v>
+      </c>
+      <c r="C56" t="s">
+        <v>77</v>
+      </c>
+      <c r="D56" t="s">
+        <v>78</v>
+      </c>
+      <c r="E56" t="s">
+        <v>78</v>
+      </c>
+      <c r="F56" t="s">
+        <v>92</v>
+      </c>
+      <c r="G56" t="s">
+        <v>95</v>
+      </c>
+      <c r="H56" t="s">
+        <v>62</v>
+      </c>
+      <c r="I56" t="s">
+        <v>63</v>
+      </c>
+      <c r="J56" t="s">
+        <v>64</v>
+      </c>
+      <c r="K56" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="57" spans="1:14">
+      <c r="A57" t="s">
+        <v>97</v>
+      </c>
+      <c r="C57" t="s">
+        <v>98</v>
+      </c>
+      <c r="D57" t="s">
+        <v>99</v>
+      </c>
+      <c r="E57" t="s">
+        <v>99</v>
+      </c>
+      <c r="F57" t="s">
+        <v>92</v>
+      </c>
+      <c r="G57" t="s">
+        <v>100</v>
+      </c>
+      <c r="H57" t="s">
+        <v>62</v>
+      </c>
+      <c r="I57" t="s">
+        <v>63</v>
+      </c>
+      <c r="J57" t="s">
+        <v>64</v>
+      </c>
+      <c r="K57" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="58" spans="1:14">
+      <c r="A58" t="s">
+        <v>102</v>
+      </c>
+      <c r="C58" t="s">
+        <v>103</v>
+      </c>
+      <c r="D58" t="s">
+        <v>98</v>
+      </c>
+      <c r="E58" t="s">
+        <v>91</v>
+      </c>
+      <c r="F58" t="s">
+        <v>92</v>
+      </c>
+      <c r="G58" t="s">
+        <v>93</v>
+      </c>
+      <c r="H58" t="s">
+        <v>62</v>
+      </c>
+      <c r="I58" t="s">
+        <v>63</v>
+      </c>
+      <c r="J58" t="s">
+        <v>64</v>
+      </c>
+      <c r="K58" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="59" spans="1:14">
+      <c r="A59" t="s">
+        <v>105</v>
+      </c>
+      <c r="C59" t="s">
+        <v>98</v>
+      </c>
+      <c r="D59" t="s">
+        <v>99</v>
+      </c>
+      <c r="E59" t="s">
+        <v>15</v>
+      </c>
+      <c r="F59" t="s">
+        <v>92</v>
+      </c>
+      <c r="G59" t="s">
+        <v>100</v>
+      </c>
+      <c r="H59" t="s">
+        <v>62</v>
+      </c>
+      <c r="I59" t="s">
+        <v>63</v>
+      </c>
+      <c r="J59" t="s">
+        <v>64</v>
+      </c>
+      <c r="K59" t="s">
+        <v>106</v>
+      </c>
+      <c r="L59" t="s">
+        <v>23</v>
+      </c>
+      <c r="N59" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="60" spans="1:14">
+      <c r="A60" t="s">
+        <v>107</v>
+      </c>
+      <c r="C60" t="s">
+        <v>77</v>
+      </c>
+      <c r="D60" t="s">
+        <v>78</v>
+      </c>
+      <c r="E60" t="s">
+        <v>15</v>
+      </c>
+      <c r="F60" t="s">
+        <v>92</v>
+      </c>
+      <c r="G60" t="s">
+        <v>95</v>
+      </c>
+      <c r="H60" t="s">
+        <v>62</v>
+      </c>
+      <c r="I60" t="s">
+        <v>63</v>
+      </c>
+      <c r="J60" t="s">
+        <v>64</v>
+      </c>
+      <c r="K60" t="s">
+        <v>96</v>
+      </c>
+      <c r="L60" t="s">
+        <v>82</v>
+      </c>
+      <c r="N60" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="61" spans="1:14">
+      <c r="A61" t="s">
+        <v>108</v>
+      </c>
+      <c r="E61" t="s">
+        <v>15</v>
+      </c>
+      <c r="L61" t="s">
+        <v>109</v>
+      </c>
+      <c r="N61" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="62" spans="1:14">
+      <c r="A62" t="s">
+        <v>110</v>
+      </c>
+      <c r="E62" t="s">
+        <v>15</v>
+      </c>
+      <c r="L62" t="s">
+        <v>109</v>
+      </c>
+      <c r="N62" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="63" spans="1:14">
+      <c r="A63" t="s">
+        <v>111</v>
+      </c>
+      <c r="E63" t="s">
+        <v>15</v>
+      </c>
+      <c r="L63" t="s">
+        <v>112</v>
+      </c>
+      <c r="N63" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="64" spans="1:14">
+      <c r="A64" t="s">
+        <v>113</v>
+      </c>
+      <c r="E64" t="s">
+        <v>15</v>
+      </c>
+      <c r="L64" t="s">
+        <v>112</v>
+      </c>
+      <c r="N64" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="65" spans="1:14">
+      <c r="A65" t="s">
+        <v>114</v>
+      </c>
+      <c r="E65" t="s">
+        <v>15</v>
+      </c>
+      <c r="L65" t="s">
+        <v>115</v>
+      </c>
+      <c r="N65" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="66" spans="1:14">
+      <c r="A66" t="s">
+        <v>116</v>
+      </c>
+      <c r="E66" t="s">
+        <v>15</v>
+      </c>
+      <c r="L66" t="s">
+        <v>115</v>
+      </c>
+      <c r="N66" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="67" spans="1:14">
+      <c r="A67" t="s">
+        <v>117</v>
+      </c>
+      <c r="E67" t="s">
+        <v>15</v>
+      </c>
+      <c r="L67" t="s">
+        <v>75</v>
+      </c>
+      <c r="N67" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="68" spans="1:14">
+      <c r="A68" t="s">
+        <v>118</v>
+      </c>
+      <c r="E68" t="s">
+        <v>15</v>
+      </c>
+      <c r="L68" t="s">
+        <v>75</v>
+      </c>
+      <c r="N68" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="69" spans="1:14">
+      <c r="A69" t="s">
+        <v>119</v>
+      </c>
+      <c r="E69" t="s">
+        <v>15</v>
+      </c>
+      <c r="L69" t="s">
+        <v>75</v>
+      </c>
+      <c r="N69" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="70" spans="1:14">
+      <c r="A70" t="s">
+        <v>120</v>
+      </c>
+      <c r="E70" t="s">
+        <v>15</v>
+      </c>
+      <c r="L70" t="s">
+        <v>16</v>
+      </c>
+      <c r="N70" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="71" spans="1:14">
+      <c r="A71" t="s">
+        <v>121</v>
+      </c>
+      <c r="E71" t="s">
+        <v>70</v>
+      </c>
+      <c r="L71" t="s">
+        <v>16</v>
+      </c>
+      <c r="N71" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="72" spans="1:14">
+      <c r="A72" t="s">
+        <v>122</v>
+      </c>
+      <c r="E72" t="s">
+        <v>15</v>
+      </c>
+      <c r="L72" t="s">
         <v>20</v>
       </c>
-      <c r="J21" t="s">
-[...7 lines deleted...]
-      <c r="A22" t="s">
+      <c r="N72" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="73" spans="1:14">
+      <c r="A73" t="s">
+        <v>123</v>
+      </c>
+      <c r="E73" t="s">
+        <v>70</v>
+      </c>
+      <c r="L73" t="s">
+        <v>20</v>
+      </c>
+      <c r="N73" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="74" spans="1:14">
+      <c r="A74" t="s">
+        <v>124</v>
+      </c>
+      <c r="E74" t="s">
+        <v>15</v>
+      </c>
+      <c r="L74" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="75" spans="1:14">
+      <c r="A75" t="s">
+        <v>125</v>
+      </c>
+      <c r="E75" t="s">
+        <v>15</v>
+      </c>
+      <c r="L75" t="s">
+        <v>20</v>
+      </c>
+      <c r="N75" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="76" spans="1:14">
+      <c r="A76" t="s">
+        <v>126</v>
+      </c>
+      <c r="E76" t="s">
+        <v>15</v>
+      </c>
+      <c r="L76" t="s">
+        <v>20</v>
+      </c>
+      <c r="N76" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="77" spans="1:14">
+      <c r="A77" t="s">
+        <v>127</v>
+      </c>
+      <c r="E77" t="s">
+        <v>15</v>
+      </c>
+      <c r="L77" t="s">
+        <v>23</v>
+      </c>
+      <c r="N77" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="78" spans="1:14">
+      <c r="A78" t="s">
+        <v>128</v>
+      </c>
+      <c r="C78" t="s">
+        <v>98</v>
+      </c>
+      <c r="D78" t="s">
+        <v>99</v>
+      </c>
+      <c r="E78" t="s">
+        <v>99</v>
+      </c>
+      <c r="F78" t="s">
+        <v>65</v>
+      </c>
+      <c r="G78" t="s">
+        <v>61</v>
+      </c>
+      <c r="H78" t="s">
+        <v>62</v>
+      </c>
+      <c r="I78" t="s">
+        <v>63</v>
+      </c>
+      <c r="J78" t="s">
+        <v>64</v>
+      </c>
+      <c r="K78" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="79" spans="1:14">
+      <c r="A79" t="s">
+        <v>129</v>
+      </c>
+      <c r="C79" t="s">
+        <v>103</v>
+      </c>
+      <c r="D79" t="s">
+        <v>98</v>
+      </c>
+      <c r="E79" t="s">
+        <v>91</v>
+      </c>
+      <c r="F79" t="s">
+        <v>65</v>
+      </c>
+      <c r="G79" t="s">
+        <v>130</v>
+      </c>
+      <c r="H79" t="s">
+        <v>62</v>
+      </c>
+      <c r="I79" t="s">
+        <v>63</v>
+      </c>
+      <c r="J79" t="s">
+        <v>64</v>
+      </c>
+      <c r="K79" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="80" spans="1:14">
+      <c r="A80" t="s">
+        <v>131</v>
+      </c>
+      <c r="C80" t="s">
+        <v>77</v>
+      </c>
+      <c r="D80" t="s">
+        <v>78</v>
+      </c>
+      <c r="E80" t="s">
+        <v>78</v>
+      </c>
+      <c r="F80" t="s">
+        <v>65</v>
+      </c>
+      <c r="G80" t="s">
+        <v>95</v>
+      </c>
+      <c r="H80" t="s">
+        <v>62</v>
+      </c>
+      <c r="I80" t="s">
+        <v>63</v>
+      </c>
+      <c r="J80" t="s">
+        <v>64</v>
+      </c>
+      <c r="K80" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="81" spans="1:14">
+      <c r="A81" t="s">
+        <v>132</v>
+      </c>
+      <c r="C81" t="s">
+        <v>58</v>
+      </c>
+      <c r="D81" t="s">
+        <v>59</v>
+      </c>
+      <c r="E81" t="s">
+        <v>15</v>
+      </c>
+      <c r="F81" t="s">
+        <v>65</v>
+      </c>
+      <c r="G81" t="s">
+        <v>93</v>
+      </c>
+      <c r="H81" t="s">
+        <v>62</v>
+      </c>
+      <c r="I81" t="s">
+        <v>63</v>
+      </c>
+      <c r="J81" t="s">
+        <v>64</v>
+      </c>
+      <c r="K81" t="s">
+        <v>60</v>
+      </c>
+      <c r="L81" t="s">
+        <v>20</v>
+      </c>
+      <c r="N81" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="82" spans="1:14">
+      <c r="A82" t="s">
+        <v>133</v>
+      </c>
+      <c r="E82" t="s">
+        <v>15</v>
+      </c>
+      <c r="L82" t="s">
+        <v>109</v>
+      </c>
+      <c r="N82" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="83" spans="1:14">
+      <c r="A83" t="s">
+        <v>134</v>
+      </c>
+      <c r="E83" t="s">
+        <v>15</v>
+      </c>
+      <c r="L83" t="s">
+        <v>109</v>
+      </c>
+      <c r="N83" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="84" spans="1:14">
+      <c r="A84" t="s">
+        <v>135</v>
+      </c>
+      <c r="E84" t="s">
+        <v>15</v>
+      </c>
+      <c r="L84" t="s">
+        <v>112</v>
+      </c>
+      <c r="N84" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="85" spans="1:14">
+      <c r="A85" t="s">
+        <v>136</v>
+      </c>
+      <c r="E85" t="s">
+        <v>15</v>
+      </c>
+      <c r="L85" t="s">
+        <v>112</v>
+      </c>
+      <c r="N85" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="86" spans="1:14">
+      <c r="A86" t="s">
+        <v>137</v>
+      </c>
+      <c r="E86" t="s">
+        <v>15</v>
+      </c>
+      <c r="L86" t="s">
         <v>75</v>
       </c>
-      <c r="C22" t="s">
-[...2 lines deleted...]
-      <c r="D22" t="s">
+      <c r="N86" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="87" spans="1:14">
+      <c r="A87" t="s">
+        <v>138</v>
+      </c>
+      <c r="E87" t="s">
+        <v>15</v>
+      </c>
+      <c r="L87" t="s">
+        <v>75</v>
+      </c>
+      <c r="N87" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="88" spans="1:14">
+      <c r="A88" t="s">
+        <v>139</v>
+      </c>
+      <c r="E88" t="s">
+        <v>70</v>
+      </c>
+      <c r="L88" t="s">
         <v>16</v>
       </c>
-      <c r="E22" t="s">
+      <c r="N88" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="89" spans="1:14">
+      <c r="A89" t="s">
+        <v>140</v>
+      </c>
+      <c r="E89" t="s">
+        <v>15</v>
+      </c>
+      <c r="L89" t="s">
         <v>16</v>
       </c>
-      <c r="F22" t="s">
-[...8 lines deleted...]
-      <c r="I22" t="s">
+      <c r="N89" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="90" spans="1:14">
+      <c r="A90" t="s">
+        <v>141</v>
+      </c>
+      <c r="E90" t="s">
+        <v>70</v>
+      </c>
+      <c r="L90" t="s">
         <v>20</v>
       </c>
-      <c r="J22" t="s">
-[...28 lines deleted...]
-      <c r="I23" t="s">
+      <c r="N90" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="91" spans="1:14">
+      <c r="A91" t="s">
+        <v>142</v>
+      </c>
+      <c r="E91" t="s">
+        <v>15</v>
+      </c>
+      <c r="L91" t="s">
         <v>20</v>
       </c>
-      <c r="J23" t="s">
-[...28 lines deleted...]
-      <c r="I24" t="s">
+      <c r="N91" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="92" spans="1:14">
+      <c r="A92" t="s">
+        <v>143</v>
+      </c>
+      <c r="E92" t="s">
+        <v>15</v>
+      </c>
+      <c r="L92" t="s">
+        <v>16</v>
+      </c>
+      <c r="N92" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="93" spans="1:14">
+      <c r="A93" t="s">
+        <v>144</v>
+      </c>
+      <c r="E93" t="s">
+        <v>15</v>
+      </c>
+      <c r="L93" t="s">
+        <v>16</v>
+      </c>
+      <c r="N93" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="94" spans="1:14">
+      <c r="A94" t="s">
+        <v>145</v>
+      </c>
+      <c r="E94" t="s">
+        <v>15</v>
+      </c>
+      <c r="L94" t="s">
         <v>20</v>
       </c>
-      <c r="J24" t="s">
-[...28 lines deleted...]
-      <c r="I25" t="s">
+      <c r="N94" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="95" spans="1:14">
+      <c r="A95" t="s">
+        <v>146</v>
+      </c>
+      <c r="E95" t="s">
+        <v>15</v>
+      </c>
+      <c r="L95" t="s">
         <v>20</v>
       </c>
-      <c r="J25" t="s">
-[...1058 lines deleted...]
-      <c r="G58" t="s">
+      <c r="N95" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="96" spans="1:14">
+      <c r="A96" t="s">
         <v>147</v>
       </c>
-      <c r="H58" t="s">
-[...1253 lines deleted...]
-      </c>
       <c r="E96" t="s">
-        <v>16</v>
-[...17 lines deleted...]
-        <v>184</v>
+        <v>15</v>
       </c>
       <c r="L96" t="s">
         <v>23</v>
       </c>
-    </row>
-    <row r="97" spans="1:12">
+      <c r="N96" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="97" spans="1:14">
       <c r="A97" t="s">
+        <v>148</v>
+      </c>
+      <c r="E97" t="s">
+        <v>15</v>
+      </c>
+      <c r="L97" t="s">
+        <v>82</v>
+      </c>
+      <c r="N97" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="98" spans="1:14">
+      <c r="A98" t="s">
+        <v>149</v>
+      </c>
+      <c r="E98" t="s">
+        <v>15</v>
+      </c>
+      <c r="L98" t="s">
+        <v>16</v>
+      </c>
+      <c r="N98" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="99" spans="1:14">
+      <c r="A99" t="s">
+        <v>150</v>
+      </c>
+      <c r="E99" t="s">
+        <v>15</v>
+      </c>
+      <c r="L99" t="s">
+        <v>16</v>
+      </c>
+      <c r="N99" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="100" spans="1:14">
+      <c r="A100" t="s">
+        <v>151</v>
+      </c>
+      <c r="E100" t="s">
+        <v>15</v>
+      </c>
+      <c r="L100" t="s">
+        <v>20</v>
+      </c>
+      <c r="N100" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="101" spans="1:14">
+      <c r="A101" t="s">
+        <v>152</v>
+      </c>
+      <c r="E101" t="s">
+        <v>15</v>
+      </c>
+      <c r="L101" t="s">
+        <v>23</v>
+      </c>
+      <c r="N101" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="102" spans="1:14">
+      <c r="A102" t="s">
+        <v>153</v>
+      </c>
+      <c r="E102" t="s">
+        <v>15</v>
+      </c>
+      <c r="L102" t="s">
+        <v>75</v>
+      </c>
+      <c r="N102" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="103" spans="1:14">
+      <c r="A103" t="s">
+        <v>154</v>
+      </c>
+      <c r="E103" t="s">
+        <v>155</v>
+      </c>
+      <c r="L103" t="s">
+        <v>75</v>
+      </c>
+      <c r="N103" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="104" spans="1:14">
+      <c r="A104" t="s">
+        <v>156</v>
+      </c>
+      <c r="E104" t="s">
+        <v>15</v>
+      </c>
+      <c r="L104" t="s">
+        <v>20</v>
+      </c>
+      <c r="N104" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="105" spans="1:14">
+      <c r="A105" t="s">
+        <v>157</v>
+      </c>
+      <c r="E105" t="s">
+        <v>15</v>
+      </c>
+      <c r="L105" t="s">
+        <v>20</v>
+      </c>
+      <c r="N105" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="106" spans="1:14">
+      <c r="A106" t="s">
+        <v>158</v>
+      </c>
+      <c r="E106" t="s">
+        <v>15</v>
+      </c>
+      <c r="L106" t="s">
+        <v>23</v>
+      </c>
+      <c r="N106" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="107" spans="1:14">
+      <c r="A107" t="s">
+        <v>159</v>
+      </c>
+      <c r="C107" t="s">
+        <v>77</v>
+      </c>
+      <c r="D107" t="s">
+        <v>78</v>
+      </c>
+      <c r="E107" t="s">
+        <v>78</v>
+      </c>
+      <c r="F107" t="s">
+        <v>106</v>
+      </c>
+      <c r="G107" t="s">
+        <v>160</v>
+      </c>
+      <c r="H107" t="s">
+        <v>62</v>
+      </c>
+      <c r="I107" t="s">
+        <v>63</v>
+      </c>
+      <c r="J107" t="s">
+        <v>64</v>
+      </c>
+      <c r="K107" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="108" spans="1:14">
+      <c r="A108" t="s">
+        <v>162</v>
+      </c>
+      <c r="C108" t="s">
+        <v>98</v>
+      </c>
+      <c r="D108" t="s">
+        <v>99</v>
+      </c>
+      <c r="E108" t="s">
+        <v>99</v>
+      </c>
+      <c r="F108" t="s">
+        <v>106</v>
+      </c>
+      <c r="G108" t="s">
+        <v>163</v>
+      </c>
+      <c r="H108" t="s">
+        <v>62</v>
+      </c>
+      <c r="I108" t="s">
+        <v>63</v>
+      </c>
+      <c r="J108" t="s">
+        <v>64</v>
+      </c>
+      <c r="K108" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="109" spans="1:14">
+      <c r="A109" t="s">
+        <v>165</v>
+      </c>
+      <c r="C109" t="s">
+        <v>103</v>
+      </c>
+      <c r="D109" t="s">
+        <v>98</v>
+      </c>
+      <c r="E109" t="s">
+        <v>91</v>
+      </c>
+      <c r="F109" t="s">
+        <v>106</v>
+      </c>
+      <c r="G109" t="s">
+        <v>166</v>
+      </c>
+      <c r="H109" t="s">
+        <v>62</v>
+      </c>
+      <c r="I109" t="s">
+        <v>63</v>
+      </c>
+      <c r="J109" t="s">
+        <v>64</v>
+      </c>
+      <c r="K109" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="110" spans="1:14">
+      <c r="A110" t="s">
+        <v>168</v>
+      </c>
+      <c r="C110" t="s">
+        <v>58</v>
+      </c>
+      <c r="D110" t="s">
+        <v>59</v>
+      </c>
+      <c r="E110" t="s">
+        <v>91</v>
+      </c>
+      <c r="F110" t="s">
+        <v>106</v>
+      </c>
+      <c r="G110" t="s">
+        <v>169</v>
+      </c>
+      <c r="H110" t="s">
+        <v>62</v>
+      </c>
+      <c r="I110" t="s">
+        <v>63</v>
+      </c>
+      <c r="J110" t="s">
+        <v>64</v>
+      </c>
+      <c r="K110" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="111" spans="1:14">
+      <c r="A111" t="s">
+        <v>171</v>
+      </c>
+      <c r="C111" t="s">
+        <v>103</v>
+      </c>
+      <c r="D111" t="s">
+        <v>98</v>
+      </c>
+      <c r="E111" t="s">
+        <v>15</v>
+      </c>
+      <c r="F111" t="s">
+        <v>106</v>
+      </c>
+      <c r="G111" t="s">
+        <v>166</v>
+      </c>
+      <c r="H111" t="s">
+        <v>62</v>
+      </c>
+      <c r="I111" t="s">
+        <v>63</v>
+      </c>
+      <c r="J111" t="s">
+        <v>64</v>
+      </c>
+      <c r="K111" t="s">
+        <v>167</v>
+      </c>
+      <c r="L111" t="s">
+        <v>16</v>
+      </c>
+      <c r="N111" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="112" spans="1:14">
+      <c r="A112" t="s">
+        <v>172</v>
+      </c>
+      <c r="C112" t="s">
+        <v>103</v>
+      </c>
+      <c r="D112" t="s">
+        <v>98</v>
+      </c>
+      <c r="E112" t="s">
+        <v>15</v>
+      </c>
+      <c r="F112" t="s">
+        <v>106</v>
+      </c>
+      <c r="G112" t="s">
+        <v>166</v>
+      </c>
+      <c r="H112" t="s">
+        <v>62</v>
+      </c>
+      <c r="I112" t="s">
+        <v>63</v>
+      </c>
+      <c r="J112" t="s">
+        <v>64</v>
+      </c>
+      <c r="K112" t="s">
+        <v>167</v>
+      </c>
+      <c r="L112" t="s">
+        <v>16</v>
+      </c>
+      <c r="N112" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="113" spans="1:14">
+      <c r="A113" t="s">
+        <v>173</v>
+      </c>
+      <c r="C113" t="s">
+        <v>98</v>
+      </c>
+      <c r="D113" t="s">
+        <v>99</v>
+      </c>
+      <c r="E113" t="s">
+        <v>15</v>
+      </c>
+      <c r="F113" t="s">
+        <v>106</v>
+      </c>
+      <c r="G113" t="s">
+        <v>163</v>
+      </c>
+      <c r="H113" t="s">
+        <v>62</v>
+      </c>
+      <c r="I113" t="s">
+        <v>63</v>
+      </c>
+      <c r="J113" t="s">
+        <v>64</v>
+      </c>
+      <c r="K113" t="s">
+        <v>79</v>
+      </c>
+      <c r="L113" t="s">
+        <v>23</v>
+      </c>
+      <c r="N113" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="114" spans="1:14">
+      <c r="A114" t="s">
+        <v>174</v>
+      </c>
+      <c r="C114" t="s">
+        <v>98</v>
+      </c>
+      <c r="D114" t="s">
+        <v>99</v>
+      </c>
+      <c r="E114" t="s">
+        <v>15</v>
+      </c>
+      <c r="F114" t="s">
+        <v>106</v>
+      </c>
+      <c r="G114" t="s">
+        <v>163</v>
+      </c>
+      <c r="H114" t="s">
+        <v>62</v>
+      </c>
+      <c r="I114" t="s">
+        <v>63</v>
+      </c>
+      <c r="J114" t="s">
+        <v>64</v>
+      </c>
+      <c r="K114" t="s">
+        <v>79</v>
+      </c>
+      <c r="L114" t="s">
+        <v>23</v>
+      </c>
+      <c r="N114" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="115" spans="1:14">
+      <c r="A115" t="s">
+        <v>175</v>
+      </c>
+      <c r="C115" t="s">
+        <v>77</v>
+      </c>
+      <c r="D115" t="s">
+        <v>78</v>
+      </c>
+      <c r="E115" t="s">
+        <v>15</v>
+      </c>
+      <c r="F115" t="s">
+        <v>106</v>
+      </c>
+      <c r="G115" t="s">
+        <v>160</v>
+      </c>
+      <c r="H115" t="s">
+        <v>62</v>
+      </c>
+      <c r="I115" t="s">
+        <v>63</v>
+      </c>
+      <c r="J115" t="s">
+        <v>64</v>
+      </c>
+      <c r="K115" t="s">
+        <v>161</v>
+      </c>
+      <c r="L115" t="s">
+        <v>82</v>
+      </c>
+      <c r="N115" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="116" spans="1:14">
+      <c r="A116" t="s">
+        <v>176</v>
+      </c>
+      <c r="E116" t="s">
+        <v>15</v>
+      </c>
+      <c r="L116" t="s">
+        <v>109</v>
+      </c>
+      <c r="N116" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="117" spans="1:14">
+      <c r="A117" t="s">
+        <v>177</v>
+      </c>
+      <c r="E117" t="s">
+        <v>15</v>
+      </c>
+      <c r="L117" t="s">
+        <v>109</v>
+      </c>
+      <c r="N117" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="118" spans="1:14">
+      <c r="A118" t="s">
+        <v>178</v>
+      </c>
+      <c r="E118" t="s">
+        <v>15</v>
+      </c>
+      <c r="L118" t="s">
+        <v>112</v>
+      </c>
+      <c r="N118" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="119" spans="1:14">
+      <c r="A119" t="s">
+        <v>179</v>
+      </c>
+      <c r="E119" t="s">
+        <v>15</v>
+      </c>
+      <c r="L119" t="s">
+        <v>112</v>
+      </c>
+      <c r="N119" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="120" spans="1:14">
+      <c r="A120" t="s">
+        <v>180</v>
+      </c>
+      <c r="E120" t="s">
+        <v>15</v>
+      </c>
+      <c r="L120" t="s">
+        <v>115</v>
+      </c>
+      <c r="N120" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="121" spans="1:14">
+      <c r="A121" t="s">
+        <v>181</v>
+      </c>
+      <c r="E121" t="s">
+        <v>15</v>
+      </c>
+      <c r="L121" t="s">
+        <v>115</v>
+      </c>
+      <c r="N121" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="122" spans="1:14">
+      <c r="A122" t="s">
+        <v>182</v>
+      </c>
+      <c r="E122" t="s">
+        <v>15</v>
+      </c>
+      <c r="L122" t="s">
+        <v>75</v>
+      </c>
+      <c r="N122" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="123" spans="1:14">
+      <c r="A123" t="s">
+        <v>183</v>
+      </c>
+      <c r="E123" t="s">
+        <v>15</v>
+      </c>
+      <c r="L123" t="s">
+        <v>75</v>
+      </c>
+      <c r="N123" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="124" spans="1:14">
+      <c r="A124" t="s">
+        <v>184</v>
+      </c>
+      <c r="E124" t="s">
+        <v>15</v>
+      </c>
+      <c r="L124" t="s">
+        <v>75</v>
+      </c>
+      <c r="N124" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="125" spans="1:14">
+      <c r="A125" t="s">
+        <v>185</v>
+      </c>
+      <c r="E125" t="s">
+        <v>15</v>
+      </c>
+      <c r="L125" t="s">
+        <v>16</v>
+      </c>
+      <c r="N125" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="126" spans="1:14">
+      <c r="A126" t="s">
+        <v>186</v>
+      </c>
+      <c r="E126" t="s">
+        <v>70</v>
+      </c>
+      <c r="L126" t="s">
+        <v>16</v>
+      </c>
+      <c r="N126" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="127" spans="1:14">
+      <c r="A127" t="s">
+        <v>187</v>
+      </c>
+      <c r="E127" t="s">
+        <v>15</v>
+      </c>
+      <c r="L127" t="s">
+        <v>20</v>
+      </c>
+      <c r="N127" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="128" spans="1:14">
+      <c r="A128" t="s">
+        <v>188</v>
+      </c>
+      <c r="E128" t="s">
+        <v>70</v>
+      </c>
+      <c r="L128" t="s">
+        <v>20</v>
+      </c>
+      <c r="N128" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="129" spans="1:14">
+      <c r="A129" t="s">
+        <v>189</v>
+      </c>
+      <c r="E129" t="s">
+        <v>190</v>
+      </c>
+      <c r="L129" t="s">
+        <v>82</v>
+      </c>
+      <c r="N129" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="130" spans="1:14">
+      <c r="A130" t="s">
+        <v>191</v>
+      </c>
+      <c r="E130" t="s">
+        <v>15</v>
+      </c>
+      <c r="L130" t="s">
+        <v>23</v>
+      </c>
+      <c r="N130" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="131" spans="1:14">
+      <c r="A131" t="s">
+        <v>192</v>
+      </c>
+      <c r="C131" t="s">
+        <v>103</v>
+      </c>
+      <c r="D131" t="s">
+        <v>98</v>
+      </c>
+      <c r="E131" t="s">
+        <v>91</v>
+      </c>
+      <c r="F131" t="s">
+        <v>161</v>
+      </c>
+      <c r="G131" t="s">
+        <v>193</v>
+      </c>
+      <c r="H131" t="s">
+        <v>62</v>
+      </c>
+      <c r="I131" t="s">
+        <v>63</v>
+      </c>
+      <c r="J131" t="s">
+        <v>64</v>
+      </c>
+      <c r="K131" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="132" spans="1:14">
+      <c r="A132" t="s">
+        <v>195</v>
+      </c>
+      <c r="C132" t="s">
+        <v>58</v>
+      </c>
+      <c r="D132" t="s">
+        <v>59</v>
+      </c>
+      <c r="E132" t="s">
+        <v>91</v>
+      </c>
+      <c r="F132" t="s">
+        <v>161</v>
+      </c>
+      <c r="G132" t="s">
+        <v>196</v>
+      </c>
+      <c r="H132" t="s">
+        <v>62</v>
+      </c>
+      <c r="I132" t="s">
+        <v>63</v>
+      </c>
+      <c r="J132" t="s">
+        <v>64</v>
+      </c>
+      <c r="K132" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="133" spans="1:14">
+      <c r="A133" t="s">
+        <v>197</v>
+      </c>
+      <c r="C133" t="s">
+        <v>98</v>
+      </c>
+      <c r="D133" t="s">
+        <v>99</v>
+      </c>
+      <c r="E133" t="s">
+        <v>99</v>
+      </c>
+      <c r="F133" t="s">
+        <v>161</v>
+      </c>
+      <c r="G133" t="s">
+        <v>163</v>
+      </c>
+      <c r="H133" t="s">
+        <v>62</v>
+      </c>
+      <c r="I133" t="s">
+        <v>63</v>
+      </c>
+      <c r="J133" t="s">
+        <v>64</v>
+      </c>
+      <c r="K133" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="134" spans="1:14">
+      <c r="A134" t="s">
+        <v>198</v>
+      </c>
+      <c r="C134" t="s">
+        <v>77</v>
+      </c>
+      <c r="D134" t="s">
+        <v>78</v>
+      </c>
+      <c r="E134" t="s">
+        <v>78</v>
+      </c>
+      <c r="F134" t="s">
+        <v>161</v>
+      </c>
+      <c r="G134" t="s">
+        <v>100</v>
+      </c>
+      <c r="H134" t="s">
+        <v>62</v>
+      </c>
+      <c r="I134" t="s">
+        <v>63</v>
+      </c>
+      <c r="J134" t="s">
+        <v>64</v>
+      </c>
+      <c r="K134" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="135" spans="1:14">
+      <c r="A135" t="s">
+        <v>199</v>
+      </c>
+      <c r="C135" t="s">
+        <v>103</v>
+      </c>
+      <c r="D135" t="s">
+        <v>98</v>
+      </c>
+      <c r="E135" t="s">
+        <v>15</v>
+      </c>
+      <c r="F135" t="s">
+        <v>161</v>
+      </c>
+      <c r="G135" t="s">
+        <v>193</v>
+      </c>
+      <c r="H135" t="s">
+        <v>62</v>
+      </c>
+      <c r="I135" t="s">
+        <v>63</v>
+      </c>
+      <c r="J135" t="s">
+        <v>64</v>
+      </c>
+      <c r="K135" t="s">
+        <v>194</v>
+      </c>
+      <c r="L135" t="s">
+        <v>16</v>
+      </c>
+      <c r="N135" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="136" spans="1:14">
+      <c r="A136" t="s">
+        <v>200</v>
+      </c>
+      <c r="C136" t="s">
+        <v>103</v>
+      </c>
+      <c r="D136" t="s">
+        <v>98</v>
+      </c>
+      <c r="E136" t="s">
+        <v>15</v>
+      </c>
+      <c r="F136" t="s">
+        <v>161</v>
+      </c>
+      <c r="G136" t="s">
+        <v>193</v>
+      </c>
+      <c r="H136" t="s">
+        <v>62</v>
+      </c>
+      <c r="I136" t="s">
+        <v>63</v>
+      </c>
+      <c r="J136" t="s">
+        <v>64</v>
+      </c>
+      <c r="K136" t="s">
+        <v>194</v>
+      </c>
+      <c r="L136" t="s">
+        <v>16</v>
+      </c>
+      <c r="N136" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="137" spans="1:14">
+      <c r="A137" t="s">
+        <v>201</v>
+      </c>
+      <c r="C137" t="s">
+        <v>98</v>
+      </c>
+      <c r="D137" t="s">
+        <v>99</v>
+      </c>
+      <c r="E137" t="s">
+        <v>15</v>
+      </c>
+      <c r="F137" t="s">
+        <v>161</v>
+      </c>
+      <c r="G137" t="s">
+        <v>163</v>
+      </c>
+      <c r="H137" t="s">
+        <v>62</v>
+      </c>
+      <c r="I137" t="s">
+        <v>63</v>
+      </c>
+      <c r="J137" t="s">
+        <v>64</v>
+      </c>
+      <c r="K137" t="s">
+        <v>79</v>
+      </c>
+      <c r="L137" t="s">
+        <v>23</v>
+      </c>
+      <c r="N137" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="138" spans="1:14">
+      <c r="A138" t="s">
+        <v>202</v>
+      </c>
+      <c r="E138" t="s">
+        <v>15</v>
+      </c>
+      <c r="L138" t="s">
+        <v>109</v>
+      </c>
+      <c r="N138" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="139" spans="1:14">
+      <c r="A139" t="s">
+        <v>203</v>
+      </c>
+      <c r="E139" t="s">
+        <v>15</v>
+      </c>
+      <c r="L139" t="s">
+        <v>109</v>
+      </c>
+      <c r="N139" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="140" spans="1:14">
+      <c r="A140" t="s">
         <v>204</v>
       </c>
-      <c r="C97" t="s">
-[...8 lines deleted...]
-      <c r="F97" t="s">
+      <c r="E140" t="s">
+        <v>15</v>
+      </c>
+      <c r="L140" t="s">
+        <v>112</v>
+      </c>
+      <c r="N140" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="141" spans="1:14">
+      <c r="A141" t="s">
         <v>205</v>
       </c>
-      <c r="G97" t="s">
-[...5 lines deleted...]
-      <c r="I97" t="s">
+      <c r="E141" t="s">
+        <v>15</v>
+      </c>
+      <c r="L141" t="s">
+        <v>112</v>
+      </c>
+      <c r="N141" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="142" spans="1:14">
+      <c r="A142" t="s">
+        <v>206</v>
+      </c>
+      <c r="E142" t="s">
+        <v>15</v>
+      </c>
+      <c r="L142" t="s">
+        <v>112</v>
+      </c>
+      <c r="N142" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="143" spans="1:14">
+      <c r="A143" t="s">
+        <v>207</v>
+      </c>
+      <c r="E143" t="s">
+        <v>15</v>
+      </c>
+      <c r="L143" t="s">
+        <v>75</v>
+      </c>
+      <c r="N143" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="144" spans="1:14">
+      <c r="A144" t="s">
+        <v>208</v>
+      </c>
+      <c r="E144" t="s">
+        <v>15</v>
+      </c>
+      <c r="L144" t="s">
+        <v>75</v>
+      </c>
+      <c r="N144" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="145" spans="1:14">
+      <c r="A145" t="s">
+        <v>209</v>
+      </c>
+      <c r="E145" t="s">
+        <v>15</v>
+      </c>
+      <c r="L145" t="s">
+        <v>16</v>
+      </c>
+      <c r="N145" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="146" spans="1:14">
+      <c r="A146" t="s">
+        <v>210</v>
+      </c>
+      <c r="E146" t="s">
+        <v>70</v>
+      </c>
+      <c r="L146" t="s">
+        <v>16</v>
+      </c>
+      <c r="N146" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="147" spans="1:14">
+      <c r="A147" t="s">
+        <v>211</v>
+      </c>
+      <c r="E147" t="s">
+        <v>70</v>
+      </c>
+      <c r="L147" t="s">
         <v>20</v>
       </c>
-      <c r="J97" t="s">
-[...28 lines deleted...]
-      <c r="I98" t="s">
+      <c r="N147" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="148" spans="1:14">
+      <c r="A148" t="s">
+        <v>212</v>
+      </c>
+      <c r="E148" t="s">
+        <v>15</v>
+      </c>
+      <c r="L148" t="s">
         <v>20</v>
       </c>
-      <c r="J98" t="s">
-[...31 lines deleted...]
-      <c r="I99" t="s">
+      <c r="N148" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="149" spans="1:14">
+      <c r="A149" t="s">
+        <v>213</v>
+      </c>
+      <c r="E149" t="s">
+        <v>15</v>
+      </c>
+      <c r="L149" t="s">
+        <v>82</v>
+      </c>
+      <c r="N149" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="150" spans="1:14">
+      <c r="A150" t="s">
+        <v>214</v>
+      </c>
+      <c r="E150" t="s">
+        <v>15</v>
+      </c>
+      <c r="L150" t="s">
+        <v>109</v>
+      </c>
+      <c r="N150" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="151" spans="1:14">
+      <c r="A151" t="s">
+        <v>215</v>
+      </c>
+      <c r="E151" t="s">
+        <v>15</v>
+      </c>
+      <c r="L151" t="s">
+        <v>109</v>
+      </c>
+      <c r="N151" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="152" spans="1:14">
+      <c r="A152" t="s">
+        <v>216</v>
+      </c>
+      <c r="E152" t="s">
+        <v>15</v>
+      </c>
+      <c r="L152" t="s">
+        <v>115</v>
+      </c>
+      <c r="N152" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="153" spans="1:14">
+      <c r="A153" t="s">
+        <v>217</v>
+      </c>
+      <c r="E153" t="s">
+        <v>15</v>
+      </c>
+      <c r="L153" t="s">
+        <v>115</v>
+      </c>
+      <c r="N153" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="154" spans="1:14">
+      <c r="A154" t="s">
+        <v>218</v>
+      </c>
+      <c r="E154" t="s">
+        <v>15</v>
+      </c>
+      <c r="L154" t="s">
+        <v>16</v>
+      </c>
+      <c r="N154" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="155" spans="1:14">
+      <c r="A155" t="s">
+        <v>219</v>
+      </c>
+      <c r="E155" t="s">
+        <v>15</v>
+      </c>
+      <c r="L155" t="s">
+        <v>16</v>
+      </c>
+      <c r="N155" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="156" spans="1:14">
+      <c r="A156" t="s">
+        <v>220</v>
+      </c>
+      <c r="E156" t="s">
+        <v>15</v>
+      </c>
+      <c r="L156" t="s">
         <v>20</v>
       </c>
-      <c r="J99" t="s">
-[...16 lines deleted...]
-      <c r="D100" t="s">
+      <c r="N156" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="157" spans="1:14">
+      <c r="A157" t="s">
+        <v>221</v>
+      </c>
+      <c r="E157" t="s">
+        <v>15</v>
+      </c>
+      <c r="L157" t="s">
+        <v>20</v>
+      </c>
+      <c r="N157" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="158" spans="1:14">
+      <c r="A158" t="s">
+        <v>222</v>
+      </c>
+      <c r="E158" t="s">
+        <v>15</v>
+      </c>
+      <c r="L158" t="s">
+        <v>23</v>
+      </c>
+      <c r="N158" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="159" spans="1:14">
+      <c r="A159" t="s">
+        <v>223</v>
+      </c>
+      <c r="E159" t="s">
+        <v>15</v>
+      </c>
+      <c r="L159" t="s">
+        <v>23</v>
+      </c>
+      <c r="N159" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="160" spans="1:14">
+      <c r="A160" t="s">
+        <v>224</v>
+      </c>
+      <c r="E160" t="s">
+        <v>15</v>
+      </c>
+      <c r="L160" t="s">
+        <v>82</v>
+      </c>
+      <c r="N160" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="161" spans="1:14">
+      <c r="A161" t="s">
+        <v>225</v>
+      </c>
+      <c r="E161" t="s">
+        <v>15</v>
+      </c>
+      <c r="L161" t="s">
+        <v>23</v>
+      </c>
+      <c r="N161" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="162" spans="1:14">
+      <c r="A162" t="s">
+        <v>226</v>
+      </c>
+      <c r="E162" t="s">
+        <v>15</v>
+      </c>
+      <c r="L162" t="s">
+        <v>20</v>
+      </c>
+      <c r="N162" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="163" spans="1:14">
+      <c r="A163" t="s">
+        <v>227</v>
+      </c>
+      <c r="E163" t="s">
+        <v>15</v>
+      </c>
+      <c r="L163" t="s">
+        <v>20</v>
+      </c>
+      <c r="N163" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="164" spans="1:14">
+      <c r="A164" t="s">
+        <v>228</v>
+      </c>
+      <c r="E164" t="s">
+        <v>15</v>
+      </c>
+      <c r="L164" t="s">
+        <v>109</v>
+      </c>
+      <c r="N164" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="165" spans="1:14">
+      <c r="A165" t="s">
+        <v>229</v>
+      </c>
+      <c r="E165" t="s">
+        <v>15</v>
+      </c>
+      <c r="L165" t="s">
+        <v>109</v>
+      </c>
+      <c r="N165" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="166" spans="1:14">
+      <c r="A166" t="s">
+        <v>230</v>
+      </c>
+      <c r="E166" t="s">
+        <v>15</v>
+      </c>
+      <c r="L166" t="s">
+        <v>75</v>
+      </c>
+      <c r="N166" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="167" spans="1:14">
+      <c r="A167" t="s">
+        <v>231</v>
+      </c>
+      <c r="E167" t="s">
+        <v>15</v>
+      </c>
+      <c r="L167" t="s">
         <v>16</v>
       </c>
-      <c r="E100" t="s">
+      <c r="N167" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="168" spans="1:14">
+      <c r="A168" t="s">
+        <v>232</v>
+      </c>
+      <c r="E168" t="s">
+        <v>15</v>
+      </c>
+      <c r="L168" t="s">
         <v>16</v>
       </c>
-      <c r="F100" t="s">
-[...8 lines deleted...]
-      <c r="I100" t="s">
+      <c r="N168" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="169" spans="1:14">
+      <c r="A169" t="s">
+        <v>233</v>
+      </c>
+      <c r="E169" t="s">
+        <v>15</v>
+      </c>
+      <c r="L169" t="s">
         <v>20</v>
       </c>
-      <c r="J100" t="s">
-[...5 lines deleted...]
-      <c r="L100" t="s">
+      <c r="N169" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="170" spans="1:14">
+      <c r="A170" t="s">
+        <v>234</v>
+      </c>
+      <c r="E170" t="s">
+        <v>70</v>
+      </c>
+      <c r="L170" t="s">
+        <v>20</v>
+      </c>
+      <c r="N170" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="171" spans="1:14">
+      <c r="A171" t="s">
+        <v>235</v>
+      </c>
+      <c r="E171" t="s">
+        <v>15</v>
+      </c>
+      <c r="L171" t="s">
+        <v>20</v>
+      </c>
+      <c r="N171" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="172" spans="1:14">
+      <c r="A172" t="s">
+        <v>236</v>
+      </c>
+      <c r="E172" t="s">
+        <v>15</v>
+      </c>
+      <c r="L172" t="s">
+        <v>20</v>
+      </c>
+      <c r="N172" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="173" spans="1:14">
+      <c r="A173" t="s">
+        <v>237</v>
+      </c>
+      <c r="E173" t="s">
+        <v>15</v>
+      </c>
+      <c r="L173" t="s">
         <v>23</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="D101" t="s">
+      <c r="N173" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="174" spans="1:14">
+      <c r="A174" t="s">
+        <v>238</v>
+      </c>
+      <c r="E174" t="s">
+        <v>15</v>
+      </c>
+      <c r="L174" t="s">
+        <v>23</v>
+      </c>
+      <c r="N174" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="175" spans="1:14">
+      <c r="A175" t="s">
+        <v>239</v>
+      </c>
+      <c r="E175" t="s">
+        <v>15</v>
+      </c>
+      <c r="L175" t="s">
+        <v>82</v>
+      </c>
+      <c r="N175" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="176" spans="1:14">
+      <c r="A176" t="s">
+        <v>240</v>
+      </c>
+      <c r="E176" t="s">
+        <v>15</v>
+      </c>
+      <c r="L176" t="s">
+        <v>82</v>
+      </c>
+      <c r="N176" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="177" spans="1:14">
+      <c r="A177" t="s">
+        <v>241</v>
+      </c>
+      <c r="C177" t="s">
+        <v>103</v>
+      </c>
+      <c r="D177" t="s">
+        <v>98</v>
+      </c>
+      <c r="E177" t="s">
+        <v>15</v>
+      </c>
+      <c r="F177" t="s">
+        <v>161</v>
+      </c>
+      <c r="G177" t="s">
+        <v>242</v>
+      </c>
+      <c r="H177" t="s">
+        <v>62</v>
+      </c>
+      <c r="I177" t="s">
+        <v>63</v>
+      </c>
+      <c r="J177" t="s">
+        <v>64</v>
+      </c>
+      <c r="K177" t="s">
+        <v>194</v>
+      </c>
+      <c r="L177" t="s">
         <v>16</v>
       </c>
-      <c r="E101" t="s">
+      <c r="N177" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="178" spans="1:14">
+      <c r="A178" t="s">
+        <v>243</v>
+      </c>
+      <c r="E178" t="s">
+        <v>15</v>
+      </c>
+      <c r="L178" t="s">
+        <v>109</v>
+      </c>
+      <c r="N178" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="179" spans="1:14">
+      <c r="A179" t="s">
+        <v>244</v>
+      </c>
+      <c r="E179" t="s">
+        <v>15</v>
+      </c>
+      <c r="L179" t="s">
+        <v>109</v>
+      </c>
+      <c r="N179" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="180" spans="1:14">
+      <c r="A180" t="s">
+        <v>245</v>
+      </c>
+      <c r="E180" t="s">
+        <v>15</v>
+      </c>
+      <c r="L180" t="s">
+        <v>75</v>
+      </c>
+      <c r="N180" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="181" spans="1:14">
+      <c r="A181" t="s">
+        <v>246</v>
+      </c>
+      <c r="E181" t="s">
+        <v>70</v>
+      </c>
+      <c r="L181" t="s">
         <v>16</v>
       </c>
-      <c r="F101" t="s">
-[...8 lines deleted...]
-      <c r="I101" t="s">
+      <c r="N181" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="182" spans="1:14">
+      <c r="A182" t="s">
+        <v>247</v>
+      </c>
+      <c r="E182" t="s">
+        <v>15</v>
+      </c>
+      <c r="L182" t="s">
+        <v>16</v>
+      </c>
+      <c r="N182" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="183" spans="1:14">
+      <c r="A183" t="s">
+        <v>248</v>
+      </c>
+      <c r="E183" t="s">
+        <v>15</v>
+      </c>
+      <c r="L183" t="s">
         <v>20</v>
       </c>
-      <c r="J101" t="s">
-[...28 lines deleted...]
-      <c r="I102" t="s">
+      <c r="N183" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="184" spans="1:14">
+      <c r="A184" t="s">
+        <v>249</v>
+      </c>
+      <c r="E184" t="s">
+        <v>15</v>
+      </c>
+      <c r="L184" t="s">
         <v>20</v>
       </c>
-      <c r="J102" t="s">
-[...28 lines deleted...]
-      <c r="I103" t="s">
+      <c r="N184" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="185" spans="1:14">
+      <c r="A185" t="s">
+        <v>250</v>
+      </c>
+      <c r="E185" t="s">
+        <v>70</v>
+      </c>
+      <c r="L185" t="s">
         <v>20</v>
       </c>
-      <c r="J103" t="s">
-[...31 lines deleted...]
-      <c r="I104" t="s">
+      <c r="N185" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="186" spans="1:14">
+      <c r="A186" t="s">
+        <v>251</v>
+      </c>
+      <c r="E186" t="s">
+        <v>15</v>
+      </c>
+      <c r="L186" t="s">
+        <v>23</v>
+      </c>
+      <c r="N186" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="187" spans="1:14">
+      <c r="A187" t="s">
+        <v>252</v>
+      </c>
+      <c r="E187" t="s">
+        <v>15</v>
+      </c>
+      <c r="L187" t="s">
+        <v>16</v>
+      </c>
+      <c r="N187" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="188" spans="1:14">
+      <c r="A188" t="s">
+        <v>253</v>
+      </c>
+      <c r="E188" t="s">
+        <v>15</v>
+      </c>
+      <c r="L188" t="s">
+        <v>16</v>
+      </c>
+      <c r="N188" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="189" spans="1:14">
+      <c r="A189" t="s">
+        <v>254</v>
+      </c>
+      <c r="E189" t="s">
+        <v>15</v>
+      </c>
+      <c r="K189" t="s">
+        <v>255</v>
+      </c>
+      <c r="L189" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="190" spans="1:14">
+      <c r="A190" t="s">
+        <v>256</v>
+      </c>
+      <c r="E190" t="s">
+        <v>15</v>
+      </c>
+      <c r="L190" t="s">
+        <v>109</v>
+      </c>
+      <c r="N190" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="191" spans="1:14">
+      <c r="A191" t="s">
+        <v>257</v>
+      </c>
+      <c r="E191" t="s">
+        <v>15</v>
+      </c>
+      <c r="L191" t="s">
+        <v>112</v>
+      </c>
+      <c r="N191" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="192" spans="1:14">
+      <c r="A192" t="s">
+        <v>258</v>
+      </c>
+      <c r="E192" t="s">
+        <v>15</v>
+      </c>
+      <c r="L192" t="s">
+        <v>75</v>
+      </c>
+      <c r="N192" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="193" spans="1:14">
+      <c r="A193" t="s">
+        <v>259</v>
+      </c>
+      <c r="E193" t="s">
+        <v>15</v>
+      </c>
+      <c r="L193" t="s">
+        <v>16</v>
+      </c>
+      <c r="N193" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="194" spans="1:14">
+      <c r="A194" t="s">
+        <v>260</v>
+      </c>
+      <c r="E194" t="s">
+        <v>70</v>
+      </c>
+      <c r="L194" t="s">
+        <v>16</v>
+      </c>
+      <c r="N194" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="195" spans="1:14">
+      <c r="A195" t="s">
+        <v>261</v>
+      </c>
+      <c r="E195" t="s">
+        <v>15</v>
+      </c>
+      <c r="L195" t="s">
+        <v>16</v>
+      </c>
+      <c r="N195" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="196" spans="1:14">
+      <c r="A196" t="s">
+        <v>262</v>
+      </c>
+      <c r="E196" t="s">
+        <v>15</v>
+      </c>
+      <c r="L196" t="s">
+        <v>16</v>
+      </c>
+      <c r="N196" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="197" spans="1:14">
+      <c r="A197" t="s">
+        <v>263</v>
+      </c>
+      <c r="E197" t="s">
+        <v>70</v>
+      </c>
+      <c r="L197" t="s">
         <v>20</v>
       </c>
-      <c r="J104" t="s">
-[...31 lines deleted...]
-      <c r="I105" t="s">
+      <c r="N197" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="198" spans="1:14">
+      <c r="A198" t="s">
+        <v>264</v>
+      </c>
+      <c r="E198" t="s">
+        <v>15</v>
+      </c>
+      <c r="L198" t="s">
         <v>20</v>
       </c>
-      <c r="J105" t="s">
-[...28 lines deleted...]
-      <c r="I106" t="s">
+      <c r="N198" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="199" spans="1:14">
+      <c r="A199" t="s">
+        <v>265</v>
+      </c>
+      <c r="E199" t="s">
+        <v>15</v>
+      </c>
+      <c r="L199" t="s">
         <v>20</v>
       </c>
-      <c r="J106" t="s">
-[...28 lines deleted...]
-      <c r="I107" t="s">
+      <c r="N199" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="200" spans="1:14">
+      <c r="A200" t="s">
+        <v>266</v>
+      </c>
+      <c r="E200" t="s">
+        <v>15</v>
+      </c>
+      <c r="L200" t="s">
         <v>20</v>
       </c>
-      <c r="J107" t="s">
-[...16 lines deleted...]
-      <c r="D108" t="s">
+      <c r="N200" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="201" spans="1:14">
+      <c r="A201" t="s">
+        <v>267</v>
+      </c>
+      <c r="E201" t="s">
+        <v>15</v>
+      </c>
+      <c r="L201" t="s">
+        <v>23</v>
+      </c>
+      <c r="N201" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="202" spans="1:14">
+      <c r="A202" t="s">
+        <v>268</v>
+      </c>
+      <c r="E202" t="s">
+        <v>15</v>
+      </c>
+      <c r="L202" t="s">
+        <v>23</v>
+      </c>
+      <c r="N202" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="203" spans="1:14">
+      <c r="A203" t="s">
+        <v>269</v>
+      </c>
+      <c r="E203" t="s">
+        <v>15</v>
+      </c>
+      <c r="L203" t="s">
+        <v>23</v>
+      </c>
+      <c r="N203" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="204" spans="1:14">
+      <c r="A204" t="s">
+        <v>270</v>
+      </c>
+      <c r="E204" t="s">
+        <v>15</v>
+      </c>
+      <c r="L204" t="s">
+        <v>82</v>
+      </c>
+      <c r="N204" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="205" spans="1:14">
+      <c r="A205" t="s">
+        <v>271</v>
+      </c>
+      <c r="E205" t="s">
+        <v>15</v>
+      </c>
+      <c r="L205" t="s">
+        <v>82</v>
+      </c>
+      <c r="N205" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="206" spans="1:14">
+      <c r="A206" t="s">
+        <v>272</v>
+      </c>
+      <c r="E206" t="s">
+        <v>15</v>
+      </c>
+      <c r="L206" t="s">
+        <v>82</v>
+      </c>
+      <c r="N206" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="207" spans="1:14">
+      <c r="A207" t="s">
+        <v>273</v>
+      </c>
+      <c r="E207" t="s">
+        <v>15</v>
+      </c>
+      <c r="L207" t="s">
         <v>16</v>
       </c>
-      <c r="E108" t="s">
+      <c r="N207" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="208" spans="1:14">
+      <c r="A208" t="s">
+        <v>274</v>
+      </c>
+      <c r="E208" t="s">
+        <v>15</v>
+      </c>
+      <c r="L208" t="s">
         <v>16</v>
       </c>
-      <c r="F108" t="s">
-[...8 lines deleted...]
-      <c r="I108" t="s">
+      <c r="N208" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="209" spans="1:14">
+      <c r="A209" t="s">
+        <v>275</v>
+      </c>
+      <c r="E209" t="s">
+        <v>15</v>
+      </c>
+      <c r="L209" t="s">
         <v>20</v>
       </c>
-      <c r="J108" t="s">
-[...5 lines deleted...]
-      <c r="L108" t="s">
+      <c r="N209" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="210" spans="1:14">
+      <c r="A210" t="s">
+        <v>276</v>
+      </c>
+      <c r="E210" t="s">
+        <v>15</v>
+      </c>
+      <c r="L210" t="s">
+        <v>20</v>
+      </c>
+      <c r="N210" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="211" spans="1:14">
+      <c r="A211" t="s">
+        <v>277</v>
+      </c>
+      <c r="E211" t="s">
+        <v>15</v>
+      </c>
+      <c r="L211" t="s">
         <v>23</v>
       </c>
-    </row>
-[...22 lines deleted...]
-      <c r="I109" t="s">
+      <c r="N211" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="212" spans="1:14">
+      <c r="A212" t="s">
+        <v>278</v>
+      </c>
+      <c r="C212" t="s">
+        <v>103</v>
+      </c>
+      <c r="D212" t="s">
+        <v>98</v>
+      </c>
+      <c r="E212" t="s">
+        <v>91</v>
+      </c>
+      <c r="F212" t="s">
+        <v>96</v>
+      </c>
+      <c r="G212" t="s">
+        <v>279</v>
+      </c>
+      <c r="H212" t="s">
+        <v>62</v>
+      </c>
+      <c r="I212" t="s">
+        <v>63</v>
+      </c>
+      <c r="J212" t="s">
+        <v>64</v>
+      </c>
+      <c r="K212" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="213" spans="1:14">
+      <c r="A213" t="s">
+        <v>280</v>
+      </c>
+      <c r="C213" t="s">
+        <v>58</v>
+      </c>
+      <c r="D213" t="s">
+        <v>59</v>
+      </c>
+      <c r="E213" t="s">
+        <v>91</v>
+      </c>
+      <c r="F213" t="s">
+        <v>96</v>
+      </c>
+      <c r="G213" t="s">
+        <v>193</v>
+      </c>
+      <c r="H213" t="s">
+        <v>62</v>
+      </c>
+      <c r="I213" t="s">
+        <v>63</v>
+      </c>
+      <c r="J213" t="s">
+        <v>64</v>
+      </c>
+      <c r="K213" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="214" spans="1:14">
+      <c r="A214" t="s">
+        <v>281</v>
+      </c>
+      <c r="C214" t="s">
+        <v>77</v>
+      </c>
+      <c r="D214" t="s">
+        <v>78</v>
+      </c>
+      <c r="E214" t="s">
+        <v>78</v>
+      </c>
+      <c r="F214" t="s">
+        <v>96</v>
+      </c>
+      <c r="G214" t="s">
+        <v>61</v>
+      </c>
+      <c r="H214" t="s">
+        <v>62</v>
+      </c>
+      <c r="I214" t="s">
+        <v>63</v>
+      </c>
+      <c r="J214" t="s">
+        <v>64</v>
+      </c>
+      <c r="K214" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="215" spans="1:14">
+      <c r="A215" t="s">
+        <v>282</v>
+      </c>
+      <c r="C215" t="s">
+        <v>98</v>
+      </c>
+      <c r="D215" t="s">
+        <v>99</v>
+      </c>
+      <c r="E215" t="s">
+        <v>99</v>
+      </c>
+      <c r="F215" t="s">
+        <v>96</v>
+      </c>
+      <c r="G215" t="s">
+        <v>163</v>
+      </c>
+      <c r="H215" t="s">
+        <v>62</v>
+      </c>
+      <c r="I215" t="s">
+        <v>63</v>
+      </c>
+      <c r="J215" t="s">
+        <v>64</v>
+      </c>
+      <c r="K215" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="216" spans="1:14">
+      <c r="A216" t="s">
+        <v>283</v>
+      </c>
+      <c r="C216" t="s">
+        <v>103</v>
+      </c>
+      <c r="D216" t="s">
+        <v>98</v>
+      </c>
+      <c r="E216" t="s">
+        <v>15</v>
+      </c>
+      <c r="F216" t="s">
+        <v>96</v>
+      </c>
+      <c r="G216" t="s">
+        <v>279</v>
+      </c>
+      <c r="H216" t="s">
+        <v>62</v>
+      </c>
+      <c r="I216" t="s">
+        <v>63</v>
+      </c>
+      <c r="J216" t="s">
+        <v>64</v>
+      </c>
+      <c r="K216" t="s">
+        <v>284</v>
+      </c>
+      <c r="L216" t="s">
+        <v>16</v>
+      </c>
+      <c r="N216" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="217" spans="1:14">
+      <c r="A217" t="s">
+        <v>285</v>
+      </c>
+      <c r="C217" t="s">
+        <v>58</v>
+      </c>
+      <c r="D217" t="s">
+        <v>59</v>
+      </c>
+      <c r="E217" t="s">
+        <v>15</v>
+      </c>
+      <c r="F217" t="s">
+        <v>96</v>
+      </c>
+      <c r="G217" t="s">
+        <v>193</v>
+      </c>
+      <c r="H217" t="s">
+        <v>62</v>
+      </c>
+      <c r="I217" t="s">
+        <v>63</v>
+      </c>
+      <c r="J217" t="s">
+        <v>64</v>
+      </c>
+      <c r="K217" t="s">
+        <v>194</v>
+      </c>
+      <c r="L217" t="s">
         <v>20</v>
       </c>
-      <c r="J109" t="s">
-[...28 lines deleted...]
-      <c r="I110" t="s">
+      <c r="N217" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="218" spans="1:14">
+      <c r="A218" t="s">
+        <v>286</v>
+      </c>
+      <c r="C218" t="s">
+        <v>98</v>
+      </c>
+      <c r="D218" t="s">
+        <v>99</v>
+      </c>
+      <c r="E218" t="s">
+        <v>15</v>
+      </c>
+      <c r="F218" t="s">
+        <v>96</v>
+      </c>
+      <c r="G218" t="s">
+        <v>163</v>
+      </c>
+      <c r="H218" t="s">
+        <v>62</v>
+      </c>
+      <c r="I218" t="s">
+        <v>63</v>
+      </c>
+      <c r="J218" t="s">
+        <v>64</v>
+      </c>
+      <c r="K218" t="s">
+        <v>60</v>
+      </c>
+      <c r="L218" t="s">
+        <v>23</v>
+      </c>
+      <c r="N218" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="219" spans="1:14">
+      <c r="A219" t="s">
+        <v>287</v>
+      </c>
+      <c r="C219" t="s">
+        <v>98</v>
+      </c>
+      <c r="D219" t="s">
+        <v>99</v>
+      </c>
+      <c r="E219" t="s">
+        <v>15</v>
+      </c>
+      <c r="F219" t="s">
+        <v>96</v>
+      </c>
+      <c r="G219" t="s">
+        <v>163</v>
+      </c>
+      <c r="H219" t="s">
+        <v>62</v>
+      </c>
+      <c r="I219" t="s">
+        <v>63</v>
+      </c>
+      <c r="J219" t="s">
+        <v>64</v>
+      </c>
+      <c r="K219" t="s">
+        <v>60</v>
+      </c>
+      <c r="L219" t="s">
+        <v>23</v>
+      </c>
+      <c r="N219" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="220" spans="1:14">
+      <c r="A220" t="s">
+        <v>288</v>
+      </c>
+      <c r="C220" t="s">
+        <v>98</v>
+      </c>
+      <c r="D220" t="s">
+        <v>99</v>
+      </c>
+      <c r="E220" t="s">
+        <v>15</v>
+      </c>
+      <c r="F220" t="s">
+        <v>96</v>
+      </c>
+      <c r="G220" t="s">
+        <v>163</v>
+      </c>
+      <c r="H220" t="s">
+        <v>62</v>
+      </c>
+      <c r="I220" t="s">
+        <v>63</v>
+      </c>
+      <c r="J220" t="s">
+        <v>64</v>
+      </c>
+      <c r="K220" t="s">
+        <v>60</v>
+      </c>
+      <c r="L220" t="s">
+        <v>23</v>
+      </c>
+      <c r="N220" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="221" spans="1:14">
+      <c r="A221" t="s">
+        <v>289</v>
+      </c>
+      <c r="C221" t="s">
+        <v>77</v>
+      </c>
+      <c r="D221" t="s">
+        <v>78</v>
+      </c>
+      <c r="E221" t="s">
+        <v>15</v>
+      </c>
+      <c r="F221" t="s">
+        <v>96</v>
+      </c>
+      <c r="G221" t="s">
+        <v>61</v>
+      </c>
+      <c r="H221" t="s">
+        <v>62</v>
+      </c>
+      <c r="I221" t="s">
+        <v>63</v>
+      </c>
+      <c r="J221" t="s">
+        <v>64</v>
+      </c>
+      <c r="K221" t="s">
+        <v>106</v>
+      </c>
+      <c r="L221" t="s">
+        <v>82</v>
+      </c>
+      <c r="N221" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="222" spans="1:14">
+      <c r="A222" t="s">
+        <v>290</v>
+      </c>
+      <c r="E222" t="s">
+        <v>15</v>
+      </c>
+      <c r="L222" t="s">
+        <v>109</v>
+      </c>
+      <c r="N222" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="223" spans="1:14">
+      <c r="A223" t="s">
+        <v>291</v>
+      </c>
+      <c r="E223" t="s">
+        <v>15</v>
+      </c>
+      <c r="L223" t="s">
+        <v>109</v>
+      </c>
+      <c r="N223" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="224" spans="1:14">
+      <c r="A224" t="s">
+        <v>292</v>
+      </c>
+      <c r="E224" t="s">
+        <v>15</v>
+      </c>
+      <c r="L224" t="s">
+        <v>112</v>
+      </c>
+      <c r="N224" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="225" spans="1:14">
+      <c r="A225" t="s">
+        <v>293</v>
+      </c>
+      <c r="E225" t="s">
+        <v>15</v>
+      </c>
+      <c r="L225" t="s">
+        <v>115</v>
+      </c>
+      <c r="N225" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="226" spans="1:14">
+      <c r="A226" t="s">
+        <v>294</v>
+      </c>
+      <c r="E226" t="s">
+        <v>15</v>
+      </c>
+      <c r="L226" t="s">
+        <v>115</v>
+      </c>
+      <c r="N226" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="227" spans="1:14">
+      <c r="A227" t="s">
+        <v>295</v>
+      </c>
+      <c r="E227" t="s">
+        <v>15</v>
+      </c>
+      <c r="L227" t="s">
+        <v>75</v>
+      </c>
+      <c r="N227" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="228" spans="1:14">
+      <c r="A228" t="s">
+        <v>296</v>
+      </c>
+      <c r="E228" t="s">
+        <v>15</v>
+      </c>
+      <c r="L228" t="s">
+        <v>75</v>
+      </c>
+      <c r="N228" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="229" spans="1:14">
+      <c r="A229" t="s">
+        <v>297</v>
+      </c>
+      <c r="E229" t="s">
+        <v>70</v>
+      </c>
+      <c r="L229" t="s">
+        <v>16</v>
+      </c>
+      <c r="N229" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="230" spans="1:14">
+      <c r="A230" t="s">
+        <v>298</v>
+      </c>
+      <c r="E230" t="s">
+        <v>15</v>
+      </c>
+      <c r="L230" t="s">
+        <v>16</v>
+      </c>
+      <c r="N230" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="231" spans="1:14">
+      <c r="A231" t="s">
+        <v>299</v>
+      </c>
+      <c r="E231" t="s">
+        <v>15</v>
+      </c>
+      <c r="L231" t="s">
         <v>20</v>
       </c>
-      <c r="J110" t="s">
-[...31 lines deleted...]
-      <c r="I111" t="s">
+      <c r="N231" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="232" spans="1:14">
+      <c r="A232" t="s">
+        <v>300</v>
+      </c>
+      <c r="E232" t="s">
+        <v>70</v>
+      </c>
+      <c r="L232" t="s">
         <v>20</v>
       </c>
-      <c r="J111" t="s">
-[...16 lines deleted...]
-      <c r="D112" t="s">
+      <c r="N232" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="233" spans="1:14">
+      <c r="A233" t="s">
+        <v>301</v>
+      </c>
+      <c r="E233" t="s">
+        <v>15</v>
+      </c>
+      <c r="L233" t="s">
+        <v>82</v>
+      </c>
+      <c r="N233" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="234" spans="1:14">
+      <c r="A234" t="s">
+        <v>302</v>
+      </c>
+      <c r="E234" t="s">
+        <v>15</v>
+      </c>
+      <c r="L234" t="s">
+        <v>20</v>
+      </c>
+      <c r="N234" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="235" spans="1:14">
+      <c r="A235" t="s">
+        <v>303</v>
+      </c>
+      <c r="E235" t="s">
+        <v>15</v>
+      </c>
+      <c r="L235" t="s">
         <v>16</v>
       </c>
-      <c r="E112" t="s">
+      <c r="N235" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="236" spans="1:14">
+      <c r="A236" t="s">
+        <v>304</v>
+      </c>
+      <c r="E236" t="s">
+        <v>15</v>
+      </c>
+      <c r="L236" t="s">
+        <v>20</v>
+      </c>
+      <c r="N236" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="237" spans="1:14">
+      <c r="A237" t="s">
+        <v>305</v>
+      </c>
+      <c r="E237" t="s">
+        <v>15</v>
+      </c>
+      <c r="L237" t="s">
+        <v>23</v>
+      </c>
+      <c r="N237" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="238" spans="1:14">
+      <c r="A238" t="s">
+        <v>306</v>
+      </c>
+      <c r="E238" t="s">
+        <v>15</v>
+      </c>
+      <c r="L238" t="s">
+        <v>82</v>
+      </c>
+      <c r="N238" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="239" spans="1:14">
+      <c r="A239" t="s">
+        <v>307</v>
+      </c>
+      <c r="C239" t="s">
+        <v>98</v>
+      </c>
+      <c r="D239" t="s">
+        <v>99</v>
+      </c>
+      <c r="E239" t="s">
+        <v>99</v>
+      </c>
+      <c r="F239" t="s">
+        <v>308</v>
+      </c>
+      <c r="G239" t="s">
+        <v>93</v>
+      </c>
+      <c r="H239" t="s">
+        <v>62</v>
+      </c>
+      <c r="I239" t="s">
+        <v>63</v>
+      </c>
+      <c r="J239" t="s">
+        <v>64</v>
+      </c>
+      <c r="K239" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="240" spans="1:14">
+      <c r="A240" t="s">
+        <v>309</v>
+      </c>
+      <c r="C240" t="s">
+        <v>58</v>
+      </c>
+      <c r="D240" t="s">
+        <v>59</v>
+      </c>
+      <c r="E240" t="s">
+        <v>91</v>
+      </c>
+      <c r="F240" t="s">
+        <v>308</v>
+      </c>
+      <c r="G240" t="s">
+        <v>310</v>
+      </c>
+      <c r="H240" t="s">
+        <v>62</v>
+      </c>
+      <c r="I240" t="s">
+        <v>63</v>
+      </c>
+      <c r="J240" t="s">
+        <v>64</v>
+      </c>
+      <c r="K240" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="241" spans="1:14">
+      <c r="A241" t="s">
+        <v>311</v>
+      </c>
+      <c r="C241" t="s">
+        <v>103</v>
+      </c>
+      <c r="D241" t="s">
+        <v>98</v>
+      </c>
+      <c r="E241" t="s">
+        <v>91</v>
+      </c>
+      <c r="F241" t="s">
+        <v>308</v>
+      </c>
+      <c r="G241" t="s">
+        <v>312</v>
+      </c>
+      <c r="H241" t="s">
+        <v>62</v>
+      </c>
+      <c r="I241" t="s">
+        <v>63</v>
+      </c>
+      <c r="J241" t="s">
+        <v>64</v>
+      </c>
+      <c r="K241" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="242" spans="1:14">
+      <c r="A242" t="s">
+        <v>313</v>
+      </c>
+      <c r="C242" t="s">
+        <v>314</v>
+      </c>
+      <c r="D242" t="s">
+        <v>103</v>
+      </c>
+      <c r="E242" t="s">
+        <v>315</v>
+      </c>
+      <c r="F242" t="s">
+        <v>308</v>
+      </c>
+      <c r="G242" t="s">
+        <v>316</v>
+      </c>
+      <c r="H242" t="s">
+        <v>62</v>
+      </c>
+      <c r="I242" t="s">
+        <v>63</v>
+      </c>
+      <c r="J242" t="s">
+        <v>64</v>
+      </c>
+      <c r="K242" t="s">
+        <v>317</v>
+      </c>
+      <c r="L242" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="243" spans="1:14">
+      <c r="A243" t="s">
+        <v>318</v>
+      </c>
+      <c r="C243" t="s">
+        <v>77</v>
+      </c>
+      <c r="D243" t="s">
+        <v>78</v>
+      </c>
+      <c r="E243" t="s">
+        <v>78</v>
+      </c>
+      <c r="F243" t="s">
+        <v>308</v>
+      </c>
+      <c r="G243" t="s">
+        <v>319</v>
+      </c>
+      <c r="H243" t="s">
+        <v>62</v>
+      </c>
+      <c r="I243" t="s">
+        <v>63</v>
+      </c>
+      <c r="J243" t="s">
+        <v>64</v>
+      </c>
+      <c r="K243" t="s">
+        <v>101</v>
+      </c>
+      <c r="L243" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="244" spans="1:14">
+      <c r="A244" t="s">
+        <v>320</v>
+      </c>
+      <c r="C244" t="s">
+        <v>58</v>
+      </c>
+      <c r="D244" t="s">
+        <v>59</v>
+      </c>
+      <c r="E244" t="s">
+        <v>15</v>
+      </c>
+      <c r="F244" t="s">
+        <v>308</v>
+      </c>
+      <c r="G244" t="s">
+        <v>310</v>
+      </c>
+      <c r="H244" t="s">
+        <v>62</v>
+      </c>
+      <c r="I244" t="s">
+        <v>63</v>
+      </c>
+      <c r="J244" t="s">
+        <v>64</v>
+      </c>
+      <c r="K244" t="s">
+        <v>284</v>
+      </c>
+      <c r="L244" t="s">
+        <v>20</v>
+      </c>
+      <c r="N244" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="245" spans="1:14">
+      <c r="A245" t="s">
+        <v>321</v>
+      </c>
+      <c r="C245" t="s">
+        <v>98</v>
+      </c>
+      <c r="D245" t="s">
+        <v>99</v>
+      </c>
+      <c r="E245" t="s">
+        <v>15</v>
+      </c>
+      <c r="F245" t="s">
+        <v>308</v>
+      </c>
+      <c r="G245" t="s">
+        <v>93</v>
+      </c>
+      <c r="H245" t="s">
+        <v>62</v>
+      </c>
+      <c r="I245" t="s">
+        <v>63</v>
+      </c>
+      <c r="J245" t="s">
+        <v>64</v>
+      </c>
+      <c r="K245" t="s">
+        <v>60</v>
+      </c>
+      <c r="L245" t="s">
+        <v>23</v>
+      </c>
+      <c r="N245" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="246" spans="1:14">
+      <c r="A246" t="s">
+        <v>322</v>
+      </c>
+      <c r="E246" t="s">
+        <v>15</v>
+      </c>
+      <c r="L246" t="s">
+        <v>109</v>
+      </c>
+      <c r="N246" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="247" spans="1:14">
+      <c r="A247" t="s">
+        <v>323</v>
+      </c>
+      <c r="E247" t="s">
+        <v>15</v>
+      </c>
+      <c r="L247" t="s">
+        <v>112</v>
+      </c>
+      <c r="N247" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="248" spans="1:14">
+      <c r="A248" t="s">
+        <v>324</v>
+      </c>
+      <c r="E248" t="s">
+        <v>15</v>
+      </c>
+      <c r="L248" t="s">
+        <v>115</v>
+      </c>
+      <c r="N248" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="249" spans="1:14">
+      <c r="A249" t="s">
+        <v>325</v>
+      </c>
+      <c r="E249" t="s">
+        <v>15</v>
+      </c>
+      <c r="L249" t="s">
+        <v>115</v>
+      </c>
+      <c r="N249" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="250" spans="1:14">
+      <c r="A250" t="s">
+        <v>326</v>
+      </c>
+      <c r="E250" t="s">
+        <v>15</v>
+      </c>
+      <c r="L250" t="s">
+        <v>75</v>
+      </c>
+      <c r="N250" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="251" spans="1:14">
+      <c r="A251" t="s">
+        <v>327</v>
+      </c>
+      <c r="E251" t="s">
+        <v>15</v>
+      </c>
+      <c r="L251" t="s">
         <v>16</v>
       </c>
-      <c r="F112" t="s">
-[...8 lines deleted...]
-      <c r="I112" t="s">
+      <c r="N251" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="252" spans="1:14">
+      <c r="A252" t="s">
+        <v>328</v>
+      </c>
+      <c r="E252" t="s">
+        <v>70</v>
+      </c>
+      <c r="L252" t="s">
+        <v>16</v>
+      </c>
+      <c r="N252" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="253" spans="1:14">
+      <c r="A253" t="s">
+        <v>329</v>
+      </c>
+      <c r="E253" t="s">
+        <v>70</v>
+      </c>
+      <c r="L253" t="s">
         <v>20</v>
       </c>
-      <c r="J112" t="s">
-[...5 lines deleted...]
-      <c r="L112" t="s">
+      <c r="N253" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="254" spans="1:14">
+      <c r="A254" t="s">
+        <v>330</v>
+      </c>
+      <c r="E254" t="s">
+        <v>15</v>
+      </c>
+      <c r="L254" t="s">
+        <v>20</v>
+      </c>
+      <c r="N254" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="255" spans="1:14">
+      <c r="A255" t="s">
+        <v>331</v>
+      </c>
+      <c r="E255" t="s">
+        <v>15</v>
+      </c>
+      <c r="L255" t="s">
         <v>23</v>
+      </c>
+      <c r="N255" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="256" spans="1:14">
+      <c r="A256" t="s">
+        <v>332</v>
+      </c>
+      <c r="E256" t="s">
+        <v>15</v>
+      </c>
+      <c r="L256" t="s">
+        <v>82</v>
+      </c>
+      <c r="N256" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="257" spans="1:14">
+      <c r="A257" t="s">
+        <v>333</v>
+      </c>
+      <c r="E257" t="s">
+        <v>15</v>
+      </c>
+      <c r="L257" t="s">
+        <v>82</v>
+      </c>
+      <c r="N257" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="258" spans="1:14">
+      <c r="A258" t="s">
+        <v>334</v>
+      </c>
+      <c r="E258" t="s">
+        <v>15</v>
+      </c>
+      <c r="L258" t="s">
+        <v>82</v>
+      </c>
+      <c r="N258" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="259" spans="1:14">
+      <c r="A259" t="s">
+        <v>335</v>
+      </c>
+      <c r="E259" t="s">
+        <v>15</v>
+      </c>
+      <c r="L259" t="s">
+        <v>82</v>
+      </c>
+      <c r="N259" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="260" spans="1:14">
+      <c r="A260" t="s">
+        <v>336</v>
+      </c>
+      <c r="C260" t="s">
+        <v>77</v>
+      </c>
+      <c r="D260" t="s">
+        <v>78</v>
+      </c>
+      <c r="E260" t="s">
+        <v>78</v>
+      </c>
+      <c r="F260" t="s">
+        <v>308</v>
+      </c>
+      <c r="G260" t="s">
+        <v>319</v>
+      </c>
+      <c r="H260" t="s">
+        <v>62</v>
+      </c>
+      <c r="I260" t="s">
+        <v>63</v>
+      </c>
+      <c r="J260" t="s">
+        <v>64</v>
+      </c>
+      <c r="K260" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="261" spans="1:14">
+      <c r="A261" t="s">
+        <v>337</v>
+      </c>
+      <c r="C261" t="s">
+        <v>77</v>
+      </c>
+      <c r="D261" t="s">
+        <v>78</v>
+      </c>
+      <c r="E261" t="s">
+        <v>15</v>
+      </c>
+      <c r="F261" t="s">
+        <v>308</v>
+      </c>
+      <c r="G261" t="s">
+        <v>319</v>
+      </c>
+      <c r="H261" t="s">
+        <v>62</v>
+      </c>
+      <c r="I261" t="s">
+        <v>63</v>
+      </c>
+      <c r="J261" t="s">
+        <v>64</v>
+      </c>
+      <c r="K261" t="s">
+        <v>101</v>
+      </c>
+      <c r="L261" t="s">
+        <v>82</v>
+      </c>
+      <c r="N261" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="262" spans="1:14">
+      <c r="A262" t="s">
+        <v>338</v>
+      </c>
+      <c r="E262" t="s">
+        <v>15</v>
+      </c>
+      <c r="L262" t="s">
+        <v>112</v>
+      </c>
+      <c r="N262" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="263" spans="1:14">
+      <c r="A263" t="s">
+        <v>339</v>
+      </c>
+      <c r="E263" t="s">
+        <v>15</v>
+      </c>
+      <c r="L263" t="s">
+        <v>112</v>
+      </c>
+      <c r="N263" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="264" spans="1:14">
+      <c r="A264" t="s">
+        <v>340</v>
+      </c>
+      <c r="E264" t="s">
+        <v>15</v>
+      </c>
+      <c r="L264" t="s">
+        <v>75</v>
+      </c>
+      <c r="N264" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="265" spans="1:14">
+      <c r="A265" t="s">
+        <v>341</v>
+      </c>
+      <c r="E265" t="s">
+        <v>15</v>
+      </c>
+      <c r="L265" t="s">
+        <v>75</v>
+      </c>
+      <c r="N265" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="266" spans="1:14">
+      <c r="A266" t="s">
+        <v>342</v>
+      </c>
+      <c r="E266" t="s">
+        <v>15</v>
+      </c>
+      <c r="L266" t="s">
+        <v>16</v>
+      </c>
+      <c r="N266" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="267" spans="1:14">
+      <c r="A267" t="s">
+        <v>343</v>
+      </c>
+      <c r="E267" t="s">
+        <v>15</v>
+      </c>
+      <c r="L267" t="s">
+        <v>16</v>
+      </c>
+      <c r="N267" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="268" spans="1:14">
+      <c r="A268" t="s">
+        <v>344</v>
+      </c>
+      <c r="E268" t="s">
+        <v>15</v>
+      </c>
+      <c r="L268" t="s">
+        <v>20</v>
+      </c>
+      <c r="N268" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="269" spans="1:14">
+      <c r="A269" t="s">
+        <v>345</v>
+      </c>
+      <c r="E269" t="s">
+        <v>15</v>
+      </c>
+      <c r="L269" t="s">
+        <v>20</v>
+      </c>
+      <c r="N269" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="270" spans="1:14">
+      <c r="A270" t="s">
+        <v>346</v>
+      </c>
+      <c r="E270" t="s">
+        <v>15</v>
+      </c>
+      <c r="L270" t="s">
+        <v>23</v>
+      </c>
+      <c r="N270" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="271" spans="1:14">
+      <c r="A271" t="s">
+        <v>347</v>
+      </c>
+      <c r="C271" t="s">
+        <v>103</v>
+      </c>
+      <c r="D271" t="s">
+        <v>98</v>
+      </c>
+      <c r="E271" t="s">
+        <v>91</v>
+      </c>
+      <c r="F271" t="s">
+        <v>348</v>
+      </c>
+      <c r="G271" t="s">
+        <v>312</v>
+      </c>
+      <c r="H271" t="s">
+        <v>62</v>
+      </c>
+      <c r="I271" t="s">
+        <v>63</v>
+      </c>
+      <c r="J271" t="s">
+        <v>64</v>
+      </c>
+      <c r="K271" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="272" spans="1:14">
+      <c r="A272" t="s">
+        <v>349</v>
+      </c>
+      <c r="C272" t="s">
+        <v>98</v>
+      </c>
+      <c r="D272" t="s">
+        <v>99</v>
+      </c>
+      <c r="E272" t="s">
+        <v>99</v>
+      </c>
+      <c r="F272" t="s">
+        <v>348</v>
+      </c>
+      <c r="G272" t="s">
+        <v>196</v>
+      </c>
+      <c r="H272" t="s">
+        <v>62</v>
+      </c>
+      <c r="I272" t="s">
+        <v>63</v>
+      </c>
+      <c r="J272" t="s">
+        <v>64</v>
+      </c>
+      <c r="K272" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="273" spans="1:14">
+      <c r="A273" t="s">
+        <v>350</v>
+      </c>
+      <c r="C273" t="s">
+        <v>58</v>
+      </c>
+      <c r="D273" t="s">
+        <v>59</v>
+      </c>
+      <c r="E273" t="s">
+        <v>91</v>
+      </c>
+      <c r="F273" t="s">
+        <v>348</v>
+      </c>
+      <c r="G273" t="s">
+        <v>310</v>
+      </c>
+      <c r="H273" t="s">
+        <v>62</v>
+      </c>
+      <c r="I273" t="s">
+        <v>63</v>
+      </c>
+      <c r="J273" t="s">
+        <v>64</v>
+      </c>
+      <c r="K273" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="274" spans="1:14">
+      <c r="A274" t="s">
+        <v>351</v>
+      </c>
+      <c r="C274" t="s">
+        <v>314</v>
+      </c>
+      <c r="D274" t="s">
+        <v>103</v>
+      </c>
+      <c r="E274" t="s">
+        <v>315</v>
+      </c>
+      <c r="F274" t="s">
+        <v>348</v>
+      </c>
+      <c r="G274" t="s">
+        <v>316</v>
+      </c>
+      <c r="H274" t="s">
+        <v>62</v>
+      </c>
+      <c r="I274" t="s">
+        <v>63</v>
+      </c>
+      <c r="J274" t="s">
+        <v>64</v>
+      </c>
+      <c r="K274" t="s">
+        <v>317</v>
+      </c>
+      <c r="L274" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="275" spans="1:14">
+      <c r="A275" t="s">
+        <v>352</v>
+      </c>
+      <c r="C275" t="s">
+        <v>58</v>
+      </c>
+      <c r="D275" t="s">
+        <v>59</v>
+      </c>
+      <c r="E275" t="s">
+        <v>15</v>
+      </c>
+      <c r="F275" t="s">
+        <v>348</v>
+      </c>
+      <c r="G275" t="s">
+        <v>310</v>
+      </c>
+      <c r="H275" t="s">
+        <v>62</v>
+      </c>
+      <c r="I275" t="s">
+        <v>63</v>
+      </c>
+      <c r="J275" t="s">
+        <v>64</v>
+      </c>
+      <c r="K275" t="s">
+        <v>284</v>
+      </c>
+      <c r="L275" t="s">
+        <v>20</v>
+      </c>
+      <c r="N275" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="276" spans="1:14">
+      <c r="A276" t="s">
+        <v>353</v>
+      </c>
+      <c r="E276" t="s">
+        <v>15</v>
+      </c>
+      <c r="L276" t="s">
+        <v>109</v>
+      </c>
+      <c r="N276" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="277" spans="1:14">
+      <c r="A277" t="s">
+        <v>354</v>
+      </c>
+      <c r="E277" t="s">
+        <v>15</v>
+      </c>
+      <c r="L277" t="s">
+        <v>112</v>
+      </c>
+      <c r="N277" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="278" spans="1:14">
+      <c r="A278" t="s">
+        <v>355</v>
+      </c>
+      <c r="E278" t="s">
+        <v>15</v>
+      </c>
+      <c r="L278" t="s">
+        <v>115</v>
+      </c>
+      <c r="N278" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="279" spans="1:14">
+      <c r="A279" t="s">
+        <v>356</v>
+      </c>
+      <c r="E279" t="s">
+        <v>15</v>
+      </c>
+      <c r="L279" t="s">
+        <v>115</v>
+      </c>
+      <c r="N279" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="280" spans="1:14">
+      <c r="A280" t="s">
+        <v>357</v>
+      </c>
+      <c r="E280" t="s">
+        <v>15</v>
+      </c>
+      <c r="L280" t="s">
+        <v>75</v>
+      </c>
+      <c r="N280" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="281" spans="1:14">
+      <c r="A281" t="s">
+        <v>358</v>
+      </c>
+      <c r="E281" t="s">
+        <v>15</v>
+      </c>
+      <c r="L281" t="s">
+        <v>75</v>
+      </c>
+      <c r="N281" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="282" spans="1:14">
+      <c r="A282" t="s">
+        <v>359</v>
+      </c>
+      <c r="E282" t="s">
+        <v>15</v>
+      </c>
+      <c r="L282" t="s">
+        <v>75</v>
+      </c>
+      <c r="N282" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="283" spans="1:14">
+      <c r="A283" t="s">
+        <v>360</v>
+      </c>
+      <c r="E283" t="s">
+        <v>70</v>
+      </c>
+      <c r="L283" t="s">
+        <v>16</v>
+      </c>
+      <c r="N283" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="284" spans="1:14">
+      <c r="A284" t="s">
+        <v>361</v>
+      </c>
+      <c r="E284" t="s">
+        <v>15</v>
+      </c>
+      <c r="L284" t="s">
+        <v>16</v>
+      </c>
+      <c r="N284" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="285" spans="1:14">
+      <c r="A285" t="s">
+        <v>362</v>
+      </c>
+      <c r="E285" t="s">
+        <v>15</v>
+      </c>
+      <c r="L285" t="s">
+        <v>20</v>
+      </c>
+      <c r="N285" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="286" spans="1:14">
+      <c r="A286" t="s">
+        <v>363</v>
+      </c>
+      <c r="E286" t="s">
+        <v>70</v>
+      </c>
+      <c r="L286" t="s">
+        <v>20</v>
+      </c>
+      <c r="N286" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="287" spans="1:14">
+      <c r="A287" t="s">
+        <v>364</v>
+      </c>
+      <c r="E287" t="s">
+        <v>15</v>
+      </c>
+      <c r="L287" t="s">
+        <v>82</v>
+      </c>
+      <c r="N287" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="288" spans="1:14">
+      <c r="A288" t="s">
+        <v>365</v>
+      </c>
+      <c r="E288" t="s">
+        <v>15</v>
+      </c>
+      <c r="L288" t="s">
+        <v>82</v>
+      </c>
+      <c r="N288" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="289" spans="1:14">
+      <c r="A289" t="s">
+        <v>366</v>
+      </c>
+      <c r="E289" t="s">
+        <v>15</v>
+      </c>
+      <c r="L289" t="s">
+        <v>82</v>
+      </c>
+      <c r="N289" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="290" spans="1:14">
+      <c r="A290" t="s">
+        <v>367</v>
+      </c>
+      <c r="E290" t="s">
+        <v>15</v>
+      </c>
+      <c r="L290" t="s">
+        <v>23</v>
+      </c>
+      <c r="N290" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="291" spans="1:14">
+      <c r="A291" t="s">
+        <v>368</v>
+      </c>
+      <c r="E291" t="s">
+        <v>15</v>
+      </c>
+      <c r="L291" t="s">
+        <v>109</v>
+      </c>
+      <c r="N291" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="292" spans="1:14">
+      <c r="A292" t="s">
+        <v>369</v>
+      </c>
+      <c r="E292" t="s">
+        <v>15</v>
+      </c>
+      <c r="L292" t="s">
+        <v>109</v>
+      </c>
+      <c r="N292" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="293" spans="1:14">
+      <c r="A293" t="s">
+        <v>370</v>
+      </c>
+      <c r="E293" t="s">
+        <v>15</v>
+      </c>
+      <c r="L293" t="s">
+        <v>112</v>
+      </c>
+      <c r="N293" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="294" spans="1:14">
+      <c r="A294" t="s">
+        <v>371</v>
+      </c>
+      <c r="E294" t="s">
+        <v>15</v>
+      </c>
+      <c r="L294" t="s">
+        <v>112</v>
+      </c>
+      <c r="N294" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="295" spans="1:14">
+      <c r="A295" t="s">
+        <v>372</v>
+      </c>
+      <c r="E295" t="s">
+        <v>15</v>
+      </c>
+      <c r="L295" t="s">
+        <v>16</v>
+      </c>
+      <c r="N295" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="296" spans="1:14">
+      <c r="A296" t="s">
+        <v>373</v>
+      </c>
+      <c r="E296" t="s">
+        <v>15</v>
+      </c>
+      <c r="L296" t="s">
+        <v>16</v>
+      </c>
+      <c r="N296" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="297" spans="1:14">
+      <c r="A297" t="s">
+        <v>374</v>
+      </c>
+      <c r="C297" t="s">
+        <v>77</v>
+      </c>
+      <c r="D297" t="s">
+        <v>78</v>
+      </c>
+      <c r="E297" t="s">
+        <v>78</v>
+      </c>
+      <c r="F297" t="s">
+        <v>375</v>
+      </c>
+      <c r="G297" t="s">
+        <v>84</v>
+      </c>
+      <c r="H297" t="s">
+        <v>62</v>
+      </c>
+      <c r="I297" t="s">
+        <v>63</v>
+      </c>
+      <c r="J297" t="s">
+        <v>64</v>
+      </c>
+      <c r="K297" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="298" spans="1:14">
+      <c r="A298" t="s">
+        <v>376</v>
+      </c>
+      <c r="C298" t="s">
+        <v>103</v>
+      </c>
+      <c r="D298" t="s">
+        <v>98</v>
+      </c>
+      <c r="E298" t="s">
+        <v>91</v>
+      </c>
+      <c r="F298" t="s">
+        <v>375</v>
+      </c>
+      <c r="G298" t="s">
+        <v>377</v>
+      </c>
+      <c r="H298" t="s">
+        <v>62</v>
+      </c>
+      <c r="I298" t="s">
+        <v>63</v>
+      </c>
+      <c r="J298" t="s">
+        <v>64</v>
+      </c>
+      <c r="K298" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="299" spans="1:14">
+      <c r="A299" t="s">
+        <v>378</v>
+      </c>
+      <c r="C299" t="s">
+        <v>98</v>
+      </c>
+      <c r="D299" t="s">
+        <v>99</v>
+      </c>
+      <c r="E299" t="s">
+        <v>99</v>
+      </c>
+      <c r="F299" t="s">
+        <v>375</v>
+      </c>
+      <c r="G299" t="s">
+        <v>196</v>
+      </c>
+      <c r="H299" t="s">
+        <v>62</v>
+      </c>
+      <c r="I299" t="s">
+        <v>63</v>
+      </c>
+      <c r="J299" t="s">
+        <v>64</v>
+      </c>
+      <c r="K299" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="300" spans="1:14">
+      <c r="A300" t="s">
+        <v>379</v>
+      </c>
+      <c r="C300" t="s">
+        <v>58</v>
+      </c>
+      <c r="D300" t="s">
+        <v>59</v>
+      </c>
+      <c r="E300" t="s">
+        <v>91</v>
+      </c>
+      <c r="F300" t="s">
+        <v>375</v>
+      </c>
+      <c r="G300" t="s">
+        <v>310</v>
+      </c>
+      <c r="H300" t="s">
+        <v>62</v>
+      </c>
+      <c r="I300" t="s">
+        <v>63</v>
+      </c>
+      <c r="J300" t="s">
+        <v>64</v>
+      </c>
+      <c r="K300" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="301" spans="1:14">
+      <c r="A301" t="s">
+        <v>380</v>
+      </c>
+      <c r="C301" t="s">
+        <v>58</v>
+      </c>
+      <c r="D301" t="s">
+        <v>59</v>
+      </c>
+      <c r="E301" t="s">
+        <v>15</v>
+      </c>
+      <c r="F301" t="s">
+        <v>375</v>
+      </c>
+      <c r="G301" t="s">
+        <v>310</v>
+      </c>
+      <c r="H301" t="s">
+        <v>62</v>
+      </c>
+      <c r="I301" t="s">
+        <v>63</v>
+      </c>
+      <c r="J301" t="s">
+        <v>64</v>
+      </c>
+      <c r="K301" t="s">
+        <v>284</v>
+      </c>
+      <c r="L301" t="s">
+        <v>20</v>
+      </c>
+      <c r="N301" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="302" spans="1:14">
+      <c r="A302" t="s">
+        <v>381</v>
+      </c>
+      <c r="C302" t="s">
+        <v>77</v>
+      </c>
+      <c r="D302" t="s">
+        <v>78</v>
+      </c>
+      <c r="E302" t="s">
+        <v>15</v>
+      </c>
+      <c r="F302" t="s">
+        <v>375</v>
+      </c>
+      <c r="G302" t="s">
+        <v>84</v>
+      </c>
+      <c r="H302" t="s">
+        <v>62</v>
+      </c>
+      <c r="I302" t="s">
+        <v>63</v>
+      </c>
+      <c r="J302" t="s">
+        <v>64</v>
+      </c>
+      <c r="K302" t="s">
+        <v>101</v>
+      </c>
+      <c r="L302" t="s">
+        <v>82</v>
+      </c>
+      <c r="N302" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="303" spans="1:14">
+      <c r="A303" t="s">
+        <v>382</v>
+      </c>
+      <c r="E303" t="s">
+        <v>15</v>
+      </c>
+      <c r="L303" t="s">
+        <v>383</v>
+      </c>
+      <c r="N303" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="304" spans="1:14">
+      <c r="A304" t="s">
+        <v>384</v>
+      </c>
+      <c r="E304" t="s">
+        <v>15</v>
+      </c>
+      <c r="L304" t="s">
+        <v>383</v>
+      </c>
+      <c r="N304" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="305" spans="1:14">
+      <c r="A305" t="s">
+        <v>385</v>
+      </c>
+      <c r="E305" t="s">
+        <v>15</v>
+      </c>
+      <c r="L305" t="s">
+        <v>109</v>
+      </c>
+      <c r="N305" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="306" spans="1:14">
+      <c r="A306" t="s">
+        <v>386</v>
+      </c>
+      <c r="E306" t="s">
+        <v>15</v>
+      </c>
+      <c r="L306" t="s">
+        <v>112</v>
+      </c>
+      <c r="N306" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="307" spans="1:14">
+      <c r="A307" t="s">
+        <v>387</v>
+      </c>
+      <c r="E307" t="s">
+        <v>15</v>
+      </c>
+      <c r="L307" t="s">
+        <v>112</v>
+      </c>
+      <c r="N307" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="308" spans="1:14">
+      <c r="A308" t="s">
+        <v>388</v>
+      </c>
+      <c r="E308" t="s">
+        <v>15</v>
+      </c>
+      <c r="L308" t="s">
+        <v>115</v>
+      </c>
+      <c r="N308" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="309" spans="1:14">
+      <c r="A309" t="s">
+        <v>389</v>
+      </c>
+      <c r="E309" t="s">
+        <v>15</v>
+      </c>
+      <c r="L309" t="s">
+        <v>115</v>
+      </c>
+      <c r="N309" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="310" spans="1:14">
+      <c r="A310" t="s">
+        <v>390</v>
+      </c>
+      <c r="E310" t="s">
+        <v>15</v>
+      </c>
+      <c r="L310" t="s">
+        <v>75</v>
+      </c>
+      <c r="N310" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="311" spans="1:14">
+      <c r="A311" t="s">
+        <v>391</v>
+      </c>
+      <c r="E311" t="s">
+        <v>15</v>
+      </c>
+      <c r="L311" t="s">
+        <v>75</v>
+      </c>
+      <c r="N311" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="312" spans="1:14">
+      <c r="A312" t="s">
+        <v>392</v>
+      </c>
+      <c r="E312" t="s">
+        <v>15</v>
+      </c>
+      <c r="L312" t="s">
+        <v>75</v>
+      </c>
+      <c r="N312" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="313" spans="1:14">
+      <c r="A313" t="s">
+        <v>393</v>
+      </c>
+      <c r="E313" t="s">
+        <v>15</v>
+      </c>
+      <c r="L313" t="s">
+        <v>16</v>
+      </c>
+      <c r="N313" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="314" spans="1:14">
+      <c r="A314" t="s">
+        <v>394</v>
+      </c>
+      <c r="E314" t="s">
+        <v>70</v>
+      </c>
+      <c r="L314" t="s">
+        <v>16</v>
+      </c>
+      <c r="N314" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="315" spans="1:14">
+      <c r="A315" t="s">
+        <v>395</v>
+      </c>
+      <c r="E315" t="s">
+        <v>15</v>
+      </c>
+      <c r="L315" t="s">
+        <v>20</v>
+      </c>
+      <c r="N315" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="316" spans="1:14">
+      <c r="A316" t="s">
+        <v>396</v>
+      </c>
+      <c r="E316" t="s">
+        <v>70</v>
+      </c>
+      <c r="L316" t="s">
+        <v>20</v>
+      </c>
+      <c r="N316" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="317" spans="1:14">
+      <c r="A317" t="s">
+        <v>397</v>
+      </c>
+      <c r="E317" t="s">
+        <v>15</v>
+      </c>
+      <c r="L317" t="s">
+        <v>82</v>
+      </c>
+      <c r="N317" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="318" spans="1:14">
+      <c r="A318" t="s">
+        <v>398</v>
+      </c>
+      <c r="C318" t="s">
+        <v>58</v>
+      </c>
+      <c r="D318" t="s">
+        <v>59</v>
+      </c>
+      <c r="E318" t="s">
+        <v>91</v>
+      </c>
+      <c r="F318" t="s">
+        <v>399</v>
+      </c>
+      <c r="G318" t="s">
+        <v>377</v>
+      </c>
+      <c r="H318" t="s">
+        <v>62</v>
+      </c>
+      <c r="I318" t="s">
+        <v>63</v>
+      </c>
+      <c r="J318" t="s">
+        <v>64</v>
+      </c>
+      <c r="K318" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="319" spans="1:14">
+      <c r="A319" t="s">
+        <v>400</v>
+      </c>
+      <c r="C319" t="s">
+        <v>103</v>
+      </c>
+      <c r="D319" t="s">
+        <v>98</v>
+      </c>
+      <c r="E319" t="s">
+        <v>91</v>
+      </c>
+      <c r="F319" t="s">
+        <v>399</v>
+      </c>
+      <c r="G319" t="s">
+        <v>401</v>
+      </c>
+      <c r="H319" t="s">
+        <v>62</v>
+      </c>
+      <c r="I319" t="s">
+        <v>63</v>
+      </c>
+      <c r="J319" t="s">
+        <v>64</v>
+      </c>
+      <c r="K319" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="320" spans="1:14">
+      <c r="A320" t="s">
+        <v>402</v>
+      </c>
+      <c r="C320" t="s">
+        <v>98</v>
+      </c>
+      <c r="D320" t="s">
+        <v>99</v>
+      </c>
+      <c r="E320" t="s">
+        <v>99</v>
+      </c>
+      <c r="F320" t="s">
+        <v>399</v>
+      </c>
+      <c r="G320" t="s">
+        <v>242</v>
+      </c>
+      <c r="H320" t="s">
+        <v>62</v>
+      </c>
+      <c r="I320" t="s">
+        <v>63</v>
+      </c>
+      <c r="J320" t="s">
+        <v>64</v>
+      </c>
+      <c r="K320" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="321" spans="1:14">
+      <c r="A321" t="s">
+        <v>403</v>
+      </c>
+      <c r="C321" t="s">
+        <v>77</v>
+      </c>
+      <c r="D321" t="s">
+        <v>78</v>
+      </c>
+      <c r="E321" t="s">
+        <v>78</v>
+      </c>
+      <c r="F321" t="s">
+        <v>399</v>
+      </c>
+      <c r="G321" t="s">
+        <v>404</v>
+      </c>
+      <c r="H321" t="s">
+        <v>62</v>
+      </c>
+      <c r="I321" t="s">
+        <v>63</v>
+      </c>
+      <c r="J321" t="s">
+        <v>64</v>
+      </c>
+      <c r="K321" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="322" spans="1:14">
+      <c r="A322" t="s">
+        <v>405</v>
+      </c>
+      <c r="C322" t="s">
+        <v>406</v>
+      </c>
+      <c r="D322" t="s">
+        <v>407</v>
+      </c>
+      <c r="E322" t="s">
+        <v>407</v>
+      </c>
+      <c r="F322" t="s">
+        <v>399</v>
+      </c>
+      <c r="G322" t="s">
+        <v>408</v>
+      </c>
+      <c r="H322" t="s">
+        <v>62</v>
+      </c>
+      <c r="I322" t="s">
+        <v>63</v>
+      </c>
+      <c r="J322" t="s">
+        <v>64</v>
+      </c>
+      <c r="K322" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="323" spans="1:14">
+      <c r="A323" t="s">
+        <v>410</v>
+      </c>
+      <c r="C323" t="s">
+        <v>103</v>
+      </c>
+      <c r="D323" t="s">
+        <v>98</v>
+      </c>
+      <c r="E323" t="s">
+        <v>15</v>
+      </c>
+      <c r="F323" t="s">
+        <v>399</v>
+      </c>
+      <c r="G323" t="s">
+        <v>401</v>
+      </c>
+      <c r="H323" t="s">
+        <v>62</v>
+      </c>
+      <c r="I323" t="s">
+        <v>63</v>
+      </c>
+      <c r="J323" t="s">
+        <v>64</v>
+      </c>
+      <c r="K323" t="s">
+        <v>255</v>
+      </c>
+      <c r="L323" t="s">
+        <v>16</v>
+      </c>
+      <c r="N323" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="324" spans="1:14">
+      <c r="A324" t="s">
+        <v>411</v>
+      </c>
+      <c r="C324" t="s">
+        <v>77</v>
+      </c>
+      <c r="D324" t="s">
+        <v>78</v>
+      </c>
+      <c r="E324" t="s">
+        <v>15</v>
+      </c>
+      <c r="F324" t="s">
+        <v>399</v>
+      </c>
+      <c r="G324" t="s">
+        <v>404</v>
+      </c>
+      <c r="H324" t="s">
+        <v>62</v>
+      </c>
+      <c r="I324" t="s">
+        <v>63</v>
+      </c>
+      <c r="J324" t="s">
+        <v>64</v>
+      </c>
+      <c r="K324" t="s">
+        <v>65</v>
+      </c>
+      <c r="L324" t="s">
+        <v>82</v>
+      </c>
+      <c r="N324" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="325" spans="1:14">
+      <c r="A325" t="s">
+        <v>412</v>
+      </c>
+      <c r="C325" t="s">
+        <v>77</v>
+      </c>
+      <c r="D325" t="s">
+        <v>78</v>
+      </c>
+      <c r="E325" t="s">
+        <v>15</v>
+      </c>
+      <c r="F325" t="s">
+        <v>399</v>
+      </c>
+      <c r="G325" t="s">
+        <v>404</v>
+      </c>
+      <c r="H325" t="s">
+        <v>62</v>
+      </c>
+      <c r="I325" t="s">
+        <v>63</v>
+      </c>
+      <c r="J325" t="s">
+        <v>64</v>
+      </c>
+      <c r="K325" t="s">
+        <v>65</v>
+      </c>
+      <c r="L325" t="s">
+        <v>82</v>
+      </c>
+      <c r="N325" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="326" spans="1:14">
+      <c r="A326" t="s">
+        <v>413</v>
+      </c>
+      <c r="E326" t="s">
+        <v>15</v>
+      </c>
+      <c r="L326" t="s">
+        <v>109</v>
+      </c>
+      <c r="N326" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="327" spans="1:14">
+      <c r="A327" t="s">
+        <v>414</v>
+      </c>
+      <c r="E327" t="s">
+        <v>15</v>
+      </c>
+      <c r="L327" t="s">
+        <v>109</v>
+      </c>
+      <c r="N327" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="328" spans="1:14">
+      <c r="A328" t="s">
+        <v>415</v>
+      </c>
+      <c r="E328" t="s">
+        <v>15</v>
+      </c>
+      <c r="L328" t="s">
+        <v>112</v>
+      </c>
+      <c r="N328" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="329" spans="1:14">
+      <c r="A329" t="s">
+        <v>416</v>
+      </c>
+      <c r="E329" t="s">
+        <v>15</v>
+      </c>
+      <c r="L329" t="s">
+        <v>112</v>
+      </c>
+      <c r="N329" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="330" spans="1:14">
+      <c r="A330" t="s">
+        <v>417</v>
+      </c>
+      <c r="E330" t="s">
+        <v>15</v>
+      </c>
+      <c r="L330" t="s">
+        <v>75</v>
+      </c>
+      <c r="N330" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="331" spans="1:14">
+      <c r="A331" t="s">
+        <v>418</v>
+      </c>
+      <c r="E331" t="s">
+        <v>15</v>
+      </c>
+      <c r="L331" t="s">
+        <v>75</v>
+      </c>
+      <c r="N331" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="332" spans="1:14">
+      <c r="A332" t="s">
+        <v>419</v>
+      </c>
+      <c r="E332" t="s">
+        <v>70</v>
+      </c>
+      <c r="L332" t="s">
+        <v>16</v>
+      </c>
+      <c r="N332" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="333" spans="1:14">
+      <c r="A333" t="s">
+        <v>420</v>
+      </c>
+      <c r="E333" t="s">
+        <v>15</v>
+      </c>
+      <c r="L333" t="s">
+        <v>16</v>
+      </c>
+      <c r="N333" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="334" spans="1:14">
+      <c r="A334" t="s">
+        <v>421</v>
+      </c>
+      <c r="E334" t="s">
+        <v>70</v>
+      </c>
+      <c r="L334" t="s">
+        <v>20</v>
+      </c>
+      <c r="N334" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="335" spans="1:14">
+      <c r="A335" t="s">
+        <v>422</v>
+      </c>
+      <c r="E335" t="s">
+        <v>15</v>
+      </c>
+      <c r="L335" t="s">
+        <v>20</v>
+      </c>
+      <c r="N335" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="336" spans="1:14">
+      <c r="A336" t="s">
+        <v>423</v>
+      </c>
+      <c r="E336" t="s">
+        <v>15</v>
+      </c>
+      <c r="L336" t="s">
+        <v>115</v>
+      </c>
+      <c r="N336" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="337" spans="1:14">
+      <c r="A337" t="s">
+        <v>424</v>
+      </c>
+      <c r="E337" t="s">
+        <v>15</v>
+      </c>
+      <c r="L337" t="s">
+        <v>115</v>
+      </c>
+      <c r="N337" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="338" spans="1:14">
+      <c r="A338" t="s">
+        <v>425</v>
+      </c>
+      <c r="C338" t="s">
+        <v>98</v>
+      </c>
+      <c r="D338" t="s">
+        <v>99</v>
+      </c>
+      <c r="E338" t="s">
+        <v>99</v>
+      </c>
+      <c r="F338" t="s">
+        <v>62</v>
+      </c>
+      <c r="G338" t="s">
+        <v>279</v>
+      </c>
+      <c r="H338" t="s">
+        <v>62</v>
+      </c>
+      <c r="I338" t="s">
+        <v>63</v>
+      </c>
+      <c r="J338" t="s">
+        <v>64</v>
+      </c>
+      <c r="K338" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="339" spans="1:14">
+      <c r="A339" t="s">
+        <v>426</v>
+      </c>
+      <c r="C339" t="s">
+        <v>314</v>
+      </c>
+      <c r="D339" t="s">
+        <v>103</v>
+      </c>
+      <c r="E339" t="s">
+        <v>315</v>
+      </c>
+      <c r="F339" t="s">
+        <v>62</v>
+      </c>
+      <c r="G339" t="s">
+        <v>316</v>
+      </c>
+      <c r="H339" t="s">
+        <v>62</v>
+      </c>
+      <c r="I339" t="s">
+        <v>63</v>
+      </c>
+      <c r="J339" t="s">
+        <v>64</v>
+      </c>
+      <c r="K339" t="s">
+        <v>317</v>
+      </c>
+      <c r="L339" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="340" spans="1:14">
+      <c r="A340" t="s">
+        <v>427</v>
+      </c>
+      <c r="C340" t="s">
+        <v>103</v>
+      </c>
+      <c r="D340" t="s">
+        <v>98</v>
+      </c>
+      <c r="E340" t="s">
+        <v>91</v>
+      </c>
+      <c r="F340" t="s">
+        <v>62</v>
+      </c>
+      <c r="G340" t="s">
+        <v>401</v>
+      </c>
+      <c r="H340" t="s">
+        <v>62</v>
+      </c>
+      <c r="I340" t="s">
+        <v>63</v>
+      </c>
+      <c r="J340" t="s">
+        <v>64</v>
+      </c>
+      <c r="K340" t="s">
+        <v>255</v>
+      </c>
+      <c r="L340" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="341" spans="1:14">
+      <c r="A341" t="s">
+        <v>428</v>
+      </c>
+      <c r="E341" t="s">
+        <v>15</v>
+      </c>
+      <c r="L341" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="342" spans="1:14">
+      <c r="A342" t="s">
+        <v>429</v>
+      </c>
+      <c r="C342" t="s">
+        <v>58</v>
+      </c>
+      <c r="D342" t="s">
+        <v>59</v>
+      </c>
+      <c r="E342" t="s">
+        <v>91</v>
+      </c>
+      <c r="F342" t="s">
+        <v>62</v>
+      </c>
+      <c r="G342" t="s">
+        <v>430</v>
+      </c>
+      <c r="H342" t="s">
+        <v>62</v>
+      </c>
+      <c r="I342" t="s">
+        <v>63</v>
+      </c>
+      <c r="J342" t="s">
+        <v>64</v>
+      </c>
+      <c r="K342" t="s">
+        <v>255</v>
+      </c>
+      <c r="L342" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="343" spans="1:14">
+      <c r="A343" t="s">
+        <v>431</v>
+      </c>
+      <c r="C343" t="s">
+        <v>98</v>
+      </c>
+      <c r="D343" t="s">
+        <v>99</v>
+      </c>
+      <c r="E343" t="s">
+        <v>15</v>
+      </c>
+      <c r="F343" t="s">
+        <v>62</v>
+      </c>
+      <c r="G343" t="s">
+        <v>279</v>
+      </c>
+      <c r="H343" t="s">
+        <v>62</v>
+      </c>
+      <c r="I343" t="s">
+        <v>63</v>
+      </c>
+      <c r="J343" t="s">
+        <v>64</v>
+      </c>
+      <c r="K343" t="s">
+        <v>194</v>
+      </c>
+      <c r="L343" t="s">
+        <v>23</v>
+      </c>
+      <c r="N343" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="344" spans="1:14">
+      <c r="A344" t="s">
+        <v>432</v>
+      </c>
+      <c r="C344" t="s">
+        <v>77</v>
+      </c>
+      <c r="D344" t="s">
+        <v>78</v>
+      </c>
+      <c r="E344" t="s">
+        <v>15</v>
+      </c>
+      <c r="F344" t="s">
+        <v>62</v>
+      </c>
+      <c r="G344" t="s">
+        <v>404</v>
+      </c>
+      <c r="H344" t="s">
+        <v>62</v>
+      </c>
+      <c r="I344" t="s">
+        <v>63</v>
+      </c>
+      <c r="J344" t="s">
+        <v>64</v>
+      </c>
+      <c r="K344" t="s">
+        <v>65</v>
+      </c>
+      <c r="L344" t="s">
+        <v>82</v>
+      </c>
+      <c r="N344" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="345" spans="1:14">
+      <c r="A345" t="s">
+        <v>433</v>
+      </c>
+      <c r="E345" t="s">
+        <v>15</v>
+      </c>
+      <c r="L345" t="s">
+        <v>109</v>
+      </c>
+      <c r="N345" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="346" spans="1:14">
+      <c r="A346" t="s">
+        <v>434</v>
+      </c>
+      <c r="E346" t="s">
+        <v>15</v>
+      </c>
+      <c r="L346" t="s">
+        <v>109</v>
+      </c>
+      <c r="N346" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="347" spans="1:14">
+      <c r="A347" t="s">
+        <v>435</v>
+      </c>
+      <c r="E347" t="s">
+        <v>15</v>
+      </c>
+      <c r="L347" t="s">
+        <v>112</v>
+      </c>
+      <c r="N347" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="348" spans="1:14">
+      <c r="A348" t="s">
+        <v>436</v>
+      </c>
+      <c r="E348" t="s">
+        <v>15</v>
+      </c>
+      <c r="L348" t="s">
+        <v>115</v>
+      </c>
+      <c r="N348" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="349" spans="1:14">
+      <c r="A349" t="s">
+        <v>437</v>
+      </c>
+      <c r="E349" t="s">
+        <v>15</v>
+      </c>
+      <c r="L349" t="s">
+        <v>75</v>
+      </c>
+      <c r="N349" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="350" spans="1:14">
+      <c r="A350" t="s">
+        <v>438</v>
+      </c>
+      <c r="E350" t="s">
+        <v>15</v>
+      </c>
+      <c r="L350" t="s">
+        <v>75</v>
+      </c>
+      <c r="N350" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="351" spans="1:14">
+      <c r="A351" t="s">
+        <v>439</v>
+      </c>
+      <c r="E351" t="s">
+        <v>15</v>
+      </c>
+      <c r="L351" t="s">
+        <v>16</v>
+      </c>
+      <c r="N351" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="352" spans="1:14">
+      <c r="A352" t="s">
+        <v>440</v>
+      </c>
+      <c r="E352" t="s">
+        <v>70</v>
+      </c>
+      <c r="L352" t="s">
+        <v>16</v>
+      </c>
+      <c r="N352" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="353" spans="1:14">
+      <c r="A353" t="s">
+        <v>441</v>
+      </c>
+      <c r="E353" t="s">
+        <v>70</v>
+      </c>
+      <c r="L353" t="s">
+        <v>20</v>
+      </c>
+      <c r="N353" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="354" spans="1:14">
+      <c r="A354" t="s">
+        <v>442</v>
+      </c>
+      <c r="E354" t="s">
+        <v>15</v>
+      </c>
+      <c r="L354" t="s">
+        <v>20</v>
+      </c>
+      <c r="N354" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="355" spans="1:14">
+      <c r="A355" t="s">
+        <v>443</v>
+      </c>
+      <c r="E355" t="s">
+        <v>15</v>
+      </c>
+      <c r="L355" t="s">
+        <v>82</v>
+      </c>
+      <c r="N355" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="356" spans="1:14">
+      <c r="A356" t="s">
+        <v>444</v>
+      </c>
+      <c r="E356" t="s">
+        <v>190</v>
+      </c>
+      <c r="L356" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="357" spans="1:14">
+      <c r="A357" t="s">
+        <v>446</v>
+      </c>
+      <c r="E357" t="s">
+        <v>15</v>
+      </c>
+      <c r="L357" t="s">
+        <v>109</v>
+      </c>
+      <c r="N357" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="358" spans="1:14">
+      <c r="A358" t="s">
+        <v>447</v>
+      </c>
+      <c r="E358" t="s">
+        <v>15</v>
+      </c>
+      <c r="L358" t="s">
+        <v>112</v>
+      </c>
+      <c r="N358" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="359" spans="1:14">
+      <c r="A359" t="s">
+        <v>448</v>
+      </c>
+      <c r="E359" t="s">
+        <v>15</v>
+      </c>
+      <c r="L359" t="s">
+        <v>112</v>
+      </c>
+      <c r="N359" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="360" spans="1:14">
+      <c r="A360" t="s">
+        <v>449</v>
+      </c>
+      <c r="E360" t="s">
+        <v>15</v>
+      </c>
+      <c r="L360" t="s">
+        <v>112</v>
+      </c>
+      <c r="N360" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="361" spans="1:14">
+      <c r="A361" t="s">
+        <v>450</v>
+      </c>
+      <c r="E361" t="s">
+        <v>15</v>
+      </c>
+      <c r="L361" t="s">
+        <v>115</v>
+      </c>
+      <c r="N361" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="362" spans="1:14">
+      <c r="A362" t="s">
+        <v>451</v>
+      </c>
+      <c r="E362" t="s">
+        <v>15</v>
+      </c>
+      <c r="L362" t="s">
+        <v>115</v>
+      </c>
+      <c r="N362" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="363" spans="1:14">
+      <c r="A363" t="s">
+        <v>452</v>
+      </c>
+      <c r="E363" t="s">
+        <v>15</v>
+      </c>
+      <c r="L363" t="s">
+        <v>75</v>
+      </c>
+      <c r="N363" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="364" spans="1:14">
+      <c r="A364" t="s">
+        <v>453</v>
+      </c>
+      <c r="E364" t="s">
+        <v>15</v>
+      </c>
+      <c r="L364" t="s">
+        <v>75</v>
+      </c>
+      <c r="N364" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="365" spans="1:14">
+      <c r="A365" t="s">
+        <v>454</v>
+      </c>
+      <c r="E365" t="s">
+        <v>15</v>
+      </c>
+      <c r="L365" t="s">
+        <v>16</v>
+      </c>
+      <c r="N365" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="366" spans="1:14">
+      <c r="A366" t="s">
+        <v>455</v>
+      </c>
+      <c r="E366" t="s">
+        <v>15</v>
+      </c>
+      <c r="L366" t="s">
+        <v>16</v>
+      </c>
+      <c r="N366" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="367" spans="1:14">
+      <c r="A367" t="s">
+        <v>456</v>
+      </c>
+      <c r="E367" t="s">
+        <v>70</v>
+      </c>
+      <c r="L367" t="s">
+        <v>16</v>
+      </c>
+      <c r="N367" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="368" spans="1:14">
+      <c r="A368" t="s">
+        <v>457</v>
+      </c>
+      <c r="E368" t="s">
+        <v>15</v>
+      </c>
+      <c r="L368" t="s">
+        <v>20</v>
+      </c>
+      <c r="N368" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="369" spans="1:14">
+      <c r="A369" t="s">
+        <v>458</v>
+      </c>
+      <c r="E369" t="s">
+        <v>70</v>
+      </c>
+      <c r="L369" t="s">
+        <v>20</v>
+      </c>
+      <c r="N369" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="370" spans="1:14">
+      <c r="A370" t="s">
+        <v>459</v>
+      </c>
+      <c r="E370" t="s">
+        <v>15</v>
+      </c>
+      <c r="L370" t="s">
+        <v>20</v>
+      </c>
+      <c r="N370" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="371" spans="1:14">
+      <c r="A371" t="s">
+        <v>460</v>
+      </c>
+      <c r="E371" t="s">
+        <v>15</v>
+      </c>
+      <c r="L371" t="s">
+        <v>23</v>
+      </c>
+      <c r="N371" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="372" spans="1:14">
+      <c r="A372" t="s">
+        <v>461</v>
+      </c>
+      <c r="E372" t="s">
+        <v>15</v>
+      </c>
+      <c r="L372" t="s">
+        <v>82</v>
+      </c>
+      <c r="N372" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="373" spans="1:14">
+      <c r="A373" t="s">
+        <v>462</v>
+      </c>
+      <c r="E373" t="s">
+        <v>15</v>
+      </c>
+      <c r="L373" t="s">
+        <v>82</v>
+      </c>
+      <c r="N373" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="374" spans="1:14">
+      <c r="A374" t="s">
+        <v>463</v>
+      </c>
+      <c r="E374" t="s">
+        <v>15</v>
+      </c>
+      <c r="L374" t="s">
+        <v>23</v>
+      </c>
+      <c r="N374" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="375" spans="1:14">
+      <c r="A375" t="s">
+        <v>464</v>
+      </c>
+      <c r="C375" t="s">
+        <v>98</v>
+      </c>
+      <c r="D375" t="s">
+        <v>99</v>
+      </c>
+      <c r="E375" t="s">
+        <v>99</v>
+      </c>
+      <c r="F375" t="s">
+        <v>465</v>
+      </c>
+      <c r="G375" t="s">
+        <v>279</v>
+      </c>
+      <c r="H375" t="s">
+        <v>62</v>
+      </c>
+      <c r="I375" t="s">
+        <v>63</v>
+      </c>
+      <c r="J375" t="s">
+        <v>64</v>
+      </c>
+      <c r="K375" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="376" spans="1:14">
+      <c r="A376" t="s">
+        <v>466</v>
+      </c>
+      <c r="C376" t="s">
+        <v>406</v>
+      </c>
+      <c r="D376" t="s">
+        <v>407</v>
+      </c>
+      <c r="E376" t="s">
+        <v>407</v>
+      </c>
+      <c r="F376" t="s">
+        <v>465</v>
+      </c>
+      <c r="G376" t="s">
+        <v>467</v>
+      </c>
+      <c r="H376" t="s">
+        <v>62</v>
+      </c>
+      <c r="I376" t="s">
+        <v>63</v>
+      </c>
+      <c r="J376" t="s">
+        <v>64</v>
+      </c>
+      <c r="K376" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="377" spans="1:14">
+      <c r="A377" t="s">
+        <v>468</v>
+      </c>
+      <c r="C377" t="s">
+        <v>103</v>
+      </c>
+      <c r="D377" t="s">
+        <v>98</v>
+      </c>
+      <c r="E377" t="s">
+        <v>91</v>
+      </c>
+      <c r="F377" t="s">
+        <v>465</v>
+      </c>
+      <c r="G377" t="s">
+        <v>401</v>
+      </c>
+      <c r="H377" t="s">
+        <v>62</v>
+      </c>
+      <c r="I377" t="s">
+        <v>63</v>
+      </c>
+      <c r="J377" t="s">
+        <v>64</v>
+      </c>
+      <c r="K377" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="378" spans="1:14">
+      <c r="A378" t="s">
+        <v>469</v>
+      </c>
+      <c r="C378" t="s">
+        <v>58</v>
+      </c>
+      <c r="D378" t="s">
+        <v>59</v>
+      </c>
+      <c r="E378" t="s">
+        <v>91</v>
+      </c>
+      <c r="F378" t="s">
+        <v>465</v>
+      </c>
+      <c r="G378" t="s">
+        <v>470</v>
+      </c>
+      <c r="H378" t="s">
+        <v>62</v>
+      </c>
+      <c r="I378" t="s">
+        <v>63</v>
+      </c>
+      <c r="J378" t="s">
+        <v>64</v>
+      </c>
+      <c r="K378" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="379" spans="1:14">
+      <c r="A379" t="s">
+        <v>471</v>
+      </c>
+      <c r="C379" t="s">
+        <v>314</v>
+      </c>
+      <c r="D379" t="s">
+        <v>98</v>
+      </c>
+      <c r="E379" t="s">
+        <v>98</v>
+      </c>
+      <c r="F379" t="s">
+        <v>465</v>
+      </c>
+      <c r="G379" t="s">
+        <v>472</v>
+      </c>
+      <c r="H379" t="s">
+        <v>62</v>
+      </c>
+      <c r="I379" t="s">
+        <v>63</v>
+      </c>
+      <c r="J379" t="s">
+        <v>64</v>
+      </c>
+      <c r="K379" t="s">
+        <v>473</v>
+      </c>
+      <c r="L379" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="380" spans="1:14">
+      <c r="A380" t="s">
+        <v>474</v>
+      </c>
+      <c r="C380" t="s">
+        <v>58</v>
+      </c>
+      <c r="D380" t="s">
+        <v>59</v>
+      </c>
+      <c r="E380" t="s">
+        <v>15</v>
+      </c>
+      <c r="F380" t="s">
+        <v>465</v>
+      </c>
+      <c r="G380" t="s">
+        <v>470</v>
+      </c>
+      <c r="H380" t="s">
+        <v>62</v>
+      </c>
+      <c r="I380" t="s">
+        <v>63</v>
+      </c>
+      <c r="J380" t="s">
+        <v>64</v>
+      </c>
+      <c r="K380" t="s">
+        <v>255</v>
+      </c>
+      <c r="L380" t="s">
+        <v>20</v>
+      </c>
+      <c r="N380" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="381" spans="1:14">
+      <c r="A381" t="s">
+        <v>475</v>
+      </c>
+      <c r="C381" t="s">
+        <v>98</v>
+      </c>
+      <c r="D381" t="s">
+        <v>99</v>
+      </c>
+      <c r="E381" t="s">
+        <v>15</v>
+      </c>
+      <c r="F381" t="s">
+        <v>465</v>
+      </c>
+      <c r="G381" t="s">
+        <v>279</v>
+      </c>
+      <c r="H381" t="s">
+        <v>62</v>
+      </c>
+      <c r="I381" t="s">
+        <v>63</v>
+      </c>
+      <c r="J381" t="s">
+        <v>64</v>
+      </c>
+      <c r="K381" t="s">
+        <v>194</v>
+      </c>
+      <c r="L381" t="s">
+        <v>23</v>
+      </c>
+      <c r="N381" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="382" spans="1:14">
+      <c r="A382" t="s">
+        <v>476</v>
+      </c>
+      <c r="E382" t="s">
+        <v>15</v>
+      </c>
+      <c r="L382" t="s">
+        <v>109</v>
+      </c>
+      <c r="N382" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="383" spans="1:14">
+      <c r="A383" t="s">
+        <v>477</v>
+      </c>
+      <c r="E383" t="s">
+        <v>15</v>
+      </c>
+      <c r="L383" t="s">
+        <v>112</v>
+      </c>
+      <c r="N383" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="384" spans="1:14">
+      <c r="A384" t="s">
+        <v>478</v>
+      </c>
+      <c r="E384" t="s">
+        <v>15</v>
+      </c>
+      <c r="L384" t="s">
+        <v>112</v>
+      </c>
+      <c r="N384" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="385" spans="1:14">
+      <c r="A385" t="s">
+        <v>479</v>
+      </c>
+      <c r="E385" t="s">
+        <v>15</v>
+      </c>
+      <c r="L385" t="s">
+        <v>115</v>
+      </c>
+      <c r="N385" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="386" spans="1:14">
+      <c r="A386" t="s">
+        <v>480</v>
+      </c>
+      <c r="E386" t="s">
+        <v>15</v>
+      </c>
+      <c r="L386" t="s">
+        <v>75</v>
+      </c>
+      <c r="N386" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="387" spans="1:14">
+      <c r="A387" t="s">
+        <v>481</v>
+      </c>
+      <c r="E387" t="s">
+        <v>15</v>
+      </c>
+      <c r="L387" t="s">
+        <v>75</v>
+      </c>
+      <c r="N387" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="388" spans="1:14">
+      <c r="A388" t="s">
+        <v>482</v>
+      </c>
+      <c r="E388" t="s">
+        <v>15</v>
+      </c>
+      <c r="L388" t="s">
+        <v>16</v>
+      </c>
+      <c r="N388" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="389" spans="1:14">
+      <c r="A389" t="s">
+        <v>483</v>
+      </c>
+      <c r="E389" t="s">
+        <v>70</v>
+      </c>
+      <c r="L389" t="s">
+        <v>16</v>
+      </c>
+      <c r="N389" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="390" spans="1:14">
+      <c r="A390" t="s">
+        <v>484</v>
+      </c>
+      <c r="E390" t="s">
+        <v>15</v>
+      </c>
+      <c r="L390" t="s">
+        <v>16</v>
+      </c>
+      <c r="N390" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="391" spans="1:14">
+      <c r="A391" t="s">
+        <v>485</v>
+      </c>
+      <c r="E391" t="s">
+        <v>70</v>
+      </c>
+      <c r="L391" t="s">
+        <v>20</v>
+      </c>
+      <c r="N391" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="392" spans="1:14">
+      <c r="A392" t="s">
+        <v>486</v>
+      </c>
+      <c r="E392" t="s">
+        <v>15</v>
+      </c>
+      <c r="L392" t="s">
+        <v>20</v>
+      </c>
+      <c r="N392" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="393" spans="1:14">
+      <c r="A393" t="s">
+        <v>487</v>
+      </c>
+      <c r="E393" t="s">
+        <v>15</v>
+      </c>
+      <c r="L393" t="s">
+        <v>20</v>
+      </c>
+      <c r="N393" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="394" spans="1:14">
+      <c r="A394" t="s">
+        <v>488</v>
+      </c>
+      <c r="E394" t="s">
+        <v>15</v>
+      </c>
+      <c r="L394" t="s">
+        <v>82</v>
+      </c>
+      <c r="N394" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="395" spans="1:14">
+      <c r="A395" t="s">
+        <v>489</v>
+      </c>
+      <c r="E395" t="s">
+        <v>15</v>
+      </c>
+      <c r="L395" t="s">
+        <v>82</v>
+      </c>
+      <c r="N395" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="396" spans="1:14">
+      <c r="A396" t="s">
+        <v>490</v>
+      </c>
+      <c r="C396" t="s">
+        <v>314</v>
+      </c>
+      <c r="D396" t="s">
+        <v>98</v>
+      </c>
+      <c r="E396" t="s">
+        <v>98</v>
+      </c>
+      <c r="F396" t="s">
+        <v>491</v>
+      </c>
+      <c r="G396" t="s">
+        <v>316</v>
+      </c>
+      <c r="H396" t="s">
+        <v>62</v>
+      </c>
+      <c r="I396" t="s">
+        <v>63</v>
+      </c>
+      <c r="J396" t="s">
+        <v>64</v>
+      </c>
+      <c r="K396" t="s">
+        <v>317</v>
+      </c>
+      <c r="L396" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="397" spans="1:14">
+      <c r="A397" t="s">
+        <v>492</v>
+      </c>
+      <c r="E397" t="s">
+        <v>15</v>
+      </c>
+      <c r="L397" t="s">
+        <v>115</v>
+      </c>
+      <c r="N397" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="398" spans="1:14">
+      <c r="A398" t="s">
+        <v>493</v>
+      </c>
+      <c r="E398" t="s">
+        <v>15</v>
+      </c>
+      <c r="L398" t="s">
+        <v>16</v>
+      </c>
+      <c r="N398" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="399" spans="1:14">
+      <c r="A399" t="s">
+        <v>494</v>
+      </c>
+      <c r="E399" t="s">
+        <v>15</v>
+      </c>
+      <c r="L399" t="s">
+        <v>16</v>
+      </c>
+      <c r="N399" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="400" spans="1:14">
+      <c r="A400" t="s">
+        <v>495</v>
+      </c>
+      <c r="E400" t="s">
+        <v>15</v>
+      </c>
+      <c r="L400" t="s">
+        <v>20</v>
+      </c>
+      <c r="N400" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="401" spans="1:14">
+      <c r="A401" t="s">
+        <v>496</v>
+      </c>
+      <c r="E401" t="s">
+        <v>15</v>
+      </c>
+      <c r="L401" t="s">
+        <v>20</v>
+      </c>
+      <c r="N401" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="402" spans="1:14">
+      <c r="A402" t="s">
+        <v>497</v>
+      </c>
+      <c r="E402" t="s">
+        <v>15</v>
+      </c>
+      <c r="L402" t="s">
+        <v>23</v>
+      </c>
+      <c r="N402" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="403" spans="1:14">
+      <c r="A403" t="s">
+        <v>498</v>
+      </c>
+      <c r="E403" t="s">
+        <v>15</v>
+      </c>
+      <c r="L403" t="s">
+        <v>23</v>
+      </c>
+      <c r="N403" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="404" spans="1:14">
+      <c r="A404" t="s">
+        <v>499</v>
+      </c>
+      <c r="E404" t="s">
+        <v>15</v>
+      </c>
+      <c r="L404" t="s">
+        <v>82</v>
+      </c>
+      <c r="N404" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="405" spans="1:14">
+      <c r="A405" t="s">
+        <v>500</v>
+      </c>
+      <c r="E405" t="s">
+        <v>15</v>
+      </c>
+      <c r="L405" t="s">
+        <v>82</v>
+      </c>
+      <c r="N405" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="406" spans="1:14">
+      <c r="A406" t="s">
+        <v>501</v>
+      </c>
+      <c r="E406" t="s">
+        <v>15</v>
+      </c>
+      <c r="L406" t="s">
+        <v>115</v>
+      </c>
+      <c r="N406" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="407" spans="1:14">
+      <c r="A407" t="s">
+        <v>502</v>
+      </c>
+      <c r="E407" t="s">
+        <v>15</v>
+      </c>
+      <c r="L407" t="s">
+        <v>115</v>
+      </c>
+      <c r="N407" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="408" spans="1:14">
+      <c r="A408" t="s">
+        <v>503</v>
+      </c>
+      <c r="C408" t="s">
+        <v>103</v>
+      </c>
+      <c r="D408" t="s">
+        <v>98</v>
+      </c>
+      <c r="E408" t="s">
+        <v>91</v>
+      </c>
+      <c r="F408" t="s">
+        <v>504</v>
+      </c>
+      <c r="G408" t="s">
+        <v>401</v>
+      </c>
+      <c r="H408" t="s">
+        <v>62</v>
+      </c>
+      <c r="I408" t="s">
+        <v>63</v>
+      </c>
+      <c r="J408" t="s">
+        <v>64</v>
+      </c>
+      <c r="K408" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="409" spans="1:14">
+      <c r="A409" t="s">
+        <v>505</v>
+      </c>
+      <c r="C409" t="s">
+        <v>314</v>
+      </c>
+      <c r="D409" t="s">
+        <v>103</v>
+      </c>
+      <c r="E409" t="s">
+        <v>315</v>
+      </c>
+      <c r="F409" t="s">
+        <v>504</v>
+      </c>
+      <c r="G409" t="s">
+        <v>506</v>
+      </c>
+      <c r="H409" t="s">
+        <v>62</v>
+      </c>
+      <c r="I409" t="s">
+        <v>63</v>
+      </c>
+      <c r="J409" t="s">
+        <v>64</v>
+      </c>
+      <c r="K409" t="s">
+        <v>317</v>
+      </c>
+      <c r="L409" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="410" spans="1:14">
+      <c r="A410" t="s">
+        <v>507</v>
+      </c>
+      <c r="C410" t="s">
+        <v>58</v>
+      </c>
+      <c r="D410" t="s">
+        <v>59</v>
+      </c>
+      <c r="E410" t="s">
+        <v>91</v>
+      </c>
+      <c r="F410" t="s">
+        <v>504</v>
+      </c>
+      <c r="G410" t="s">
+        <v>470</v>
+      </c>
+      <c r="H410" t="s">
+        <v>62</v>
+      </c>
+      <c r="I410" t="s">
+        <v>63</v>
+      </c>
+      <c r="J410" t="s">
+        <v>64</v>
+      </c>
+      <c r="K410" t="s">
+        <v>255</v>
+      </c>
+      <c r="L410" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="411" spans="1:14">
+      <c r="A411" t="s">
+        <v>508</v>
+      </c>
+      <c r="C411" t="s">
+        <v>98</v>
+      </c>
+      <c r="D411" t="s">
+        <v>99</v>
+      </c>
+      <c r="E411" t="s">
+        <v>99</v>
+      </c>
+      <c r="F411" t="s">
+        <v>504</v>
+      </c>
+      <c r="G411" t="s">
+        <v>279</v>
+      </c>
+      <c r="H411" t="s">
+        <v>62</v>
+      </c>
+      <c r="I411" t="s">
+        <v>63</v>
+      </c>
+      <c r="J411" t="s">
+        <v>64</v>
+      </c>
+      <c r="K411" t="s">
+        <v>194</v>
+      </c>
+      <c r="L411" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="412" spans="1:14">
+      <c r="A412" t="s">
+        <v>509</v>
+      </c>
+      <c r="E412" t="s">
+        <v>15</v>
+      </c>
+      <c r="L412" t="s">
+        <v>109</v>
+      </c>
+      <c r="N412" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="413" spans="1:14">
+      <c r="A413" t="s">
+        <v>510</v>
+      </c>
+      <c r="E413" t="s">
+        <v>15</v>
+      </c>
+      <c r="L413" t="s">
+        <v>112</v>
+      </c>
+      <c r="N413" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="414" spans="1:14">
+      <c r="A414" t="s">
+        <v>511</v>
+      </c>
+      <c r="E414" t="s">
+        <v>15</v>
+      </c>
+      <c r="L414" t="s">
+        <v>115</v>
+      </c>
+      <c r="N414" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="415" spans="1:14">
+      <c r="A415" t="s">
+        <v>512</v>
+      </c>
+      <c r="E415" t="s">
+        <v>15</v>
+      </c>
+      <c r="L415" t="s">
+        <v>75</v>
+      </c>
+      <c r="N415" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="416" spans="1:14">
+      <c r="A416" t="s">
+        <v>513</v>
+      </c>
+      <c r="E416" t="s">
+        <v>70</v>
+      </c>
+      <c r="L416" t="s">
+        <v>16</v>
+      </c>
+      <c r="N416" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="417" spans="1:14">
+      <c r="A417" t="s">
+        <v>514</v>
+      </c>
+      <c r="E417" t="s">
+        <v>15</v>
+      </c>
+      <c r="L417" t="s">
+        <v>16</v>
+      </c>
+      <c r="N417" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="418" spans="1:14">
+      <c r="A418" t="s">
+        <v>515</v>
+      </c>
+      <c r="E418" t="s">
+        <v>70</v>
+      </c>
+      <c r="L418" t="s">
+        <v>20</v>
+      </c>
+      <c r="N418" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="419" spans="1:14">
+      <c r="A419" t="s">
+        <v>516</v>
+      </c>
+      <c r="E419" t="s">
+        <v>15</v>
+      </c>
+      <c r="L419" t="s">
+        <v>20</v>
+      </c>
+      <c r="N419" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="420" spans="1:14">
+      <c r="A420" t="s">
+        <v>517</v>
+      </c>
+      <c r="E420" t="s">
+        <v>15</v>
+      </c>
+      <c r="L420" t="s">
+        <v>23</v>
+      </c>
+      <c r="N420" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="421" spans="1:14">
+      <c r="A421" t="s">
+        <v>518</v>
+      </c>
+      <c r="E421" t="s">
+        <v>15</v>
+      </c>
+      <c r="L421" t="s">
+        <v>82</v>
+      </c>
+      <c r="N421" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="422" spans="1:14">
+      <c r="A422" t="s">
+        <v>519</v>
+      </c>
+      <c r="E422" t="s">
+        <v>15</v>
+      </c>
+      <c r="L422" t="s">
+        <v>16</v>
+      </c>
+      <c r="N422" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="423" spans="1:14">
+      <c r="A423" t="s">
+        <v>520</v>
+      </c>
+      <c r="E423" t="s">
+        <v>15</v>
+      </c>
+      <c r="L423" t="s">
+        <v>16</v>
+      </c>
+      <c r="N423" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="424" spans="1:14">
+      <c r="A424" t="s">
+        <v>521</v>
+      </c>
+      <c r="E424" t="s">
+        <v>15</v>
+      </c>
+      <c r="L424" t="s">
+        <v>20</v>
+      </c>
+      <c r="N424" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="425" spans="1:14">
+      <c r="A425" t="s">
+        <v>522</v>
+      </c>
+      <c r="E425" t="s">
+        <v>15</v>
+      </c>
+      <c r="L425" t="s">
+        <v>20</v>
+      </c>
+      <c r="N425" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="426" spans="1:14">
+      <c r="A426" t="s">
+        <v>523</v>
+      </c>
+      <c r="E426" t="s">
+        <v>15</v>
+      </c>
+      <c r="L426" t="s">
+        <v>23</v>
+      </c>
+      <c r="N426" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="427" spans="1:14">
+      <c r="A427" t="s">
+        <v>524</v>
+      </c>
+      <c r="C427" t="s">
+        <v>103</v>
+      </c>
+      <c r="D427" t="s">
+        <v>98</v>
+      </c>
+      <c r="E427" t="s">
+        <v>91</v>
+      </c>
+      <c r="F427" t="s">
+        <v>525</v>
+      </c>
+      <c r="G427" t="s">
+        <v>472</v>
+      </c>
+      <c r="H427" t="s">
+        <v>62</v>
+      </c>
+      <c r="I427" t="s">
+        <v>63</v>
+      </c>
+      <c r="J427" t="s">
+        <v>64</v>
+      </c>
+      <c r="K427" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="428" spans="1:14">
+      <c r="A428" t="s">
+        <v>527</v>
+      </c>
+      <c r="C428" t="s">
+        <v>98</v>
+      </c>
+      <c r="D428" t="s">
+        <v>99</v>
+      </c>
+      <c r="E428" t="s">
+        <v>99</v>
+      </c>
+      <c r="F428" t="s">
+        <v>525</v>
+      </c>
+      <c r="G428" t="s">
+        <v>470</v>
+      </c>
+      <c r="H428" t="s">
+        <v>62</v>
+      </c>
+      <c r="I428" t="s">
+        <v>63</v>
+      </c>
+      <c r="J428" t="s">
+        <v>64</v>
+      </c>
+      <c r="K428" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="429" spans="1:14">
+      <c r="A429" t="s">
+        <v>528</v>
+      </c>
+      <c r="C429" t="s">
+        <v>77</v>
+      </c>
+      <c r="D429" t="s">
+        <v>78</v>
+      </c>
+      <c r="E429" t="s">
+        <v>78</v>
+      </c>
+      <c r="F429" t="s">
+        <v>525</v>
+      </c>
+      <c r="G429" t="s">
+        <v>169</v>
+      </c>
+      <c r="H429" t="s">
+        <v>62</v>
+      </c>
+      <c r="I429" t="s">
+        <v>63</v>
+      </c>
+      <c r="J429" t="s">
+        <v>64</v>
+      </c>
+      <c r="K429" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="430" spans="1:14">
+      <c r="A430" t="s">
+        <v>529</v>
+      </c>
+      <c r="C430" t="s">
+        <v>58</v>
+      </c>
+      <c r="D430" t="s">
+        <v>59</v>
+      </c>
+      <c r="E430" t="s">
+        <v>91</v>
+      </c>
+      <c r="F430" t="s">
+        <v>525</v>
+      </c>
+      <c r="G430" t="s">
+        <v>530</v>
+      </c>
+      <c r="H430" t="s">
+        <v>62</v>
+      </c>
+      <c r="I430" t="s">
+        <v>63</v>
+      </c>
+      <c r="J430" t="s">
+        <v>64</v>
+      </c>
+      <c r="K430" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="431" spans="1:14">
+      <c r="A431" t="s">
+        <v>531</v>
+      </c>
+      <c r="C431" t="s">
+        <v>314</v>
+      </c>
+      <c r="D431" t="s">
+        <v>103</v>
+      </c>
+      <c r="E431" t="s">
+        <v>315</v>
+      </c>
+      <c r="F431" t="s">
+        <v>525</v>
+      </c>
+      <c r="G431" t="s">
+        <v>506</v>
+      </c>
+      <c r="H431" t="s">
+        <v>62</v>
+      </c>
+      <c r="I431" t="s">
+        <v>63</v>
+      </c>
+      <c r="J431" t="s">
+        <v>64</v>
+      </c>
+      <c r="K431" t="s">
+        <v>317</v>
+      </c>
+      <c r="L431" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="432" spans="1:14">
+      <c r="A432" t="s">
+        <v>532</v>
+      </c>
+      <c r="C432" t="s">
+        <v>314</v>
+      </c>
+      <c r="D432" t="s">
+        <v>98</v>
+      </c>
+      <c r="E432" t="s">
+        <v>98</v>
+      </c>
+      <c r="F432" t="s">
+        <v>525</v>
+      </c>
+      <c r="G432" t="s">
+        <v>533</v>
+      </c>
+      <c r="H432" t="s">
+        <v>62</v>
+      </c>
+      <c r="I432" t="s">
+        <v>63</v>
+      </c>
+      <c r="J432" t="s">
+        <v>64</v>
+      </c>
+      <c r="K432" t="s">
+        <v>317</v>
+      </c>
+      <c r="L432" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="433" spans="1:14">
+      <c r="A433" t="s">
+        <v>534</v>
+      </c>
+      <c r="C433" t="s">
+        <v>58</v>
+      </c>
+      <c r="D433" t="s">
+        <v>59</v>
+      </c>
+      <c r="E433" t="s">
+        <v>15</v>
+      </c>
+      <c r="F433" t="s">
+        <v>525</v>
+      </c>
+      <c r="G433" t="s">
+        <v>530</v>
+      </c>
+      <c r="H433" t="s">
+        <v>62</v>
+      </c>
+      <c r="I433" t="s">
+        <v>63</v>
+      </c>
+      <c r="J433" t="s">
+        <v>64</v>
+      </c>
+      <c r="K433" t="s">
+        <v>255</v>
+      </c>
+      <c r="L433" t="s">
+        <v>20</v>
+      </c>
+      <c r="N433" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="434" spans="1:14">
+      <c r="A434" t="s">
+        <v>535</v>
+      </c>
+      <c r="C434" t="s">
+        <v>98</v>
+      </c>
+      <c r="D434" t="s">
+        <v>99</v>
+      </c>
+      <c r="E434" t="s">
+        <v>15</v>
+      </c>
+      <c r="F434" t="s">
+        <v>525</v>
+      </c>
+      <c r="G434" t="s">
+        <v>470</v>
+      </c>
+      <c r="H434" t="s">
+        <v>62</v>
+      </c>
+      <c r="I434" t="s">
+        <v>63</v>
+      </c>
+      <c r="J434" t="s">
+        <v>64</v>
+      </c>
+      <c r="K434" t="s">
+        <v>284</v>
+      </c>
+      <c r="L434" t="s">
+        <v>23</v>
+      </c>
+      <c r="N434" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="435" spans="1:14">
+      <c r="A435" t="s">
+        <v>536</v>
+      </c>
+      <c r="C435" t="s">
+        <v>77</v>
+      </c>
+      <c r="D435" t="s">
+        <v>78</v>
+      </c>
+      <c r="E435" t="s">
+        <v>15</v>
+      </c>
+      <c r="F435" t="s">
+        <v>525</v>
+      </c>
+      <c r="G435" t="s">
+        <v>169</v>
+      </c>
+      <c r="H435" t="s">
+        <v>62</v>
+      </c>
+      <c r="I435" t="s">
+        <v>63</v>
+      </c>
+      <c r="J435" t="s">
+        <v>64</v>
+      </c>
+      <c r="K435" t="s">
+        <v>92</v>
+      </c>
+      <c r="L435" t="s">
+        <v>82</v>
+      </c>
+      <c r="N435" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="436" spans="1:14">
+      <c r="A436" t="s">
+        <v>537</v>
+      </c>
+      <c r="C436" t="s">
+        <v>77</v>
+      </c>
+      <c r="D436" t="s">
+        <v>78</v>
+      </c>
+      <c r="E436" t="s">
+        <v>15</v>
+      </c>
+      <c r="F436" t="s">
+        <v>525</v>
+      </c>
+      <c r="G436" t="s">
+        <v>169</v>
+      </c>
+      <c r="H436" t="s">
+        <v>62</v>
+      </c>
+      <c r="I436" t="s">
+        <v>63</v>
+      </c>
+      <c r="J436" t="s">
+        <v>64</v>
+      </c>
+      <c r="K436" t="s">
+        <v>92</v>
+      </c>
+      <c r="L436" t="s">
+        <v>82</v>
+      </c>
+      <c r="N436" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="437" spans="1:14">
+      <c r="A437" t="s">
+        <v>538</v>
+      </c>
+      <c r="E437" t="s">
+        <v>15</v>
+      </c>
+      <c r="L437" t="s">
+        <v>109</v>
+      </c>
+      <c r="N437" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="438" spans="1:14">
+      <c r="A438" t="s">
+        <v>539</v>
+      </c>
+      <c r="E438" t="s">
+        <v>15</v>
+      </c>
+      <c r="L438" t="s">
+        <v>112</v>
+      </c>
+      <c r="N438" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="439" spans="1:14">
+      <c r="A439" t="s">
+        <v>540</v>
+      </c>
+      <c r="E439" t="s">
+        <v>15</v>
+      </c>
+      <c r="L439" t="s">
+        <v>115</v>
+      </c>
+      <c r="N439" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="440" spans="1:14">
+      <c r="A440" t="s">
+        <v>541</v>
+      </c>
+      <c r="E440" t="s">
+        <v>15</v>
+      </c>
+      <c r="L440" t="s">
+        <v>75</v>
+      </c>
+      <c r="N440" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="441" spans="1:14">
+      <c r="A441" t="s">
+        <v>542</v>
+      </c>
+      <c r="E441" t="s">
+        <v>15</v>
+      </c>
+      <c r="L441" t="s">
+        <v>75</v>
+      </c>
+      <c r="N441" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="442" spans="1:14">
+      <c r="A442" t="s">
+        <v>543</v>
+      </c>
+      <c r="E442" t="s">
+        <v>70</v>
+      </c>
+      <c r="L442" t="s">
+        <v>16</v>
+      </c>
+      <c r="N442" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="443" spans="1:14">
+      <c r="A443" t="s">
+        <v>544</v>
+      </c>
+      <c r="E443" t="s">
+        <v>15</v>
+      </c>
+      <c r="L443" t="s">
+        <v>16</v>
+      </c>
+      <c r="N443" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="444" spans="1:14">
+      <c r="A444" t="s">
+        <v>545</v>
+      </c>
+      <c r="E444" t="s">
+        <v>15</v>
+      </c>
+      <c r="L444" t="s">
+        <v>20</v>
+      </c>
+      <c r="N444" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="445" spans="1:14">
+      <c r="A445" t="s">
+        <v>546</v>
+      </c>
+      <c r="E445" t="s">
+        <v>15</v>
+      </c>
+      <c r="L445" t="s">
+        <v>20</v>
+      </c>
+      <c r="N445" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="446" spans="1:14">
+      <c r="A446" t="s">
+        <v>547</v>
+      </c>
+      <c r="E446" t="s">
+        <v>70</v>
+      </c>
+      <c r="L446" t="s">
+        <v>20</v>
+      </c>
+      <c r="N446" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="447" spans="1:14">
+      <c r="A447" t="s">
+        <v>548</v>
+      </c>
+      <c r="E447" t="s">
+        <v>15</v>
+      </c>
+      <c r="L447" t="s">
+        <v>16</v>
+      </c>
+      <c r="N447" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="448" spans="1:14">
+      <c r="A448" t="s">
+        <v>549</v>
+      </c>
+      <c r="E448" t="s">
+        <v>15</v>
+      </c>
+      <c r="L448" t="s">
+        <v>16</v>
+      </c>
+      <c r="N448" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="449" spans="1:14">
+      <c r="A449" t="s">
+        <v>550</v>
+      </c>
+      <c r="C449" t="s">
+        <v>103</v>
+      </c>
+      <c r="D449" t="s">
+        <v>98</v>
+      </c>
+      <c r="E449" t="s">
+        <v>91</v>
+      </c>
+      <c r="F449" t="s">
+        <v>63</v>
+      </c>
+      <c r="G449" t="s">
+        <v>316</v>
+      </c>
+      <c r="H449" t="s">
+        <v>62</v>
+      </c>
+      <c r="I449" t="s">
+        <v>63</v>
+      </c>
+      <c r="J449" t="s">
+        <v>64</v>
+      </c>
+      <c r="K449" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="450" spans="1:14">
+      <c r="A450" t="s">
+        <v>551</v>
+      </c>
+      <c r="C450" t="s">
+        <v>58</v>
+      </c>
+      <c r="D450" t="s">
+        <v>59</v>
+      </c>
+      <c r="E450" t="s">
+        <v>91</v>
+      </c>
+      <c r="F450" t="s">
+        <v>63</v>
+      </c>
+      <c r="G450" t="s">
+        <v>530</v>
+      </c>
+      <c r="H450" t="s">
+        <v>62</v>
+      </c>
+      <c r="I450" t="s">
+        <v>63</v>
+      </c>
+      <c r="J450" t="s">
+        <v>64</v>
+      </c>
+      <c r="K450" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="451" spans="1:14">
+      <c r="A451" t="s">
+        <v>552</v>
+      </c>
+      <c r="C451" t="s">
+        <v>314</v>
+      </c>
+      <c r="D451" t="s">
+        <v>103</v>
+      </c>
+      <c r="E451" t="s">
+        <v>315</v>
+      </c>
+      <c r="F451" t="s">
+        <v>63</v>
+      </c>
+      <c r="G451" t="s">
+        <v>506</v>
+      </c>
+      <c r="H451" t="s">
+        <v>62</v>
+      </c>
+      <c r="I451" t="s">
+        <v>63</v>
+      </c>
+      <c r="J451" t="s">
+        <v>64</v>
+      </c>
+      <c r="K451" t="s">
+        <v>317</v>
+      </c>
+      <c r="L451" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="452" spans="1:14">
+      <c r="A452" t="s">
+        <v>553</v>
+      </c>
+      <c r="C452" t="s">
+        <v>98</v>
+      </c>
+      <c r="D452" t="s">
+        <v>99</v>
+      </c>
+      <c r="E452" t="s">
+        <v>99</v>
+      </c>
+      <c r="F452" t="s">
+        <v>63</v>
+      </c>
+      <c r="G452" t="s">
+        <v>470</v>
+      </c>
+      <c r="H452" t="s">
+        <v>62</v>
+      </c>
+      <c r="I452" t="s">
+        <v>63</v>
+      </c>
+      <c r="J452" t="s">
+        <v>64</v>
+      </c>
+      <c r="K452" t="s">
+        <v>284</v>
+      </c>
+      <c r="L452" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="453" spans="1:14">
+      <c r="A453" t="s">
+        <v>554</v>
+      </c>
+      <c r="E453" t="s">
+        <v>15</v>
+      </c>
+      <c r="L453" t="s">
+        <v>109</v>
+      </c>
+      <c r="N453" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="454" spans="1:14">
+      <c r="A454" t="s">
+        <v>555</v>
+      </c>
+      <c r="E454" t="s">
+        <v>15</v>
+      </c>
+      <c r="L454" t="s">
+        <v>109</v>
+      </c>
+      <c r="N454" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="455" spans="1:14">
+      <c r="A455" t="s">
+        <v>556</v>
+      </c>
+      <c r="E455" t="s">
+        <v>15</v>
+      </c>
+      <c r="L455" t="s">
+        <v>112</v>
+      </c>
+      <c r="N455" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="456" spans="1:14">
+      <c r="A456" t="s">
+        <v>557</v>
+      </c>
+      <c r="E456" t="s">
+        <v>15</v>
+      </c>
+      <c r="L456" t="s">
+        <v>115</v>
+      </c>
+      <c r="N456" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="457" spans="1:14">
+      <c r="A457" t="s">
+        <v>558</v>
+      </c>
+      <c r="E457" t="s">
+        <v>15</v>
+      </c>
+      <c r="L457" t="s">
+        <v>115</v>
+      </c>
+      <c r="N457" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="458" spans="1:14">
+      <c r="A458" t="s">
+        <v>559</v>
+      </c>
+      <c r="E458" t="s">
+        <v>15</v>
+      </c>
+      <c r="L458" t="s">
+        <v>75</v>
+      </c>
+      <c r="N458" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="459" spans="1:14">
+      <c r="A459" t="s">
+        <v>560</v>
+      </c>
+      <c r="E459" t="s">
+        <v>15</v>
+      </c>
+      <c r="L459" t="s">
+        <v>16</v>
+      </c>
+      <c r="N459" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="460" spans="1:14">
+      <c r="A460" t="s">
+        <v>561</v>
+      </c>
+      <c r="E460" t="s">
+        <v>70</v>
+      </c>
+      <c r="L460" t="s">
+        <v>16</v>
+      </c>
+      <c r="N460" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="461" spans="1:14">
+      <c r="A461" t="s">
+        <v>562</v>
+      </c>
+      <c r="E461" t="s">
+        <v>70</v>
+      </c>
+      <c r="L461" t="s">
+        <v>20</v>
+      </c>
+      <c r="N461" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="462" spans="1:14">
+      <c r="A462" t="s">
+        <v>563</v>
+      </c>
+      <c r="E462" t="s">
+        <v>15</v>
+      </c>
+      <c r="L462" t="s">
+        <v>20</v>
+      </c>
+      <c r="N462" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="463" spans="1:14">
+      <c r="A463" t="s">
+        <v>564</v>
+      </c>
+      <c r="E463" t="s">
+        <v>15</v>
+      </c>
+      <c r="L463" t="s">
+        <v>82</v>
+      </c>
+      <c r="N463" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="464" spans="1:14">
+      <c r="A464" t="s">
+        <v>565</v>
+      </c>
+      <c r="E464" t="s">
+        <v>15</v>
+      </c>
+      <c r="L464" t="s">
+        <v>82</v>
+      </c>
+      <c r="N464" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="465" spans="1:14">
+      <c r="A465" t="s">
+        <v>566</v>
+      </c>
+      <c r="E465" t="s">
+        <v>15</v>
+      </c>
+      <c r="L465" t="s">
+        <v>23</v>
+      </c>
+      <c r="N465" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="466" spans="1:14">
+      <c r="A466" t="s">
+        <v>567</v>
+      </c>
+      <c r="E466" t="s">
+        <v>15</v>
+      </c>
+      <c r="L466" t="s">
+        <v>82</v>
+      </c>
+      <c r="N466" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="467" spans="1:14">
+      <c r="A467" t="s">
+        <v>568</v>
+      </c>
+      <c r="E467" t="s">
+        <v>15</v>
+      </c>
+      <c r="L467" t="s">
+        <v>112</v>
+      </c>
+      <c r="N467" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="468" spans="1:14">
+      <c r="A468" t="s">
+        <v>569</v>
+      </c>
+      <c r="E468" t="s">
+        <v>15</v>
+      </c>
+      <c r="L468" t="s">
+        <v>112</v>
+      </c>
+      <c r="N468" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="469" spans="1:14">
+      <c r="A469" t="s">
+        <v>570</v>
+      </c>
+      <c r="E469" t="s">
+        <v>15</v>
+      </c>
+      <c r="L469" t="s">
+        <v>20</v>
+      </c>
+      <c r="N469" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="470" spans="1:14">
+      <c r="A470" t="s">
+        <v>571</v>
+      </c>
+      <c r="E470" t="s">
+        <v>15</v>
+      </c>
+      <c r="L470" t="s">
+        <v>20</v>
+      </c>
+      <c r="N470" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="471" spans="1:14">
+      <c r="A471" t="s">
+        <v>572</v>
+      </c>
+      <c r="C471" t="s">
+        <v>314</v>
+      </c>
+      <c r="D471" t="s">
+        <v>103</v>
+      </c>
+      <c r="E471" t="s">
+        <v>315</v>
+      </c>
+      <c r="F471" t="s">
+        <v>573</v>
+      </c>
+      <c r="G471" t="s">
+        <v>506</v>
+      </c>
+      <c r="H471" t="s">
+        <v>62</v>
+      </c>
+      <c r="I471" t="s">
+        <v>63</v>
+      </c>
+      <c r="J471" t="s">
+        <v>64</v>
+      </c>
+      <c r="K471" t="s">
+        <v>317</v>
+      </c>
+      <c r="L471" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="472" spans="1:14">
+      <c r="A472" t="s">
+        <v>574</v>
+      </c>
+      <c r="E472" t="s">
+        <v>15</v>
+      </c>
+      <c r="L472" t="s">
+        <v>109</v>
+      </c>
+      <c r="N472" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="473" spans="1:14">
+      <c r="A473" t="s">
+        <v>575</v>
+      </c>
+      <c r="E473" t="s">
+        <v>15</v>
+      </c>
+      <c r="L473" t="s">
+        <v>115</v>
+      </c>
+      <c r="N473" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="474" spans="1:14">
+      <c r="A474" t="s">
+        <v>576</v>
+      </c>
+      <c r="E474" t="s">
+        <v>15</v>
+      </c>
+      <c r="L474" t="s">
+        <v>115</v>
+      </c>
+      <c r="N474" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="475" spans="1:14">
+      <c r="A475" t="s">
+        <v>577</v>
+      </c>
+      <c r="E475" t="s">
+        <v>15</v>
+      </c>
+      <c r="L475" t="s">
+        <v>75</v>
+      </c>
+      <c r="N475" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="476" spans="1:14">
+      <c r="A476" t="s">
+        <v>578</v>
+      </c>
+      <c r="E476" t="s">
+        <v>70</v>
+      </c>
+      <c r="L476" t="s">
+        <v>16</v>
+      </c>
+      <c r="N476" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="477" spans="1:14">
+      <c r="A477" t="s">
+        <v>579</v>
+      </c>
+      <c r="E477" t="s">
+        <v>15</v>
+      </c>
+      <c r="L477" t="s">
+        <v>16</v>
+      </c>
+      <c r="N477" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="478" spans="1:14">
+      <c r="A478" t="s">
+        <v>580</v>
+      </c>
+      <c r="E478" t="s">
+        <v>15</v>
+      </c>
+      <c r="L478" t="s">
+        <v>16</v>
+      </c>
+      <c r="N478" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="479" spans="1:14">
+      <c r="A479" t="s">
+        <v>581</v>
+      </c>
+      <c r="E479" t="s">
+        <v>15</v>
+      </c>
+      <c r="L479" t="s">
+        <v>20</v>
+      </c>
+      <c r="N479" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="480" spans="1:14">
+      <c r="A480" t="s">
+        <v>582</v>
+      </c>
+      <c r="E480" t="s">
+        <v>15</v>
+      </c>
+      <c r="L480" t="s">
+        <v>20</v>
+      </c>
+      <c r="N480" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="481" spans="1:14">
+      <c r="A481" t="s">
+        <v>583</v>
+      </c>
+      <c r="E481" t="s">
+        <v>15</v>
+      </c>
+      <c r="L481" t="s">
+        <v>20</v>
+      </c>
+      <c r="N481" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="482" spans="1:14">
+      <c r="A482" t="s">
+        <v>584</v>
+      </c>
+      <c r="E482" t="s">
+        <v>70</v>
+      </c>
+      <c r="L482" t="s">
+        <v>20</v>
+      </c>
+      <c r="N482" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="483" spans="1:14">
+      <c r="A483" t="s">
+        <v>585</v>
+      </c>
+      <c r="E483" t="s">
+        <v>15</v>
+      </c>
+      <c r="L483" t="s">
+        <v>23</v>
+      </c>
+      <c r="N483" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="484" spans="1:14">
+      <c r="A484" t="s">
+        <v>586</v>
+      </c>
+      <c r="E484" t="s">
+        <v>15</v>
+      </c>
+      <c r="L484" t="s">
+        <v>23</v>
+      </c>
+      <c r="N484" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="485" spans="1:14">
+      <c r="A485" t="s">
+        <v>587</v>
+      </c>
+      <c r="E485" t="s">
+        <v>15</v>
+      </c>
+      <c r="L485" t="s">
+        <v>82</v>
+      </c>
+      <c r="N485" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="486" spans="1:14">
+      <c r="A486" t="s">
+        <v>588</v>
+      </c>
+      <c r="C486" t="s">
+        <v>314</v>
+      </c>
+      <c r="D486" t="s">
+        <v>103</v>
+      </c>
+      <c r="E486" t="s">
+        <v>315</v>
+      </c>
+      <c r="F486" t="s">
+        <v>589</v>
+      </c>
+      <c r="G486" t="s">
+        <v>506</v>
+      </c>
+      <c r="H486" t="s">
+        <v>62</v>
+      </c>
+      <c r="I486" t="s">
+        <v>63</v>
+      </c>
+      <c r="J486" t="s">
+        <v>64</v>
+      </c>
+      <c r="K486" t="s">
+        <v>317</v>
+      </c>
+      <c r="L486" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="487" spans="1:14">
+      <c r="A487" t="s">
+        <v>590</v>
+      </c>
+      <c r="E487" t="s">
+        <v>15</v>
+      </c>
+      <c r="L487" t="s">
+        <v>115</v>
+      </c>
+      <c r="N487" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="488" spans="1:14">
+      <c r="A488" t="s">
+        <v>591</v>
+      </c>
+      <c r="E488" t="s">
+        <v>15</v>
+      </c>
+      <c r="L488" t="s">
+        <v>75</v>
+      </c>
+      <c r="N488" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="489" spans="1:14">
+      <c r="A489" t="s">
+        <v>592</v>
+      </c>
+      <c r="E489" t="s">
+        <v>15</v>
+      </c>
+      <c r="L489" t="s">
+        <v>16</v>
+      </c>
+      <c r="N489" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="490" spans="1:14">
+      <c r="A490" t="s">
+        <v>593</v>
+      </c>
+      <c r="E490" t="s">
+        <v>15</v>
+      </c>
+      <c r="L490" t="s">
+        <v>16</v>
+      </c>
+      <c r="N490" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="491" spans="1:14">
+      <c r="A491" t="s">
+        <v>594</v>
+      </c>
+      <c r="E491" t="s">
+        <v>70</v>
+      </c>
+      <c r="L491" t="s">
+        <v>16</v>
+      </c>
+      <c r="N491" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="492" spans="1:14">
+      <c r="A492" t="s">
+        <v>595</v>
+      </c>
+      <c r="E492" t="s">
+        <v>15</v>
+      </c>
+      <c r="L492" t="s">
+        <v>20</v>
+      </c>
+      <c r="N492" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="493" spans="1:14">
+      <c r="A493" t="s">
+        <v>596</v>
+      </c>
+      <c r="E493" t="s">
+        <v>70</v>
+      </c>
+      <c r="L493" t="s">
+        <v>20</v>
+      </c>
+      <c r="N493" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="494" spans="1:14">
+      <c r="A494" t="s">
+        <v>597</v>
+      </c>
+      <c r="E494" t="s">
+        <v>15</v>
+      </c>
+      <c r="L494" t="s">
+        <v>23</v>
+      </c>
+      <c r="N494" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="495" spans="1:14">
+      <c r="A495" t="s">
+        <v>598</v>
+      </c>
+      <c r="E495" t="s">
+        <v>15</v>
+      </c>
+      <c r="L495" t="s">
+        <v>112</v>
+      </c>
+      <c r="N495" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="496" spans="1:14">
+      <c r="A496" t="s">
+        <v>599</v>
+      </c>
+      <c r="E496" t="s">
+        <v>15</v>
+      </c>
+      <c r="L496" t="s">
+        <v>115</v>
+      </c>
+      <c r="N496" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="497" spans="1:14">
+      <c r="A497" t="s">
+        <v>600</v>
+      </c>
+      <c r="E497" t="s">
+        <v>15</v>
+      </c>
+      <c r="L497" t="s">
+        <v>75</v>
+      </c>
+      <c r="N497" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="498" spans="1:14">
+      <c r="A498" t="s">
+        <v>601</v>
+      </c>
+      <c r="E498" t="s">
+        <v>15</v>
+      </c>
+      <c r="L498" t="s">
+        <v>16</v>
+      </c>
+      <c r="N498" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="499" spans="1:14">
+      <c r="A499" t="s">
+        <v>602</v>
+      </c>
+      <c r="E499" t="s">
+        <v>15</v>
+      </c>
+      <c r="L499" t="s">
+        <v>16</v>
+      </c>
+      <c r="N499" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="500" spans="1:14">
+      <c r="A500" t="s">
+        <v>603</v>
+      </c>
+      <c r="E500" t="s">
+        <v>70</v>
+      </c>
+      <c r="L500" t="s">
+        <v>16</v>
+      </c>
+      <c r="N500" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="501" spans="1:14">
+      <c r="A501" t="s">
+        <v>604</v>
+      </c>
+      <c r="E501" t="s">
+        <v>70</v>
+      </c>
+      <c r="L501" t="s">
+        <v>20</v>
+      </c>
+      <c r="N501" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="502" spans="1:14">
+      <c r="A502" t="s">
+        <v>605</v>
+      </c>
+      <c r="E502" t="s">
+        <v>15</v>
+      </c>
+      <c r="L502" t="s">
+        <v>20</v>
+      </c>
+      <c r="N502" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="503" spans="1:14">
+      <c r="A503" t="s">
+        <v>606</v>
+      </c>
+      <c r="E503" t="s">
+        <v>15</v>
+      </c>
+      <c r="L503" t="s">
+        <v>20</v>
+      </c>
+      <c r="N503" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="504" spans="1:14">
+      <c r="A504" t="s">
+        <v>607</v>
+      </c>
+      <c r="E504" t="s">
+        <v>15</v>
+      </c>
+      <c r="L504" t="s">
+        <v>23</v>
+      </c>
+      <c r="N504" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="505" spans="1:14">
+      <c r="A505" t="s">
+        <v>608</v>
+      </c>
+      <c r="E505" t="s">
+        <v>15</v>
+      </c>
+      <c r="L505" t="s">
+        <v>82</v>
+      </c>
+      <c r="N505" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="506" spans="1:14">
+      <c r="A506" t="s">
+        <v>609</v>
+      </c>
+      <c r="C506" t="s">
+        <v>406</v>
+      </c>
+      <c r="D506" t="s">
+        <v>407</v>
+      </c>
+      <c r="E506" t="s">
+        <v>407</v>
+      </c>
+      <c r="F506" t="s">
+        <v>610</v>
+      </c>
+      <c r="G506" t="s">
+        <v>312</v>
+      </c>
+      <c r="H506" t="s">
+        <v>62</v>
+      </c>
+      <c r="I506" t="s">
+        <v>63</v>
+      </c>
+      <c r="J506" t="s">
+        <v>64</v>
+      </c>
+      <c r="K506" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="507" spans="1:14">
+      <c r="A507" t="s">
+        <v>611</v>
+      </c>
+      <c r="E507" t="s">
+        <v>15</v>
+      </c>
+      <c r="L507" t="s">
+        <v>112</v>
+      </c>
+      <c r="N507" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="508" spans="1:14">
+      <c r="A508" t="s">
+        <v>612</v>
+      </c>
+      <c r="E508" t="s">
+        <v>15</v>
+      </c>
+      <c r="L508" t="s">
+        <v>112</v>
+      </c>
+      <c r="N508" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="509" spans="1:14">
+      <c r="A509" t="s">
+        <v>613</v>
+      </c>
+      <c r="E509" t="s">
+        <v>15</v>
+      </c>
+      <c r="L509" t="s">
+        <v>115</v>
+      </c>
+      <c r="N509" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="510" spans="1:14">
+      <c r="A510" t="s">
+        <v>614</v>
+      </c>
+      <c r="E510" t="s">
+        <v>15</v>
+      </c>
+      <c r="L510" t="s">
+        <v>115</v>
+      </c>
+      <c r="N510" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="511" spans="1:14">
+      <c r="A511" t="s">
+        <v>615</v>
+      </c>
+      <c r="E511" t="s">
+        <v>15</v>
+      </c>
+      <c r="L511" t="s">
+        <v>75</v>
+      </c>
+      <c r="N511" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="512" spans="1:14">
+      <c r="A512" t="s">
+        <v>616</v>
+      </c>
+      <c r="E512" t="s">
+        <v>15</v>
+      </c>
+      <c r="L512" t="s">
+        <v>16</v>
+      </c>
+      <c r="N512" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="513" spans="1:14">
+      <c r="A513" t="s">
+        <v>617</v>
+      </c>
+      <c r="E513" t="s">
+        <v>15</v>
+      </c>
+      <c r="L513" t="s">
+        <v>16</v>
+      </c>
+      <c r="N513" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="514" spans="1:14">
+      <c r="A514" t="s">
+        <v>618</v>
+      </c>
+      <c r="E514" t="s">
+        <v>70</v>
+      </c>
+      <c r="L514" t="s">
+        <v>16</v>
+      </c>
+      <c r="N514" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="515" spans="1:14">
+      <c r="A515" t="s">
+        <v>619</v>
+      </c>
+      <c r="E515" t="s">
+        <v>70</v>
+      </c>
+      <c r="L515" t="s">
+        <v>20</v>
+      </c>
+      <c r="N515" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="516" spans="1:14">
+      <c r="A516" t="s">
+        <v>620</v>
+      </c>
+      <c r="E516" t="s">
+        <v>15</v>
+      </c>
+      <c r="L516" t="s">
+        <v>20</v>
+      </c>
+      <c r="N516" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="517" spans="1:14">
+      <c r="A517" t="s">
+        <v>621</v>
+      </c>
+      <c r="E517" t="s">
+        <v>15</v>
+      </c>
+      <c r="L517" t="s">
+        <v>20</v>
+      </c>
+      <c r="N517" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="518" spans="1:14">
+      <c r="A518" t="s">
+        <v>622</v>
+      </c>
+      <c r="E518" t="s">
+        <v>15</v>
+      </c>
+      <c r="L518" t="s">
+        <v>23</v>
+      </c>
+      <c r="N518" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="519" spans="1:14">
+      <c r="A519" t="s">
+        <v>623</v>
+      </c>
+      <c r="E519" t="s">
+        <v>15</v>
+      </c>
+      <c r="L519" t="s">
+        <v>82</v>
+      </c>
+      <c r="N519" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="520" spans="1:14">
+      <c r="A520" t="s">
+        <v>624</v>
+      </c>
+      <c r="E520" t="s">
+        <v>15</v>
+      </c>
+      <c r="L520" t="s">
+        <v>16</v>
+      </c>
+      <c r="N520" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="521" spans="1:14">
+      <c r="A521" t="s">
+        <v>625</v>
+      </c>
+      <c r="E521" t="s">
+        <v>15</v>
+      </c>
+      <c r="L521" t="s">
+        <v>16</v>
+      </c>
+      <c r="N521" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="522" spans="1:14">
+      <c r="A522" t="s">
+        <v>626</v>
+      </c>
+      <c r="E522" t="s">
+        <v>15</v>
+      </c>
+      <c r="L522" t="s">
+        <v>20</v>
+      </c>
+      <c r="N522" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="523" spans="1:14">
+      <c r="A523" t="s">
+        <v>627</v>
+      </c>
+      <c r="E523" t="s">
+        <v>15</v>
+      </c>
+      <c r="L523" t="s">
+        <v>20</v>
+      </c>
+      <c r="N523" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="524" spans="1:14">
+      <c r="A524" t="s">
+        <v>628</v>
+      </c>
+      <c r="E524" t="s">
+        <v>15</v>
+      </c>
+      <c r="L524" t="s">
+        <v>23</v>
+      </c>
+      <c r="N524" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="525" spans="1:14">
+      <c r="A525" t="s">
+        <v>629</v>
+      </c>
+      <c r="C525" t="s">
+        <v>103</v>
+      </c>
+      <c r="D525" t="s">
+        <v>98</v>
+      </c>
+      <c r="E525" t="s">
+        <v>91</v>
+      </c>
+      <c r="F525" t="s">
+        <v>630</v>
+      </c>
+      <c r="G525" t="s">
+        <v>316</v>
+      </c>
+      <c r="H525" t="s">
+        <v>62</v>
+      </c>
+      <c r="I525" t="s">
+        <v>63</v>
+      </c>
+      <c r="J525" t="s">
+        <v>64</v>
+      </c>
+      <c r="K525" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="526" spans="1:14">
+      <c r="A526" t="s">
+        <v>631</v>
+      </c>
+      <c r="C526" t="s">
+        <v>314</v>
+      </c>
+      <c r="D526" t="s">
+        <v>103</v>
+      </c>
+      <c r="E526" t="s">
+        <v>315</v>
+      </c>
+      <c r="F526" t="s">
+        <v>630</v>
+      </c>
+      <c r="G526" t="s">
+        <v>506</v>
+      </c>
+      <c r="H526" t="s">
+        <v>62</v>
+      </c>
+      <c r="I526" t="s">
+        <v>63</v>
+      </c>
+      <c r="J526" t="s">
+        <v>64</v>
+      </c>
+      <c r="K526" t="s">
+        <v>317</v>
+      </c>
+      <c r="L526" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="527" spans="1:14">
+      <c r="A527" t="s">
+        <v>632</v>
+      </c>
+      <c r="C527" t="s">
+        <v>314</v>
+      </c>
+      <c r="D527" t="s">
+        <v>98</v>
+      </c>
+      <c r="E527" t="s">
+        <v>98</v>
+      </c>
+      <c r="F527" t="s">
+        <v>630</v>
+      </c>
+      <c r="G527" t="s">
+        <v>533</v>
+      </c>
+      <c r="H527" t="s">
+        <v>62</v>
+      </c>
+      <c r="I527" t="s">
+        <v>63</v>
+      </c>
+      <c r="J527" t="s">
+        <v>64</v>
+      </c>
+      <c r="K527" t="s">
+        <v>317</v>
+      </c>
+      <c r="L527" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="528" spans="1:14">
+      <c r="A528" t="s">
+        <v>633</v>
+      </c>
+      <c r="C528" t="s">
+        <v>58</v>
+      </c>
+      <c r="D528" t="s">
+        <v>59</v>
+      </c>
+      <c r="E528" t="s">
+        <v>91</v>
+      </c>
+      <c r="F528" t="s">
+        <v>630</v>
+      </c>
+      <c r="G528" t="s">
+        <v>506</v>
+      </c>
+      <c r="H528" t="s">
+        <v>62</v>
+      </c>
+      <c r="I528" t="s">
+        <v>63</v>
+      </c>
+      <c r="J528" t="s">
+        <v>64</v>
+      </c>
+      <c r="K528" t="s">
+        <v>317</v>
+      </c>
+      <c r="L528" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="529" spans="1:14">
+      <c r="A529" t="s">
+        <v>634</v>
+      </c>
+      <c r="E529" t="s">
+        <v>15</v>
+      </c>
+      <c r="L529" t="s">
+        <v>75</v>
+      </c>
+      <c r="N529" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="530" spans="1:14">
+      <c r="A530" t="s">
+        <v>635</v>
+      </c>
+      <c r="E530" t="s">
+        <v>15</v>
+      </c>
+      <c r="L530" t="s">
+        <v>75</v>
+      </c>
+      <c r="N530" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="531" spans="1:14">
+      <c r="A531" t="s">
+        <v>636</v>
+      </c>
+      <c r="E531" t="s">
+        <v>15</v>
+      </c>
+      <c r="L531" t="s">
+        <v>16</v>
+      </c>
+      <c r="N531" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="532" spans="1:14">
+      <c r="A532" t="s">
+        <v>637</v>
+      </c>
+      <c r="E532" t="s">
+        <v>70</v>
+      </c>
+      <c r="L532" t="s">
+        <v>16</v>
+      </c>
+      <c r="N532" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="533" spans="1:14">
+      <c r="A533" t="s">
+        <v>638</v>
+      </c>
+      <c r="E533" t="s">
+        <v>70</v>
+      </c>
+      <c r="L533" t="s">
+        <v>20</v>
+      </c>
+      <c r="N533" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="534" spans="1:14">
+      <c r="A534" t="s">
+        <v>639</v>
+      </c>
+      <c r="E534" t="s">
+        <v>15</v>
+      </c>
+      <c r="L534" t="s">
+        <v>20</v>
+      </c>
+      <c r="N534" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="535" spans="1:14">
+      <c r="A535" t="s">
+        <v>640</v>
+      </c>
+      <c r="E535" t="s">
+        <v>15</v>
+      </c>
+      <c r="L535" t="s">
+        <v>23</v>
+      </c>
+      <c r="N535" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="536" spans="1:14">
+      <c r="A536" t="s">
+        <v>641</v>
+      </c>
+      <c r="E536" t="s">
+        <v>15</v>
+      </c>
+      <c r="L536" t="s">
+        <v>82</v>
+      </c>
+      <c r="N536" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="537" spans="1:14">
+      <c r="A537" t="s">
+        <v>642</v>
+      </c>
+      <c r="E537" t="s">
+        <v>15</v>
+      </c>
+      <c r="L537" t="s">
+        <v>82</v>
+      </c>
+      <c r="N537" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="538" spans="1:14">
+      <c r="A538" t="s">
+        <v>643</v>
+      </c>
+      <c r="C538" t="s">
+        <v>58</v>
+      </c>
+      <c r="D538" t="s">
+        <v>59</v>
+      </c>
+      <c r="E538" t="s">
+        <v>91</v>
+      </c>
+      <c r="F538" t="s">
+        <v>644</v>
+      </c>
+      <c r="G538" t="s">
+        <v>506</v>
+      </c>
+      <c r="H538" t="s">
+        <v>62</v>
+      </c>
+      <c r="I538" t="s">
+        <v>63</v>
+      </c>
+      <c r="J538" t="s">
+        <v>64</v>
+      </c>
+      <c r="K538" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="539" spans="1:14">
+      <c r="A539" t="s">
+        <v>645</v>
+      </c>
+      <c r="C539" t="s">
+        <v>77</v>
+      </c>
+      <c r="D539" t="s">
+        <v>78</v>
+      </c>
+      <c r="E539" t="s">
+        <v>78</v>
+      </c>
+      <c r="F539" t="s">
+        <v>644</v>
+      </c>
+      <c r="G539" t="s">
+        <v>193</v>
+      </c>
+      <c r="H539" t="s">
+        <v>62</v>
+      </c>
+      <c r="I539" t="s">
+        <v>63</v>
+      </c>
+      <c r="J539" t="s">
+        <v>64</v>
+      </c>
+      <c r="K539" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="540" spans="1:14">
+      <c r="A540" t="s">
+        <v>646</v>
+      </c>
+      <c r="C540" t="s">
+        <v>103</v>
+      </c>
+      <c r="D540" t="s">
+        <v>98</v>
+      </c>
+      <c r="E540" t="s">
+        <v>91</v>
+      </c>
+      <c r="F540" t="s">
+        <v>644</v>
+      </c>
+      <c r="G540" t="s">
+        <v>533</v>
+      </c>
+      <c r="H540" t="s">
+        <v>62</v>
+      </c>
+      <c r="I540" t="s">
+        <v>63</v>
+      </c>
+      <c r="J540" t="s">
+        <v>64</v>
+      </c>
+      <c r="K540" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="541" spans="1:14">
+      <c r="A541" t="s">
+        <v>647</v>
+      </c>
+      <c r="C541" t="s">
+        <v>98</v>
+      </c>
+      <c r="D541" t="s">
+        <v>99</v>
+      </c>
+      <c r="E541" t="s">
+        <v>99</v>
+      </c>
+      <c r="F541" t="s">
+        <v>644</v>
+      </c>
+      <c r="G541" t="s">
+        <v>530</v>
+      </c>
+      <c r="H541" t="s">
+        <v>62</v>
+      </c>
+      <c r="I541" t="s">
+        <v>63</v>
+      </c>
+      <c r="J541" t="s">
+        <v>64</v>
+      </c>
+      <c r="K541" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="542" spans="1:14">
+      <c r="A542" t="s">
+        <v>648</v>
+      </c>
+      <c r="C542" t="s">
+        <v>314</v>
+      </c>
+      <c r="D542" t="s">
+        <v>103</v>
+      </c>
+      <c r="E542" t="s">
+        <v>315</v>
+      </c>
+      <c r="F542" t="s">
+        <v>644</v>
+      </c>
+      <c r="G542" t="s">
+        <v>506</v>
+      </c>
+      <c r="H542" t="s">
+        <v>62</v>
+      </c>
+      <c r="I542" t="s">
+        <v>63</v>
+      </c>
+      <c r="J542" t="s">
+        <v>64</v>
+      </c>
+      <c r="K542" t="s">
+        <v>317</v>
+      </c>
+      <c r="L542" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="543" spans="1:14">
+      <c r="A543" t="s">
+        <v>649</v>
+      </c>
+      <c r="E543" t="s">
+        <v>190</v>
+      </c>
+      <c r="L543" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="544" spans="1:14">
+      <c r="A544" t="s">
+        <v>650</v>
+      </c>
+      <c r="C544" t="s">
+        <v>98</v>
+      </c>
+      <c r="D544" t="s">
+        <v>99</v>
+      </c>
+      <c r="E544" t="s">
+        <v>15</v>
+      </c>
+      <c r="F544" t="s">
+        <v>644</v>
+      </c>
+      <c r="G544" t="s">
+        <v>530</v>
+      </c>
+      <c r="H544" t="s">
+        <v>62</v>
+      </c>
+      <c r="I544" t="s">
+        <v>63</v>
+      </c>
+      <c r="J544" t="s">
+        <v>64</v>
+      </c>
+      <c r="K544" t="s">
+        <v>255</v>
+      </c>
+      <c r="L544" t="s">
+        <v>23</v>
+      </c>
+      <c r="N544" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="545" spans="1:14">
+      <c r="A545" t="s">
+        <v>651</v>
+      </c>
+      <c r="C545" t="s">
+        <v>77</v>
+      </c>
+      <c r="D545" t="s">
+        <v>78</v>
+      </c>
+      <c r="E545" t="s">
+        <v>15</v>
+      </c>
+      <c r="F545" t="s">
+        <v>644</v>
+      </c>
+      <c r="G545" t="s">
+        <v>193</v>
+      </c>
+      <c r="H545" t="s">
+        <v>62</v>
+      </c>
+      <c r="I545" t="s">
+        <v>63</v>
+      </c>
+      <c r="J545" t="s">
+        <v>64</v>
+      </c>
+      <c r="K545" t="s">
+        <v>164</v>
+      </c>
+      <c r="L545" t="s">
+        <v>82</v>
+      </c>
+      <c r="N545" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="546" spans="1:14">
+      <c r="A546" t="s">
+        <v>652</v>
+      </c>
+      <c r="E546" t="s">
+        <v>15</v>
+      </c>
+      <c r="L546" t="s">
+        <v>109</v>
+      </c>
+      <c r="N546" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="547" spans="1:14">
+      <c r="A547" t="s">
+        <v>653</v>
+      </c>
+      <c r="E547" t="s">
+        <v>15</v>
+      </c>
+      <c r="L547" t="s">
+        <v>109</v>
+      </c>
+      <c r="N547" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="548" spans="1:14">
+      <c r="A548" t="s">
+        <v>654</v>
+      </c>
+      <c r="E548" t="s">
+        <v>15</v>
+      </c>
+      <c r="L548" t="s">
+        <v>112</v>
+      </c>
+      <c r="N548" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="549" spans="1:14">
+      <c r="A549" t="s">
+        <v>655</v>
+      </c>
+      <c r="E549" t="s">
+        <v>15</v>
+      </c>
+      <c r="L549" t="s">
+        <v>115</v>
+      </c>
+      <c r="N549" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="550" spans="1:14">
+      <c r="A550" t="s">
+        <v>656</v>
+      </c>
+      <c r="E550" t="s">
+        <v>15</v>
+      </c>
+      <c r="L550" t="s">
+        <v>115</v>
+      </c>
+      <c r="N550" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="551" spans="1:14">
+      <c r="A551" t="s">
+        <v>657</v>
+      </c>
+      <c r="E551" t="s">
+        <v>15</v>
+      </c>
+      <c r="L551" t="s">
+        <v>75</v>
+      </c>
+      <c r="N551" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="552" spans="1:14">
+      <c r="A552" t="s">
+        <v>658</v>
+      </c>
+      <c r="E552" t="s">
+        <v>15</v>
+      </c>
+      <c r="L552" t="s">
+        <v>75</v>
+      </c>
+      <c r="N552" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="553" spans="1:14">
+      <c r="A553" t="s">
+        <v>659</v>
+      </c>
+      <c r="E553" t="s">
+        <v>15</v>
+      </c>
+      <c r="L553" t="s">
+        <v>75</v>
+      </c>
+      <c r="N553" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="554" spans="1:14">
+      <c r="A554" t="s">
+        <v>660</v>
+      </c>
+      <c r="E554" t="s">
+        <v>15</v>
+      </c>
+      <c r="L554" t="s">
+        <v>75</v>
+      </c>
+      <c r="N554" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="555" spans="1:14">
+      <c r="A555" t="s">
+        <v>661</v>
+      </c>
+      <c r="E555" t="s">
+        <v>15</v>
+      </c>
+      <c r="L555" t="s">
+        <v>16</v>
+      </c>
+      <c r="N555" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="556" spans="1:14">
+      <c r="A556" t="s">
+        <v>662</v>
+      </c>
+      <c r="E556" t="s">
+        <v>70</v>
+      </c>
+      <c r="L556" t="s">
+        <v>16</v>
+      </c>
+      <c r="N556" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="557" spans="1:14">
+      <c r="A557" t="s">
+        <v>663</v>
+      </c>
+      <c r="E557" t="s">
+        <v>15</v>
+      </c>
+      <c r="L557" t="s">
+        <v>20</v>
+      </c>
+      <c r="N557" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="558" spans="1:14">
+      <c r="A558" t="s">
+        <v>664</v>
+      </c>
+      <c r="E558" t="s">
+        <v>70</v>
+      </c>
+      <c r="L558" t="s">
+        <v>20</v>
+      </c>
+      <c r="N558" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="559" spans="1:14">
+      <c r="A559" t="s">
+        <v>665</v>
+      </c>
+      <c r="E559" t="s">
+        <v>15</v>
+      </c>
+      <c r="L559" t="s">
+        <v>23</v>
+      </c>
+      <c r="N559" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="560" spans="1:14">
+      <c r="A560" t="s">
+        <v>666</v>
+      </c>
+      <c r="E560" t="s">
+        <v>15</v>
+      </c>
+      <c r="L560" t="s">
+        <v>82</v>
+      </c>
+      <c r="N560" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="561" spans="1:14">
+      <c r="A561" t="s">
+        <v>667</v>
+      </c>
+      <c r="C561" t="s">
+        <v>103</v>
+      </c>
+      <c r="D561" t="s">
+        <v>98</v>
+      </c>
+      <c r="E561" t="s">
+        <v>91</v>
+      </c>
+      <c r="F561" t="s">
+        <v>668</v>
+      </c>
+      <c r="G561" t="s">
+        <v>533</v>
+      </c>
+      <c r="H561" t="s">
+        <v>62</v>
+      </c>
+      <c r="I561" t="s">
+        <v>63</v>
+      </c>
+      <c r="J561" t="s">
+        <v>64</v>
+      </c>
+      <c r="K561" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="562" spans="1:14">
+      <c r="A562" t="s">
+        <v>669</v>
+      </c>
+      <c r="E562" t="s">
+        <v>15</v>
+      </c>
+      <c r="L562" t="s">
+        <v>112</v>
+      </c>
+      <c r="N562" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="563" spans="1:14">
+      <c r="A563" t="s">
+        <v>670</v>
+      </c>
+      <c r="E563" t="s">
+        <v>15</v>
+      </c>
+      <c r="L563" t="s">
+        <v>16</v>
+      </c>
+      <c r="N563" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="564" spans="1:14">
+      <c r="A564" t="s">
+        <v>671</v>
+      </c>
+      <c r="E564" t="s">
+        <v>15</v>
+      </c>
+      <c r="L564" t="s">
+        <v>20</v>
+      </c>
+      <c r="N564" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="565" spans="1:14">
+      <c r="A565" t="s">
+        <v>672</v>
+      </c>
+      <c r="E565" t="s">
+        <v>15</v>
+      </c>
+      <c r="L565" t="s">
+        <v>23</v>
+      </c>
+      <c r="N565" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="566" spans="1:14">
+      <c r="A566" t="s">
+        <v>673</v>
+      </c>
+      <c r="E566" t="s">
+        <v>15</v>
+      </c>
+      <c r="L566" t="s">
+        <v>23</v>
+      </c>
+      <c r="N566" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="567" spans="1:14">
+      <c r="A567" t="s">
+        <v>674</v>
+      </c>
+      <c r="E567" t="s">
+        <v>15</v>
+      </c>
+      <c r="L567" t="s">
+        <v>82</v>
+      </c>
+      <c r="N567" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="568" spans="1:14">
+      <c r="A568" t="s">
+        <v>675</v>
+      </c>
+      <c r="C568" t="s">
+        <v>98</v>
+      </c>
+      <c r="D568" t="s">
+        <v>99</v>
+      </c>
+      <c r="E568" t="s">
+        <v>99</v>
+      </c>
+      <c r="F568" t="s">
+        <v>676</v>
+      </c>
+      <c r="G568" t="s">
+        <v>530</v>
+      </c>
+      <c r="H568" t="s">
+        <v>62</v>
+      </c>
+      <c r="I568" t="s">
+        <v>63</v>
+      </c>
+      <c r="J568" t="s">
+        <v>64</v>
+      </c>
+      <c r="K568" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="569" spans="1:14">
+      <c r="A569" t="s">
+        <v>677</v>
+      </c>
+      <c r="C569" t="s">
+        <v>103</v>
+      </c>
+      <c r="D569" t="s">
+        <v>98</v>
+      </c>
+      <c r="E569" t="s">
+        <v>91</v>
+      </c>
+      <c r="F569" t="s">
+        <v>676</v>
+      </c>
+      <c r="G569" t="s">
+        <v>533</v>
+      </c>
+      <c r="H569" t="s">
+        <v>62</v>
+      </c>
+      <c r="I569" t="s">
+        <v>63</v>
+      </c>
+      <c r="J569" t="s">
+        <v>64</v>
+      </c>
+      <c r="K569" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="570" spans="1:14">
+      <c r="A570" t="s">
+        <v>678</v>
+      </c>
+      <c r="C570" t="s">
+        <v>314</v>
+      </c>
+      <c r="D570" t="s">
+        <v>98</v>
+      </c>
+      <c r="E570" t="s">
+        <v>98</v>
+      </c>
+      <c r="F570" t="s">
+        <v>676</v>
+      </c>
+      <c r="G570" t="s">
+        <v>533</v>
+      </c>
+      <c r="H570" t="s">
+        <v>62</v>
+      </c>
+      <c r="I570" t="s">
+        <v>63</v>
+      </c>
+      <c r="J570" t="s">
+        <v>64</v>
+      </c>
+      <c r="K570" t="s">
+        <v>317</v>
+      </c>
+      <c r="L570" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="571" spans="1:14">
+      <c r="A571" t="s">
+        <v>679</v>
+      </c>
+      <c r="C571" t="s">
+        <v>58</v>
+      </c>
+      <c r="D571" t="s">
+        <v>59</v>
+      </c>
+      <c r="E571" t="s">
+        <v>15</v>
+      </c>
+      <c r="F571" t="s">
+        <v>676</v>
+      </c>
+      <c r="G571" t="s">
+        <v>506</v>
+      </c>
+      <c r="H571" t="s">
+        <v>62</v>
+      </c>
+      <c r="I571" t="s">
+        <v>63</v>
+      </c>
+      <c r="J571" t="s">
+        <v>680</v>
+      </c>
+      <c r="K571" t="s">
+        <v>317</v>
+      </c>
+      <c r="L571" t="s">
+        <v>20</v>
+      </c>
+      <c r="N571" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="572" spans="1:14">
+      <c r="A572" t="s">
+        <v>681</v>
+      </c>
+      <c r="C572" t="s">
+        <v>77</v>
+      </c>
+      <c r="D572" t="s">
+        <v>78</v>
+      </c>
+      <c r="E572" t="s">
+        <v>15</v>
+      </c>
+      <c r="F572" t="s">
+        <v>676</v>
+      </c>
+      <c r="G572" t="s">
+        <v>193</v>
+      </c>
+      <c r="H572" t="s">
+        <v>62</v>
+      </c>
+      <c r="I572" t="s">
+        <v>63</v>
+      </c>
+      <c r="J572" t="s">
+        <v>64</v>
+      </c>
+      <c r="K572" t="s">
+        <v>164</v>
+      </c>
+      <c r="L572" t="s">
+        <v>82</v>
+      </c>
+      <c r="N572" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="573" spans="1:14">
+      <c r="A573" t="s">
+        <v>682</v>
+      </c>
+      <c r="E573" t="s">
+        <v>15</v>
+      </c>
+      <c r="L573" t="s">
+        <v>112</v>
+      </c>
+      <c r="N573" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="574" spans="1:14">
+      <c r="A574" t="s">
+        <v>683</v>
+      </c>
+      <c r="E574" t="s">
+        <v>15</v>
+      </c>
+      <c r="L574" t="s">
+        <v>20</v>
+      </c>
+      <c r="N574" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="575" spans="1:14">
+      <c r="A575" t="s">
+        <v>684</v>
+      </c>
+      <c r="E575" t="s">
+        <v>15</v>
+      </c>
+      <c r="L575" t="s">
+        <v>82</v>
+      </c>
+      <c r="N575" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="576" spans="1:14">
+      <c r="A576" t="s">
+        <v>685</v>
+      </c>
+      <c r="E576" t="s">
+        <v>190</v>
+      </c>
+      <c r="L576" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="577" spans="1:14">
+      <c r="A577" t="s">
+        <v>686</v>
+      </c>
+      <c r="C577" t="s">
+        <v>406</v>
+      </c>
+      <c r="D577" t="s">
+        <v>407</v>
+      </c>
+      <c r="E577" t="s">
+        <v>407</v>
+      </c>
+      <c r="F577" t="s">
+        <v>687</v>
+      </c>
+      <c r="G577" t="s">
+        <v>470</v>
+      </c>
+      <c r="H577" t="s">
+        <v>62</v>
+      </c>
+      <c r="I577" t="s">
+        <v>63</v>
+      </c>
+      <c r="J577" t="s">
+        <v>64</v>
+      </c>
+      <c r="K577" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="578" spans="1:14">
+      <c r="A578" t="s">
+        <v>689</v>
+      </c>
+      <c r="E578" t="s">
+        <v>15</v>
+      </c>
+      <c r="L578" t="s">
+        <v>109</v>
+      </c>
+      <c r="N578" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="579" spans="1:14">
+      <c r="A579" t="s">
+        <v>690</v>
+      </c>
+      <c r="E579" t="s">
+        <v>15</v>
+      </c>
+      <c r="L579" t="s">
+        <v>112</v>
+      </c>
+      <c r="N579" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="580" spans="1:14">
+      <c r="A580" t="s">
+        <v>691</v>
+      </c>
+      <c r="E580" t="s">
+        <v>15</v>
+      </c>
+      <c r="L580" t="s">
+        <v>115</v>
+      </c>
+      <c r="N580" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="581" spans="1:14">
+      <c r="A581" t="s">
+        <v>692</v>
+      </c>
+      <c r="E581" t="s">
+        <v>15</v>
+      </c>
+      <c r="L581" t="s">
+        <v>75</v>
+      </c>
+      <c r="N581" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="582" spans="1:14">
+      <c r="A582" t="s">
+        <v>693</v>
+      </c>
+      <c r="E582" t="s">
+        <v>15</v>
+      </c>
+      <c r="L582" t="s">
+        <v>16</v>
+      </c>
+      <c r="N582" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="583" spans="1:14">
+      <c r="A583" t="s">
+        <v>694</v>
+      </c>
+      <c r="E583" t="s">
+        <v>15</v>
+      </c>
+      <c r="L583" t="s">
+        <v>16</v>
+      </c>
+      <c r="N583" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="584" spans="1:14">
+      <c r="A584" t="s">
+        <v>695</v>
+      </c>
+      <c r="E584" t="s">
+        <v>70</v>
+      </c>
+      <c r="L584" t="s">
+        <v>16</v>
+      </c>
+      <c r="N584" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="585" spans="1:14">
+      <c r="A585" t="s">
+        <v>696</v>
+      </c>
+      <c r="E585" t="s">
+        <v>15</v>
+      </c>
+      <c r="L585" t="s">
+        <v>20</v>
+      </c>
+      <c r="N585" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="586" spans="1:14">
+      <c r="A586" t="s">
+        <v>697</v>
+      </c>
+      <c r="E586" t="s">
+        <v>15</v>
+      </c>
+      <c r="L586" t="s">
+        <v>20</v>
+      </c>
+      <c r="N586" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="587" spans="1:14">
+      <c r="A587" t="s">
+        <v>698</v>
+      </c>
+      <c r="E587" t="s">
+        <v>70</v>
+      </c>
+      <c r="L587" t="s">
+        <v>20</v>
+      </c>
+      <c r="N587" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="588" spans="1:14">
+      <c r="A588" t="s">
+        <v>699</v>
+      </c>
+      <c r="E588" t="s">
+        <v>15</v>
+      </c>
+      <c r="L588" t="s">
+        <v>20</v>
+      </c>
+      <c r="N588" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="589" spans="1:14">
+      <c r="A589" t="s">
+        <v>700</v>
+      </c>
+      <c r="E589" t="s">
+        <v>15</v>
+      </c>
+      <c r="L589" t="s">
+        <v>23</v>
+      </c>
+      <c r="N589" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="590" spans="1:14">
+      <c r="A590" t="s">
+        <v>701</v>
+      </c>
+      <c r="E590" t="s">
+        <v>15</v>
+      </c>
+      <c r="L590" t="s">
+        <v>82</v>
+      </c>
+      <c r="N590" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="591" spans="1:14">
+      <c r="A591" t="s">
+        <v>702</v>
+      </c>
+      <c r="E591" t="s">
+        <v>15</v>
+      </c>
+      <c r="L591" t="s">
+        <v>82</v>
+      </c>
+      <c r="N591" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="592" spans="1:14">
+      <c r="A592" t="s">
+        <v>703</v>
+      </c>
+      <c r="E592" t="s">
+        <v>15</v>
+      </c>
+      <c r="L592" t="s">
+        <v>16</v>
+      </c>
+      <c r="N592" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="593" spans="1:14">
+      <c r="A593" t="s">
+        <v>704</v>
+      </c>
+      <c r="E593" t="s">
+        <v>15</v>
+      </c>
+      <c r="L593" t="s">
+        <v>20</v>
+      </c>
+      <c r="N593" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="594" spans="1:14">
+      <c r="A594" t="s">
+        <v>705</v>
+      </c>
+      <c r="E594" t="s">
+        <v>15</v>
+      </c>
+      <c r="L594" t="s">
+        <v>20</v>
+      </c>
+      <c r="N594" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="595" spans="1:14">
+      <c r="A595" t="s">
+        <v>706</v>
+      </c>
+      <c r="E595" t="s">
+        <v>15</v>
+      </c>
+      <c r="L595" t="s">
+        <v>23</v>
+      </c>
+      <c r="N595" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="596" spans="1:14">
+      <c r="A596" t="s">
+        <v>707</v>
+      </c>
+      <c r="E596" t="s">
+        <v>15</v>
+      </c>
+      <c r="L596" t="s">
+        <v>82</v>
+      </c>
+      <c r="N596" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="597" spans="1:14">
+      <c r="A597" t="s">
+        <v>708</v>
+      </c>
+      <c r="C597" t="s">
+        <v>103</v>
+      </c>
+      <c r="D597" t="s">
+        <v>98</v>
+      </c>
+      <c r="E597" t="s">
+        <v>91</v>
+      </c>
+      <c r="F597" t="s">
+        <v>709</v>
+      </c>
+      <c r="G597" t="s">
+        <v>533</v>
+      </c>
+      <c r="H597" t="s">
+        <v>62</v>
+      </c>
+      <c r="I597" t="s">
+        <v>63</v>
+      </c>
+      <c r="J597" t="s">
+        <v>680</v>
+      </c>
+      <c r="K597" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="598" spans="1:14">
+      <c r="A598" t="s">
+        <v>710</v>
+      </c>
+      <c r="C598" t="s">
+        <v>77</v>
+      </c>
+      <c r="D598" t="s">
+        <v>78</v>
+      </c>
+      <c r="E598" t="s">
+        <v>78</v>
+      </c>
+      <c r="F598" t="s">
+        <v>709</v>
+      </c>
+      <c r="G598" t="s">
+        <v>279</v>
+      </c>
+      <c r="H598" t="s">
+        <v>62</v>
+      </c>
+      <c r="I598" t="s">
+        <v>63</v>
+      </c>
+      <c r="J598" t="s">
+        <v>680</v>
+      </c>
+      <c r="K598" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="599" spans="1:14">
+      <c r="A599" t="s">
+        <v>712</v>
+      </c>
+      <c r="C599" t="s">
+        <v>98</v>
+      </c>
+      <c r="D599" t="s">
+        <v>99</v>
+      </c>
+      <c r="E599" t="s">
+        <v>99</v>
+      </c>
+      <c r="F599" t="s">
+        <v>709</v>
+      </c>
+      <c r="G599" t="s">
+        <v>530</v>
+      </c>
+      <c r="H599" t="s">
+        <v>62</v>
+      </c>
+      <c r="I599" t="s">
+        <v>63</v>
+      </c>
+      <c r="J599" t="s">
+        <v>680</v>
+      </c>
+      <c r="K599" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="600" spans="1:14">
+      <c r="A600" t="s">
+        <v>713</v>
+      </c>
+      <c r="C600" t="s">
+        <v>314</v>
+      </c>
+      <c r="D600" t="s">
+        <v>98</v>
+      </c>
+      <c r="E600" t="s">
+        <v>98</v>
+      </c>
+      <c r="F600" t="s">
+        <v>709</v>
+      </c>
+      <c r="G600" t="s">
+        <v>506</v>
+      </c>
+      <c r="H600" t="s">
+        <v>62</v>
+      </c>
+      <c r="I600" t="s">
+        <v>63</v>
+      </c>
+      <c r="J600" t="s">
+        <v>680</v>
+      </c>
+      <c r="K600" t="s">
+        <v>317</v>
+      </c>
+      <c r="L600" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="601" spans="1:14">
+      <c r="A601" t="s">
+        <v>714</v>
+      </c>
+      <c r="C601" t="s">
+        <v>58</v>
+      </c>
+      <c r="D601" t="s">
+        <v>59</v>
+      </c>
+      <c r="E601" t="s">
+        <v>91</v>
+      </c>
+      <c r="F601" t="s">
+        <v>709</v>
+      </c>
+      <c r="G601" t="s">
+        <v>506</v>
+      </c>
+      <c r="H601" t="s">
+        <v>62</v>
+      </c>
+      <c r="I601" t="s">
+        <v>63</v>
+      </c>
+      <c r="J601" t="s">
+        <v>680</v>
+      </c>
+      <c r="K601" t="s">
+        <v>317</v>
+      </c>
+      <c r="L601" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="602" spans="1:14">
+      <c r="A602" t="s">
+        <v>715</v>
+      </c>
+      <c r="C602" t="s">
+        <v>98</v>
+      </c>
+      <c r="D602" t="s">
+        <v>99</v>
+      </c>
+      <c r="E602" t="s">
+        <v>15</v>
+      </c>
+      <c r="F602" t="s">
+        <v>709</v>
+      </c>
+      <c r="G602" t="s">
+        <v>530</v>
+      </c>
+      <c r="H602" t="s">
+        <v>62</v>
+      </c>
+      <c r="I602" t="s">
+        <v>63</v>
+      </c>
+      <c r="J602" t="s">
+        <v>680</v>
+      </c>
+      <c r="K602" t="s">
+        <v>526</v>
+      </c>
+      <c r="L602" t="s">
+        <v>23</v>
+      </c>
+      <c r="N602" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="603" spans="1:14">
+      <c r="A603" t="s">
+        <v>716</v>
+      </c>
+      <c r="E603" t="s">
+        <v>15</v>
+      </c>
+      <c r="L603" t="s">
+        <v>112</v>
+      </c>
+      <c r="N603" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="604" spans="1:14">
+      <c r="A604" t="s">
+        <v>717</v>
+      </c>
+      <c r="E604" t="s">
+        <v>15</v>
+      </c>
+      <c r="L604" t="s">
+        <v>112</v>
+      </c>
+      <c r="N604" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="605" spans="1:14">
+      <c r="A605" t="s">
+        <v>718</v>
+      </c>
+      <c r="E605" t="s">
+        <v>15</v>
+      </c>
+      <c r="L605" t="s">
+        <v>75</v>
+      </c>
+      <c r="N605" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="606" spans="1:14">
+      <c r="A606" t="s">
+        <v>719</v>
+      </c>
+      <c r="E606" t="s">
+        <v>70</v>
+      </c>
+      <c r="L606" t="s">
+        <v>16</v>
+      </c>
+      <c r="N606" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="607" spans="1:14">
+      <c r="A607" t="s">
+        <v>720</v>
+      </c>
+      <c r="E607" t="s">
+        <v>15</v>
+      </c>
+      <c r="L607" t="s">
+        <v>16</v>
+      </c>
+      <c r="N607" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="608" spans="1:14">
+      <c r="A608" t="s">
+        <v>721</v>
+      </c>
+      <c r="E608" t="s">
+        <v>70</v>
+      </c>
+      <c r="L608" t="s">
+        <v>20</v>
+      </c>
+      <c r="N608" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="609" spans="1:14">
+      <c r="A609" t="s">
+        <v>722</v>
+      </c>
+      <c r="E609" t="s">
+        <v>15</v>
+      </c>
+      <c r="L609" t="s">
+        <v>20</v>
+      </c>
+      <c r="N609" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="610" spans="1:14">
+      <c r="A610" t="s">
+        <v>723</v>
+      </c>
+      <c r="C610" t="s">
+        <v>103</v>
+      </c>
+      <c r="D610" t="s">
+        <v>98</v>
+      </c>
+      <c r="E610" t="s">
+        <v>91</v>
+      </c>
+      <c r="F610" t="s">
+        <v>724</v>
+      </c>
+      <c r="G610" t="s">
+        <v>533</v>
+      </c>
+      <c r="H610" t="s">
+        <v>62</v>
+      </c>
+      <c r="I610" t="s">
+        <v>63</v>
+      </c>
+      <c r="J610" t="s">
+        <v>725</v>
+      </c>
+      <c r="K610" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="611" spans="1:14">
+      <c r="A611" t="s">
+        <v>726</v>
+      </c>
+      <c r="C611" t="s">
+        <v>58</v>
+      </c>
+      <c r="D611" t="s">
+        <v>59</v>
+      </c>
+      <c r="E611" t="s">
+        <v>91</v>
+      </c>
+      <c r="F611" t="s">
+        <v>724</v>
+      </c>
+      <c r="G611" t="s">
+        <v>506</v>
+      </c>
+      <c r="H611" t="s">
+        <v>62</v>
+      </c>
+      <c r="I611" t="s">
+        <v>63</v>
+      </c>
+      <c r="J611" t="s">
+        <v>725</v>
+      </c>
+      <c r="K611" t="s">
+        <v>317</v>
+      </c>
+      <c r="L611" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="612" spans="1:14">
+      <c r="A612" t="s">
+        <v>727</v>
+      </c>
+      <c r="C612" t="s">
+        <v>98</v>
+      </c>
+      <c r="D612" t="s">
+        <v>99</v>
+      </c>
+      <c r="E612" t="s">
+        <v>99</v>
+      </c>
+      <c r="F612" t="s">
+        <v>724</v>
+      </c>
+      <c r="G612" t="s">
+        <v>530</v>
+      </c>
+      <c r="H612" t="s">
+        <v>62</v>
+      </c>
+      <c r="I612" t="s">
+        <v>63</v>
+      </c>
+      <c r="J612" t="s">
+        <v>725</v>
+      </c>
+      <c r="K612" t="s">
+        <v>317</v>
+      </c>
+      <c r="L612" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="613" spans="1:14">
+      <c r="A613" t="s">
+        <v>728</v>
+      </c>
+      <c r="C613" t="s">
+        <v>77</v>
+      </c>
+      <c r="D613" t="s">
+        <v>78</v>
+      </c>
+      <c r="E613" t="s">
+        <v>78</v>
+      </c>
+      <c r="F613" t="s">
+        <v>724</v>
+      </c>
+      <c r="G613" t="s">
+        <v>430</v>
+      </c>
+      <c r="H613" t="s">
+        <v>62</v>
+      </c>
+      <c r="I613" t="s">
+        <v>63</v>
+      </c>
+      <c r="J613" t="s">
+        <v>725</v>
+      </c>
+      <c r="K613" t="s">
+        <v>170</v>
+      </c>
+      <c r="L613" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="614" spans="1:14">
+      <c r="A614" t="s">
+        <v>729</v>
+      </c>
+      <c r="E614" t="s">
+        <v>15</v>
+      </c>
+      <c r="L614" t="s">
+        <v>112</v>
+      </c>
+      <c r="N614" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="615" spans="1:14">
+      <c r="A615" t="s">
+        <v>730</v>
+      </c>
+      <c r="E615" t="s">
+        <v>15</v>
+      </c>
+      <c r="L615" t="s">
+        <v>112</v>
+      </c>
+      <c r="N615" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="616" spans="1:14">
+      <c r="A616" t="s">
+        <v>731</v>
+      </c>
+      <c r="E616" t="s">
+        <v>15</v>
+      </c>
+      <c r="L616" t="s">
+        <v>115</v>
+      </c>
+      <c r="N616" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="617" spans="1:14">
+      <c r="A617" t="s">
+        <v>732</v>
+      </c>
+      <c r="E617" t="s">
+        <v>15</v>
+      </c>
+      <c r="L617" t="s">
+        <v>75</v>
+      </c>
+      <c r="N617" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="618" spans="1:14">
+      <c r="A618" t="s">
+        <v>733</v>
+      </c>
+      <c r="E618" t="s">
+        <v>15</v>
+      </c>
+      <c r="L618" t="s">
+        <v>16</v>
+      </c>
+      <c r="N618" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="619" spans="1:14">
+      <c r="A619" t="s">
+        <v>734</v>
+      </c>
+      <c r="E619" t="s">
+        <v>70</v>
+      </c>
+      <c r="L619" t="s">
+        <v>16</v>
+      </c>
+      <c r="N619" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="620" spans="1:14">
+      <c r="A620" t="s">
+        <v>735</v>
+      </c>
+      <c r="E620" t="s">
+        <v>15</v>
+      </c>
+      <c r="L620" t="s">
+        <v>20</v>
+      </c>
+      <c r="N620" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="621" spans="1:14">
+      <c r="A621" t="s">
+        <v>736</v>
+      </c>
+      <c r="E621" t="s">
+        <v>15</v>
+      </c>
+      <c r="L621" t="s">
+        <v>23</v>
+      </c>
+      <c r="N621" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="622" spans="1:14">
+      <c r="A622" t="s">
+        <v>737</v>
+      </c>
+      <c r="E622" t="s">
+        <v>15</v>
+      </c>
+      <c r="L622" t="s">
+        <v>82</v>
+      </c>
+      <c r="N622" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="623" spans="1:14">
+      <c r="A623" t="s">
+        <v>738</v>
+      </c>
+      <c r="C623" t="s">
+        <v>58</v>
+      </c>
+      <c r="D623" t="s">
+        <v>59</v>
+      </c>
+      <c r="E623" t="s">
+        <v>91</v>
+      </c>
+      <c r="F623" t="s">
+        <v>739</v>
+      </c>
+      <c r="G623" t="s">
+        <v>506</v>
+      </c>
+      <c r="H623" t="s">
+        <v>62</v>
+      </c>
+      <c r="I623" t="s">
+        <v>63</v>
+      </c>
+      <c r="J623" t="s">
+        <v>740</v>
+      </c>
+      <c r="K623" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="624" spans="1:14">
+      <c r="A624" t="s">
+        <v>741</v>
+      </c>
+      <c r="C624" t="s">
+        <v>98</v>
+      </c>
+      <c r="D624" t="s">
+        <v>99</v>
+      </c>
+      <c r="E624" t="s">
+        <v>99</v>
+      </c>
+      <c r="F624" t="s">
+        <v>739</v>
+      </c>
+      <c r="G624" t="s">
+        <v>530</v>
+      </c>
+      <c r="H624" t="s">
+        <v>62</v>
+      </c>
+      <c r="I624" t="s">
+        <v>63</v>
+      </c>
+      <c r="J624" t="s">
+        <v>740</v>
+      </c>
+      <c r="K624" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="625" spans="1:14">
+      <c r="A625" t="s">
+        <v>742</v>
+      </c>
+      <c r="C625" t="s">
+        <v>103</v>
+      </c>
+      <c r="D625" t="s">
+        <v>98</v>
+      </c>
+      <c r="E625" t="s">
+        <v>91</v>
+      </c>
+      <c r="F625" t="s">
+        <v>739</v>
+      </c>
+      <c r="G625" t="s">
+        <v>506</v>
+      </c>
+      <c r="H625" t="s">
+        <v>62</v>
+      </c>
+      <c r="I625" t="s">
+        <v>63</v>
+      </c>
+      <c r="J625" t="s">
+        <v>740</v>
+      </c>
+      <c r="K625" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="626" spans="1:14">
+      <c r="A626" t="s">
+        <v>743</v>
+      </c>
+      <c r="C626" t="s">
+        <v>77</v>
+      </c>
+      <c r="D626" t="s">
+        <v>78</v>
+      </c>
+      <c r="E626" t="s">
+        <v>78</v>
+      </c>
+      <c r="F626" t="s">
+        <v>739</v>
+      </c>
+      <c r="G626" t="s">
+        <v>430</v>
+      </c>
+      <c r="H626" t="s">
+        <v>62</v>
+      </c>
+      <c r="I626" t="s">
+        <v>63</v>
+      </c>
+      <c r="J626" t="s">
+        <v>740</v>
+      </c>
+      <c r="K626" t="s">
+        <v>170</v>
+      </c>
+      <c r="L626" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="627" spans="1:14">
+      <c r="A627" t="s">
+        <v>744</v>
+      </c>
+      <c r="E627" t="s">
+        <v>15</v>
+      </c>
+      <c r="L627" t="s">
+        <v>75</v>
+      </c>
+      <c r="N627" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="628" spans="1:14">
+      <c r="A628" t="s">
+        <v>745</v>
+      </c>
+      <c r="E628" t="s">
+        <v>15</v>
+      </c>
+      <c r="L628" t="s">
+        <v>16</v>
+      </c>
+      <c r="N628" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="629" spans="1:14">
+      <c r="A629" t="s">
+        <v>746</v>
+      </c>
+      <c r="E629" t="s">
+        <v>15</v>
+      </c>
+      <c r="L629" t="s">
+        <v>20</v>
+      </c>
+      <c r="N629" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="630" spans="1:14">
+      <c r="A630" t="s">
+        <v>747</v>
+      </c>
+      <c r="E630" t="s">
+        <v>15</v>
+      </c>
+      <c r="L630" t="s">
+        <v>109</v>
+      </c>
+      <c r="N630" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="631" spans="1:14">
+      <c r="A631" t="s">
+        <v>748</v>
+      </c>
+      <c r="E631" t="s">
+        <v>15</v>
+      </c>
+      <c r="L631" t="s">
+        <v>75</v>
+      </c>
+      <c r="N631" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="632" spans="1:14">
+      <c r="A632" t="s">
+        <v>749</v>
+      </c>
+      <c r="E632" t="s">
+        <v>15</v>
+      </c>
+      <c r="L632" t="s">
+        <v>16</v>
+      </c>
+      <c r="N632" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="633" spans="1:14">
+      <c r="A633" t="s">
+        <v>750</v>
+      </c>
+      <c r="E633" t="s">
+        <v>15</v>
+      </c>
+      <c r="L633" t="s">
+        <v>16</v>
+      </c>
+      <c r="N633" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="634" spans="1:14">
+      <c r="A634" t="s">
+        <v>751</v>
+      </c>
+      <c r="E634" t="s">
+        <v>70</v>
+      </c>
+      <c r="L634" t="s">
+        <v>16</v>
+      </c>
+      <c r="N634" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="635" spans="1:14">
+      <c r="A635" t="s">
+        <v>752</v>
+      </c>
+      <c r="E635" t="s">
+        <v>70</v>
+      </c>
+      <c r="L635" t="s">
+        <v>20</v>
+      </c>
+      <c r="N635" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="636" spans="1:14">
+      <c r="A636" t="s">
+        <v>753</v>
+      </c>
+      <c r="E636" t="s">
+        <v>15</v>
+      </c>
+      <c r="L636" t="s">
+        <v>20</v>
+      </c>
+      <c r="N636" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="637" spans="1:14">
+      <c r="A637" t="s">
+        <v>754</v>
+      </c>
+      <c r="E637" t="s">
+        <v>15</v>
+      </c>
+      <c r="L637" t="s">
+        <v>20</v>
+      </c>
+      <c r="N637" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="638" spans="1:14">
+      <c r="A638" t="s">
+        <v>755</v>
+      </c>
+      <c r="E638" t="s">
+        <v>15</v>
+      </c>
+      <c r="L638" t="s">
+        <v>23</v>
+      </c>
+      <c r="N638" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="639" spans="1:14">
+      <c r="A639" t="s">
+        <v>756</v>
+      </c>
+      <c r="E639" t="s">
+        <v>15</v>
+      </c>
+      <c r="L639" t="s">
+        <v>23</v>
+      </c>
+      <c r="N639" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="640" spans="1:14">
+      <c r="A640" t="s">
+        <v>757</v>
+      </c>
+      <c r="E640" t="s">
+        <v>15</v>
+      </c>
+      <c r="L640" t="s">
+        <v>82</v>
+      </c>
+      <c r="N640" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="641" spans="1:14">
+      <c r="A641" t="s">
+        <v>758</v>
+      </c>
+      <c r="E641" t="s">
+        <v>15</v>
+      </c>
+      <c r="L641" t="s">
+        <v>82</v>
+      </c>
+      <c r="N641" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="642" spans="1:14">
+      <c r="A642" t="s">
+        <v>759</v>
+      </c>
+      <c r="E642" t="s">
+        <v>15</v>
+      </c>
+      <c r="L642" t="s">
+        <v>82</v>
+      </c>
+      <c r="N642" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="643" spans="1:14">
+      <c r="A643" t="s">
+        <v>760</v>
+      </c>
+      <c r="C643" t="s">
+        <v>103</v>
+      </c>
+      <c r="D643" t="s">
+        <v>98</v>
+      </c>
+      <c r="E643" t="s">
+        <v>91</v>
+      </c>
+      <c r="F643" t="s">
+        <v>761</v>
+      </c>
+      <c r="G643" t="s">
+        <v>506</v>
+      </c>
+      <c r="H643" t="s">
+        <v>62</v>
+      </c>
+      <c r="I643" t="s">
+        <v>63</v>
+      </c>
+      <c r="J643" t="s">
+        <v>762</v>
+      </c>
+      <c r="K643" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="644" spans="1:14">
+      <c r="A644" t="s">
+        <v>763</v>
+      </c>
+      <c r="C644" t="s">
+        <v>58</v>
+      </c>
+      <c r="D644" t="s">
+        <v>59</v>
+      </c>
+      <c r="E644" t="s">
+        <v>91</v>
+      </c>
+      <c r="F644" t="s">
+        <v>761</v>
+      </c>
+      <c r="G644" t="s">
+        <v>506</v>
+      </c>
+      <c r="H644" t="s">
+        <v>62</v>
+      </c>
+      <c r="I644" t="s">
+        <v>63</v>
+      </c>
+      <c r="J644" t="s">
+        <v>762</v>
+      </c>
+      <c r="K644" t="s">
+        <v>317</v>
+      </c>
+      <c r="L644" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="645" spans="1:14">
+      <c r="A645" t="s">
+        <v>764</v>
+      </c>
+      <c r="C645" t="s">
+        <v>98</v>
+      </c>
+      <c r="D645" t="s">
+        <v>99</v>
+      </c>
+      <c r="E645" t="s">
+        <v>99</v>
+      </c>
+      <c r="F645" t="s">
+        <v>761</v>
+      </c>
+      <c r="G645" t="s">
+        <v>316</v>
+      </c>
+      <c r="H645" t="s">
+        <v>62</v>
+      </c>
+      <c r="I645" t="s">
+        <v>63</v>
+      </c>
+      <c r="J645" t="s">
+        <v>762</v>
+      </c>
+      <c r="K645" t="s">
+        <v>317</v>
+      </c>
+      <c r="L645" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="646" spans="1:14">
+      <c r="A646" t="s">
+        <v>765</v>
+      </c>
+      <c r="C646" t="s">
+        <v>77</v>
+      </c>
+      <c r="D646" t="s">
+        <v>78</v>
+      </c>
+      <c r="E646" t="s">
+        <v>78</v>
+      </c>
+      <c r="F646" t="s">
+        <v>761</v>
+      </c>
+      <c r="G646" t="s">
+        <v>430</v>
+      </c>
+      <c r="H646" t="s">
+        <v>62</v>
+      </c>
+      <c r="I646" t="s">
+        <v>63</v>
+      </c>
+      <c r="J646" t="s">
+        <v>762</v>
+      </c>
+      <c r="K646" t="s">
+        <v>170</v>
+      </c>
+      <c r="L646" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="647" spans="1:14">
+      <c r="A647" t="s">
+        <v>766</v>
+      </c>
+      <c r="E647" t="s">
+        <v>15</v>
+      </c>
+      <c r="L647" t="s">
+        <v>16</v>
+      </c>
+      <c r="N647" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="648" spans="1:14">
+      <c r="A648" t="s">
+        <v>767</v>
+      </c>
+      <c r="E648" t="s">
+        <v>15</v>
+      </c>
+      <c r="L648" t="s">
+        <v>20</v>
+      </c>
+      <c r="N648" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="649" spans="1:14">
+      <c r="A649" t="s">
+        <v>768</v>
+      </c>
+      <c r="C649" t="s">
+        <v>77</v>
+      </c>
+      <c r="D649" t="s">
+        <v>78</v>
+      </c>
+      <c r="E649" t="s">
+        <v>78</v>
+      </c>
+      <c r="F649" t="s">
+        <v>769</v>
+      </c>
+      <c r="G649" t="s">
+        <v>430</v>
+      </c>
+      <c r="H649" t="s">
+        <v>62</v>
+      </c>
+      <c r="I649" t="s">
+        <v>63</v>
+      </c>
+      <c r="J649" t="s">
+        <v>770</v>
+      </c>
+      <c r="K649" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="650" spans="1:14">
+      <c r="A650" t="s">
+        <v>771</v>
+      </c>
+      <c r="C650" t="s">
+        <v>103</v>
+      </c>
+      <c r="D650" t="s">
+        <v>98</v>
+      </c>
+      <c r="E650" t="s">
+        <v>91</v>
+      </c>
+      <c r="F650" t="s">
+        <v>769</v>
+      </c>
+      <c r="G650" t="s">
+        <v>506</v>
+      </c>
+      <c r="H650" t="s">
+        <v>62</v>
+      </c>
+      <c r="I650" t="s">
+        <v>63</v>
+      </c>
+      <c r="J650" t="s">
+        <v>770</v>
+      </c>
+      <c r="K650" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="651" spans="1:14">
+      <c r="A651" t="s">
+        <v>772</v>
+      </c>
+      <c r="C651" t="s">
+        <v>58</v>
+      </c>
+      <c r="D651" t="s">
+        <v>59</v>
+      </c>
+      <c r="E651" t="s">
+        <v>91</v>
+      </c>
+      <c r="F651" t="s">
+        <v>769</v>
+      </c>
+      <c r="G651" t="s">
+        <v>506</v>
+      </c>
+      <c r="H651" t="s">
+        <v>62</v>
+      </c>
+      <c r="I651" t="s">
+        <v>63</v>
+      </c>
+      <c r="J651" t="s">
+        <v>770</v>
+      </c>
+      <c r="K651" t="s">
+        <v>317</v>
+      </c>
+      <c r="L651" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="652" spans="1:14">
+      <c r="A652" t="s">
+        <v>773</v>
+      </c>
+      <c r="C652" t="s">
+        <v>98</v>
+      </c>
+      <c r="D652" t="s">
+        <v>99</v>
+      </c>
+      <c r="E652" t="s">
+        <v>99</v>
+      </c>
+      <c r="F652" t="s">
+        <v>769</v>
+      </c>
+      <c r="G652" t="s">
+        <v>316</v>
+      </c>
+      <c r="H652" t="s">
+        <v>62</v>
+      </c>
+      <c r="I652" t="s">
+        <v>63</v>
+      </c>
+      <c r="J652" t="s">
+        <v>770</v>
+      </c>
+      <c r="K652" t="s">
+        <v>317</v>
+      </c>
+      <c r="L652" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="653" spans="1:14">
+      <c r="A653" t="s">
+        <v>774</v>
+      </c>
+      <c r="C653" t="s">
+        <v>77</v>
+      </c>
+      <c r="D653" t="s">
+        <v>78</v>
+      </c>
+      <c r="E653" t="s">
+        <v>15</v>
+      </c>
+      <c r="F653" t="s">
+        <v>769</v>
+      </c>
+      <c r="G653" t="s">
+        <v>430</v>
+      </c>
+      <c r="H653" t="s">
+        <v>62</v>
+      </c>
+      <c r="I653" t="s">
+        <v>63</v>
+      </c>
+      <c r="J653" t="s">
+        <v>770</v>
+      </c>
+      <c r="K653" t="s">
+        <v>688</v>
+      </c>
+      <c r="L653" t="s">
+        <v>82</v>
+      </c>
+      <c r="N653" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="654" spans="1:14">
+      <c r="A654" t="s">
+        <v>775</v>
+      </c>
+      <c r="E654" t="s">
+        <v>15</v>
+      </c>
+      <c r="L654" t="s">
+        <v>112</v>
+      </c>
+      <c r="N654" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="655" spans="1:14">
+      <c r="A655" t="s">
+        <v>776</v>
+      </c>
+      <c r="E655" t="s">
+        <v>15</v>
+      </c>
+      <c r="L655" t="s">
+        <v>16</v>
+      </c>
+      <c r="N655" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="656" spans="1:14">
+      <c r="A656" t="s">
+        <v>777</v>
+      </c>
+      <c r="E656" t="s">
+        <v>15</v>
+      </c>
+      <c r="L656" t="s">
+        <v>20</v>
+      </c>
+      <c r="N656" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="657" spans="1:14">
+      <c r="A657" t="s">
+        <v>778</v>
+      </c>
+      <c r="E657" t="s">
+        <v>15</v>
+      </c>
+      <c r="L657" t="s">
+        <v>82</v>
+      </c>
+      <c r="N657" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="658" spans="1:14">
+      <c r="A658" t="s">
+        <v>779</v>
+      </c>
+      <c r="C658" t="s">
+        <v>58</v>
+      </c>
+      <c r="D658" t="s">
+        <v>59</v>
+      </c>
+      <c r="E658" t="s">
+        <v>91</v>
+      </c>
+      <c r="F658" t="s">
+        <v>780</v>
+      </c>
+      <c r="G658" t="s">
+        <v>506</v>
+      </c>
+      <c r="H658" t="s">
+        <v>62</v>
+      </c>
+      <c r="I658" t="s">
+        <v>63</v>
+      </c>
+      <c r="J658" t="s">
+        <v>781</v>
+      </c>
+      <c r="K658" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="659" spans="1:14">
+      <c r="A659" t="s">
+        <v>782</v>
+      </c>
+      <c r="C659" t="s">
+        <v>103</v>
+      </c>
+      <c r="D659" t="s">
+        <v>98</v>
+      </c>
+      <c r="E659" t="s">
+        <v>91</v>
+      </c>
+      <c r="F659" t="s">
+        <v>780</v>
+      </c>
+      <c r="G659" t="s">
+        <v>506</v>
+      </c>
+      <c r="H659" t="s">
+        <v>62</v>
+      </c>
+      <c r="I659" t="s">
+        <v>63</v>
+      </c>
+      <c r="J659" t="s">
+        <v>781</v>
+      </c>
+      <c r="K659" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="660" spans="1:14">
+      <c r="A660" t="s">
+        <v>783</v>
+      </c>
+      <c r="C660" t="s">
+        <v>98</v>
+      </c>
+      <c r="D660" t="s">
+        <v>99</v>
+      </c>
+      <c r="E660" t="s">
+        <v>99</v>
+      </c>
+      <c r="F660" t="s">
+        <v>780</v>
+      </c>
+      <c r="G660" t="s">
+        <v>316</v>
+      </c>
+      <c r="H660" t="s">
+        <v>62</v>
+      </c>
+      <c r="I660" t="s">
+        <v>63</v>
+      </c>
+      <c r="J660" t="s">
+        <v>781</v>
+      </c>
+      <c r="K660" t="s">
+        <v>317</v>
+      </c>
+      <c r="L660" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="661" spans="1:14">
+      <c r="A661" t="s">
+        <v>784</v>
+      </c>
+      <c r="C661" t="s">
+        <v>77</v>
+      </c>
+      <c r="D661" t="s">
+        <v>78</v>
+      </c>
+      <c r="E661" t="s">
+        <v>78</v>
+      </c>
+      <c r="F661" t="s">
+        <v>780</v>
+      </c>
+      <c r="G661" t="s">
+        <v>430</v>
+      </c>
+      <c r="H661" t="s">
+        <v>62</v>
+      </c>
+      <c r="I661" t="s">
+        <v>63</v>
+      </c>
+      <c r="J661" t="s">
+        <v>781</v>
+      </c>
+      <c r="K661" t="s">
+        <v>170</v>
+      </c>
+      <c r="L661" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="662" spans="1:14">
+      <c r="A662" t="s">
+        <v>785</v>
+      </c>
+      <c r="E662" t="s">
+        <v>15</v>
+      </c>
+      <c r="L662" t="s">
+        <v>109</v>
+      </c>
+      <c r="N662" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="663" spans="1:14">
+      <c r="A663" t="s">
+        <v>786</v>
+      </c>
+      <c r="E663" t="s">
+        <v>15</v>
+      </c>
+      <c r="L663" t="s">
+        <v>112</v>
+      </c>
+      <c r="N663" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="664" spans="1:14">
+      <c r="A664" t="s">
+        <v>787</v>
+      </c>
+      <c r="E664" t="s">
+        <v>15</v>
+      </c>
+      <c r="L664" t="s">
+        <v>75</v>
+      </c>
+      <c r="N664" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="665" spans="1:14">
+      <c r="A665" t="s">
+        <v>788</v>
+      </c>
+      <c r="E665" t="s">
+        <v>15</v>
+      </c>
+      <c r="L665" t="s">
+        <v>16</v>
+      </c>
+      <c r="N665" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="666" spans="1:14">
+      <c r="A666" t="s">
+        <v>789</v>
+      </c>
+      <c r="E666" t="s">
+        <v>70</v>
+      </c>
+      <c r="L666" t="s">
+        <v>16</v>
+      </c>
+      <c r="N666" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="667" spans="1:14">
+      <c r="A667" t="s">
+        <v>790</v>
+      </c>
+      <c r="E667" t="s">
+        <v>70</v>
+      </c>
+      <c r="L667" t="s">
+        <v>20</v>
+      </c>
+      <c r="N667" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="668" spans="1:14">
+      <c r="A668" t="s">
+        <v>791</v>
+      </c>
+      <c r="E668" t="s">
+        <v>15</v>
+      </c>
+      <c r="L668" t="s">
+        <v>20</v>
+      </c>
+      <c r="N668" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="669" spans="1:14">
+      <c r="A669" t="s">
+        <v>792</v>
+      </c>
+      <c r="E669" t="s">
+        <v>15</v>
+      </c>
+      <c r="L669" t="s">
+        <v>16</v>
+      </c>
+      <c r="N669" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="670" spans="1:14">
+      <c r="A670" t="s">
+        <v>793</v>
+      </c>
+      <c r="E670" t="s">
+        <v>15</v>
+      </c>
+      <c r="L670" t="s">
+        <v>16</v>
+      </c>
+      <c r="N670" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="671" spans="1:14">
+      <c r="A671" t="s">
+        <v>794</v>
+      </c>
+      <c r="E671" t="s">
+        <v>15</v>
+      </c>
+      <c r="L671" t="s">
+        <v>16</v>
+      </c>
+      <c r="N671" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="672" spans="1:14">
+      <c r="A672" t="s">
+        <v>795</v>
+      </c>
+      <c r="E672" t="s">
+        <v>15</v>
+      </c>
+      <c r="L672" t="s">
+        <v>16</v>
+      </c>
+      <c r="N672" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="673" spans="1:14">
+      <c r="A673" t="s">
+        <v>796</v>
+      </c>
+      <c r="E673" t="s">
+        <v>15</v>
+      </c>
+      <c r="L673" t="s">
+        <v>20</v>
+      </c>
+      <c r="N673" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="674" spans="1:14">
+      <c r="A674" t="s">
+        <v>797</v>
+      </c>
+      <c r="E674" t="s">
+        <v>15</v>
+      </c>
+      <c r="L674" t="s">
+        <v>20</v>
+      </c>
+      <c r="N674" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="675" spans="1:14">
+      <c r="A675" t="s">
+        <v>798</v>
+      </c>
+      <c r="E675" t="s">
+        <v>15</v>
+      </c>
+      <c r="L675" t="s">
+        <v>23</v>
+      </c>
+      <c r="N675" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="676" spans="1:14">
+      <c r="A676" t="s">
+        <v>799</v>
+      </c>
+      <c r="E676" t="s">
+        <v>15</v>
+      </c>
+      <c r="L676" t="s">
+        <v>16</v>
+      </c>
+      <c r="N676" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="677" spans="1:14">
+      <c r="A677" t="s">
+        <v>800</v>
+      </c>
+      <c r="E677" t="s">
+        <v>15</v>
+      </c>
+      <c r="L677" t="s">
+        <v>20</v>
+      </c>
+      <c r="N677" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="678" spans="1:14">
+      <c r="A678" t="s">
+        <v>801</v>
+      </c>
+      <c r="C678" t="s">
+        <v>103</v>
+      </c>
+      <c r="D678" t="s">
+        <v>98</v>
+      </c>
+      <c r="E678" t="s">
+        <v>91</v>
+      </c>
+      <c r="F678" t="s">
+        <v>802</v>
+      </c>
+      <c r="G678" t="s">
+        <v>506</v>
+      </c>
+      <c r="H678" t="s">
+        <v>62</v>
+      </c>
+      <c r="I678" t="s">
+        <v>63</v>
+      </c>
+      <c r="J678" t="s">
+        <v>781</v>
+      </c>
+      <c r="K678" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="679" spans="1:14">
+      <c r="A679" t="s">
+        <v>803</v>
+      </c>
+      <c r="C679" t="s">
+        <v>58</v>
+      </c>
+      <c r="D679" t="s">
+        <v>59</v>
+      </c>
+      <c r="E679" t="s">
+        <v>91</v>
+      </c>
+      <c r="F679" t="s">
+        <v>802</v>
+      </c>
+      <c r="G679" t="s">
+        <v>506</v>
+      </c>
+      <c r="H679" t="s">
+        <v>62</v>
+      </c>
+      <c r="I679" t="s">
+        <v>63</v>
+      </c>
+      <c r="J679" t="s">
+        <v>781</v>
+      </c>
+      <c r="K679" t="s">
+        <v>317</v>
+      </c>
+      <c r="L679" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="680" spans="1:14">
+      <c r="A680" t="s">
+        <v>804</v>
+      </c>
+      <c r="C680" t="s">
+        <v>98</v>
+      </c>
+      <c r="D680" t="s">
+        <v>99</v>
+      </c>
+      <c r="E680" t="s">
+        <v>99</v>
+      </c>
+      <c r="F680" t="s">
+        <v>802</v>
+      </c>
+      <c r="G680" t="s">
+        <v>316</v>
+      </c>
+      <c r="H680" t="s">
+        <v>62</v>
+      </c>
+      <c r="I680" t="s">
+        <v>63</v>
+      </c>
+      <c r="J680" t="s">
+        <v>781</v>
+      </c>
+      <c r="K680" t="s">
+        <v>317</v>
+      </c>
+      <c r="L680" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="681" spans="1:14">
+      <c r="A681" t="s">
+        <v>805</v>
+      </c>
+      <c r="C681" t="s">
+        <v>77</v>
+      </c>
+      <c r="D681" t="s">
+        <v>78</v>
+      </c>
+      <c r="E681" t="s">
+        <v>78</v>
+      </c>
+      <c r="F681" t="s">
+        <v>802</v>
+      </c>
+      <c r="G681" t="s">
+        <v>430</v>
+      </c>
+      <c r="H681" t="s">
+        <v>62</v>
+      </c>
+      <c r="I681" t="s">
+        <v>63</v>
+      </c>
+      <c r="J681" t="s">
+        <v>781</v>
+      </c>
+      <c r="K681" t="s">
+        <v>170</v>
+      </c>
+      <c r="L681" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="682" spans="1:14">
+      <c r="A682" t="s">
+        <v>806</v>
+      </c>
+      <c r="E682" t="s">
+        <v>15</v>
+      </c>
+      <c r="L682" t="s">
+        <v>82</v>
+      </c>
+      <c r="N682" t="s">
+        <v>17</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>