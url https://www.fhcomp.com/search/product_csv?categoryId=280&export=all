--- v1 (2026-02-03)
+++ v2 (2026-06-23)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="221" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="181" uniqueCount="68">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Series</t>
   </si>
   <si>
     <t>Varistor Voltage Tolerance</t>
   </si>
   <si>
     <t>VaristorVoltage</t>
   </si>
   <si>
     <t>Diameter</t>
   </si>
   <si>
     <t>生产状态</t>
   </si>
   <si>
     <t>FNR-14H561K</t>
   </si>
   <si>
     <t>H系列</t>
   </si>
   <si>
@@ -174,84 +174,60 @@
   <si>
     <t>FNR-07H511K</t>
   </si>
   <si>
     <t>510V</t>
   </si>
   <si>
     <t>FNR-10H391K</t>
   </si>
   <si>
     <t>390V</t>
   </si>
   <si>
     <t>FNR-14H511K</t>
   </si>
   <si>
     <t>FNR-07H271K</t>
   </si>
   <si>
     <t>FNR-10H511K</t>
   </si>
   <si>
     <t>FNR-14H391K</t>
   </si>
   <si>
-    <t>FNR14H820KB2S20PE1YNN</t>
-[...14 lines deleted...]
-    <t>FNR10H821KB2S20PE1YNN</t>
+    <t>FNR-10H221K</t>
+  </si>
+  <si>
+    <t>220V</t>
+  </si>
+  <si>
+    <t>FNR-10H821K</t>
   </si>
   <si>
     <t>820V</t>
-  </si>
-[...13 lines deleted...]
-    <t>FNR-10H821K</t>
   </si>
   <si>
     <t>FNR-07H621K</t>
   </si>
   <si>
     <t>FNR-10H651K</t>
   </si>
   <si>
     <t>650V</t>
   </si>
   <si>
     <t>FNR-10H101K</t>
   </si>
   <si>
     <t>100V</t>
   </si>
   <si>
     <t>FNR-14H471K</t>
   </si>
   <si>
     <t>FNR-20H151K</t>
   </si>
   <si>
     <t>150V</t>
   </si>
@@ -573,51 +549,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F44"/>
+  <dimension ref="A1:F36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
@@ -1069,308 +1045,172 @@
       </c>
       <c r="B28" t="s">
         <v>7</v>
       </c>
       <c r="C28" t="s">
         <v>8</v>
       </c>
       <c r="D28" t="s">
         <v>49</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
         <v>54</v>
       </c>
       <c r="B29" t="s">
         <v>7</v>
       </c>
       <c r="C29" t="s">
         <v>8</v>
       </c>
       <c r="D29" t="s">
-        <v>32</v>
+        <v>55</v>
       </c>
       <c r="E29" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B30" t="s">
         <v>7</v>
       </c>
       <c r="C30" t="s">
         <v>8</v>
       </c>
       <c r="D30" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="E30" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B31" t="s">
         <v>7</v>
       </c>
       <c r="C31" t="s">
         <v>8</v>
       </c>
       <c r="D31" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E31" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B32" t="s">
         <v>7</v>
       </c>
       <c r="C32" t="s">
         <v>8</v>
       </c>
       <c r="D32" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="E32" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B33" t="s">
         <v>7</v>
       </c>
       <c r="C33" t="s">
         <v>8</v>
       </c>
       <c r="D33" t="s">
-        <v>40</v>
+        <v>62</v>
       </c>
       <c r="E33" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="B34" t="s">
         <v>7</v>
       </c>
       <c r="C34" t="s">
         <v>8</v>
       </c>
       <c r="D34" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E34" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B35" t="s">
         <v>7</v>
       </c>
       <c r="C35" t="s">
         <v>8</v>
       </c>
       <c r="D35" t="s">
-        <v>9</v>
+        <v>65</v>
       </c>
       <c r="E35" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="B36" t="s">
         <v>7</v>
       </c>
       <c r="C36" t="s">
         <v>8</v>
       </c>
       <c r="D36" t="s">
-        <v>9</v>
+        <v>67</v>
       </c>
       <c r="E36" t="s">
-        <v>13</v>
-[...134 lines deleted...]
-      <c r="E44" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">