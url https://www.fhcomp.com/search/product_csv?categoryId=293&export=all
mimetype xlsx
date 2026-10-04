--- v0 (2025-10-25)
+++ v1 (2026-10-04)
@@ -39,282 +39,282 @@
   <si>
     <t>Inductance</t>
   </si>
   <si>
     <t>Itemp Max(mA)</t>
   </si>
   <si>
     <t>Tolerance</t>
   </si>
   <si>
     <t>Self-Resonant Frequency</t>
   </si>
   <si>
     <t>DCR Max</t>
   </si>
   <si>
     <t>Size Code</t>
   </si>
   <si>
     <t>Applications</t>
   </si>
   <si>
     <t>生产状态</t>
   </si>
   <si>
+    <t>FHD0603PF220MST</t>
+  </si>
+  <si>
+    <t>22µH</t>
+  </si>
+  <si>
+    <t>200</t>
+  </si>
+  <si>
+    <t>±20%</t>
+  </si>
+  <si>
+    <t>/</t>
+  </si>
+  <si>
+    <t>4.7</t>
+  </si>
+  <si>
+    <t>0603</t>
+  </si>
+  <si>
+    <t>FHD0603PF220KST</t>
+  </si>
+  <si>
+    <t>±10%</t>
+  </si>
+  <si>
+    <t>FHD0603IF220JST</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>±5%</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
     <t>FHD0603IF220KST</t>
   </si>
   <si>
-    <t>22µH</t>
-[...38 lines deleted...]
-    <t>±20%</t>
+    <t>FHD0603IF150JST</t>
+  </si>
+  <si>
+    <t>15µH</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>8.5</t>
+  </si>
+  <si>
+    <t>FHD0603PF150MST</t>
+  </si>
+  <si>
+    <t>240</t>
+  </si>
+  <si>
+    <t>3.4</t>
+  </si>
+  <si>
+    <t>FHD0603PF150KST</t>
   </si>
   <si>
     <t>FHD0603IF150KST</t>
   </si>
   <si>
-    <t>15µH</t>
-[...20 lines deleted...]
-    <t>FHD0603PF150KST</t>
+    <t>FHD0603PF100MST</t>
+  </si>
+  <si>
+    <t>10µH</t>
+  </si>
+  <si>
+    <t>280</t>
+  </si>
+  <si>
+    <t>2.4</t>
+  </si>
+  <si>
+    <t>FHD0603PF100KST</t>
+  </si>
+  <si>
+    <t>FHD0603IF100JST</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>4.8</t>
   </si>
   <si>
     <t>FHD0603IF100KST</t>
   </si>
   <si>
-    <t>10µH</t>
-[...23 lines deleted...]
-    <t>FHD0603PF100MST</t>
+    <t>FHD0603PF6R8MST</t>
+  </si>
+  <si>
+    <t>6.8µH</t>
+  </si>
+  <si>
+    <t>340</t>
+  </si>
+  <si>
+    <t>1.95</t>
+  </si>
+  <si>
+    <t>FHD0603PF6R8KST</t>
+  </si>
+  <si>
+    <t>FHD0603IF6R8JST</t>
+  </si>
+  <si>
+    <t>3.9</t>
   </si>
   <si>
     <t>FHD0603IF6R8KST</t>
   </si>
   <si>
-    <t>6.8µH</t>
-[...19 lines deleted...]
-  <si>
     <t>FHD0603PF5R6MST</t>
   </si>
   <si>
     <t>5.6µH</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>1.7</t>
   </si>
   <si>
     <t>FHD0603PF5R6KST</t>
   </si>
   <si>
+    <t>FHD0603PF4R7MST</t>
+  </si>
+  <si>
+    <t>4.7µH</t>
+  </si>
+  <si>
+    <t>400</t>
+  </si>
+  <si>
+    <t>1.26</t>
+  </si>
+  <si>
+    <t>FHD0603PF4R7KST</t>
+  </si>
+  <si>
+    <t>FHD0603IF4R7JST</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
     <t>FHD0603IF4R7KST</t>
   </si>
   <si>
-    <t>4.7µH</t>
-[...17 lines deleted...]
-    <t>FHD0603IF4R7JST</t>
+    <t>FHD0603IF2R2JST</t>
+  </si>
+  <si>
+    <t>2.2µH</t>
+  </si>
+  <si>
+    <t>2.3</t>
+  </si>
+  <si>
+    <t>FHD0603PF2R2MST</t>
+  </si>
+  <si>
+    <t>600</t>
+  </si>
+  <si>
+    <t>0.73</t>
+  </si>
+  <si>
+    <t>FHD0603PF2R2KST</t>
   </si>
   <si>
     <t>FHD0603IF2R2KST</t>
   </si>
   <si>
-    <t>2.2µH</t>
-[...19 lines deleted...]
-  <si>
     <t>FHD0603PF1R8MST</t>
   </si>
   <si>
     <t>1.8µH</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>0.56</t>
   </si>
   <si>
     <t>FHD0603PF1R8KST</t>
   </si>
   <si>
     <t>FHD0603PF1R5MST</t>
   </si>
   <si>
     <t>1.5µH</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>0.4</t>
   </si>
   <si>
     <t>FHD0603PF1R5KST</t>
   </si>
   <si>
+    <t>FHD0603PF1R0MST</t>
+  </si>
+  <si>
+    <t>1.0µH</t>
+  </si>
+  <si>
+    <t>860</t>
+  </si>
+  <si>
+    <t>0.32</t>
+  </si>
+  <si>
     <t>FHD0603PF1R0KST</t>
-  </si>
-[...10 lines deleted...]
-    <t>FHD0603PF1R0MST</t>
   </si>
   <si>
     <t xml:space="preserve">FHD0402IFR56JST </t>
   </si>
   <si>
     <t>560nH</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>0.71</t>
   </si>
   <si>
     <t>0402</t>
   </si>
   <si>
     <t xml:space="preserve">FHD0402IFR56KST </t>
   </si>
   <si>
     <t xml:space="preserve">FHD0402IFR47JST </t>
   </si>
   <si>
     <t>470nH</t>
   </si>
@@ -792,1115 +792,1115 @@
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D3" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="E3" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="F3" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="G3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="D4" t="s">
+        <v>20</v>
+      </c>
+      <c r="E4" t="s">
         <v>21</v>
       </c>
-      <c r="E4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="G4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="G5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>24</v>
       </c>
       <c r="B6" t="s">
         <v>25</v>
       </c>
       <c r="C6" t="s">
         <v>26</v>
       </c>
       <c r="D6" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F6" t="s">
         <v>27</v>
       </c>
       <c r="G6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>28</v>
       </c>
       <c r="B7" t="s">
         <v>25</v>
       </c>
       <c r="C7" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="G7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B8" t="s">
         <v>25</v>
       </c>
       <c r="C8" t="s">
+        <v>29</v>
+      </c>
+      <c r="D8" t="s">
+        <v>17</v>
+      </c>
+      <c r="E8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F8" t="s">
         <v>30</v>
-      </c>
-[...7 lines deleted...]
-        <v>31</v>
       </c>
       <c r="G8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>32</v>
       </c>
       <c r="B9" t="s">
         <v>25</v>
       </c>
       <c r="C9" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="E9" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F9" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="G9" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10" t="s">
         <v>34</v>
       </c>
       <c r="C10" t="s">
         <v>35</v>
       </c>
       <c r="D10" t="s">
         <v>12</v>
       </c>
       <c r="E10" t="s">
+        <v>13</v>
+      </c>
+      <c r="F10" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="G10" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B11" t="s">
         <v>34</v>
       </c>
       <c r="C11" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D11" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="E11" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="F11" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="G11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="B12" t="s">
         <v>34</v>
       </c>
       <c r="C12" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D12" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E12" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="F12" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="G12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>42</v>
       </c>
       <c r="B13" t="s">
         <v>34</v>
       </c>
       <c r="C13" t="s">
         <v>39</v>
       </c>
       <c r="D13" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="E13" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="F13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G13" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>43</v>
       </c>
       <c r="B14" t="s">
         <v>44</v>
       </c>
       <c r="C14" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="D14" t="s">
         <v>12</v>
       </c>
       <c r="E14" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
       <c r="F14" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G14" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B15" t="s">
         <v>44</v>
       </c>
       <c r="C15" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="D15" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="E15" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="F15" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G15" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B16" t="s">
         <v>44</v>
       </c>
       <c r="C16" t="s">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="D16" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="E16" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="F16" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G16" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
         <v>50</v>
       </c>
       <c r="B17" t="s">
         <v>44</v>
       </c>
       <c r="C17" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D17" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E17" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="F17" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="G17" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
         <v>51</v>
       </c>
       <c r="B18" t="s">
         <v>52</v>
       </c>
       <c r="C18" t="s">
         <v>53</v>
       </c>
       <c r="D18" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="E18" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="F18" t="s">
         <v>54</v>
       </c>
       <c r="G18" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
         <v>55</v>
       </c>
       <c r="B19" t="s">
         <v>52</v>
       </c>
       <c r="C19" t="s">
         <v>53</v>
       </c>
       <c r="D19" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="E19" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="F19" t="s">
         <v>54</v>
       </c>
       <c r="G19" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
         <v>56</v>
       </c>
       <c r="B20" t="s">
         <v>57</v>
       </c>
       <c r="C20" t="s">
-        <v>17</v>
+        <v>58</v>
       </c>
       <c r="D20" t="s">
         <v>12</v>
       </c>
       <c r="E20" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F20" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G20" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B21" t="s">
         <v>57</v>
       </c>
       <c r="C21" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="D21" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="E21" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="F21" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="G21" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B22" t="s">
         <v>57</v>
       </c>
       <c r="C22" t="s">
-        <v>60</v>
+        <v>11</v>
       </c>
       <c r="D22" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="E22" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="F22" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="G22" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
         <v>63</v>
       </c>
       <c r="B23" t="s">
         <v>57</v>
       </c>
       <c r="C23" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D23" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E23" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="F23" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="G23" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
         <v>64</v>
       </c>
       <c r="B24" t="s">
         <v>65</v>
       </c>
       <c r="C24" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D24" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="E24" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="F24" t="s">
         <v>66</v>
       </c>
       <c r="G24" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
         <v>67</v>
       </c>
       <c r="B25" t="s">
         <v>65</v>
       </c>
       <c r="C25" t="s">
-        <v>39</v>
+        <v>68</v>
       </c>
       <c r="D25" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="E25" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F25" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="G25" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B26" t="s">
         <v>65</v>
       </c>
       <c r="C26" t="s">
+        <v>68</v>
+      </c>
+      <c r="D26" t="s">
+        <v>17</v>
+      </c>
+      <c r="E26" t="s">
+        <v>13</v>
+      </c>
+      <c r="F26" t="s">
         <v>69</v>
-      </c>
-[...7 lines deleted...]
-        <v>70</v>
       </c>
       <c r="G26" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
         <v>71</v>
       </c>
       <c r="B27" t="s">
         <v>65</v>
       </c>
       <c r="C27" t="s">
-        <v>69</v>
+        <v>35</v>
       </c>
       <c r="D27" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="E27" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="F27" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="G27" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
         <v>72</v>
       </c>
       <c r="B28" t="s">
         <v>73</v>
       </c>
       <c r="C28" t="s">
         <v>74</v>
       </c>
       <c r="D28" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="E28" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="F28" t="s">
         <v>75</v>
       </c>
       <c r="G28" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
         <v>76</v>
       </c>
       <c r="B29" t="s">
         <v>73</v>
       </c>
       <c r="C29" t="s">
         <v>74</v>
       </c>
       <c r="D29" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="E29" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="F29" t="s">
         <v>75</v>
       </c>
       <c r="G29" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
         <v>77</v>
       </c>
       <c r="B30" t="s">
         <v>78</v>
       </c>
       <c r="C30" t="s">
         <v>79</v>
       </c>
       <c r="D30" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="E30" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="F30" t="s">
         <v>80</v>
       </c>
       <c r="G30" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
         <v>81</v>
       </c>
       <c r="B31" t="s">
         <v>78</v>
       </c>
       <c r="C31" t="s">
         <v>79</v>
       </c>
       <c r="D31" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="E31" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="F31" t="s">
         <v>80</v>
       </c>
       <c r="G31" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
         <v>82</v>
       </c>
       <c r="B32" t="s">
         <v>83</v>
       </c>
       <c r="C32" t="s">
         <v>84</v>
       </c>
       <c r="D32" t="s">
         <v>12</v>
       </c>
       <c r="E32" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="F32" t="s">
         <v>85</v>
       </c>
       <c r="G32" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
         <v>86</v>
       </c>
       <c r="B33" t="s">
         <v>83</v>
       </c>
       <c r="C33" t="s">
         <v>84</v>
       </c>
       <c r="D33" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="E33" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="F33" t="s">
         <v>85</v>
       </c>
       <c r="G33" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
         <v>87</v>
       </c>
       <c r="B34" t="s">
         <v>88</v>
       </c>
       <c r="C34" t="s">
         <v>89</v>
       </c>
       <c r="D34" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E34" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="F34" t="s">
         <v>90</v>
       </c>
       <c r="G34" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
         <v>92</v>
       </c>
       <c r="B35" t="s">
         <v>88</v>
       </c>
       <c r="C35" t="s">
         <v>89</v>
       </c>
       <c r="D35" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="E35" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="F35" t="s">
         <v>90</v>
       </c>
       <c r="G35" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
         <v>93</v>
       </c>
       <c r="B36" t="s">
         <v>94</v>
       </c>
       <c r="C36" t="s">
         <v>95</v>
       </c>
       <c r="D36" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E36" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="F36" t="s">
         <v>96</v>
       </c>
       <c r="G36" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
         <v>97</v>
       </c>
       <c r="B37" t="s">
         <v>94</v>
       </c>
       <c r="C37" t="s">
         <v>95</v>
       </c>
       <c r="D37" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="E37" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="F37" t="s">
         <v>96</v>
       </c>
       <c r="G37" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
         <v>98</v>
       </c>
       <c r="B38" t="s">
         <v>99</v>
       </c>
       <c r="C38" t="s">
         <v>100</v>
       </c>
       <c r="D38" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E38" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="F38" t="s">
         <v>101</v>
       </c>
       <c r="G38" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
         <v>102</v>
       </c>
       <c r="B39" t="s">
         <v>99</v>
       </c>
       <c r="C39" t="s">
         <v>100</v>
       </c>
       <c r="D39" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="E39" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="F39" t="s">
         <v>101</v>
       </c>
       <c r="G39" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
         <v>103</v>
       </c>
       <c r="B40" t="s">
         <v>104</v>
       </c>
       <c r="C40" t="s">
         <v>105</v>
       </c>
       <c r="D40" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E40" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="F40" t="s">
         <v>75</v>
       </c>
       <c r="G40" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
         <v>106</v>
       </c>
       <c r="B41" t="s">
         <v>104</v>
       </c>
       <c r="C41" t="s">
         <v>105</v>
       </c>
       <c r="D41" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="E41" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="F41" t="s">
         <v>75</v>
       </c>
       <c r="G41" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
         <v>107</v>
       </c>
       <c r="B42" t="s">
         <v>108</v>
       </c>
       <c r="C42" t="s">
         <v>109</v>
       </c>
       <c r="D42" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E42" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="F42" t="s">
         <v>110</v>
       </c>
       <c r="G42" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
         <v>111</v>
       </c>
       <c r="B43" t="s">
         <v>108</v>
       </c>
       <c r="C43" t="s">
         <v>109</v>
       </c>
       <c r="D43" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="E43" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="F43" t="s">
         <v>110</v>
       </c>
       <c r="G43" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
         <v>112</v>
       </c>
       <c r="B44" t="s">
         <v>113</v>
       </c>
       <c r="C44" t="s">
         <v>114</v>
       </c>
       <c r="D44" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E44" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="F44" t="s">
         <v>115</v>
       </c>
       <c r="G44" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
         <v>116</v>
       </c>
       <c r="B45" t="s">
         <v>113</v>
       </c>
       <c r="C45" t="s">
         <v>114</v>
       </c>
       <c r="D45" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="E45" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="F45" t="s">
         <v>115</v>
       </c>
       <c r="G45" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
         <v>117</v>
       </c>
       <c r="B46" t="s">
         <v>118</v>
       </c>
       <c r="C46" t="s">
         <v>119</v>
       </c>
       <c r="D46" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E46" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="F46" t="s">
         <v>120</v>
       </c>
       <c r="G46" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
         <v>121</v>
       </c>
       <c r="B47" t="s">
         <v>118</v>
       </c>
       <c r="C47" t="s">
         <v>119</v>
       </c>
       <c r="D47" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="E47" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="F47" t="s">
         <v>120</v>
       </c>
       <c r="G47" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
         <v>122</v>
       </c>
       <c r="B48" t="s">
         <v>123</v>
       </c>
       <c r="C48" t="s">
         <v>124</v>
       </c>
       <c r="D48" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E48" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="F48" t="s">
         <v>125</v>
       </c>
       <c r="G48" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
         <v>126</v>
       </c>
       <c r="B49" t="s">
         <v>123</v>
       </c>
       <c r="C49" t="s">
         <v>124</v>
       </c>
       <c r="D49" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="E49" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="F49" t="s">
         <v>125</v>
       </c>
       <c r="G49" t="s">
         <v>91</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>