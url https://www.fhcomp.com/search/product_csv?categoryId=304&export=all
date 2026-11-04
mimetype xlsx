--- v0 (2025-12-14)
+++ v1 (2026-11-04)
@@ -10,146 +10,563 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="543" uniqueCount="171">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Inductance(μH)</t>
   </si>
   <si>
     <t>L (mm)</t>
   </si>
   <si>
     <t>W (mm)</t>
   </si>
   <si>
     <t>T (mm)</t>
   </si>
   <si>
     <t>Nominal impedance (Ω)</t>
   </si>
   <si>
     <t>DCR Max</t>
   </si>
   <si>
     <t>Test frequency(MHz)</t>
   </si>
   <si>
     <t>Test Voltage (mV)</t>
   </si>
   <si>
     <t>Tolerance</t>
   </si>
   <si>
     <t>Rated current(mA)</t>
   </si>
   <si>
     <t>Size Code</t>
   </si>
   <si>
     <t>Applications</t>
   </si>
   <si>
     <t>生产状态</t>
   </si>
   <si>
+    <t>CBE322515A182T</t>
+  </si>
+  <si>
+    <t>A</t>
+  </si>
+  <si>
+    <t>322515</t>
+  </si>
+  <si>
+    <t>production</t>
+  </si>
+  <si>
+    <t>CBE322515A152T</t>
+  </si>
+  <si>
+    <t>CBE322515X152T</t>
+  </si>
+  <si>
+    <t>X</t>
+  </si>
+  <si>
+    <t>CBE322515A122T</t>
+  </si>
+  <si>
+    <t>CBE322515A102T</t>
+  </si>
+  <si>
+    <t>CBE322515X102T</t>
+  </si>
+  <si>
+    <t>CBE322512A102T</t>
+  </si>
+  <si>
+    <t>322512</t>
+  </si>
+  <si>
+    <t>CBE322515A801TA01</t>
+  </si>
+  <si>
+    <t>CBE322515A801T</t>
+  </si>
+  <si>
+    <t>CBE322512A801T</t>
+  </si>
+  <si>
+    <t>CBE321611B801T</t>
+  </si>
+  <si>
+    <t>B</t>
+  </si>
+  <si>
+    <t>321611</t>
+  </si>
+  <si>
+    <t>CBE252011A801T</t>
+  </si>
+  <si>
+    <t>252011</t>
+  </si>
+  <si>
+    <t>CBE252011B801T</t>
+  </si>
+  <si>
+    <t>CBE201609B801T</t>
+  </si>
+  <si>
+    <t>201609</t>
+  </si>
+  <si>
+    <t>CBE201210B801T</t>
+  </si>
+  <si>
+    <t>201210</t>
+  </si>
+  <si>
+    <t>discontinued</t>
+  </si>
+  <si>
+    <t>CBE322515A681T</t>
+  </si>
+  <si>
+    <t>3.2±0.20</t>
+  </si>
+  <si>
+    <t>2.5±0.20</t>
+  </si>
+  <si>
+    <t>680</t>
+  </si>
+  <si>
+    <t>0.035</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>±25%</t>
+  </si>
+  <si>
+    <t>4000</t>
+  </si>
+  <si>
+    <t>CBE322515A681TA01</t>
+  </si>
+  <si>
+    <t>CBE322512A681T</t>
+  </si>
+  <si>
+    <t>CBE252011A681T</t>
+  </si>
+  <si>
     <t>CBE252011A601T</t>
   </si>
   <si>
-    <t>2.5±0.20</t>
-[...1 lines deleted...]
-  <si>
     <t>2.0±0.20</t>
   </si>
   <si>
     <t>1.1±0.10</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>0.03</t>
   </si>
   <si>
-    <t>100</t>
-[...8 lines deleted...]
-    <t>4000</t>
+    <t>CBE252011A601TA01</t>
+  </si>
+  <si>
+    <t>CBE322515A601T</t>
+  </si>
+  <si>
+    <t>CBE321611B601T</t>
+  </si>
+  <si>
+    <t>CBE321611A601T</t>
+  </si>
+  <si>
+    <t>CBE252011B601TA01</t>
+  </si>
+  <si>
+    <t>CBE252011B601T</t>
+  </si>
+  <si>
+    <t>CBE252010A601T</t>
+  </si>
+  <si>
+    <t>252010</t>
+  </si>
+  <si>
+    <t>CBE201609B601T</t>
+  </si>
+  <si>
+    <t>CBE201609P601T</t>
+  </si>
+  <si>
+    <t>P</t>
+  </si>
+  <si>
+    <t>CBE201210B601T</t>
+  </si>
+  <si>
+    <t>CBE322515A501T</t>
+  </si>
+  <si>
+    <t>CBE322515A501TA01</t>
+  </si>
+  <si>
+    <t>CBE322512A501T</t>
+  </si>
+  <si>
+    <t>CBE321611B501T</t>
+  </si>
+  <si>
+    <t>CBE252011B501T</t>
+  </si>
+  <si>
+    <t>CBE201609B501T</t>
+  </si>
+  <si>
+    <t>CBE201210B501T</t>
+  </si>
+  <si>
+    <t>CBE322515B471T</t>
+  </si>
+  <si>
+    <t>CBE321611B471T</t>
+  </si>
+  <si>
+    <t>CBE322515A401TA01</t>
+  </si>
+  <si>
+    <t>CBE322515A401T</t>
+  </si>
+  <si>
+    <t>CBE322515B401T</t>
+  </si>
+  <si>
+    <t>CBE322512A401T</t>
+  </si>
+  <si>
+    <t>CBE321611B401T</t>
+  </si>
+  <si>
+    <t>CBE252011B401T</t>
+  </si>
+  <si>
+    <t>CBE252011A401T</t>
+  </si>
+  <si>
+    <t>CBE252010A401T</t>
+  </si>
+  <si>
+    <t>CBE201609B401T</t>
+  </si>
+  <si>
+    <t>CBE201210B401T</t>
   </si>
   <si>
     <t>CBE252011A301T</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>CBE322515A300T</t>
   </si>
   <si>
-    <t>3.2±0.20</t>
-[...1 lines deleted...]
-  <si>
     <t>1.5±0.20</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>0.0016</t>
   </si>
   <si>
     <t>10000</t>
+  </si>
+  <si>
+    <t>CBE322515A301T</t>
+  </si>
+  <si>
+    <t>CBE322515A301TA01</t>
+  </si>
+  <si>
+    <t>CBE322515B301T</t>
+  </si>
+  <si>
+    <t>CBE322511B301T</t>
+  </si>
+  <si>
+    <t>322511</t>
+  </si>
+  <si>
+    <t>CBE321611A301T</t>
+  </si>
+  <si>
+    <t>CBE321611B301T</t>
+  </si>
+  <si>
+    <t>CBE252011B301T</t>
+  </si>
+  <si>
+    <t>CBE252010A301T</t>
+  </si>
+  <si>
+    <t>CBE201609B301T</t>
+  </si>
+  <si>
+    <t>CBE201210B301T</t>
+  </si>
+  <si>
+    <t>CBE160808B301T</t>
+  </si>
+  <si>
+    <t>0603</t>
+  </si>
+  <si>
+    <t>CBE322515B221T</t>
+  </si>
+  <si>
+    <t>CBE322515A221T</t>
+  </si>
+  <si>
+    <t>CBE321611B221T</t>
+  </si>
+  <si>
+    <t>CBE252011A221T</t>
+  </si>
+  <si>
+    <t>CBE252011B221T</t>
+  </si>
+  <si>
+    <t>CBE201609B221T</t>
+  </si>
+  <si>
+    <t>CBE322515A201T</t>
+  </si>
+  <si>
+    <t>CBE322512A201T</t>
+  </si>
+  <si>
+    <t>CBE321611B201T</t>
+  </si>
+  <si>
+    <t>CBE201609B201T</t>
+  </si>
+  <si>
+    <t>CBE322515A181T</t>
+  </si>
+  <si>
+    <t>CBE322515B181T</t>
+  </si>
+  <si>
+    <t>CBE321611B181T</t>
+  </si>
+  <si>
+    <t>CBE252011A181T</t>
+  </si>
+  <si>
+    <t>CBE252011B181T</t>
+  </si>
+  <si>
+    <t>CBE201609B181T</t>
+  </si>
+  <si>
+    <t>CBE201609B181TA01</t>
+  </si>
+  <si>
+    <t>CBE201609A181TA01</t>
+  </si>
+  <si>
+    <t>CBE322515A151T</t>
+  </si>
+  <si>
+    <t>CBE321611A151T</t>
+  </si>
+  <si>
+    <t>CBE321611B151T</t>
+  </si>
+  <si>
+    <t>CBE252011B151T</t>
+  </si>
+  <si>
+    <t>CBE252011A151T</t>
+  </si>
+  <si>
+    <t>CBE201609B151T</t>
+  </si>
+  <si>
+    <t>CBE321611X121T</t>
+  </si>
+  <si>
+    <t>CBE321611B121T</t>
+  </si>
+  <si>
+    <t>CBE252011B121T</t>
+  </si>
+  <si>
+    <t>CBE201609B121T</t>
+  </si>
+  <si>
+    <t>CBE100505U121CT</t>
+  </si>
+  <si>
+    <t>U</t>
+  </si>
+  <si>
+    <t>0402</t>
+  </si>
+  <si>
+    <t>CBE321611X111T</t>
+  </si>
+  <si>
+    <t>CBE321611X101T</t>
+  </si>
+  <si>
+    <t>CBE321611B101T</t>
+  </si>
+  <si>
+    <t>CBE252011A101T</t>
+  </si>
+  <si>
+    <t>CBE252011B101T</t>
+  </si>
+  <si>
+    <t>CBE201609B101T</t>
+  </si>
+  <si>
+    <t>CBE321611B800T</t>
+  </si>
+  <si>
+    <t>CBE321611X800T</t>
+  </si>
+  <si>
+    <t>CBE322515X600T</t>
+  </si>
+  <si>
+    <t>CBE322515A600T</t>
+  </si>
+  <si>
+    <t>CBE321611X600T</t>
+  </si>
+  <si>
+    <t>CBE321611A600T</t>
+  </si>
+  <si>
+    <t>CBE252011A600T</t>
+  </si>
+  <si>
+    <t>CBE321611A500T</t>
+  </si>
+  <si>
+    <t>CBE321611X500T</t>
+  </si>
+  <si>
+    <t>CBE322515A400T</t>
+  </si>
+  <si>
+    <t>CBE321611X400T</t>
+  </si>
+  <si>
+    <t>CBE321611A400T</t>
+  </si>
+  <si>
+    <t>CBE321611X330T</t>
+  </si>
+  <si>
+    <t>CBE321609X330T</t>
+  </si>
+  <si>
+    <t>1206</t>
+  </si>
+  <si>
+    <t>CBE322515A310T</t>
+  </si>
+  <si>
+    <t>CBE321611X300T</t>
+  </si>
+  <si>
+    <t>CBE321611A300T</t>
+  </si>
+  <si>
+    <t>CBE252011A300T</t>
+  </si>
+  <si>
+    <t>CBE252011U300T</t>
+  </si>
+  <si>
+    <t>CBE322515A260T</t>
+  </si>
+  <si>
+    <t>CBE322515A220T</t>
+  </si>
+  <si>
+    <t>CBE321611X220T</t>
+  </si>
+  <si>
+    <t>CBE322515A200T</t>
+  </si>
+  <si>
+    <t>CBE322515A150T</t>
+  </si>
+  <si>
+    <t>CBE252011A070T</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -441,51 +858,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N123"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -495,140 +912,1875 @@
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>14</v>
       </c>
-      <c r="C2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E2" t="s">
-        <v>17</v>
-[...17 lines deleted...]
-        <v>23</v>
+        <v>15</v>
+      </c>
+      <c r="L2" t="s">
+        <v>16</v>
+      </c>
+      <c r="N2" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="E3" t="s">
-        <v>17</v>
-[...17 lines deleted...]
-        <v>23</v>
+        <v>15</v>
+      </c>
+      <c r="L3" t="s">
+        <v>16</v>
+      </c>
+      <c r="N3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L4" t="s">
+        <v>16</v>
+      </c>
+      <c r="N4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14">
+      <c r="A5" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" t="s">
+        <v>15</v>
+      </c>
+      <c r="L5" t="s">
+        <v>16</v>
+      </c>
+      <c r="N5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14">
+      <c r="A6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E6" t="s">
+        <v>15</v>
+      </c>
+      <c r="L6" t="s">
+        <v>16</v>
+      </c>
+      <c r="N6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14">
+      <c r="A7" t="s">
+        <v>23</v>
+      </c>
+      <c r="E7" t="s">
+        <v>20</v>
+      </c>
+      <c r="L7" t="s">
+        <v>16</v>
+      </c>
+      <c r="N7" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14">
+      <c r="A8" t="s">
+        <v>24</v>
+      </c>
+      <c r="E8" t="s">
+        <v>15</v>
+      </c>
+      <c r="L8" t="s">
+        <v>25</v>
+      </c>
+      <c r="N8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14">
+      <c r="A9" t="s">
         <v>26</v>
       </c>
-      <c r="C4" t="s">
+      <c r="E9" t="s">
+        <v>15</v>
+      </c>
+      <c r="L9" t="s">
+        <v>16</v>
+      </c>
+      <c r="N9" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14">
+      <c r="A10" t="s">
         <v>27</v>
       </c>
-      <c r="D4" t="s">
-[...2 lines deleted...]
-      <c r="E4" t="s">
+      <c r="E10" t="s">
+        <v>15</v>
+      </c>
+      <c r="L10" t="s">
+        <v>16</v>
+      </c>
+      <c r="N10" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14">
+      <c r="A11" t="s">
         <v>28</v>
       </c>
-      <c r="F4" t="s">
+      <c r="E11" t="s">
+        <v>15</v>
+      </c>
+      <c r="L11" t="s">
+        <v>25</v>
+      </c>
+      <c r="N11" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14">
+      <c r="A12" t="s">
         <v>29</v>
       </c>
-      <c r="G4" t="s">
-[...2 lines deleted...]
-      <c r="H4" t="s">
+      <c r="E12" t="s">
+        <v>30</v>
+      </c>
+      <c r="L12" t="s">
+        <v>31</v>
+      </c>
+      <c r="N12" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14">
+      <c r="A13" t="s">
+        <v>32</v>
+      </c>
+      <c r="E13" t="s">
+        <v>15</v>
+      </c>
+      <c r="L13" t="s">
+        <v>33</v>
+      </c>
+      <c r="N13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14">
+      <c r="A14" t="s">
+        <v>34</v>
+      </c>
+      <c r="E14" t="s">
+        <v>30</v>
+      </c>
+      <c r="L14" t="s">
+        <v>33</v>
+      </c>
+      <c r="N14" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14">
+      <c r="A15" t="s">
+        <v>35</v>
+      </c>
+      <c r="E15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L15" t="s">
+        <v>36</v>
+      </c>
+      <c r="N15" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14">
+      <c r="A16" t="s">
+        <v>37</v>
+      </c>
+      <c r="E16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L16" t="s">
+        <v>38</v>
+      </c>
+      <c r="N16" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14">
+      <c r="A17" t="s">
+        <v>40</v>
+      </c>
+      <c r="C17" t="s">
+        <v>41</v>
+      </c>
+      <c r="D17" t="s">
+        <v>42</v>
+      </c>
+      <c r="E17" t="s">
+        <v>15</v>
+      </c>
+      <c r="F17" t="s">
+        <v>43</v>
+      </c>
+      <c r="G17" t="s">
+        <v>44</v>
+      </c>
+      <c r="H17" t="s">
+        <v>45</v>
+      </c>
+      <c r="I17" t="s">
+        <v>46</v>
+      </c>
+      <c r="J17" t="s">
+        <v>47</v>
+      </c>
+      <c r="K17" t="s">
+        <v>48</v>
+      </c>
+      <c r="L17" t="s">
+        <v>16</v>
+      </c>
+      <c r="N17" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14">
+      <c r="A18" t="s">
+        <v>49</v>
+      </c>
+      <c r="C18" t="s">
+        <v>41</v>
+      </c>
+      <c r="D18" t="s">
+        <v>42</v>
+      </c>
+      <c r="E18" t="s">
+        <v>15</v>
+      </c>
+      <c r="F18" t="s">
+        <v>43</v>
+      </c>
+      <c r="G18" t="s">
+        <v>44</v>
+      </c>
+      <c r="H18" t="s">
+        <v>45</v>
+      </c>
+      <c r="I18" t="s">
+        <v>46</v>
+      </c>
+      <c r="J18" t="s">
+        <v>47</v>
+      </c>
+      <c r="K18" t="s">
+        <v>48</v>
+      </c>
+      <c r="L18" t="s">
+        <v>16</v>
+      </c>
+      <c r="N18" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14">
+      <c r="A19" t="s">
+        <v>50</v>
+      </c>
+      <c r="E19" t="s">
+        <v>15</v>
+      </c>
+      <c r="L19" t="s">
+        <v>25</v>
+      </c>
+      <c r="N19" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14">
+      <c r="A20" t="s">
+        <v>51</v>
+      </c>
+      <c r="E20" t="s">
+        <v>15</v>
+      </c>
+      <c r="L20" t="s">
+        <v>33</v>
+      </c>
+      <c r="N20" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14">
+      <c r="A21" t="s">
+        <v>52</v>
+      </c>
+      <c r="C21" t="s">
+        <v>42</v>
+      </c>
+      <c r="D21" t="s">
+        <v>53</v>
+      </c>
+      <c r="E21" t="s">
+        <v>54</v>
+      </c>
+      <c r="F21" t="s">
+        <v>55</v>
+      </c>
+      <c r="G21" t="s">
+        <v>56</v>
+      </c>
+      <c r="H21" t="s">
+        <v>45</v>
+      </c>
+      <c r="I21" t="s">
+        <v>46</v>
+      </c>
+      <c r="J21" t="s">
+        <v>47</v>
+      </c>
+      <c r="K21" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14">
+      <c r="A22" t="s">
+        <v>57</v>
+      </c>
+      <c r="C22" t="s">
+        <v>42</v>
+      </c>
+      <c r="D22" t="s">
+        <v>53</v>
+      </c>
+      <c r="E22" t="s">
+        <v>15</v>
+      </c>
+      <c r="F22" t="s">
+        <v>55</v>
+      </c>
+      <c r="G22" t="s">
+        <v>56</v>
+      </c>
+      <c r="H22" t="s">
+        <v>45</v>
+      </c>
+      <c r="I22" t="s">
+        <v>46</v>
+      </c>
+      <c r="J22" t="s">
+        <v>47</v>
+      </c>
+      <c r="K22" t="s">
+        <v>48</v>
+      </c>
+      <c r="L22" t="s">
+        <v>33</v>
+      </c>
+      <c r="N22" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14">
+      <c r="A23" t="s">
+        <v>58</v>
+      </c>
+      <c r="E23" t="s">
+        <v>15</v>
+      </c>
+      <c r="L23" t="s">
+        <v>16</v>
+      </c>
+      <c r="N23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14">
+      <c r="A24" t="s">
+        <v>59</v>
+      </c>
+      <c r="E24" t="s">
+        <v>30</v>
+      </c>
+      <c r="L24" t="s">
+        <v>31</v>
+      </c>
+      <c r="N24" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14">
+      <c r="A25" t="s">
+        <v>60</v>
+      </c>
+      <c r="E25" t="s">
+        <v>15</v>
+      </c>
+      <c r="L25" t="s">
+        <v>31</v>
+      </c>
+      <c r="N25" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14">
+      <c r="A26" t="s">
+        <v>61</v>
+      </c>
+      <c r="E26" t="s">
+        <v>30</v>
+      </c>
+      <c r="L26" t="s">
+        <v>33</v>
+      </c>
+      <c r="N26" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14">
+      <c r="A27" t="s">
+        <v>62</v>
+      </c>
+      <c r="E27" t="s">
+        <v>30</v>
+      </c>
+      <c r="L27" t="s">
+        <v>33</v>
+      </c>
+      <c r="N27" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14">
+      <c r="A28" t="s">
+        <v>63</v>
+      </c>
+      <c r="E28" t="s">
+        <v>15</v>
+      </c>
+      <c r="L28" t="s">
+        <v>64</v>
+      </c>
+      <c r="N28" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14">
+      <c r="A29" t="s">
+        <v>65</v>
+      </c>
+      <c r="E29" t="s">
+        <v>30</v>
+      </c>
+      <c r="L29" t="s">
+        <v>36</v>
+      </c>
+      <c r="N29" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14">
+      <c r="A30" t="s">
+        <v>66</v>
+      </c>
+      <c r="E30" t="s">
+        <v>67</v>
+      </c>
+      <c r="L30" t="s">
+        <v>36</v>
+      </c>
+      <c r="N30" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14">
+      <c r="A31" t="s">
+        <v>68</v>
+      </c>
+      <c r="E31" t="s">
+        <v>30</v>
+      </c>
+      <c r="L31" t="s">
+        <v>38</v>
+      </c>
+      <c r="N31" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14">
+      <c r="A32" t="s">
+        <v>69</v>
+      </c>
+      <c r="E32" t="s">
+        <v>15</v>
+      </c>
+      <c r="L32" t="s">
+        <v>16</v>
+      </c>
+      <c r="N32" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="33" spans="1:14">
+      <c r="A33" t="s">
+        <v>70</v>
+      </c>
+      <c r="E33" t="s">
+        <v>15</v>
+      </c>
+      <c r="L33" t="s">
+        <v>16</v>
+      </c>
+      <c r="N33" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="34" spans="1:14">
+      <c r="A34" t="s">
+        <v>71</v>
+      </c>
+      <c r="E34" t="s">
+        <v>15</v>
+      </c>
+      <c r="L34" t="s">
+        <v>25</v>
+      </c>
+      <c r="N34" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="35" spans="1:14">
+      <c r="A35" t="s">
+        <v>72</v>
+      </c>
+      <c r="E35" t="s">
+        <v>30</v>
+      </c>
+      <c r="L35" t="s">
+        <v>31</v>
+      </c>
+      <c r="N35" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="36" spans="1:14">
+      <c r="A36" t="s">
+        <v>73</v>
+      </c>
+      <c r="E36" t="s">
+        <v>30</v>
+      </c>
+      <c r="L36" t="s">
+        <v>33</v>
+      </c>
+      <c r="N36" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="37" spans="1:14">
+      <c r="A37" t="s">
+        <v>74</v>
+      </c>
+      <c r="E37" t="s">
+        <v>30</v>
+      </c>
+      <c r="L37" t="s">
+        <v>36</v>
+      </c>
+      <c r="N37" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="38" spans="1:14">
+      <c r="A38" t="s">
+        <v>75</v>
+      </c>
+      <c r="E38" t="s">
+        <v>30</v>
+      </c>
+      <c r="L38" t="s">
+        <v>38</v>
+      </c>
+      <c r="N38" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="39" spans="1:14">
+      <c r="A39" t="s">
+        <v>76</v>
+      </c>
+      <c r="E39" t="s">
+        <v>30</v>
+      </c>
+      <c r="L39" t="s">
+        <v>16</v>
+      </c>
+      <c r="N39" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="40" spans="1:14">
+      <c r="A40" t="s">
+        <v>77</v>
+      </c>
+      <c r="E40" t="s">
+        <v>30</v>
+      </c>
+      <c r="L40" t="s">
+        <v>31</v>
+      </c>
+      <c r="N40" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="41" spans="1:14">
+      <c r="A41" t="s">
+        <v>78</v>
+      </c>
+      <c r="E41" t="s">
+        <v>15</v>
+      </c>
+      <c r="L41" t="s">
+        <v>16</v>
+      </c>
+      <c r="N41" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="42" spans="1:14">
+      <c r="A42" t="s">
+        <v>79</v>
+      </c>
+      <c r="E42" t="s">
+        <v>15</v>
+      </c>
+      <c r="L42" t="s">
+        <v>16</v>
+      </c>
+      <c r="N42" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="43" spans="1:14">
+      <c r="A43" t="s">
+        <v>80</v>
+      </c>
+      <c r="E43" t="s">
+        <v>30</v>
+      </c>
+      <c r="L43" t="s">
+        <v>16</v>
+      </c>
+      <c r="N43" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="44" spans="1:14">
+      <c r="A44" t="s">
+        <v>81</v>
+      </c>
+      <c r="E44" t="s">
+        <v>15</v>
+      </c>
+      <c r="L44" t="s">
+        <v>25</v>
+      </c>
+      <c r="N44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="45" spans="1:14">
+      <c r="A45" t="s">
+        <v>82</v>
+      </c>
+      <c r="E45" t="s">
+        <v>30</v>
+      </c>
+      <c r="L45" t="s">
+        <v>31</v>
+      </c>
+      <c r="N45" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="46" spans="1:14">
+      <c r="A46" t="s">
+        <v>83</v>
+      </c>
+      <c r="E46" t="s">
+        <v>30</v>
+      </c>
+      <c r="L46" t="s">
+        <v>33</v>
+      </c>
+      <c r="N46" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="47" spans="1:14">
+      <c r="A47" t="s">
+        <v>84</v>
+      </c>
+      <c r="E47" t="s">
+        <v>15</v>
+      </c>
+      <c r="L47" t="s">
+        <v>33</v>
+      </c>
+      <c r="N47" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="48" spans="1:14">
+      <c r="A48" t="s">
+        <v>85</v>
+      </c>
+      <c r="E48" t="s">
+        <v>15</v>
+      </c>
+      <c r="L48" t="s">
+        <v>64</v>
+      </c>
+      <c r="N48" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="49" spans="1:14">
+      <c r="A49" t="s">
+        <v>86</v>
+      </c>
+      <c r="E49" t="s">
+        <v>30</v>
+      </c>
+      <c r="L49" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="50" spans="1:14">
+      <c r="A50" t="s">
+        <v>87</v>
+      </c>
+      <c r="E50" t="s">
+        <v>30</v>
+      </c>
+      <c r="L50" t="s">
+        <v>38</v>
+      </c>
+      <c r="N50" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="51" spans="1:14">
+      <c r="A51" t="s">
+        <v>88</v>
+      </c>
+      <c r="C51" t="s">
+        <v>42</v>
+      </c>
+      <c r="D51" t="s">
+        <v>53</v>
+      </c>
+      <c r="E51" t="s">
+        <v>54</v>
+      </c>
+      <c r="F51" t="s">
+        <v>89</v>
+      </c>
+      <c r="G51" t="s">
+        <v>56</v>
+      </c>
+      <c r="H51" t="s">
+        <v>45</v>
+      </c>
+      <c r="I51" t="s">
+        <v>46</v>
+      </c>
+      <c r="J51" t="s">
+        <v>47</v>
+      </c>
+      <c r="K51" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="52" spans="1:14">
+      <c r="A52" t="s">
+        <v>90</v>
+      </c>
+      <c r="C52" t="s">
+        <v>41</v>
+      </c>
+      <c r="D52" t="s">
+        <v>42</v>
+      </c>
+      <c r="E52" t="s">
+        <v>91</v>
+      </c>
+      <c r="F52" t="s">
+        <v>92</v>
+      </c>
+      <c r="G52" t="s">
+        <v>93</v>
+      </c>
+      <c r="H52" t="s">
+        <v>45</v>
+      </c>
+      <c r="I52" t="s">
+        <v>46</v>
+      </c>
+      <c r="J52" t="s">
+        <v>47</v>
+      </c>
+      <c r="K52" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="53" spans="1:14">
+      <c r="A53" t="s">
+        <v>95</v>
+      </c>
+      <c r="E53" t="s">
+        <v>15</v>
+      </c>
+      <c r="L53" t="s">
+        <v>16</v>
+      </c>
+      <c r="N53" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="54" spans="1:14">
+      <c r="A54" t="s">
+        <v>96</v>
+      </c>
+      <c r="E54" t="s">
+        <v>15</v>
+      </c>
+      <c r="L54" t="s">
+        <v>16</v>
+      </c>
+      <c r="N54" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="55" spans="1:14">
+      <c r="A55" t="s">
+        <v>97</v>
+      </c>
+      <c r="E55" t="s">
+        <v>30</v>
+      </c>
+      <c r="L55" t="s">
+        <v>16</v>
+      </c>
+      <c r="N55" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="56" spans="1:14">
+      <c r="A56" t="s">
+        <v>98</v>
+      </c>
+      <c r="E56" t="s">
+        <v>30</v>
+      </c>
+      <c r="L56" t="s">
+        <v>99</v>
+      </c>
+      <c r="N56" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="57" spans="1:14">
+      <c r="A57" t="s">
+        <v>100</v>
+      </c>
+      <c r="E57" t="s">
+        <v>15</v>
+      </c>
+      <c r="L57" t="s">
+        <v>31</v>
+      </c>
+      <c r="N57" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="58" spans="1:14">
+      <c r="A58" t="s">
+        <v>101</v>
+      </c>
+      <c r="E58" t="s">
+        <v>30</v>
+      </c>
+      <c r="L58" t="s">
+        <v>31</v>
+      </c>
+      <c r="N58" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="59" spans="1:14">
+      <c r="A59" t="s">
+        <v>102</v>
+      </c>
+      <c r="E59" t="s">
+        <v>30</v>
+      </c>
+      <c r="L59" t="s">
+        <v>33</v>
+      </c>
+      <c r="N59" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="60" spans="1:14">
+      <c r="A60" t="s">
+        <v>103</v>
+      </c>
+      <c r="E60" t="s">
+        <v>15</v>
+      </c>
+      <c r="L60" t="s">
+        <v>64</v>
+      </c>
+      <c r="N60" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="61" spans="1:14">
+      <c r="A61" t="s">
+        <v>104</v>
+      </c>
+      <c r="E61" t="s">
+        <v>30</v>
+      </c>
+      <c r="L61" t="s">
+        <v>36</v>
+      </c>
+      <c r="N61" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="62" spans="1:14">
+      <c r="A62" t="s">
+        <v>105</v>
+      </c>
+      <c r="E62" t="s">
+        <v>30</v>
+      </c>
+      <c r="L62" t="s">
+        <v>38</v>
+      </c>
+      <c r="N62" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="63" spans="1:14">
+      <c r="A63" t="s">
+        <v>106</v>
+      </c>
+      <c r="E63" t="s">
+        <v>30</v>
+      </c>
+      <c r="L63" t="s">
+        <v>107</v>
+      </c>
+      <c r="N63" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="64" spans="1:14">
+      <c r="A64" t="s">
+        <v>108</v>
+      </c>
+      <c r="E64" t="s">
+        <v>30</v>
+      </c>
+      <c r="L64" t="s">
+        <v>16</v>
+      </c>
+      <c r="N64" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="65" spans="1:14">
+      <c r="A65" t="s">
+        <v>109</v>
+      </c>
+      <c r="E65" t="s">
+        <v>15</v>
+      </c>
+      <c r="L65" t="s">
+        <v>16</v>
+      </c>
+      <c r="N65" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="66" spans="1:14">
+      <c r="A66" t="s">
+        <v>110</v>
+      </c>
+      <c r="E66" t="s">
+        <v>30</v>
+      </c>
+      <c r="L66" t="s">
+        <v>31</v>
+      </c>
+      <c r="N66" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="67" spans="1:14">
+      <c r="A67" t="s">
+        <v>111</v>
+      </c>
+      <c r="E67" t="s">
+        <v>15</v>
+      </c>
+      <c r="L67" t="s">
+        <v>33</v>
+      </c>
+      <c r="N67" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="68" spans="1:14">
+      <c r="A68" t="s">
+        <v>112</v>
+      </c>
+      <c r="E68" t="s">
+        <v>30</v>
+      </c>
+      <c r="L68" t="s">
+        <v>33</v>
+      </c>
+      <c r="N68" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="69" spans="1:14">
+      <c r="A69" t="s">
+        <v>113</v>
+      </c>
+      <c r="E69" t="s">
+        <v>30</v>
+      </c>
+      <c r="L69" t="s">
+        <v>36</v>
+      </c>
+      <c r="N69" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="70" spans="1:14">
+      <c r="A70" t="s">
+        <v>114</v>
+      </c>
+      <c r="E70" t="s">
+        <v>15</v>
+      </c>
+      <c r="L70" t="s">
+        <v>16</v>
+      </c>
+      <c r="N70" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="71" spans="1:14">
+      <c r="A71" t="s">
+        <v>115</v>
+      </c>
+      <c r="E71" t="s">
+        <v>15</v>
+      </c>
+      <c r="L71" t="s">
+        <v>25</v>
+      </c>
+      <c r="N71" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="72" spans="1:14">
+      <c r="A72" t="s">
+        <v>116</v>
+      </c>
+      <c r="E72" t="s">
+        <v>30</v>
+      </c>
+      <c r="L72" t="s">
+        <v>31</v>
+      </c>
+      <c r="N72" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="73" spans="1:14">
+      <c r="A73" t="s">
+        <v>117</v>
+      </c>
+      <c r="E73" t="s">
+        <v>30</v>
+      </c>
+      <c r="L73" t="s">
+        <v>36</v>
+      </c>
+      <c r="N73" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="74" spans="1:14">
+      <c r="A74" t="s">
+        <v>118</v>
+      </c>
+      <c r="E74" t="s">
+        <v>15</v>
+      </c>
+      <c r="L74" t="s">
+        <v>16</v>
+      </c>
+      <c r="N74" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="75" spans="1:14">
+      <c r="A75" t="s">
+        <v>119</v>
+      </c>
+      <c r="E75" t="s">
+        <v>30</v>
+      </c>
+      <c r="L75" t="s">
+        <v>16</v>
+      </c>
+      <c r="N75" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="76" spans="1:14">
+      <c r="A76" t="s">
+        <v>120</v>
+      </c>
+      <c r="E76" t="s">
+        <v>30</v>
+      </c>
+      <c r="L76" t="s">
+        <v>31</v>
+      </c>
+      <c r="N76" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="77" spans="1:14">
+      <c r="A77" t="s">
+        <v>121</v>
+      </c>
+      <c r="E77" t="s">
+        <v>15</v>
+      </c>
+      <c r="L77" t="s">
+        <v>33</v>
+      </c>
+      <c r="N77" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="78" spans="1:14">
+      <c r="A78" t="s">
+        <v>122</v>
+      </c>
+      <c r="E78" t="s">
+        <v>30</v>
+      </c>
+      <c r="L78" t="s">
+        <v>33</v>
+      </c>
+      <c r="N78" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="79" spans="1:14">
+      <c r="A79" t="s">
+        <v>123</v>
+      </c>
+      <c r="E79" t="s">
+        <v>30</v>
+      </c>
+      <c r="L79" t="s">
+        <v>36</v>
+      </c>
+      <c r="N79" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="80" spans="1:14">
+      <c r="A80" t="s">
+        <v>124</v>
+      </c>
+      <c r="E80" t="s">
+        <v>30</v>
+      </c>
+      <c r="L80" t="s">
+        <v>36</v>
+      </c>
+      <c r="N80" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="81" spans="1:14">
+      <c r="A81" t="s">
+        <v>125</v>
+      </c>
+      <c r="E81" t="s">
+        <v>15</v>
+      </c>
+      <c r="L81" t="s">
+        <v>36</v>
+      </c>
+      <c r="N81" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="82" spans="1:14">
+      <c r="A82" t="s">
+        <v>126</v>
+      </c>
+      <c r="E82" t="s">
+        <v>15</v>
+      </c>
+      <c r="L82" t="s">
+        <v>16</v>
+      </c>
+      <c r="N82" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="83" spans="1:14">
+      <c r="A83" t="s">
+        <v>127</v>
+      </c>
+      <c r="E83" t="s">
+        <v>15</v>
+      </c>
+      <c r="L83" t="s">
+        <v>31</v>
+      </c>
+      <c r="N83" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="84" spans="1:14">
+      <c r="A84" t="s">
+        <v>128</v>
+      </c>
+      <c r="E84" t="s">
+        <v>30</v>
+      </c>
+      <c r="L84" t="s">
+        <v>31</v>
+      </c>
+      <c r="N84" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="85" spans="1:14">
+      <c r="A85" t="s">
+        <v>129</v>
+      </c>
+      <c r="E85" t="s">
+        <v>30</v>
+      </c>
+      <c r="L85" t="s">
+        <v>33</v>
+      </c>
+      <c r="N85" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="86" spans="1:14">
+      <c r="A86" t="s">
+        <v>130</v>
+      </c>
+      <c r="E86" t="s">
+        <v>15</v>
+      </c>
+      <c r="L86" t="s">
+        <v>33</v>
+      </c>
+      <c r="N86" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="87" spans="1:14">
+      <c r="A87" t="s">
+        <v>131</v>
+      </c>
+      <c r="E87" t="s">
+        <v>30</v>
+      </c>
+      <c r="L87" t="s">
+        <v>36</v>
+      </c>
+      <c r="N87" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="88" spans="1:14">
+      <c r="A88" t="s">
+        <v>132</v>
+      </c>
+      <c r="E88" t="s">
         <v>20</v>
       </c>
-      <c r="I4" t="s">
-[...6 lines deleted...]
-        <v>31</v>
+      <c r="L88" t="s">
+        <v>31</v>
+      </c>
+      <c r="N88" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="89" spans="1:14">
+      <c r="A89" t="s">
+        <v>133</v>
+      </c>
+      <c r="E89" t="s">
+        <v>30</v>
+      </c>
+      <c r="L89" t="s">
+        <v>31</v>
+      </c>
+      <c r="N89" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="90" spans="1:14">
+      <c r="A90" t="s">
+        <v>134</v>
+      </c>
+      <c r="E90" t="s">
+        <v>30</v>
+      </c>
+      <c r="L90" t="s">
+        <v>33</v>
+      </c>
+      <c r="N90" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="91" spans="1:14">
+      <c r="A91" t="s">
+        <v>135</v>
+      </c>
+      <c r="E91" t="s">
+        <v>30</v>
+      </c>
+      <c r="L91" t="s">
+        <v>36</v>
+      </c>
+      <c r="N91" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="92" spans="1:14">
+      <c r="A92" t="s">
+        <v>136</v>
+      </c>
+      <c r="E92" t="s">
+        <v>137</v>
+      </c>
+      <c r="L92" t="s">
+        <v>138</v>
+      </c>
+      <c r="N92" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="93" spans="1:14">
+      <c r="A93" t="s">
+        <v>139</v>
+      </c>
+      <c r="E93" t="s">
+        <v>20</v>
+      </c>
+      <c r="L93" t="s">
+        <v>31</v>
+      </c>
+      <c r="N93" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="94" spans="1:14">
+      <c r="A94" t="s">
+        <v>140</v>
+      </c>
+      <c r="E94" t="s">
+        <v>20</v>
+      </c>
+      <c r="L94" t="s">
+        <v>31</v>
+      </c>
+      <c r="N94" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="95" spans="1:14">
+      <c r="A95" t="s">
+        <v>141</v>
+      </c>
+      <c r="E95" t="s">
+        <v>30</v>
+      </c>
+      <c r="L95" t="s">
+        <v>31</v>
+      </c>
+      <c r="N95" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="96" spans="1:14">
+      <c r="A96" t="s">
+        <v>142</v>
+      </c>
+      <c r="E96" t="s">
+        <v>15</v>
+      </c>
+      <c r="L96" t="s">
+        <v>33</v>
+      </c>
+      <c r="N96" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="97" spans="1:14">
+      <c r="A97" t="s">
+        <v>143</v>
+      </c>
+      <c r="E97" t="s">
+        <v>30</v>
+      </c>
+      <c r="L97" t="s">
+        <v>33</v>
+      </c>
+      <c r="N97" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="98" spans="1:14">
+      <c r="A98" t="s">
+        <v>144</v>
+      </c>
+      <c r="E98" t="s">
+        <v>30</v>
+      </c>
+      <c r="L98" t="s">
+        <v>36</v>
+      </c>
+      <c r="N98" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="99" spans="1:14">
+      <c r="A99" t="s">
+        <v>145</v>
+      </c>
+      <c r="E99" t="s">
+        <v>30</v>
+      </c>
+      <c r="L99" t="s">
+        <v>31</v>
+      </c>
+      <c r="N99" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="100" spans="1:14">
+      <c r="A100" t="s">
+        <v>146</v>
+      </c>
+      <c r="E100" t="s">
+        <v>20</v>
+      </c>
+      <c r="L100" t="s">
+        <v>31</v>
+      </c>
+      <c r="N100" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="101" spans="1:14">
+      <c r="A101" t="s">
+        <v>147</v>
+      </c>
+      <c r="E101" t="s">
+        <v>20</v>
+      </c>
+      <c r="L101" t="s">
+        <v>16</v>
+      </c>
+      <c r="N101" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="102" spans="1:14">
+      <c r="A102" t="s">
+        <v>148</v>
+      </c>
+      <c r="E102" t="s">
+        <v>15</v>
+      </c>
+      <c r="L102" t="s">
+        <v>16</v>
+      </c>
+      <c r="N102" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="103" spans="1:14">
+      <c r="A103" t="s">
+        <v>149</v>
+      </c>
+      <c r="E103" t="s">
+        <v>20</v>
+      </c>
+      <c r="L103" t="s">
+        <v>31</v>
+      </c>
+      <c r="N103" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="104" spans="1:14">
+      <c r="A104" t="s">
+        <v>150</v>
+      </c>
+      <c r="E104" t="s">
+        <v>15</v>
+      </c>
+      <c r="L104" t="s">
+        <v>31</v>
+      </c>
+      <c r="N104" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="105" spans="1:14">
+      <c r="A105" t="s">
+        <v>151</v>
+      </c>
+      <c r="E105" t="s">
+        <v>15</v>
+      </c>
+      <c r="L105" t="s">
+        <v>33</v>
+      </c>
+      <c r="N105" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="106" spans="1:14">
+      <c r="A106" t="s">
+        <v>152</v>
+      </c>
+      <c r="E106" t="s">
+        <v>15</v>
+      </c>
+      <c r="L106" t="s">
+        <v>31</v>
+      </c>
+      <c r="N106" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="107" spans="1:14">
+      <c r="A107" t="s">
+        <v>153</v>
+      </c>
+      <c r="E107" t="s">
+        <v>20</v>
+      </c>
+      <c r="L107" t="s">
+        <v>31</v>
+      </c>
+      <c r="N107" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="108" spans="1:14">
+      <c r="A108" t="s">
+        <v>154</v>
+      </c>
+      <c r="E108" t="s">
+        <v>15</v>
+      </c>
+      <c r="L108" t="s">
+        <v>16</v>
+      </c>
+      <c r="N108" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="109" spans="1:14">
+      <c r="A109" t="s">
+        <v>155</v>
+      </c>
+      <c r="E109" t="s">
+        <v>20</v>
+      </c>
+      <c r="L109" t="s">
+        <v>31</v>
+      </c>
+      <c r="N109" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="110" spans="1:14">
+      <c r="A110" t="s">
+        <v>156</v>
+      </c>
+      <c r="E110" t="s">
+        <v>15</v>
+      </c>
+      <c r="L110" t="s">
+        <v>31</v>
+      </c>
+      <c r="N110" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="111" spans="1:14">
+      <c r="A111" t="s">
+        <v>157</v>
+      </c>
+      <c r="E111" t="s">
+        <v>20</v>
+      </c>
+      <c r="L111" t="s">
+        <v>31</v>
+      </c>
+      <c r="N111" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="112" spans="1:14">
+      <c r="A112" t="s">
+        <v>158</v>
+      </c>
+      <c r="E112" t="s">
+        <v>20</v>
+      </c>
+      <c r="L112" t="s">
+        <v>159</v>
+      </c>
+      <c r="N112" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="113" spans="1:14">
+      <c r="A113" t="s">
+        <v>160</v>
+      </c>
+      <c r="E113" t="s">
+        <v>15</v>
+      </c>
+      <c r="L113" t="s">
+        <v>16</v>
+      </c>
+      <c r="N113" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="114" spans="1:14">
+      <c r="A114" t="s">
+        <v>161</v>
+      </c>
+      <c r="E114" t="s">
+        <v>20</v>
+      </c>
+      <c r="L114" t="s">
+        <v>31</v>
+      </c>
+      <c r="N114" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="115" spans="1:14">
+      <c r="A115" t="s">
+        <v>162</v>
+      </c>
+      <c r="E115" t="s">
+        <v>15</v>
+      </c>
+      <c r="L115" t="s">
+        <v>31</v>
+      </c>
+      <c r="N115" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="116" spans="1:14">
+      <c r="A116" t="s">
+        <v>163</v>
+      </c>
+      <c r="E116" t="s">
+        <v>15</v>
+      </c>
+      <c r="L116" t="s">
+        <v>33</v>
+      </c>
+      <c r="N116" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="117" spans="1:14">
+      <c r="A117" t="s">
+        <v>164</v>
+      </c>
+      <c r="E117" t="s">
+        <v>137</v>
+      </c>
+      <c r="L117" t="s">
+        <v>33</v>
+      </c>
+      <c r="N117" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="118" spans="1:14">
+      <c r="A118" t="s">
+        <v>165</v>
+      </c>
+      <c r="E118" t="s">
+        <v>15</v>
+      </c>
+      <c r="L118" t="s">
+        <v>16</v>
+      </c>
+      <c r="N118" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="119" spans="1:14">
+      <c r="A119" t="s">
+        <v>166</v>
+      </c>
+      <c r="E119" t="s">
+        <v>15</v>
+      </c>
+      <c r="L119" t="s">
+        <v>16</v>
+      </c>
+      <c r="N119" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="120" spans="1:14">
+      <c r="A120" t="s">
+        <v>167</v>
+      </c>
+      <c r="E120" t="s">
+        <v>20</v>
+      </c>
+      <c r="L120" t="s">
+        <v>31</v>
+      </c>
+      <c r="N120" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="121" spans="1:14">
+      <c r="A121" t="s">
+        <v>168</v>
+      </c>
+      <c r="E121" t="s">
+        <v>15</v>
+      </c>
+      <c r="L121" t="s">
+        <v>16</v>
+      </c>
+      <c r="N121" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="122" spans="1:14">
+      <c r="A122" t="s">
+        <v>169</v>
+      </c>
+      <c r="E122" t="s">
+        <v>15</v>
+      </c>
+      <c r="L122" t="s">
+        <v>16</v>
+      </c>
+      <c r="N122" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="123" spans="1:14">
+      <c r="A123" t="s">
+        <v>170</v>
+      </c>
+      <c r="E123" t="s">
+        <v>15</v>
+      </c>
+      <c r="L123" t="s">
+        <v>33</v>
+      </c>
+      <c r="N123" t="s">
+        <v>17</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>