--- v0 (2026-01-22)
+++ v1 (2026-08-10)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="748" uniqueCount="193">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Capacitance</t>
   </si>
   <si>
     <t>Tolerance</t>
   </si>
   <si>
     <t>Size Code</t>
   </si>
   <si>
     <t>Structure</t>
   </si>
   <si>
     <t>T.C.R(ppm/°C)</t>
   </si>
   <si>
     <t>Rated Vdc</t>
   </si>
   <si>
     <t>D(mm)</t>
   </si>
   <si>
@@ -93,258 +93,546 @@
   <si>
     <t>锂离子电</t>
   </si>
   <si>
     <t>-40℃~ 70℃</t>
   </si>
   <si>
     <t>4.2V</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>36.0mm</t>
   </si>
   <si>
     <t>18.0mm</t>
   </si>
   <si>
     <t>42.0mm</t>
   </si>
   <si>
+    <t>FH4R2M138T-N1840-</t>
+  </si>
+  <si>
+    <t>18*40mm</t>
+  </si>
+  <si>
+    <t>FH4R2M128T-N1840-</t>
+  </si>
+  <si>
+    <t>1200F</t>
+  </si>
+  <si>
     <t>FH4R2M108T-N1840</t>
   </si>
   <si>
     <t>1000F</t>
   </si>
   <si>
+    <t>FH4R2M108T-N1840-</t>
+  </si>
+  <si>
+    <t>FH4R2M108T-N1840-DK38</t>
+  </si>
+  <si>
     <t>FH3R8M108T-N1840</t>
   </si>
   <si>
     <t>3.8V</t>
   </si>
   <si>
+    <t>FH3R8M108T-N1840-</t>
+  </si>
+  <si>
+    <t>FH3R8M108T-N1840-W-</t>
+  </si>
+  <si>
+    <t>FH3R8M108T-N1840-WJ-</t>
+  </si>
+  <si>
+    <t>FH4R2M807T-N1640-</t>
+  </si>
+  <si>
+    <t>800F</t>
+  </si>
+  <si>
+    <t>16*40mm</t>
+  </si>
+  <si>
     <t>FH4R2M807T-N1640</t>
   </si>
   <si>
-    <t>800F</t>
-[...1 lines deleted...]
-  <si>
     <t>16</t>
   </si>
   <si>
     <t>FH3R8M757T-N1840</t>
   </si>
   <si>
     <t>750F</t>
   </si>
   <si>
+    <t>FH3R8M757T-N1840-</t>
+  </si>
+  <si>
+    <t>FH4R2M557T-N1340-</t>
+  </si>
+  <si>
+    <t>550F</t>
+  </si>
+  <si>
+    <t>13*40mm</t>
+  </si>
+  <si>
     <t>FH4R2M557T-N1340</t>
   </si>
   <si>
-    <t>550F</t>
-[...1 lines deleted...]
-  <si>
     <t>12.5</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
+    <t>FH4R2M507T-N1640-</t>
+  </si>
+  <si>
+    <t>500F</t>
+  </si>
+  <si>
+    <t>FH3R8M507T-N1640-</t>
+  </si>
+  <si>
     <t>FH3R8M507T-N1640</t>
   </si>
   <si>
-    <t>500F</t>
+    <t>FH4R2M407T-N1620-</t>
+  </si>
+  <si>
+    <t>400F</t>
+  </si>
+  <si>
+    <t>16*20mm</t>
   </si>
   <si>
     <t>FH4R2M407T-N1620</t>
   </si>
   <si>
-    <t>400F</t>
-[...1 lines deleted...]
-  <si>
     <t>21</t>
   </si>
   <si>
+    <t>FH4R2M307T-N1330-</t>
+  </si>
+  <si>
+    <t>300F</t>
+  </si>
+  <si>
+    <t>13*30mm</t>
+  </si>
+  <si>
     <t>FH4R2M307T-N1330</t>
   </si>
   <si>
-    <t>300F</t>
-[...1 lines deleted...]
-  <si>
     <t>30</t>
   </si>
   <si>
+    <t>FH3R8M307T-N1340-</t>
+  </si>
+  <si>
+    <t>FH3R8M307T-N1330-</t>
+  </si>
+  <si>
     <t>FH3R8M307T-N1340</t>
   </si>
   <si>
+    <t>FH4R2M257T-N1320-DK24</t>
+  </si>
+  <si>
+    <t>250F</t>
+  </si>
+  <si>
+    <t>13*20mm</t>
+  </si>
+  <si>
     <t>FH4R2M257T-N1320</t>
   </si>
   <si>
-    <t>250F</t>
-[...1 lines deleted...]
-  <si>
     <t>20</t>
   </si>
   <si>
+    <t>FH3R8M257T-N1620-</t>
+  </si>
+  <si>
+    <t>FH3R8M257T-N1335-</t>
+  </si>
+  <si>
+    <t>13*35mm</t>
+  </si>
+  <si>
+    <t>FH3R8M257T-N1335-F-</t>
+  </si>
+  <si>
     <t>FH3R8M257T-N1335</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>FH3R8M257T-N1620</t>
   </si>
   <si>
+    <t>FH3R8M207T-N1320-</t>
+  </si>
+  <si>
+    <t>200F</t>
+  </si>
+  <si>
+    <t>FH3R8M207T-N1320-DK56-</t>
+  </si>
+  <si>
+    <t>FH3R8M207T-N1230-</t>
+  </si>
+  <si>
+    <t>12*30mm</t>
+  </si>
+  <si>
     <t>FH3R8M207T-N1330</t>
   </si>
   <si>
-    <t>200F</t>
+    <t>FH3R8M207M-N1325</t>
+  </si>
+  <si>
+    <t>-20%~+20%</t>
+  </si>
+  <si>
+    <t>13*25mm</t>
+  </si>
+  <si>
+    <t>FH3R8M207V-N1620-</t>
+  </si>
+  <si>
+    <t>-10%~+10%</t>
+  </si>
+  <si>
+    <t>FH4R2M197T-N1030-</t>
+  </si>
+  <si>
+    <t>190F</t>
+  </si>
+  <si>
+    <t>10*30mm</t>
   </si>
   <si>
     <t>FH4R2M197T-N1030</t>
   </si>
   <si>
-    <t>190F</t>
-[...1 lines deleted...]
-  <si>
     <t>10</t>
   </si>
   <si>
+    <t>FH3R8M157T-N1030-</t>
+  </si>
+  <si>
+    <t>150F</t>
+  </si>
+  <si>
+    <t>FH3R8M127T-N1320-</t>
+  </si>
+  <si>
+    <t>120F</t>
+  </si>
+  <si>
+    <t>FH3R8M127T-N1320-DK24</t>
+  </si>
+  <si>
+    <t>FH3R8M127T-N1220-</t>
+  </si>
+  <si>
+    <t>12*20mm</t>
+  </si>
+  <si>
+    <t>FH3R8M127T-N1030-</t>
+  </si>
+  <si>
+    <t>FH3R8M127T-N1030-WJ-</t>
+  </si>
+  <si>
     <t>FH3R8M127T-N1030</t>
   </si>
   <si>
-    <t>120F</t>
-[...1 lines deleted...]
-  <si>
     <t>FH3R8M127T-N1320</t>
   </si>
   <si>
+    <t>FH4R2M906T-N0825-</t>
+  </si>
+  <si>
+    <t>90F</t>
+  </si>
+  <si>
+    <t>08*25mm</t>
+  </si>
+  <si>
+    <t>FH4R2M906T-N0825-J-</t>
+  </si>
+  <si>
     <t>FH4R2M906T-N0825</t>
   </si>
   <si>
-    <t>90F</t>
-[...1 lines deleted...]
-  <si>
     <t>8</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
+    <t>FH3R8M906T-N1020-</t>
+  </si>
+  <si>
+    <t>10*20mm</t>
+  </si>
+  <si>
+    <t>FH3R8M906T-N0825-</t>
+  </si>
+  <si>
     <t>FH3R8M806T-N1020</t>
   </si>
   <si>
     <t>80F</t>
   </si>
   <si>
     <t>21.0*10.0*21.0*15.5</t>
   </si>
   <si>
     <t>21.0mm</t>
   </si>
   <si>
     <t>10.0mm</t>
   </si>
   <si>
+    <t>FH3R8M806T-N1020-</t>
+  </si>
+  <si>
+    <t>FH3R8M706T-N1313-</t>
+  </si>
+  <si>
+    <t>70F</t>
+  </si>
+  <si>
+    <t>13*13mm</t>
+  </si>
+  <si>
+    <t>FH3R8M706T-N0825-</t>
+  </si>
+  <si>
+    <t>FH3R8M706T-N0825-T</t>
+  </si>
+  <si>
     <t>FH3R8M706T-N0825</t>
   </si>
   <si>
-    <t>70F</t>
-[...1 lines deleted...]
-  <si>
     <t>FH3R8M706T-N1313</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
+    <t>FH3R8M556T-N0825-X1-</t>
+  </si>
+  <si>
+    <t>55F</t>
+  </si>
+  <si>
+    <t>FH3R8M556T-N0825-J-</t>
+  </si>
+  <si>
+    <t>FH3R8M556T-N0825-</t>
+  </si>
+  <si>
+    <t>FH4R2M506T-N0825-</t>
+  </si>
+  <si>
+    <t>50F</t>
+  </si>
+  <si>
+    <t>FH3R8M506T-N1020-</t>
+  </si>
+  <si>
+    <t>FH3R8M506T-N1016-J-</t>
+  </si>
+  <si>
+    <t>10*16mm</t>
+  </si>
+  <si>
+    <t>FH3R8M506T-N0825-</t>
+  </si>
+  <si>
+    <t>FH3R8M506T-N0824-</t>
+  </si>
+  <si>
+    <t>08*24mm</t>
+  </si>
+  <si>
     <t>FH3R8M506T-N0825</t>
   </si>
   <si>
-    <t>50F</t>
-[...1 lines deleted...]
-  <si>
     <t>FH3R8M506T-N1016</t>
   </si>
   <si>
+    <t>FH4R2M406T-N0820-</t>
+  </si>
+  <si>
+    <t>40F</t>
+  </si>
+  <si>
+    <t>08*20mm</t>
+  </si>
+  <si>
     <t>FH3R8M406T-N0820</t>
   </si>
   <si>
-    <t>40F</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">17.0*8.5*21.0*12.0 </t>
   </si>
   <si>
     <t>17.0mm</t>
   </si>
   <si>
     <t>8.5mm</t>
   </si>
   <si>
+    <t>FH3R8M406T-N1013-</t>
+  </si>
+  <si>
+    <t>10*13mm</t>
+  </si>
+  <si>
+    <t>FH3R8M406T-N0820-</t>
+  </si>
+  <si>
+    <t>FH3R8M406T-N0820-WJ</t>
+  </si>
+  <si>
     <t>FH3R8M406T-N1013</t>
   </si>
   <si>
     <t>13.5</t>
   </si>
   <si>
     <t>FH3R8M306T-N0820</t>
   </si>
   <si>
     <t>30F</t>
   </si>
   <si>
+    <t>FH3R8M306T-N1013-</t>
+  </si>
+  <si>
+    <t>FH3R8M306T-N0820-</t>
+  </si>
+  <si>
     <t>FH3R8M306T-N1013</t>
   </si>
   <si>
     <t>FH3R8M206T-N0813</t>
   </si>
   <si>
     <t>20F</t>
   </si>
   <si>
     <t>17*8.5*14*12</t>
   </si>
   <si>
     <t>17mm</t>
   </si>
   <si>
     <t>14mm</t>
   </si>
   <si>
+    <t>FH3R8M206T-N0813-</t>
+  </si>
+  <si>
+    <t>08*13mm</t>
+  </si>
+  <si>
+    <t>FH3R8M206T-N0813-J7-</t>
+  </si>
+  <si>
+    <t>FH3R8M206T-L0813-</t>
+  </si>
+  <si>
+    <t>FH3R8M206T-L0813-J-</t>
+  </si>
+  <si>
+    <t>FH3R8M206T-N0813-J-</t>
+  </si>
+  <si>
+    <t>FH3R5M206T-N0813-</t>
+  </si>
+  <si>
+    <t>3.5V</t>
+  </si>
+  <si>
+    <t>FH3R8M106T-L0613-J</t>
+  </si>
+  <si>
+    <t>10F</t>
+  </si>
+  <si>
+    <t>06*13mm</t>
+  </si>
+  <si>
+    <t>FH3R8M106T-L0613-</t>
+  </si>
+  <si>
+    <t>FH3R8M106T-N0613-</t>
+  </si>
+  <si>
+    <t>FH3R8M106T-N0612-</t>
+  </si>
+  <si>
+    <t>06*12mm</t>
+  </si>
+  <si>
+    <t>FH3R8M106T-N0612-TH</t>
+  </si>
+  <si>
     <t>FH3R8M106T-N0613</t>
   </si>
   <si>
-    <t>10F</t>
-[...1 lines deleted...]
-  <si>
     <t>6</t>
+  </si>
+  <si>
+    <t>FH2R7M106M-H1025-GT-</t>
+  </si>
+  <si>
+    <t>10*25mm</t>
+  </si>
+  <si>
+    <t>-40℃~ 85℃</t>
+  </si>
+  <si>
+    <t>2.7V</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -636,51 +924,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:O30"/>
+  <dimension ref="A1:O97"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -735,938 +1023,2680 @@
       </c>
       <c r="H2" t="s">
         <v>22</v>
       </c>
       <c r="I2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
       <c r="O2">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>18</v>
       </c>
       <c r="E3" t="s">
         <v>19</v>
       </c>
       <c r="F3" t="s">
         <v>20</v>
       </c>
       <c r="G3" t="s">
         <v>21</v>
-      </c>
-[...13 lines deleted...]
-        <v>26</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C4" t="s">
+        <v>17</v>
+      </c>
+      <c r="D4" t="s">
         <v>28</v>
       </c>
-      <c r="C4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E4" t="s">
         <v>19</v>
       </c>
       <c r="F4" t="s">
         <v>20</v>
       </c>
       <c r="G4" t="s">
-        <v>30</v>
-[...14 lines deleted...]
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="O4">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>31</v>
       </c>
       <c r="B5" t="s">
         <v>32</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
+      <c r="D5" t="s">
+        <v>18</v>
+      </c>
       <c r="E5" t="s">
         <v>19</v>
       </c>
       <c r="F5" t="s">
         <v>20</v>
       </c>
       <c r="G5" t="s">
         <v>21</v>
       </c>
       <c r="H5" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="I5" t="s">
         <v>23</v>
       </c>
+      <c r="L5" t="s">
+        <v>24</v>
+      </c>
+      <c r="M5" t="s">
+        <v>25</v>
+      </c>
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
       <c r="O5">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B6" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>19</v>
       </c>
       <c r="F6" t="s">
         <v>20</v>
       </c>
       <c r="G6" t="s">
-        <v>30</v>
-[...14 lines deleted...]
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="O6">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B7" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
+      </c>
+      <c r="D7" t="s">
+        <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>19</v>
       </c>
       <c r="F7" t="s">
         <v>20</v>
       </c>
       <c r="G7" t="s">
         <v>21</v>
       </c>
-      <c r="H7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O7">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="B8" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
+      <c r="D8" t="s">
+        <v>18</v>
+      </c>
       <c r="E8" t="s">
         <v>19</v>
       </c>
       <c r="F8" t="s">
         <v>20</v>
       </c>
       <c r="G8" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="H8" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="I8" t="s">
         <v>23</v>
       </c>
+      <c r="L8" t="s">
+        <v>24</v>
+      </c>
+      <c r="M8" t="s">
+        <v>25</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
       <c r="O8">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="B9" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="C9" t="s">
         <v>17</v>
       </c>
+      <c r="D9" t="s">
+        <v>28</v>
+      </c>
       <c r="E9" t="s">
         <v>19</v>
       </c>
       <c r="F9" t="s">
         <v>20</v>
       </c>
       <c r="G9" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="O9">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="B10" t="s">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="C10" t="s">
         <v>17</v>
       </c>
+      <c r="D10" t="s">
+        <v>28</v>
+      </c>
       <c r="E10" t="s">
         <v>19</v>
       </c>
       <c r="F10" t="s">
         <v>20</v>
       </c>
       <c r="G10" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="O10">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="B11" t="s">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="C11" t="s">
         <v>17</v>
       </c>
+      <c r="D11" t="s">
+        <v>28</v>
+      </c>
       <c r="E11" t="s">
         <v>19</v>
       </c>
       <c r="F11" t="s">
         <v>20</v>
       </c>
       <c r="G11" t="s">
-        <v>30</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="O11">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="B12" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="C12" t="s">
         <v>17</v>
+      </c>
+      <c r="D12" t="s">
+        <v>42</v>
       </c>
       <c r="E12" t="s">
         <v>19</v>
       </c>
       <c r="F12" t="s">
         <v>20</v>
       </c>
       <c r="G12" t="s">
         <v>21</v>
       </c>
-      <c r="H12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O12">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="B13" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="C13" t="s">
         <v>17</v>
       </c>
       <c r="E13" t="s">
         <v>19</v>
       </c>
       <c r="F13" t="s">
         <v>20</v>
       </c>
       <c r="G13" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="H13" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="I13" t="s">
-        <v>53</v>
+        <v>23</v>
       </c>
       <c r="O13">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="B14" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="C14" t="s">
         <v>17</v>
       </c>
+      <c r="D14" t="s">
+        <v>18</v>
+      </c>
       <c r="E14" t="s">
         <v>19</v>
       </c>
       <c r="F14" t="s">
         <v>20</v>
       </c>
       <c r="G14" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="H14" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="I14" t="s">
-        <v>44</v>
+        <v>23</v>
+      </c>
+      <c r="L14" t="s">
+        <v>24</v>
+      </c>
+      <c r="M14" t="s">
+        <v>25</v>
+      </c>
+      <c r="N14" t="s">
+        <v>26</v>
       </c>
       <c r="O14">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="B15" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
       <c r="C15" t="s">
         <v>17</v>
       </c>
+      <c r="D15" t="s">
+        <v>28</v>
+      </c>
       <c r="E15" t="s">
         <v>19</v>
       </c>
       <c r="F15" t="s">
         <v>20</v>
       </c>
       <c r="G15" t="s">
-        <v>30</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="O15">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="B16" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="C16" t="s">
         <v>17</v>
+      </c>
+      <c r="D16" t="s">
+        <v>50</v>
       </c>
       <c r="E16" t="s">
         <v>19</v>
       </c>
       <c r="F16" t="s">
         <v>20</v>
       </c>
       <c r="G16" t="s">
         <v>21</v>
       </c>
-      <c r="H16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O16">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="B17" t="s">
-        <v>61</v>
+        <v>49</v>
       </c>
       <c r="C17" t="s">
         <v>17</v>
       </c>
       <c r="E17" t="s">
         <v>19</v>
       </c>
       <c r="F17" t="s">
         <v>20</v>
       </c>
       <c r="G17" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="H17" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="I17" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="O17">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="B18" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="C18" t="s">
         <v>17</v>
       </c>
+      <c r="D18" t="s">
+        <v>42</v>
+      </c>
       <c r="E18" t="s">
         <v>19</v>
       </c>
       <c r="F18" t="s">
         <v>20</v>
       </c>
       <c r="G18" t="s">
-        <v>30</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>21</v>
       </c>
       <c r="O18">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="B19" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="C19" t="s">
         <v>17</v>
       </c>
+      <c r="D19" t="s">
+        <v>42</v>
+      </c>
       <c r="E19" t="s">
         <v>19</v>
       </c>
       <c r="F19" t="s">
         <v>20</v>
       </c>
       <c r="G19" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>66</v>
+        <v>36</v>
       </c>
       <c r="O19">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="B20" t="s">
-        <v>68</v>
+        <v>55</v>
       </c>
       <c r="C20" t="s">
         <v>17</v>
       </c>
-      <c r="D20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20" t="s">
         <v>19</v>
       </c>
       <c r="F20" t="s">
         <v>20</v>
       </c>
       <c r="G20" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="H20" t="s">
-        <v>59</v>
+        <v>44</v>
       </c>
       <c r="I20" t="s">
-        <v>51</v>
-[...8 lines deleted...]
-        <v>70</v>
+        <v>23</v>
       </c>
       <c r="O20">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>72</v>
+        <v>58</v>
       </c>
       <c r="B21" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="C21" t="s">
         <v>17</v>
       </c>
+      <c r="D21" t="s">
+        <v>60</v>
+      </c>
       <c r="E21" t="s">
         <v>19</v>
       </c>
       <c r="F21" t="s">
         <v>20</v>
       </c>
       <c r="G21" t="s">
-        <v>30</v>
-[...5 lines deleted...]
-        <v>66</v>
+        <v>21</v>
       </c>
       <c r="O21">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>74</v>
+        <v>61</v>
       </c>
       <c r="B22" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="C22" t="s">
         <v>17</v>
       </c>
       <c r="E22" t="s">
         <v>19</v>
       </c>
       <c r="F22" t="s">
         <v>20</v>
       </c>
       <c r="G22" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="H22" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="I22" t="s">
-        <v>75</v>
+        <v>62</v>
       </c>
       <c r="O22">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>76</v>
+        <v>63</v>
       </c>
       <c r="B23" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
       <c r="C23" t="s">
         <v>17</v>
       </c>
+      <c r="D23" t="s">
+        <v>65</v>
+      </c>
       <c r="E23" t="s">
         <v>19</v>
       </c>
       <c r="F23" t="s">
         <v>20</v>
       </c>
       <c r="G23" t="s">
-        <v>30</v>
-[...5 lines deleted...]
-        <v>66</v>
+        <v>21</v>
       </c>
       <c r="O23">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>78</v>
+        <v>66</v>
       </c>
       <c r="B24" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
       <c r="C24" t="s">
         <v>17</v>
       </c>
       <c r="E24" t="s">
         <v>19</v>
       </c>
       <c r="F24" t="s">
         <v>20</v>
       </c>
       <c r="G24" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="H24" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="I24" t="s">
-        <v>33</v>
+        <v>67</v>
       </c>
       <c r="O24">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
       <c r="B25" t="s">
-        <v>80</v>
+        <v>64</v>
       </c>
       <c r="C25" t="s">
         <v>17</v>
       </c>
       <c r="D25" t="s">
-        <v>81</v>
+        <v>50</v>
       </c>
       <c r="E25" t="s">
         <v>19</v>
       </c>
       <c r="F25" t="s">
         <v>20</v>
       </c>
       <c r="G25" t="s">
-        <v>30</v>
-[...14 lines deleted...]
-        <v>70</v>
+        <v>36</v>
       </c>
       <c r="O25">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="B26" t="s">
-        <v>80</v>
+        <v>64</v>
       </c>
       <c r="C26" t="s">
         <v>17</v>
       </c>
+      <c r="D26" t="s">
+        <v>65</v>
+      </c>
       <c r="E26" t="s">
         <v>19</v>
       </c>
       <c r="F26" t="s">
         <v>20</v>
       </c>
       <c r="G26" t="s">
-        <v>30</v>
-[...5 lines deleted...]
-        <v>85</v>
+        <v>36</v>
       </c>
       <c r="O26">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>86</v>
+        <v>70</v>
       </c>
       <c r="B27" t="s">
-        <v>87</v>
+        <v>64</v>
       </c>
       <c r="C27" t="s">
         <v>17</v>
       </c>
-      <c r="D27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E27" t="s">
         <v>19</v>
       </c>
       <c r="F27" t="s">
         <v>20</v>
       </c>
       <c r="G27" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="H27" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="I27" t="s">
-        <v>51</v>
-[...8 lines deleted...]
-        <v>70</v>
+        <v>53</v>
       </c>
       <c r="O27">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>88</v>
+        <v>71</v>
       </c>
       <c r="B28" t="s">
-        <v>87</v>
+        <v>72</v>
       </c>
       <c r="C28" t="s">
         <v>17</v>
       </c>
+      <c r="D28" t="s">
+        <v>73</v>
+      </c>
       <c r="E28" t="s">
         <v>19</v>
       </c>
       <c r="F28" t="s">
         <v>20</v>
       </c>
       <c r="G28" t="s">
-        <v>30</v>
-[...5 lines deleted...]
-        <v>85</v>
+        <v>21</v>
       </c>
       <c r="O28">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>89</v>
+        <v>74</v>
       </c>
       <c r="B29" t="s">
-        <v>90</v>
+        <v>72</v>
       </c>
       <c r="C29" t="s">
         <v>17</v>
       </c>
-      <c r="D29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E29" t="s">
         <v>19</v>
       </c>
       <c r="F29" t="s">
         <v>20</v>
       </c>
       <c r="G29" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="H29" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="I29" t="s">
         <v>75</v>
       </c>
-      <c r="L29" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O29">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
+        <v>76</v>
+      </c>
+      <c r="B30" t="s">
+        <v>72</v>
+      </c>
+      <c r="C30" t="s">
+        <v>17</v>
+      </c>
+      <c r="D30" t="s">
+        <v>60</v>
+      </c>
+      <c r="E30" t="s">
+        <v>19</v>
+      </c>
+      <c r="F30" t="s">
+        <v>20</v>
+      </c>
+      <c r="G30" t="s">
+        <v>36</v>
+      </c>
+      <c r="O30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:15">
+      <c r="A31" t="s">
+        <v>77</v>
+      </c>
+      <c r="B31" t="s">
+        <v>72</v>
+      </c>
+      <c r="C31" t="s">
+        <v>17</v>
+      </c>
+      <c r="D31" t="s">
+        <v>78</v>
+      </c>
+      <c r="E31" t="s">
+        <v>19</v>
+      </c>
+      <c r="F31" t="s">
+        <v>20</v>
+      </c>
+      <c r="G31" t="s">
+        <v>36</v>
+      </c>
+      <c r="O31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:15">
+      <c r="A32" t="s">
+        <v>79</v>
+      </c>
+      <c r="B32" t="s">
+        <v>72</v>
+      </c>
+      <c r="C32" t="s">
+        <v>17</v>
+      </c>
+      <c r="D32" t="s">
+        <v>78</v>
+      </c>
+      <c r="E32" t="s">
+        <v>19</v>
+      </c>
+      <c r="F32" t="s">
+        <v>20</v>
+      </c>
+      <c r="G32" t="s">
+        <v>36</v>
+      </c>
+      <c r="O32">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:15">
+      <c r="A33" t="s">
+        <v>80</v>
+      </c>
+      <c r="B33" t="s">
+        <v>72</v>
+      </c>
+      <c r="C33" t="s">
+        <v>17</v>
+      </c>
+      <c r="E33" t="s">
+        <v>19</v>
+      </c>
+      <c r="F33" t="s">
+        <v>20</v>
+      </c>
+      <c r="G33" t="s">
+        <v>36</v>
+      </c>
+      <c r="H33" t="s">
+        <v>52</v>
+      </c>
+      <c r="I33" t="s">
+        <v>81</v>
+      </c>
+      <c r="O33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:15">
+      <c r="A34" t="s">
+        <v>82</v>
+      </c>
+      <c r="B34" t="s">
+        <v>72</v>
+      </c>
+      <c r="C34" t="s">
+        <v>17</v>
+      </c>
+      <c r="E34" t="s">
+        <v>19</v>
+      </c>
+      <c r="F34" t="s">
+        <v>20</v>
+      </c>
+      <c r="G34" t="s">
+        <v>36</v>
+      </c>
+      <c r="H34" t="s">
+        <v>44</v>
+      </c>
+      <c r="I34" t="s">
+        <v>62</v>
+      </c>
+      <c r="O34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" t="s">
+        <v>83</v>
+      </c>
+      <c r="B35" t="s">
+        <v>84</v>
+      </c>
+      <c r="C35" t="s">
+        <v>17</v>
+      </c>
+      <c r="D35" t="s">
+        <v>73</v>
+      </c>
+      <c r="E35" t="s">
+        <v>19</v>
+      </c>
+      <c r="F35" t="s">
+        <v>20</v>
+      </c>
+      <c r="G35" t="s">
+        <v>36</v>
+      </c>
+      <c r="O35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:15">
+      <c r="A36" t="s">
+        <v>85</v>
+      </c>
+      <c r="B36" t="s">
+        <v>84</v>
+      </c>
+      <c r="C36" t="s">
+        <v>17</v>
+      </c>
+      <c r="D36" t="s">
+        <v>73</v>
+      </c>
+      <c r="E36" t="s">
+        <v>19</v>
+      </c>
+      <c r="F36" t="s">
+        <v>20</v>
+      </c>
+      <c r="G36" t="s">
+        <v>36</v>
+      </c>
+      <c r="O36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37" t="s">
+        <v>86</v>
+      </c>
+      <c r="B37" t="s">
+        <v>84</v>
+      </c>
+      <c r="C37" t="s">
+        <v>17</v>
+      </c>
+      <c r="D37" t="s">
+        <v>87</v>
+      </c>
+      <c r="E37" t="s">
+        <v>19</v>
+      </c>
+      <c r="F37" t="s">
+        <v>20</v>
+      </c>
+      <c r="G37" t="s">
+        <v>36</v>
+      </c>
+      <c r="O37">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" t="s">
+        <v>88</v>
+      </c>
+      <c r="B38" t="s">
+        <v>84</v>
+      </c>
+      <c r="C38" t="s">
+        <v>17</v>
+      </c>
+      <c r="E38" t="s">
+        <v>19</v>
+      </c>
+      <c r="F38" t="s">
+        <v>20</v>
+      </c>
+      <c r="G38" t="s">
+        <v>36</v>
+      </c>
+      <c r="H38" t="s">
+        <v>52</v>
+      </c>
+      <c r="I38" t="s">
+        <v>67</v>
+      </c>
+      <c r="O38">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39" t="s">
+        <v>89</v>
+      </c>
+      <c r="B39" t="s">
+        <v>84</v>
+      </c>
+      <c r="C39" t="s">
+        <v>90</v>
+      </c>
+      <c r="D39" t="s">
+        <v>91</v>
+      </c>
+      <c r="E39" t="s">
+        <v>19</v>
+      </c>
+      <c r="F39" t="s">
+        <v>20</v>
+      </c>
+      <c r="G39" t="s">
+        <v>36</v>
+      </c>
+      <c r="O39">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="A40" t="s">
+        <v>92</v>
+      </c>
+      <c r="B40" t="s">
+        <v>84</v>
+      </c>
+      <c r="C40" t="s">
+        <v>93</v>
+      </c>
+      <c r="D40" t="s">
+        <v>60</v>
+      </c>
+      <c r="E40" t="s">
+        <v>19</v>
+      </c>
+      <c r="F40" t="s">
+        <v>20</v>
+      </c>
+      <c r="G40" t="s">
+        <v>36</v>
+      </c>
+      <c r="O40">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:15">
+      <c r="A41" t="s">
         <v>94</v>
       </c>
-      <c r="B30" t="s">
+      <c r="B41" t="s">
         <v>95</v>
       </c>
-      <c r="C30" t="s">
-[...11 lines deleted...]
-      <c r="H30" t="s">
+      <c r="C41" t="s">
+        <v>17</v>
+      </c>
+      <c r="D41" t="s">
         <v>96</v>
       </c>
-      <c r="I30" t="s">
+      <c r="E41" t="s">
+        <v>19</v>
+      </c>
+      <c r="F41" t="s">
+        <v>20</v>
+      </c>
+      <c r="G41" t="s">
+        <v>21</v>
+      </c>
+      <c r="O41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:15">
+      <c r="A42" t="s">
+        <v>97</v>
+      </c>
+      <c r="B42" t="s">
+        <v>95</v>
+      </c>
+      <c r="C42" t="s">
+        <v>17</v>
+      </c>
+      <c r="E42" t="s">
+        <v>19</v>
+      </c>
+      <c r="F42" t="s">
+        <v>20</v>
+      </c>
+      <c r="G42" t="s">
+        <v>21</v>
+      </c>
+      <c r="H42" t="s">
+        <v>98</v>
+      </c>
+      <c r="I42" t="s">
+        <v>67</v>
+      </c>
+      <c r="O42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:15">
+      <c r="A43" t="s">
+        <v>99</v>
+      </c>
+      <c r="B43" t="s">
+        <v>100</v>
+      </c>
+      <c r="C43" t="s">
+        <v>17</v>
+      </c>
+      <c r="D43" t="s">
+        <v>96</v>
+      </c>
+      <c r="E43" t="s">
+        <v>19</v>
+      </c>
+      <c r="F43" t="s">
+        <v>20</v>
+      </c>
+      <c r="G43" t="s">
+        <v>36</v>
+      </c>
+      <c r="O43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:15">
+      <c r="A44" t="s">
+        <v>101</v>
+      </c>
+      <c r="B44" t="s">
+        <v>102</v>
+      </c>
+      <c r="C44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D44" t="s">
+        <v>73</v>
+      </c>
+      <c r="E44" t="s">
+        <v>19</v>
+      </c>
+      <c r="F44" t="s">
+        <v>20</v>
+      </c>
+      <c r="G44" t="s">
+        <v>36</v>
+      </c>
+      <c r="O44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:15">
+      <c r="A45" t="s">
+        <v>103</v>
+      </c>
+      <c r="B45" t="s">
+        <v>102</v>
+      </c>
+      <c r="C45" t="s">
+        <v>17</v>
+      </c>
+      <c r="D45" t="s">
+        <v>73</v>
+      </c>
+      <c r="E45" t="s">
+        <v>19</v>
+      </c>
+      <c r="F45" t="s">
+        <v>20</v>
+      </c>
+      <c r="G45" t="s">
+        <v>36</v>
+      </c>
+      <c r="O45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:15">
+      <c r="A46" t="s">
+        <v>104</v>
+      </c>
+      <c r="B46" t="s">
+        <v>102</v>
+      </c>
+      <c r="C46" t="s">
+        <v>17</v>
+      </c>
+      <c r="D46" t="s">
+        <v>105</v>
+      </c>
+      <c r="E46" t="s">
+        <v>19</v>
+      </c>
+      <c r="F46" t="s">
+        <v>20</v>
+      </c>
+      <c r="G46" t="s">
+        <v>36</v>
+      </c>
+      <c r="O46">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:15">
+      <c r="A47" t="s">
+        <v>106</v>
+      </c>
+      <c r="B47" t="s">
+        <v>102</v>
+      </c>
+      <c r="C47" t="s">
+        <v>17</v>
+      </c>
+      <c r="D47" t="s">
+        <v>96</v>
+      </c>
+      <c r="E47" t="s">
+        <v>19</v>
+      </c>
+      <c r="F47" t="s">
+        <v>20</v>
+      </c>
+      <c r="G47" t="s">
+        <v>36</v>
+      </c>
+      <c r="O47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:15">
+      <c r="A48" t="s">
+        <v>107</v>
+      </c>
+      <c r="B48" t="s">
+        <v>102</v>
+      </c>
+      <c r="C48" t="s">
+        <v>17</v>
+      </c>
+      <c r="D48" t="s">
+        <v>96</v>
+      </c>
+      <c r="E48" t="s">
+        <v>19</v>
+      </c>
+      <c r="F48" t="s">
+        <v>20</v>
+      </c>
+      <c r="G48" t="s">
+        <v>36</v>
+      </c>
+      <c r="O48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:15">
+      <c r="A49" t="s">
+        <v>108</v>
+      </c>
+      <c r="B49" t="s">
+        <v>102</v>
+      </c>
+      <c r="C49" t="s">
+        <v>17</v>
+      </c>
+      <c r="E49" t="s">
+        <v>19</v>
+      </c>
+      <c r="F49" t="s">
+        <v>20</v>
+      </c>
+      <c r="G49" t="s">
+        <v>36</v>
+      </c>
+      <c r="H49" t="s">
+        <v>98</v>
+      </c>
+      <c r="I49" t="s">
+        <v>67</v>
+      </c>
+      <c r="O49">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:15">
+      <c r="A50" t="s">
+        <v>109</v>
+      </c>
+      <c r="B50" t="s">
+        <v>102</v>
+      </c>
+      <c r="C50" t="s">
+        <v>17</v>
+      </c>
+      <c r="E50" t="s">
+        <v>19</v>
+      </c>
+      <c r="F50" t="s">
+        <v>20</v>
+      </c>
+      <c r="G50" t="s">
+        <v>36</v>
+      </c>
+      <c r="H50" t="s">
+        <v>52</v>
+      </c>
+      <c r="I50" t="s">
         <v>75</v>
       </c>
-      <c r="O30">
+      <c r="O50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:15">
+      <c r="A51" t="s">
+        <v>110</v>
+      </c>
+      <c r="B51" t="s">
+        <v>111</v>
+      </c>
+      <c r="C51" t="s">
+        <v>17</v>
+      </c>
+      <c r="D51" t="s">
+        <v>112</v>
+      </c>
+      <c r="E51" t="s">
+        <v>19</v>
+      </c>
+      <c r="F51" t="s">
+        <v>20</v>
+      </c>
+      <c r="G51" t="s">
+        <v>21</v>
+      </c>
+      <c r="O51">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:15">
+      <c r="A52" t="s">
+        <v>113</v>
+      </c>
+      <c r="B52" t="s">
+        <v>111</v>
+      </c>
+      <c r="C52" t="s">
+        <v>17</v>
+      </c>
+      <c r="D52" t="s">
+        <v>112</v>
+      </c>
+      <c r="E52" t="s">
+        <v>19</v>
+      </c>
+      <c r="F52" t="s">
+        <v>20</v>
+      </c>
+      <c r="G52" t="s">
+        <v>21</v>
+      </c>
+      <c r="O52">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:15">
+      <c r="A53" t="s">
+        <v>114</v>
+      </c>
+      <c r="B53" t="s">
+        <v>111</v>
+      </c>
+      <c r="C53" t="s">
+        <v>17</v>
+      </c>
+      <c r="E53" t="s">
+        <v>19</v>
+      </c>
+      <c r="F53" t="s">
+        <v>20</v>
+      </c>
+      <c r="G53" t="s">
+        <v>21</v>
+      </c>
+      <c r="H53" t="s">
+        <v>115</v>
+      </c>
+      <c r="I53" t="s">
+        <v>116</v>
+      </c>
+      <c r="O53">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:15">
+      <c r="A54" t="s">
+        <v>117</v>
+      </c>
+      <c r="B54" t="s">
+        <v>111</v>
+      </c>
+      <c r="C54" t="s">
+        <v>17</v>
+      </c>
+      <c r="D54" t="s">
+        <v>118</v>
+      </c>
+      <c r="E54" t="s">
+        <v>19</v>
+      </c>
+      <c r="F54" t="s">
+        <v>20</v>
+      </c>
+      <c r="G54" t="s">
+        <v>36</v>
+      </c>
+      <c r="O54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:15">
+      <c r="A55" t="s">
+        <v>119</v>
+      </c>
+      <c r="B55" t="s">
+        <v>111</v>
+      </c>
+      <c r="C55" t="s">
+        <v>17</v>
+      </c>
+      <c r="D55" t="s">
+        <v>112</v>
+      </c>
+      <c r="E55" t="s">
+        <v>19</v>
+      </c>
+      <c r="F55" t="s">
+        <v>20</v>
+      </c>
+      <c r="G55" t="s">
+        <v>36</v>
+      </c>
+      <c r="O55">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:15">
+      <c r="A56" t="s">
+        <v>120</v>
+      </c>
+      <c r="B56" t="s">
+        <v>121</v>
+      </c>
+      <c r="C56" t="s">
+        <v>17</v>
+      </c>
+      <c r="D56" t="s">
+        <v>122</v>
+      </c>
+      <c r="E56" t="s">
+        <v>19</v>
+      </c>
+      <c r="F56" t="s">
+        <v>20</v>
+      </c>
+      <c r="G56" t="s">
+        <v>36</v>
+      </c>
+      <c r="H56" t="s">
+        <v>98</v>
+      </c>
+      <c r="I56" t="s">
+        <v>75</v>
+      </c>
+      <c r="L56" t="s">
+        <v>123</v>
+      </c>
+      <c r="M56" t="s">
+        <v>124</v>
+      </c>
+      <c r="N56" t="s">
+        <v>123</v>
+      </c>
+      <c r="O56">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:15">
+      <c r="A57" t="s">
+        <v>125</v>
+      </c>
+      <c r="B57" t="s">
+        <v>121</v>
+      </c>
+      <c r="C57" t="s">
+        <v>17</v>
+      </c>
+      <c r="D57" t="s">
+        <v>118</v>
+      </c>
+      <c r="E57" t="s">
+        <v>19</v>
+      </c>
+      <c r="F57" t="s">
+        <v>20</v>
+      </c>
+      <c r="G57" t="s">
+        <v>36</v>
+      </c>
+      <c r="O57">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:15">
+      <c r="A58" t="s">
+        <v>126</v>
+      </c>
+      <c r="B58" t="s">
+        <v>127</v>
+      </c>
+      <c r="C58" t="s">
+        <v>17</v>
+      </c>
+      <c r="D58" t="s">
+        <v>128</v>
+      </c>
+      <c r="E58" t="s">
+        <v>19</v>
+      </c>
+      <c r="F58" t="s">
+        <v>20</v>
+      </c>
+      <c r="G58" t="s">
+        <v>36</v>
+      </c>
+      <c r="O58">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:15">
+      <c r="A59" t="s">
+        <v>129</v>
+      </c>
+      <c r="B59" t="s">
+        <v>127</v>
+      </c>
+      <c r="C59" t="s">
+        <v>17</v>
+      </c>
+      <c r="D59" t="s">
+        <v>112</v>
+      </c>
+      <c r="E59" t="s">
+        <v>19</v>
+      </c>
+      <c r="F59" t="s">
+        <v>20</v>
+      </c>
+      <c r="G59" t="s">
+        <v>36</v>
+      </c>
+      <c r="O59">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:15">
+      <c r="A60" t="s">
+        <v>130</v>
+      </c>
+      <c r="B60" t="s">
+        <v>127</v>
+      </c>
+      <c r="C60" t="s">
+        <v>17</v>
+      </c>
+      <c r="D60" t="s">
+        <v>112</v>
+      </c>
+      <c r="E60" t="s">
+        <v>19</v>
+      </c>
+      <c r="F60" t="s">
+        <v>20</v>
+      </c>
+      <c r="G60" t="s">
+        <v>36</v>
+      </c>
+      <c r="O60">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:15">
+      <c r="A61" t="s">
+        <v>131</v>
+      </c>
+      <c r="B61" t="s">
+        <v>127</v>
+      </c>
+      <c r="C61" t="s">
+        <v>17</v>
+      </c>
+      <c r="E61" t="s">
+        <v>19</v>
+      </c>
+      <c r="F61" t="s">
+        <v>20</v>
+      </c>
+      <c r="G61" t="s">
+        <v>36</v>
+      </c>
+      <c r="H61" t="s">
+        <v>115</v>
+      </c>
+      <c r="I61" t="s">
+        <v>116</v>
+      </c>
+      <c r="O61">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:15">
+      <c r="A62" t="s">
+        <v>132</v>
+      </c>
+      <c r="B62" t="s">
+        <v>127</v>
+      </c>
+      <c r="C62" t="s">
+        <v>17</v>
+      </c>
+      <c r="E62" t="s">
+        <v>19</v>
+      </c>
+      <c r="F62" t="s">
+        <v>20</v>
+      </c>
+      <c r="G62" t="s">
+        <v>36</v>
+      </c>
+      <c r="H62" t="s">
+        <v>52</v>
+      </c>
+      <c r="I62" t="s">
+        <v>133</v>
+      </c>
+      <c r="O62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:15">
+      <c r="A63" t="s">
+        <v>134</v>
+      </c>
+      <c r="B63" t="s">
+        <v>135</v>
+      </c>
+      <c r="C63" t="s">
+        <v>17</v>
+      </c>
+      <c r="D63" t="s">
+        <v>112</v>
+      </c>
+      <c r="E63" t="s">
+        <v>19</v>
+      </c>
+      <c r="F63" t="s">
+        <v>20</v>
+      </c>
+      <c r="G63" t="s">
+        <v>36</v>
+      </c>
+      <c r="O63">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:15">
+      <c r="A64" t="s">
+        <v>136</v>
+      </c>
+      <c r="B64" t="s">
+        <v>135</v>
+      </c>
+      <c r="C64" t="s">
+        <v>17</v>
+      </c>
+      <c r="D64" t="s">
+        <v>112</v>
+      </c>
+      <c r="E64" t="s">
+        <v>19</v>
+      </c>
+      <c r="F64" t="s">
+        <v>20</v>
+      </c>
+      <c r="G64" t="s">
+        <v>36</v>
+      </c>
+      <c r="O64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:15">
+      <c r="A65" t="s">
+        <v>137</v>
+      </c>
+      <c r="B65" t="s">
+        <v>135</v>
+      </c>
+      <c r="C65" t="s">
+        <v>17</v>
+      </c>
+      <c r="D65" t="s">
+        <v>112</v>
+      </c>
+      <c r="E65" t="s">
+        <v>19</v>
+      </c>
+      <c r="F65" t="s">
+        <v>20</v>
+      </c>
+      <c r="G65" t="s">
+        <v>36</v>
+      </c>
+      <c r="O65">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:15">
+      <c r="A66" t="s">
+        <v>138</v>
+      </c>
+      <c r="B66" t="s">
+        <v>139</v>
+      </c>
+      <c r="C66" t="s">
+        <v>17</v>
+      </c>
+      <c r="D66" t="s">
+        <v>112</v>
+      </c>
+      <c r="E66" t="s">
+        <v>19</v>
+      </c>
+      <c r="F66" t="s">
+        <v>20</v>
+      </c>
+      <c r="G66" t="s">
+        <v>21</v>
+      </c>
+      <c r="O66">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:15">
+      <c r="A67" t="s">
+        <v>140</v>
+      </c>
+      <c r="B67" t="s">
+        <v>139</v>
+      </c>
+      <c r="C67" t="s">
+        <v>17</v>
+      </c>
+      <c r="D67" t="s">
+        <v>118</v>
+      </c>
+      <c r="E67" t="s">
+        <v>19</v>
+      </c>
+      <c r="F67" t="s">
+        <v>20</v>
+      </c>
+      <c r="G67" t="s">
+        <v>36</v>
+      </c>
+      <c r="O67">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:15">
+      <c r="A68" t="s">
+        <v>141</v>
+      </c>
+      <c r="B68" t="s">
+        <v>139</v>
+      </c>
+      <c r="C68" t="s">
+        <v>17</v>
+      </c>
+      <c r="D68" t="s">
+        <v>142</v>
+      </c>
+      <c r="E68" t="s">
+        <v>19</v>
+      </c>
+      <c r="F68" t="s">
+        <v>20</v>
+      </c>
+      <c r="G68" t="s">
+        <v>36</v>
+      </c>
+      <c r="O68">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:15">
+      <c r="A69" t="s">
+        <v>143</v>
+      </c>
+      <c r="B69" t="s">
+        <v>139</v>
+      </c>
+      <c r="C69" t="s">
+        <v>17</v>
+      </c>
+      <c r="D69" t="s">
+        <v>112</v>
+      </c>
+      <c r="E69" t="s">
+        <v>19</v>
+      </c>
+      <c r="F69" t="s">
+        <v>20</v>
+      </c>
+      <c r="G69" t="s">
+        <v>36</v>
+      </c>
+      <c r="O69">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:15">
+      <c r="A70" t="s">
+        <v>144</v>
+      </c>
+      <c r="B70" t="s">
+        <v>139</v>
+      </c>
+      <c r="C70" t="s">
+        <v>17</v>
+      </c>
+      <c r="D70" t="s">
+        <v>145</v>
+      </c>
+      <c r="E70" t="s">
+        <v>19</v>
+      </c>
+      <c r="F70" t="s">
+        <v>20</v>
+      </c>
+      <c r="G70" t="s">
+        <v>36</v>
+      </c>
+      <c r="O70">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:15">
+      <c r="A71" t="s">
+        <v>146</v>
+      </c>
+      <c r="B71" t="s">
+        <v>139</v>
+      </c>
+      <c r="C71" t="s">
+        <v>17</v>
+      </c>
+      <c r="E71" t="s">
+        <v>19</v>
+      </c>
+      <c r="F71" t="s">
+        <v>20</v>
+      </c>
+      <c r="G71" t="s">
+        <v>36</v>
+      </c>
+      <c r="H71" t="s">
+        <v>115</v>
+      </c>
+      <c r="I71" t="s">
+        <v>116</v>
+      </c>
+      <c r="O71">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72" spans="1:15">
+      <c r="A72" t="s">
+        <v>147</v>
+      </c>
+      <c r="B72" t="s">
+        <v>139</v>
+      </c>
+      <c r="C72" t="s">
+        <v>17</v>
+      </c>
+      <c r="E72" t="s">
+        <v>19</v>
+      </c>
+      <c r="F72" t="s">
+        <v>20</v>
+      </c>
+      <c r="G72" t="s">
+        <v>36</v>
+      </c>
+      <c r="H72" t="s">
+        <v>98</v>
+      </c>
+      <c r="I72" t="s">
+        <v>44</v>
+      </c>
+      <c r="O72">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:15">
+      <c r="A73" t="s">
+        <v>148</v>
+      </c>
+      <c r="B73" t="s">
+        <v>149</v>
+      </c>
+      <c r="C73" t="s">
+        <v>17</v>
+      </c>
+      <c r="D73" t="s">
+        <v>150</v>
+      </c>
+      <c r="E73" t="s">
+        <v>19</v>
+      </c>
+      <c r="F73" t="s">
+        <v>20</v>
+      </c>
+      <c r="G73" t="s">
+        <v>21</v>
+      </c>
+      <c r="O73">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74" spans="1:15">
+      <c r="A74" t="s">
+        <v>151</v>
+      </c>
+      <c r="B74" t="s">
+        <v>149</v>
+      </c>
+      <c r="C74" t="s">
+        <v>17</v>
+      </c>
+      <c r="D74" t="s">
+        <v>152</v>
+      </c>
+      <c r="E74" t="s">
+        <v>19</v>
+      </c>
+      <c r="F74" t="s">
+        <v>20</v>
+      </c>
+      <c r="G74" t="s">
+        <v>36</v>
+      </c>
+      <c r="H74" t="s">
+        <v>115</v>
+      </c>
+      <c r="I74" t="s">
+        <v>75</v>
+      </c>
+      <c r="L74" t="s">
+        <v>153</v>
+      </c>
+      <c r="M74" t="s">
+        <v>154</v>
+      </c>
+      <c r="N74" t="s">
+        <v>123</v>
+      </c>
+      <c r="O74">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="75" spans="1:15">
+      <c r="A75" t="s">
+        <v>155</v>
+      </c>
+      <c r="B75" t="s">
+        <v>149</v>
+      </c>
+      <c r="C75" t="s">
+        <v>17</v>
+      </c>
+      <c r="D75" t="s">
+        <v>156</v>
+      </c>
+      <c r="E75" t="s">
+        <v>19</v>
+      </c>
+      <c r="F75" t="s">
+        <v>20</v>
+      </c>
+      <c r="G75" t="s">
+        <v>36</v>
+      </c>
+      <c r="O75">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76" spans="1:15">
+      <c r="A76" t="s">
+        <v>157</v>
+      </c>
+      <c r="B76" t="s">
+        <v>149</v>
+      </c>
+      <c r="C76" t="s">
+        <v>17</v>
+      </c>
+      <c r="D76" t="s">
+        <v>150</v>
+      </c>
+      <c r="E76" t="s">
+        <v>19</v>
+      </c>
+      <c r="F76" t="s">
+        <v>20</v>
+      </c>
+      <c r="G76" t="s">
+        <v>36</v>
+      </c>
+      <c r="O76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="77" spans="1:15">
+      <c r="A77" t="s">
+        <v>158</v>
+      </c>
+      <c r="B77" t="s">
+        <v>149</v>
+      </c>
+      <c r="C77" t="s">
+        <v>17</v>
+      </c>
+      <c r="D77" t="s">
+        <v>150</v>
+      </c>
+      <c r="E77" t="s">
+        <v>19</v>
+      </c>
+      <c r="F77" t="s">
+        <v>20</v>
+      </c>
+      <c r="G77" t="s">
+        <v>36</v>
+      </c>
+      <c r="O77">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="78" spans="1:15">
+      <c r="A78" t="s">
+        <v>159</v>
+      </c>
+      <c r="B78" t="s">
+        <v>149</v>
+      </c>
+      <c r="C78" t="s">
+        <v>17</v>
+      </c>
+      <c r="E78" t="s">
+        <v>19</v>
+      </c>
+      <c r="F78" t="s">
+        <v>20</v>
+      </c>
+      <c r="G78" t="s">
+        <v>36</v>
+      </c>
+      <c r="H78" t="s">
+        <v>98</v>
+      </c>
+      <c r="I78" t="s">
+        <v>160</v>
+      </c>
+      <c r="O78">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79" spans="1:15">
+      <c r="A79" t="s">
+        <v>161</v>
+      </c>
+      <c r="B79" t="s">
+        <v>162</v>
+      </c>
+      <c r="C79" t="s">
+        <v>17</v>
+      </c>
+      <c r="D79" t="s">
+        <v>152</v>
+      </c>
+      <c r="E79" t="s">
+        <v>19</v>
+      </c>
+      <c r="F79" t="s">
+        <v>20</v>
+      </c>
+      <c r="G79" t="s">
+        <v>36</v>
+      </c>
+      <c r="H79" t="s">
+        <v>115</v>
+      </c>
+      <c r="I79" t="s">
+        <v>75</v>
+      </c>
+      <c r="L79" t="s">
+        <v>153</v>
+      </c>
+      <c r="M79" t="s">
+        <v>154</v>
+      </c>
+      <c r="N79" t="s">
+        <v>123</v>
+      </c>
+      <c r="O79">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="80" spans="1:15">
+      <c r="A80" t="s">
+        <v>163</v>
+      </c>
+      <c r="B80" t="s">
+        <v>162</v>
+      </c>
+      <c r="C80" t="s">
+        <v>17</v>
+      </c>
+      <c r="D80" t="s">
+        <v>156</v>
+      </c>
+      <c r="E80" t="s">
+        <v>19</v>
+      </c>
+      <c r="F80" t="s">
+        <v>20</v>
+      </c>
+      <c r="G80" t="s">
+        <v>36</v>
+      </c>
+      <c r="O80">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81" spans="1:15">
+      <c r="A81" t="s">
+        <v>164</v>
+      </c>
+      <c r="B81" t="s">
+        <v>162</v>
+      </c>
+      <c r="C81" t="s">
+        <v>17</v>
+      </c>
+      <c r="D81" t="s">
+        <v>150</v>
+      </c>
+      <c r="E81" t="s">
+        <v>19</v>
+      </c>
+      <c r="F81" t="s">
+        <v>20</v>
+      </c>
+      <c r="G81" t="s">
+        <v>36</v>
+      </c>
+      <c r="O81">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82" spans="1:15">
+      <c r="A82" t="s">
+        <v>165</v>
+      </c>
+      <c r="B82" t="s">
+        <v>162</v>
+      </c>
+      <c r="C82" t="s">
+        <v>17</v>
+      </c>
+      <c r="E82" t="s">
+        <v>19</v>
+      </c>
+      <c r="F82" t="s">
+        <v>20</v>
+      </c>
+      <c r="G82" t="s">
+        <v>36</v>
+      </c>
+      <c r="H82" t="s">
+        <v>98</v>
+      </c>
+      <c r="I82" t="s">
+        <v>160</v>
+      </c>
+      <c r="O82">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83" spans="1:15">
+      <c r="A83" t="s">
+        <v>166</v>
+      </c>
+      <c r="B83" t="s">
+        <v>167</v>
+      </c>
+      <c r="C83" t="s">
+        <v>17</v>
+      </c>
+      <c r="D83" t="s">
+        <v>168</v>
+      </c>
+      <c r="E83" t="s">
+        <v>19</v>
+      </c>
+      <c r="F83" t="s">
+        <v>20</v>
+      </c>
+      <c r="G83" t="s">
+        <v>36</v>
+      </c>
+      <c r="H83" t="s">
+        <v>115</v>
+      </c>
+      <c r="I83" t="s">
+        <v>133</v>
+      </c>
+      <c r="L83" t="s">
+        <v>169</v>
+      </c>
+      <c r="M83" t="s">
+        <v>154</v>
+      </c>
+      <c r="N83" t="s">
+        <v>170</v>
+      </c>
+      <c r="O83">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="84" spans="1:15">
+      <c r="A84" t="s">
+        <v>171</v>
+      </c>
+      <c r="B84" t="s">
+        <v>167</v>
+      </c>
+      <c r="C84" t="s">
+        <v>17</v>
+      </c>
+      <c r="D84" t="s">
+        <v>172</v>
+      </c>
+      <c r="E84" t="s">
+        <v>19</v>
+      </c>
+      <c r="F84" t="s">
+        <v>20</v>
+      </c>
+      <c r="G84" t="s">
+        <v>36</v>
+      </c>
+      <c r="O84">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="85" spans="1:15">
+      <c r="A85" t="s">
+        <v>173</v>
+      </c>
+      <c r="B85" t="s">
+        <v>167</v>
+      </c>
+      <c r="C85" t="s">
+        <v>17</v>
+      </c>
+      <c r="D85" t="s">
+        <v>172</v>
+      </c>
+      <c r="E85" t="s">
+        <v>19</v>
+      </c>
+      <c r="F85" t="s">
+        <v>20</v>
+      </c>
+      <c r="G85" t="s">
+        <v>36</v>
+      </c>
+      <c r="O85">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="86" spans="1:15">
+      <c r="A86" t="s">
+        <v>174</v>
+      </c>
+      <c r="B86" t="s">
+        <v>167</v>
+      </c>
+      <c r="C86" t="s">
+        <v>17</v>
+      </c>
+      <c r="D86" t="s">
+        <v>172</v>
+      </c>
+      <c r="E86" t="s">
+        <v>19</v>
+      </c>
+      <c r="F86" t="s">
+        <v>20</v>
+      </c>
+      <c r="G86" t="s">
+        <v>36</v>
+      </c>
+      <c r="O86">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="87" spans="1:15">
+      <c r="A87" t="s">
+        <v>175</v>
+      </c>
+      <c r="B87" t="s">
+        <v>167</v>
+      </c>
+      <c r="C87" t="s">
+        <v>17</v>
+      </c>
+      <c r="D87" t="s">
+        <v>172</v>
+      </c>
+      <c r="E87" t="s">
+        <v>19</v>
+      </c>
+      <c r="F87" t="s">
+        <v>20</v>
+      </c>
+      <c r="G87" t="s">
+        <v>36</v>
+      </c>
+      <c r="O87">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="88" spans="1:15">
+      <c r="A88" t="s">
+        <v>176</v>
+      </c>
+      <c r="B88" t="s">
+        <v>167</v>
+      </c>
+      <c r="C88" t="s">
+        <v>17</v>
+      </c>
+      <c r="D88" t="s">
+        <v>172</v>
+      </c>
+      <c r="E88" t="s">
+        <v>19</v>
+      </c>
+      <c r="F88" t="s">
+        <v>20</v>
+      </c>
+      <c r="G88" t="s">
+        <v>36</v>
+      </c>
+      <c r="O88">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="89" spans="1:15">
+      <c r="A89" t="s">
+        <v>177</v>
+      </c>
+      <c r="B89" t="s">
+        <v>167</v>
+      </c>
+      <c r="C89" t="s">
+        <v>17</v>
+      </c>
+      <c r="D89" t="s">
+        <v>172</v>
+      </c>
+      <c r="E89" t="s">
+        <v>19</v>
+      </c>
+      <c r="F89" t="s">
+        <v>20</v>
+      </c>
+      <c r="G89" t="s">
+        <v>178</v>
+      </c>
+      <c r="O89">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="90" spans="1:15">
+      <c r="A90" t="s">
+        <v>179</v>
+      </c>
+      <c r="B90" t="s">
+        <v>180</v>
+      </c>
+      <c r="C90" t="s">
+        <v>17</v>
+      </c>
+      <c r="D90" t="s">
+        <v>181</v>
+      </c>
+      <c r="E90" t="s">
+        <v>19</v>
+      </c>
+      <c r="F90" t="s">
+        <v>20</v>
+      </c>
+      <c r="G90" t="s">
+        <v>36</v>
+      </c>
+      <c r="O90">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91" spans="1:15">
+      <c r="A91" t="s">
+        <v>179</v>
+      </c>
+      <c r="B91" t="s">
+        <v>180</v>
+      </c>
+      <c r="C91" t="s">
+        <v>17</v>
+      </c>
+      <c r="D91" t="s">
+        <v>181</v>
+      </c>
+      <c r="E91" t="s">
+        <v>19</v>
+      </c>
+      <c r="F91" t="s">
+        <v>20</v>
+      </c>
+      <c r="G91" t="s">
+        <v>36</v>
+      </c>
+      <c r="O91">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="92" spans="1:15">
+      <c r="A92" t="s">
+        <v>182</v>
+      </c>
+      <c r="B92" t="s">
+        <v>180</v>
+      </c>
+      <c r="C92" t="s">
+        <v>17</v>
+      </c>
+      <c r="D92" t="s">
+        <v>181</v>
+      </c>
+      <c r="E92" t="s">
+        <v>19</v>
+      </c>
+      <c r="F92" t="s">
+        <v>20</v>
+      </c>
+      <c r="G92" t="s">
+        <v>36</v>
+      </c>
+      <c r="O92">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="93" spans="1:15">
+      <c r="A93" t="s">
+        <v>183</v>
+      </c>
+      <c r="B93" t="s">
+        <v>180</v>
+      </c>
+      <c r="C93" t="s">
+        <v>17</v>
+      </c>
+      <c r="D93" t="s">
+        <v>181</v>
+      </c>
+      <c r="E93" t="s">
+        <v>19</v>
+      </c>
+      <c r="F93" t="s">
+        <v>20</v>
+      </c>
+      <c r="G93" t="s">
+        <v>36</v>
+      </c>
+      <c r="O93">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="94" spans="1:15">
+      <c r="A94" t="s">
+        <v>184</v>
+      </c>
+      <c r="B94" t="s">
+        <v>180</v>
+      </c>
+      <c r="C94" t="s">
+        <v>17</v>
+      </c>
+      <c r="D94" t="s">
+        <v>185</v>
+      </c>
+      <c r="E94" t="s">
+        <v>19</v>
+      </c>
+      <c r="F94" t="s">
+        <v>20</v>
+      </c>
+      <c r="G94" t="s">
+        <v>36</v>
+      </c>
+      <c r="O94">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="95" spans="1:15">
+      <c r="A95" t="s">
+        <v>186</v>
+      </c>
+      <c r="B95" t="s">
+        <v>180</v>
+      </c>
+      <c r="C95" t="s">
+        <v>17</v>
+      </c>
+      <c r="D95" t="s">
+        <v>185</v>
+      </c>
+      <c r="E95" t="s">
+        <v>19</v>
+      </c>
+      <c r="F95" t="s">
+        <v>20</v>
+      </c>
+      <c r="G95" t="s">
+        <v>36</v>
+      </c>
+      <c r="O95">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="96" spans="1:15">
+      <c r="A96" t="s">
+        <v>187</v>
+      </c>
+      <c r="B96" t="s">
+        <v>180</v>
+      </c>
+      <c r="C96" t="s">
+        <v>17</v>
+      </c>
+      <c r="E96" t="s">
+        <v>19</v>
+      </c>
+      <c r="F96" t="s">
+        <v>20</v>
+      </c>
+      <c r="G96" t="s">
+        <v>36</v>
+      </c>
+      <c r="H96" t="s">
+        <v>188</v>
+      </c>
+      <c r="I96" t="s">
+        <v>133</v>
+      </c>
+      <c r="O96">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="97" spans="1:15">
+      <c r="A97" t="s">
+        <v>189</v>
+      </c>
+      <c r="B97" t="s">
+        <v>180</v>
+      </c>
+      <c r="C97" t="s">
+        <v>90</v>
+      </c>
+      <c r="D97" t="s">
+        <v>190</v>
+      </c>
+      <c r="E97" t="s">
+        <v>19</v>
+      </c>
+      <c r="F97" t="s">
+        <v>191</v>
+      </c>
+      <c r="G97" t="s">
+        <v>192</v>
+      </c>
+      <c r="O97">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">