--- v2 (2026-05-24)
+++ v3 (2026-10-09)
@@ -108,113 +108,113 @@
   <si>
     <t>RS-05T687KT</t>
   </si>
   <si>
     <t>680MΩ</t>
   </si>
   <si>
     <t>±10%</t>
   </si>
   <si>
     <t>RS-05T517KT</t>
   </si>
   <si>
     <t>510MΩ</t>
   </si>
   <si>
     <t>RS-03T517KT</t>
   </si>
   <si>
     <t>0603</t>
   </si>
   <si>
     <t>1/10W</t>
   </si>
   <si>
+    <t>RS-06M507JT</t>
+  </si>
+  <si>
+    <t>500MΩ</t>
+  </si>
+  <si>
     <t>RS-06T507JT</t>
   </si>
   <si>
-    <t>500MΩ</t>
-[...2 lines deleted...]
-    <t>RS-06M507JT</t>
+    <t>RS-05T507JT</t>
   </si>
   <si>
     <t>RS-05M507JT</t>
   </si>
   <si>
-    <t>RS-05T507JT</t>
-[...1 lines deleted...]
-  <si>
     <t>RS-06T477JT</t>
   </si>
   <si>
     <t>470MΩ</t>
   </si>
   <si>
     <t>RS-05M477JT</t>
   </si>
   <si>
     <t>RS-03T477JT</t>
   </si>
   <si>
     <t>RS-06T437JT</t>
   </si>
   <si>
     <t>430MΩ</t>
   </si>
   <si>
     <t>RS-05T397JT</t>
   </si>
   <si>
     <t>390MΩ</t>
   </si>
   <si>
     <t>RS-06T337JT</t>
   </si>
   <si>
     <t>330MΩ</t>
   </si>
   <si>
+    <t>RS-05M337JT</t>
+  </si>
+  <si>
     <t>RS-05T337JT</t>
   </si>
   <si>
-    <t>RS-05M337JT</t>
-[...1 lines deleted...]
-  <si>
     <t>RS-06T307JT</t>
   </si>
   <si>
     <t>300MΩ</t>
   </si>
   <si>
+    <t>RS-05M307JT</t>
+  </si>
+  <si>
     <t>RS-05T307JT</t>
   </si>
   <si>
-    <t>RS-05M307JT</t>
-[...1 lines deleted...]
-  <si>
     <t>RS-03M307JT</t>
   </si>
   <si>
     <t>RS-06M277JT</t>
   </si>
   <si>
     <t>270MΩ</t>
   </si>
   <si>
     <t>RS-06T227JT</t>
   </si>
   <si>
     <t>220MΩ</t>
   </si>
   <si>
     <t>RS-05T227JT</t>
   </si>
   <si>
     <t>RS-03M227JT</t>
   </si>
   <si>
     <t>RS-03M207KT</t>
   </si>
   <si>
     <t>200MΩ</t>
@@ -630,140 +630,140 @@
   <si>
     <t>27MΩ</t>
   </si>
   <si>
     <t>RS-05M276JT</t>
   </si>
   <si>
     <t>RS-03M276JT</t>
   </si>
   <si>
     <t>RS-05M2705FT</t>
   </si>
   <si>
     <t>RS-03M2555FT</t>
   </si>
   <si>
     <t>25.5MΩ</t>
   </si>
   <si>
     <t>RS-10M246JT</t>
   </si>
   <si>
     <t>24MΩ</t>
   </si>
   <si>
+    <t>RS-06L246JT</t>
+  </si>
+  <si>
     <t>RS-06M246JT</t>
   </si>
   <si>
-    <t>RS-06L246JT</t>
-[...1 lines deleted...]
-  <si>
     <t>RS-05M246JT</t>
   </si>
   <si>
     <t>RS-05M2405FT</t>
   </si>
   <si>
     <t>RS-10M226JT</t>
   </si>
   <si>
     <t>22MΩ</t>
   </si>
   <si>
     <t>RS-1210M226JT</t>
   </si>
   <si>
     <t>RS-06M226JT</t>
   </si>
   <si>
     <t>RS-05M226JT</t>
   </si>
   <si>
     <t>RS-03M226JT</t>
   </si>
   <si>
+    <t>RC-02U226JT</t>
+  </si>
+  <si>
     <t>RC-02M226JT</t>
   </si>
   <si>
-    <t>RC-02U226JT</t>
-[...1 lines deleted...]
-  <si>
     <t>RC-01M226JT</t>
   </si>
   <si>
     <t>RS-06M2205FT</t>
   </si>
   <si>
     <t>RS-05M2205FT</t>
   </si>
   <si>
     <t>RS-03M2205FT</t>
   </si>
   <si>
     <t>RS-10M206JT</t>
   </si>
   <si>
     <t>20MΩ</t>
   </si>
   <si>
     <t>RS-1210M206JT</t>
   </si>
   <si>
     <t>RS-06M206JT</t>
   </si>
   <si>
     <t>RS-05M206JT</t>
   </si>
   <si>
     <t>RS-03M206JT</t>
   </si>
   <si>
     <t>RC-02M206JT</t>
   </si>
   <si>
     <t>RC-02U206JT</t>
   </si>
   <si>
     <t>RS-1210M2005FT</t>
   </si>
   <si>
     <t>RS-06M2005FT</t>
   </si>
   <si>
     <t>RS-05M2005FT</t>
   </si>
   <si>
     <t>RS-03M2005FT</t>
   </si>
   <si>
+    <t>RC-02M2005FT</t>
+  </si>
+  <si>
     <t>RC-02U2005FT</t>
   </si>
   <si>
-    <t>RC-02M2005FT</t>
-[...1 lines deleted...]
-  <si>
     <t>RS-06M206DT</t>
   </si>
   <si>
     <t>RS-03M1825FT</t>
   </si>
   <si>
     <t>18.2MΩ</t>
   </si>
   <si>
     <t>RS-06M186JT</t>
   </si>
   <si>
     <t>18MΩ</t>
   </si>
   <si>
     <t>RS-05M186JT</t>
   </si>
   <si>
     <t>RS-03M186JT</t>
   </si>
   <si>
     <t>RC-02M186JT</t>
   </si>
   <si>
     <t>RS-06M1805FT</t>
@@ -777,77 +777,77 @@
   <si>
     <t>RS-05M1785FT</t>
   </si>
   <si>
     <t>17.8MΩ</t>
   </si>
   <si>
     <t>RS-03M1655FT</t>
   </si>
   <si>
     <t>16.5MΩ</t>
   </si>
   <si>
     <t>RS-06M166JT</t>
   </si>
   <si>
     <t>16MΩ</t>
   </si>
   <si>
     <t>RS-05M166JT</t>
   </si>
   <si>
     <t>RS-03M166JT</t>
   </si>
   <si>
+    <t>RS-05M1605FT</t>
+  </si>
+  <si>
     <t>RS-05L1605FT</t>
   </si>
   <si>
-    <t>RS-05M1605FT</t>
-[...1 lines deleted...]
-  <si>
     <t>RS-1210M156JT</t>
   </si>
   <si>
     <t>15MΩ</t>
   </si>
   <si>
     <t>RS-06M156JT</t>
   </si>
   <si>
     <t>RS-05M156JT</t>
   </si>
   <si>
     <t>RS-03M156JT</t>
   </si>
   <si>
+    <t>RC-02M156JT</t>
+  </si>
+  <si>
     <t>RS-02W156JT</t>
   </si>
   <si>
-    <t>RC-02M156JT</t>
-[...1 lines deleted...]
-  <si>
     <t>RC-01U156JT</t>
   </si>
   <si>
     <t>RS-06M1505FT</t>
   </si>
   <si>
     <t>RS-05M1505FT</t>
   </si>
   <si>
     <t>RS-03M1505FT</t>
   </si>
   <si>
     <t>RS-05L1475FT</t>
   </si>
   <si>
     <t>14.7MΩ</t>
   </si>
   <si>
     <t>RS-03M1475FT</t>
   </si>
   <si>
     <t>RS-05M1405FT</t>
   </si>
   <si>
     <t>14MΩ</t>
@@ -903,54 +903,54 @@
   <si>
     <t>RS-06M1155FT</t>
   </si>
   <si>
     <t>11.5MΩ</t>
   </si>
   <si>
     <t>RS-06M116JT</t>
   </si>
   <si>
     <t>11MΩ</t>
   </si>
   <si>
     <t>RS-06L1105JT</t>
   </si>
   <si>
     <t>RS-06L116JT</t>
   </si>
   <si>
     <t>RS-05M116JT</t>
   </si>
   <si>
     <t>RS-03M116JT</t>
   </si>
   <si>
+    <t>RS-06L1105FT</t>
+  </si>
+  <si>
     <t>RS-06M1105FT</t>
-  </si>
-[...1 lines deleted...]
-    <t>RS-06L1105FT</t>
   </si>
   <si>
     <t>RS-05M1105FT</t>
   </si>
   <si>
     <t>RS-03M1105FT</t>
   </si>
   <si>
     <t>RS-1210M1025FT</t>
   </si>
   <si>
     <t>10.2MΩ</t>
   </si>
   <si>
     <t>RS-05M1025FT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -1444,120 +1444,120 @@
       </c>
       <c r="E7" t="s">
         <v>17</v>
       </c>
       <c r="F7" t="s">
         <v>26</v>
       </c>
       <c r="I7">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>32</v>
       </c>
       <c r="B8" t="s">
         <v>33</v>
       </c>
       <c r="C8" t="s">
         <v>11</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F8" t="s">
         <v>18</v>
       </c>
       <c r="I8">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9" t="s">
         <v>33</v>
       </c>
       <c r="C9" t="s">
         <v>11</v>
       </c>
       <c r="D9" t="s">
         <v>12</v>
       </c>
       <c r="E9" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="F9" t="s">
         <v>18</v>
       </c>
       <c r="I9">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10" t="s">
         <v>33</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10" t="s">
         <v>22</v>
       </c>
       <c r="E10" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="F10" t="s">
         <v>18</v>
       </c>
       <c r="I10">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="B11" t="s">
         <v>33</v>
       </c>
       <c r="C11" t="s">
         <v>21</v>
       </c>
       <c r="D11" t="s">
         <v>22</v>
       </c>
       <c r="E11" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F11" t="s">
         <v>18</v>
       </c>
       <c r="I11">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12" t="s">
         <v>38</v>
       </c>
       <c r="C12" t="s">
         <v>11</v>
       </c>
       <c r="D12" t="s">
         <v>12</v>
       </c>
       <c r="E12" t="s">
         <v>17</v>
       </c>
       <c r="F12" t="s">
@@ -1674,143 +1674,143 @@
       </c>
       <c r="E17" t="s">
         <v>17</v>
       </c>
       <c r="F17" t="s">
         <v>18</v>
       </c>
       <c r="I17">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>47</v>
       </c>
       <c r="B18" t="s">
         <v>46</v>
       </c>
       <c r="C18" t="s">
         <v>21</v>
       </c>
       <c r="D18" t="s">
         <v>22</v>
       </c>
       <c r="E18" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F18" t="s">
         <v>18</v>
       </c>
       <c r="I18">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>48</v>
       </c>
       <c r="B19" t="s">
         <v>46</v>
       </c>
       <c r="C19" t="s">
         <v>21</v>
       </c>
       <c r="D19" t="s">
         <v>22</v>
       </c>
       <c r="E19" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="F19" t="s">
         <v>18</v>
       </c>
       <c r="I19">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>49</v>
       </c>
       <c r="B20" t="s">
         <v>50</v>
       </c>
       <c r="C20" t="s">
         <v>11</v>
       </c>
       <c r="D20" t="s">
         <v>12</v>
       </c>
       <c r="E20" t="s">
         <v>17</v>
       </c>
       <c r="F20" t="s">
         <v>18</v>
       </c>
       <c r="I20">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>51</v>
       </c>
       <c r="B21" t="s">
         <v>50</v>
       </c>
       <c r="C21" t="s">
         <v>21</v>
       </c>
       <c r="D21" t="s">
         <v>22</v>
       </c>
       <c r="E21" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F21" t="s">
         <v>18</v>
       </c>
       <c r="I21">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>52</v>
       </c>
       <c r="B22" t="s">
         <v>50</v>
       </c>
       <c r="C22" t="s">
         <v>21</v>
       </c>
       <c r="D22" t="s">
         <v>22</v>
       </c>
       <c r="E22" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="F22" t="s">
         <v>18</v>
       </c>
       <c r="I22">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>53</v>
       </c>
       <c r="B23" t="s">
         <v>50</v>
       </c>
       <c r="C23" t="s">
         <v>30</v>
       </c>
       <c r="D23" t="s">
         <v>31</v>
       </c>
       <c r="E23" t="s">
         <v>13</v>
       </c>
       <c r="F23" t="s">
@@ -4204,74 +4204,74 @@
       </c>
       <c r="E127" t="s">
         <v>13</v>
       </c>
       <c r="F127" t="s">
         <v>18</v>
       </c>
       <c r="I127">
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" t="s">
         <v>206</v>
       </c>
       <c r="B128" t="s">
         <v>205</v>
       </c>
       <c r="C128" t="s">
         <v>11</v>
       </c>
       <c r="D128" t="s">
         <v>12</v>
       </c>
       <c r="E128" t="s">
-        <v>13</v>
+        <v>75</v>
       </c>
       <c r="F128" t="s">
         <v>18</v>
       </c>
       <c r="I128">
         <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" t="s">
         <v>207</v>
       </c>
       <c r="B129" t="s">
         <v>205</v>
       </c>
       <c r="C129" t="s">
         <v>11</v>
       </c>
       <c r="D129" t="s">
         <v>12</v>
       </c>
       <c r="E129" t="s">
-        <v>75</v>
+        <v>13</v>
       </c>
       <c r="F129" t="s">
         <v>18</v>
       </c>
       <c r="I129">
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" t="s">
         <v>208</v>
       </c>
       <c r="B130" t="s">
         <v>205</v>
       </c>
       <c r="C130" t="s">
         <v>21</v>
       </c>
       <c r="D130" t="s">
         <v>22</v>
       </c>
       <c r="E130" t="s">
         <v>13</v>
       </c>
       <c r="F130" t="s">
@@ -4411,74 +4411,74 @@
       </c>
       <c r="E136" t="s">
         <v>13</v>
       </c>
       <c r="F136" t="s">
         <v>18</v>
       </c>
       <c r="I136">
         <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" t="s">
         <v>216</v>
       </c>
       <c r="B137" t="s">
         <v>211</v>
       </c>
       <c r="C137" t="s">
         <v>96</v>
       </c>
       <c r="D137" t="s">
         <v>97</v>
       </c>
       <c r="E137" t="s">
-        <v>13</v>
+        <v>119</v>
       </c>
       <c r="F137" t="s">
         <v>18</v>
       </c>
       <c r="I137">
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" t="s">
         <v>217</v>
       </c>
       <c r="B138" t="s">
         <v>211</v>
       </c>
       <c r="C138" t="s">
         <v>96</v>
       </c>
       <c r="D138" t="s">
         <v>97</v>
       </c>
       <c r="E138" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="F138" t="s">
         <v>18</v>
       </c>
       <c r="I138">
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" t="s">
         <v>218</v>
       </c>
       <c r="B139" t="s">
         <v>211</v>
       </c>
       <c r="C139" t="s">
         <v>105</v>
       </c>
       <c r="D139" t="s">
         <v>106</v>
       </c>
       <c r="E139" t="s">
         <v>13</v>
       </c>
       <c r="F139" t="s">
@@ -4802,74 +4802,74 @@
       </c>
       <c r="E153" t="s">
         <v>13</v>
       </c>
       <c r="F153" t="s">
         <v>14</v>
       </c>
       <c r="I153">
         <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" t="s">
         <v>234</v>
       </c>
       <c r="B154" t="s">
         <v>223</v>
       </c>
       <c r="C154" t="s">
         <v>96</v>
       </c>
       <c r="D154" t="s">
         <v>97</v>
       </c>
       <c r="E154" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="F154" t="s">
         <v>14</v>
       </c>
       <c r="I154">
         <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" t="s">
         <v>235</v>
       </c>
       <c r="B155" t="s">
         <v>223</v>
       </c>
       <c r="C155" t="s">
         <v>96</v>
       </c>
       <c r="D155" t="s">
         <v>97</v>
       </c>
       <c r="E155" t="s">
-        <v>13</v>
+        <v>119</v>
       </c>
       <c r="F155" t="s">
         <v>14</v>
       </c>
       <c r="I155">
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" t="s">
         <v>236</v>
       </c>
       <c r="B156" t="s">
         <v>223</v>
       </c>
       <c r="C156" t="s">
         <v>11</v>
       </c>
       <c r="D156" t="s">
         <v>12</v>
       </c>
       <c r="E156" t="s">
         <v>13</v>
       </c>
       <c r="F156" t="s">
@@ -5170,74 +5170,74 @@
       </c>
       <c r="E169" t="s">
         <v>13</v>
       </c>
       <c r="F169" t="s">
         <v>18</v>
       </c>
       <c r="I169">
         <v>0</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" t="s">
         <v>255</v>
       </c>
       <c r="B170" t="s">
         <v>252</v>
       </c>
       <c r="C170" t="s">
         <v>21</v>
       </c>
       <c r="D170" t="s">
         <v>22</v>
       </c>
       <c r="E170" t="s">
-        <v>75</v>
+        <v>13</v>
       </c>
       <c r="F170" t="s">
         <v>14</v>
       </c>
       <c r="I170">
         <v>0</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" t="s">
         <v>256</v>
       </c>
       <c r="B171" t="s">
         <v>252</v>
       </c>
       <c r="C171" t="s">
         <v>21</v>
       </c>
       <c r="D171" t="s">
         <v>22</v>
       </c>
       <c r="E171" t="s">
-        <v>13</v>
+        <v>75</v>
       </c>
       <c r="F171" t="s">
         <v>14</v>
       </c>
       <c r="I171">
         <v>0</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" t="s">
         <v>257</v>
       </c>
       <c r="B172" t="s">
         <v>258</v>
       </c>
       <c r="C172" t="s">
         <v>86</v>
       </c>
       <c r="D172" t="s">
         <v>87</v>
       </c>
       <c r="E172" t="s">
         <v>13</v>
       </c>
       <c r="F172" t="s">
@@ -5305,77 +5305,77 @@
       </c>
       <c r="D175" t="s">
         <v>31</v>
       </c>
       <c r="E175" t="s">
         <v>13</v>
       </c>
       <c r="F175" t="s">
         <v>18</v>
       </c>
       <c r="I175">
         <v>0</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" t="s">
         <v>262</v>
       </c>
       <c r="B176" t="s">
         <v>258</v>
       </c>
       <c r="C176" t="s">
         <v>96</v>
       </c>
       <c r="D176" t="s">
-        <v>31</v>
+        <v>97</v>
       </c>
       <c r="E176" t="s">
-        <v>98</v>
+        <v>13</v>
       </c>
       <c r="F176" t="s">
         <v>18</v>
       </c>
       <c r="I176">
         <v>0</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" t="s">
         <v>263</v>
       </c>
       <c r="B177" t="s">
         <v>258</v>
       </c>
       <c r="C177" t="s">
         <v>96</v>
       </c>
       <c r="D177" t="s">
-        <v>97</v>
+        <v>31</v>
       </c>
       <c r="E177" t="s">
-        <v>13</v>
+        <v>98</v>
       </c>
       <c r="F177" t="s">
         <v>18</v>
       </c>
       <c r="I177">
         <v>0</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" t="s">
         <v>264</v>
       </c>
       <c r="B178" t="s">
         <v>258</v>
       </c>
       <c r="C178" t="s">
         <v>105</v>
       </c>
       <c r="D178" t="s">
         <v>106</v>
       </c>
       <c r="E178" t="s">
         <v>119</v>
       </c>
       <c r="F178" t="s">
@@ -5952,74 +5952,74 @@
       </c>
       <c r="E203" t="s">
         <v>13</v>
       </c>
       <c r="F203" t="s">
         <v>18</v>
       </c>
       <c r="I203">
         <v>0</v>
       </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" t="s">
         <v>297</v>
       </c>
       <c r="B204" t="s">
         <v>292</v>
       </c>
       <c r="C204" t="s">
         <v>11</v>
       </c>
       <c r="D204" t="s">
         <v>12</v>
       </c>
       <c r="E204" t="s">
-        <v>13</v>
+        <v>75</v>
       </c>
       <c r="F204" t="s">
         <v>14</v>
       </c>
       <c r="I204">
         <v>0</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" t="s">
         <v>298</v>
       </c>
       <c r="B205" t="s">
         <v>292</v>
       </c>
       <c r="C205" t="s">
         <v>11</v>
       </c>
       <c r="D205" t="s">
         <v>12</v>
       </c>
       <c r="E205" t="s">
-        <v>75</v>
+        <v>13</v>
       </c>
       <c r="F205" t="s">
         <v>14</v>
       </c>
       <c r="I205">
         <v>0</v>
       </c>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" t="s">
         <v>299</v>
       </c>
       <c r="B206" t="s">
         <v>292</v>
       </c>
       <c r="C206" t="s">
         <v>21</v>
       </c>
       <c r="D206" t="s">
         <v>22</v>
       </c>
       <c r="E206" t="s">
         <v>13</v>
       </c>
       <c r="F206" t="s">