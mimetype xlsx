--- v0 (2025-11-15)
+++ v1 (2026-06-13)
@@ -10,86 +10,731 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="12">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="775" uniqueCount="227">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Cap.</t>
   </si>
   <si>
     <t>Size Code</t>
   </si>
   <si>
     <t>T.C.R(ppm/°C)</t>
   </si>
   <si>
     <t>Rated Vdc</t>
   </si>
   <si>
     <t>Tolerance</t>
   </si>
   <si>
     <t>Applications</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>L Size</t>
   </si>
   <si>
     <t>W Size</t>
   </si>
   <si>
     <t>T Size</t>
   </si>
   <si>
     <t>Automotive Grade</t>
+  </si>
+  <si>
+    <t>YV145250-103M401ACA00</t>
+  </si>
+  <si>
+    <t>10000pF</t>
+  </si>
+  <si>
+    <t>Y5V</t>
+  </si>
+  <si>
+    <t>400V AC</t>
+  </si>
+  <si>
+    <t>±20%</t>
+  </si>
+  <si>
+    <t>145250</t>
+  </si>
+  <si>
+    <t>YV145250-103M401ACC00</t>
+  </si>
+  <si>
+    <t>YV125200-103M401ACC00</t>
+  </si>
+  <si>
+    <t>125200</t>
+  </si>
+  <si>
+    <t>YV125200-103M401ACA00</t>
+  </si>
+  <si>
+    <t>YU155150-103M251ACC00</t>
+  </si>
+  <si>
+    <t>Y5U</t>
+  </si>
+  <si>
+    <t>250V AC</t>
+  </si>
+  <si>
+    <t>155150</t>
+  </si>
+  <si>
+    <t>YU125140-103M251ACC00</t>
+  </si>
+  <si>
+    <t>125140</t>
+  </si>
+  <si>
+    <t>YV120160-103M251ACA00</t>
+  </si>
+  <si>
+    <t>120160</t>
+  </si>
+  <si>
+    <t>YV120160-103M251ACC00</t>
+  </si>
+  <si>
+    <t>YV108130-103M251ACC00</t>
+  </si>
+  <si>
+    <t>108130</t>
+  </si>
+  <si>
+    <t>YV093140-682M251ACA00</t>
+  </si>
+  <si>
+    <t>6800pF</t>
+  </si>
+  <si>
+    <t>093140</t>
+  </si>
+  <si>
+    <t>YU128180-472M401ACA00</t>
+  </si>
+  <si>
+    <t>4700pF</t>
+  </si>
+  <si>
+    <t>128180</t>
+  </si>
+  <si>
+    <t>YU128180-472M401ACC00</t>
+  </si>
+  <si>
+    <t>YU120180-472M401ACA00</t>
+  </si>
+  <si>
+    <t>120180</t>
+  </si>
+  <si>
+    <t>YU120180-472M401ACC00</t>
+  </si>
+  <si>
+    <t>YV115240-472M401ACA00</t>
+  </si>
+  <si>
+    <t>115240</t>
+  </si>
+  <si>
+    <t>YV100230-472M401ACA00</t>
+  </si>
+  <si>
+    <t>100230</t>
+  </si>
+  <si>
+    <t>YV093210-472M401ACA00</t>
+  </si>
+  <si>
+    <t>093210</t>
+  </si>
+  <si>
+    <t>YV093210-472M401ACC00</t>
+  </si>
+  <si>
+    <t>YU115140-472M251ACA00</t>
+  </si>
+  <si>
+    <t>115140</t>
+  </si>
+  <si>
+    <t>YU100140-472M251ACC00</t>
+  </si>
+  <si>
+    <t>100140</t>
+  </si>
+  <si>
+    <t>YU100140-472M251ACA00</t>
+  </si>
+  <si>
+    <t>YV085140-472M251ACA00</t>
+  </si>
+  <si>
+    <t>085140</t>
+  </si>
+  <si>
+    <t>YV082140-472M251ACA00</t>
+  </si>
+  <si>
+    <t>082140</t>
+  </si>
+  <si>
+    <t>YV078140-472M251ACA00</t>
+  </si>
+  <si>
+    <t>078140</t>
+  </si>
+  <si>
+    <t>YV078140-472M251ACC00</t>
+  </si>
+  <si>
+    <t>YV073135-472M251ACC00</t>
+  </si>
+  <si>
+    <t>073135</t>
+  </si>
+  <si>
+    <t>YV073135-472M251ACA00</t>
+  </si>
+  <si>
+    <t>YU115220-332M401ACA00</t>
+  </si>
+  <si>
+    <t>3300pF</t>
+  </si>
+  <si>
+    <t>115220</t>
+  </si>
+  <si>
+    <t>YU108180-332M401ACA00</t>
+  </si>
+  <si>
+    <t>108180</t>
+  </si>
+  <si>
+    <t>YV085220-332M401ACA00</t>
+  </si>
+  <si>
+    <t>085220</t>
+  </si>
+  <si>
+    <t>YV073180-332M401ACA00</t>
+  </si>
+  <si>
+    <t>073180</t>
+  </si>
+  <si>
+    <t>YV073180-332M401ACC00</t>
+  </si>
+  <si>
+    <t>YU100150-332M251ACA00</t>
+  </si>
+  <si>
+    <t>100150</t>
+  </si>
+  <si>
+    <t>YU093130-332M251ACC00</t>
+  </si>
+  <si>
+    <t>093130</t>
+  </si>
+  <si>
+    <t>YU088150-332M251ACA00</t>
+  </si>
+  <si>
+    <t>088150</t>
+  </si>
+  <si>
+    <t>YU082140-332M251ACA00</t>
+  </si>
+  <si>
+    <t>YV078140-332M251ACA00</t>
+  </si>
+  <si>
+    <t>YV068140-332M251ACA00</t>
+  </si>
+  <si>
+    <t>068140</t>
+  </si>
+  <si>
+    <t>YV062135-332M251ACC00</t>
+  </si>
+  <si>
+    <t>062135</t>
+  </si>
+  <si>
+    <t>YV062135-332M251ACA00</t>
+  </si>
+  <si>
+    <t>YU100250-222M401ACA00</t>
+  </si>
+  <si>
+    <t>2200pF</t>
+  </si>
+  <si>
+    <t>100250</t>
+  </si>
+  <si>
+    <t>YU088200-222M401ACA00</t>
+  </si>
+  <si>
+    <t>088200</t>
+  </si>
+  <si>
+    <t>YU085180-222M401ACC00</t>
+  </si>
+  <si>
+    <t>085180</t>
+  </si>
+  <si>
+    <t>YV078200-222M401ACA00</t>
+  </si>
+  <si>
+    <t>078200</t>
+  </si>
+  <si>
+    <t>YU078185-222M401ACA00</t>
+  </si>
+  <si>
+    <t>078185</t>
+  </si>
+  <si>
+    <t>YU078185-222M401ACC00</t>
+  </si>
+  <si>
+    <t>YV070210-222M401ACC00</t>
+  </si>
+  <si>
+    <t>070210</t>
+  </si>
+  <si>
+    <t>YV070210-222M401ACA00</t>
+  </si>
+  <si>
+    <t>YV060190-222M401ACC00</t>
+  </si>
+  <si>
+    <t>060190</t>
+  </si>
+  <si>
+    <t>YU078140-222M251ACA00</t>
+  </si>
+  <si>
+    <t>YV068140-222M251ACA00</t>
+  </si>
+  <si>
+    <t>YU068140-222M251ACC00</t>
+  </si>
+  <si>
+    <t>YU068140-222M251ACA00</t>
+  </si>
+  <si>
+    <t>YV058140-222M251ACA00</t>
+  </si>
+  <si>
+    <t>058140</t>
+  </si>
+  <si>
+    <t>YV052135-222M251ACA00</t>
+  </si>
+  <si>
+    <t>052135</t>
+  </si>
+  <si>
+    <t>YV052135-222M251ACC00</t>
+  </si>
+  <si>
+    <t>YU073195-152M401ACA00</t>
+  </si>
+  <si>
+    <t>1500pF</t>
+  </si>
+  <si>
+    <t>073195</t>
+  </si>
+  <si>
+    <t>YU073195-152M401ACC00</t>
+  </si>
+  <si>
+    <t>YU062180-152M401ACC00</t>
+  </si>
+  <si>
+    <t>062180</t>
+  </si>
+  <si>
+    <t>YU062180-152M401ACA00</t>
+  </si>
+  <si>
+    <t>YV058200-152M401ACA00</t>
+  </si>
+  <si>
+    <t>058200</t>
+  </si>
+  <si>
+    <t>YV053195-152M401ACC00</t>
+  </si>
+  <si>
+    <t>053195</t>
+  </si>
+  <si>
+    <t>YU062135-152M251ACA00</t>
+  </si>
+  <si>
+    <t>YV058140-152M251ACA00</t>
+  </si>
+  <si>
+    <t>YV050150-152M251ACA00</t>
+  </si>
+  <si>
+    <t>050150</t>
+  </si>
+  <si>
+    <t>YV043140-152M251ACA00</t>
+  </si>
+  <si>
+    <t>043140</t>
+  </si>
+  <si>
+    <t>YU058210-102M401ACA00</t>
+  </si>
+  <si>
+    <t>1000pF</t>
+  </si>
+  <si>
+    <t>058210</t>
+  </si>
+  <si>
+    <t>YU058200-102M401ACA00</t>
+  </si>
+  <si>
+    <t>YU053185-102M401ACC00</t>
+  </si>
+  <si>
+    <t>053185</t>
+  </si>
+  <si>
+    <t>YU053185-102M401ACA00</t>
+  </si>
+  <si>
+    <t>YV045210-102M401ACC00</t>
+  </si>
+  <si>
+    <t>045210</t>
+  </si>
+  <si>
+    <t>YV045210-102M401ACA00</t>
+  </si>
+  <si>
+    <t>YV043180-102M401ACC00</t>
+  </si>
+  <si>
+    <t>043180</t>
+  </si>
+  <si>
+    <t>YV043180-102M401ACA00</t>
+  </si>
+  <si>
+    <t>YV058140-102M251ACA00</t>
+  </si>
+  <si>
+    <t>YU058140-102M251ACA00</t>
+  </si>
+  <si>
+    <t>YV048150-102M251ACA00</t>
+  </si>
+  <si>
+    <t>048150</t>
+  </si>
+  <si>
+    <t>YU045130-102M251ACA00</t>
+  </si>
+  <si>
+    <t>045130</t>
+  </si>
+  <si>
+    <t>YV038140-102M251ACA00</t>
+  </si>
+  <si>
+    <t>038140</t>
+  </si>
+  <si>
+    <t>YV038140-102M251ACC00</t>
+  </si>
+  <si>
+    <t>YP085180-102K401ACC00</t>
+  </si>
+  <si>
+    <t>Y5P</t>
+  </si>
+  <si>
+    <t>±10%</t>
+  </si>
+  <si>
+    <t>YP085180-102K401ACA00</t>
+  </si>
+  <si>
+    <t>YP085140-102K251ACA00</t>
+  </si>
+  <si>
+    <t>YP078140-102K251ACA00</t>
+  </si>
+  <si>
+    <t>YP073135-102K251ACC00</t>
+  </si>
+  <si>
+    <t>YP073135-102K251ACA00</t>
+  </si>
+  <si>
+    <t>YU045180-681M401ACA00</t>
+  </si>
+  <si>
+    <t>680pF</t>
+  </si>
+  <si>
+    <t>045180</t>
+  </si>
+  <si>
+    <t>YU043140-681M251ACA00</t>
+  </si>
+  <si>
+    <t>YU043140-681M251ACC00</t>
+  </si>
+  <si>
+    <t>YP078200-681K401ACA00</t>
+  </si>
+  <si>
+    <t>YP073180-681K401ACA00</t>
+  </si>
+  <si>
+    <t>YP073180-681K401ACC00</t>
+  </si>
+  <si>
+    <t>YP068140-681K251ACA00</t>
+  </si>
+  <si>
+    <t>YP062135-681K251ACA00</t>
+  </si>
+  <si>
+    <t>YU045210-471M401ACA00</t>
+  </si>
+  <si>
+    <t>470pF</t>
+  </si>
+  <si>
+    <t>YU038190-471M401ACC00</t>
+  </si>
+  <si>
+    <t>038190</t>
+  </si>
+  <si>
+    <t>YU038140-471M251ACA00</t>
+  </si>
+  <si>
+    <t>YP068210-471K401ACA00</t>
+  </si>
+  <si>
+    <t>068210</t>
+  </si>
+  <si>
+    <t>YP062195-471K401ACA00</t>
+  </si>
+  <si>
+    <t>062195</t>
+  </si>
+  <si>
+    <t>YP062195-471K401ACC00</t>
+  </si>
+  <si>
+    <t>YP055145-471K251ACC00</t>
+  </si>
+  <si>
+    <t>055145</t>
+  </si>
+  <si>
+    <t>YP055140-471K251ACA00</t>
+  </si>
+  <si>
+    <t>055140</t>
+  </si>
+  <si>
+    <t>YP053135-471K251ACC00</t>
+  </si>
+  <si>
+    <t>053135</t>
+  </si>
+  <si>
+    <t>YP052135-471K251ACA00</t>
+  </si>
+  <si>
+    <t>YP058200-331K401ACA00</t>
+  </si>
+  <si>
+    <t>330pF</t>
+  </si>
+  <si>
+    <t>YP052190-331K401ACC00</t>
+  </si>
+  <si>
+    <t>052190</t>
+  </si>
+  <si>
+    <t>YP052185-331K401ACA00</t>
+  </si>
+  <si>
+    <t>052185</t>
+  </si>
+  <si>
+    <t>YP048140-331K251ACA00</t>
+  </si>
+  <si>
+    <t>048140</t>
+  </si>
+  <si>
+    <t>YP043135-331K251ACA00</t>
+  </si>
+  <si>
+    <t>043135</t>
+  </si>
+  <si>
+    <t>YP052190-221K401ACC00</t>
+  </si>
+  <si>
+    <t>220pF</t>
+  </si>
+  <si>
+    <t>YP048180-221K401ACA00</t>
+  </si>
+  <si>
+    <t>048180</t>
+  </si>
+  <si>
+    <t>YP048180-221K401ACC00</t>
+  </si>
+  <si>
+    <t>YP043205-221K401ACA00</t>
+  </si>
+  <si>
+    <t>043205</t>
+  </si>
+  <si>
+    <t>YP043205-221K401ACC00</t>
+  </si>
+  <si>
+    <t>YP050135-221K251ACA00</t>
+  </si>
+  <si>
+    <t>050135</t>
+  </si>
+  <si>
+    <t>YP045140-221K251ACC00</t>
+  </si>
+  <si>
+    <t>045140</t>
+  </si>
+  <si>
+    <t>YP038140-221K251ACA00</t>
+  </si>
+  <si>
+    <t>YP038180-151K401ACC00</t>
+  </si>
+  <si>
+    <t>150pF</t>
+  </si>
+  <si>
+    <t>038180</t>
+  </si>
+  <si>
+    <t>YP038180-151K401ACA00</t>
+  </si>
+  <si>
+    <t>YP050135-151K251ACA00</t>
+  </si>
+  <si>
+    <t>YP038155-151K251ACA00</t>
+  </si>
+  <si>
+    <t>038155</t>
+  </si>
+  <si>
+    <t>YP045190-101K401ACA00</t>
+  </si>
+  <si>
+    <t>100pF</t>
+  </si>
+  <si>
+    <t>045190</t>
+  </si>
+  <si>
+    <t>YP043180-101K401ACC00</t>
+  </si>
+  <si>
+    <t>YP038190-101K401ACC00</t>
+  </si>
+  <si>
+    <t>YP038190-101K401ACA00</t>
+  </si>
+  <si>
+    <t>YP048135-101K251ACA00</t>
+  </si>
+  <si>
+    <t>048135</t>
+  </si>
+  <si>
+    <t>YP038140-101K251ACA00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -381,95 +1026,3016 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M1"/>
+  <dimension ref="A1:M128"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>6</v>
       </c>
       <c r="I1" t="s">
         <v>7</v>
       </c>
       <c r="J1" t="s">
         <v>8</v>
       </c>
       <c r="K1" t="s">
         <v>9</v>
       </c>
       <c r="L1" t="s">
         <v>10</v>
       </c>
       <c r="M1" t="s">
         <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13">
+      <c r="A2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D2" t="s">
+        <v>14</v>
+      </c>
+      <c r="E2" t="s">
+        <v>15</v>
+      </c>
+      <c r="F2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G2" t="s">
+        <v>17</v>
+      </c>
+      <c r="M2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13">
+      <c r="A3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G3" t="s">
+        <v>17</v>
+      </c>
+      <c r="M3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13">
+      <c r="A4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13">
+      <c r="A5" t="s">
+        <v>21</v>
+      </c>
+      <c r="B5" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" t="s">
+        <v>14</v>
+      </c>
+      <c r="E5" t="s">
+        <v>15</v>
+      </c>
+      <c r="F5" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="M5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13">
+      <c r="A6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D6" t="s">
+        <v>23</v>
+      </c>
+      <c r="E6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F6" t="s">
+        <v>16</v>
+      </c>
+      <c r="G6" t="s">
+        <v>25</v>
+      </c>
+      <c r="M6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13">
+      <c r="A7" t="s">
+        <v>26</v>
+      </c>
+      <c r="B7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D7" t="s">
+        <v>23</v>
+      </c>
+      <c r="E7" t="s">
+        <v>24</v>
+      </c>
+      <c r="F7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13">
+      <c r="A8" t="s">
+        <v>28</v>
+      </c>
+      <c r="B8" t="s">
+        <v>13</v>
+      </c>
+      <c r="D8" t="s">
+        <v>14</v>
+      </c>
+      <c r="E8" t="s">
+        <v>24</v>
+      </c>
+      <c r="F8" t="s">
+        <v>16</v>
+      </c>
+      <c r="G8" t="s">
+        <v>29</v>
+      </c>
+      <c r="M8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13">
+      <c r="A9" t="s">
+        <v>30</v>
+      </c>
+      <c r="B9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D9" t="s">
+        <v>14</v>
+      </c>
+      <c r="E9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F9" t="s">
+        <v>16</v>
+      </c>
+      <c r="G9" t="s">
+        <v>29</v>
+      </c>
+      <c r="M9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13">
+      <c r="A10" t="s">
+        <v>31</v>
+      </c>
+      <c r="B10" t="s">
+        <v>13</v>
+      </c>
+      <c r="D10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E10" t="s">
+        <v>24</v>
+      </c>
+      <c r="F10" t="s">
+        <v>16</v>
+      </c>
+      <c r="G10" t="s">
+        <v>32</v>
+      </c>
+      <c r="M10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13">
+      <c r="A11" t="s">
+        <v>33</v>
+      </c>
+      <c r="B11" t="s">
+        <v>34</v>
+      </c>
+      <c r="D11" t="s">
+        <v>14</v>
+      </c>
+      <c r="E11" t="s">
+        <v>24</v>
+      </c>
+      <c r="F11" t="s">
+        <v>16</v>
+      </c>
+      <c r="G11" t="s">
+        <v>35</v>
+      </c>
+      <c r="M11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13">
+      <c r="A12" t="s">
+        <v>36</v>
+      </c>
+      <c r="B12" t="s">
+        <v>37</v>
+      </c>
+      <c r="D12" t="s">
+        <v>23</v>
+      </c>
+      <c r="E12" t="s">
+        <v>15</v>
+      </c>
+      <c r="F12" t="s">
+        <v>16</v>
+      </c>
+      <c r="G12" t="s">
+        <v>38</v>
+      </c>
+      <c r="M12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13">
+      <c r="A13" t="s">
+        <v>39</v>
+      </c>
+      <c r="B13" t="s">
+        <v>37</v>
+      </c>
+      <c r="D13" t="s">
+        <v>23</v>
+      </c>
+      <c r="E13" t="s">
+        <v>15</v>
+      </c>
+      <c r="F13" t="s">
+        <v>16</v>
+      </c>
+      <c r="G13" t="s">
+        <v>38</v>
+      </c>
+      <c r="M13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13">
+      <c r="A14" t="s">
+        <v>40</v>
+      </c>
+      <c r="B14" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14" t="s">
+        <v>23</v>
+      </c>
+      <c r="E14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F14" t="s">
+        <v>16</v>
+      </c>
+      <c r="G14" t="s">
+        <v>41</v>
+      </c>
+      <c r="M14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13">
+      <c r="A15" t="s">
+        <v>42</v>
+      </c>
+      <c r="B15" t="s">
+        <v>37</v>
+      </c>
+      <c r="D15" t="s">
+        <v>23</v>
+      </c>
+      <c r="E15" t="s">
+        <v>15</v>
+      </c>
+      <c r="F15" t="s">
+        <v>16</v>
+      </c>
+      <c r="G15" t="s">
+        <v>41</v>
+      </c>
+      <c r="M15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" t="s">
+        <v>43</v>
+      </c>
+      <c r="B16" t="s">
+        <v>37</v>
+      </c>
+      <c r="D16" t="s">
+        <v>14</v>
+      </c>
+      <c r="E16" t="s">
+        <v>15</v>
+      </c>
+      <c r="F16" t="s">
+        <v>16</v>
+      </c>
+      <c r="G16" t="s">
+        <v>44</v>
+      </c>
+      <c r="M16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" t="s">
+        <v>45</v>
+      </c>
+      <c r="B17" t="s">
+        <v>37</v>
+      </c>
+      <c r="D17" t="s">
+        <v>14</v>
+      </c>
+      <c r="E17" t="s">
+        <v>15</v>
+      </c>
+      <c r="F17" t="s">
+        <v>16</v>
+      </c>
+      <c r="G17" t="s">
+        <v>46</v>
+      </c>
+      <c r="M17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" t="s">
+        <v>47</v>
+      </c>
+      <c r="B18" t="s">
+        <v>37</v>
+      </c>
+      <c r="D18" t="s">
+        <v>14</v>
+      </c>
+      <c r="E18" t="s">
+        <v>15</v>
+      </c>
+      <c r="F18" t="s">
+        <v>16</v>
+      </c>
+      <c r="G18" t="s">
+        <v>48</v>
+      </c>
+      <c r="M18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" t="s">
+        <v>49</v>
+      </c>
+      <c r="B19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D19" t="s">
+        <v>14</v>
+      </c>
+      <c r="E19" t="s">
+        <v>15</v>
+      </c>
+      <c r="F19" t="s">
+        <v>16</v>
+      </c>
+      <c r="G19" t="s">
+        <v>48</v>
+      </c>
+      <c r="M19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" t="s">
+        <v>50</v>
+      </c>
+      <c r="B20" t="s">
+        <v>37</v>
+      </c>
+      <c r="D20" t="s">
+        <v>23</v>
+      </c>
+      <c r="E20" t="s">
+        <v>24</v>
+      </c>
+      <c r="F20" t="s">
+        <v>16</v>
+      </c>
+      <c r="G20" t="s">
+        <v>51</v>
+      </c>
+      <c r="M20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" t="s">
+        <v>52</v>
+      </c>
+      <c r="B21" t="s">
+        <v>37</v>
+      </c>
+      <c r="D21" t="s">
+        <v>23</v>
+      </c>
+      <c r="E21" t="s">
+        <v>24</v>
+      </c>
+      <c r="F21" t="s">
+        <v>16</v>
+      </c>
+      <c r="G21" t="s">
+        <v>53</v>
+      </c>
+      <c r="M21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" t="s">
+        <v>54</v>
+      </c>
+      <c r="B22" t="s">
+        <v>37</v>
+      </c>
+      <c r="D22" t="s">
+        <v>23</v>
+      </c>
+      <c r="E22" t="s">
+        <v>24</v>
+      </c>
+      <c r="F22" t="s">
+        <v>16</v>
+      </c>
+      <c r="G22" t="s">
+        <v>53</v>
+      </c>
+      <c r="M22">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="A23" t="s">
+        <v>55</v>
+      </c>
+      <c r="B23" t="s">
+        <v>37</v>
+      </c>
+      <c r="D23" t="s">
+        <v>14</v>
+      </c>
+      <c r="E23" t="s">
+        <v>24</v>
+      </c>
+      <c r="F23" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" t="s">
+        <v>56</v>
+      </c>
+      <c r="M23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="A24" t="s">
+        <v>57</v>
+      </c>
+      <c r="B24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D24" t="s">
+        <v>14</v>
+      </c>
+      <c r="E24" t="s">
+        <v>24</v>
+      </c>
+      <c r="F24" t="s">
+        <v>16</v>
+      </c>
+      <c r="G24" t="s">
+        <v>58</v>
+      </c>
+      <c r="M24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="A25" t="s">
+        <v>59</v>
+      </c>
+      <c r="B25" t="s">
+        <v>37</v>
+      </c>
+      <c r="D25" t="s">
+        <v>14</v>
+      </c>
+      <c r="E25" t="s">
+        <v>24</v>
+      </c>
+      <c r="F25" t="s">
+        <v>16</v>
+      </c>
+      <c r="G25" t="s">
+        <v>60</v>
+      </c>
+      <c r="M25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="A26" t="s">
+        <v>61</v>
+      </c>
+      <c r="B26" t="s">
+        <v>37</v>
+      </c>
+      <c r="D26" t="s">
+        <v>14</v>
+      </c>
+      <c r="E26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F26" t="s">
+        <v>16</v>
+      </c>
+      <c r="G26" t="s">
+        <v>60</v>
+      </c>
+      <c r="M26">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="A27" t="s">
+        <v>62</v>
+      </c>
+      <c r="B27" t="s">
+        <v>37</v>
+      </c>
+      <c r="D27" t="s">
+        <v>14</v>
+      </c>
+      <c r="E27" t="s">
+        <v>24</v>
+      </c>
+      <c r="F27" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" t="s">
+        <v>63</v>
+      </c>
+      <c r="M27">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13">
+      <c r="A28" t="s">
+        <v>64</v>
+      </c>
+      <c r="B28" t="s">
+        <v>37</v>
+      </c>
+      <c r="D28" t="s">
+        <v>14</v>
+      </c>
+      <c r="E28" t="s">
+        <v>24</v>
+      </c>
+      <c r="F28" t="s">
+        <v>16</v>
+      </c>
+      <c r="G28" t="s">
+        <v>63</v>
+      </c>
+      <c r="M28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13">
+      <c r="A29" t="s">
+        <v>65</v>
+      </c>
+      <c r="B29" t="s">
+        <v>66</v>
+      </c>
+      <c r="D29" t="s">
+        <v>23</v>
+      </c>
+      <c r="E29" t="s">
+        <v>15</v>
+      </c>
+      <c r="F29" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" t="s">
+        <v>67</v>
+      </c>
+      <c r="M29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13">
+      <c r="A30" t="s">
+        <v>68</v>
+      </c>
+      <c r="B30" t="s">
+        <v>66</v>
+      </c>
+      <c r="D30" t="s">
+        <v>23</v>
+      </c>
+      <c r="E30" t="s">
+        <v>15</v>
+      </c>
+      <c r="F30" t="s">
+        <v>16</v>
+      </c>
+      <c r="G30" t="s">
+        <v>69</v>
+      </c>
+      <c r="M30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13">
+      <c r="A31" t="s">
+        <v>70</v>
+      </c>
+      <c r="B31" t="s">
+        <v>66</v>
+      </c>
+      <c r="D31" t="s">
+        <v>14</v>
+      </c>
+      <c r="E31" t="s">
+        <v>15</v>
+      </c>
+      <c r="F31" t="s">
+        <v>16</v>
+      </c>
+      <c r="G31" t="s">
+        <v>71</v>
+      </c>
+      <c r="M31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13">
+      <c r="A32" t="s">
+        <v>72</v>
+      </c>
+      <c r="B32" t="s">
+        <v>66</v>
+      </c>
+      <c r="D32" t="s">
+        <v>14</v>
+      </c>
+      <c r="E32" t="s">
+        <v>15</v>
+      </c>
+      <c r="F32" t="s">
+        <v>16</v>
+      </c>
+      <c r="G32" t="s">
+        <v>73</v>
+      </c>
+      <c r="M32">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13">
+      <c r="A33" t="s">
+        <v>74</v>
+      </c>
+      <c r="B33" t="s">
+        <v>66</v>
+      </c>
+      <c r="D33" t="s">
+        <v>14</v>
+      </c>
+      <c r="E33" t="s">
+        <v>15</v>
+      </c>
+      <c r="F33" t="s">
+        <v>16</v>
+      </c>
+      <c r="G33" t="s">
+        <v>73</v>
+      </c>
+      <c r="M33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13">
+      <c r="A34" t="s">
+        <v>75</v>
+      </c>
+      <c r="B34" t="s">
+        <v>66</v>
+      </c>
+      <c r="D34" t="s">
+        <v>23</v>
+      </c>
+      <c r="E34" t="s">
+        <v>24</v>
+      </c>
+      <c r="F34" t="s">
+        <v>16</v>
+      </c>
+      <c r="G34" t="s">
+        <v>76</v>
+      </c>
+      <c r="M34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13">
+      <c r="A35" t="s">
+        <v>77</v>
+      </c>
+      <c r="B35" t="s">
+        <v>66</v>
+      </c>
+      <c r="D35" t="s">
+        <v>23</v>
+      </c>
+      <c r="E35" t="s">
+        <v>24</v>
+      </c>
+      <c r="F35" t="s">
+        <v>16</v>
+      </c>
+      <c r="G35" t="s">
+        <v>78</v>
+      </c>
+      <c r="M35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13">
+      <c r="A36" t="s">
+        <v>79</v>
+      </c>
+      <c r="B36" t="s">
+        <v>66</v>
+      </c>
+      <c r="D36" t="s">
+        <v>23</v>
+      </c>
+      <c r="E36" t="s">
+        <v>24</v>
+      </c>
+      <c r="F36" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" t="s">
+        <v>80</v>
+      </c>
+      <c r="M36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13">
+      <c r="A37" t="s">
+        <v>81</v>
+      </c>
+      <c r="B37" t="s">
+        <v>66</v>
+      </c>
+      <c r="D37" t="s">
+        <v>23</v>
+      </c>
+      <c r="E37" t="s">
+        <v>24</v>
+      </c>
+      <c r="F37" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" t="s">
+        <v>58</v>
+      </c>
+      <c r="M37">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13">
+      <c r="A38" t="s">
+        <v>82</v>
+      </c>
+      <c r="B38" t="s">
+        <v>66</v>
+      </c>
+      <c r="D38" t="s">
+        <v>14</v>
+      </c>
+      <c r="E38" t="s">
+        <v>24</v>
+      </c>
+      <c r="F38" t="s">
+        <v>16</v>
+      </c>
+      <c r="G38" t="s">
+        <v>60</v>
+      </c>
+      <c r="M38">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13">
+      <c r="A39" t="s">
+        <v>83</v>
+      </c>
+      <c r="B39" t="s">
+        <v>66</v>
+      </c>
+      <c r="D39" t="s">
+        <v>14</v>
+      </c>
+      <c r="E39" t="s">
+        <v>24</v>
+      </c>
+      <c r="F39" t="s">
+        <v>16</v>
+      </c>
+      <c r="G39" t="s">
+        <v>84</v>
+      </c>
+      <c r="M39">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13">
+      <c r="A40" t="s">
+        <v>85</v>
+      </c>
+      <c r="B40" t="s">
+        <v>66</v>
+      </c>
+      <c r="D40" t="s">
+        <v>14</v>
+      </c>
+      <c r="E40" t="s">
+        <v>24</v>
+      </c>
+      <c r="F40" t="s">
+        <v>16</v>
+      </c>
+      <c r="G40" t="s">
+        <v>86</v>
+      </c>
+      <c r="M40">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13">
+      <c r="A41" t="s">
+        <v>87</v>
+      </c>
+      <c r="B41" t="s">
+        <v>66</v>
+      </c>
+      <c r="D41" t="s">
+        <v>14</v>
+      </c>
+      <c r="E41" t="s">
+        <v>24</v>
+      </c>
+      <c r="F41" t="s">
+        <v>16</v>
+      </c>
+      <c r="G41" t="s">
+        <v>86</v>
+      </c>
+      <c r="M41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13">
+      <c r="A42" t="s">
+        <v>88</v>
+      </c>
+      <c r="B42" t="s">
+        <v>89</v>
+      </c>
+      <c r="D42" t="s">
+        <v>23</v>
+      </c>
+      <c r="E42" t="s">
+        <v>15</v>
+      </c>
+      <c r="F42" t="s">
+        <v>16</v>
+      </c>
+      <c r="G42" t="s">
+        <v>90</v>
+      </c>
+      <c r="M42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13">
+      <c r="A43" t="s">
+        <v>91</v>
+      </c>
+      <c r="B43" t="s">
+        <v>89</v>
+      </c>
+      <c r="D43" t="s">
+        <v>23</v>
+      </c>
+      <c r="E43" t="s">
+        <v>15</v>
+      </c>
+      <c r="F43" t="s">
+        <v>16</v>
+      </c>
+      <c r="G43" t="s">
+        <v>92</v>
+      </c>
+      <c r="M43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13">
+      <c r="A44" t="s">
+        <v>93</v>
+      </c>
+      <c r="B44" t="s">
+        <v>89</v>
+      </c>
+      <c r="D44" t="s">
+        <v>23</v>
+      </c>
+      <c r="E44" t="s">
+        <v>15</v>
+      </c>
+      <c r="F44" t="s">
+        <v>16</v>
+      </c>
+      <c r="G44" t="s">
+        <v>94</v>
+      </c>
+      <c r="M44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13">
+      <c r="A45" t="s">
+        <v>95</v>
+      </c>
+      <c r="B45" t="s">
+        <v>89</v>
+      </c>
+      <c r="D45" t="s">
+        <v>14</v>
+      </c>
+      <c r="E45" t="s">
+        <v>15</v>
+      </c>
+      <c r="F45" t="s">
+        <v>16</v>
+      </c>
+      <c r="G45" t="s">
+        <v>96</v>
+      </c>
+      <c r="M45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13">
+      <c r="A46" t="s">
+        <v>97</v>
+      </c>
+      <c r="B46" t="s">
+        <v>89</v>
+      </c>
+      <c r="D46" t="s">
+        <v>23</v>
+      </c>
+      <c r="E46" t="s">
+        <v>15</v>
+      </c>
+      <c r="F46" t="s">
+        <v>16</v>
+      </c>
+      <c r="G46" t="s">
+        <v>98</v>
+      </c>
+      <c r="M46">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13">
+      <c r="A47" t="s">
+        <v>99</v>
+      </c>
+      <c r="B47" t="s">
+        <v>89</v>
+      </c>
+      <c r="D47" t="s">
+        <v>23</v>
+      </c>
+      <c r="E47" t="s">
+        <v>15</v>
+      </c>
+      <c r="F47" t="s">
+        <v>16</v>
+      </c>
+      <c r="G47" t="s">
+        <v>98</v>
+      </c>
+      <c r="M47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13">
+      <c r="A48" t="s">
+        <v>100</v>
+      </c>
+      <c r="B48" t="s">
+        <v>89</v>
+      </c>
+      <c r="D48" t="s">
+        <v>14</v>
+      </c>
+      <c r="E48" t="s">
+        <v>15</v>
+      </c>
+      <c r="F48" t="s">
+        <v>16</v>
+      </c>
+      <c r="G48" t="s">
+        <v>101</v>
+      </c>
+      <c r="M48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13">
+      <c r="A49" t="s">
+        <v>102</v>
+      </c>
+      <c r="B49" t="s">
+        <v>89</v>
+      </c>
+      <c r="D49" t="s">
+        <v>14</v>
+      </c>
+      <c r="E49" t="s">
+        <v>15</v>
+      </c>
+      <c r="F49" t="s">
+        <v>16</v>
+      </c>
+      <c r="G49" t="s">
+        <v>101</v>
+      </c>
+      <c r="M49">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13">
+      <c r="A50" t="s">
+        <v>103</v>
+      </c>
+      <c r="B50" t="s">
+        <v>89</v>
+      </c>
+      <c r="D50" t="s">
+        <v>14</v>
+      </c>
+      <c r="E50" t="s">
+        <v>15</v>
+      </c>
+      <c r="F50" t="s">
+        <v>16</v>
+      </c>
+      <c r="G50" t="s">
+        <v>104</v>
+      </c>
+      <c r="M50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13">
+      <c r="A51" t="s">
+        <v>105</v>
+      </c>
+      <c r="B51" t="s">
+        <v>89</v>
+      </c>
+      <c r="D51" t="s">
+        <v>23</v>
+      </c>
+      <c r="E51" t="s">
+        <v>24</v>
+      </c>
+      <c r="F51" t="s">
+        <v>16</v>
+      </c>
+      <c r="G51" t="s">
+        <v>60</v>
+      </c>
+      <c r="M51">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13">
+      <c r="A52" t="s">
+        <v>106</v>
+      </c>
+      <c r="B52" t="s">
+        <v>89</v>
+      </c>
+      <c r="D52" t="s">
+        <v>14</v>
+      </c>
+      <c r="E52" t="s">
+        <v>24</v>
+      </c>
+      <c r="F52" t="s">
+        <v>16</v>
+      </c>
+      <c r="G52" t="s">
+        <v>84</v>
+      </c>
+      <c r="M52">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:13">
+      <c r="A53" t="s">
+        <v>107</v>
+      </c>
+      <c r="B53" t="s">
+        <v>89</v>
+      </c>
+      <c r="D53" t="s">
+        <v>23</v>
+      </c>
+      <c r="E53" t="s">
+        <v>24</v>
+      </c>
+      <c r="F53" t="s">
+        <v>16</v>
+      </c>
+      <c r="G53" t="s">
+        <v>84</v>
+      </c>
+      <c r="M53">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:13">
+      <c r="A54" t="s">
+        <v>108</v>
+      </c>
+      <c r="B54" t="s">
+        <v>89</v>
+      </c>
+      <c r="D54" t="s">
+        <v>23</v>
+      </c>
+      <c r="E54" t="s">
+        <v>24</v>
+      </c>
+      <c r="F54" t="s">
+        <v>16</v>
+      </c>
+      <c r="G54" t="s">
+        <v>84</v>
+      </c>
+      <c r="M54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:13">
+      <c r="A55" t="s">
+        <v>109</v>
+      </c>
+      <c r="B55" t="s">
+        <v>89</v>
+      </c>
+      <c r="D55" t="s">
+        <v>14</v>
+      </c>
+      <c r="E55" t="s">
+        <v>24</v>
+      </c>
+      <c r="F55" t="s">
+        <v>16</v>
+      </c>
+      <c r="G55" t="s">
+        <v>110</v>
+      </c>
+      <c r="M55">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:13">
+      <c r="A56" t="s">
+        <v>111</v>
+      </c>
+      <c r="B56" t="s">
+        <v>89</v>
+      </c>
+      <c r="D56" t="s">
+        <v>14</v>
+      </c>
+      <c r="E56" t="s">
+        <v>24</v>
+      </c>
+      <c r="F56" t="s">
+        <v>16</v>
+      </c>
+      <c r="G56" t="s">
+        <v>112</v>
+      </c>
+      <c r="M56">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:13">
+      <c r="A57" t="s">
+        <v>113</v>
+      </c>
+      <c r="B57" t="s">
+        <v>89</v>
+      </c>
+      <c r="D57" t="s">
+        <v>14</v>
+      </c>
+      <c r="E57" t="s">
+        <v>24</v>
+      </c>
+      <c r="F57" t="s">
+        <v>16</v>
+      </c>
+      <c r="G57" t="s">
+        <v>112</v>
+      </c>
+      <c r="M57">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:13">
+      <c r="A58" t="s">
+        <v>114</v>
+      </c>
+      <c r="B58" t="s">
+        <v>115</v>
+      </c>
+      <c r="D58" t="s">
+        <v>23</v>
+      </c>
+      <c r="E58" t="s">
+        <v>15</v>
+      </c>
+      <c r="F58" t="s">
+        <v>16</v>
+      </c>
+      <c r="G58" t="s">
+        <v>116</v>
+      </c>
+      <c r="M58">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:13">
+      <c r="A59" t="s">
+        <v>117</v>
+      </c>
+      <c r="B59" t="s">
+        <v>115</v>
+      </c>
+      <c r="D59" t="s">
+        <v>23</v>
+      </c>
+      <c r="E59" t="s">
+        <v>15</v>
+      </c>
+      <c r="F59" t="s">
+        <v>16</v>
+      </c>
+      <c r="G59" t="s">
+        <v>116</v>
+      </c>
+      <c r="M59">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:13">
+      <c r="A60" t="s">
+        <v>118</v>
+      </c>
+      <c r="B60" t="s">
+        <v>115</v>
+      </c>
+      <c r="D60" t="s">
+        <v>23</v>
+      </c>
+      <c r="E60" t="s">
+        <v>15</v>
+      </c>
+      <c r="F60" t="s">
+        <v>16</v>
+      </c>
+      <c r="G60" t="s">
+        <v>119</v>
+      </c>
+      <c r="M60">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:13">
+      <c r="A61" t="s">
+        <v>120</v>
+      </c>
+      <c r="B61" t="s">
+        <v>115</v>
+      </c>
+      <c r="D61" t="s">
+        <v>23</v>
+      </c>
+      <c r="E61" t="s">
+        <v>15</v>
+      </c>
+      <c r="F61" t="s">
+        <v>16</v>
+      </c>
+      <c r="G61" t="s">
+        <v>119</v>
+      </c>
+      <c r="M61">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:13">
+      <c r="A62" t="s">
+        <v>121</v>
+      </c>
+      <c r="B62" t="s">
+        <v>115</v>
+      </c>
+      <c r="D62" t="s">
+        <v>14</v>
+      </c>
+      <c r="E62" t="s">
+        <v>15</v>
+      </c>
+      <c r="F62" t="s">
+        <v>16</v>
+      </c>
+      <c r="G62" t="s">
+        <v>122</v>
+      </c>
+      <c r="M62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:13">
+      <c r="A63" t="s">
+        <v>123</v>
+      </c>
+      <c r="B63" t="s">
+        <v>115</v>
+      </c>
+      <c r="D63" t="s">
+        <v>14</v>
+      </c>
+      <c r="E63" t="s">
+        <v>15</v>
+      </c>
+      <c r="F63" t="s">
+        <v>16</v>
+      </c>
+      <c r="G63" t="s">
+        <v>124</v>
+      </c>
+      <c r="M63">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:13">
+      <c r="A64" t="s">
+        <v>125</v>
+      </c>
+      <c r="B64" t="s">
+        <v>115</v>
+      </c>
+      <c r="D64" t="s">
+        <v>23</v>
+      </c>
+      <c r="E64" t="s">
+        <v>24</v>
+      </c>
+      <c r="F64" t="s">
+        <v>16</v>
+      </c>
+      <c r="G64" t="s">
+        <v>86</v>
+      </c>
+      <c r="M64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:13">
+      <c r="A65" t="s">
+        <v>126</v>
+      </c>
+      <c r="B65" t="s">
+        <v>115</v>
+      </c>
+      <c r="D65" t="s">
+        <v>14</v>
+      </c>
+      <c r="E65" t="s">
+        <v>24</v>
+      </c>
+      <c r="F65" t="s">
+        <v>16</v>
+      </c>
+      <c r="G65" t="s">
+        <v>110</v>
+      </c>
+      <c r="M65">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:13">
+      <c r="A66" t="s">
+        <v>127</v>
+      </c>
+      <c r="B66" t="s">
+        <v>115</v>
+      </c>
+      <c r="D66" t="s">
+        <v>14</v>
+      </c>
+      <c r="E66" t="s">
+        <v>24</v>
+      </c>
+      <c r="F66" t="s">
+        <v>16</v>
+      </c>
+      <c r="G66" t="s">
+        <v>128</v>
+      </c>
+      <c r="M66">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:13">
+      <c r="A67" t="s">
+        <v>129</v>
+      </c>
+      <c r="B67" t="s">
+        <v>115</v>
+      </c>
+      <c r="D67" t="s">
+        <v>14</v>
+      </c>
+      <c r="E67" t="s">
+        <v>24</v>
+      </c>
+      <c r="F67" t="s">
+        <v>16</v>
+      </c>
+      <c r="G67" t="s">
+        <v>130</v>
+      </c>
+      <c r="M67">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:13">
+      <c r="A68" t="s">
+        <v>131</v>
+      </c>
+      <c r="B68" t="s">
+        <v>132</v>
+      </c>
+      <c r="D68" t="s">
+        <v>23</v>
+      </c>
+      <c r="E68" t="s">
+        <v>15</v>
+      </c>
+      <c r="F68" t="s">
+        <v>16</v>
+      </c>
+      <c r="G68" t="s">
+        <v>133</v>
+      </c>
+      <c r="M68">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:13">
+      <c r="A69" t="s">
+        <v>134</v>
+      </c>
+      <c r="B69" t="s">
+        <v>132</v>
+      </c>
+      <c r="D69" t="s">
+        <v>23</v>
+      </c>
+      <c r="E69" t="s">
+        <v>15</v>
+      </c>
+      <c r="F69" t="s">
+        <v>16</v>
+      </c>
+      <c r="G69" t="s">
+        <v>122</v>
+      </c>
+      <c r="M69">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:13">
+      <c r="A70" t="s">
+        <v>135</v>
+      </c>
+      <c r="B70" t="s">
+        <v>132</v>
+      </c>
+      <c r="D70" t="s">
+        <v>23</v>
+      </c>
+      <c r="E70" t="s">
+        <v>15</v>
+      </c>
+      <c r="F70" t="s">
+        <v>16</v>
+      </c>
+      <c r="G70" t="s">
+        <v>136</v>
+      </c>
+      <c r="M70">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:13">
+      <c r="A71" t="s">
+        <v>137</v>
+      </c>
+      <c r="B71" t="s">
+        <v>132</v>
+      </c>
+      <c r="D71" t="s">
+        <v>23</v>
+      </c>
+      <c r="E71" t="s">
+        <v>15</v>
+      </c>
+      <c r="F71" t="s">
+        <v>16</v>
+      </c>
+      <c r="G71" t="s">
+        <v>136</v>
+      </c>
+      <c r="M71">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72" spans="1:13">
+      <c r="A72" t="s">
+        <v>138</v>
+      </c>
+      <c r="B72" t="s">
+        <v>132</v>
+      </c>
+      <c r="D72" t="s">
+        <v>14</v>
+      </c>
+      <c r="E72" t="s">
+        <v>15</v>
+      </c>
+      <c r="F72" t="s">
+        <v>16</v>
+      </c>
+      <c r="G72" t="s">
+        <v>139</v>
+      </c>
+      <c r="M72">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:13">
+      <c r="A73" t="s">
+        <v>140</v>
+      </c>
+      <c r="B73" t="s">
+        <v>132</v>
+      </c>
+      <c r="D73" t="s">
+        <v>14</v>
+      </c>
+      <c r="E73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F73" t="s">
+        <v>16</v>
+      </c>
+      <c r="G73" t="s">
+        <v>139</v>
+      </c>
+      <c r="M73">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74" spans="1:13">
+      <c r="A74" t="s">
+        <v>141</v>
+      </c>
+      <c r="B74" t="s">
+        <v>132</v>
+      </c>
+      <c r="D74" t="s">
+        <v>14</v>
+      </c>
+      <c r="E74" t="s">
+        <v>15</v>
+      </c>
+      <c r="F74" t="s">
+        <v>16</v>
+      </c>
+      <c r="G74" t="s">
+        <v>142</v>
+      </c>
+      <c r="M74">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="75" spans="1:13">
+      <c r="A75" t="s">
+        <v>143</v>
+      </c>
+      <c r="B75" t="s">
+        <v>132</v>
+      </c>
+      <c r="D75" t="s">
+        <v>14</v>
+      </c>
+      <c r="E75" t="s">
+        <v>15</v>
+      </c>
+      <c r="F75" t="s">
+        <v>16</v>
+      </c>
+      <c r="G75" t="s">
+        <v>142</v>
+      </c>
+      <c r="M75">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76" spans="1:13">
+      <c r="A76" t="s">
+        <v>144</v>
+      </c>
+      <c r="B76" t="s">
+        <v>132</v>
+      </c>
+      <c r="D76" t="s">
+        <v>14</v>
+      </c>
+      <c r="E76" t="s">
+        <v>24</v>
+      </c>
+      <c r="F76" t="s">
+        <v>16</v>
+      </c>
+      <c r="G76" t="s">
+        <v>110</v>
+      </c>
+      <c r="M76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="77" spans="1:13">
+      <c r="A77" t="s">
+        <v>145</v>
+      </c>
+      <c r="B77" t="s">
+        <v>132</v>
+      </c>
+      <c r="D77" t="s">
+        <v>23</v>
+      </c>
+      <c r="E77" t="s">
+        <v>24</v>
+      </c>
+      <c r="F77" t="s">
+        <v>16</v>
+      </c>
+      <c r="G77" t="s">
+        <v>110</v>
+      </c>
+      <c r="M77">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="78" spans="1:13">
+      <c r="A78" t="s">
+        <v>146</v>
+      </c>
+      <c r="B78" t="s">
+        <v>132</v>
+      </c>
+      <c r="D78" t="s">
+        <v>14</v>
+      </c>
+      <c r="E78" t="s">
+        <v>24</v>
+      </c>
+      <c r="F78" t="s">
+        <v>16</v>
+      </c>
+      <c r="G78" t="s">
+        <v>147</v>
+      </c>
+      <c r="M78">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79" spans="1:13">
+      <c r="A79" t="s">
+        <v>148</v>
+      </c>
+      <c r="B79" t="s">
+        <v>132</v>
+      </c>
+      <c r="D79" t="s">
+        <v>23</v>
+      </c>
+      <c r="E79" t="s">
+        <v>24</v>
+      </c>
+      <c r="F79" t="s">
+        <v>16</v>
+      </c>
+      <c r="G79" t="s">
+        <v>149</v>
+      </c>
+      <c r="M79">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="80" spans="1:13">
+      <c r="A80" t="s">
+        <v>150</v>
+      </c>
+      <c r="B80" t="s">
+        <v>132</v>
+      </c>
+      <c r="D80" t="s">
+        <v>14</v>
+      </c>
+      <c r="E80" t="s">
+        <v>24</v>
+      </c>
+      <c r="F80" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" t="s">
+        <v>151</v>
+      </c>
+      <c r="M80">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81" spans="1:13">
+      <c r="A81" t="s">
+        <v>152</v>
+      </c>
+      <c r="B81" t="s">
+        <v>132</v>
+      </c>
+      <c r="D81" t="s">
+        <v>14</v>
+      </c>
+      <c r="E81" t="s">
+        <v>24</v>
+      </c>
+      <c r="F81" t="s">
+        <v>16</v>
+      </c>
+      <c r="G81" t="s">
+        <v>151</v>
+      </c>
+      <c r="M81">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82" spans="1:13">
+      <c r="A82" t="s">
+        <v>153</v>
+      </c>
+      <c r="B82" t="s">
+        <v>132</v>
+      </c>
+      <c r="D82" t="s">
+        <v>154</v>
+      </c>
+      <c r="E82" t="s">
+        <v>15</v>
+      </c>
+      <c r="F82" t="s">
+        <v>155</v>
+      </c>
+      <c r="G82" t="s">
+        <v>94</v>
+      </c>
+      <c r="M82">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83" spans="1:13">
+      <c r="A83" t="s">
+        <v>156</v>
+      </c>
+      <c r="B83" t="s">
+        <v>132</v>
+      </c>
+      <c r="D83" t="s">
+        <v>154</v>
+      </c>
+      <c r="E83" t="s">
+        <v>15</v>
+      </c>
+      <c r="F83" t="s">
+        <v>155</v>
+      </c>
+      <c r="G83" t="s">
+        <v>94</v>
+      </c>
+      <c r="M83">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="84" spans="1:13">
+      <c r="A84" t="s">
+        <v>157</v>
+      </c>
+      <c r="B84" t="s">
+        <v>132</v>
+      </c>
+      <c r="D84" t="s">
+        <v>154</v>
+      </c>
+      <c r="E84" t="s">
+        <v>24</v>
+      </c>
+      <c r="F84" t="s">
+        <v>155</v>
+      </c>
+      <c r="G84" t="s">
+        <v>56</v>
+      </c>
+      <c r="M84">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="85" spans="1:13">
+      <c r="A85" t="s">
+        <v>158</v>
+      </c>
+      <c r="B85" t="s">
+        <v>132</v>
+      </c>
+      <c r="D85" t="s">
+        <v>154</v>
+      </c>
+      <c r="E85" t="s">
+        <v>24</v>
+      </c>
+      <c r="F85" t="s">
+        <v>155</v>
+      </c>
+      <c r="G85" t="s">
+        <v>60</v>
+      </c>
+      <c r="M85">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="86" spans="1:13">
+      <c r="A86" t="s">
+        <v>159</v>
+      </c>
+      <c r="B86" t="s">
+        <v>132</v>
+      </c>
+      <c r="D86" t="s">
+        <v>154</v>
+      </c>
+      <c r="E86" t="s">
+        <v>24</v>
+      </c>
+      <c r="F86" t="s">
+        <v>155</v>
+      </c>
+      <c r="G86" t="s">
+        <v>63</v>
+      </c>
+      <c r="M86">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="87" spans="1:13">
+      <c r="A87" t="s">
+        <v>160</v>
+      </c>
+      <c r="B87" t="s">
+        <v>132</v>
+      </c>
+      <c r="D87" t="s">
+        <v>154</v>
+      </c>
+      <c r="E87" t="s">
+        <v>24</v>
+      </c>
+      <c r="F87" t="s">
+        <v>155</v>
+      </c>
+      <c r="G87" t="s">
+        <v>63</v>
+      </c>
+      <c r="M87">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="88" spans="1:13">
+      <c r="A88" t="s">
+        <v>161</v>
+      </c>
+      <c r="B88" t="s">
+        <v>162</v>
+      </c>
+      <c r="D88" t="s">
+        <v>23</v>
+      </c>
+      <c r="E88" t="s">
+        <v>15</v>
+      </c>
+      <c r="F88" t="s">
+        <v>16</v>
+      </c>
+      <c r="G88" t="s">
+        <v>163</v>
+      </c>
+      <c r="M88">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="89" spans="1:13">
+      <c r="A89" t="s">
+        <v>164</v>
+      </c>
+      <c r="B89" t="s">
+        <v>162</v>
+      </c>
+      <c r="D89" t="s">
+        <v>23</v>
+      </c>
+      <c r="E89" t="s">
+        <v>24</v>
+      </c>
+      <c r="F89" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" t="s">
+        <v>130</v>
+      </c>
+      <c r="M89">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="90" spans="1:13">
+      <c r="A90" t="s">
+        <v>165</v>
+      </c>
+      <c r="B90" t="s">
+        <v>162</v>
+      </c>
+      <c r="D90" t="s">
+        <v>23</v>
+      </c>
+      <c r="E90" t="s">
+        <v>24</v>
+      </c>
+      <c r="F90" t="s">
+        <v>16</v>
+      </c>
+      <c r="G90" t="s">
+        <v>130</v>
+      </c>
+      <c r="M90">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91" spans="1:13">
+      <c r="A91" t="s">
+        <v>166</v>
+      </c>
+      <c r="B91" t="s">
+        <v>162</v>
+      </c>
+      <c r="D91" t="s">
+        <v>154</v>
+      </c>
+      <c r="E91" t="s">
+        <v>15</v>
+      </c>
+      <c r="F91" t="s">
+        <v>155</v>
+      </c>
+      <c r="G91" t="s">
+        <v>96</v>
+      </c>
+      <c r="M91">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="92" spans="1:13">
+      <c r="A92" t="s">
+        <v>167</v>
+      </c>
+      <c r="B92" t="s">
+        <v>162</v>
+      </c>
+      <c r="D92" t="s">
+        <v>154</v>
+      </c>
+      <c r="E92" t="s">
+        <v>15</v>
+      </c>
+      <c r="F92" t="s">
+        <v>155</v>
+      </c>
+      <c r="G92" t="s">
+        <v>73</v>
+      </c>
+      <c r="M92">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="93" spans="1:13">
+      <c r="A93" t="s">
+        <v>168</v>
+      </c>
+      <c r="B93" t="s">
+        <v>162</v>
+      </c>
+      <c r="D93" t="s">
+        <v>154</v>
+      </c>
+      <c r="E93" t="s">
+        <v>15</v>
+      </c>
+      <c r="F93" t="s">
+        <v>155</v>
+      </c>
+      <c r="G93" t="s">
+        <v>73</v>
+      </c>
+      <c r="M93">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="94" spans="1:13">
+      <c r="A94" t="s">
+        <v>169</v>
+      </c>
+      <c r="B94" t="s">
+        <v>162</v>
+      </c>
+      <c r="D94" t="s">
+        <v>154</v>
+      </c>
+      <c r="E94" t="s">
+        <v>24</v>
+      </c>
+      <c r="F94" t="s">
+        <v>155</v>
+      </c>
+      <c r="G94" t="s">
+        <v>84</v>
+      </c>
+      <c r="M94">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="95" spans="1:13">
+      <c r="A95" t="s">
+        <v>170</v>
+      </c>
+      <c r="B95" t="s">
+        <v>162</v>
+      </c>
+      <c r="D95" t="s">
+        <v>154</v>
+      </c>
+      <c r="E95" t="s">
+        <v>24</v>
+      </c>
+      <c r="F95" t="s">
+        <v>155</v>
+      </c>
+      <c r="G95" t="s">
+        <v>86</v>
+      </c>
+      <c r="M95">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="96" spans="1:13">
+      <c r="A96" t="s">
+        <v>171</v>
+      </c>
+      <c r="B96" t="s">
+        <v>172</v>
+      </c>
+      <c r="D96" t="s">
+        <v>23</v>
+      </c>
+      <c r="E96" t="s">
+        <v>15</v>
+      </c>
+      <c r="F96" t="s">
+        <v>16</v>
+      </c>
+      <c r="G96" t="s">
+        <v>139</v>
+      </c>
+      <c r="M96">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="97" spans="1:13">
+      <c r="A97" t="s">
+        <v>173</v>
+      </c>
+      <c r="B97" t="s">
+        <v>172</v>
+      </c>
+      <c r="D97" t="s">
+        <v>23</v>
+      </c>
+      <c r="E97" t="s">
+        <v>15</v>
+      </c>
+      <c r="F97" t="s">
+        <v>16</v>
+      </c>
+      <c r="G97" t="s">
+        <v>174</v>
+      </c>
+      <c r="M97">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="98" spans="1:13">
+      <c r="A98" t="s">
+        <v>175</v>
+      </c>
+      <c r="B98" t="s">
+        <v>172</v>
+      </c>
+      <c r="D98" t="s">
+        <v>23</v>
+      </c>
+      <c r="E98" t="s">
+        <v>24</v>
+      </c>
+      <c r="F98" t="s">
+        <v>16</v>
+      </c>
+      <c r="G98" t="s">
+        <v>151</v>
+      </c>
+      <c r="M98">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="99" spans="1:13">
+      <c r="A99" t="s">
+        <v>176</v>
+      </c>
+      <c r="B99" t="s">
+        <v>172</v>
+      </c>
+      <c r="D99" t="s">
+        <v>154</v>
+      </c>
+      <c r="E99" t="s">
+        <v>15</v>
+      </c>
+      <c r="F99" t="s">
+        <v>155</v>
+      </c>
+      <c r="G99" t="s">
+        <v>177</v>
+      </c>
+      <c r="M99">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="100" spans="1:13">
+      <c r="A100" t="s">
+        <v>178</v>
+      </c>
+      <c r="B100" t="s">
+        <v>172</v>
+      </c>
+      <c r="D100" t="s">
+        <v>154</v>
+      </c>
+      <c r="E100" t="s">
+        <v>15</v>
+      </c>
+      <c r="F100" t="s">
+        <v>155</v>
+      </c>
+      <c r="G100" t="s">
+        <v>179</v>
+      </c>
+      <c r="M100">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="101" spans="1:13">
+      <c r="A101" t="s">
+        <v>180</v>
+      </c>
+      <c r="B101" t="s">
+        <v>172</v>
+      </c>
+      <c r="D101" t="s">
+        <v>154</v>
+      </c>
+      <c r="E101" t="s">
+        <v>15</v>
+      </c>
+      <c r="F101" t="s">
+        <v>155</v>
+      </c>
+      <c r="G101" t="s">
+        <v>179</v>
+      </c>
+      <c r="M101">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="102" spans="1:13">
+      <c r="A102" t="s">
+        <v>181</v>
+      </c>
+      <c r="B102" t="s">
+        <v>172</v>
+      </c>
+      <c r="D102" t="s">
+        <v>154</v>
+      </c>
+      <c r="E102" t="s">
+        <v>24</v>
+      </c>
+      <c r="F102" t="s">
+        <v>155</v>
+      </c>
+      <c r="G102" t="s">
+        <v>182</v>
+      </c>
+      <c r="M102">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="103" spans="1:13">
+      <c r="A103" t="s">
+        <v>183</v>
+      </c>
+      <c r="B103" t="s">
+        <v>172</v>
+      </c>
+      <c r="D103" t="s">
+        <v>154</v>
+      </c>
+      <c r="E103" t="s">
+        <v>24</v>
+      </c>
+      <c r="F103" t="s">
+        <v>155</v>
+      </c>
+      <c r="G103" t="s">
+        <v>184</v>
+      </c>
+      <c r="M103">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="104" spans="1:13">
+      <c r="A104" t="s">
+        <v>185</v>
+      </c>
+      <c r="B104" t="s">
+        <v>172</v>
+      </c>
+      <c r="D104" t="s">
+        <v>154</v>
+      </c>
+      <c r="E104" t="s">
+        <v>24</v>
+      </c>
+      <c r="F104" t="s">
+        <v>155</v>
+      </c>
+      <c r="G104" t="s">
+        <v>186</v>
+      </c>
+      <c r="M104">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="105" spans="1:13">
+      <c r="A105" t="s">
+        <v>187</v>
+      </c>
+      <c r="B105" t="s">
+        <v>172</v>
+      </c>
+      <c r="D105" t="s">
+        <v>154</v>
+      </c>
+      <c r="E105" t="s">
+        <v>24</v>
+      </c>
+      <c r="F105" t="s">
+        <v>155</v>
+      </c>
+      <c r="G105" t="s">
+        <v>112</v>
+      </c>
+      <c r="M105">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="106" spans="1:13">
+      <c r="A106" t="s">
+        <v>188</v>
+      </c>
+      <c r="B106" t="s">
+        <v>189</v>
+      </c>
+      <c r="D106" t="s">
+        <v>154</v>
+      </c>
+      <c r="E106" t="s">
+        <v>15</v>
+      </c>
+      <c r="F106" t="s">
+        <v>155</v>
+      </c>
+      <c r="G106" t="s">
+        <v>122</v>
+      </c>
+      <c r="M106">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="107" spans="1:13">
+      <c r="A107" t="s">
+        <v>190</v>
+      </c>
+      <c r="B107" t="s">
+        <v>189</v>
+      </c>
+      <c r="D107" t="s">
+        <v>154</v>
+      </c>
+      <c r="E107" t="s">
+        <v>15</v>
+      </c>
+      <c r="F107" t="s">
+        <v>155</v>
+      </c>
+      <c r="G107" t="s">
+        <v>191</v>
+      </c>
+      <c r="M107">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="108" spans="1:13">
+      <c r="A108" t="s">
+        <v>192</v>
+      </c>
+      <c r="B108" t="s">
+        <v>189</v>
+      </c>
+      <c r="D108" t="s">
+        <v>154</v>
+      </c>
+      <c r="E108" t="s">
+        <v>15</v>
+      </c>
+      <c r="F108" t="s">
+        <v>155</v>
+      </c>
+      <c r="G108" t="s">
+        <v>193</v>
+      </c>
+      <c r="M108">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="109" spans="1:13">
+      <c r="A109" t="s">
+        <v>194</v>
+      </c>
+      <c r="B109" t="s">
+        <v>189</v>
+      </c>
+      <c r="D109" t="s">
+        <v>154</v>
+      </c>
+      <c r="E109" t="s">
+        <v>24</v>
+      </c>
+      <c r="F109" t="s">
+        <v>155</v>
+      </c>
+      <c r="G109" t="s">
+        <v>195</v>
+      </c>
+      <c r="M109">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="110" spans="1:13">
+      <c r="A110" t="s">
+        <v>196</v>
+      </c>
+      <c r="B110" t="s">
+        <v>189</v>
+      </c>
+      <c r="D110" t="s">
+        <v>154</v>
+      </c>
+      <c r="E110" t="s">
+        <v>24</v>
+      </c>
+      <c r="F110" t="s">
+        <v>155</v>
+      </c>
+      <c r="G110" t="s">
+        <v>197</v>
+      </c>
+      <c r="M110">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="111" spans="1:13">
+      <c r="A111" t="s">
+        <v>198</v>
+      </c>
+      <c r="B111" t="s">
+        <v>199</v>
+      </c>
+      <c r="D111" t="s">
+        <v>154</v>
+      </c>
+      <c r="E111" t="s">
+        <v>15</v>
+      </c>
+      <c r="F111" t="s">
+        <v>155</v>
+      </c>
+      <c r="G111" t="s">
+        <v>191</v>
+      </c>
+      <c r="M111">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="112" spans="1:13">
+      <c r="A112" t="s">
+        <v>200</v>
+      </c>
+      <c r="B112" t="s">
+        <v>199</v>
+      </c>
+      <c r="D112" t="s">
+        <v>154</v>
+      </c>
+      <c r="E112" t="s">
+        <v>15</v>
+      </c>
+      <c r="F112" t="s">
+        <v>155</v>
+      </c>
+      <c r="G112" t="s">
+        <v>201</v>
+      </c>
+      <c r="M112">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="113" spans="1:13">
+      <c r="A113" t="s">
+        <v>202</v>
+      </c>
+      <c r="B113" t="s">
+        <v>199</v>
+      </c>
+      <c r="D113" t="s">
+        <v>154</v>
+      </c>
+      <c r="E113" t="s">
+        <v>15</v>
+      </c>
+      <c r="F113" t="s">
+        <v>155</v>
+      </c>
+      <c r="G113" t="s">
+        <v>201</v>
+      </c>
+      <c r="M113">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="114" spans="1:13">
+      <c r="A114" t="s">
+        <v>203</v>
+      </c>
+      <c r="B114" t="s">
+        <v>199</v>
+      </c>
+      <c r="D114" t="s">
+        <v>154</v>
+      </c>
+      <c r="E114" t="s">
+        <v>15</v>
+      </c>
+      <c r="F114" t="s">
+        <v>155</v>
+      </c>
+      <c r="G114" t="s">
+        <v>204</v>
+      </c>
+      <c r="M114">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="115" spans="1:13">
+      <c r="A115" t="s">
+        <v>205</v>
+      </c>
+      <c r="B115" t="s">
+        <v>199</v>
+      </c>
+      <c r="D115" t="s">
+        <v>154</v>
+      </c>
+      <c r="E115" t="s">
+        <v>15</v>
+      </c>
+      <c r="F115" t="s">
+        <v>155</v>
+      </c>
+      <c r="G115" t="s">
+        <v>204</v>
+      </c>
+      <c r="M115">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="116" spans="1:13">
+      <c r="A116" t="s">
+        <v>206</v>
+      </c>
+      <c r="B116" t="s">
+        <v>199</v>
+      </c>
+      <c r="D116" t="s">
+        <v>154</v>
+      </c>
+      <c r="E116" t="s">
+        <v>24</v>
+      </c>
+      <c r="F116" t="s">
+        <v>155</v>
+      </c>
+      <c r="G116" t="s">
+        <v>207</v>
+      </c>
+      <c r="M116">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="117" spans="1:13">
+      <c r="A117" t="s">
+        <v>208</v>
+      </c>
+      <c r="B117" t="s">
+        <v>199</v>
+      </c>
+      <c r="D117" t="s">
+        <v>154</v>
+      </c>
+      <c r="E117" t="s">
+        <v>24</v>
+      </c>
+      <c r="F117" t="s">
+        <v>155</v>
+      </c>
+      <c r="G117" t="s">
+        <v>209</v>
+      </c>
+      <c r="M117">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="118" spans="1:13">
+      <c r="A118" t="s">
+        <v>210</v>
+      </c>
+      <c r="B118" t="s">
+        <v>199</v>
+      </c>
+      <c r="D118" t="s">
+        <v>154</v>
+      </c>
+      <c r="E118" t="s">
+        <v>24</v>
+      </c>
+      <c r="F118" t="s">
+        <v>155</v>
+      </c>
+      <c r="G118" t="s">
+        <v>151</v>
+      </c>
+      <c r="M118">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="119" spans="1:13">
+      <c r="A119" t="s">
+        <v>211</v>
+      </c>
+      <c r="B119" t="s">
+        <v>212</v>
+      </c>
+      <c r="D119" t="s">
+        <v>154</v>
+      </c>
+      <c r="E119" t="s">
+        <v>15</v>
+      </c>
+      <c r="F119" t="s">
+        <v>155</v>
+      </c>
+      <c r="G119" t="s">
+        <v>213</v>
+      </c>
+      <c r="M119">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="120" spans="1:13">
+      <c r="A120" t="s">
+        <v>214</v>
+      </c>
+      <c r="B120" t="s">
+        <v>212</v>
+      </c>
+      <c r="D120" t="s">
+        <v>154</v>
+      </c>
+      <c r="E120" t="s">
+        <v>15</v>
+      </c>
+      <c r="F120" t="s">
+        <v>155</v>
+      </c>
+      <c r="G120" t="s">
+        <v>213</v>
+      </c>
+      <c r="M120">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="121" spans="1:13">
+      <c r="A121" t="s">
+        <v>215</v>
+      </c>
+      <c r="B121" t="s">
+        <v>212</v>
+      </c>
+      <c r="D121" t="s">
+        <v>154</v>
+      </c>
+      <c r="E121" t="s">
+        <v>24</v>
+      </c>
+      <c r="F121" t="s">
+        <v>155</v>
+      </c>
+      <c r="G121" t="s">
+        <v>207</v>
+      </c>
+      <c r="M121">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="122" spans="1:13">
+      <c r="A122" t="s">
+        <v>216</v>
+      </c>
+      <c r="B122" t="s">
+        <v>212</v>
+      </c>
+      <c r="D122" t="s">
+        <v>154</v>
+      </c>
+      <c r="E122" t="s">
+        <v>24</v>
+      </c>
+      <c r="F122" t="s">
+        <v>155</v>
+      </c>
+      <c r="G122" t="s">
+        <v>217</v>
+      </c>
+      <c r="M122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="123" spans="1:13">
+      <c r="A123" t="s">
+        <v>218</v>
+      </c>
+      <c r="B123" t="s">
+        <v>219</v>
+      </c>
+      <c r="D123" t="s">
+        <v>154</v>
+      </c>
+      <c r="E123" t="s">
+        <v>15</v>
+      </c>
+      <c r="F123" t="s">
+        <v>155</v>
+      </c>
+      <c r="G123" t="s">
+        <v>220</v>
+      </c>
+      <c r="M123">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="124" spans="1:13">
+      <c r="A124" t="s">
+        <v>221</v>
+      </c>
+      <c r="B124" t="s">
+        <v>219</v>
+      </c>
+      <c r="D124" t="s">
+        <v>154</v>
+      </c>
+      <c r="E124" t="s">
+        <v>15</v>
+      </c>
+      <c r="F124" t="s">
+        <v>155</v>
+      </c>
+      <c r="G124" t="s">
+        <v>142</v>
+      </c>
+      <c r="M124">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="125" spans="1:13">
+      <c r="A125" t="s">
+        <v>222</v>
+      </c>
+      <c r="B125" t="s">
+        <v>219</v>
+      </c>
+      <c r="D125" t="s">
+        <v>154</v>
+      </c>
+      <c r="E125" t="s">
+        <v>15</v>
+      </c>
+      <c r="F125" t="s">
+        <v>155</v>
+      </c>
+      <c r="G125" t="s">
+        <v>174</v>
+      </c>
+      <c r="M125">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="126" spans="1:13">
+      <c r="A126" t="s">
+        <v>223</v>
+      </c>
+      <c r="B126" t="s">
+        <v>219</v>
+      </c>
+      <c r="D126" t="s">
+        <v>154</v>
+      </c>
+      <c r="E126" t="s">
+        <v>15</v>
+      </c>
+      <c r="F126" t="s">
+        <v>155</v>
+      </c>
+      <c r="G126" t="s">
+        <v>174</v>
+      </c>
+      <c r="M126">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="127" spans="1:13">
+      <c r="A127" t="s">
+        <v>224</v>
+      </c>
+      <c r="B127" t="s">
+        <v>219</v>
+      </c>
+      <c r="D127" t="s">
+        <v>154</v>
+      </c>
+      <c r="E127" t="s">
+        <v>24</v>
+      </c>
+      <c r="F127" t="s">
+        <v>155</v>
+      </c>
+      <c r="G127" t="s">
+        <v>225</v>
+      </c>
+      <c r="M127">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="128" spans="1:13">
+      <c r="A128" t="s">
+        <v>226</v>
+      </c>
+      <c r="B128" t="s">
+        <v>219</v>
+      </c>
+      <c r="D128" t="s">
+        <v>154</v>
+      </c>
+      <c r="E128" t="s">
+        <v>24</v>
+      </c>
+      <c r="F128" t="s">
+        <v>155</v>
+      </c>
+      <c r="G128" t="s">
+        <v>151</v>
+      </c>
+      <c r="M128">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>