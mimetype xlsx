--- v0 (2025-11-03)
+++ v1 (2026-08-23)
@@ -492,230 +492,230 @@
   <si>
     <t>8682LFM2550LHN0110</t>
   </si>
   <si>
     <t>8682LFM2545LHN0110</t>
   </si>
   <si>
     <t>8682LFM2540LHN0110</t>
   </si>
   <si>
     <t>8682LFM2250LHN0110</t>
   </si>
   <si>
     <t>8682LEMA060LHN0110</t>
   </si>
   <si>
     <t>8682LEM2540LHN0110</t>
   </si>
   <si>
     <t>8682LEM2535LHN0110</t>
   </si>
   <si>
     <t>8682LEM2530LHN0110</t>
   </si>
   <si>
+    <t>8682LEM2240LHN0110</t>
+  </si>
+  <si>
     <t>8682LEM2240LHN01E0</t>
   </si>
   <si>
-    <t>8682LEM2240LHN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8682LDMA060LHN0110</t>
   </si>
   <si>
     <t>8682LCM2230LHN0110</t>
   </si>
   <si>
     <t>8682MAAA050LHN0110</t>
   </si>
   <si>
     <t>8682LGK3040LHJ0110</t>
   </si>
   <si>
+    <t>8682LGA3040LHN0110</t>
+  </si>
+  <si>
     <t>8682LGK3040LHN0110</t>
   </si>
   <si>
-    <t>8682LGA3040LHN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8562LGMA040LHN0110</t>
   </si>
   <si>
     <t>5600μF</t>
   </si>
   <si>
     <t>8562LGM3040LHN0110</t>
   </si>
   <si>
     <t>8472MAMA050LHN0110</t>
   </si>
   <si>
     <t>4700μF</t>
   </si>
   <si>
     <t>8472MAMA040LHN0110</t>
   </si>
   <si>
     <t>8472LHMA040LHN0110</t>
   </si>
   <si>
+    <t>8472LHMA035LHN01E0</t>
+  </si>
+  <si>
     <t>8472LHMA035LHN0110</t>
   </si>
   <si>
-    <t>8472LHMA035LHN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8472LHMA030LHN0110</t>
   </si>
   <si>
     <t>Φ35×30mm</t>
   </si>
   <si>
     <t>A030</t>
   </si>
   <si>
     <t>8472LHM3050LHN0110</t>
   </si>
   <si>
     <t>8472LHM3040LHJ0110</t>
   </si>
   <si>
     <t>8472LGM3040LHN0110</t>
   </si>
   <si>
     <t>8472LGM3030LHN0110</t>
   </si>
   <si>
     <t>Φ30×30mm</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
     <t>8472LGM2550LHN0110</t>
   </si>
   <si>
+    <t>8472LGM2540LHN01E0</t>
+  </si>
+  <si>
     <t>8472LGM2540LHN0110</t>
   </si>
   <si>
-    <t>8472LGM2540LHN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8472LFMA050LHN0150</t>
   </si>
   <si>
     <t>8472LFMA050LHN0110</t>
   </si>
   <si>
     <t>8472LFMA025LHN0110</t>
   </si>
   <si>
     <t>Φ35×25mm</t>
   </si>
   <si>
     <t>A025</t>
   </si>
   <si>
     <t>8472LFM3040LHN0110</t>
   </si>
   <si>
     <t>8472LFM2535LHN0110</t>
   </si>
   <si>
     <t>8472LFM2530LHN0110</t>
   </si>
   <si>
     <t>8472LFM2530LHN01E0</t>
   </si>
   <si>
     <t>8472LFM2240LHN01E0</t>
   </si>
   <si>
     <t>8472LFM2240LHN0110</t>
   </si>
   <si>
+    <t>8472LEM2525LHN01E0</t>
+  </si>
+  <si>
+    <t>Φ25×25mm</t>
+  </si>
+  <si>
+    <t>2525</t>
+  </si>
+  <si>
     <t>8472LEM2525LHN0110</t>
   </si>
   <si>
-    <t>Φ25×25mm</t>
-[...7 lines deleted...]
-  <si>
     <t>8472LEM2230LHN0110</t>
   </si>
   <si>
     <t>8472LDM2525LHN0110</t>
   </si>
   <si>
     <t>8472LHK3040LHJ0110</t>
   </si>
   <si>
     <t>8472LHK2545LHN0110</t>
   </si>
   <si>
     <t>8472LGA2540LHN0110</t>
   </si>
   <si>
     <t>8472LEK2225LHN0110</t>
   </si>
   <si>
     <t>Φ22×25mm</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>8332MCMA070LHN0110</t>
   </si>
   <si>
     <t>3300μF</t>
   </si>
   <si>
     <t>200V</t>
   </si>
   <si>
     <t>8332MCMA060LHN0110</t>
   </si>
   <si>
     <t>8332MBMA060LHN0110</t>
   </si>
   <si>
     <t>160V</t>
   </si>
   <si>
+    <t>8332MAMA040LHN01E0</t>
+  </si>
+  <si>
     <t>8332MAMA040LHN0110</t>
   </si>
   <si>
-    <t>8332MAMA040LHN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8332MAMA035LHN0110</t>
   </si>
   <si>
     <t>8332MAMA030LHN0110</t>
   </si>
   <si>
     <t>8332MAM3050LHN0110</t>
   </si>
   <si>
     <t>8332MAM3045LHN0110</t>
   </si>
   <si>
     <t>8332MAM3035LHN0110</t>
   </si>
   <si>
     <t>8332MAM2560LHN0110</t>
   </si>
   <si>
     <t>8332MAM2550LHN01E0</t>
   </si>
   <si>
     <t>8332MAM2550LHN0110</t>
   </si>
   <si>
     <t>8332LHMA025LHN0110</t>
@@ -885,110 +885,110 @@
   <si>
     <t>8182MCMA050LHN0110</t>
   </si>
   <si>
     <t>8182MAM2540LHN0110</t>
   </si>
   <si>
     <t>8182MAM2535LHN0110</t>
   </si>
   <si>
     <t>8152VAMF080LHN0110</t>
   </si>
   <si>
     <t>1500μF</t>
   </si>
   <si>
     <t>8152VAMA080LHN01E0</t>
   </si>
   <si>
     <t>8152MMMA060LHN0110</t>
   </si>
   <si>
     <t>300V</t>
   </si>
   <si>
+    <t>8152MDMA050LHN01E0</t>
+  </si>
+  <si>
     <t>8152MDMA050LHN0110</t>
   </si>
   <si>
-    <t>8152MDMA050LHN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8152MDMA045LHN0110</t>
   </si>
   <si>
     <t>8152MDM3060LHN0110</t>
   </si>
   <si>
     <t>8152MCMA045LHN0110</t>
   </si>
   <si>
     <t>8152MCM3050LHN0110</t>
   </si>
   <si>
     <t>8152MCM2560LHN0110</t>
   </si>
   <si>
     <t>8152MBM3050LHN0110</t>
   </si>
   <si>
     <t>8152MAM2240LHN0110</t>
   </si>
   <si>
     <t>8152MCKA050LHN0110</t>
   </si>
   <si>
     <t>8152MCK3050LHN0110</t>
   </si>
   <si>
     <t>8152MCK2560LHN0110</t>
   </si>
   <si>
     <t>8132MCM2560LHN0110</t>
   </si>
   <si>
     <t>1300μF</t>
   </si>
   <si>
     <t>8132MCM2560LHN0190</t>
   </si>
   <si>
+    <t>8132MCK2560LHN0810</t>
+  </si>
+  <si>
     <t>8132MCK2560LHN0110</t>
   </si>
   <si>
-    <t>8132MCK2560LHN0810</t>
+    <t>8122VAMA060LHN0110</t>
+  </si>
+  <si>
+    <t>1200μF</t>
   </si>
   <si>
     <t>8122VAMA060LHN01E0</t>
   </si>
   <si>
-    <t>1200μF</t>
-[...4 lines deleted...]
-  <si>
     <t>8122VAM3060LHN01J0</t>
   </si>
   <si>
     <t>8122MFMA050LHN0110</t>
   </si>
   <si>
     <t>350V</t>
   </si>
   <si>
     <t>8122MCMA030LHN0110</t>
   </si>
   <si>
     <t>8122MCM3045LHN0110</t>
   </si>
   <si>
     <t>8122MCM3035LHN0110</t>
   </si>
   <si>
     <t>8122MAM3030LHN0110</t>
   </si>
   <si>
     <t>8122MAM2530LHN0110</t>
   </si>
   <si>
     <t>8122MCA2560LHN0110</t>
@@ -1014,62 +1014,62 @@
   <si>
     <t>8102VAMA060LHN0110</t>
   </si>
   <si>
     <t>8102VAMA060LHN01E0</t>
   </si>
   <si>
     <t>8102VAMA050LHN0110</t>
   </si>
   <si>
     <t>8102MFMA060LHN0110</t>
   </si>
   <si>
     <t>8102MDMA060LHN0110</t>
   </si>
   <si>
     <t>8102MDMA050LHN0110</t>
   </si>
   <si>
     <t>8102MDMA045LHN0110</t>
   </si>
   <si>
     <t>8102MDM3060LHN0110</t>
   </si>
   <si>
+    <t>8102MDM3050LHN01E0</t>
+  </si>
+  <si>
     <t>8102MDM3050LHN0110</t>
   </si>
   <si>
-    <t>8102MDM3050LHN01E0</t>
+    <t>8102MDM3045LHN01E0</t>
   </si>
   <si>
     <t>8102MDM3045LHN0110</t>
   </si>
   <si>
-    <t>8102MDM3045LHN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8102MDM3040LHN0110</t>
   </si>
   <si>
     <t>8102MDM2570LHN0110</t>
   </si>
   <si>
     <t>Φ25×70mm</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
     <t>8102MDM2560LHN0110</t>
   </si>
   <si>
     <t>8102MCMA035LHN0110</t>
   </si>
   <si>
     <t>8102MCM3045LHN0110</t>
   </si>
   <si>
     <t>8102MCM3040LHN0110</t>
   </si>
   <si>
     <t>8102MCM3035LHN0110</t>
@@ -1191,170 +1191,170 @@
   <si>
     <t>8821MDK3035LHN0110</t>
   </si>
   <si>
     <t>8681VCMA070LHN0110</t>
   </si>
   <si>
     <t>680μF</t>
   </si>
   <si>
     <t>500V</t>
   </si>
   <si>
     <t>8681VBMA060LHN0110</t>
   </si>
   <si>
     <t>8681VBMA055LHN01F0</t>
   </si>
   <si>
     <t>Φ35×55mm</t>
   </si>
   <si>
     <t>A055</t>
   </si>
   <si>
+    <t>8681VBMA050LHN01E0</t>
+  </si>
+  <si>
     <t>8681VBMA050LHN0110</t>
   </si>
   <si>
-    <t>8681VBMA050LHN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8681VBMA040LHN0110</t>
   </si>
   <si>
     <t>8681VBM3060LHN0110</t>
   </si>
   <si>
     <t>8681VAMA060LHN0110</t>
   </si>
   <si>
     <t>8681VAMA050LHN0110</t>
   </si>
   <si>
+    <t>8681VAMA045LHN0110</t>
+  </si>
+  <si>
     <t>8681VAMA045LHN01E0</t>
   </si>
   <si>
-    <t>8681VAMA045LHN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8681VAM3060LHN0110</t>
   </si>
   <si>
     <t>8681VAM3060LHN01E0</t>
   </si>
   <si>
+    <t>8681VAM3050LHN01E0</t>
+  </si>
+  <si>
     <t>8681VAM3050LHN0110</t>
   </si>
   <si>
-    <t>8681VAM3050LHN01E0</t>
+    <t>8681MDM3040LHN91E0</t>
   </si>
   <si>
     <t>8681MDM3040LHN0110</t>
   </si>
   <si>
-    <t>8681MDM3040LHN91E0</t>
+    <t>8681MDM3035LHN91E0</t>
   </si>
   <si>
     <t>8681MDM3035LHN0110</t>
   </si>
   <si>
-    <t>8681MDM3035LHN91E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8681MDM2545LHN01E0</t>
   </si>
   <si>
+    <t>8681MDM2540LHN01E0</t>
+  </si>
+  <si>
     <t>8681MDM2540LHN0110</t>
   </si>
   <si>
-    <t>8681MDM2540LHN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8681MCMA040LHN0110</t>
   </si>
   <si>
     <t>8681MCM3030LHN0110</t>
   </si>
   <si>
     <t>8681MCM2540LHN0110</t>
   </si>
   <si>
     <t>8681MCM2535LHN0110</t>
   </si>
   <si>
     <t>8681MCM2245LHN0110</t>
   </si>
   <si>
     <t>8681MBM2240LHN0110</t>
   </si>
   <si>
     <t>8681MAM2230LHN0110</t>
   </si>
   <si>
     <t>8681MAM2225LHN0110</t>
   </si>
   <si>
     <t>8681VBKA060LHN0110</t>
   </si>
   <si>
     <t>8681VBKA050LHN0110</t>
   </si>
   <si>
     <t>8681VAKA070LHN0110</t>
   </si>
   <si>
     <t>8681VAAA060LHN0110</t>
   </si>
   <si>
+    <t>8681VAAA060LHN0190</t>
+  </si>
+  <si>
     <t>8681VAKA060LHN0110</t>
   </si>
   <si>
-    <t>8681VAAA060LHN0190</t>
+    <t>8681VAAA050LHN0110</t>
   </si>
   <si>
     <t>8681VAKA050LHN01E0</t>
   </si>
   <si>
     <t>8681VAKA050LHN0110</t>
   </si>
   <si>
-    <t>8681VAAA050LHN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8681VAKA045LHN0110</t>
   </si>
   <si>
     <t>8681VAA3060LHN0110</t>
   </si>
   <si>
+    <t>8681VAK3060LHN0110</t>
+  </si>
+  <si>
     <t>8681VAK3060LHN91E0</t>
   </si>
   <si>
-    <t>8681VAK3060LHN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8681MFK3060LHN0110</t>
   </si>
   <si>
     <t>8681MCK2535LHN0110</t>
   </si>
   <si>
     <t>8561VCMA080LHN0110</t>
   </si>
   <si>
     <t>560μF</t>
   </si>
   <si>
     <t>8561VBMA060LHN0110</t>
   </si>
   <si>
     <t>8561VBMA050LHN0110</t>
   </si>
   <si>
     <t>8561VBMA045LHN01E0</t>
   </si>
   <si>
     <t>8561VAMA050LHN0110</t>
   </si>
   <si>
     <t>8561VAMA045LHN01E0</t>
@@ -1362,179 +1362,179 @@
   <si>
     <t>8561VAMA045LHN0110</t>
   </si>
   <si>
     <t>8561VAM3060LHN0110</t>
   </si>
   <si>
     <t>8561VAM3040LHN0110</t>
   </si>
   <si>
     <t>8561MDM2545LHN0110</t>
   </si>
   <si>
     <t>8561MCM2535LHN0110</t>
   </si>
   <si>
     <t>8561MCM2245LHN0110</t>
   </si>
   <si>
     <t>8561MCM2240LHN0110</t>
   </si>
   <si>
     <t>8561VBKA050LHN0110</t>
   </si>
   <si>
+    <t>8561VAAA050LHN0110</t>
+  </si>
+  <si>
     <t>8561VAKA050LHN0110</t>
   </si>
   <si>
-    <t>8561VAAA050LHN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8561VAKA045LHN0110</t>
   </si>
   <si>
     <t>8561VAK3050LHN0110</t>
   </si>
   <si>
     <t>8471VFMA060LHN01E0</t>
   </si>
   <si>
     <t>470μF</t>
   </si>
   <si>
     <t>550V</t>
   </si>
   <si>
     <t>8471VCMA050LHN0110</t>
   </si>
   <si>
     <t>8471VBMAO45LHN0110</t>
   </si>
   <si>
     <t>Φ2.2×3.2mm</t>
   </si>
   <si>
     <t>AO45</t>
   </si>
   <si>
     <t>8471VBMA060LHN0110</t>
   </si>
   <si>
     <t>8471VBMA050LHN0110</t>
   </si>
   <si>
     <t>8471VBMA045LHN01E0</t>
   </si>
   <si>
     <t>8471VBMA045LHN0110</t>
   </si>
   <si>
+    <t>8471VBMA040LHN0110</t>
+  </si>
+  <si>
     <t>8471VBMA040LHN01E0</t>
   </si>
   <si>
-    <t>8471VBMA040LHN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8471VBMA035LHN0110</t>
   </si>
   <si>
     <t>8471VBM3060LHN0110</t>
   </si>
   <si>
     <t>8471VBM3050LHN0110</t>
   </si>
   <si>
+    <t>8471VBM3045LHN01E0</t>
+  </si>
+  <si>
     <t>8471VBM3045LHN0110</t>
   </si>
   <si>
-    <t>8471VBM3045LHN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8471VBM3040LHN0110</t>
   </si>
   <si>
     <t>8471VAMA060LHN0110</t>
   </si>
   <si>
     <t>8471VAMA050LHN0110</t>
   </si>
   <si>
     <t>8471VAMA045LHN0110</t>
   </si>
   <si>
+    <t>8471VAMA040LHN01E0</t>
+  </si>
+  <si>
     <t>8471VAMA040LHN0110</t>
   </si>
   <si>
-    <t>8471VAMA040LHN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8471VAMA030LHN01E0</t>
   </si>
   <si>
     <t>8471VAM3545LHN0110</t>
   </si>
   <si>
     <t>3545</t>
   </si>
   <si>
     <t>8471VAM3060LHN0110</t>
   </si>
   <si>
     <t>8471VAM3050LHN01E0</t>
   </si>
   <si>
     <t>8471VAM3050LHN01H0</t>
   </si>
   <si>
     <t>8471VAM3050LHN0110</t>
   </si>
   <si>
     <t>8471VAM3045LHN0110</t>
   </si>
   <si>
     <t>8471VAM3040LHN0110</t>
   </si>
   <si>
     <t>8471VAM2560LHN0110</t>
   </si>
   <si>
     <t>8471MFMA050LHN0110</t>
   </si>
   <si>
     <t>8471MDM3040LHN0110</t>
   </si>
   <si>
     <t>8471MDM3030LHN0110</t>
   </si>
   <si>
+    <t>8471MDM2540LHN01E0</t>
+  </si>
+  <si>
     <t>8471MDM2540LHN0110</t>
   </si>
   <si>
-    <t>8471MDM2540LHN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8471MDM2535LHN0110</t>
   </si>
   <si>
     <t>8471MDM2530LHN0110</t>
   </si>
   <si>
     <t>8471MDM2250LHN0110</t>
   </si>
   <si>
     <t>8471MDM2235LHN0110</t>
   </si>
   <si>
     <t>8471MDM2230LHN0110</t>
   </si>
   <si>
     <t>8471MCM3040LHN0110</t>
   </si>
   <si>
     <t>8471MCM2545LHN0110</t>
   </si>
   <si>
     <t>8471MCM2535LHN0110</t>
   </si>
   <si>
     <t>8471MCM2240LHN0110</t>
@@ -1635,68 +1635,68 @@
   <si>
     <t>3535</t>
   </si>
   <si>
     <t>8331VBM3050LHN0110</t>
   </si>
   <si>
     <t>8331VBM3045LHN0110</t>
   </si>
   <si>
     <t>8331VBM3045LHN01E0</t>
   </si>
   <si>
     <t>8331VBM3040LHN01E0</t>
   </si>
   <si>
     <t>8331VBM3040LHN0110</t>
   </si>
   <si>
     <t>8331VBM3035LHN0110</t>
   </si>
   <si>
     <t>8331VBM2550LHN0110</t>
   </si>
   <si>
+    <t>8331VBM2545LHN0110</t>
+  </si>
+  <si>
     <t>8331VBM2545LHN01E0</t>
   </si>
   <si>
-    <t>8331VBM2545LHN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8331VAMA050LHN0110</t>
   </si>
   <si>
     <t>8331VAMA035LHN0110</t>
   </si>
   <si>
+    <t>8331VAMA030LHN01S0</t>
+  </si>
+  <si>
     <t>8331VAMA030LHN0110</t>
   </si>
   <si>
-    <t>8331VAMA030LHN01S0</t>
-[...1 lines deleted...]
-  <si>
     <t>8331VAM3045LHN0110</t>
   </si>
   <si>
     <t>8331VAM3040LHN01E0</t>
   </si>
   <si>
     <t>8331VAM3040LHN0110</t>
   </si>
   <si>
     <t>8331VAM2540LHN0110</t>
   </si>
   <si>
     <t>8331VAM2250LHN0110</t>
   </si>
   <si>
     <t>8331MDM2545LHN0110</t>
   </si>
   <si>
     <t>8331MDM2535LHN0110</t>
   </si>
   <si>
     <t>8331MDM2530LHN0110</t>
   </si>
   <si>
     <t>8331MDM2525LHN01E0</t>
@@ -1821,227 +1821,227 @@
   <si>
     <t>8221VBM3040LHN0110</t>
   </si>
   <si>
     <t>8221VBM3035LHN0110</t>
   </si>
   <si>
     <t>8221VBM3030LHN0110</t>
   </si>
   <si>
     <t>8221VBM3025LHN0110</t>
   </si>
   <si>
     <t>Φ30×25mm</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
     <t>8221VBM2550LHN0110</t>
   </si>
   <si>
     <t>8221VBM2545LHN0110</t>
   </si>
   <si>
+    <t>8221VBM2540LHN01E0</t>
+  </si>
+  <si>
     <t>8221VBM2540LHN0110</t>
   </si>
   <si>
-    <t>8221VBM2540LHN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8221VAM3040LHN0110</t>
   </si>
   <si>
     <t>8221VAM3035LHN0110</t>
   </si>
   <si>
+    <t>8221VAM3030LHN01E0</t>
+  </si>
+  <si>
     <t>8221VAM3030LHN0110</t>
   </si>
   <si>
-    <t>8221VAM3030LHN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8221VAM2545LHN0110</t>
   </si>
   <si>
+    <t>8221VAM2540LHN01W0</t>
+  </si>
+  <si>
     <t>8221VAM2540LHN91E0</t>
   </si>
   <si>
     <t>8221VAM2540LHN0110</t>
   </si>
   <si>
-    <t>8221VAM2540LHN01W0</t>
+    <t>8221VAM2535LHN0110</t>
   </si>
   <si>
     <t>8221VAM2535LHN01E0</t>
   </si>
   <si>
-    <t>8221VAM2535LHN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8221VAM2530LHN0110</t>
   </si>
   <si>
     <t>8221VAM2525LHN0110</t>
   </si>
   <si>
     <t>8221VAM2250LHN0110</t>
   </si>
   <si>
     <t>8221VAM2245LHN0110</t>
   </si>
   <si>
     <t>8221MFM2535LHN0110</t>
   </si>
   <si>
     <t>8221MDM2530LHN0110</t>
   </si>
   <si>
     <t>8221MDM2525LHN0110</t>
   </si>
   <si>
     <t>8221MDM2240LHN0110</t>
   </si>
   <si>
+    <t>8221MDM2230LHN01E0</t>
+  </si>
+  <si>
     <t>8221MDM2230LHN0110</t>
   </si>
   <si>
-    <t>8221MDM2230LHN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8221MDM2225LHN0110</t>
   </si>
   <si>
     <t>8221MCM2230LHN0110</t>
   </si>
   <si>
     <t>8221MCM2225LHN0110</t>
   </si>
   <si>
     <t>8221MCM2225LHQ7110</t>
   </si>
   <si>
     <t>8221MCM2225LHQ7150</t>
   </si>
   <si>
     <t>8221MBM2525LHN0110</t>
   </si>
   <si>
     <t>8221VBKA030LHN0110</t>
   </si>
   <si>
     <t>8221VBK3040LHN0110</t>
   </si>
   <si>
     <t>8181VBMA035LHN0110</t>
   </si>
   <si>
     <t>180μF</t>
   </si>
   <si>
     <t>8181VBM3035LHN0110</t>
   </si>
   <si>
     <t>8181VBM3030LHN0110</t>
   </si>
   <si>
     <t>8181VBM2540LHN0110</t>
   </si>
   <si>
+    <t>8181VBM2530LHN01J0</t>
+  </si>
+  <si>
     <t>8181VBM2530LHN0110</t>
   </si>
   <si>
-    <t>8181VBM2530LHN01J0</t>
-[...1 lines deleted...]
-  <si>
     <t>8181VAM2545LHQ0110</t>
   </si>
   <si>
     <t>8181MDM2225LHN0110</t>
   </si>
   <si>
     <t>8151VBMA030LHN0110</t>
   </si>
   <si>
     <t>150μF</t>
   </si>
   <si>
     <t>8151VBM3035LHN0110</t>
   </si>
   <si>
     <t>8151VBM3030LHN0110</t>
   </si>
   <si>
     <t>8151VBM3025LHN0110</t>
   </si>
   <si>
     <t>8151VBM2540LHN0110</t>
   </si>
   <si>
     <t>8151VBM2535LHN0110</t>
   </si>
   <si>
     <t>8151VBM2530LHN0110</t>
   </si>
   <si>
     <t>8151VBM2250LHN0110</t>
   </si>
   <si>
+    <t>8151VBM2230LHN01J0</t>
+  </si>
+  <si>
     <t>8151VBM2230LHN0110</t>
   </si>
   <si>
-    <t>8151VBM2230LHN01J0</t>
-[...1 lines deleted...]
-  <si>
     <t>8151VAM3040LHN0110</t>
   </si>
   <si>
     <t>8151VAM3035LHN0110</t>
   </si>
   <si>
     <t>8151VAM3025LHN0110</t>
   </si>
   <si>
     <t>8151VAM2540LHN0110</t>
   </si>
   <si>
     <t>8151VAM2535LHN0110</t>
   </si>
   <si>
     <t>8151VAM2530LHN0110</t>
   </si>
   <si>
+    <t>8151VAM2525LHN01E0</t>
+  </si>
+  <si>
     <t>8151VAM2525LHN0110</t>
   </si>
   <si>
     <t>8151VAM2525LHN01J0</t>
   </si>
   <si>
-    <t>8151VAM2525LHN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8151VAM2240LHN0110</t>
   </si>
   <si>
     <t>8151MDM2225LHN0110</t>
   </si>
   <si>
     <t>8151MCM2225LHN0110</t>
   </si>
   <si>
     <t>8151VBK2530LHN0110</t>
   </si>
   <si>
     <t>8121VBM3030LHN0110</t>
   </si>
   <si>
     <t>120μF</t>
   </si>
   <si>
     <t>8121VBM2525LHN0110</t>
   </si>
   <si>
     <t>8121VBM2245LHN0110</t>
   </si>
   <si>
     <t>8121VBM2235LHN0110</t>
@@ -2067,69 +2067,69 @@
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>8101VBM2540LHN0110</t>
   </si>
   <si>
     <t>100μF</t>
   </si>
   <si>
     <t>8101VBM2530LHN0110</t>
   </si>
   <si>
     <t>8101VBM2525LHN01E0</t>
   </si>
   <si>
     <t>8101VBM2525LHN0110</t>
   </si>
   <si>
     <t>8101VBM2240LHN0110</t>
   </si>
   <si>
     <t>8101VBM2235LHN0110</t>
   </si>
   <si>
+    <t>8101VBM2230LHN0110</t>
+  </si>
+  <si>
     <t>8101VBM2230LHN01E0</t>
   </si>
   <si>
-    <t>8101VBM2230LHN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8101VAM2540LHN0110</t>
   </si>
   <si>
     <t>8101VAM2530LHN0110</t>
   </si>
   <si>
     <t>8101VAM2525LHN0110</t>
   </si>
   <si>
+    <t>8101VAM2230LHN10E0</t>
+  </si>
+  <si>
     <t>8101VAM2230LHN0110</t>
-  </si>
-[...1 lines deleted...]
-    <t>8101VAM2230LHN10E0</t>
   </si>
   <si>
     <t>8101VAM2225LHN0110</t>
   </si>
   <si>
     <t>8101MFM2235LHN0110</t>
   </si>
   <si>
     <t>8101MDM2225LHN0110</t>
   </si>
   <si>
     <t>8101VBK2525LHN0110</t>
   </si>
   <si>
     <t>8101VAA2525LHN0110</t>
   </si>
   <si>
     <t>8101VAA2230LHN0110</t>
   </si>
   <si>
     <t>8820VBM2525LHN0110</t>
   </si>
   <si>
     <t>82μF</t>
   </si>