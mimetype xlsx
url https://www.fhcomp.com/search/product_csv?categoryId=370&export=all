--- v0 (2025-12-23)
+++ v1 (2026-06-23)
@@ -10,89 +10,89 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2466" uniqueCount="605">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2466" uniqueCount="603">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Inductance</t>
   </si>
   <si>
     <t>Itemp Max(mA)</t>
   </si>
   <si>
     <t>Tolerance</t>
   </si>
   <si>
     <t>Self-Resonant Frequency</t>
   </si>
   <si>
     <t>DCR Max</t>
   </si>
   <si>
     <t>Size Code</t>
   </si>
   <si>
     <t>Applications</t>
   </si>
   <si>
     <t>生产状态</t>
   </si>
   <si>
     <t>FHW1812IF102KST</t>
   </si>
   <si>
     <t>1000µH</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>10%</t>
+    <t>±10%</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>16.5</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>FHW1812IF821KST</t>
   </si>
   <si>
     <t>820µH</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>15</t>
   </si>
@@ -210,215 +210,215 @@
   <si>
     <t>FHW1210IF301KST</t>
   </si>
   <si>
     <t>300µH</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>FHW1812IF271KST</t>
   </si>
   <si>
     <t>270µH</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>8.5</t>
   </si>
   <si>
     <t>FHW1812IF271JST</t>
   </si>
   <si>
-    <t>5%</t>
+    <t>±5%</t>
   </si>
   <si>
     <t>FHW1210IF271KST</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>FHW1812IF221JST</t>
   </si>
   <si>
     <t>220µH</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>FHW1812IF221KST</t>
   </si>
   <si>
     <t>FHW1210IF221JST</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>FHW1210IF221KST</t>
   </si>
   <si>
     <t>FHW1008IF221KST</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>FHW1210IF201KST</t>
   </si>
   <si>
     <t>200µH</t>
   </si>
   <si>
     <t>FHW1210IF201JST</t>
   </si>
   <si>
+    <t>FHW1210IF181KST</t>
+  </si>
+  <si>
+    <t>180µH</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>FHW1812IF181KST</t>
+  </si>
+  <si>
+    <t>200</t>
+  </si>
+  <si>
+    <t>4.5</t>
+  </si>
+  <si>
     <t>FHW1812IF181JST</t>
   </si>
   <si>
-    <t>180µH</t>
-[...10 lines deleted...]
-  <si>
     <t>FHW1210IF181JST</t>
   </si>
   <si>
-    <t>70</t>
-[...4 lines deleted...]
-  <si>
     <t>FHW1210IF161JST</t>
   </si>
   <si>
     <t>160µH</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>9.1</t>
   </si>
   <si>
     <t>FHW1210IF161KST</t>
   </si>
   <si>
     <t>FHW1210IF151JST</t>
   </si>
   <si>
     <t>150µH</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>FHW1812IF151KST</t>
   </si>
   <si>
     <t>3.7</t>
   </si>
   <si>
     <t>FHW1812IF151JST</t>
   </si>
   <si>
     <t>FHW1210IF151KST</t>
   </si>
   <si>
+    <t>FHW1008IF151JST</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
     <t>FHW1008IF151KST</t>
   </si>
   <si>
-    <t>25</t>
-[...4 lines deleted...]
-  <si>
     <t>FHW1812IF121KST</t>
   </si>
   <si>
     <t>120µH</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>3.3</t>
   </si>
   <si>
     <t>FHW1812IF121JST</t>
   </si>
   <si>
     <t>FHW1210IF121KST</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>7.9</t>
   </si>
   <si>
     <t>FHW1210IF121JST</t>
   </si>
   <si>
     <t>FHW1008IF121JST</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>FHW1008IF121KST</t>
   </si>
   <si>
+    <t>FHW1812IF101KST</t>
+  </si>
+  <si>
+    <t>100µH</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
     <t>FHW1812IF101JST</t>
   </si>
   <si>
-    <t>100µH</t>
-[...7 lines deleted...]
-  <si>
     <t>FHW1210IF101JST</t>
   </si>
   <si>
     <t>6.8</t>
   </si>
   <si>
     <t>FHW1210IF101KST</t>
   </si>
   <si>
     <t>FHW1008IF101KST</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>FHW1008IF101JST</t>
   </si>
   <si>
     <t>FHW1210IF880JST</t>
   </si>
   <si>
     <t>88µH</t>
   </si>
   <si>
     <t>FHW1210IF880KST</t>
@@ -426,59 +426,59 @@
   <si>
     <t>FHW1812IF820KST</t>
   </si>
   <si>
     <t>82µH</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>2.8</t>
   </si>
   <si>
     <t>FHW1812IF820JST</t>
   </si>
   <si>
     <t>FHW1210IF820KST</t>
   </si>
   <si>
     <t>5.6</t>
   </si>
   <si>
     <t>FHW1210IF820JST</t>
   </si>
   <si>
+    <t>FHW1008IF820KST</t>
+  </si>
+  <si>
+    <t>7.5</t>
+  </si>
+  <si>
     <t>FHW1008IF820JST</t>
   </si>
   <si>
-    <t>7.5</t>
-[...4 lines deleted...]
-  <si>
     <t>FHW1210IF750JST</t>
   </si>
   <si>
     <t>75µH</t>
   </si>
   <si>
     <t>5.5</t>
   </si>
   <si>
     <t>FHW1210IF750KST</t>
   </si>
   <si>
     <t>FHW1210IF680JST</t>
   </si>
   <si>
     <t>68µH</t>
   </si>
   <si>
     <t>4.7</t>
   </si>
   <si>
     <t>FHW1812IF680JST</t>
   </si>
   <si>
     <t>260</t>
@@ -666,63 +666,57 @@
   <si>
     <t>180</t>
   </si>
   <si>
     <t>2.7</t>
   </si>
   <si>
     <t>FHW1210IF270JST</t>
   </si>
   <si>
     <t>FHW1008IF270KST</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>FHW1008IF270JST</t>
   </si>
   <si>
     <t>FHW0603IF220KST</t>
   </si>
   <si>
     <t>22µH</t>
   </si>
   <si>
-    <t>±10%</t>
-[...1 lines deleted...]
-  <si>
     <t>12</t>
   </si>
   <si>
     <t>0603</t>
   </si>
   <si>
     <t>FHW0603IF220JST</t>
-  </si>
-[...1 lines deleted...]
-    <t>±5%</t>
   </si>
   <si>
     <t>FHW1812IF220KST</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>1.3</t>
   </si>
   <si>
     <t>FHW1812IF220JST</t>
   </si>
   <si>
     <t>FHW1210IF220KST</t>
   </si>
   <si>
     <t>FHW1210IF220JST</t>
   </si>
   <si>
     <t>FHW1008IF220KST</t>
   </si>
   <si>
     <t>105</t>
   </si>
@@ -2735,120 +2729,120 @@
       </c>
       <c r="D24" t="s">
         <v>66</v>
       </c>
       <c r="E24" t="s">
         <v>19</v>
       </c>
       <c r="F24" t="s">
         <v>14</v>
       </c>
       <c r="G24" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
         <v>82</v>
       </c>
       <c r="B25" t="s">
         <v>83</v>
       </c>
       <c r="C25" t="s">
         <v>84</v>
       </c>
       <c r="D25" t="s">
-        <v>66</v>
+        <v>12</v>
       </c>
       <c r="E25" t="s">
-        <v>46</v>
+        <v>19</v>
       </c>
       <c r="F25" t="s">
-        <v>85</v>
+        <v>23</v>
       </c>
       <c r="G25" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B26" t="s">
         <v>83</v>
       </c>
       <c r="C26" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D26" t="s">
         <v>12</v>
       </c>
       <c r="E26" t="s">
         <v>46</v>
       </c>
       <c r="F26" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="G26" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B27" t="s">
         <v>83</v>
       </c>
       <c r="C27" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="D27" t="s">
         <v>66</v>
       </c>
       <c r="E27" t="s">
-        <v>19</v>
+        <v>46</v>
       </c>
       <c r="F27" t="s">
-        <v>23</v>
+        <v>87</v>
       </c>
       <c r="G27" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
         <v>89</v>
       </c>
       <c r="B28" t="s">
         <v>83</v>
       </c>
       <c r="C28" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="D28" t="s">
-        <v>12</v>
+        <v>66</v>
       </c>
       <c r="E28" t="s">
         <v>19</v>
       </c>
       <c r="F28" t="s">
         <v>23</v>
       </c>
       <c r="G28" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
         <v>90</v>
       </c>
       <c r="B29" t="s">
         <v>91</v>
       </c>
       <c r="C29" t="s">
         <v>92</v>
       </c>
       <c r="D29" t="s">
         <v>66</v>
       </c>
       <c r="E29" t="s">
@@ -2893,146 +2887,146 @@
       </c>
       <c r="C31" t="s">
         <v>97</v>
       </c>
       <c r="D31" t="s">
         <v>66</v>
       </c>
       <c r="E31" t="s">
         <v>19</v>
       </c>
       <c r="F31" t="s">
         <v>54</v>
       </c>
       <c r="G31" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
         <v>98</v>
       </c>
       <c r="B32" t="s">
         <v>96</v>
       </c>
       <c r="C32" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D32" t="s">
         <v>12</v>
       </c>
       <c r="E32" t="s">
         <v>46</v>
       </c>
       <c r="F32" t="s">
         <v>99</v>
       </c>
       <c r="G32" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
         <v>100</v>
       </c>
       <c r="B33" t="s">
         <v>96</v>
       </c>
       <c r="C33" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D33" t="s">
         <v>66</v>
       </c>
       <c r="E33" t="s">
         <v>46</v>
       </c>
       <c r="F33" t="s">
         <v>99</v>
       </c>
       <c r="G33" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
         <v>101</v>
       </c>
       <c r="B34" t="s">
         <v>96</v>
       </c>
       <c r="C34" t="s">
         <v>97</v>
       </c>
       <c r="D34" t="s">
         <v>12</v>
       </c>
       <c r="E34" t="s">
         <v>19</v>
       </c>
       <c r="F34" t="s">
         <v>54</v>
       </c>
       <c r="G34" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
         <v>102</v>
       </c>
       <c r="B35" t="s">
         <v>96</v>
       </c>
       <c r="C35" t="s">
         <v>103</v>
       </c>
       <c r="D35" t="s">
-        <v>12</v>
+        <v>66</v>
       </c>
       <c r="E35" t="s">
         <v>19</v>
       </c>
       <c r="F35" t="s">
         <v>20</v>
       </c>
       <c r="G35" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
         <v>104</v>
       </c>
       <c r="B36" t="s">
         <v>96</v>
       </c>
       <c r="C36" t="s">
         <v>103</v>
       </c>
       <c r="D36" t="s">
-        <v>66</v>
+        <v>12</v>
       </c>
       <c r="E36" t="s">
         <v>19</v>
       </c>
       <c r="F36" t="s">
         <v>20</v>
       </c>
       <c r="G36" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
         <v>105</v>
       </c>
       <c r="B37" t="s">
         <v>106</v>
       </c>
       <c r="C37" t="s">
         <v>107</v>
       </c>
       <c r="D37" t="s">
         <v>12</v>
       </c>
       <c r="E37" t="s">
@@ -3149,74 +3143,74 @@
       </c>
       <c r="D42" t="s">
         <v>12</v>
       </c>
       <c r="E42" t="s">
         <v>19</v>
       </c>
       <c r="F42" t="s">
         <v>115</v>
       </c>
       <c r="G42" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
         <v>117</v>
       </c>
       <c r="B43" t="s">
         <v>118</v>
       </c>
       <c r="C43" t="s">
         <v>107</v>
       </c>
       <c r="D43" t="s">
-        <v>66</v>
+        <v>12</v>
       </c>
       <c r="E43" t="s">
         <v>46</v>
       </c>
       <c r="F43" t="s">
         <v>119</v>
       </c>
       <c r="G43" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
         <v>120</v>
       </c>
       <c r="B44" t="s">
         <v>118</v>
       </c>
       <c r="C44" t="s">
         <v>107</v>
       </c>
       <c r="D44" t="s">
-        <v>12</v>
+        <v>66</v>
       </c>
       <c r="E44" t="s">
         <v>46</v>
       </c>
       <c r="F44" t="s">
         <v>119</v>
       </c>
       <c r="G44" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
         <v>121</v>
       </c>
       <c r="B45" t="s">
         <v>118</v>
       </c>
       <c r="C45" t="s">
         <v>18</v>
       </c>
       <c r="D45" t="s">
         <v>66</v>
       </c>
       <c r="E45" t="s">
@@ -3425,74 +3419,74 @@
       </c>
       <c r="D54" t="s">
         <v>66</v>
       </c>
       <c r="E54" t="s">
         <v>46</v>
       </c>
       <c r="F54" t="s">
         <v>136</v>
       </c>
       <c r="G54" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
         <v>138</v>
       </c>
       <c r="B55" t="s">
         <v>131</v>
       </c>
       <c r="C55" t="s">
         <v>49</v>
       </c>
       <c r="D55" t="s">
-        <v>66</v>
+        <v>12</v>
       </c>
       <c r="E55" t="s">
         <v>46</v>
       </c>
       <c r="F55" t="s">
         <v>139</v>
       </c>
       <c r="G55" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
         <v>140</v>
       </c>
       <c r="B56" t="s">
         <v>131</v>
       </c>
       <c r="C56" t="s">
         <v>49</v>
       </c>
       <c r="D56" t="s">
-        <v>12</v>
+        <v>66</v>
       </c>
       <c r="E56" t="s">
         <v>46</v>
       </c>
       <c r="F56" t="s">
         <v>139</v>
       </c>
       <c r="G56" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
         <v>141</v>
       </c>
       <c r="B57" t="s">
         <v>142</v>
       </c>
       <c r="C57" t="s">
         <v>26</v>
       </c>
       <c r="D57" t="s">
         <v>66</v>
       </c>
       <c r="E57" t="s">
@@ -4391,5925 +4385,5925 @@
       </c>
       <c r="D96" t="s">
         <v>66</v>
       </c>
       <c r="E96" t="s">
         <v>46</v>
       </c>
       <c r="F96" t="s">
         <v>214</v>
       </c>
       <c r="G96" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" t="s">
         <v>216</v>
       </c>
       <c r="B97" t="s">
         <v>217</v>
       </c>
       <c r="C97" t="s">
         <v>26</v>
       </c>
       <c r="D97" t="s">
-        <v>218</v>
+        <v>12</v>
       </c>
       <c r="E97" t="s">
         <v>54</v>
       </c>
       <c r="F97" t="s">
+        <v>218</v>
+      </c>
+      <c r="G97" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B98" t="s">
         <v>217</v>
       </c>
       <c r="C98" t="s">
         <v>26</v>
       </c>
       <c r="D98" t="s">
-        <v>222</v>
+        <v>66</v>
       </c>
       <c r="E98" t="s">
         <v>54</v>
       </c>
       <c r="F98" t="s">
+        <v>218</v>
+      </c>
+      <c r="G98" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="B99" t="s">
         <v>217</v>
       </c>
       <c r="C99" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="D99" t="s">
         <v>12</v>
       </c>
       <c r="E99" t="s">
         <v>46</v>
       </c>
       <c r="F99" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="G99" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="B100" t="s">
         <v>217</v>
       </c>
       <c r="C100" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="D100" t="s">
         <v>66</v>
       </c>
       <c r="E100" t="s">
         <v>46</v>
       </c>
       <c r="F100" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="G100" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="B101" t="s">
         <v>217</v>
       </c>
       <c r="C101" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D101" t="s">
         <v>12</v>
       </c>
       <c r="E101" t="s">
         <v>46</v>
       </c>
       <c r="F101" t="s">
         <v>150</v>
       </c>
       <c r="G101" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="B102" t="s">
         <v>217</v>
       </c>
       <c r="C102" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D102" t="s">
         <v>66</v>
       </c>
       <c r="E102" t="s">
         <v>46</v>
       </c>
       <c r="F102" t="s">
         <v>150</v>
       </c>
       <c r="G102" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="B103" t="s">
         <v>217</v>
       </c>
       <c r="C103" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="D103" t="s">
         <v>12</v>
       </c>
       <c r="E103" t="s">
         <v>46</v>
       </c>
       <c r="F103" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G103" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="B104" t="s">
         <v>217</v>
       </c>
       <c r="C104" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="D104" t="s">
         <v>66</v>
       </c>
       <c r="E104" t="s">
         <v>46</v>
       </c>
       <c r="F104" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G104" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="B105" t="s">
         <v>217</v>
       </c>
       <c r="C105" t="s">
         <v>97</v>
       </c>
       <c r="D105" t="s">
         <v>12</v>
       </c>
       <c r="E105" t="s">
         <v>19</v>
       </c>
       <c r="F105" t="s">
         <v>13</v>
       </c>
       <c r="G105" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="B106" t="s">
         <v>217</v>
       </c>
       <c r="C106" t="s">
         <v>97</v>
       </c>
       <c r="D106" t="s">
         <v>66</v>
       </c>
       <c r="E106" t="s">
         <v>19</v>
       </c>
       <c r="F106" t="s">
         <v>13</v>
       </c>
       <c r="G106" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="B107" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="C107" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D107" t="s">
         <v>66</v>
       </c>
       <c r="E107" t="s">
         <v>46</v>
       </c>
       <c r="F107" t="s">
         <v>150</v>
       </c>
       <c r="G107" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="B108" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="C108" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D108" t="s">
         <v>12</v>
       </c>
       <c r="E108" t="s">
         <v>46</v>
       </c>
       <c r="F108" t="s">
         <v>150</v>
       </c>
       <c r="G108" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" t="s">
+        <v>237</v>
+      </c>
+      <c r="B109" t="s">
+        <v>238</v>
+      </c>
+      <c r="C109" t="s">
         <v>239</v>
       </c>
-      <c r="B109" t="s">
+      <c r="D109" t="s">
+        <v>12</v>
+      </c>
+      <c r="E109" t="s">
+        <v>46</v>
+      </c>
+      <c r="F109" t="s">
         <v>240</v>
-      </c>
-[...10 lines deleted...]
-        <v>242</v>
       </c>
       <c r="G109" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="B110" t="s">
+        <v>238</v>
+      </c>
+      <c r="C110" t="s">
+        <v>239</v>
+      </c>
+      <c r="D110" t="s">
+        <v>66</v>
+      </c>
+      <c r="E110" t="s">
+        <v>46</v>
+      </c>
+      <c r="F110" t="s">
         <v>240</v>
-      </c>
-[...10 lines deleted...]
-        <v>242</v>
       </c>
       <c r="G110" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" t="s">
+        <v>242</v>
+      </c>
+      <c r="B111" t="s">
+        <v>238</v>
+      </c>
+      <c r="C111" t="s">
+        <v>243</v>
+      </c>
+      <c r="D111" t="s">
+        <v>12</v>
+      </c>
+      <c r="E111" t="s">
+        <v>46</v>
+      </c>
+      <c r="F111" t="s">
         <v>244</v>
-      </c>
-[...13 lines deleted...]
-        <v>246</v>
       </c>
       <c r="G111" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="B112" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="C112" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="D112" t="s">
         <v>66</v>
       </c>
       <c r="E112" t="s">
         <v>46</v>
       </c>
       <c r="F112" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="G112" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="B113" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="C113" t="s">
         <v>45</v>
       </c>
       <c r="D113" t="s">
         <v>66</v>
       </c>
       <c r="E113" t="s">
         <v>46</v>
       </c>
       <c r="F113" t="s">
         <v>119</v>
       </c>
       <c r="G113" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="B114" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="C114" t="s">
         <v>45</v>
       </c>
       <c r="D114" t="s">
         <v>12</v>
       </c>
       <c r="E114" t="s">
         <v>46</v>
       </c>
       <c r="F114" t="s">
         <v>119</v>
       </c>
       <c r="G114" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="B115" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="C115" t="s">
         <v>18</v>
       </c>
       <c r="D115" t="s">
         <v>66</v>
       </c>
       <c r="E115" t="s">
         <v>19</v>
       </c>
       <c r="F115" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="G115" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="B116" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="C116" t="s">
         <v>18</v>
       </c>
       <c r="D116" t="s">
         <v>12</v>
       </c>
       <c r="E116" t="s">
         <v>19</v>
       </c>
       <c r="F116" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="G116" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="B117" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="C117" t="s">
         <v>53</v>
       </c>
       <c r="D117" t="s">
-        <v>218</v>
+        <v>12</v>
       </c>
       <c r="E117" t="s">
         <v>54</v>
       </c>
       <c r="F117" t="s">
         <v>64</v>
       </c>
       <c r="G117" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="B118" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="C118" t="s">
         <v>53</v>
       </c>
       <c r="D118" t="s">
-        <v>222</v>
+        <v>66</v>
       </c>
       <c r="E118" t="s">
         <v>54</v>
       </c>
       <c r="F118" t="s">
         <v>64</v>
       </c>
       <c r="G118" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="B119" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="C119" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="D119" t="s">
         <v>12</v>
       </c>
       <c r="E119" t="s">
         <v>46</v>
       </c>
       <c r="F119" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="G119" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="B120" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="C120" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="D120" t="s">
         <v>66</v>
       </c>
       <c r="E120" t="s">
         <v>46</v>
       </c>
       <c r="F120" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="G120" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="B121" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="C121" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="D121" t="s">
         <v>12</v>
       </c>
       <c r="E121" t="s">
         <v>46</v>
       </c>
       <c r="F121" t="s">
         <v>170</v>
       </c>
       <c r="G121" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="B122" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="C122" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="D122" t="s">
         <v>66</v>
       </c>
       <c r="E122" t="s">
         <v>46</v>
       </c>
       <c r="F122" t="s">
         <v>170</v>
       </c>
       <c r="G122" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="B123" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="C123" t="s">
         <v>45</v>
       </c>
       <c r="D123" t="s">
         <v>12</v>
       </c>
       <c r="E123" t="s">
         <v>46</v>
       </c>
       <c r="F123" t="s">
         <v>119</v>
       </c>
       <c r="G123" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="B124" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="C124" t="s">
         <v>45</v>
       </c>
       <c r="D124" t="s">
         <v>66</v>
       </c>
       <c r="E124" t="s">
         <v>46</v>
       </c>
       <c r="F124" t="s">
         <v>119</v>
       </c>
       <c r="G124" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="B125" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="C125" t="s">
         <v>26</v>
       </c>
       <c r="D125" t="s">
         <v>66</v>
       </c>
       <c r="E125" t="s">
         <v>19</v>
       </c>
       <c r="F125" t="s">
         <v>192</v>
       </c>
       <c r="G125" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="B126" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="C126" t="s">
         <v>26</v>
       </c>
       <c r="D126" t="s">
         <v>12</v>
       </c>
       <c r="E126" t="s">
         <v>19</v>
       </c>
       <c r="F126" t="s">
         <v>192</v>
       </c>
       <c r="G126" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" t="s">
+        <v>262</v>
+      </c>
+      <c r="B127" t="s">
+        <v>263</v>
+      </c>
+      <c r="C127" t="s">
         <v>264</v>
       </c>
-      <c r="B127" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D127" t="s">
         <v>12</v>
       </c>
       <c r="E127" t="s">
         <v>46</v>
       </c>
       <c r="F127" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="G127" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="B128" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="C128" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="D128" t="s">
         <v>66</v>
       </c>
       <c r="E128" t="s">
         <v>46</v>
       </c>
       <c r="F128" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="G128" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" t="s">
+        <v>266</v>
+      </c>
+      <c r="B129" t="s">
+        <v>267</v>
+      </c>
+      <c r="C129" t="s">
         <v>268</v>
       </c>
-      <c r="B129" t="s">
+      <c r="D129" t="s">
+        <v>12</v>
+      </c>
+      <c r="E129" t="s">
+        <v>46</v>
+      </c>
+      <c r="F129" t="s">
         <v>269</v>
-      </c>
-[...10 lines deleted...]
-        <v>271</v>
       </c>
       <c r="G129" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="B130" t="s">
+        <v>267</v>
+      </c>
+      <c r="C130" t="s">
+        <v>268</v>
+      </c>
+      <c r="D130" t="s">
+        <v>66</v>
+      </c>
+      <c r="E130" t="s">
+        <v>46</v>
+      </c>
+      <c r="F130" t="s">
         <v>269</v>
-      </c>
-[...10 lines deleted...]
-        <v>271</v>
       </c>
       <c r="G130" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="B131" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="C131" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="D131" t="s">
         <v>12</v>
       </c>
       <c r="E131" t="s">
         <v>46</v>
       </c>
       <c r="F131" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="G131" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="B132" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="C132" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="D132" t="s">
         <v>66</v>
       </c>
       <c r="E132" t="s">
         <v>46</v>
       </c>
       <c r="F132" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="G132" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="B133" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="C133" t="s">
         <v>191</v>
       </c>
       <c r="D133" t="s">
         <v>66</v>
       </c>
       <c r="E133" t="s">
         <v>46</v>
       </c>
       <c r="F133" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="G133" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="B134" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="C134" t="s">
         <v>191</v>
       </c>
       <c r="D134" t="s">
         <v>12</v>
       </c>
       <c r="E134" t="s">
         <v>46</v>
       </c>
       <c r="F134" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="G134" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="B135" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="C135" t="s">
         <v>30</v>
       </c>
       <c r="D135" t="s">
         <v>66</v>
       </c>
       <c r="E135" t="s">
         <v>19</v>
       </c>
       <c r="F135" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="G135" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="B136" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="C136" t="s">
         <v>30</v>
       </c>
       <c r="D136" t="s">
         <v>12</v>
       </c>
       <c r="E136" t="s">
         <v>19</v>
       </c>
       <c r="F136" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="G136" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="B137" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="C137" t="s">
         <v>210</v>
       </c>
       <c r="D137" t="s">
-        <v>218</v>
+        <v>12</v>
       </c>
       <c r="E137" t="s">
         <v>46</v>
       </c>
       <c r="F137" t="s">
         <v>202</v>
       </c>
       <c r="G137" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="B138" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="C138" t="s">
         <v>210</v>
       </c>
       <c r="D138" t="s">
-        <v>222</v>
+        <v>66</v>
       </c>
       <c r="E138" t="s">
         <v>46</v>
       </c>
       <c r="F138" t="s">
         <v>202</v>
       </c>
       <c r="G138" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="B139" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="C139" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="D139" t="s">
         <v>66</v>
       </c>
       <c r="E139" t="s">
         <v>46</v>
       </c>
       <c r="F139" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="G139" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="B140" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="C140" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="D140" t="s">
         <v>12</v>
       </c>
       <c r="E140" t="s">
         <v>46</v>
       </c>
       <c r="F140" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="G140" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="B141" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="C141" t="s">
         <v>169</v>
       </c>
       <c r="D141" t="s">
         <v>12</v>
       </c>
       <c r="E141" t="s">
         <v>46</v>
       </c>
       <c r="F141" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="G141" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="B142" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="C142" t="s">
         <v>169</v>
       </c>
       <c r="D142" t="s">
         <v>66</v>
       </c>
       <c r="E142" t="s">
         <v>46</v>
       </c>
       <c r="F142" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="G142" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" t="s">
+        <v>288</v>
+      </c>
+      <c r="B143" t="s">
+        <v>281</v>
+      </c>
+      <c r="C143" t="s">
+        <v>289</v>
+      </c>
+      <c r="D143" t="s">
+        <v>12</v>
+      </c>
+      <c r="E143" t="s">
+        <v>46</v>
+      </c>
+      <c r="F143" t="s">
         <v>290</v>
-      </c>
-[...13 lines deleted...]
-        <v>292</v>
       </c>
       <c r="G143" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="B144" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="C144" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="D144" t="s">
         <v>66</v>
       </c>
       <c r="E144" t="s">
         <v>46</v>
       </c>
       <c r="F144" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="G144" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="B145" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="C145" t="s">
         <v>53</v>
       </c>
       <c r="D145" t="s">
         <v>12</v>
       </c>
       <c r="E145" t="s">
         <v>19</v>
       </c>
       <c r="F145" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="G145" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="B146" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="C146" t="s">
         <v>53</v>
       </c>
       <c r="D146" t="s">
         <v>66</v>
       </c>
       <c r="E146" t="s">
         <v>19</v>
       </c>
       <c r="F146" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="G146" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147" t="s">
+        <v>295</v>
+      </c>
+      <c r="B147" t="s">
+        <v>296</v>
+      </c>
+      <c r="C147" t="s">
         <v>297</v>
       </c>
-      <c r="B147" t="s">
+      <c r="D147" t="s">
+        <v>66</v>
+      </c>
+      <c r="E147" t="s">
+        <v>218</v>
+      </c>
+      <c r="F147" t="s">
         <v>298</v>
-      </c>
-[...10 lines deleted...]
-        <v>300</v>
       </c>
       <c r="G147" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148" t="s">
+        <v>299</v>
+      </c>
+      <c r="B148" t="s">
+        <v>296</v>
+      </c>
+      <c r="C148" t="s">
+        <v>300</v>
+      </c>
+      <c r="D148" t="s">
+        <v>66</v>
+      </c>
+      <c r="E148" t="s">
+        <v>46</v>
+      </c>
+      <c r="F148" t="s">
         <v>301</v>
-      </c>
-[...13 lines deleted...]
-        <v>303</v>
       </c>
       <c r="G148" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="B149" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="C149" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="D149" t="s">
         <v>12</v>
       </c>
       <c r="E149" t="s">
         <v>46</v>
       </c>
       <c r="F149" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="G149" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="B150" t="s">
+        <v>296</v>
+      </c>
+      <c r="C150" t="s">
+        <v>297</v>
+      </c>
+      <c r="D150" t="s">
+        <v>12</v>
+      </c>
+      <c r="E150" t="s">
+        <v>218</v>
+      </c>
+      <c r="F150" t="s">
         <v>298</v>
-      </c>
-[...10 lines deleted...]
-        <v>300</v>
       </c>
       <c r="G150" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="B151" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="C151" t="s">
         <v>63</v>
       </c>
       <c r="D151" t="s">
         <v>66</v>
       </c>
       <c r="E151" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F151" t="s">
         <v>160</v>
       </c>
       <c r="G151" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="B152" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="C152" t="s">
         <v>63</v>
       </c>
       <c r="D152" t="s">
         <v>12</v>
       </c>
       <c r="E152" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F152" t="s">
         <v>160</v>
       </c>
       <c r="G152" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="B153" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="C153" t="s">
         <v>210</v>
       </c>
       <c r="D153" t="s">
         <v>12</v>
       </c>
       <c r="E153" t="s">
         <v>46</v>
       </c>
       <c r="F153" t="s">
         <v>119</v>
       </c>
       <c r="G153" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="B154" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="C154" t="s">
         <v>210</v>
       </c>
       <c r="D154" t="s">
         <v>66</v>
       </c>
       <c r="E154" t="s">
         <v>46</v>
       </c>
       <c r="F154" t="s">
         <v>119</v>
       </c>
       <c r="G154" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="B155" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="C155" t="s">
         <v>72</v>
       </c>
       <c r="D155" t="s">
         <v>12</v>
       </c>
       <c r="E155" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F155" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="G155" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="B156" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="C156" t="s">
         <v>72</v>
       </c>
       <c r="D156" t="s">
         <v>66</v>
       </c>
       <c r="E156" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F156" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="G156" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="B157" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="C157" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="D157" t="s">
         <v>66</v>
       </c>
       <c r="E157" t="s">
         <v>46</v>
       </c>
       <c r="F157" t="s">
         <v>133</v>
       </c>
       <c r="G157" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="B158" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="C158" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="D158" t="s">
         <v>12</v>
       </c>
       <c r="E158" t="s">
         <v>46</v>
       </c>
       <c r="F158" t="s">
         <v>133</v>
       </c>
       <c r="G158" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159" t="s">
+        <v>313</v>
+      </c>
+      <c r="B159" t="s">
+        <v>314</v>
+      </c>
+      <c r="C159" t="s">
         <v>315</v>
       </c>
-      <c r="B159" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D159" t="s">
         <v>66</v>
       </c>
       <c r="E159" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F159" t="s">
         <v>207</v>
       </c>
       <c r="G159" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="B160" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="C160" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D160" t="s">
-        <v>218</v>
+        <v>12</v>
       </c>
       <c r="E160" t="s">
         <v>46</v>
       </c>
       <c r="F160" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G160" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="B161" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="C161" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D161" t="s">
-        <v>222</v>
+        <v>66</v>
       </c>
       <c r="E161" t="s">
         <v>46</v>
       </c>
       <c r="F161" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G161" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="B162" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="C162" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="D162" t="s">
         <v>66</v>
       </c>
       <c r="E162" t="s">
         <v>20</v>
       </c>
       <c r="F162" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="G162" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="B163" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="C163" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="D163" t="s">
         <v>12</v>
       </c>
       <c r="E163" t="s">
         <v>20</v>
       </c>
       <c r="F163" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="G163" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="B164" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="C164" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
       <c r="D164" t="s">
         <v>12</v>
       </c>
       <c r="E164" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F164" t="s">
         <v>207</v>
       </c>
       <c r="G164" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="B165" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="C165" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="D165" t="s">
         <v>12</v>
       </c>
       <c r="E165" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F165" t="s">
         <v>170</v>
       </c>
       <c r="G165" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="B166" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="C166" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="D166" t="s">
         <v>66</v>
       </c>
       <c r="E166" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F166" t="s">
         <v>170</v>
       </c>
       <c r="G166" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="B167" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="C167" t="s">
         <v>107</v>
       </c>
       <c r="D167" t="s">
         <v>12</v>
       </c>
       <c r="E167" t="s">
         <v>46</v>
       </c>
       <c r="F167" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="G167" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="B168" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="C168" t="s">
         <v>107</v>
       </c>
       <c r="D168" t="s">
         <v>66</v>
       </c>
       <c r="E168" t="s">
         <v>46</v>
       </c>
       <c r="F168" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="G168" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169" t="s">
+        <v>327</v>
+      </c>
+      <c r="B169" t="s">
+        <v>328</v>
+      </c>
+      <c r="C169" t="s">
         <v>329</v>
-      </c>
-[...4 lines deleted...]
-        <v>331</v>
       </c>
       <c r="D169" t="s">
         <v>12</v>
       </c>
       <c r="E169" t="s">
         <v>20</v>
       </c>
       <c r="F169" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="G169" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="B170" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="C170" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="D170" t="s">
         <v>66</v>
       </c>
       <c r="E170" t="s">
         <v>20</v>
       </c>
       <c r="F170" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="G170" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="B171" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="C171" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="D171" t="s">
         <v>12</v>
       </c>
       <c r="E171" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F171" t="s">
         <v>170</v>
       </c>
       <c r="G171" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
       <c r="B172" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="C172" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="D172" t="s">
         <v>66</v>
       </c>
       <c r="E172" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F172" t="s">
         <v>170</v>
       </c>
       <c r="G172" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173" t="s">
+        <v>335</v>
+      </c>
+      <c r="B173" t="s">
+        <v>328</v>
+      </c>
+      <c r="C173" t="s">
+        <v>336</v>
+      </c>
+      <c r="D173" t="s">
+        <v>12</v>
+      </c>
+      <c r="E173" t="s">
+        <v>218</v>
+      </c>
+      <c r="F173" t="s">
         <v>337</v>
-      </c>
-[...13 lines deleted...]
-        <v>339</v>
       </c>
       <c r="G173" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="B174" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="C174" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="D174" t="s">
         <v>66</v>
       </c>
       <c r="E174" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F174" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="G174" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="B175" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="C175" t="s">
         <v>132</v>
       </c>
       <c r="D175" t="s">
         <v>12</v>
       </c>
       <c r="E175" t="s">
         <v>46</v>
       </c>
       <c r="F175" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="G175" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="B176" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="C176" t="s">
         <v>132</v>
       </c>
       <c r="D176" t="s">
         <v>66</v>
       </c>
       <c r="E176" t="s">
         <v>46</v>
       </c>
       <c r="F176" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="G176" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="B177" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="C177" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D177" t="s">
         <v>66</v>
       </c>
       <c r="E177" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F177" t="s">
         <v>183</v>
       </c>
       <c r="G177" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="B178" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="C178" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D178" t="s">
         <v>12</v>
       </c>
       <c r="E178" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F178" t="s">
         <v>183</v>
       </c>
       <c r="G178" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="B179" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="C179" t="s">
         <v>132</v>
       </c>
       <c r="D179" t="s">
         <v>12</v>
       </c>
       <c r="E179" t="s">
         <v>46</v>
       </c>
       <c r="F179" t="s">
         <v>160</v>
       </c>
       <c r="G179" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="B180" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="C180" t="s">
         <v>132</v>
       </c>
       <c r="D180" t="s">
         <v>66</v>
       </c>
       <c r="E180" t="s">
         <v>46</v>
       </c>
       <c r="F180" t="s">
         <v>160</v>
       </c>
       <c r="G180" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="B181" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="C181" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D181" t="s">
-        <v>222</v>
+        <v>66</v>
       </c>
       <c r="E181" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F181" t="s">
         <v>214</v>
       </c>
       <c r="G181" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="B182" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="C182" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D182" t="s">
-        <v>218</v>
+        <v>12</v>
       </c>
       <c r="E182" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F182" t="s">
         <v>214</v>
       </c>
       <c r="G182" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="A183" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="B183" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="C183" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="D183" t="s">
         <v>12</v>
       </c>
       <c r="E183" t="s">
         <v>20</v>
       </c>
       <c r="F183" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="G183" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="B184" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="C184" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="D184" t="s">
         <v>66</v>
       </c>
       <c r="E184" t="s">
         <v>20</v>
       </c>
       <c r="F184" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="G184" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="B185" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="C185" t="s">
         <v>182</v>
       </c>
       <c r="D185" t="s">
         <v>12</v>
       </c>
       <c r="E185" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F185" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="G185" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="B186" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="C186" t="s">
         <v>182</v>
       </c>
       <c r="D186" t="s">
         <v>66</v>
       </c>
       <c r="E186" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F186" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="G186" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="B187" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="C187" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="D187" t="s">
         <v>66</v>
       </c>
       <c r="E187" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F187" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="G187" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="B188" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="C188" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="D188" t="s">
         <v>12</v>
       </c>
       <c r="E188" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F188" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="G188" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="B189" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="C189" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="D189" t="s">
         <v>66</v>
       </c>
       <c r="E189" t="s">
         <v>46</v>
       </c>
       <c r="F189" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="G189" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="B190" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="C190" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="D190" t="s">
         <v>12</v>
       </c>
       <c r="E190" t="s">
         <v>46</v>
       </c>
       <c r="F190" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="G190" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="B191" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="C191" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D191" t="s">
         <v>12</v>
       </c>
       <c r="E191" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F191" t="s">
         <v>214</v>
       </c>
       <c r="G191" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="B192" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="C192" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D192" t="s">
         <v>66</v>
       </c>
       <c r="E192" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F192" t="s">
         <v>214</v>
       </c>
       <c r="G192" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193" t="s">
+        <v>363</v>
+      </c>
+      <c r="B193" t="s">
+        <v>364</v>
+      </c>
+      <c r="C193" t="s">
         <v>365</v>
       </c>
-      <c r="B193" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D193" t="s">
         <v>12</v>
       </c>
       <c r="E193" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F193" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="G193" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="B194" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="C194" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="D194" t="s">
         <v>66</v>
       </c>
       <c r="E194" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F194" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="G194" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="B195" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="C195" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="D195" t="s">
         <v>12</v>
       </c>
       <c r="E195" t="s">
         <v>46</v>
       </c>
       <c r="F195" t="s">
         <v>170</v>
       </c>
       <c r="G195" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="B196" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="C196" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="D196" t="s">
         <v>66</v>
       </c>
       <c r="E196" t="s">
         <v>46</v>
       </c>
       <c r="F196" t="s">
         <v>170</v>
       </c>
       <c r="G196" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197" t="s">
+        <v>370</v>
+      </c>
+      <c r="B197" t="s">
+        <v>371</v>
+      </c>
+      <c r="C197" t="s">
         <v>372</v>
-      </c>
-[...4 lines deleted...]
-        <v>374</v>
       </c>
       <c r="D197" t="s">
         <v>66</v>
       </c>
       <c r="E197" t="s">
         <v>20</v>
       </c>
       <c r="F197" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="G197" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
       <c r="B198" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="C198" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="D198" t="s">
         <v>12</v>
       </c>
       <c r="E198" t="s">
         <v>20</v>
       </c>
       <c r="F198" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="G198" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B199" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="C199" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="D199" t="s">
         <v>12</v>
       </c>
       <c r="E199" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F199" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="G199" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="200" spans="1:7">
       <c r="A200" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="B200" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="C200" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="D200" t="s">
         <v>66</v>
       </c>
       <c r="E200" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F200" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="G200" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="201" spans="1:7">
       <c r="A201" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="B201" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="C201" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="D201" t="s">
         <v>66</v>
       </c>
       <c r="E201" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F201" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="G201" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="202" spans="1:7">
       <c r="A202" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="B202" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="C202" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="D202" t="s">
         <v>12</v>
       </c>
       <c r="E202" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F202" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="G202" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="203" spans="1:7">
       <c r="A203" t="s">
+        <v>380</v>
+      </c>
+      <c r="B203" t="s">
+        <v>371</v>
+      </c>
+      <c r="C203" t="s">
+        <v>381</v>
+      </c>
+      <c r="D203" t="s">
+        <v>66</v>
+      </c>
+      <c r="E203" t="s">
+        <v>46</v>
+      </c>
+      <c r="F203" t="s">
         <v>382</v>
       </c>
-      <c r="B203" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G203" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="204" spans="1:7">
       <c r="A204" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="B204" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="C204" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="D204" t="s">
         <v>12</v>
       </c>
       <c r="E204" t="s">
         <v>46</v>
       </c>
       <c r="F204" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="G204" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="A205" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="B205" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="C205" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="D205" t="s">
         <v>66</v>
       </c>
       <c r="E205" t="s">
+        <v>218</v>
+      </c>
+      <c r="F205" t="s">
+        <v>293</v>
+      </c>
+      <c r="G205" t="s">
         <v>219</v>
-      </c>
-[...4 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="206" spans="1:7">
       <c r="A206" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="B206" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="C206" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="D206" t="s">
         <v>12</v>
       </c>
       <c r="E206" t="s">
+        <v>218</v>
+      </c>
+      <c r="F206" t="s">
+        <v>293</v>
+      </c>
+      <c r="G206" t="s">
         <v>219</v>
-      </c>
-[...4 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="207" spans="1:7">
       <c r="A207" t="s">
+        <v>386</v>
+      </c>
+      <c r="B207" t="s">
+        <v>387</v>
+      </c>
+      <c r="C207" t="s">
         <v>388</v>
       </c>
-      <c r="B207" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D207" t="s">
         <v>66</v>
       </c>
       <c r="E207" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F207" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="G207" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="208" spans="1:7">
       <c r="A208" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="B208" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="C208" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="D208" t="s">
         <v>12</v>
       </c>
       <c r="E208" t="s">
         <v>20</v>
       </c>
       <c r="F208" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="G208" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="209" spans="1:7">
       <c r="A209" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="B209" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="C209" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="D209" t="s">
         <v>66</v>
       </c>
       <c r="E209" t="s">
         <v>20</v>
       </c>
       <c r="F209" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="G209" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="210" spans="1:7">
       <c r="A210" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="B210" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="C210" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="D210" t="s">
         <v>12</v>
       </c>
       <c r="E210" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F210" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="G210" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="211" spans="1:7">
       <c r="A211" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="B211" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="C211" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="D211" t="s">
         <v>66</v>
       </c>
       <c r="E211" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F211" t="s">
         <v>207</v>
       </c>
       <c r="G211" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="212" spans="1:7">
       <c r="A212" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="B212" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="C212" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="D212" t="s">
         <v>12</v>
       </c>
       <c r="E212" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F212" t="s">
         <v>207</v>
       </c>
       <c r="G212" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="213" spans="1:7">
       <c r="A213" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="B213" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="C213" t="s">
         <v>169</v>
       </c>
       <c r="D213" t="s">
         <v>12</v>
       </c>
       <c r="E213" t="s">
         <v>46</v>
       </c>
       <c r="F213" t="s">
         <v>183</v>
       </c>
       <c r="G213" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="214" spans="1:7">
       <c r="A214" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="B214" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="C214" t="s">
         <v>169</v>
       </c>
       <c r="D214" t="s">
         <v>66</v>
       </c>
       <c r="E214" t="s">
         <v>46</v>
       </c>
       <c r="F214" t="s">
         <v>183</v>
       </c>
       <c r="G214" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="215" spans="1:7">
       <c r="A215" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="B215" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="C215" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="D215" t="s">
         <v>66</v>
       </c>
       <c r="E215" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F215" t="s">
         <v>196</v>
       </c>
       <c r="G215" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="216" spans="1:7">
       <c r="A216" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="B216" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="C216" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="D216" t="s">
         <v>12</v>
       </c>
       <c r="E216" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F216" t="s">
         <v>196</v>
       </c>
       <c r="G216" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="217" spans="1:7">
       <c r="A217" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="B217" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="C217" t="s">
         <v>169</v>
       </c>
       <c r="D217" t="s">
         <v>66</v>
       </c>
       <c r="E217" t="s">
         <v>46</v>
       </c>
       <c r="F217" t="s">
         <v>183</v>
       </c>
       <c r="G217" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="218" spans="1:7">
       <c r="A218" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="B218" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="C218" t="s">
         <v>169</v>
       </c>
       <c r="D218" t="s">
         <v>12</v>
       </c>
       <c r="E218" t="s">
         <v>46</v>
       </c>
       <c r="F218" t="s">
         <v>183</v>
       </c>
       <c r="G218" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="219" spans="1:7">
       <c r="A219" t="s">
+        <v>404</v>
+      </c>
+      <c r="B219" t="s">
+        <v>405</v>
+      </c>
+      <c r="C219" t="s">
         <v>406</v>
-      </c>
-[...4 lines deleted...]
-        <v>408</v>
       </c>
       <c r="D219" t="s">
         <v>66</v>
       </c>
       <c r="E219" t="s">
         <v>20</v>
       </c>
       <c r="F219" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
       <c r="G219" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="220" spans="1:7">
       <c r="A220" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="B220" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="C220" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="D220" t="s">
         <v>12</v>
       </c>
       <c r="E220" t="s">
         <v>20</v>
       </c>
       <c r="F220" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
       <c r="G220" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="221" spans="1:7">
       <c r="A221" t="s">
+        <v>409</v>
+      </c>
+      <c r="B221" t="s">
+        <v>405</v>
+      </c>
+      <c r="C221" t="s">
+        <v>410</v>
+      </c>
+      <c r="D221" t="s">
+        <v>66</v>
+      </c>
+      <c r="E221" t="s">
+        <v>218</v>
+      </c>
+      <c r="F221" t="s">
         <v>411</v>
-      </c>
-[...13 lines deleted...]
-        <v>413</v>
       </c>
       <c r="G221" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="222" spans="1:7">
       <c r="A222" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="B222" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="C222" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="D222" t="s">
         <v>12</v>
       </c>
       <c r="E222" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F222" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
       <c r="G222" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="223" spans="1:7">
       <c r="A223" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
       <c r="B223" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="C223" t="s">
         <v>169</v>
       </c>
       <c r="D223" t="s">
         <v>66</v>
       </c>
       <c r="E223" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F223" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="G223" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="224" spans="1:7">
       <c r="A224" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="B224" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="C224" t="s">
         <v>169</v>
       </c>
       <c r="D224" t="s">
         <v>12</v>
       </c>
       <c r="E224" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F224" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="G224" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="225" spans="1:7">
       <c r="A225" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
       <c r="B225" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="C225" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="D225" t="s">
         <v>66</v>
       </c>
       <c r="E225" t="s">
         <v>46</v>
       </c>
       <c r="F225" t="s">
         <v>198</v>
       </c>
       <c r="G225" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="226" spans="1:7">
       <c r="A226" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="B226" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="C226" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="D226" t="s">
         <v>12</v>
       </c>
       <c r="E226" t="s">
         <v>46</v>
       </c>
       <c r="F226" t="s">
         <v>198</v>
       </c>
       <c r="G226" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="227" spans="1:7">
       <c r="A227" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
       <c r="B227" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="C227" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="D227" t="s">
         <v>12</v>
       </c>
       <c r="E227" t="s">
+        <v>218</v>
+      </c>
+      <c r="F227" t="s">
+        <v>419</v>
+      </c>
+      <c r="G227" t="s">
         <v>219</v>
-      </c>
-[...4 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="228" spans="1:7">
       <c r="A228" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
       <c r="B228" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="C228" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="D228" t="s">
         <v>66</v>
       </c>
       <c r="E228" t="s">
+        <v>218</v>
+      </c>
+      <c r="F228" t="s">
+        <v>419</v>
+      </c>
+      <c r="G228" t="s">
         <v>219</v>
-      </c>
-[...4 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="229" spans="1:7">
       <c r="A229" t="s">
+        <v>421</v>
+      </c>
+      <c r="B229" t="s">
+        <v>422</v>
+      </c>
+      <c r="C229" t="s">
         <v>423</v>
       </c>
-      <c r="B229" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D229" t="s">
         <v>12</v>
       </c>
       <c r="E229" t="s">
         <v>46</v>
       </c>
       <c r="F229" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="G229" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="230" spans="1:7">
       <c r="A230" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="B230" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="C230" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="D230" t="s">
         <v>66</v>
       </c>
       <c r="E230" t="s">
         <v>46</v>
       </c>
       <c r="F230" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="G230" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="231" spans="1:7">
       <c r="A231" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="B231" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
       <c r="C231" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="D231" t="s">
         <v>66</v>
       </c>
       <c r="E231" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F231" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="G231" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="232" spans="1:7">
       <c r="A232" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="B232" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
       <c r="C232" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="D232" t="s">
-        <v>218</v>
+        <v>12</v>
       </c>
       <c r="E232" t="s">
+        <v>218</v>
+      </c>
+      <c r="F232" t="s">
+        <v>340</v>
+      </c>
+      <c r="G232" t="s">
         <v>219</v>
-      </c>
-[...4 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="233" spans="1:7">
       <c r="A233" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
       <c r="B233" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
       <c r="C233" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="D233" t="s">
-        <v>222</v>
+        <v>66</v>
       </c>
       <c r="E233" t="s">
+        <v>218</v>
+      </c>
+      <c r="F233" t="s">
+        <v>340</v>
+      </c>
+      <c r="G233" t="s">
         <v>219</v>
-      </c>
-[...4 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="234" spans="1:7">
       <c r="A234" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="B234" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
       <c r="C234" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="D234" t="s">
         <v>12</v>
       </c>
       <c r="E234" t="s">
         <v>20</v>
       </c>
       <c r="F234" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
       <c r="G234" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="235" spans="1:7">
       <c r="A235" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="B235" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
       <c r="C235" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="D235" t="s">
         <v>66</v>
       </c>
       <c r="E235" t="s">
         <v>20</v>
       </c>
       <c r="F235" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
       <c r="G235" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="236" spans="1:7">
       <c r="A236" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="B236" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
       <c r="C236" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="D236" t="s">
         <v>12</v>
       </c>
       <c r="E236" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F236" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="G236" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="237" spans="1:7">
       <c r="A237" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="B237" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
       <c r="C237" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="D237" t="s">
         <v>12</v>
       </c>
       <c r="E237" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F237" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="G237" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="238" spans="1:7">
       <c r="A238" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="B238" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
       <c r="C238" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="D238" t="s">
         <v>66</v>
       </c>
       <c r="E238" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F238" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="G238" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="239" spans="1:7">
       <c r="A239" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="B239" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
       <c r="C239" t="s">
         <v>182</v>
       </c>
       <c r="D239" t="s">
         <v>66</v>
       </c>
       <c r="E239" t="s">
         <v>46</v>
       </c>
       <c r="F239" t="s">
         <v>207</v>
       </c>
       <c r="G239" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="240" spans="1:7">
       <c r="A240" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="B240" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
       <c r="C240" t="s">
         <v>182</v>
       </c>
       <c r="D240" t="s">
         <v>12</v>
       </c>
       <c r="E240" t="s">
         <v>46</v>
       </c>
       <c r="F240" t="s">
         <v>207</v>
       </c>
       <c r="G240" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="241" spans="1:7">
       <c r="A241" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="B241" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
       <c r="C241" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="D241" t="s">
         <v>12</v>
       </c>
       <c r="E241" t="s">
+        <v>218</v>
+      </c>
+      <c r="F241" t="s">
+        <v>340</v>
+      </c>
+      <c r="G241" t="s">
         <v>219</v>
-      </c>
-[...4 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="242" spans="1:7">
       <c r="A242" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="B242" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
       <c r="C242" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="D242" t="s">
         <v>66</v>
       </c>
       <c r="E242" t="s">
+        <v>218</v>
+      </c>
+      <c r="F242" t="s">
+        <v>340</v>
+      </c>
+      <c r="G242" t="s">
         <v>219</v>
-      </c>
-[...4 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="243" spans="1:7">
       <c r="A243" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
       <c r="B243" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="C243" t="s">
         <v>182</v>
       </c>
       <c r="D243" t="s">
         <v>12</v>
       </c>
       <c r="E243" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F243" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="G243" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="244" spans="1:7">
       <c r="A244" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
       <c r="B244" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="C244" t="s">
         <v>182</v>
       </c>
       <c r="D244" t="s">
         <v>66</v>
       </c>
       <c r="E244" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F244" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="G244" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="245" spans="1:7">
       <c r="A245" t="s">
+        <v>444</v>
+      </c>
+      <c r="B245" t="s">
+        <v>445</v>
+      </c>
+      <c r="C245" t="s">
         <v>446</v>
-      </c>
-[...4 lines deleted...]
-        <v>448</v>
       </c>
       <c r="D245" t="s">
         <v>12</v>
       </c>
       <c r="E245" t="s">
         <v>20</v>
       </c>
       <c r="F245" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="G245" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="246" spans="1:7">
       <c r="A246" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="B246" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="C246" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
       <c r="D246" t="s">
         <v>66</v>
       </c>
       <c r="E246" t="s">
         <v>20</v>
       </c>
       <c r="F246" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="G246" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="247" spans="1:7">
       <c r="A247" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="B247" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="C247" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="D247" t="s">
         <v>66</v>
       </c>
       <c r="E247" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F247" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="G247" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="248" spans="1:7">
       <c r="A248" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B248" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="C248" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="D248" t="s">
         <v>12</v>
       </c>
       <c r="E248" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F248" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="G248" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="249" spans="1:7">
       <c r="A249" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="B249" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="C249" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="D249" t="s">
         <v>12</v>
       </c>
       <c r="E249" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F249" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="G249" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="250" spans="1:7">
       <c r="A250" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="B250" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="C250" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="D250" t="s">
         <v>66</v>
       </c>
       <c r="E250" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F250" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="G250" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="251" spans="1:7">
       <c r="A251" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="B251" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="C251" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="D251" t="s">
         <v>12</v>
       </c>
       <c r="E251" t="s">
         <v>46</v>
       </c>
       <c r="F251" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="G251" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="252" spans="1:7">
       <c r="A252" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
       <c r="B252" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="C252" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="D252" t="s">
         <v>66</v>
       </c>
       <c r="E252" t="s">
         <v>46</v>
       </c>
       <c r="F252" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="G252" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="253" spans="1:7">
       <c r="A253" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="B253" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="C253" t="s">
         <v>169</v>
       </c>
       <c r="D253" t="s">
         <v>12</v>
       </c>
       <c r="E253" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F253" t="s">
         <v>160</v>
       </c>
       <c r="G253" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="254" spans="1:7">
       <c r="A254" t="s">
-        <v>461</v>
+        <v>459</v>
       </c>
       <c r="B254" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="C254" t="s">
         <v>169</v>
       </c>
       <c r="D254" t="s">
         <v>66</v>
       </c>
       <c r="E254" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F254" t="s">
         <v>160</v>
       </c>
       <c r="G254" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="255" spans="1:7">
       <c r="A255" t="s">
+        <v>460</v>
+      </c>
+      <c r="B255" t="s">
+        <v>461</v>
+      </c>
+      <c r="C255" t="s">
         <v>462</v>
-      </c>
-[...4 lines deleted...]
-        <v>464</v>
       </c>
       <c r="D255" t="s">
         <v>12</v>
       </c>
       <c r="E255" t="s">
         <v>20</v>
       </c>
       <c r="F255" t="s">
-        <v>465</v>
+        <v>463</v>
       </c>
       <c r="G255" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="256" spans="1:7">
       <c r="A256" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="B256" t="s">
-        <v>463</v>
+        <v>461</v>
       </c>
       <c r="C256" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="D256" t="s">
         <v>66</v>
       </c>
       <c r="E256" t="s">
         <v>20</v>
       </c>
       <c r="F256" t="s">
-        <v>465</v>
+        <v>463</v>
       </c>
       <c r="G256" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="257" spans="1:7">
       <c r="A257" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
       <c r="B257" t="s">
-        <v>463</v>
+        <v>461</v>
       </c>
       <c r="C257" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="D257" t="s">
         <v>66</v>
       </c>
       <c r="E257" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F257" t="s">
-        <v>468</v>
+        <v>466</v>
       </c>
       <c r="G257" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="258" spans="1:7">
       <c r="A258" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="B258" t="s">
-        <v>463</v>
+        <v>461</v>
       </c>
       <c r="C258" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="D258" t="s">
         <v>12</v>
       </c>
       <c r="E258" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F258" t="s">
-        <v>468</v>
+        <v>466</v>
       </c>
       <c r="G258" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="259" spans="1:7">
       <c r="A259" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="B259" t="s">
-        <v>463</v>
+        <v>461</v>
       </c>
       <c r="C259" t="s">
         <v>206</v>
       </c>
       <c r="D259" t="s">
         <v>12</v>
       </c>
       <c r="E259" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F259" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="G259" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="260" spans="1:7">
       <c r="A260" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="B260" t="s">
-        <v>463</v>
+        <v>461</v>
       </c>
       <c r="C260" t="s">
         <v>206</v>
       </c>
       <c r="D260" t="s">
         <v>66</v>
       </c>
       <c r="E260" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F260" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="G260" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="261" spans="1:7">
       <c r="A261" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
       <c r="B261" t="s">
-        <v>463</v>
+        <v>461</v>
       </c>
       <c r="C261" t="s">
         <v>206</v>
       </c>
       <c r="D261" t="s">
         <v>66</v>
       </c>
       <c r="E261" t="s">
         <v>46</v>
       </c>
       <c r="F261" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="G261" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="262" spans="1:7">
       <c r="A262" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="B262" t="s">
-        <v>463</v>
+        <v>461</v>
       </c>
       <c r="C262" t="s">
         <v>206</v>
       </c>
       <c r="D262" t="s">
         <v>12</v>
       </c>
       <c r="E262" t="s">
         <v>46</v>
       </c>
       <c r="F262" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="G262" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="263" spans="1:7">
       <c r="A263" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="B263" t="s">
-        <v>463</v>
+        <v>461</v>
       </c>
       <c r="C263" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
       <c r="D263" t="s">
         <v>12</v>
       </c>
       <c r="E263" t="s">
+        <v>218</v>
+      </c>
+      <c r="F263" t="s">
+        <v>337</v>
+      </c>
+      <c r="G263" t="s">
         <v>219</v>
-      </c>
-[...4 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="264" spans="1:7">
       <c r="A264" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="B264" t="s">
-        <v>463</v>
+        <v>461</v>
       </c>
       <c r="C264" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
       <c r="D264" t="s">
         <v>66</v>
       </c>
       <c r="E264" t="s">
+        <v>218</v>
+      </c>
+      <c r="F264" t="s">
+        <v>337</v>
+      </c>
+      <c r="G264" t="s">
         <v>219</v>
-      </c>
-[...4 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="265" spans="1:7">
       <c r="A265" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="B265" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="C265" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="D265" t="s">
         <v>66</v>
       </c>
       <c r="E265" t="s">
         <v>20</v>
       </c>
       <c r="F265" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="G265" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="266" spans="1:7">
       <c r="A266" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="B266" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="C266" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="D266" t="s">
         <v>12</v>
       </c>
       <c r="E266" t="s">
         <v>20</v>
       </c>
       <c r="F266" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="G266" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="267" spans="1:7">
       <c r="A267" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="B267" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="C267" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="D267" t="s">
         <v>66</v>
       </c>
       <c r="E267" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F267" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="G267" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="268" spans="1:7">
       <c r="A268" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
       <c r="B268" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="C268" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="D268" t="s">
         <v>12</v>
       </c>
       <c r="E268" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F268" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="G268" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="269" spans="1:7">
       <c r="A269" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="B269" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="C269" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="D269" t="s">
         <v>12</v>
       </c>
       <c r="E269" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F269" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="G269" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="270" spans="1:7">
       <c r="A270" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
       <c r="B270" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="C270" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="D270" t="s">
         <v>66</v>
       </c>
       <c r="E270" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F270" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="G270" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="271" spans="1:7">
       <c r="A271" t="s">
+        <v>483</v>
+      </c>
+      <c r="B271" t="s">
+        <v>475</v>
+      </c>
+      <c r="C271" t="s">
+        <v>484</v>
+      </c>
+      <c r="D271" t="s">
+        <v>66</v>
+      </c>
+      <c r="E271" t="s">
+        <v>46</v>
+      </c>
+      <c r="F271" t="s">
         <v>485</v>
       </c>
-      <c r="B271" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G271" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="272" spans="1:7">
       <c r="A272" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="B272" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="C272" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="D272" t="s">
         <v>12</v>
       </c>
       <c r="E272" t="s">
         <v>46</v>
       </c>
       <c r="F272" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
       <c r="G272" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="273" spans="1:7">
       <c r="A273" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="B273" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="C273" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="D273" t="s">
         <v>12</v>
       </c>
       <c r="E273" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F273" t="s">
         <v>198</v>
       </c>
       <c r="G273" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="274" spans="1:7">
       <c r="A274" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="B274" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="C274" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="D274" t="s">
         <v>66</v>
       </c>
       <c r="E274" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F274" t="s">
         <v>198</v>
       </c>
       <c r="G274" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="275" spans="1:7">
       <c r="A275" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="B275" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="C275" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="D275" t="s">
         <v>12</v>
       </c>
       <c r="E275" t="s">
         <v>20</v>
       </c>
       <c r="F275" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="G275" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="276" spans="1:7">
       <c r="A276" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="B276" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="C276" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="D276" t="s">
         <v>66</v>
       </c>
       <c r="E276" t="s">
         <v>20</v>
       </c>
       <c r="F276" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="G276" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="277" spans="1:7">
       <c r="A277" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="B277" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="C277" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="D277" t="s">
         <v>12</v>
       </c>
       <c r="E277" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F277" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="G277" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="278" spans="1:7">
       <c r="A278" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
       <c r="B278" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="C278" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="D278" t="s">
         <v>66</v>
       </c>
       <c r="E278" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F278" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="G278" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="279" spans="1:7">
       <c r="A279" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="B279" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="C279" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="D279" t="s">
         <v>12</v>
       </c>
       <c r="E279" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F279" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="G279" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="280" spans="1:7">
       <c r="A280" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
       <c r="B280" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="C280" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="D280" t="s">
         <v>66</v>
       </c>
       <c r="E280" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F280" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="G280" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="281" spans="1:7">
       <c r="A281" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="B281" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="C281" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="D281" t="s">
         <v>12</v>
       </c>
       <c r="E281" t="s">
         <v>46</v>
       </c>
       <c r="F281" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="G281" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="282" spans="1:7">
       <c r="A282" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
       <c r="B282" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="C282" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="D282" t="s">
         <v>66</v>
       </c>
       <c r="E282" t="s">
         <v>46</v>
       </c>
       <c r="F282" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="G282" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="283" spans="1:7">
       <c r="A283" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="B283" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="C283" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="D283" t="s">
         <v>12</v>
       </c>
       <c r="E283" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F283" t="s">
         <v>207</v>
       </c>
       <c r="G283" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="284" spans="1:7">
       <c r="A284" t="s">
-        <v>504</v>
+        <v>502</v>
       </c>
       <c r="B284" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="C284" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="D284" t="s">
         <v>66</v>
       </c>
       <c r="E284" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F284" t="s">
         <v>207</v>
       </c>
       <c r="G284" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="285" spans="1:7">
       <c r="A285" t="s">
+        <v>503</v>
+      </c>
+      <c r="B285" t="s">
+        <v>504</v>
+      </c>
+      <c r="C285" t="s">
+        <v>462</v>
+      </c>
+      <c r="D285" t="s">
+        <v>12</v>
+      </c>
+      <c r="E285" t="s">
+        <v>46</v>
+      </c>
+      <c r="F285" t="s">
         <v>505</v>
-      </c>
-[...13 lines deleted...]
-        <v>507</v>
       </c>
       <c r="G285" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="286" spans="1:7">
       <c r="A286" t="s">
-        <v>508</v>
+        <v>506</v>
       </c>
       <c r="B286" t="s">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="C286" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="D286" t="s">
         <v>66</v>
       </c>
       <c r="E286" t="s">
         <v>46</v>
       </c>
       <c r="F286" t="s">
-        <v>507</v>
+        <v>505</v>
       </c>
       <c r="G286" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="287" spans="1:7">
       <c r="A287" t="s">
-        <v>509</v>
+        <v>507</v>
       </c>
       <c r="B287" t="s">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="C287" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="D287" t="s">
         <v>66</v>
       </c>
       <c r="E287" t="s">
         <v>60</v>
       </c>
       <c r="F287" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="G287" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="288" spans="1:7">
       <c r="A288" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="B288" t="s">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="C288" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="D288" t="s">
         <v>12</v>
       </c>
       <c r="E288" t="s">
         <v>60</v>
       </c>
       <c r="F288" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="G288" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="289" spans="1:7">
       <c r="A289" t="s">
-        <v>511</v>
+        <v>509</v>
       </c>
       <c r="B289" t="s">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="C289" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="D289" t="s">
         <v>66</v>
       </c>
       <c r="E289" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F289" t="s">
-        <v>512</v>
+        <v>510</v>
       </c>
       <c r="G289" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="290" spans="1:7">
       <c r="A290" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="B290" t="s">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="C290" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="D290" t="s">
         <v>12</v>
       </c>
       <c r="E290" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F290" t="s">
-        <v>512</v>
+        <v>510</v>
       </c>
       <c r="G290" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="291" spans="1:7">
       <c r="A291" t="s">
-        <v>514</v>
+        <v>512</v>
       </c>
       <c r="B291" t="s">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="C291" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="D291" t="s">
         <v>12</v>
       </c>
       <c r="E291" t="s">
         <v>46</v>
       </c>
       <c r="F291" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="G291" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="292" spans="1:7">
       <c r="A292" t="s">
-        <v>515</v>
+        <v>513</v>
       </c>
       <c r="B292" t="s">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="C292" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="D292" t="s">
         <v>66</v>
       </c>
       <c r="E292" t="s">
         <v>46</v>
       </c>
       <c r="F292" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="G292" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="293" spans="1:7">
       <c r="A293" t="s">
-        <v>516</v>
+        <v>514</v>
       </c>
       <c r="B293" t="s">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="C293" t="s">
         <v>182</v>
       </c>
       <c r="D293" t="s">
         <v>66</v>
       </c>
       <c r="E293" t="s">
+        <v>218</v>
+      </c>
+      <c r="F293" t="s">
+        <v>223</v>
+      </c>
+      <c r="G293" t="s">
         <v>219</v>
-      </c>
-[...4 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="294" spans="1:7">
       <c r="A294" t="s">
-        <v>517</v>
+        <v>515</v>
       </c>
       <c r="B294" t="s">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="C294" t="s">
         <v>182</v>
       </c>
       <c r="D294" t="s">
         <v>12</v>
       </c>
       <c r="E294" t="s">
+        <v>218</v>
+      </c>
+      <c r="F294" t="s">
+        <v>223</v>
+      </c>
+      <c r="G294" t="s">
         <v>219</v>
-      </c>
-[...4 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="295" spans="1:7">
       <c r="A295" t="s">
+        <v>516</v>
+      </c>
+      <c r="B295" t="s">
+        <v>517</v>
+      </c>
+      <c r="C295" t="s">
         <v>518</v>
       </c>
-      <c r="B295" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D295" t="s">
         <v>66</v>
       </c>
       <c r="E295" t="s">
+        <v>218</v>
+      </c>
+      <c r="F295" t="s">
+        <v>223</v>
+      </c>
+      <c r="G295" t="s">
         <v>219</v>
-      </c>
-[...4 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="296" spans="1:7">
       <c r="A296" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="B296" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="C296" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="D296" t="s">
         <v>12</v>
       </c>
       <c r="E296" t="s">
+        <v>218</v>
+      </c>
+      <c r="F296" t="s">
+        <v>223</v>
+      </c>
+      <c r="G296" t="s">
         <v>219</v>
-      </c>
-[...4 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="297" spans="1:7">
       <c r="A297" t="s">
+        <v>520</v>
+      </c>
+      <c r="B297" t="s">
+        <v>521</v>
+      </c>
+      <c r="C297" t="s">
+        <v>300</v>
+      </c>
+      <c r="D297" t="s">
+        <v>66</v>
+      </c>
+      <c r="E297" t="s">
+        <v>218</v>
+      </c>
+      <c r="F297" t="s">
         <v>522</v>
-      </c>
-[...13 lines deleted...]
-        <v>524</v>
       </c>
       <c r="G297" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="298" spans="1:7">
       <c r="A298" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="B298" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="C298" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="D298" t="s">
         <v>12</v>
       </c>
       <c r="E298" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F298" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
       <c r="G298" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="299" spans="1:7">
       <c r="A299" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="B299" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="C299" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="D299" t="s">
         <v>12</v>
       </c>
       <c r="E299" t="s">
         <v>46</v>
       </c>
       <c r="F299" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="G299" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="300" spans="1:7">
       <c r="A300" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
       <c r="B300" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="C300" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="D300" t="s">
         <v>66</v>
       </c>
       <c r="E300" t="s">
         <v>46</v>
       </c>
       <c r="F300" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="G300" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="301" spans="1:7">
       <c r="A301" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="B301" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="C301" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="D301" t="s">
         <v>66</v>
       </c>
       <c r="E301" t="s">
+        <v>218</v>
+      </c>
+      <c r="F301" t="s">
+        <v>284</v>
+      </c>
+      <c r="G301" t="s">
         <v>219</v>
-      </c>
-[...4 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="302" spans="1:7">
       <c r="A302" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="B302" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="C302" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="D302" t="s">
         <v>12</v>
       </c>
       <c r="E302" t="s">
+        <v>218</v>
+      </c>
+      <c r="F302" t="s">
+        <v>284</v>
+      </c>
+      <c r="G302" t="s">
         <v>219</v>
-      </c>
-[...4 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="303" spans="1:7">
       <c r="A303" t="s">
+        <v>528</v>
+      </c>
+      <c r="B303" t="s">
+        <v>529</v>
+      </c>
+      <c r="C303" t="s">
+        <v>300</v>
+      </c>
+      <c r="D303" t="s">
+        <v>12</v>
+      </c>
+      <c r="E303" t="s">
+        <v>218</v>
+      </c>
+      <c r="F303" t="s">
         <v>530</v>
-      </c>
-[...13 lines deleted...]
-        <v>532</v>
       </c>
       <c r="G303" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="304" spans="1:7">
       <c r="A304" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
       <c r="B304" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="C304" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="D304" t="s">
         <v>66</v>
       </c>
       <c r="E304" t="s">
         <v>46</v>
       </c>
       <c r="F304" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="G304" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="305" spans="1:7">
       <c r="A305" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="B305" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="C305" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="D305" t="s">
         <v>12</v>
       </c>
       <c r="E305" t="s">
         <v>46</v>
       </c>
       <c r="F305" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="G305" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="306" spans="1:7">
       <c r="A306" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
       <c r="B306" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="C306" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="D306" t="s">
         <v>66</v>
       </c>
       <c r="E306" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F306" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="G306" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="307" spans="1:7">
       <c r="A307" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="B307" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="C307" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="D307" t="s">
         <v>66</v>
       </c>
       <c r="E307" t="s">
         <v>46</v>
       </c>
       <c r="F307" t="s">
-        <v>468</v>
+        <v>466</v>
       </c>
       <c r="G307" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="308" spans="1:7">
       <c r="A308" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="B308" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="C308" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="D308" t="s">
         <v>12</v>
       </c>
       <c r="E308" t="s">
         <v>46</v>
       </c>
       <c r="F308" t="s">
-        <v>468</v>
+        <v>466</v>
       </c>
       <c r="G308" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="309" spans="1:7">
       <c r="A309" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
       <c r="B309" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="C309" t="s">
         <v>206</v>
       </c>
       <c r="D309" t="s">
         <v>12</v>
       </c>
       <c r="E309" t="s">
+        <v>218</v>
+      </c>
+      <c r="F309" t="s">
+        <v>538</v>
+      </c>
+      <c r="G309" t="s">
         <v>219</v>
-      </c>
-[...4 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="310" spans="1:7">
       <c r="A310" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="B310" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="C310" t="s">
         <v>206</v>
       </c>
       <c r="D310" t="s">
         <v>66</v>
       </c>
       <c r="E310" t="s">
+        <v>218</v>
+      </c>
+      <c r="F310" t="s">
+        <v>538</v>
+      </c>
+      <c r="G310" t="s">
         <v>219</v>
-      </c>
-[...4 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="311" spans="1:7">
       <c r="A311" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
       <c r="B311" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="C311" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="D311" t="s">
         <v>12</v>
       </c>
       <c r="E311" t="s">
         <v>60</v>
       </c>
       <c r="F311" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="G311" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="312" spans="1:7">
       <c r="A312" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="B312" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="C312" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="D312" t="s">
         <v>66</v>
       </c>
       <c r="E312" t="s">
         <v>60</v>
       </c>
       <c r="F312" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="G312" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="313" spans="1:7">
       <c r="A313" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B313" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="C313" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="D313" t="s">
         <v>66</v>
       </c>
       <c r="E313" t="s">
+        <v>218</v>
+      </c>
+      <c r="F313" t="s">
+        <v>510</v>
+      </c>
+      <c r="G313" t="s">
         <v>219</v>
-      </c>
-[...4 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="314" spans="1:7">
       <c r="A314" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="B314" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="C314" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="D314" t="s">
         <v>12</v>
       </c>
       <c r="E314" t="s">
+        <v>218</v>
+      </c>
+      <c r="F314" t="s">
+        <v>510</v>
+      </c>
+      <c r="G314" t="s">
         <v>219</v>
-      </c>
-[...4 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="315" spans="1:7">
       <c r="A315" t="s">
+        <v>545</v>
+      </c>
+      <c r="B315" t="s">
+        <v>546</v>
+      </c>
+      <c r="C315" t="s">
+        <v>300</v>
+      </c>
+      <c r="D315" t="s">
+        <v>12</v>
+      </c>
+      <c r="E315" t="s">
+        <v>218</v>
+      </c>
+      <c r="F315" t="s">
         <v>547</v>
-      </c>
-[...13 lines deleted...]
-        <v>549</v>
       </c>
       <c r="G315" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="316" spans="1:7">
       <c r="A316" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="B316" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
       <c r="C316" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="D316" t="s">
         <v>66</v>
       </c>
       <c r="E316" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F316" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="G316" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="317" spans="1:7">
       <c r="A317" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
       <c r="B317" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
       <c r="C317" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="D317" t="s">
         <v>66</v>
       </c>
       <c r="E317" t="s">
+        <v>218</v>
+      </c>
+      <c r="F317" t="s">
+        <v>550</v>
+      </c>
+      <c r="G317" t="s">
         <v>219</v>
-      </c>
-[...4 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="318" spans="1:7">
       <c r="A318" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="B318" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
       <c r="C318" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="D318" t="s">
         <v>12</v>
       </c>
       <c r="E318" t="s">
+        <v>218</v>
+      </c>
+      <c r="F318" t="s">
+        <v>550</v>
+      </c>
+      <c r="G318" t="s">
         <v>219</v>
-      </c>
-[...4 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="319" spans="1:7">
       <c r="A319" t="s">
+        <v>552</v>
+      </c>
+      <c r="B319" t="s">
+        <v>553</v>
+      </c>
+      <c r="C319" t="s">
+        <v>462</v>
+      </c>
+      <c r="D319" t="s">
+        <v>12</v>
+      </c>
+      <c r="E319" t="s">
+        <v>46</v>
+      </c>
+      <c r="F319" t="s">
         <v>554</v>
-      </c>
-[...13 lines deleted...]
-        <v>556</v>
       </c>
       <c r="G319" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="320" spans="1:7">
       <c r="A320" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="B320" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="C320" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="D320" t="s">
         <v>66</v>
       </c>
       <c r="E320" t="s">
         <v>46</v>
       </c>
       <c r="F320" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="G320" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="321" spans="1:7">
       <c r="A321" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
       <c r="B321" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="C321" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="D321" t="s">
         <v>12</v>
       </c>
       <c r="E321" t="s">
         <v>60</v>
       </c>
       <c r="F321" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="G321" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="322" spans="1:7">
       <c r="A322" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="B322" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="C322" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="D322" t="s">
         <v>66</v>
       </c>
       <c r="E322" t="s">
         <v>60</v>
       </c>
       <c r="F322" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="G322" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="323" spans="1:7">
       <c r="A323" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="B323" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="C323" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="D323" t="s">
         <v>66</v>
       </c>
       <c r="E323" t="s">
         <v>20</v>
       </c>
       <c r="F323" t="s">
-        <v>468</v>
+        <v>466</v>
       </c>
       <c r="G323" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="324" spans="1:7">
       <c r="A324" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
       <c r="B324" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="C324" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="D324" t="s">
         <v>12</v>
       </c>
       <c r="E324" t="s">
         <v>20</v>
       </c>
       <c r="F324" t="s">
-        <v>468</v>
+        <v>466</v>
       </c>
       <c r="G324" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="325" spans="1:7">
       <c r="A325" t="s">
-        <v>562</v>
+        <v>560</v>
       </c>
       <c r="B325" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="C325" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="D325" t="s">
         <v>12</v>
       </c>
       <c r="E325" t="s">
+        <v>218</v>
+      </c>
+      <c r="F325" t="s">
+        <v>463</v>
+      </c>
+      <c r="G325" t="s">
         <v>219</v>
-      </c>
-[...4 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="326" spans="1:7">
       <c r="A326" t="s">
-        <v>563</v>
+        <v>561</v>
       </c>
       <c r="B326" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="C326" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="D326" t="s">
         <v>66</v>
       </c>
       <c r="E326" t="s">
+        <v>218</v>
+      </c>
+      <c r="F326" t="s">
+        <v>463</v>
+      </c>
+      <c r="G326" t="s">
         <v>219</v>
-      </c>
-[...4 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="327" spans="1:7">
       <c r="A327" t="s">
-        <v>564</v>
+        <v>562</v>
       </c>
       <c r="B327" t="s">
-        <v>565</v>
+        <v>563</v>
       </c>
       <c r="C327" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="D327" t="s">
         <v>12</v>
       </c>
       <c r="E327" t="s">
         <v>60</v>
       </c>
       <c r="F327" t="s">
-        <v>507</v>
+        <v>505</v>
       </c>
       <c r="G327" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="328" spans="1:7">
       <c r="A328" t="s">
-        <v>566</v>
+        <v>564</v>
       </c>
       <c r="B328" t="s">
-        <v>565</v>
+        <v>563</v>
       </c>
       <c r="C328" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="D328" t="s">
         <v>66</v>
       </c>
       <c r="E328" t="s">
         <v>60</v>
       </c>
       <c r="F328" t="s">
-        <v>507</v>
+        <v>505</v>
       </c>
       <c r="G328" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="329" spans="1:7">
       <c r="A329" t="s">
-        <v>567</v>
+        <v>565</v>
       </c>
       <c r="B329" t="s">
-        <v>565</v>
+        <v>563</v>
       </c>
       <c r="C329" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="D329" t="s">
         <v>66</v>
       </c>
       <c r="E329" t="s">
+        <v>218</v>
+      </c>
+      <c r="F329" t="s">
+        <v>478</v>
+      </c>
+      <c r="G329" t="s">
         <v>219</v>
-      </c>
-[...4 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="330" spans="1:7">
       <c r="A330" t="s">
-        <v>568</v>
+        <v>566</v>
       </c>
       <c r="B330" t="s">
-        <v>565</v>
+        <v>563</v>
       </c>
       <c r="C330" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="D330" t="s">
         <v>12</v>
       </c>
       <c r="E330" t="s">
+        <v>218</v>
+      </c>
+      <c r="F330" t="s">
+        <v>478</v>
+      </c>
+      <c r="G330" t="s">
         <v>219</v>
-      </c>
-[...4 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="331" spans="1:7">
       <c r="A331" t="s">
+        <v>567</v>
+      </c>
+      <c r="B331" t="s">
+        <v>568</v>
+      </c>
+      <c r="C331" t="s">
+        <v>406</v>
+      </c>
+      <c r="D331" t="s">
+        <v>66</v>
+      </c>
+      <c r="E331" t="s">
+        <v>218</v>
+      </c>
+      <c r="F331" t="s">
         <v>569</v>
       </c>
-      <c r="B331" t="s">
-[...8 lines deleted...]
-      <c r="E331" t="s">
+      <c r="G331" t="s">
         <v>219</v>
-      </c>
-[...4 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="332" spans="1:7">
       <c r="A332" t="s">
-        <v>572</v>
+        <v>570</v>
       </c>
       <c r="B332" t="s">
-        <v>570</v>
+        <v>568</v>
       </c>
       <c r="C332" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="D332" t="s">
         <v>12</v>
       </c>
       <c r="E332" t="s">
+        <v>218</v>
+      </c>
+      <c r="F332" t="s">
+        <v>569</v>
+      </c>
+      <c r="G332" t="s">
         <v>219</v>
-      </c>
-[...4 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="333" spans="1:7">
       <c r="A333" t="s">
-        <v>573</v>
+        <v>571</v>
       </c>
       <c r="B333" t="s">
-        <v>574</v>
+        <v>572</v>
       </c>
       <c r="C333" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="D333" t="s">
         <v>12</v>
       </c>
       <c r="E333" t="s">
+        <v>218</v>
+      </c>
+      <c r="F333" t="s">
+        <v>505</v>
+      </c>
+      <c r="G333" t="s">
         <v>219</v>
-      </c>
-[...4 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="334" spans="1:7">
       <c r="A334" t="s">
-        <v>575</v>
+        <v>573</v>
       </c>
       <c r="B334" t="s">
-        <v>574</v>
+        <v>572</v>
       </c>
       <c r="C334" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="D334" t="s">
         <v>66</v>
       </c>
       <c r="E334" t="s">
+        <v>218</v>
+      </c>
+      <c r="F334" t="s">
+        <v>505</v>
+      </c>
+      <c r="G334" t="s">
         <v>219</v>
-      </c>
-[...4 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="335" spans="1:7">
       <c r="A335" t="s">
+        <v>574</v>
+      </c>
+      <c r="B335" t="s">
+        <v>575</v>
+      </c>
+      <c r="C335" t="s">
+        <v>462</v>
+      </c>
+      <c r="D335" t="s">
+        <v>66</v>
+      </c>
+      <c r="E335" t="s">
+        <v>218</v>
+      </c>
+      <c r="F335" t="s">
         <v>576</v>
       </c>
-      <c r="B335" t="s">
-[...8 lines deleted...]
-      <c r="E335" t="s">
+      <c r="G335" t="s">
         <v>219</v>
-      </c>
-[...4 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="336" spans="1:7">
       <c r="A336" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
       <c r="B336" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="C336" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="D336" t="s">
         <v>12</v>
       </c>
       <c r="E336" t="s">
+        <v>218</v>
+      </c>
+      <c r="F336" t="s">
+        <v>576</v>
+      </c>
+      <c r="G336" t="s">
         <v>219</v>
-      </c>
-[...4 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="337" spans="1:7">
       <c r="A337" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="B337" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="C337" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="D337" t="s">
         <v>12</v>
       </c>
       <c r="E337" t="s">
+        <v>218</v>
+      </c>
+      <c r="F337" t="s">
+        <v>532</v>
+      </c>
+      <c r="G337" t="s">
         <v>219</v>
-      </c>
-[...4 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="338" spans="1:7">
       <c r="A338" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="B338" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="C338" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="D338" t="s">
         <v>66</v>
       </c>
       <c r="E338" t="s">
+        <v>218</v>
+      </c>
+      <c r="F338" t="s">
+        <v>532</v>
+      </c>
+      <c r="G338" t="s">
         <v>219</v>
-      </c>
-[...4 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="339" spans="1:7">
       <c r="A339" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="B339" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="C339" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="D339" t="s">
         <v>66</v>
       </c>
       <c r="E339" t="s">
         <v>60</v>
       </c>
       <c r="F339" t="s">
-        <v>507</v>
+        <v>505</v>
       </c>
       <c r="G339" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="340" spans="1:7">
       <c r="A340" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
       <c r="B340" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="C340" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="D340" t="s">
         <v>12</v>
       </c>
       <c r="E340" t="s">
         <v>60</v>
       </c>
       <c r="F340" t="s">
-        <v>507</v>
+        <v>505</v>
       </c>
       <c r="G340" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="341" spans="1:7">
       <c r="A341" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="B341" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="C341" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="D341" t="s">
         <v>66</v>
       </c>
       <c r="E341" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F341" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="G341" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="342" spans="1:7">
       <c r="A342" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="B342" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="C342" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="D342" t="s">
         <v>12</v>
       </c>
       <c r="E342" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F342" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="G342" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="343" spans="1:7">
       <c r="A343" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
       <c r="B343" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="C343" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="D343" t="s">
         <v>12</v>
       </c>
       <c r="E343" t="s">
+        <v>218</v>
+      </c>
+      <c r="F343" t="s">
+        <v>587</v>
+      </c>
+      <c r="G343" t="s">
         <v>219</v>
-      </c>
-[...4 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="344" spans="1:7">
       <c r="A344" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="B344" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="C344" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="D344" t="s">
         <v>66</v>
       </c>
       <c r="E344" t="s">
+        <v>218</v>
+      </c>
+      <c r="F344" t="s">
+        <v>587</v>
+      </c>
+      <c r="G344" t="s">
         <v>219</v>
-      </c>
-[...4 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="345" spans="1:7">
       <c r="A345" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
       <c r="B345" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="C345" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="D345" t="s">
         <v>12</v>
       </c>
       <c r="E345" t="s">
+        <v>218</v>
+      </c>
+      <c r="F345" t="s">
+        <v>554</v>
+      </c>
+      <c r="G345" t="s">
         <v>219</v>
-      </c>
-[...4 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="346" spans="1:7">
       <c r="A346" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="B346" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="C346" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="D346" t="s">
         <v>66</v>
       </c>
       <c r="E346" t="s">
+        <v>218</v>
+      </c>
+      <c r="F346" t="s">
+        <v>554</v>
+      </c>
+      <c r="G346" t="s">
         <v>219</v>
-      </c>
-[...4 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="347" spans="1:7">
       <c r="A347" t="s">
+        <v>592</v>
+      </c>
+      <c r="B347" t="s">
+        <v>593</v>
+      </c>
+      <c r="C347" t="s">
+        <v>462</v>
+      </c>
+      <c r="D347" t="s">
+        <v>12</v>
+      </c>
+      <c r="E347" t="s">
+        <v>218</v>
+      </c>
+      <c r="F347" t="s">
         <v>594</v>
       </c>
-      <c r="B347" t="s">
-[...8 lines deleted...]
-      <c r="E347" t="s">
+      <c r="G347" t="s">
         <v>219</v>
-      </c>
-[...4 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="348" spans="1:7">
       <c r="A348" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="B348" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="C348" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="D348" t="s">
         <v>66</v>
       </c>
       <c r="E348" t="s">
+        <v>218</v>
+      </c>
+      <c r="F348" t="s">
+        <v>594</v>
+      </c>
+      <c r="G348" t="s">
         <v>219</v>
-      </c>
-[...4 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="349" spans="1:7">
       <c r="A349" t="s">
+        <v>596</v>
+      </c>
+      <c r="B349" t="s">
+        <v>597</v>
+      </c>
+      <c r="C349" t="s">
+        <v>462</v>
+      </c>
+      <c r="D349" t="s">
+        <v>12</v>
+      </c>
+      <c r="E349" t="s">
+        <v>218</v>
+      </c>
+      <c r="F349" t="s">
         <v>598</v>
       </c>
-      <c r="B349" t="s">
-[...8 lines deleted...]
-      <c r="E349" t="s">
+      <c r="G349" t="s">
         <v>219</v>
-      </c>
-[...4 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="350" spans="1:7">
       <c r="A350" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="B350" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="C350" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="D350" t="s">
         <v>66</v>
       </c>
       <c r="E350" t="s">
+        <v>218</v>
+      </c>
+      <c r="F350" t="s">
+        <v>598</v>
+      </c>
+      <c r="G350" t="s">
         <v>219</v>
-      </c>
-[...4 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="351" spans="1:7">
       <c r="A351" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="B351" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
       <c r="C351" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="D351" t="s">
         <v>12</v>
       </c>
       <c r="E351" t="s">
+        <v>218</v>
+      </c>
+      <c r="F351" t="s">
+        <v>594</v>
+      </c>
+      <c r="G351" t="s">
         <v>219</v>
-      </c>
-[...4 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="352" spans="1:7">
       <c r="A352" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="B352" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
       <c r="C352" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="D352" t="s">
         <v>66</v>
       </c>
       <c r="E352" t="s">
+        <v>218</v>
+      </c>
+      <c r="F352" t="s">
+        <v>594</v>
+      </c>
+      <c r="G352" t="s">
         <v>219</v>
-      </c>
-[...4 lines deleted...]
-        <v>220</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>