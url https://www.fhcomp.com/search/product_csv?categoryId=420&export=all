--- v0 (2025-10-29)
+++ v1 (2026-10-24)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3181" uniqueCount="669">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3221" uniqueCount="679">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Inductance</t>
   </si>
   <si>
     <t>Size</t>
   </si>
   <si>
     <t>Inductance test frequency</t>
   </si>
   <si>
     <t>RDC （Ω）Max</t>
   </si>
   <si>
     <t>Tolerance</t>
   </si>
   <si>
     <t>Inductance Test Frequency</t>
   </si>
   <si>
     <t>Inductance Test Voltage</t>
   </si>
   <si>
@@ -102,1950 +102,1980 @@
   <si>
     <t>7.5</t>
   </si>
   <si>
     <t>10.2mm</t>
   </si>
   <si>
     <t>10mm</t>
   </si>
   <si>
     <t>5.1mm</t>
   </si>
   <si>
     <t>MS105R-332MT</t>
   </si>
   <si>
     <t>3300µH</t>
   </si>
   <si>
     <t>0.25</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
+    <t>MS127-222MT</t>
+  </si>
+  <si>
+    <t>2200µH</t>
+  </si>
+  <si>
+    <t>0.3</t>
+  </si>
+  <si>
+    <t>1KHz</t>
+  </si>
+  <si>
+    <t>2.95</t>
+  </si>
+  <si>
+    <t>12.2mm</t>
+  </si>
+  <si>
+    <t>7.5mm</t>
+  </si>
+  <si>
     <t>MS105R-222MT</t>
   </si>
   <si>
-    <t>2200µH</t>
-[...4 lines deleted...]
-  <si>
     <t>5.11</t>
   </si>
   <si>
-    <t>MS127-222MT</t>
-[...11 lines deleted...]
-    <t>7.5mm</t>
+    <t>MS74-182MT</t>
+  </si>
+  <si>
+    <t>1800µH</t>
+  </si>
+  <si>
+    <t>0.15</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>7.3mm</t>
+  </si>
+  <si>
+    <t>4.2mm</t>
   </si>
   <si>
     <t>MS127-182MT</t>
   </si>
   <si>
-    <t>1800µH</t>
-[...1 lines deleted...]
-  <si>
     <t>0.4</t>
   </si>
   <si>
     <t>2.8</t>
   </si>
   <si>
-    <t>MS74-182MT</t>
-[...13 lines deleted...]
-  <si>
     <t>MS74-152MT</t>
   </si>
   <si>
     <t>1.5mH</t>
   </si>
   <si>
     <t>0.16</t>
   </si>
   <si>
     <t>3.2mm</t>
   </si>
   <si>
     <t>8.8</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
+    <t>MS105R-152MT</t>
+  </si>
+  <si>
+    <t>1500µH</t>
+  </si>
+  <si>
+    <t>3.05</t>
+  </si>
+  <si>
+    <t>MS124-152MT</t>
+  </si>
+  <si>
+    <t>0.29</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>4.5mm</t>
+  </si>
+  <si>
     <t>MS127-152MT</t>
   </si>
   <si>
-    <t>1500µH</t>
-[...1 lines deleted...]
-  <si>
     <t>0.5</t>
   </si>
   <si>
     <t>2.4</t>
   </si>
   <si>
-    <t>MS105R-152MT</t>
-[...16 lines deleted...]
-  <si>
     <t>MS105R-122MT</t>
   </si>
   <si>
-    <t>1200µH</t>
+    <t>1.2mH</t>
   </si>
   <si>
     <t>0.42</t>
   </si>
   <si>
     <t>2.6</t>
   </si>
   <si>
+    <t>105R</t>
+  </si>
+  <si>
+    <t>MS127-102MT</t>
+  </si>
+  <si>
+    <t>1000µH</t>
+  </si>
+  <si>
+    <t>0.55</t>
+  </si>
+  <si>
+    <t>1.82</t>
+  </si>
+  <si>
+    <t>MS74-102MT</t>
+  </si>
+  <si>
+    <t>0.18</t>
+  </si>
+  <si>
+    <t>MS125-102MT</t>
+  </si>
+  <si>
+    <t>1.9</t>
+  </si>
+  <si>
+    <t>5.7mm</t>
+  </si>
+  <si>
+    <t>MS104R-102MT</t>
+  </si>
+  <si>
+    <t>0.32</t>
+  </si>
+  <si>
+    <t>4mm</t>
+  </si>
+  <si>
     <t>MS105R-102MT</t>
   </si>
   <si>
-    <t>1000µH</t>
-[...1 lines deleted...]
-  <si>
     <t>0.48</t>
   </si>
   <si>
     <t>1.99</t>
   </si>
   <si>
-    <t>MS104R-102MT</t>
-[...31 lines deleted...]
-  <si>
     <t>MS129-102MT</t>
   </si>
   <si>
     <t>0.7</t>
   </si>
   <si>
     <t>1.88</t>
   </si>
   <si>
+    <t>MS73-821MT</t>
+  </si>
+  <si>
+    <t>820µH</t>
+  </si>
+  <si>
+    <t>6.54</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>3.4mm</t>
+  </si>
+  <si>
+    <t>MS125-821MT</t>
+  </si>
+  <si>
+    <t>0.43</t>
+  </si>
+  <si>
+    <t>1.34</t>
+  </si>
+  <si>
+    <t>MS74-821MT</t>
+  </si>
+  <si>
+    <t>5.2</t>
+  </si>
+  <si>
+    <t>MS127-821MT</t>
+  </si>
+  <si>
+    <t>0.6</t>
+  </si>
+  <si>
+    <t>1.64</t>
+  </si>
+  <si>
     <t>MS104R-821MT</t>
   </si>
   <si>
-    <t>820µH</t>
-[...1 lines deleted...]
-  <si>
     <t>4.6</t>
   </si>
   <si>
-    <t>MS125-821MT</t>
-[...16 lines deleted...]
-  <si>
     <t>MS105R-821MT</t>
   </si>
   <si>
     <t>1.77</t>
   </si>
   <si>
-    <t>MS127-821MT</t>
-[...7 lines deleted...]
-  <si>
     <t>MS129-821MT</t>
   </si>
   <si>
     <t>0.81</t>
   </si>
   <si>
     <t>1.108</t>
   </si>
   <si>
-    <t>MS74-821MT</t>
-[...4 lines deleted...]
-  <si>
     <t>MS104R-751MT</t>
   </si>
   <si>
     <t>750µH</t>
   </si>
   <si>
     <t>0.47</t>
   </si>
   <si>
     <t>3.12</t>
   </si>
   <si>
+    <t>MS127-681MT</t>
+  </si>
+  <si>
+    <t>680µH</t>
+  </si>
+  <si>
+    <t>0.67</t>
+  </si>
+  <si>
+    <t>1.46</t>
+  </si>
+  <si>
     <t>MS73-681MT</t>
   </si>
   <si>
-    <t>680µH</t>
-[...1 lines deleted...]
-  <si>
     <t>0.19</t>
   </si>
   <si>
     <t>5.73</t>
   </si>
   <si>
     <t>MS125-681MT</t>
   </si>
   <si>
     <t>1.2</t>
   </si>
   <si>
-    <t>MS127-681MT</t>
-[...5 lines deleted...]
-    <t>1.46</t>
+    <t>MS74-681MT</t>
+  </si>
+  <si>
+    <t>0.22</t>
+  </si>
+  <si>
+    <t>4.63</t>
+  </si>
+  <si>
+    <t>MS104R-681MT</t>
+  </si>
+  <si>
+    <t>2.2</t>
+  </si>
+  <si>
+    <t>MS105R-681MT</t>
+  </si>
+  <si>
+    <t>0.52</t>
+  </si>
+  <si>
+    <t>1.6</t>
   </si>
   <si>
     <t>MS129-681MT</t>
   </si>
   <si>
     <t>0.83</t>
   </si>
   <si>
     <t>1.003</t>
   </si>
   <si>
-    <t>MS105R-681MT</t>
-[...20 lines deleted...]
-    <t>2.2</t>
+    <t>MS125-561MT</t>
+  </si>
+  <si>
+    <t>560µH</t>
+  </si>
+  <si>
+    <t>0.54</t>
+  </si>
+  <si>
+    <t>0.86</t>
+  </si>
+  <si>
+    <t>MS127-561MT</t>
+  </si>
+  <si>
+    <t>0.73</t>
+  </si>
+  <si>
+    <t>1.07</t>
   </si>
   <si>
     <t>MS74-561MT</t>
   </si>
   <si>
-    <t>560µH</t>
-[...1 lines deleted...]
-  <si>
     <t>0.23</t>
   </si>
   <si>
     <t>3.62</t>
   </si>
   <si>
+    <t>MS73-561MT</t>
+  </si>
+  <si>
+    <t>4.67</t>
+  </si>
+  <si>
     <t>MS104R-561MT</t>
   </si>
   <si>
     <t>0.57</t>
   </si>
   <si>
     <t>2.1</t>
   </si>
   <si>
-    <t>MS73-561MT</t>
-[...2 lines deleted...]
-    <t>4.67</t>
+    <t>MS105R-561MT</t>
+  </si>
+  <si>
+    <t>1.43</t>
   </si>
   <si>
     <t>MS129-561MT</t>
   </si>
   <si>
     <t>1.01</t>
   </si>
   <si>
     <t>0.887</t>
   </si>
   <si>
-    <t>MS127-561MT</t>
-[...20 lines deleted...]
-    <t>1.43</t>
+    <t>MS124-471MT</t>
+  </si>
+  <si>
+    <t>470µH</t>
+  </si>
+  <si>
+    <t>1.3</t>
+  </si>
+  <si>
+    <t>MS125-471MT</t>
+  </si>
+  <si>
+    <t>0.58</t>
+  </si>
+  <si>
+    <t>0.77</t>
   </si>
   <si>
     <t>MS73-471MT</t>
   </si>
   <si>
-    <t>470µH</t>
-[...1 lines deleted...]
-  <si>
     <t>0.24</t>
   </si>
   <si>
     <t>4.18</t>
   </si>
   <si>
+    <t>MS127-471MT</t>
+  </si>
+  <si>
+    <t>0.79</t>
+  </si>
+  <si>
+    <t>0.98</t>
+  </si>
+  <si>
+    <t>MS74-471MT</t>
+  </si>
+  <si>
+    <t>0.26</t>
+  </si>
+  <si>
+    <t>3.01</t>
+  </si>
+  <si>
     <t>MS104R-471MT</t>
   </si>
   <si>
-    <t>MS124-471MT</t>
-[...13 lines deleted...]
-  <si>
     <t>MS105R-471MT</t>
   </si>
   <si>
     <t>1.29</t>
   </si>
   <si>
-    <t>MS125-471MT</t>
-[...16 lines deleted...]
-  <si>
     <t>MS129-471MT</t>
   </si>
   <si>
     <t>1.06</t>
   </si>
   <si>
     <t>0.599</t>
   </si>
   <si>
+    <t>MS74-471MTC01</t>
+  </si>
+  <si>
     <t>MS74-391MT</t>
   </si>
   <si>
     <t>390µH</t>
   </si>
   <si>
     <t>2.85</t>
   </si>
   <si>
     <t>MS127-391MT</t>
   </si>
   <si>
     <t>0.88</t>
   </si>
   <si>
     <t>MS125-391MT</t>
   </si>
   <si>
     <t>0.65</t>
   </si>
   <si>
     <t>0.69</t>
   </si>
   <si>
     <t>MS73-391MT</t>
   </si>
   <si>
     <t>2.94</t>
   </si>
   <si>
     <t>MS105R-391MT</t>
   </si>
   <si>
     <t>0.75</t>
   </si>
   <si>
     <t>0.8</t>
   </si>
   <si>
+    <t>MS125-331MT</t>
+  </si>
+  <si>
+    <t>330µH</t>
+  </si>
+  <si>
+    <t>0.68</t>
+  </si>
+  <si>
+    <t>0.51</t>
+  </si>
+  <si>
+    <t>MS74-331MT</t>
+  </si>
+  <si>
+    <t>1.86</t>
+  </si>
+  <si>
     <t>MS124-331MT</t>
   </si>
   <si>
-    <t>330µH</t>
-[...1 lines deleted...]
-  <si>
     <t>0.99</t>
   </si>
   <si>
+    <t>MS127-331MT</t>
+  </si>
+  <si>
+    <t>0.95</t>
+  </si>
+  <si>
+    <t>0.64</t>
+  </si>
+  <si>
     <t>MS73-331MT</t>
   </si>
   <si>
     <t>0.28</t>
   </si>
   <si>
     <t>2.62</t>
   </si>
   <si>
+    <t>MS104R-331MT</t>
+  </si>
+  <si>
+    <t>1.09</t>
+  </si>
+  <si>
     <t>MS105R-331MT</t>
   </si>
   <si>
-    <t>MS125-331MT</t>
-[...28 lines deleted...]
-  <si>
     <t>MS129-331MT</t>
   </si>
   <si>
     <t>1.28</t>
   </si>
   <si>
     <t>0.488</t>
   </si>
   <si>
     <t>MS74-271MT</t>
   </si>
   <si>
     <t>270µH</t>
   </si>
   <si>
     <t>0.34</t>
   </si>
   <si>
+    <t>MS73-271MT</t>
+  </si>
+  <si>
+    <t>2.31</t>
+  </si>
+  <si>
+    <t>MS104R-271MT</t>
+  </si>
+  <si>
+    <t>MS124-271MT</t>
+  </si>
+  <si>
+    <t>0.876</t>
+  </si>
+  <si>
     <t>MS125-271MT</t>
   </si>
   <si>
     <t>0.46</t>
   </si>
   <si>
-    <t>MS104R-271MT</t>
-[...1 lines deleted...]
-  <si>
     <t>MS127-271MT</t>
   </si>
   <si>
     <t>0.56</t>
   </si>
   <si>
-    <t>MS73-271MT</t>
-[...8 lines deleted...]
-    <t>0.876</t>
+    <t>MS129-221MT</t>
+  </si>
+  <si>
+    <t>220µH</t>
+  </si>
+  <si>
+    <t>0.306</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>MS125-221MT</t>
   </si>
   <si>
     <t>MS74-221MT</t>
   </si>
   <si>
-    <t>220µH</t>
-[...1 lines deleted...]
-  <si>
     <t>0.36</t>
   </si>
   <si>
     <t>1.17</t>
   </si>
   <si>
-    <t>MS125-221MT</t>
+    <t>MS127-221MT</t>
+  </si>
+  <si>
+    <t>1.16</t>
+  </si>
+  <si>
+    <t>0.39</t>
+  </si>
+  <si>
+    <t>MS73-221MT</t>
+  </si>
+  <si>
+    <t>0.35</t>
+  </si>
+  <si>
+    <t>1.65</t>
+  </si>
+  <si>
+    <t>MS124-221MT</t>
+  </si>
+  <si>
+    <t>MS103R-221MT</t>
+  </si>
+  <si>
+    <t>1.76</t>
+  </si>
+  <si>
+    <t>3.1mm</t>
+  </si>
+  <si>
+    <t>MS104R-221MT</t>
+  </si>
+  <si>
+    <t>0.92</t>
+  </si>
+  <si>
+    <t>0.756</t>
   </si>
   <si>
     <t>MS105R-221MT</t>
   </si>
   <si>
     <t>0.94</t>
   </si>
   <si>
-    <t>MS124-221MT</t>
-[...41 lines deleted...]
-    <t>0.756</t>
+    <t>MS73-181MT</t>
+  </si>
+  <si>
+    <t>180µH</t>
+  </si>
+  <si>
+    <t>1.45</t>
+  </si>
+  <si>
+    <t>MS74-181MT</t>
+  </si>
+  <si>
+    <t>MS104R-181MT</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>0.627</t>
   </si>
   <si>
     <t>MS105R-181MT</t>
   </si>
   <si>
-    <t>180µH</t>
-[...1 lines deleted...]
-  <si>
     <t>1.04</t>
   </si>
   <si>
     <t>0.419</t>
   </si>
   <si>
-    <t>MS104R-181MT</t>
-[...5 lines deleted...]
-    <t>0.627</t>
+    <t>MS124-181MT</t>
+  </si>
+  <si>
+    <t>0.85</t>
+  </si>
+  <si>
+    <t>0.62</t>
   </si>
   <si>
     <t>MS125-181MT</t>
   </si>
   <si>
     <t>0.9</t>
   </si>
   <si>
-    <t>MS73-181MT</t>
-[...5 lines deleted...]
-    <t>MS74-181MT</t>
+    <t>MS127-181MT</t>
   </si>
   <si>
     <t>MS129-181MT</t>
   </si>
   <si>
     <t>1.66</t>
   </si>
   <si>
     <t>0.27</t>
   </si>
   <si>
-    <t>MS127-181MT</t>
-[...8 lines deleted...]
-    <t>0.62</t>
+    <t>MS127-151MT</t>
+  </si>
+  <si>
+    <t>150µH</t>
+  </si>
+  <si>
+    <t>1.42</t>
+  </si>
+  <si>
+    <t>MS124-151MT</t>
+  </si>
+  <si>
+    <t>0.53</t>
+  </si>
+  <si>
+    <t>MS74-151MT</t>
+  </si>
+  <si>
+    <t>MS125-151MT</t>
   </si>
   <si>
     <t>MS73-151MT</t>
   </si>
   <si>
-    <t>150µH</t>
-[...1 lines deleted...]
-  <si>
     <t>1.27</t>
   </si>
   <si>
+    <t>MS103R-151MT</t>
+  </si>
+  <si>
+    <t>1.26</t>
+  </si>
+  <si>
     <t>MS104R-151MT</t>
   </si>
   <si>
     <t>1.15</t>
   </si>
   <si>
     <t>0.506</t>
   </si>
   <si>
-    <t>MS125-151MT</t>
+    <t>MS105R-151MT</t>
+  </si>
+  <si>
+    <t>1.12</t>
+  </si>
+  <si>
+    <t>0.37</t>
   </si>
   <si>
     <t>MS129-151MT</t>
   </si>
   <si>
     <t>1.8</t>
   </si>
   <si>
     <t>0.245</t>
   </si>
   <si>
-    <t>MS127-151MT</t>
-[...26 lines deleted...]
-    <t>0.37</t>
+    <t>MS73-121MT</t>
+  </si>
+  <si>
+    <t>120µH</t>
+  </si>
+  <si>
+    <t>0.49</t>
+  </si>
+  <si>
+    <t>0.89</t>
   </si>
   <si>
     <t>MS74-121MT</t>
   </si>
   <si>
-    <t>120µH</t>
-[...1 lines deleted...]
-  <si>
     <t>0.66</t>
   </si>
   <si>
-    <t>MS73-121MT</t>
-[...7 lines deleted...]
-  <si>
     <t>MS104R-121MT</t>
   </si>
   <si>
     <t>1.25</t>
   </si>
   <si>
+    <t>MS105R-121MT</t>
+  </si>
+  <si>
+    <t>0.303</t>
+  </si>
+  <si>
+    <t>MS124-121MT</t>
+  </si>
+  <si>
+    <t>1.1</t>
+  </si>
+  <si>
+    <t>0.38</t>
+  </si>
+  <si>
+    <t>MS125-121MT</t>
+  </si>
+  <si>
     <t>MS127-121MT</t>
   </si>
   <si>
-    <t>MS124-121MT</t>
-[...10 lines deleted...]
-  <si>
     <t>MS129-121MT</t>
   </si>
   <si>
     <t>2.05</t>
   </si>
   <si>
     <t>0.169</t>
   </si>
   <si>
-    <t>MS105R-121MT</t>
-[...2 lines deleted...]
-    <t>0.303</t>
+    <t>MS74-101MT</t>
+  </si>
+  <si>
+    <t>100µH</t>
+  </si>
+  <si>
+    <t>0.61</t>
+  </si>
+  <si>
+    <t>MS124-101MT</t>
+  </si>
+  <si>
+    <t>0.308</t>
+  </si>
+  <si>
+    <t>MS125-101MT</t>
+  </si>
+  <si>
+    <t>0.198</t>
+  </si>
+  <si>
+    <t>MS73-101MT</t>
+  </si>
+  <si>
+    <t>MS127-101MT</t>
+  </si>
+  <si>
+    <t>1.7</t>
+  </si>
+  <si>
+    <t>MS103R-101MT</t>
+  </si>
+  <si>
+    <t>0.803</t>
+  </si>
+  <si>
+    <t>MS104R-101MT</t>
+  </si>
+  <si>
+    <t>1.35</t>
   </si>
   <si>
     <t>MS105R-101MT</t>
   </si>
   <si>
-    <t>100µH</t>
-[...4 lines deleted...]
-  <si>
     <t>0.253</t>
   </si>
   <si>
-    <t>MS125-101MT</t>
-[...13 lines deleted...]
-  <si>
     <t>MS129-101MT</t>
   </si>
   <si>
     <t>2.5</t>
   </si>
   <si>
     <t>0.14</t>
   </si>
   <si>
-    <t>MS127-101MT</t>
-[...17 lines deleted...]
-    <t>0.803</t>
+    <t>MS124-820MT</t>
+  </si>
+  <si>
+    <t>82µH</t>
+  </si>
+  <si>
+    <t>MS125-820MT</t>
+  </si>
+  <si>
+    <t>1.4</t>
+  </si>
+  <si>
+    <t>MS127-820MT</t>
+  </si>
+  <si>
+    <t>1.95</t>
+  </si>
+  <si>
+    <t>MS73-820MT</t>
+  </si>
+  <si>
+    <t>MS74-820MT</t>
   </si>
   <si>
     <t>MS103R-820MT</t>
   </si>
   <si>
-    <t>82µH</t>
-[...1 lines deleted...]
-  <si>
     <t>0.541</t>
   </si>
   <si>
-    <t>MS74-820MT</t>
-[...11 lines deleted...]
-    <t>1.4</t>
+    <t>MS104R-820MT</t>
+  </si>
+  <si>
+    <t>0.385</t>
   </si>
   <si>
     <t>MS105R-820MT</t>
   </si>
   <si>
     <t>1.5</t>
   </si>
   <si>
     <t>0.227</t>
   </si>
   <si>
-    <t>MS73-820MT</t>
-[...4 lines deleted...]
-  <si>
     <t>MS129-820MT</t>
   </si>
   <si>
     <t>0.138</t>
   </si>
   <si>
-    <t>MS104R-820MT</t>
-[...4 lines deleted...]
-  <si>
     <t>MS73-680MT</t>
   </si>
   <si>
     <t>68µH</t>
   </si>
   <si>
+    <t>MS125-680MT</t>
+  </si>
+  <si>
+    <t>0.12</t>
+  </si>
+  <si>
+    <t>MS74-680MT</t>
+  </si>
+  <si>
+    <t>MS124-680MT</t>
+  </si>
+  <si>
     <t>MS127-680MT</t>
   </si>
   <si>
+    <t>MS103R-680MT</t>
+  </si>
+  <si>
+    <t>0.511</t>
+  </si>
+  <si>
+    <t>MS104R-680MT</t>
+  </si>
+  <si>
+    <t>MS105R-680MT</t>
+  </si>
+  <si>
+    <t>0.201</t>
+  </si>
+  <si>
     <t>MS129-680MT</t>
   </si>
   <si>
     <t>2.76</t>
   </si>
   <si>
     <t>0.098</t>
   </si>
   <si>
-    <t>MS103R-680MT</t>
-[...23 lines deleted...]
-    <t>0.12</t>
+    <t>MS73-560MT</t>
+  </si>
+  <si>
+    <t>56µH</t>
+  </si>
+  <si>
+    <t>MS74-560MT</t>
+  </si>
+  <si>
+    <t>MS125-560MT</t>
+  </si>
+  <si>
+    <t>0.11</t>
   </si>
   <si>
     <t>MS127-560MT</t>
   </si>
   <si>
-    <t>56µH</t>
-[...1 lines deleted...]
-  <si>
     <t>2.35</t>
   </si>
   <si>
-    <t>0.11</t>
+    <t>MS124-560MT</t>
+  </si>
+  <si>
+    <t>MS103R-560MT</t>
+  </si>
+  <si>
+    <t>0.371</t>
   </si>
   <si>
     <t>MS104R-560MT</t>
   </si>
   <si>
     <t>0.297</t>
   </si>
   <si>
-    <t>MS124-560MT</t>
-[...1 lines deleted...]
-  <si>
     <t>MS105R-560MT</t>
   </si>
   <si>
     <t>0.149</t>
   </si>
   <si>
     <t>MS129-560MT</t>
   </si>
   <si>
     <t>0.091</t>
   </si>
   <si>
-    <t>MS73-560MT</t>
-[...11 lines deleted...]
-    <t>MS125-560MT</t>
+    <t>MS124-470MT</t>
+  </si>
+  <si>
+    <t>47µH</t>
+  </si>
+  <si>
+    <t>MS73-470MT</t>
+  </si>
+  <si>
+    <t>0.76</t>
+  </si>
+  <si>
+    <t>MS74-470MT</t>
+  </si>
+  <si>
+    <t>MS125-470MT</t>
+  </si>
+  <si>
+    <t>0.075</t>
+  </si>
+  <si>
+    <t>MS127-470MT</t>
+  </si>
+  <si>
+    <t>0.1</t>
+  </si>
+  <si>
+    <t>MS103R-470MT</t>
+  </si>
+  <si>
+    <t>0.341</t>
+  </si>
+  <si>
+    <t>MS104R-470MT</t>
   </si>
   <si>
     <t>MS105R-470MT</t>
   </si>
   <si>
-    <t>47µH</t>
-[...1 lines deleted...]
-  <si>
     <t>2</t>
   </si>
   <si>
     <t>0.13</t>
   </si>
   <si>
-    <t>MS74-470MT</t>
-[...31 lines deleted...]
-  <si>
     <t>MS129-470MT</t>
   </si>
   <si>
     <t>3.6</t>
   </si>
   <si>
     <t>0.08</t>
   </si>
   <si>
+    <t>MS124-390MT</t>
+  </si>
+  <si>
+    <t>39µH</t>
+  </si>
+  <si>
+    <t>0.132</t>
+  </si>
+  <si>
+    <t>MS125-390MT</t>
+  </si>
+  <si>
+    <t>0.068</t>
+  </si>
+  <si>
+    <t>MS127-390MT</t>
+  </si>
+  <si>
+    <t>2.75</t>
+  </si>
+  <si>
+    <t>0.0729</t>
+  </si>
+  <si>
+    <t>MS73-390MT</t>
+  </si>
+  <si>
+    <t>MS74-390MT</t>
+  </si>
+  <si>
+    <t>0.91</t>
+  </si>
+  <si>
+    <t>MS104R-390MT</t>
+  </si>
+  <si>
     <t>MS129-390MT</t>
   </si>
   <si>
-    <t>39µH</t>
-[...1 lines deleted...]
-  <si>
     <t>3.9</t>
   </si>
   <si>
     <t>0.078</t>
   </si>
   <si>
-    <t>MS74-390MT</t>
-[...29 lines deleted...]
-    <t>0.0729</t>
+    <t>MS124-330MT</t>
+  </si>
+  <si>
+    <t>33µH</t>
+  </si>
+  <si>
+    <t>2.7</t>
+  </si>
+  <si>
+    <t>0.097</t>
+  </si>
+  <si>
+    <t>MS74-330MT</t>
+  </si>
+  <si>
+    <t>0.96</t>
+  </si>
+  <si>
+    <t>0.17</t>
+  </si>
+  <si>
+    <t>MS125-330MT</t>
+  </si>
+  <si>
+    <t>0.065</t>
+  </si>
+  <si>
+    <t>MS127-330MT</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>0.0648</t>
+  </si>
+  <si>
+    <t>3.2</t>
   </si>
   <si>
     <t>MS73-330MT</t>
   </si>
   <si>
-    <t>33µH</t>
-[...1 lines deleted...]
-  <si>
     <t>MS103R-330MT</t>
   </si>
   <si>
+    <t>MS104R-330MT</t>
+  </si>
+  <si>
+    <t>MS105R-330MT</t>
+  </si>
+  <si>
+    <t>0.084</t>
+  </si>
+  <si>
     <t>MS129-330MT</t>
   </si>
   <si>
     <t>4.25</t>
   </si>
   <si>
-    <t>MS105R-330MT</t>
-[...43 lines deleted...]
-  <si>
     <t>MS124-300MT</t>
   </si>
   <si>
     <t>30µH</t>
   </si>
   <si>
     <t>0.09</t>
   </si>
   <si>
+    <t>MS74-270MT</t>
+  </si>
+  <si>
+    <t>27µH</t>
+  </si>
+  <si>
     <t>MS104R-270MT</t>
   </si>
   <si>
-    <t>27µH</t>
-[...1 lines deleted...]
-  <si>
     <t>0.117</t>
   </si>
   <si>
+    <t>MS124-270MT</t>
+  </si>
+  <si>
+    <t>MS125-270MT</t>
+  </si>
+  <si>
+    <t>2.3</t>
+  </si>
+  <si>
+    <t>0.051</t>
+  </si>
+  <si>
     <t>MS127-270MT</t>
   </si>
   <si>
     <t>3.4</t>
   </si>
   <si>
     <t>0.0459</t>
   </si>
   <si>
-    <t>MS124-270MT</t>
-[...11 lines deleted...]
-    <t>MS74-270MT</t>
+    <t>MS125-220MT</t>
+  </si>
+  <si>
+    <t>22µH</t>
+  </si>
+  <si>
+    <t>0.042</t>
+  </si>
+  <si>
+    <t>MS73-220MT</t>
+  </si>
+  <si>
+    <t>MS124-220MT</t>
+  </si>
+  <si>
+    <t>2.9</t>
+  </si>
+  <si>
+    <t>0.066</t>
+  </si>
+  <si>
+    <t>MS74-220MT</t>
+  </si>
+  <si>
+    <t>1.23</t>
+  </si>
+  <si>
+    <t>MS127-220MT</t>
+  </si>
+  <si>
+    <t>0.0432</t>
+  </si>
+  <si>
+    <t>MS103R-220MT</t>
+  </si>
+  <si>
+    <t>0.143</t>
+  </si>
+  <si>
+    <t>MS104R-220MT</t>
+  </si>
+  <si>
+    <t>MS105R-220MT</t>
+  </si>
+  <si>
+    <t>0.061</t>
+  </si>
+  <si>
+    <t>MS129-220MT</t>
+  </si>
+  <si>
+    <t>5.12</t>
+  </si>
+  <si>
+    <t>0.041</t>
   </si>
   <si>
     <t>MS129-220MTC03</t>
   </si>
   <si>
-    <t>22µH</t>
-[...56 lines deleted...]
-    <t>0.143</t>
+    <t>MS73-180MT</t>
+  </si>
+  <si>
+    <t>18µH</t>
+  </si>
+  <si>
+    <t>MS74-180MT</t>
+  </si>
+  <si>
+    <t>1.31</t>
   </si>
   <si>
     <t>MS104R-180MT</t>
   </si>
   <si>
-    <t>18µH</t>
-[...1 lines deleted...]
-  <si>
     <t>3.3</t>
   </si>
   <si>
     <t>0.07</t>
   </si>
   <si>
-    <t>MS73-180MT</t>
+    <t>MS124-180MT</t>
+  </si>
+  <si>
+    <t>3.1</t>
+  </si>
+  <si>
+    <t>0.057</t>
+  </si>
+  <si>
+    <t>MS125-180MT</t>
+  </si>
+  <si>
+    <t>0.034</t>
   </si>
   <si>
     <t>MS127-180MT</t>
   </si>
   <si>
     <t>0.0392</t>
   </si>
   <si>
-    <t>MS124-180MT</t>
-[...17 lines deleted...]
-    <t>1.31</t>
+    <t>MS73-150MT</t>
+  </si>
+  <si>
+    <t>15µH</t>
+  </si>
+  <si>
+    <t>1.33</t>
+  </si>
+  <si>
+    <t>MS74-150MT</t>
+  </si>
+  <si>
+    <t>1.47</t>
+  </si>
+  <si>
+    <t>0.081</t>
+  </si>
+  <si>
+    <t>MS127-150MT</t>
+  </si>
+  <si>
+    <t>4.5</t>
+  </si>
+  <si>
+    <t>0.027</t>
+  </si>
+  <si>
+    <t>MS125-150MT</t>
+  </si>
+  <si>
+    <t>0.03</t>
+  </si>
+  <si>
+    <t>MS124-150MT</t>
+  </si>
+  <si>
+    <t>0.05</t>
+  </si>
+  <si>
+    <t>MS103R-150MT</t>
+  </si>
+  <si>
+    <t>0.122</t>
   </si>
   <si>
     <t>MS104R-150MT</t>
   </si>
   <si>
-    <t>15µH</t>
-[...7 lines deleted...]
-  <si>
     <t>MS105R-150MT</t>
   </si>
   <si>
     <t>0.049</t>
   </si>
   <si>
-    <t>MS125-150MT</t>
-[...19 lines deleted...]
-  <si>
     <t>MS129-150MT</t>
   </si>
   <si>
     <t>5.84</t>
   </si>
   <si>
     <t>0.028</t>
   </si>
   <si>
-    <t>MS73-150MT</t>
-[...13 lines deleted...]
-  <si>
     <t>MS74-120MT</t>
   </si>
   <si>
     <t>12µH</t>
   </si>
   <si>
     <t>1.71</t>
   </si>
   <si>
     <t>0.058</t>
   </si>
   <si>
+    <t>MS73-120MT</t>
+  </si>
+  <si>
+    <t>1.52</t>
+  </si>
+  <si>
+    <t>MS104R-120MT</t>
+  </si>
+  <si>
+    <t>0.06</t>
+  </si>
+  <si>
     <t>MS124-120MT</t>
   </si>
   <si>
     <t>0.038</t>
   </si>
   <si>
-    <t>MS104R-120MT</t>
-[...2 lines deleted...]
-    <t>0.06</t>
+    <t>MS125-120MT</t>
+  </si>
+  <si>
+    <t>3.5</t>
   </si>
   <si>
     <t>MS127-120MT</t>
   </si>
   <si>
     <t>4.9</t>
   </si>
   <si>
     <t>0.0243</t>
   </si>
   <si>
-    <t>MS73-120MT</t>
-[...4 lines deleted...]
-  <si>
     <t>MS129-120MT</t>
   </si>
   <si>
     <t>7.04</t>
   </si>
   <si>
     <t>0.023</t>
   </si>
   <si>
-    <t>MS125-120MT</t>
-[...4 lines deleted...]
-  <si>
     <t>MS129-100MT</t>
   </si>
   <si>
     <t>10µH</t>
   </si>
   <si>
     <t>7.12</t>
   </si>
   <si>
     <t>0.018</t>
   </si>
   <si>
+    <t>MS125-100MT</t>
+  </si>
+  <si>
+    <t>0.025</t>
+  </si>
+  <si>
+    <t>MS127-100MT</t>
+  </si>
+  <si>
+    <t>5.4</t>
+  </si>
+  <si>
+    <t>0.0216</t>
+  </si>
+  <si>
+    <t>MS124-100MT</t>
+  </si>
+  <si>
+    <t>0.035</t>
+  </si>
+  <si>
+    <t>MS74-100MT</t>
+  </si>
+  <si>
+    <t>1.84</t>
+  </si>
+  <si>
+    <t>0.055</t>
+  </si>
+  <si>
+    <t>MS73-100MT</t>
+  </si>
+  <si>
+    <t>1.68</t>
+  </si>
+  <si>
+    <t>0.072</t>
+  </si>
+  <si>
+    <t>MS103R-100MT</t>
+  </si>
+  <si>
+    <t>3.18</t>
+  </si>
+  <si>
+    <t>MS104R-100MT</t>
+  </si>
+  <si>
+    <t>4.4</t>
+  </si>
+  <si>
+    <t>0.043</t>
+  </si>
+  <si>
+    <t>MS105R-100MT</t>
+  </si>
+  <si>
+    <t>0.046</t>
+  </si>
+  <si>
+    <t>MS73-100NT</t>
+  </si>
+  <si>
+    <t>±30%</t>
+  </si>
+  <si>
     <t>MS129-100MTC02</t>
   </si>
   <si>
-    <t>MS104R-100MT</t>
-[...56 lines deleted...]
-    <t>0.0216</t>
+    <t>MS127-8R2NT</t>
+  </si>
+  <si>
+    <t>8.2µH</t>
+  </si>
+  <si>
+    <t>5.9</t>
+  </si>
+  <si>
+    <t>0.02</t>
+  </si>
+  <si>
+    <t>MS74-8R2NT</t>
+  </si>
+  <si>
+    <t>MS125-8R2NT</t>
+  </si>
+  <si>
+    <t>7.96MHZ</t>
+  </si>
+  <si>
+    <t>7.96MHz</t>
+  </si>
+  <si>
+    <t>MS103R-8R2NT</t>
+  </si>
+  <si>
+    <t>MS104R-8R2NT</t>
   </si>
   <si>
     <t>MS105R-8R2NT</t>
   </si>
   <si>
-    <t>8.2µH</t>
-[...1 lines deleted...]
-  <si>
     <t>4.85</t>
   </si>
   <si>
-    <t>±30%</t>
-[...1 lines deleted...]
-  <si>
     <t>0.029</t>
   </si>
   <si>
-    <t>MS74-8R2NT</t>
-[...16 lines deleted...]
-  <si>
     <t>MS129-8R2NT</t>
   </si>
   <si>
     <t>8.48</t>
   </si>
   <si>
     <t>0.017</t>
   </si>
   <si>
-    <t>MS127-8R2NT</t>
-[...5 lines deleted...]
-    <t>0.02</t>
+    <t>MS73-6R8NT</t>
+  </si>
+  <si>
+    <t>6.8µH</t>
+  </si>
+  <si>
+    <t>MS125-6R8NT</t>
+  </si>
+  <si>
+    <t>0.022</t>
+  </si>
+  <si>
+    <t>MS127-6R8NT</t>
+  </si>
+  <si>
+    <t>6.6</t>
+  </si>
+  <si>
+    <t>MS124-6R8NT</t>
+  </si>
+  <si>
+    <t>MS74-6R8NT</t>
+  </si>
+  <si>
+    <t>MS103R-6R8NT</t>
+  </si>
+  <si>
+    <t>3.84</t>
+  </si>
+  <si>
+    <t>MS104R-6R8NT</t>
+  </si>
+  <si>
+    <t>4.8</t>
+  </si>
+  <si>
+    <t>MS105R-6R8NT</t>
   </si>
   <si>
     <t>MS129-6R8NT</t>
   </si>
   <si>
-    <t>6.8µH</t>
-[...1 lines deleted...]
-  <si>
     <t>8.56</t>
   </si>
   <si>
     <t>0.014</t>
   </si>
   <si>
-    <t>MS125-6R8NT</t>
-[...34 lines deleted...]
-  <si>
     <t>MS125-5R8NT</t>
   </si>
   <si>
     <t>5.8µH</t>
   </si>
   <si>
     <t>0.021</t>
   </si>
   <si>
     <t>MS127-5R6NT</t>
   </si>
   <si>
     <t>5.6µH</t>
   </si>
   <si>
     <t>6.7</t>
   </si>
   <si>
     <t>0.0176</t>
   </si>
   <si>
+    <t>MS73-5R6NT</t>
+  </si>
+  <si>
     <t>MS103R-5R6NT</t>
   </si>
   <si>
-    <t>MS73-5R6NT</t>
-[...1 lines deleted...]
-  <si>
     <t>MS104R-5R6NT</t>
   </si>
   <si>
     <t>0.031</t>
   </si>
   <si>
+    <t>MS105R-5R6NT</t>
+  </si>
+  <si>
     <t>MS129-5R6NT</t>
   </si>
   <si>
     <t>9.3</t>
   </si>
   <si>
     <t>0.013</t>
   </si>
   <si>
-    <t>MS105R-5R6NT</t>
+    <t>MS125-4R7NT</t>
+  </si>
+  <si>
+    <t>4.7µH</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>MS73-4R7NT</t>
+  </si>
+  <si>
+    <t>0.04</t>
   </si>
   <si>
     <t>MS124-4R7NT</t>
   </si>
   <si>
-    <t>4.7µH</t>
-[...1 lines deleted...]
-  <si>
     <t>5.7</t>
   </si>
   <si>
+    <t>MS74-4R7NT</t>
+  </si>
+  <si>
+    <t>MS127-4R7NT</t>
+  </si>
+  <si>
+    <t>6.8</t>
+  </si>
+  <si>
+    <t>0.0158</t>
+  </si>
+  <si>
+    <t>MS103R-4R7NT</t>
+  </si>
+  <si>
+    <t>5.5</t>
+  </si>
+  <si>
+    <t>0.047</t>
+  </si>
+  <si>
     <t>MS104R-4R7NT</t>
   </si>
   <si>
-    <t>5.5</t>
-[...31 lines deleted...]
-  <si>
     <t>MS105R-4R7NT</t>
   </si>
   <si>
     <t>6.4</t>
   </si>
   <si>
     <t>0.019</t>
   </si>
   <si>
     <t>MS129-4R7NT</t>
   </si>
   <si>
     <t>10.08</t>
   </si>
   <si>
     <t>0.011</t>
   </si>
   <si>
     <t>MS124-3R9NT</t>
   </si>
   <si>
     <t>3.9µH</t>
   </si>
   <si>
     <t>6.5</t>
   </si>
   <si>
     <t>MS125-3R9NT</t>
   </si>
   <si>
     <t>MS104R-3R8NT</t>
   </si>
   <si>
     <t>3.8µH</t>
   </si>
   <si>
+    <t>MS127-3R3NT</t>
+  </si>
+  <si>
+    <t>3.3µH</t>
+  </si>
+  <si>
+    <t>0.0135</t>
+  </si>
+  <si>
     <t>MS74-3R3NT</t>
   </si>
   <si>
-    <t>3.3µH</t>
+    <t>MS73-3R3NT</t>
+  </si>
+  <si>
+    <t>MS103R-3R3NT</t>
+  </si>
+  <si>
+    <t>MS104R-3R3NT</t>
+  </si>
+  <si>
+    <t>MS105R-3R3NT</t>
+  </si>
+  <si>
+    <t>7.8</t>
   </si>
   <si>
     <t>MS129-3R3NT</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>0.01</t>
   </si>
   <si>
-    <t>MS104R-3R3NT</t>
-[...17 lines deleted...]
-    <t>7.8</t>
+    <t>MS129-3R3MT</t>
   </si>
   <si>
     <t>MS125-3R1NT</t>
   </si>
   <si>
     <t>3.1µH</t>
   </si>
   <si>
+    <t>MS125-2R2NT</t>
+  </si>
+  <si>
+    <t>2.2µH</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
     <t>MS73-2R2NT</t>
   </si>
   <si>
-    <t>2.2µH</t>
+    <t>MS74-2R2NT</t>
+  </si>
+  <si>
+    <t>MS127-2R2NT</t>
+  </si>
+  <si>
+    <t>0.0115</t>
+  </si>
+  <si>
+    <t>MS103R-2R2NT</t>
+  </si>
+  <si>
+    <t>MS104R-2R2NT</t>
+  </si>
+  <si>
+    <t>MS105R-2R2NT</t>
+  </si>
+  <si>
+    <t>9.25</t>
   </si>
   <si>
     <t>MS124-2R2NT</t>
   </si>
   <si>
     <t>1.6µH</t>
   </si>
   <si>
-    <t>MS127-2R2NT</t>
-[...19 lines deleted...]
-  <si>
     <t>MS129-2R2NT</t>
   </si>
   <si>
     <t>12.16</t>
   </si>
   <si>
     <t>0.008</t>
   </si>
   <si>
-    <t>MS105R-2R2NT</t>
-[...4 lines deleted...]
-  <si>
     <t>MS73-1R8NT</t>
   </si>
   <si>
     <t>1.8µH</t>
   </si>
   <si>
     <t>MS124-1R6NT</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>0.009</t>
   </si>
   <si>
+    <t>MS73-1R5NT</t>
+  </si>
+  <si>
+    <t>1.5µH</t>
+  </si>
+  <si>
+    <t>MS127-1R5NT</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>MS74-1R5NT</t>
+  </si>
+  <si>
+    <t>MS103R-1R5NT</t>
+  </si>
+  <si>
     <t>MS104R-1R5NT</t>
   </si>
   <si>
-    <t>1.5µH</t>
+    <t>MS105R-1R5NT</t>
+  </si>
+  <si>
+    <t>10.5</t>
   </si>
   <si>
     <t>MS129-1R5NT</t>
   </si>
   <si>
     <t>13.4</t>
   </si>
   <si>
     <t>0.007</t>
   </si>
   <si>
-    <t>MS127-1R5NT</t>
-[...17 lines deleted...]
-    <t>MS74-1R5NT</t>
+    <t>MS127-1R5MT</t>
+  </si>
+  <si>
+    <t>127</t>
   </si>
   <si>
     <t>MS125-1R3NT</t>
   </si>
   <si>
     <t>1.3µH</t>
   </si>
   <si>
     <t>0.012</t>
   </si>
   <si>
     <t>MS127-1R0NT</t>
   </si>
   <si>
     <t>1µH</t>
   </si>
   <si>
     <t>9.8</t>
   </si>
   <si>
+    <t>MS74-1R0NT</t>
+  </si>
+  <si>
+    <t>MS73-1R0NT</t>
+  </si>
+  <si>
+    <t>MS124-1R0NT</t>
+  </si>
+  <si>
     <t>MS104R-1R0NT</t>
   </si>
   <si>
+    <t>MS105R-1R0NT</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
     <t>MS129-1R0NT</t>
   </si>
   <si>
     <t>19.9</t>
   </si>
   <si>
     <t>0.006</t>
   </si>
   <si>
-    <t>MS124-1R0NT</t>
-[...11 lines deleted...]
-    <t>MS74-1R0NT</t>
+    <t>MS73-1R0MT</t>
+  </si>
+  <si>
+    <t>1.0µH</t>
   </si>
   <si>
     <t>MS73-R90NT</t>
   </si>
   <si>
     <t>0.9µH</t>
   </si>
   <si>
     <t>0.016</t>
   </si>
   <si>
     <t>MS73-R70NT</t>
   </si>
   <si>
     <t>0.7µH</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -2352,51 +2382,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:P281"/>
+  <dimension ref="A1:P286"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -2482,10029 +2512,10159 @@
         <v>21</v>
       </c>
       <c r="I3" t="s">
         <v>29</v>
       </c>
       <c r="N3" t="s">
         <v>23</v>
       </c>
       <c r="O3" t="s">
         <v>24</v>
       </c>
       <c r="P3" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>30</v>
       </c>
       <c r="B4" t="s">
         <v>31</v>
       </c>
       <c r="C4" t="s">
         <v>32</v>
       </c>
+      <c r="D4" t="s">
+        <v>33</v>
+      </c>
+      <c r="E4" t="s">
+        <v>34</v>
+      </c>
       <c r="F4" t="s">
         <v>19</v>
       </c>
       <c r="G4" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
-        <v>33</v>
+        <v>34</v>
+      </c>
+      <c r="J4" t="s">
+        <v>32</v>
       </c>
       <c r="N4" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="O4" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="P4" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="B5" t="s">
         <v>31</v>
       </c>
       <c r="C5" t="s">
         <v>32</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" t="s">
         <v>19</v>
       </c>
       <c r="G5" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="N5" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="O5" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="P5" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>39</v>
       </c>
       <c r="B6" t="s">
         <v>40</v>
       </c>
       <c r="C6" t="s">
         <v>41</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
         <v>42</v>
       </c>
       <c r="N6" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="O6" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="P6" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>40</v>
       </c>
       <c r="C7" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="N7" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="O7" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="P7" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>48</v>
       </c>
       <c r="B8" t="s">
         <v>49</v>
       </c>
       <c r="C8" t="s">
         <v>50</v>
       </c>
       <c r="E8" t="s">
         <v>51</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
         <v>52</v>
       </c>
       <c r="K8" t="s">
         <v>53</v>
       </c>
       <c r="N8" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="O8" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="P8" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>54</v>
       </c>
       <c r="B9" t="s">
         <v>55</v>
       </c>
       <c r="C9" t="s">
+        <v>46</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
         <v>56</v>
       </c>
-      <c r="F9" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="N9" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="O9" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="P9" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B10" t="s">
         <v>55</v>
       </c>
       <c r="C10" t="s">
-        <v>41</v>
+        <v>58</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
         <v>59</v>
       </c>
       <c r="N10" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="O10" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="P10" t="s">
-        <v>25</v>
+        <v>60</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B11" t="s">
         <v>55</v>
       </c>
       <c r="C11" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="N11" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="O11" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="P11" t="s">
-        <v>63</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>64</v>
       </c>
       <c r="B12" t="s">
         <v>65</v>
       </c>
       <c r="C12" t="s">
         <v>66</v>
       </c>
+      <c r="E12" t="s">
+        <v>51</v>
+      </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
         <v>67</v>
       </c>
+      <c r="K12" t="s">
+        <v>68</v>
+      </c>
       <c r="N12" t="s">
         <v>23</v>
       </c>
       <c r="O12" t="s">
         <v>24</v>
       </c>
       <c r="P12" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B13" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C13" t="s">
-        <v>70</v>
+        <v>71</v>
+      </c>
+      <c r="D13" t="s">
+        <v>33</v>
+      </c>
+      <c r="E13" t="s">
+        <v>72</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
+        <v>72</v>
+      </c>
+      <c r="J13" t="s">
         <v>71</v>
       </c>
       <c r="N13" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="O13" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="P13" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B14" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C14" t="s">
-        <v>73</v>
+        <v>74</v>
+      </c>
+      <c r="D14" t="s">
+        <v>33</v>
+      </c>
+      <c r="E14" t="s">
+        <v>29</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
-        <v>33</v>
+        <v>29</v>
+      </c>
+      <c r="J14" t="s">
+        <v>74</v>
       </c>
       <c r="N14" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="O14" t="s">
-        <v>24</v>
+        <v>43</v>
       </c>
       <c r="P14" t="s">
-        <v>74</v>
+        <v>44</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>75</v>
       </c>
       <c r="B15" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C15" t="s">
+        <v>46</v>
+      </c>
+      <c r="D15" t="s">
+        <v>33</v>
+      </c>
+      <c r="E15" t="s">
         <v>76</v>
       </c>
-      <c r="D15" t="s">
-[...2 lines deleted...]
-      <c r="E15" t="s">
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>33</v>
+      </c>
+      <c r="H15" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" t="s">
+        <v>76</v>
+      </c>
+      <c r="J15" t="s">
+        <v>46</v>
+      </c>
+      <c r="N15" t="s">
+        <v>35</v>
+      </c>
+      <c r="O15" t="s">
+        <v>35</v>
+      </c>
+      <c r="P15" t="s">
         <v>77</v>
-      </c>
-[...22 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>78</v>
       </c>
       <c r="B16" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C16" t="s">
-        <v>41</v>
-[...4 lines deleted...]
-      <c r="E16" t="s">
         <v>79</v>
       </c>
       <c r="F16" t="s">
         <v>19</v>
       </c>
       <c r="G16" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H16" t="s">
         <v>21</v>
       </c>
       <c r="I16" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="N16" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="O16" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="P16" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>81</v>
       </c>
       <c r="B17" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C17" t="s">
         <v>82</v>
       </c>
-      <c r="D17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F17" t="s">
         <v>19</v>
       </c>
       <c r="G17" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H17" t="s">
         <v>21</v>
       </c>
       <c r="I17" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="N17" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
       <c r="O17" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="P17" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B18" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C18" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F18" t="s">
         <v>19</v>
       </c>
       <c r="G18" t="s">
         <v>20</v>
       </c>
       <c r="H18" t="s">
         <v>21</v>
       </c>
       <c r="I18" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N18" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="O18" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="P18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B19" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C19" t="s">
-        <v>41</v>
+        <v>74</v>
+      </c>
+      <c r="D19" t="s">
+        <v>33</v>
+      </c>
+      <c r="E19" t="s">
+        <v>51</v>
       </c>
       <c r="F19" t="s">
         <v>19</v>
       </c>
       <c r="G19" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H19" t="s">
         <v>21</v>
       </c>
       <c r="I19" t="s">
-        <v>88</v>
+        <v>89</v>
+      </c>
+      <c r="J19" t="s">
+        <v>74</v>
+      </c>
+      <c r="K19" t="s">
+        <v>90</v>
       </c>
       <c r="N19" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="O19" t="s">
-        <v>24</v>
+        <v>43</v>
       </c>
       <c r="P19" t="s">
-        <v>74</v>
+        <v>91</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B20" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C20" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="D20" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E20" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="F20" t="s">
         <v>19</v>
       </c>
       <c r="G20" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="H20" t="s">
         <v>21</v>
       </c>
       <c r="I20" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="J20" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="N20" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="O20" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="P20" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="B21" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C21" t="s">
-        <v>82</v>
+        <v>18</v>
       </c>
       <c r="D21" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E21" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="F21" t="s">
         <v>19</v>
       </c>
       <c r="G21" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="H21" t="s">
         <v>21</v>
       </c>
       <c r="I21" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="J21" t="s">
-        <v>82</v>
+        <v>18</v>
       </c>
       <c r="N21" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="O21" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="P21" t="s">
-        <v>94</v>
+        <v>44</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B22" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C22" t="s">
-        <v>56</v>
+        <v>98</v>
+      </c>
+      <c r="D22" t="s">
+        <v>33</v>
+      </c>
+      <c r="E22" t="s">
+        <v>99</v>
       </c>
       <c r="F22" t="s">
         <v>19</v>
       </c>
       <c r="G22" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H22" t="s">
         <v>21</v>
       </c>
       <c r="I22" t="s">
-        <v>96</v>
+        <v>99</v>
+      </c>
+      <c r="J22" t="s">
+        <v>98</v>
       </c>
       <c r="N22" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="O22" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="P22" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B23" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C23" t="s">
-        <v>98</v>
-[...5 lines deleted...]
-        <v>99</v>
+        <v>46</v>
       </c>
       <c r="F23" t="s">
         <v>19</v>
       </c>
       <c r="G23" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H23" t="s">
         <v>21</v>
       </c>
       <c r="I23" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="N23" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="O23" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="P23" t="s">
-        <v>38</v>
+        <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B24" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C24" t="s">
-        <v>101</v>
+        <v>62</v>
       </c>
       <c r="F24" t="s">
         <v>19</v>
       </c>
       <c r="G24" t="s">
         <v>20</v>
       </c>
       <c r="H24" t="s">
         <v>21</v>
       </c>
       <c r="I24" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="N24" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="O24" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="P24" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B25" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C25" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F25" t="s">
         <v>19</v>
       </c>
       <c r="G25" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H25" t="s">
         <v>21</v>
       </c>
       <c r="I25" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>106</v>
       </c>
       <c r="N25" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="O25" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="P25" t="s">
-        <v>47</v>
+        <v>24</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B26" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C26" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="F26" t="s">
         <v>19</v>
       </c>
       <c r="G26" t="s">
         <v>20</v>
       </c>
       <c r="H26" t="s">
         <v>21</v>
       </c>
       <c r="I26" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="N26" t="s">
         <v>23</v>
       </c>
       <c r="O26" t="s">
         <v>24</v>
       </c>
       <c r="P26" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B27" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C27" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="D27" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E27" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="F27" t="s">
         <v>19</v>
       </c>
       <c r="G27" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="H27" t="s">
         <v>21</v>
       </c>
       <c r="I27" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="J27" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="N27" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="O27" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="P27" t="s">
-        <v>94</v>
+        <v>36</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B28" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C28" t="s">
-        <v>70</v>
+        <v>116</v>
       </c>
       <c r="D28" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E28" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="F28" t="s">
         <v>19</v>
       </c>
       <c r="G28" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="H28" t="s">
         <v>21</v>
       </c>
       <c r="I28" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="J28" t="s">
-        <v>70</v>
+        <v>116</v>
       </c>
       <c r="N28" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="O28" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="P28" t="s">
-        <v>80</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B29" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C29" t="s">
-        <v>116</v>
+        <v>82</v>
       </c>
       <c r="D29" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E29" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="F29" t="s">
         <v>19</v>
       </c>
       <c r="G29" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="H29" t="s">
         <v>21</v>
       </c>
       <c r="I29" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="J29" t="s">
-        <v>116</v>
+        <v>82</v>
       </c>
       <c r="N29" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="O29" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="P29" t="s">
-        <v>38</v>
+        <v>77</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B30" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C30" t="s">
-        <v>119</v>
+        <v>121</v>
+      </c>
+      <c r="D30" t="s">
+        <v>33</v>
+      </c>
+      <c r="E30" t="s">
+        <v>122</v>
       </c>
       <c r="F30" t="s">
         <v>19</v>
       </c>
       <c r="G30" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H30" t="s">
         <v>21</v>
       </c>
       <c r="I30" t="s">
-        <v>120</v>
+        <v>122</v>
+      </c>
+      <c r="J30" t="s">
+        <v>121</v>
       </c>
       <c r="N30" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="O30" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="P30" t="s">
-        <v>24</v>
+        <v>44</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B31" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C31" t="s">
-        <v>122</v>
+        <v>71</v>
       </c>
       <c r="F31" t="s">
         <v>19</v>
       </c>
       <c r="G31" t="s">
         <v>20</v>
       </c>
       <c r="H31" t="s">
         <v>21</v>
       </c>
       <c r="I31" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="N31" t="s">
         <v>23</v>
       </c>
       <c r="O31" t="s">
         <v>24</v>
       </c>
       <c r="P31" t="s">
-        <v>25</v>
+        <v>80</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B32" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C32" t="s">
-        <v>125</v>
-[...4 lines deleted...]
-      <c r="E32" t="s">
         <v>126</v>
       </c>
       <c r="F32" t="s">
         <v>19</v>
       </c>
       <c r="G32" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H32" t="s">
         <v>21</v>
       </c>
       <c r="I32" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="N32" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
       <c r="O32" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="P32" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B33" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C33" t="s">
-        <v>76</v>
+        <v>129</v>
       </c>
       <c r="F33" t="s">
         <v>19</v>
       </c>
       <c r="G33" t="s">
         <v>20</v>
       </c>
       <c r="H33" t="s">
         <v>21</v>
       </c>
       <c r="I33" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="N33" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="O33" t="s">
+        <v>35</v>
+      </c>
+      <c r="P33" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B34" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C34" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="D34" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E34" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="F34" t="s">
         <v>19</v>
       </c>
       <c r="G34" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="H34" t="s">
         <v>21</v>
       </c>
       <c r="I34" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="J34" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="N34" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="O34" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="P34" t="s">
-        <v>47</v>
+        <v>77</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B35" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C35" t="s">
-        <v>134</v>
+        <v>136</v>
+      </c>
+      <c r="D35" t="s">
+        <v>33</v>
+      </c>
+      <c r="E35" t="s">
+        <v>137</v>
       </c>
       <c r="F35" t="s">
         <v>19</v>
       </c>
       <c r="G35" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H35" t="s">
         <v>21</v>
       </c>
       <c r="I35" t="s">
-        <v>135</v>
+        <v>137</v>
+      </c>
+      <c r="J35" t="s">
+        <v>136</v>
       </c>
       <c r="N35" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="O35" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="P35" t="s">
-        <v>74</v>
+        <v>36</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B36" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C36" t="s">
-        <v>125</v>
+        <v>139</v>
       </c>
       <c r="D36" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E36" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="F36" t="s">
         <v>19</v>
       </c>
       <c r="G36" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="H36" t="s">
         <v>21</v>
       </c>
       <c r="I36" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="J36" t="s">
-        <v>125</v>
+        <v>139</v>
       </c>
       <c r="N36" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="O36" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="P36" t="s">
-        <v>94</v>
+        <v>44</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B37" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C37" t="s">
-        <v>139</v>
+        <v>121</v>
+      </c>
+      <c r="D37" t="s">
+        <v>33</v>
+      </c>
+      <c r="E37" t="s">
+        <v>142</v>
       </c>
       <c r="F37" t="s">
         <v>19</v>
       </c>
       <c r="G37" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H37" t="s">
         <v>21</v>
       </c>
       <c r="I37" t="s">
-        <v>140</v>
+        <v>142</v>
+      </c>
+      <c r="J37" t="s">
+        <v>121</v>
       </c>
       <c r="N37" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="O37" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="P37" t="s">
-        <v>24</v>
+        <v>91</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B38" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C38" t="s">
-        <v>142</v>
-[...5 lines deleted...]
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="F38" t="s">
         <v>19</v>
       </c>
       <c r="G38" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H38" t="s">
         <v>21</v>
       </c>
       <c r="I38" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="N38" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="O38" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="P38" t="s">
-        <v>38</v>
+        <v>80</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B39" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C39" t="s">
-        <v>145</v>
-[...5 lines deleted...]
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="F39" t="s">
         <v>19</v>
       </c>
       <c r="G39" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H39" t="s">
         <v>21</v>
       </c>
       <c r="I39" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="N39" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="O39" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="P39" t="s">
-        <v>80</v>
+        <v>25</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B40" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C40" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="F40" t="s">
         <v>19</v>
       </c>
       <c r="G40" t="s">
         <v>20</v>
       </c>
       <c r="H40" t="s">
         <v>21</v>
       </c>
       <c r="I40" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="N40" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="O40" t="s">
+        <v>35</v>
+      </c>
+      <c r="P40" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B41" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="C41" t="s">
-        <v>151</v>
+        <v>46</v>
       </c>
       <c r="D41" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E41" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="F41" t="s">
         <v>19</v>
       </c>
       <c r="G41" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H41" t="s">
         <v>21</v>
       </c>
       <c r="I41" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="J41" t="s">
-        <v>151</v>
+        <v>46</v>
       </c>
       <c r="N41" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="O41" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="P41" t="s">
-        <v>94</v>
+        <v>60</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B42" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="C42" t="s">
-        <v>98</v>
+        <v>155</v>
+      </c>
+      <c r="D42" t="s">
+        <v>33</v>
+      </c>
+      <c r="E42" t="s">
+        <v>156</v>
       </c>
       <c r="F42" t="s">
         <v>19</v>
       </c>
       <c r="G42" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H42" t="s">
         <v>21</v>
       </c>
       <c r="I42" t="s">
-        <v>79</v>
+        <v>156</v>
+      </c>
+      <c r="J42" t="s">
+        <v>155</v>
       </c>
       <c r="N42" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="O42" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="P42" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B43" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="C43" t="s">
-        <v>41</v>
+        <v>158</v>
       </c>
       <c r="D43" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="E43" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="F43" t="s">
         <v>19</v>
       </c>
       <c r="G43" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H43" t="s">
         <v>21</v>
       </c>
       <c r="I43" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="J43" t="s">
-        <v>41</v>
+        <v>158</v>
       </c>
       <c r="N43" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="O43" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="P43" t="s">
-        <v>63</v>
+        <v>91</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="B44" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="C44" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="D44" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E44" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="F44" t="s">
         <v>19</v>
       </c>
       <c r="G44" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="H44" t="s">
         <v>21</v>
       </c>
       <c r="I44" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="J44" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="N44" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="O44" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="P44" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="B45" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="C45" t="s">
-        <v>98</v>
+        <v>164</v>
+      </c>
+      <c r="D45" t="s">
+        <v>33</v>
+      </c>
+      <c r="E45" t="s">
+        <v>165</v>
       </c>
       <c r="F45" t="s">
         <v>19</v>
       </c>
       <c r="G45" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H45" t="s">
         <v>21</v>
       </c>
       <c r="I45" t="s">
-        <v>160</v>
+        <v>165</v>
+      </c>
+      <c r="J45" t="s">
+        <v>164</v>
       </c>
       <c r="N45" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="O45" t="s">
-        <v>24</v>
+        <v>43</v>
       </c>
       <c r="P45" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="B46" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="C46" t="s">
-        <v>162</v>
-[...5 lines deleted...]
-        <v>163</v>
+        <v>98</v>
       </c>
       <c r="F46" t="s">
         <v>19</v>
       </c>
       <c r="G46" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H46" t="s">
         <v>21</v>
       </c>
       <c r="I46" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>162</v>
+        <v>76</v>
       </c>
       <c r="N46" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="O46" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="P46" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="B47" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="C47" t="s">
-        <v>165</v>
-[...5 lines deleted...]
-        <v>166</v>
+        <v>98</v>
       </c>
       <c r="F47" t="s">
         <v>19</v>
       </c>
       <c r="G47" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H47" t="s">
         <v>21</v>
       </c>
       <c r="I47" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="N47" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="O47" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="P47" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B48" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="C48" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="F48" t="s">
         <v>19</v>
       </c>
       <c r="G48" t="s">
         <v>20</v>
       </c>
       <c r="H48" t="s">
         <v>21</v>
       </c>
       <c r="I48" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="N48" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="O48" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="P48" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B49" t="s">
-        <v>171</v>
-[...5 lines deleted...]
-        <v>35</v>
+        <v>152</v>
       </c>
       <c r="E49" t="s">
         <v>51</v>
       </c>
       <c r="F49" t="s">
         <v>19</v>
       </c>
-      <c r="G49" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K49" t="s">
         <v>53</v>
       </c>
       <c r="N49" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="O49" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="P49" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>173</v>
       </c>
       <c r="B50" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="C50" t="s">
-        <v>174</v>
+        <v>58</v>
       </c>
       <c r="D50" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E50" t="s">
-        <v>84</v>
+        <v>51</v>
       </c>
       <c r="F50" t="s">
         <v>19</v>
       </c>
       <c r="G50" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="H50" t="s">
         <v>21</v>
       </c>
       <c r="I50" t="s">
-        <v>84</v>
+        <v>175</v>
       </c>
       <c r="J50" t="s">
-        <v>174</v>
+        <v>58</v>
+      </c>
+      <c r="K50" t="s">
+        <v>53</v>
       </c>
       <c r="N50" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="O50" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="P50" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B51" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="C51" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D51" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E51" t="s">
+        <v>85</v>
+      </c>
+      <c r="F51" t="s">
+        <v>19</v>
+      </c>
+      <c r="G51" t="s">
+        <v>33</v>
+      </c>
+      <c r="H51" t="s">
+        <v>21</v>
+      </c>
+      <c r="I51" t="s">
+        <v>85</v>
+      </c>
+      <c r="J51" t="s">
         <v>177</v>
       </c>
-      <c r="F51" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N51" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="O51" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="P51" t="s">
-        <v>80</v>
+        <v>36</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>178</v>
       </c>
       <c r="B52" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="C52" t="s">
-        <v>157</v>
+        <v>179</v>
       </c>
       <c r="D52" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E52" t="s">
+        <v>180</v>
+      </c>
+      <c r="F52" t="s">
+        <v>19</v>
+      </c>
+      <c r="G52" t="s">
+        <v>33</v>
+      </c>
+      <c r="H52" t="s">
+        <v>21</v>
+      </c>
+      <c r="I52" t="s">
+        <v>180</v>
+      </c>
+      <c r="J52" t="s">
         <v>179</v>
       </c>
-      <c r="F52" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N52" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="O52" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="P52" t="s">
-        <v>94</v>
+        <v>77</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B53" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="C53" t="s">
-        <v>181</v>
+        <v>164</v>
+      </c>
+      <c r="D53" t="s">
+        <v>33</v>
+      </c>
+      <c r="E53" t="s">
+        <v>182</v>
       </c>
       <c r="F53" t="s">
         <v>19</v>
       </c>
       <c r="G53" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H53" t="s">
         <v>21</v>
       </c>
       <c r="I53" t="s">
         <v>182</v>
       </c>
+      <c r="J53" t="s">
+        <v>164</v>
+      </c>
       <c r="N53" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="O53" t="s">
-        <v>24</v>
+        <v>43</v>
       </c>
       <c r="P53" t="s">
-        <v>25</v>
+        <v>91</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>183</v>
       </c>
       <c r="B54" t="s">
+        <v>174</v>
+      </c>
+      <c r="C54" t="s">
         <v>184</v>
-      </c>
-[...7 lines deleted...]
-        <v>185</v>
       </c>
       <c r="F54" t="s">
         <v>19</v>
       </c>
       <c r="G54" t="s">
         <v>20</v>
       </c>
       <c r="H54" t="s">
         <v>21</v>
       </c>
       <c r="I54" t="s">
         <v>185</v>
       </c>
-      <c r="J54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N54" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="O54" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="P54" t="s">
-        <v>63</v>
+        <v>25</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>186</v>
       </c>
       <c r="B55" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="C55" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D55" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E55" t="s">
+        <v>189</v>
+      </c>
+      <c r="F55" t="s">
+        <v>19</v>
+      </c>
+      <c r="G55" t="s">
+        <v>33</v>
+      </c>
+      <c r="H55" t="s">
+        <v>21</v>
+      </c>
+      <c r="I55" t="s">
+        <v>189</v>
+      </c>
+      <c r="J55" t="s">
         <v>188</v>
       </c>
-      <c r="F55" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N55" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="O55" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="P55" t="s">
-        <v>94</v>
+        <v>77</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B56" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="C56" t="s">
-        <v>182</v>
+        <v>79</v>
+      </c>
+      <c r="D56" t="s">
+        <v>33</v>
+      </c>
+      <c r="E56" t="s">
+        <v>191</v>
       </c>
       <c r="F56" t="s">
         <v>19</v>
       </c>
       <c r="G56" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H56" t="s">
         <v>21</v>
       </c>
       <c r="I56" t="s">
-        <v>84</v>
+        <v>191</v>
+      </c>
+      <c r="J56" t="s">
+        <v>79</v>
       </c>
       <c r="N56" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="O56" t="s">
-        <v>24</v>
+        <v>43</v>
       </c>
       <c r="P56" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B57" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="C57" t="s">
-        <v>191</v>
+        <v>62</v>
       </c>
       <c r="D57" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E57" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="F57" t="s">
         <v>19</v>
       </c>
       <c r="G57" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H57" t="s">
         <v>21</v>
       </c>
       <c r="I57" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="J57" t="s">
-        <v>191</v>
+        <v>62</v>
       </c>
       <c r="N57" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="O57" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="P57" t="s">
-        <v>80</v>
+        <v>60</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B58" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="C58" t="s">
-        <v>73</v>
+        <v>195</v>
       </c>
       <c r="D58" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E58" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="F58" t="s">
         <v>19</v>
       </c>
       <c r="G58" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="H58" t="s">
         <v>21</v>
       </c>
       <c r="I58" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="J58" t="s">
-        <v>73</v>
+        <v>195</v>
       </c>
       <c r="N58" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="O58" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="P58" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B59" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="C59" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="D59" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E59" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="F59" t="s">
         <v>19</v>
       </c>
       <c r="G59" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="H59" t="s">
         <v>21</v>
       </c>
       <c r="I59" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="J59" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="N59" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="O59" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="P59" t="s">
-        <v>38</v>
+        <v>91</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B60" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="C60" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F60" t="s">
         <v>19</v>
       </c>
       <c r="G60" t="s">
         <v>20</v>
       </c>
       <c r="H60" t="s">
         <v>21</v>
       </c>
       <c r="I60" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="N60" t="s">
         <v>23</v>
       </c>
       <c r="O60" t="s">
         <v>24</v>
       </c>
       <c r="P60" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B61" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="C61" t="s">
-        <v>201</v>
+        <v>185</v>
       </c>
       <c r="F61" t="s">
         <v>19</v>
       </c>
       <c r="G61" t="s">
         <v>20</v>
       </c>
       <c r="H61" t="s">
         <v>21</v>
       </c>
       <c r="I61" t="s">
-        <v>202</v>
+        <v>85</v>
       </c>
       <c r="N61" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="O61" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="P61" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>203</v>
       </c>
       <c r="B62" t="s">
+        <v>187</v>
+      </c>
+      <c r="C62" t="s">
         <v>204</v>
       </c>
-      <c r="C62" t="s">
+      <c r="F62" t="s">
+        <v>19</v>
+      </c>
+      <c r="G62" t="s">
+        <v>20</v>
+      </c>
+      <c r="H62" t="s">
+        <v>21</v>
+      </c>
+      <c r="I62" t="s">
         <v>205</v>
       </c>
-      <c r="E62" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="N62" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="O62" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="P62" t="s">
-        <v>47</v>
+        <v>24</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>206</v>
       </c>
       <c r="B63" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="C63" t="s">
-        <v>181</v>
+        <v>208</v>
+      </c>
+      <c r="E63" t="s">
+        <v>51</v>
       </c>
       <c r="F63" t="s">
         <v>19</v>
       </c>
       <c r="G63" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="H63" t="s">
         <v>21</v>
       </c>
       <c r="I63" t="s">
-        <v>207</v>
+        <v>99</v>
+      </c>
+      <c r="K63" t="s">
+        <v>53</v>
       </c>
       <c r="N63" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="O63" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="P63" t="s">
-        <v>80</v>
+        <v>44</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B64" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="C64" t="s">
-        <v>181</v>
+        <v>79</v>
       </c>
       <c r="F64" t="s">
         <v>19</v>
       </c>
       <c r="G64" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H64" t="s">
         <v>21</v>
       </c>
       <c r="I64" t="s">
-        <v>196</v>
+        <v>210</v>
       </c>
       <c r="N64" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="O64" t="s">
-        <v>24</v>
+        <v>43</v>
       </c>
       <c r="P64" t="s">
-        <v>74</v>
+        <v>91</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B65" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="C65" t="s">
-        <v>168</v>
+        <v>184</v>
       </c>
       <c r="F65" t="s">
         <v>19</v>
       </c>
       <c r="G65" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H65" t="s">
         <v>21</v>
       </c>
       <c r="I65" t="s">
-        <v>210</v>
+        <v>195</v>
       </c>
       <c r="N65" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="O65" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="P65" t="s">
-        <v>38</v>
+        <v>80</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B66" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="C66" t="s">
-        <v>73</v>
+        <v>98</v>
       </c>
       <c r="F66" t="s">
         <v>19</v>
       </c>
       <c r="G66" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H66" t="s">
         <v>21</v>
       </c>
       <c r="I66" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="N66" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="O66" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="P66" t="s">
-        <v>94</v>
+        <v>60</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B67" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="C67" t="s">
-        <v>98</v>
+        <v>184</v>
       </c>
       <c r="F67" t="s">
         <v>19</v>
       </c>
       <c r="G67" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H67" t="s">
         <v>21</v>
       </c>
       <c r="I67" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="N67" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="O67" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="P67" t="s">
-        <v>63</v>
+        <v>77</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B68" t="s">
-        <v>216</v>
+        <v>207</v>
       </c>
       <c r="C68" t="s">
+        <v>170</v>
+      </c>
+      <c r="F68" t="s">
+        <v>19</v>
+      </c>
+      <c r="G68" t="s">
+        <v>33</v>
+      </c>
+      <c r="H68" t="s">
+        <v>21</v>
+      </c>
+      <c r="I68" t="s">
         <v>217</v>
       </c>
-      <c r="D68" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="N68" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="O68" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="P68" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>218</v>
+      </c>
+      <c r="B69" t="s">
         <v>219</v>
       </c>
-      <c r="B69" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C69" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>99</v>
       </c>
       <c r="E69" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="F69" t="s">
         <v>19</v>
       </c>
       <c r="G69" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H69" t="s">
         <v>21</v>
       </c>
       <c r="I69" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>182</v>
+        <v>220</v>
+      </c>
+      <c r="K69" t="s">
+        <v>221</v>
       </c>
       <c r="N69" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="O69" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="P69" t="s">
-        <v>80</v>
+        <v>24</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B70" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="C70" t="s">
-        <v>221</v>
+        <v>185</v>
+      </c>
+      <c r="D70" t="s">
+        <v>33</v>
+      </c>
+      <c r="E70" t="s">
+        <v>46</v>
       </c>
       <c r="F70" t="s">
         <v>19</v>
       </c>
       <c r="G70" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H70" t="s">
         <v>21</v>
       </c>
       <c r="I70" t="s">
-        <v>56</v>
+        <v>46</v>
+      </c>
+      <c r="J70" t="s">
+        <v>185</v>
       </c>
       <c r="N70" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="O70" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="P70" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B71" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="C71" t="s">
-        <v>182</v>
+        <v>224</v>
       </c>
       <c r="D71" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="E71" t="s">
-        <v>84</v>
+        <v>225</v>
       </c>
       <c r="F71" t="s">
         <v>19</v>
       </c>
       <c r="G71" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H71" t="s">
         <v>21</v>
       </c>
       <c r="I71" t="s">
-        <v>84</v>
+        <v>225</v>
       </c>
       <c r="J71" t="s">
-        <v>182</v>
+        <v>224</v>
       </c>
       <c r="N71" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="O71" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="P71" t="s">
-        <v>63</v>
+        <v>44</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="B72" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="C72" t="s">
-        <v>181</v>
+        <v>227</v>
+      </c>
+      <c r="D72" t="s">
+        <v>33</v>
+      </c>
+      <c r="E72" t="s">
+        <v>228</v>
       </c>
       <c r="F72" t="s">
         <v>19</v>
       </c>
       <c r="G72" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H72" t="s">
         <v>21</v>
       </c>
       <c r="I72" t="s">
-        <v>224</v>
+        <v>228</v>
+      </c>
+      <c r="J72" t="s">
+        <v>227</v>
       </c>
       <c r="N72" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="O72" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="P72" t="s">
-        <v>225</v>
+        <v>36</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="B73" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="C73" t="s">
-        <v>99</v>
+        <v>230</v>
+      </c>
+      <c r="D73" t="s">
+        <v>33</v>
+      </c>
+      <c r="E73" t="s">
+        <v>231</v>
       </c>
       <c r="F73" t="s">
         <v>19</v>
       </c>
       <c r="G73" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H73" t="s">
         <v>21</v>
       </c>
       <c r="I73" t="s">
-        <v>227</v>
+        <v>231</v>
+      </c>
+      <c r="J73" t="s">
+        <v>230</v>
       </c>
       <c r="N73" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="O73" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="P73" t="s">
-        <v>24</v>
+        <v>91</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="B74" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="C74" t="s">
-        <v>229</v>
+        <v>185</v>
       </c>
       <c r="D74" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E74" t="s">
-        <v>230</v>
+        <v>85</v>
       </c>
       <c r="F74" t="s">
         <v>19</v>
       </c>
       <c r="G74" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H74" t="s">
         <v>21</v>
       </c>
       <c r="I74" t="s">
-        <v>230</v>
+        <v>85</v>
       </c>
       <c r="J74" t="s">
-        <v>229</v>
+        <v>185</v>
       </c>
       <c r="N74" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="O74" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="P74" t="s">
-        <v>38</v>
+        <v>60</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B75" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="C75" t="s">
-        <v>232</v>
-[...5 lines deleted...]
-        <v>233</v>
+        <v>184</v>
       </c>
       <c r="F75" t="s">
         <v>19</v>
       </c>
       <c r="G75" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H75" t="s">
         <v>21</v>
       </c>
       <c r="I75" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="N75" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
       <c r="O75" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="P75" t="s">
-        <v>94</v>
+        <v>235</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B76" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="C76" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F76" t="s">
         <v>19</v>
       </c>
       <c r="G76" t="s">
         <v>20</v>
       </c>
       <c r="H76" t="s">
         <v>21</v>
       </c>
       <c r="I76" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="N76" t="s">
         <v>23</v>
       </c>
       <c r="O76" t="s">
         <v>24</v>
       </c>
       <c r="P76" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B77" t="s">
-        <v>238</v>
+        <v>219</v>
       </c>
       <c r="C77" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F77" t="s">
         <v>19</v>
       </c>
       <c r="G77" t="s">
         <v>20</v>
       </c>
       <c r="H77" t="s">
         <v>21</v>
       </c>
       <c r="I77" t="s">
-        <v>240</v>
+        <v>62</v>
       </c>
       <c r="N77" t="s">
         <v>23</v>
       </c>
       <c r="O77" t="s">
         <v>24</v>
       </c>
       <c r="P77" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>241</v>
       </c>
       <c r="B78" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="C78" t="s">
-        <v>242</v>
+        <v>228</v>
       </c>
       <c r="F78" t="s">
         <v>19</v>
       </c>
       <c r="G78" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H78" t="s">
         <v>21</v>
       </c>
       <c r="I78" t="s">
         <v>243</v>
       </c>
       <c r="N78" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="O78" t="s">
-        <v>24</v>
+        <v>43</v>
       </c>
       <c r="P78" t="s">
-        <v>74</v>
+        <v>91</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>244</v>
       </c>
       <c r="B79" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="C79" t="s">
-        <v>245</v>
+        <v>66</v>
       </c>
       <c r="F79" t="s">
         <v>19</v>
       </c>
       <c r="G79" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="H79" t="s">
         <v>21</v>
       </c>
       <c r="I79" t="s">
-        <v>61</v>
+        <v>162</v>
       </c>
       <c r="N79" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="O79" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="P79" t="s">
-        <v>80</v>
+        <v>44</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
+        <v>245</v>
+      </c>
+      <c r="B80" t="s">
+        <v>242</v>
+      </c>
+      <c r="C80" t="s">
         <v>246</v>
       </c>
-      <c r="B80" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F80" t="s">
         <v>19</v>
       </c>
       <c r="G80" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H80" t="s">
         <v>21</v>
       </c>
       <c r="I80" t="s">
         <v>247</v>
       </c>
       <c r="N80" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
       <c r="O80" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="P80" t="s">
-        <v>94</v>
+        <v>80</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>248</v>
       </c>
       <c r="B81" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="C81" t="s">
-        <v>66</v>
+        <v>249</v>
       </c>
       <c r="F81" t="s">
         <v>19</v>
       </c>
       <c r="G81" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H81" t="s">
         <v>21</v>
       </c>
       <c r="I81" t="s">
-        <v>166</v>
+        <v>250</v>
       </c>
       <c r="N81" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
       <c r="O81" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="P81" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="B82" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="C82" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="F82" t="s">
         <v>19</v>
       </c>
       <c r="G82" t="s">
         <v>20</v>
       </c>
       <c r="H82" t="s">
         <v>21</v>
       </c>
       <c r="I82" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="N82" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="O82" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="P82" t="s">
-        <v>24</v>
+        <v>60</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="B83" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="C83" t="s">
-        <v>155</v>
+        <v>255</v>
       </c>
       <c r="F83" t="s">
         <v>19</v>
       </c>
       <c r="G83" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="H83" t="s">
         <v>21</v>
       </c>
       <c r="I83" t="s">
-        <v>232</v>
+        <v>58</v>
       </c>
       <c r="N83" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="O83" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="P83" t="s">
-        <v>38</v>
+        <v>77</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="B84" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="C84" t="s">
-        <v>254</v>
+        <v>153</v>
       </c>
       <c r="F84" t="s">
         <v>19</v>
       </c>
       <c r="G84" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H84" t="s">
         <v>21</v>
       </c>
       <c r="I84" t="s">
-        <v>255</v>
+        <v>230</v>
       </c>
       <c r="N84" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="O84" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="P84" t="s">
-        <v>63</v>
+        <v>36</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B85" t="s">
-        <v>257</v>
+        <v>242</v>
       </c>
       <c r="C85" t="s">
-        <v>90</v>
-[...4 lines deleted...]
-      <c r="E85" t="s">
         <v>258</v>
       </c>
       <c r="F85" t="s">
         <v>19</v>
       </c>
       <c r="G85" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H85" t="s">
         <v>21</v>
       </c>
       <c r="I85" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="N85" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="O85" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="P85" t="s">
-        <v>94</v>
+        <v>24</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B86" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="C86" t="s">
-        <v>260</v>
+        <v>262</v>
+      </c>
+      <c r="D86" t="s">
+        <v>33</v>
+      </c>
+      <c r="E86" t="s">
+        <v>198</v>
       </c>
       <c r="F86" t="s">
         <v>19</v>
       </c>
       <c r="G86" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H86" t="s">
         <v>21</v>
       </c>
       <c r="I86" t="s">
-        <v>261</v>
+        <v>198</v>
+      </c>
+      <c r="J86" t="s">
+        <v>262</v>
       </c>
       <c r="N86" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="O86" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="P86" t="s">
-        <v>74</v>
+        <v>36</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B87" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="C87" t="s">
-        <v>242</v>
+        <v>195</v>
       </c>
       <c r="D87" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E87" t="s">
-        <v>131</v>
+        <v>264</v>
       </c>
       <c r="F87" t="s">
         <v>19</v>
       </c>
       <c r="G87" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H87" t="s">
         <v>21</v>
       </c>
       <c r="I87" t="s">
-        <v>131</v>
+        <v>264</v>
       </c>
       <c r="J87" t="s">
-        <v>242</v>
+        <v>195</v>
       </c>
       <c r="N87" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="O87" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="P87" t="s">
-        <v>80</v>
+        <v>60</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="B88" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="C88" t="s">
-        <v>264</v>
+        <v>215</v>
+      </c>
+      <c r="D88" t="s">
+        <v>33</v>
+      </c>
+      <c r="E88" t="s">
+        <v>177</v>
       </c>
       <c r="F88" t="s">
         <v>19</v>
       </c>
       <c r="G88" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H88" t="s">
         <v>21</v>
       </c>
       <c r="I88" t="s">
-        <v>265</v>
+        <v>177</v>
+      </c>
+      <c r="J88" t="s">
+        <v>215</v>
       </c>
       <c r="N88" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="O88" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="P88" t="s">
-        <v>24</v>
+        <v>44</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>266</v>
       </c>
       <c r="B89" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="C89" t="s">
-        <v>267</v>
+        <v>246</v>
       </c>
       <c r="D89" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E89" t="s">
-        <v>187</v>
+        <v>139</v>
       </c>
       <c r="F89" t="s">
         <v>19</v>
       </c>
       <c r="G89" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="H89" t="s">
         <v>21</v>
       </c>
       <c r="I89" t="s">
-        <v>187</v>
+        <v>139</v>
       </c>
       <c r="J89" t="s">
-        <v>267</v>
+        <v>246</v>
       </c>
       <c r="N89" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="O89" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="P89" t="s">
-        <v>38</v>
+        <v>77</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
+        <v>267</v>
+      </c>
+      <c r="B90" t="s">
+        <v>261</v>
+      </c>
+      <c r="C90" t="s">
+        <v>93</v>
+      </c>
+      <c r="D90" t="s">
+        <v>33</v>
+      </c>
+      <c r="E90" t="s">
         <v>268</v>
       </c>
-      <c r="B90" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F90" t="s">
         <v>19</v>
       </c>
       <c r="G90" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H90" t="s">
         <v>21</v>
       </c>
       <c r="I90" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J90" t="s">
-        <v>196</v>
+        <v>93</v>
       </c>
       <c r="N90" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="O90" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="P90" t="s">
-        <v>63</v>
+        <v>91</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
+        <v>269</v>
+      </c>
+      <c r="B91" t="s">
+        <v>261</v>
+      </c>
+      <c r="C91" t="s">
+        <v>237</v>
+      </c>
+      <c r="F91" t="s">
+        <v>19</v>
+      </c>
+      <c r="G91" t="s">
+        <v>20</v>
+      </c>
+      <c r="H91" t="s">
+        <v>21</v>
+      </c>
+      <c r="I91" t="s">
         <v>270</v>
-      </c>
-[...16 lines deleted...]
-        <v>271</v>
       </c>
       <c r="N91" t="s">
         <v>23</v>
       </c>
       <c r="O91" t="s">
         <v>24</v>
       </c>
       <c r="P91" t="s">
-        <v>225</v>
+        <v>235</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
+        <v>271</v>
+      </c>
+      <c r="B92" t="s">
+        <v>261</v>
+      </c>
+      <c r="C92" t="s">
         <v>272</v>
       </c>
-      <c r="B92" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F92" t="s">
         <v>19</v>
       </c>
       <c r="G92" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H92" t="s">
         <v>21</v>
       </c>
       <c r="I92" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>207</v>
+        <v>273</v>
       </c>
       <c r="N92" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
       <c r="O92" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="P92" t="s">
-        <v>47</v>
+        <v>80</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B93" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="C93" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="F93" t="s">
         <v>19</v>
       </c>
       <c r="G93" t="s">
         <v>20</v>
       </c>
       <c r="H93" t="s">
         <v>21</v>
       </c>
       <c r="I93" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="N93" t="s">
         <v>23</v>
       </c>
       <c r="O93" t="s">
         <v>24</v>
       </c>
       <c r="P93" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B94" t="s">
-        <v>277</v>
+        <v>261</v>
       </c>
       <c r="C94" t="s">
-        <v>122</v>
+        <v>278</v>
       </c>
       <c r="F94" t="s">
         <v>19</v>
       </c>
       <c r="G94" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H94" t="s">
         <v>21</v>
       </c>
       <c r="I94" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="N94" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="O94" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="P94" t="s">
-        <v>47</v>
+        <v>24</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B95" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="C95" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="F95" t="s">
         <v>19</v>
       </c>
       <c r="G95" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="H95" t="s">
         <v>21</v>
       </c>
       <c r="I95" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="N95" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="O95" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="P95" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="B96" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="C96" t="s">
-        <v>283</v>
+        <v>126</v>
       </c>
       <c r="F96" t="s">
         <v>19</v>
       </c>
       <c r="G96" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H96" t="s">
         <v>21</v>
       </c>
       <c r="I96" t="s">
-        <v>107</v>
+        <v>285</v>
       </c>
       <c r="N96" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="O96" t="s">
-        <v>24</v>
+        <v>43</v>
       </c>
       <c r="P96" t="s">
-        <v>74</v>
+        <v>44</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="B97" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="C97" t="s">
-        <v>123</v>
+        <v>287</v>
       </c>
       <c r="F97" t="s">
         <v>19</v>
       </c>
       <c r="G97" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H97" t="s">
         <v>21</v>
       </c>
       <c r="I97" t="s">
-        <v>28</v>
+        <v>109</v>
       </c>
       <c r="N97" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="O97" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="P97" t="s">
-        <v>38</v>
+        <v>80</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="B98" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="C98" t="s">
-        <v>286</v>
+        <v>204</v>
       </c>
       <c r="F98" t="s">
         <v>19</v>
       </c>
       <c r="G98" t="s">
         <v>20</v>
       </c>
       <c r="H98" t="s">
         <v>21</v>
       </c>
       <c r="I98" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="N98" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="O98" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="P98" t="s">
-        <v>63</v>
+        <v>25</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="B99" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="C99" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="F99" t="s">
         <v>19</v>
       </c>
       <c r="G99" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H99" t="s">
         <v>21</v>
       </c>
       <c r="I99" t="s">
-        <v>125</v>
+        <v>292</v>
       </c>
       <c r="N99" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="O99" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="P99" t="s">
-        <v>80</v>
+        <v>60</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="B100" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="C100" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F100" t="s">
         <v>19</v>
       </c>
       <c r="G100" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H100" t="s">
         <v>21</v>
       </c>
       <c r="I100" t="s">
-        <v>291</v>
+        <v>121</v>
       </c>
       <c r="N100" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="O100" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="P100" t="s">
-        <v>24</v>
+        <v>77</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="B101" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="C101" t="s">
-        <v>201</v>
+        <v>127</v>
       </c>
       <c r="F101" t="s">
         <v>19</v>
       </c>
       <c r="G101" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H101" t="s">
         <v>21</v>
       </c>
       <c r="I101" t="s">
-        <v>293</v>
+        <v>28</v>
       </c>
       <c r="N101" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="O101" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="P101" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B102" t="s">
-        <v>295</v>
+        <v>281</v>
       </c>
       <c r="C102" t="s">
         <v>296</v>
       </c>
       <c r="F102" t="s">
         <v>19</v>
       </c>
       <c r="G102" t="s">
         <v>20</v>
       </c>
       <c r="H102" t="s">
         <v>21</v>
       </c>
       <c r="I102" t="s">
         <v>297</v>
       </c>
       <c r="N102" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="O102" t="s">
+        <v>35</v>
+      </c>
+      <c r="P102" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>298</v>
       </c>
       <c r="B103" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="C103" t="s">
-        <v>155</v>
+        <v>98</v>
       </c>
       <c r="D103" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E103" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="F103" t="s">
         <v>19</v>
       </c>
       <c r="G103" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="H103" t="s">
         <v>21</v>
       </c>
       <c r="I103" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="J103" t="s">
-        <v>155</v>
+        <v>98</v>
       </c>
       <c r="N103" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="O103" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="P103" t="s">
-        <v>80</v>
+        <v>44</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="B104" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="C104" t="s">
-        <v>296</v>
+        <v>119</v>
+      </c>
+      <c r="D104" t="s">
+        <v>20</v>
+      </c>
+      <c r="E104" t="s">
+        <v>302</v>
       </c>
       <c r="F104" t="s">
         <v>19</v>
       </c>
       <c r="G104" t="s">
         <v>20</v>
       </c>
       <c r="H104" t="s">
         <v>21</v>
       </c>
       <c r="I104" t="s">
-        <v>90</v>
+        <v>302</v>
+      </c>
+      <c r="J104" t="s">
+        <v>119</v>
       </c>
       <c r="N104" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="O104" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="P104" t="s">
-        <v>74</v>
+        <v>60</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="B105" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="C105" t="s">
-        <v>114</v>
+        <v>153</v>
       </c>
       <c r="D105" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="E105" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="F105" t="s">
         <v>19</v>
       </c>
       <c r="G105" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H105" t="s">
         <v>21</v>
       </c>
       <c r="I105" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="J105" t="s">
-        <v>114</v>
+        <v>153</v>
       </c>
       <c r="N105" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="O105" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="P105" t="s">
-        <v>63</v>
+        <v>77</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="B106" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="C106" t="s">
-        <v>304</v>
+        <v>62</v>
+      </c>
+      <c r="D106" t="s">
+        <v>33</v>
+      </c>
+      <c r="E106" t="s">
+        <v>161</v>
       </c>
       <c r="F106" t="s">
         <v>19</v>
       </c>
       <c r="G106" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H106" t="s">
         <v>21</v>
       </c>
       <c r="I106" t="s">
-        <v>305</v>
+        <v>161</v>
+      </c>
+      <c r="J106" t="s">
+        <v>62</v>
       </c>
       <c r="N106" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="O106" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="P106" t="s">
-        <v>24</v>
+        <v>91</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>306</v>
       </c>
       <c r="B107" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="C107" t="s">
         <v>307</v>
       </c>
       <c r="D107" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E107" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="F107" t="s">
         <v>19</v>
       </c>
       <c r="G107" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="H107" t="s">
         <v>21</v>
       </c>
       <c r="I107" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="J107" t="s">
         <v>307</v>
       </c>
       <c r="N107" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="O107" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="P107" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>308</v>
       </c>
       <c r="B108" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="C108" t="s">
-        <v>98</v>
-[...5 lines deleted...]
-        <v>309</v>
+        <v>291</v>
       </c>
       <c r="F108" t="s">
         <v>19</v>
       </c>
       <c r="G108" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H108" t="s">
         <v>21</v>
       </c>
       <c r="I108" t="s">
         <v>309</v>
       </c>
-      <c r="J108" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N108" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
       <c r="O108" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="P108" t="s">
-        <v>47</v>
+        <v>235</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>310</v>
       </c>
       <c r="B109" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="C109" t="s">
-        <v>56</v>
-[...5 lines deleted...]
-        <v>165</v>
+        <v>311</v>
       </c>
       <c r="F109" t="s">
         <v>19</v>
       </c>
       <c r="G109" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H109" t="s">
         <v>21</v>
       </c>
       <c r="I109" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>93</v>
       </c>
       <c r="N109" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
       <c r="O109" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="P109" t="s">
-        <v>94</v>
+        <v>80</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
+        <v>312</v>
+      </c>
+      <c r="B110" t="s">
+        <v>299</v>
+      </c>
+      <c r="C110" t="s">
         <v>311</v>
       </c>
-      <c r="B110" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F110" t="s">
         <v>19</v>
       </c>
       <c r="G110" t="s">
         <v>20</v>
       </c>
       <c r="H110" t="s">
         <v>21</v>
       </c>
       <c r="I110" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="N110" t="s">
         <v>23</v>
       </c>
       <c r="O110" t="s">
         <v>24</v>
       </c>
       <c r="P110" t="s">
-        <v>225</v>
+        <v>25</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B111" t="s">
-        <v>314</v>
+        <v>299</v>
       </c>
       <c r="C111" t="s">
-        <v>155</v>
+        <v>315</v>
       </c>
       <c r="F111" t="s">
         <v>19</v>
       </c>
       <c r="G111" t="s">
         <v>20</v>
       </c>
       <c r="H111" t="s">
         <v>21</v>
       </c>
       <c r="I111" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="N111" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="O111" t="s">
+        <v>35</v>
+      </c>
+      <c r="P111" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="B112" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="C112" t="s">
-        <v>309</v>
+        <v>153</v>
       </c>
       <c r="D112" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E112" t="s">
-        <v>90</v>
+        <v>164</v>
       </c>
       <c r="F112" t="s">
         <v>19</v>
       </c>
       <c r="G112" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H112" t="s">
         <v>21</v>
       </c>
       <c r="I112" t="s">
-        <v>90</v>
+        <v>164</v>
       </c>
       <c r="J112" t="s">
-        <v>309</v>
+        <v>153</v>
       </c>
       <c r="N112" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="O112" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="P112" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="B113" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="C113" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="D113" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E113" t="s">
-        <v>50</v>
+        <v>316</v>
       </c>
       <c r="F113" t="s">
         <v>19</v>
       </c>
       <c r="G113" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="H113" t="s">
         <v>21</v>
       </c>
       <c r="I113" t="s">
-        <v>50</v>
+        <v>316</v>
       </c>
       <c r="J113" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="N113" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="O113" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="P113" t="s">
-        <v>38</v>
+        <v>77</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="B114" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="C114" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="D114" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E114" t="s">
-        <v>305</v>
+        <v>50</v>
       </c>
       <c r="F114" t="s">
         <v>19</v>
       </c>
       <c r="G114" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="H114" t="s">
         <v>21</v>
       </c>
       <c r="I114" t="s">
-        <v>305</v>
+        <v>50</v>
       </c>
       <c r="J114" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="N114" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="O114" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="P114" t="s">
-        <v>80</v>
+        <v>36</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="B115" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="C115" t="s">
-        <v>322</v>
+        <v>144</v>
+      </c>
+      <c r="D115" t="s">
+        <v>33</v>
+      </c>
+      <c r="E115" t="s">
+        <v>180</v>
       </c>
       <c r="F115" t="s">
         <v>19</v>
       </c>
       <c r="G115" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H115" t="s">
         <v>21</v>
       </c>
       <c r="I115" t="s">
-        <v>323</v>
+        <v>180</v>
+      </c>
+      <c r="J115" t="s">
+        <v>144</v>
       </c>
       <c r="N115" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="O115" t="s">
-        <v>24</v>
+        <v>43</v>
       </c>
       <c r="P115" t="s">
-        <v>25</v>
+        <v>91</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>324</v>
       </c>
       <c r="B116" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="C116" t="s">
-        <v>134</v>
+        <v>300</v>
       </c>
       <c r="D116" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E116" t="s">
-        <v>177</v>
+        <v>93</v>
       </c>
       <c r="F116" t="s">
         <v>19</v>
       </c>
       <c r="G116" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="H116" t="s">
         <v>21</v>
       </c>
       <c r="I116" t="s">
-        <v>177</v>
+        <v>93</v>
       </c>
       <c r="J116" t="s">
-        <v>134</v>
+        <v>300</v>
       </c>
       <c r="N116" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="O116" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="P116" t="s">
-        <v>94</v>
+        <v>44</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>325</v>
       </c>
       <c r="B117" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="C117" t="s">
-        <v>155</v>
-[...5 lines deleted...]
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="F117" t="s">
         <v>19</v>
       </c>
       <c r="G117" t="s">
         <v>20</v>
       </c>
       <c r="H117" t="s">
         <v>21</v>
       </c>
       <c r="I117" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-        <v>155</v>
+        <v>326</v>
       </c>
       <c r="N117" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="O117" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="P117" t="s">
-        <v>63</v>
+        <v>235</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="B118" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="C118" t="s">
-        <v>188</v>
+        <v>243</v>
       </c>
       <c r="F118" t="s">
         <v>19</v>
       </c>
       <c r="G118" t="s">
         <v>20</v>
       </c>
       <c r="H118" t="s">
         <v>21</v>
       </c>
       <c r="I118" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="N118" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="O118" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="P118" t="s">
-        <v>24</v>
+        <v>80</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="B119" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="C119" t="s">
-        <v>247</v>
+        <v>330</v>
       </c>
       <c r="F119" t="s">
         <v>19</v>
       </c>
       <c r="G119" t="s">
         <v>20</v>
       </c>
       <c r="H119" t="s">
         <v>21</v>
       </c>
       <c r="I119" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="N119" t="s">
         <v>23</v>
       </c>
       <c r="O119" t="s">
         <v>24</v>
       </c>
       <c r="P119" t="s">
-        <v>74</v>
+        <v>25</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="B120" t="s">
-        <v>331</v>
+        <v>318</v>
       </c>
       <c r="C120" t="s">
-        <v>309</v>
-[...5 lines deleted...]
-        <v>122</v>
+        <v>199</v>
       </c>
       <c r="F120" t="s">
         <v>19</v>
       </c>
       <c r="G120" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H120" t="s">
         <v>21</v>
       </c>
       <c r="I120" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>309</v>
+        <v>333</v>
       </c>
       <c r="N120" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="O120" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="P120" t="s">
-        <v>94</v>
+        <v>24</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="B121" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="C121" t="s">
-        <v>135</v>
+        <v>300</v>
       </c>
       <c r="D121" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E121" t="s">
-        <v>305</v>
+        <v>126</v>
       </c>
       <c r="F121" t="s">
         <v>19</v>
       </c>
       <c r="G121" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="H121" t="s">
         <v>21</v>
       </c>
       <c r="I121" t="s">
-        <v>305</v>
+        <v>126</v>
       </c>
       <c r="J121" t="s">
-        <v>135</v>
+        <v>300</v>
       </c>
       <c r="N121" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="O121" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="P121" t="s">
-        <v>38</v>
+        <v>91</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="B122" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="C122" t="s">
-        <v>334</v>
+        <v>330</v>
+      </c>
+      <c r="D122" t="s">
+        <v>33</v>
+      </c>
+      <c r="E122" t="s">
+        <v>337</v>
       </c>
       <c r="F122" t="s">
         <v>19</v>
       </c>
       <c r="G122" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H122" t="s">
         <v>21</v>
       </c>
       <c r="I122" t="s">
-        <v>335</v>
+        <v>337</v>
+      </c>
+      <c r="J122" t="s">
+        <v>330</v>
       </c>
       <c r="N122" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="O122" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="P122" t="s">
-        <v>24</v>
+        <v>77</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="B123" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="C123" t="s">
-        <v>322</v>
+        <v>180</v>
+      </c>
+      <c r="D123" t="s">
+        <v>33</v>
+      </c>
+      <c r="E123" t="s">
+        <v>292</v>
       </c>
       <c r="F123" t="s">
         <v>19</v>
       </c>
       <c r="G123" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H123" t="s">
         <v>21</v>
       </c>
       <c r="I123" t="s">
-        <v>337</v>
+        <v>292</v>
+      </c>
+      <c r="J123" t="s">
+        <v>180</v>
       </c>
       <c r="N123" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="O123" t="s">
-        <v>24</v>
+        <v>43</v>
       </c>
       <c r="P123" t="s">
-        <v>225</v>
+        <v>44</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B124" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="C124" t="s">
-        <v>322</v>
+        <v>330</v>
       </c>
       <c r="D124" t="s">
         <v>20</v>
       </c>
       <c r="E124" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="F124" t="s">
         <v>19</v>
       </c>
       <c r="G124" t="s">
         <v>20</v>
       </c>
       <c r="H124" t="s">
         <v>21</v>
       </c>
       <c r="I124" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="J124" t="s">
-        <v>322</v>
+        <v>330</v>
       </c>
       <c r="N124" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="O124" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="P124" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="B125" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="C125" t="s">
-        <v>177</v>
+        <v>145</v>
       </c>
       <c r="D125" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E125" t="s">
-        <v>287</v>
+        <v>316</v>
       </c>
       <c r="F125" t="s">
         <v>19</v>
       </c>
       <c r="G125" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="H125" t="s">
         <v>21</v>
       </c>
       <c r="I125" t="s">
-        <v>287</v>
+        <v>316</v>
       </c>
       <c r="J125" t="s">
-        <v>177</v>
+        <v>145</v>
       </c>
       <c r="N125" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="O125" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="P125" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="B126" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="C126" t="s">
-        <v>233</v>
+        <v>330</v>
       </c>
       <c r="F126" t="s">
         <v>19</v>
       </c>
       <c r="G126" t="s">
         <v>20</v>
       </c>
       <c r="H126" t="s">
         <v>21</v>
       </c>
       <c r="I126" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="N126" t="s">
         <v>23</v>
       </c>
       <c r="O126" t="s">
         <v>24</v>
       </c>
       <c r="P126" t="s">
-        <v>25</v>
+        <v>235</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="B127" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="C127" t="s">
-        <v>322</v>
+        <v>330</v>
       </c>
       <c r="F127" t="s">
         <v>19</v>
       </c>
       <c r="G127" t="s">
         <v>20</v>
       </c>
       <c r="H127" t="s">
         <v>21</v>
       </c>
       <c r="I127" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="N127" t="s">
         <v>23</v>
       </c>
       <c r="O127" t="s">
         <v>24</v>
       </c>
       <c r="P127" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="B128" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="C128" t="s">
-        <v>322</v>
-[...5 lines deleted...]
-        <v>344</v>
+        <v>231</v>
       </c>
       <c r="F128" t="s">
         <v>19</v>
       </c>
       <c r="G128" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H128" t="s">
         <v>21</v>
       </c>
       <c r="I128" t="s">
-        <v>344</v>
-[...2 lines deleted...]
-        <v>322</v>
+        <v>345</v>
       </c>
       <c r="N128" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="O128" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="P128" t="s">
-        <v>80</v>
+        <v>25</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="B129" t="s">
-        <v>346</v>
+        <v>335</v>
       </c>
       <c r="C129" t="s">
         <v>347</v>
       </c>
-      <c r="D129" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F129" t="s">
         <v>19</v>
       </c>
       <c r="G129" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H129" t="s">
         <v>21</v>
       </c>
       <c r="I129" t="s">
         <v>348</v>
       </c>
-      <c r="J129" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N129" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="O129" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="P129" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>349</v>
       </c>
       <c r="B130" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="C130" t="s">
-        <v>264</v>
+        <v>188</v>
+      </c>
+      <c r="D130" t="s">
+        <v>33</v>
+      </c>
+      <c r="E130" t="s">
+        <v>109</v>
       </c>
       <c r="F130" t="s">
         <v>19</v>
       </c>
       <c r="G130" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H130" t="s">
         <v>21</v>
       </c>
       <c r="I130" t="s">
-        <v>350</v>
+        <v>109</v>
+      </c>
+      <c r="J130" t="s">
+        <v>188</v>
       </c>
       <c r="N130" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="O130" t="s">
-        <v>24</v>
+        <v>43</v>
       </c>
       <c r="P130" t="s">
-        <v>74</v>
+        <v>91</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>351</v>
       </c>
       <c r="B131" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="C131" t="s">
-        <v>264</v>
+        <v>184</v>
       </c>
       <c r="D131" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="E131" t="s">
-        <v>111</v>
+        <v>230</v>
       </c>
       <c r="F131" t="s">
         <v>19</v>
       </c>
       <c r="G131" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H131" t="s">
         <v>21</v>
       </c>
       <c r="I131" t="s">
-        <v>111</v>
+        <v>230</v>
       </c>
       <c r="J131" t="s">
-        <v>264</v>
+        <v>184</v>
       </c>
       <c r="N131" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="O131" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="P131" t="s">
-        <v>63</v>
+        <v>44</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>352</v>
       </c>
       <c r="B132" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="C132" t="s">
-        <v>79</v>
+        <v>307</v>
+      </c>
+      <c r="D132" t="s">
+        <v>33</v>
+      </c>
+      <c r="E132" t="s">
+        <v>353</v>
       </c>
       <c r="F132" t="s">
         <v>19</v>
       </c>
       <c r="G132" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H132" t="s">
         <v>21</v>
       </c>
       <c r="I132" t="s">
         <v>353</v>
       </c>
+      <c r="J132" t="s">
+        <v>307</v>
+      </c>
       <c r="N132" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="O132" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="P132" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>354</v>
       </c>
       <c r="B133" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="C133" t="s">
-        <v>172</v>
+        <v>355</v>
+      </c>
+      <c r="D133" t="s">
+        <v>33</v>
+      </c>
+      <c r="E133" t="s">
+        <v>353</v>
       </c>
       <c r="F133" t="s">
         <v>19</v>
       </c>
       <c r="G133" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H133" t="s">
         <v>21</v>
       </c>
       <c r="I133" t="s">
+        <v>353</v>
+      </c>
+      <c r="J133" t="s">
         <v>355</v>
       </c>
       <c r="N133" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="O133" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="P133" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>356</v>
       </c>
       <c r="B134" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="C134" t="s">
-        <v>191</v>
+        <v>278</v>
       </c>
       <c r="D134" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E134" t="s">
-        <v>107</v>
+        <v>116</v>
       </c>
       <c r="F134" t="s">
         <v>19</v>
       </c>
       <c r="G134" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H134" t="s">
         <v>21</v>
       </c>
       <c r="I134" t="s">
-        <v>107</v>
+        <v>116</v>
       </c>
       <c r="J134" t="s">
-        <v>191</v>
+        <v>278</v>
       </c>
       <c r="N134" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="O134" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="P134" t="s">
-        <v>94</v>
+        <v>60</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>357</v>
       </c>
       <c r="B135" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="C135" t="s">
-        <v>181</v>
-[...5 lines deleted...]
-        <v>232</v>
+        <v>307</v>
       </c>
       <c r="F135" t="s">
         <v>19</v>
       </c>
       <c r="G135" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H135" t="s">
         <v>21</v>
       </c>
       <c r="I135" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-        <v>181</v>
+        <v>358</v>
       </c>
       <c r="N135" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
       <c r="O135" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="P135" t="s">
-        <v>47</v>
+        <v>235</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B136" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="C136" t="s">
-        <v>307</v>
+        <v>278</v>
       </c>
       <c r="F136" t="s">
         <v>19</v>
       </c>
       <c r="G136" t="s">
         <v>20</v>
       </c>
       <c r="H136" t="s">
         <v>21</v>
       </c>
       <c r="I136" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="N136" t="s">
         <v>23</v>
       </c>
       <c r="O136" t="s">
         <v>24</v>
       </c>
       <c r="P136" t="s">
-        <v>225</v>
+        <v>80</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B137" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="C137" t="s">
-        <v>307</v>
-[...5 lines deleted...]
-        <v>348</v>
+        <v>76</v>
       </c>
       <c r="F137" t="s">
         <v>19</v>
       </c>
       <c r="G137" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H137" t="s">
         <v>21</v>
       </c>
       <c r="I137" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>307</v>
+        <v>362</v>
       </c>
       <c r="N137" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="O137" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="P137" t="s">
-        <v>80</v>
+        <v>25</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="B138" t="s">
-        <v>362</v>
+        <v>350</v>
       </c>
       <c r="C138" t="s">
-        <v>363</v>
+        <v>175</v>
       </c>
       <c r="F138" t="s">
         <v>19</v>
       </c>
       <c r="G138" t="s">
         <v>20</v>
       </c>
       <c r="H138" t="s">
         <v>21</v>
       </c>
       <c r="I138" t="s">
         <v>364</v>
       </c>
       <c r="N138" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="O138" t="s">
+        <v>35</v>
+      </c>
+      <c r="P138" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>365</v>
       </c>
       <c r="B139" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="C139" t="s">
-        <v>174</v>
+        <v>76</v>
       </c>
       <c r="D139" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E139" t="s">
-        <v>157</v>
+        <v>41</v>
       </c>
       <c r="F139" t="s">
         <v>19</v>
       </c>
       <c r="G139" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H139" t="s">
         <v>21</v>
       </c>
       <c r="I139" t="s">
-        <v>157</v>
+        <v>41</v>
       </c>
       <c r="J139" t="s">
-        <v>174</v>
+        <v>76</v>
       </c>
       <c r="N139" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="O139" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="P139" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
+        <v>367</v>
+      </c>
+      <c r="B140" t="s">
         <v>366</v>
       </c>
-      <c r="B140" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C140" t="s">
-        <v>135</v>
+        <v>368</v>
+      </c>
+      <c r="D140" t="s">
+        <v>33</v>
+      </c>
+      <c r="E140" t="s">
+        <v>224</v>
       </c>
       <c r="F140" t="s">
         <v>19</v>
       </c>
       <c r="G140" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H140" t="s">
         <v>21</v>
       </c>
       <c r="I140" t="s">
-        <v>111</v>
+        <v>224</v>
+      </c>
+      <c r="J140" t="s">
+        <v>368</v>
       </c>
       <c r="N140" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="O140" t="s">
-        <v>24</v>
+        <v>43</v>
       </c>
       <c r="P140" t="s">
-        <v>74</v>
+        <v>91</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="B141" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="C141" t="s">
-        <v>368</v>
+        <v>177</v>
       </c>
       <c r="D141" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E141" t="s">
-        <v>217</v>
+        <v>164</v>
       </c>
       <c r="F141" t="s">
         <v>19</v>
       </c>
       <c r="G141" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="H141" t="s">
         <v>21</v>
       </c>
       <c r="I141" t="s">
-        <v>217</v>
+        <v>164</v>
       </c>
       <c r="J141" t="s">
-        <v>368</v>
+        <v>177</v>
       </c>
       <c r="N141" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="O141" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="P141" t="s">
-        <v>94</v>
+        <v>44</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="B142" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="C142" t="s">
-        <v>264</v>
+        <v>278</v>
       </c>
       <c r="D142" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E142" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="F142" t="s">
         <v>19</v>
       </c>
       <c r="G142" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="H142" t="s">
         <v>21</v>
       </c>
       <c r="I142" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="J142" t="s">
-        <v>264</v>
+        <v>278</v>
       </c>
       <c r="N142" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="O142" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="P142" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="B143" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="C143" t="s">
-        <v>79</v>
+        <v>315</v>
+      </c>
+      <c r="D143" t="s">
+        <v>33</v>
+      </c>
+      <c r="E143" t="s">
+        <v>373</v>
       </c>
       <c r="F143" t="s">
         <v>19</v>
       </c>
       <c r="G143" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H143" t="s">
         <v>21</v>
       </c>
       <c r="I143" t="s">
-        <v>372</v>
+        <v>373</v>
+      </c>
+      <c r="J143" t="s">
+        <v>315</v>
       </c>
       <c r="N143" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="O143" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="P143" t="s">
-        <v>225</v>
+        <v>36</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="B144" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="C144" t="s">
-        <v>79</v>
-[...5 lines deleted...]
-        <v>44</v>
+        <v>76</v>
       </c>
       <c r="F144" t="s">
         <v>19</v>
       </c>
       <c r="G144" t="s">
         <v>20</v>
       </c>
       <c r="H144" t="s">
         <v>21</v>
       </c>
       <c r="I144" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>375</v>
       </c>
       <c r="N144" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="O144" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="P144" t="s">
-        <v>63</v>
+        <v>235</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="B145" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="C145" t="s">
-        <v>304</v>
-[...5 lines deleted...]
-        <v>375</v>
+        <v>145</v>
       </c>
       <c r="F145" t="s">
         <v>19</v>
       </c>
       <c r="G145" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H145" t="s">
         <v>21</v>
       </c>
       <c r="I145" t="s">
-        <v>375</v>
-[...2 lines deleted...]
-        <v>304</v>
+        <v>116</v>
       </c>
       <c r="N145" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="O145" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="P145" t="s">
-        <v>38</v>
+        <v>80</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="B146" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="C146" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="F146" t="s">
         <v>19</v>
       </c>
       <c r="G146" t="s">
         <v>20</v>
       </c>
       <c r="H146" t="s">
         <v>21</v>
       </c>
       <c r="I146" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="N146" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="O146" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="P146" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="B147" t="s">
-        <v>380</v>
+        <v>366</v>
       </c>
       <c r="C147" t="s">
         <v>381</v>
       </c>
       <c r="F147" t="s">
         <v>19</v>
       </c>
       <c r="G147" t="s">
         <v>20</v>
       </c>
       <c r="H147" t="s">
         <v>21</v>
       </c>
       <c r="I147" t="s">
         <v>382</v>
       </c>
       <c r="N147" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="O147" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="P147" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>383</v>
       </c>
       <c r="B148" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="C148" t="s">
-        <v>384</v>
+        <v>145</v>
       </c>
       <c r="D148" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E148" t="s">
-        <v>131</v>
+        <v>385</v>
       </c>
       <c r="F148" t="s">
         <v>19</v>
       </c>
       <c r="G148" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H148" t="s">
         <v>21</v>
       </c>
       <c r="I148" t="s">
-        <v>131</v>
+        <v>385</v>
       </c>
       <c r="J148" t="s">
-        <v>384</v>
+        <v>145</v>
       </c>
       <c r="N148" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="O148" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="P148" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="B149" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="C149" t="s">
-        <v>128</v>
+        <v>378</v>
+      </c>
+      <c r="D149" t="s">
+        <v>33</v>
+      </c>
+      <c r="E149" t="s">
+        <v>387</v>
       </c>
       <c r="F149" t="s">
         <v>19</v>
       </c>
       <c r="G149" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H149" t="s">
         <v>21</v>
       </c>
       <c r="I149" t="s">
-        <v>44</v>
+        <v>387</v>
+      </c>
+      <c r="J149" t="s">
+        <v>378</v>
       </c>
       <c r="N149" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="O149" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="P149" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="B150" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="C150" t="s">
-        <v>135</v>
+        <v>389</v>
       </c>
       <c r="D150" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="E150" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="F150" t="s">
         <v>19</v>
       </c>
       <c r="G150" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H150" t="s">
         <v>21</v>
       </c>
       <c r="I150" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="J150" t="s">
-        <v>135</v>
+        <v>389</v>
       </c>
       <c r="N150" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="O150" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="P150" t="s">
-        <v>63</v>
+        <v>36</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="B151" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="C151" t="s">
-        <v>363</v>
+        <v>156</v>
       </c>
       <c r="D151" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E151" t="s">
-        <v>389</v>
+        <v>79</v>
       </c>
       <c r="F151" t="s">
         <v>19</v>
       </c>
       <c r="G151" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="H151" t="s">
         <v>21</v>
       </c>
       <c r="I151" t="s">
-        <v>389</v>
+        <v>79</v>
       </c>
       <c r="J151" t="s">
-        <v>363</v>
+        <v>156</v>
       </c>
       <c r="N151" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="O151" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="P151" t="s">
-        <v>80</v>
+        <v>91</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B152" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="C152" t="s">
-        <v>163</v>
+        <v>393</v>
       </c>
       <c r="D152" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E152" t="s">
-        <v>73</v>
+        <v>139</v>
       </c>
       <c r="F152" t="s">
         <v>19</v>
       </c>
       <c r="G152" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="H152" t="s">
         <v>21</v>
       </c>
       <c r="I152" t="s">
-        <v>73</v>
+        <v>139</v>
       </c>
       <c r="J152" t="s">
-        <v>163</v>
+        <v>393</v>
       </c>
       <c r="N152" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="O152" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="P152" t="s">
-        <v>94</v>
+        <v>44</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="B153" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="C153" t="s">
-        <v>392</v>
-[...5 lines deleted...]
-        <v>393</v>
+        <v>124</v>
       </c>
       <c r="F153" t="s">
         <v>19</v>
       </c>
       <c r="G153" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H153" t="s">
         <v>21</v>
       </c>
       <c r="I153" t="s">
-        <v>393</v>
-[...2 lines deleted...]
-        <v>392</v>
+        <v>41</v>
       </c>
       <c r="N153" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="O153" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="P153" t="s">
-        <v>38</v>
+        <v>80</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="B154" t="s">
-        <v>395</v>
+        <v>384</v>
       </c>
       <c r="C154" t="s">
-        <v>384</v>
-[...5 lines deleted...]
-        <v>151</v>
+        <v>396</v>
       </c>
       <c r="F154" t="s">
         <v>19</v>
       </c>
       <c r="G154" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H154" t="s">
         <v>21</v>
       </c>
       <c r="I154" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>384</v>
+        <v>397</v>
       </c>
       <c r="N154" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="O154" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="P154" t="s">
-        <v>94</v>
+        <v>24</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="B155" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="C155" t="s">
-        <v>128</v>
+        <v>400</v>
+      </c>
+      <c r="D155" t="s">
+        <v>20</v>
+      </c>
+      <c r="E155" t="s">
+        <v>401</v>
       </c>
       <c r="F155" t="s">
         <v>19</v>
       </c>
       <c r="G155" t="s">
         <v>20</v>
       </c>
       <c r="H155" t="s">
         <v>21</v>
       </c>
       <c r="I155" t="s">
-        <v>131</v>
+        <v>401</v>
+      </c>
+      <c r="J155" t="s">
+        <v>400</v>
       </c>
       <c r="N155" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="O155" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="P155" t="s">
-        <v>225</v>
+        <v>60</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="B156" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="C156" t="s">
-        <v>398</v>
+        <v>403</v>
+      </c>
+      <c r="D156" t="s">
+        <v>33</v>
+      </c>
+      <c r="E156" t="s">
+        <v>404</v>
       </c>
       <c r="F156" t="s">
         <v>19</v>
       </c>
       <c r="G156" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H156" t="s">
         <v>21</v>
       </c>
       <c r="I156" t="s">
-        <v>389</v>
+        <v>404</v>
+      </c>
+      <c r="J156" t="s">
+        <v>403</v>
       </c>
       <c r="N156" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="O156" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="P156" t="s">
-        <v>24</v>
+        <v>44</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
+        <v>405</v>
+      </c>
+      <c r="B157" t="s">
         <v>399</v>
       </c>
-      <c r="B157" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C157" t="s">
-        <v>57</v>
+        <v>145</v>
+      </c>
+      <c r="D157" t="s">
+        <v>33</v>
+      </c>
+      <c r="E157" t="s">
+        <v>406</v>
       </c>
       <c r="F157" t="s">
         <v>19</v>
       </c>
       <c r="G157" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H157" t="s">
         <v>21</v>
       </c>
       <c r="I157" t="s">
-        <v>400</v>
+        <v>406</v>
+      </c>
+      <c r="J157" t="s">
+        <v>145</v>
       </c>
       <c r="N157" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="O157" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="P157" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>401</v>
+        <v>407</v>
       </c>
       <c r="B158" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="C158" t="s">
-        <v>57</v>
+        <v>408</v>
+      </c>
+      <c r="D158" t="s">
+        <v>33</v>
+      </c>
+      <c r="E158" t="s">
+        <v>409</v>
       </c>
       <c r="F158" t="s">
         <v>19</v>
       </c>
       <c r="G158" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H158" t="s">
         <v>21</v>
       </c>
       <c r="I158" t="s">
-        <v>344</v>
+        <v>409</v>
+      </c>
+      <c r="J158" t="s">
+        <v>410</v>
       </c>
       <c r="N158" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="O158" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="P158" t="s">
-        <v>74</v>
+        <v>36</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>402</v>
+        <v>411</v>
       </c>
       <c r="B159" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="C159" t="s">
-        <v>403</v>
+        <v>393</v>
       </c>
       <c r="D159" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E159" t="s">
-        <v>404</v>
+        <v>158</v>
       </c>
       <c r="F159" t="s">
         <v>19</v>
       </c>
       <c r="G159" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="H159" t="s">
         <v>21</v>
       </c>
       <c r="I159" t="s">
-        <v>404</v>
+        <v>158</v>
       </c>
       <c r="J159" t="s">
-        <v>405</v>
+        <v>393</v>
       </c>
       <c r="N159" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="O159" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="P159" t="s">
-        <v>38</v>
+        <v>91</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>406</v>
+        <v>412</v>
       </c>
       <c r="B160" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="C160" t="s">
-        <v>135</v>
-[...5 lines deleted...]
-        <v>407</v>
+        <v>124</v>
       </c>
       <c r="F160" t="s">
         <v>19</v>
       </c>
       <c r="G160" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H160" t="s">
         <v>21</v>
       </c>
       <c r="I160" t="s">
-        <v>407</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="N160" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="O160" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="P160" t="s">
-        <v>80</v>
+        <v>235</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="B161" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="C161" t="s">
-        <v>409</v>
-[...5 lines deleted...]
-        <v>410</v>
+        <v>63</v>
       </c>
       <c r="F161" t="s">
         <v>19</v>
       </c>
       <c r="G161" t="s">
         <v>20</v>
       </c>
       <c r="H161" t="s">
         <v>21</v>
       </c>
       <c r="I161" t="s">
-        <v>410</v>
-[...2 lines deleted...]
-        <v>409</v>
+        <v>337</v>
       </c>
       <c r="N161" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="O161" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="P161" t="s">
-        <v>63</v>
+        <v>80</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="B162" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="C162" t="s">
-        <v>412</v>
-[...5 lines deleted...]
-        <v>413</v>
+        <v>63</v>
       </c>
       <c r="F162" t="s">
         <v>19</v>
       </c>
       <c r="G162" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H162" t="s">
         <v>21</v>
       </c>
       <c r="I162" t="s">
-        <v>413</v>
-[...2 lines deleted...]
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="N162" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
       <c r="O162" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="P162" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="B163" t="s">
-        <v>415</v>
+        <v>399</v>
       </c>
       <c r="C163" t="s">
-        <v>392</v>
+        <v>417</v>
       </c>
       <c r="F163" t="s">
         <v>19</v>
       </c>
       <c r="G163" t="s">
         <v>20</v>
       </c>
       <c r="H163" t="s">
         <v>21</v>
       </c>
       <c r="I163" t="s">
-        <v>416</v>
+        <v>387</v>
       </c>
       <c r="N163" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="O163" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="P163" t="s">
-        <v>63</v>
+        <v>24</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="B164" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="C164" t="s">
-        <v>67</v>
+        <v>389</v>
       </c>
       <c r="F164" t="s">
         <v>19</v>
       </c>
       <c r="G164" t="s">
         <v>20</v>
       </c>
       <c r="H164" t="s">
         <v>21</v>
       </c>
       <c r="I164" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="N164" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="O164" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="P164" t="s">
-        <v>74</v>
+        <v>60</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="B165" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="C165" t="s">
-        <v>421</v>
+        <v>291</v>
       </c>
       <c r="F165" t="s">
         <v>19</v>
       </c>
       <c r="G165" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="H165" t="s">
         <v>21</v>
       </c>
       <c r="I165" t="s">
-        <v>422</v>
+        <v>41</v>
       </c>
       <c r="N165" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="O165" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="P165" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
         <v>423</v>
       </c>
       <c r="B166" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="C166" t="s">
-        <v>42</v>
+        <v>67</v>
       </c>
       <c r="F166" t="s">
         <v>19</v>
       </c>
       <c r="G166" t="s">
         <v>20</v>
       </c>
       <c r="H166" t="s">
         <v>21</v>
       </c>
       <c r="I166" t="s">
-        <v>378</v>
+        <v>424</v>
       </c>
       <c r="N166" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="O166" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="P166" t="s">
-        <v>63</v>
+        <v>80</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="B167" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="C167" t="s">
-        <v>425</v>
+        <v>47</v>
       </c>
       <c r="F167" t="s">
         <v>19</v>
       </c>
       <c r="G167" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H167" t="s">
         <v>21</v>
       </c>
       <c r="I167" t="s">
-        <v>426</v>
+        <v>382</v>
       </c>
       <c r="N167" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="O167" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="P167" t="s">
-        <v>80</v>
+        <v>60</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
+        <v>426</v>
+      </c>
+      <c r="B168" t="s">
+        <v>422</v>
+      </c>
+      <c r="C168" t="s">
         <v>427</v>
       </c>
-      <c r="B168" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F168" t="s">
         <v>19</v>
       </c>
       <c r="G168" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="H168" t="s">
         <v>21</v>
       </c>
       <c r="I168" t="s">
-        <v>44</v>
+        <v>428</v>
       </c>
       <c r="N168" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="O168" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="P168" t="s">
-        <v>47</v>
+        <v>77</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="B169" t="s">
-        <v>429</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>422</v>
+      </c>
+      <c r="C169" t="s">
+        <v>430</v>
       </c>
       <c r="F169" t="s">
         <v>19</v>
       </c>
-      <c r="K169" t="s">
-        <v>430</v>
+      <c r="G169" t="s">
+        <v>33</v>
+      </c>
+      <c r="H169" t="s">
+        <v>21</v>
+      </c>
+      <c r="I169" t="s">
+        <v>431</v>
+      </c>
+      <c r="N169" t="s">
+        <v>35</v>
+      </c>
+      <c r="O169" t="s">
+        <v>35</v>
+      </c>
+      <c r="P169" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="B170" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="C170" t="s">
-        <v>36</v>
+        <v>47</v>
+      </c>
+      <c r="D170" t="s">
+        <v>33</v>
+      </c>
+      <c r="E170" t="s">
+        <v>434</v>
       </c>
       <c r="F170" t="s">
         <v>19</v>
       </c>
       <c r="G170" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H170" t="s">
         <v>21</v>
       </c>
       <c r="I170" t="s">
-        <v>432</v>
+        <v>434</v>
+      </c>
+      <c r="J170" t="s">
+        <v>47</v>
       </c>
       <c r="N170" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="O170" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="P170" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
+        <v>435</v>
+      </c>
+      <c r="B171" t="s">
         <v>433</v>
       </c>
-      <c r="B171" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C171" t="s">
-        <v>434</v>
+        <v>137</v>
       </c>
       <c r="D171" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="E171" t="s">
-        <v>435</v>
+        <v>116</v>
       </c>
       <c r="F171" t="s">
         <v>19</v>
       </c>
       <c r="G171" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H171" t="s">
         <v>21</v>
       </c>
       <c r="I171" t="s">
-        <v>435</v>
+        <v>116</v>
       </c>
       <c r="J171" t="s">
-        <v>434</v>
+        <v>137</v>
       </c>
       <c r="N171" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="O171" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="P171" t="s">
-        <v>63</v>
+        <v>91</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
         <v>436</v>
       </c>
       <c r="B172" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="C172" t="s">
-        <v>143</v>
+        <v>437</v>
       </c>
       <c r="D172" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E172" t="s">
-        <v>111</v>
+        <v>438</v>
       </c>
       <c r="F172" t="s">
         <v>19</v>
       </c>
       <c r="G172" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H172" t="s">
         <v>21</v>
       </c>
       <c r="I172" t="s">
-        <v>111</v>
+        <v>438</v>
       </c>
       <c r="J172" t="s">
-        <v>143</v>
+        <v>437</v>
       </c>
       <c r="N172" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="O172" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="P172" t="s">
-        <v>94</v>
+        <v>60</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="B173" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="C173" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="D173" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E173" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="F173" t="s">
         <v>19</v>
       </c>
       <c r="G173" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="H173" t="s">
         <v>21</v>
       </c>
       <c r="I173" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="J173" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="N173" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="O173" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="P173" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="B174" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="C174" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="D174" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E174" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F174" t="s">
         <v>19</v>
       </c>
       <c r="G174" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="H174" t="s">
         <v>21</v>
       </c>
       <c r="I174" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="J174" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="N174" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="O174" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="P174" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="B175" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="C175" t="s">
-        <v>42</v>
-[...5 lines deleted...]
-        <v>442</v>
+        <v>63</v>
       </c>
       <c r="F175" t="s">
         <v>19</v>
       </c>
       <c r="G175" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H175" t="s">
         <v>21</v>
       </c>
       <c r="I175" t="s">
-        <v>442</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>444</v>
       </c>
       <c r="N175" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="O175" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="P175" t="s">
-        <v>80</v>
+        <v>235</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="B176" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="C176" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="F176" t="s">
         <v>19</v>
       </c>
       <c r="G176" t="s">
         <v>20</v>
       </c>
       <c r="H176" t="s">
         <v>21</v>
       </c>
       <c r="I176" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
       <c r="N176" t="s">
         <v>23</v>
       </c>
       <c r="O176" t="s">
         <v>24</v>
       </c>
       <c r="P176" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="B177" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="C177" t="s">
-        <v>445</v>
+        <v>34</v>
       </c>
       <c r="F177" t="s">
         <v>19</v>
       </c>
       <c r="G177" t="s">
         <v>20</v>
       </c>
       <c r="H177" t="s">
         <v>21</v>
       </c>
       <c r="I177" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="N177" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="O177" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="P177" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="B178" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="C178" t="s">
-        <v>57</v>
+        <v>449</v>
       </c>
       <c r="F178" t="s">
         <v>19</v>
       </c>
       <c r="G178" t="s">
         <v>20</v>
       </c>
       <c r="H178" t="s">
         <v>21</v>
       </c>
       <c r="I178" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="N178" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="O178" t="s">
+        <v>35</v>
+      </c>
+      <c r="P178" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="B179" t="s">
-        <v>450</v>
-[...2 lines deleted...]
-        <v>451</v>
+        <v>433</v>
+      </c>
+      <c r="E179" t="s">
+        <v>51</v>
       </c>
       <c r="F179" t="s">
         <v>19</v>
       </c>
-      <c r="G179" t="s">
-[...15 lines deleted...]
-        <v>74</v>
+      <c r="K179" t="s">
+        <v>221</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
+        <v>452</v>
+      </c>
+      <c r="B180" t="s">
         <v>453</v>
       </c>
-      <c r="B180" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C180" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="F180" t="s">
         <v>19</v>
       </c>
       <c r="G180" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="H180" t="s">
         <v>21</v>
       </c>
       <c r="I180" t="s">
-        <v>305</v>
+        <v>316</v>
       </c>
       <c r="N180" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="O180" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="P180" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
         <v>454</v>
       </c>
       <c r="B181" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="C181" t="s">
-        <v>381</v>
+        <v>455</v>
       </c>
       <c r="F181" t="s">
         <v>19</v>
       </c>
       <c r="G181" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="H181" t="s">
         <v>21</v>
       </c>
       <c r="I181" t="s">
-        <v>455</v>
+        <v>364</v>
       </c>
       <c r="N181" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="O181" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="P181" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
         <v>456</v>
       </c>
       <c r="B182" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="C182" t="s">
         <v>457</v>
       </c>
       <c r="F182" t="s">
         <v>19</v>
       </c>
       <c r="G182" t="s">
         <v>20</v>
       </c>
       <c r="H182" t="s">
         <v>21</v>
       </c>
       <c r="I182" t="s">
         <v>458</v>
       </c>
       <c r="N182" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="O182" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="P182" t="s">
-        <v>63</v>
+        <v>80</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
         <v>459</v>
       </c>
       <c r="B183" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="C183" t="s">
-        <v>403</v>
+        <v>460</v>
       </c>
       <c r="F183" t="s">
         <v>19</v>
       </c>
       <c r="G183" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H183" t="s">
         <v>21</v>
       </c>
       <c r="I183" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="N183" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="O183" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="P183" t="s">
-        <v>80</v>
+        <v>60</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="B184" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="C184" t="s">
-        <v>462</v>
+        <v>408</v>
       </c>
       <c r="F184" t="s">
         <v>19</v>
       </c>
       <c r="G184" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="H184" t="s">
         <v>21</v>
       </c>
       <c r="I184" t="s">
-        <v>355</v>
+        <v>463</v>
       </c>
       <c r="N184" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="O184" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="P184" t="s">
-        <v>47</v>
+        <v>77</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="B185" t="s">
-        <v>464</v>
+        <v>453</v>
       </c>
       <c r="C185" t="s">
-        <v>377</v>
+        <v>396</v>
       </c>
       <c r="F185" t="s">
         <v>19</v>
       </c>
       <c r="G185" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H185" t="s">
         <v>21</v>
       </c>
       <c r="I185" t="s">
-        <v>389</v>
+        <v>465</v>
       </c>
       <c r="N185" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="O185" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="P185" t="s">
-        <v>74</v>
+        <v>36</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="B186" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="C186" t="s">
-        <v>42</v>
+        <v>468</v>
+      </c>
+      <c r="D186" t="s">
+        <v>33</v>
+      </c>
+      <c r="E186" t="s">
+        <v>379</v>
       </c>
       <c r="F186" t="s">
         <v>19</v>
       </c>
       <c r="G186" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H186" t="s">
         <v>21</v>
       </c>
       <c r="I186" t="s">
-        <v>466</v>
+        <v>379</v>
+      </c>
+      <c r="J186" t="s">
+        <v>468</v>
       </c>
       <c r="N186" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="O186" t="s">
-        <v>24</v>
+        <v>43</v>
       </c>
       <c r="P186" t="s">
-        <v>225</v>
+        <v>91</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
+        <v>469</v>
+      </c>
+      <c r="B187" t="s">
         <v>467</v>
       </c>
-      <c r="B187" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C187" t="s">
-        <v>377</v>
+        <v>470</v>
+      </c>
+      <c r="D187" t="s">
+        <v>33</v>
+      </c>
+      <c r="E187" t="s">
+        <v>471</v>
       </c>
       <c r="F187" t="s">
         <v>19</v>
       </c>
       <c r="G187" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H187" t="s">
         <v>21</v>
       </c>
       <c r="I187" t="s">
-        <v>468</v>
+        <v>471</v>
+      </c>
+      <c r="J187" t="s">
+        <v>470</v>
       </c>
       <c r="N187" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="O187" t="s">
-        <v>24</v>
+        <v>43</v>
       </c>
       <c r="P187" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="B188" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="C188" t="s">
-        <v>451</v>
+        <v>473</v>
       </c>
       <c r="D188" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E188" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="F188" t="s">
         <v>19</v>
       </c>
       <c r="G188" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="H188" t="s">
         <v>21</v>
       </c>
       <c r="I188" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="J188" t="s">
-        <v>451</v>
+        <v>473</v>
       </c>
       <c r="N188" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="O188" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="P188" t="s">
-        <v>80</v>
+        <v>36</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>471</v>
+        <v>475</v>
       </c>
       <c r="B189" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="C189" t="s">
-        <v>405</v>
+        <v>457</v>
       </c>
       <c r="D189" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="E189" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F189" t="s">
         <v>19</v>
       </c>
       <c r="G189" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H189" t="s">
         <v>21</v>
       </c>
       <c r="I189" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="J189" t="s">
-        <v>405</v>
+        <v>457</v>
       </c>
       <c r="N189" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="O189" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="P189" t="s">
-        <v>63</v>
+        <v>77</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
       <c r="B190" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="C190" t="s">
-        <v>474</v>
+        <v>410</v>
       </c>
       <c r="D190" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E190" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="F190" t="s">
         <v>19</v>
       </c>
       <c r="G190" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H190" t="s">
         <v>21</v>
       </c>
       <c r="I190" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="J190" t="s">
-        <v>474</v>
+        <v>410</v>
       </c>
       <c r="N190" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="O190" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="P190" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="B191" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="C191" t="s">
-        <v>477</v>
+        <v>47</v>
       </c>
       <c r="F191" t="s">
         <v>19</v>
       </c>
       <c r="G191" t="s">
         <v>20</v>
       </c>
       <c r="H191" t="s">
         <v>21</v>
       </c>
       <c r="I191" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="N191" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="O191" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="P191" t="s">
-        <v>24</v>
+        <v>235</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="B192" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="C192" t="s">
-        <v>480</v>
-[...5 lines deleted...]
-        <v>364</v>
+        <v>381</v>
       </c>
       <c r="F192" t="s">
         <v>19</v>
       </c>
       <c r="G192" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H192" t="s">
         <v>21</v>
       </c>
       <c r="I192" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-        <v>480</v>
+        <v>387</v>
       </c>
       <c r="N192" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
       <c r="O192" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="P192" t="s">
-        <v>94</v>
+        <v>80</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="B193" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="C193" t="s">
-        <v>482</v>
-[...5 lines deleted...]
-        <v>483</v>
+        <v>381</v>
       </c>
       <c r="F193" t="s">
         <v>19</v>
       </c>
       <c r="G193" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H193" t="s">
         <v>21</v>
       </c>
       <c r="I193" t="s">
         <v>483</v>
       </c>
-      <c r="J193" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N193" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="O193" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="P193" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
         <v>484</v>
       </c>
       <c r="B194" t="s">
+        <v>467</v>
+      </c>
+      <c r="C194" t="s">
         <v>485</v>
       </c>
-      <c r="C194" t="s">
+      <c r="F194" t="s">
+        <v>19</v>
+      </c>
+      <c r="G194" t="s">
+        <v>20</v>
+      </c>
+      <c r="H194" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" t="s">
         <v>486</v>
       </c>
-      <c r="E194" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="N194" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="O194" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="P194" t="s">
-        <v>47</v>
+        <v>24</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
+        <v>487</v>
+      </c>
+      <c r="B195" t="s">
         <v>488</v>
       </c>
-      <c r="B195" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C195" t="s">
-        <v>62</v>
+        <v>489</v>
+      </c>
+      <c r="E195" t="s">
+        <v>51</v>
       </c>
       <c r="F195" t="s">
         <v>19</v>
       </c>
       <c r="G195" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H195" t="s">
         <v>21</v>
       </c>
       <c r="I195" t="s">
-        <v>489</v>
+        <v>490</v>
+      </c>
+      <c r="K195" t="s">
+        <v>53</v>
       </c>
       <c r="N195" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="O195" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="P195" t="s">
-        <v>63</v>
+        <v>44</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="B196" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="C196" t="s">
-        <v>62</v>
+        <v>492</v>
       </c>
       <c r="F196" t="s">
         <v>19</v>
       </c>
       <c r="G196" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H196" t="s">
         <v>21</v>
       </c>
       <c r="I196" t="s">
-        <v>491</v>
+        <v>348</v>
       </c>
       <c r="N196" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="O196" t="s">
-        <v>24</v>
+        <v>43</v>
       </c>
       <c r="P196" t="s">
-        <v>74</v>
+        <v>91</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="B197" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="C197" t="s">
-        <v>493</v>
+        <v>59</v>
       </c>
       <c r="F197" t="s">
         <v>19</v>
       </c>
       <c r="G197" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H197" t="s">
         <v>21</v>
       </c>
       <c r="I197" t="s">
         <v>494</v>
       </c>
       <c r="N197" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="O197" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="P197" t="s">
-        <v>38</v>
+        <v>80</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
         <v>495</v>
       </c>
       <c r="B198" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="C198" t="s">
+        <v>59</v>
+      </c>
+      <c r="F198" t="s">
+        <v>19</v>
+      </c>
+      <c r="G198" t="s">
+        <v>20</v>
+      </c>
+      <c r="H198" t="s">
+        <v>21</v>
+      </c>
+      <c r="I198" t="s">
         <v>496</v>
       </c>
-      <c r="F198" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="N198" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="O198" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="P198" t="s">
-        <v>94</v>
+        <v>60</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
         <v>497</v>
       </c>
       <c r="B199" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="C199" t="s">
         <v>498</v>
       </c>
       <c r="F199" t="s">
         <v>19</v>
       </c>
       <c r="G199" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H199" t="s">
         <v>21</v>
       </c>
       <c r="I199" t="s">
-        <v>499</v>
+        <v>474</v>
       </c>
       <c r="N199" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="O199" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="P199" t="s">
-        <v>24</v>
+        <v>77</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
+        <v>499</v>
+      </c>
+      <c r="B200" t="s">
+        <v>488</v>
+      </c>
+      <c r="C200" t="s">
         <v>500</v>
       </c>
-      <c r="B200" t="s">
-[...2 lines deleted...]
-      <c r="C200" t="s">
+      <c r="F200" t="s">
+        <v>19</v>
+      </c>
+      <c r="G200" t="s">
+        <v>33</v>
+      </c>
+      <c r="H200" t="s">
+        <v>21</v>
+      </c>
+      <c r="I200" t="s">
         <v>501</v>
       </c>
-      <c r="F200" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="N200" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="O200" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="P200" t="s">
-        <v>80</v>
+        <v>36</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
         <v>502</v>
       </c>
       <c r="B201" t="s">
+        <v>488</v>
+      </c>
+      <c r="C201" t="s">
         <v>503</v>
       </c>
-      <c r="C201" t="s">
+      <c r="F201" t="s">
+        <v>19</v>
+      </c>
+      <c r="G201" t="s">
+        <v>20</v>
+      </c>
+      <c r="H201" t="s">
+        <v>21</v>
+      </c>
+      <c r="I201" t="s">
         <v>504</v>
       </c>
-      <c r="E201" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="N201" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="O201" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="P201" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
+        <v>505</v>
+      </c>
+      <c r="B202" t="s">
         <v>506</v>
       </c>
-      <c r="B202" t="s">
-        <v>503</v>
+      <c r="C202" t="s">
+        <v>507</v>
       </c>
       <c r="E202" t="s">
         <v>51</v>
       </c>
       <c r="F202" t="s">
         <v>19</v>
       </c>
+      <c r="G202" t="s">
+        <v>20</v>
+      </c>
+      <c r="H202" t="s">
+        <v>21</v>
+      </c>
+      <c r="I202" t="s">
+        <v>508</v>
+      </c>
       <c r="K202" t="s">
-        <v>430</v>
+        <v>221</v>
+      </c>
+      <c r="N202" t="s">
+        <v>35</v>
+      </c>
+      <c r="O202" t="s">
+        <v>35</v>
+      </c>
+      <c r="P202" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="B203" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="C203" t="s">
-        <v>508</v>
+        <v>59</v>
+      </c>
+      <c r="D203" t="s">
+        <v>33</v>
+      </c>
+      <c r="E203" t="s">
+        <v>510</v>
       </c>
       <c r="F203" t="s">
         <v>19</v>
       </c>
       <c r="G203" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H203" t="s">
         <v>21</v>
       </c>
       <c r="I203" t="s">
-        <v>509</v>
+        <v>510</v>
+      </c>
+      <c r="J203" t="s">
+        <v>59</v>
       </c>
       <c r="N203" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="O203" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="P203" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="B204" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="C204" t="s">
-        <v>511</v>
+        <v>512</v>
+      </c>
+      <c r="D204" t="s">
+        <v>33</v>
+      </c>
+      <c r="E204" t="s">
+        <v>513</v>
       </c>
       <c r="F204" t="s">
         <v>19</v>
       </c>
       <c r="G204" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H204" t="s">
         <v>21</v>
       </c>
       <c r="I204" t="s">
-        <v>410</v>
+        <v>513</v>
+      </c>
+      <c r="J204" t="s">
+        <v>512</v>
       </c>
       <c r="N204" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="O204" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="P204" t="s">
-        <v>225</v>
+        <v>36</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="B205" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="C205" t="s">
-        <v>513</v>
+        <v>473</v>
       </c>
       <c r="D205" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E205" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="F205" t="s">
         <v>19</v>
       </c>
       <c r="G205" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H205" t="s">
         <v>21</v>
       </c>
       <c r="I205" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="J205" t="s">
-        <v>513</v>
+        <v>473</v>
       </c>
       <c r="N205" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="O205" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="P205" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="B206" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="C206" t="s">
-        <v>482</v>
+        <v>517</v>
+      </c>
+      <c r="D206" t="s">
+        <v>33</v>
+      </c>
+      <c r="E206" t="s">
+        <v>518</v>
       </c>
       <c r="F206" t="s">
         <v>19</v>
       </c>
       <c r="G206" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H206" t="s">
         <v>21</v>
       </c>
       <c r="I206" t="s">
-        <v>516</v>
+        <v>518</v>
+      </c>
+      <c r="J206" t="s">
+        <v>517</v>
       </c>
       <c r="N206" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="O206" t="s">
-        <v>24</v>
+        <v>43</v>
       </c>
       <c r="P206" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="B207" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="C207" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="D207" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E207" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F207" t="s">
         <v>19</v>
       </c>
       <c r="G207" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="H207" t="s">
         <v>21</v>
       </c>
       <c r="I207" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="J207" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="N207" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="O207" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="P207" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="B208" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="C208" t="s">
-        <v>482</v>
-[...5 lines deleted...]
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="F208" t="s">
         <v>19</v>
       </c>
       <c r="G208" t="s">
         <v>20</v>
       </c>
       <c r="H208" t="s">
         <v>21</v>
       </c>
       <c r="I208" t="s">
-        <v>521</v>
-[...2 lines deleted...]
-        <v>482</v>
+        <v>401</v>
       </c>
       <c r="N208" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="O208" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="P208" t="s">
-        <v>63</v>
+        <v>235</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="B209" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="C209" t="s">
-        <v>62</v>
-[...5 lines deleted...]
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="F209" t="s">
         <v>19</v>
       </c>
       <c r="G209" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H209" t="s">
         <v>21</v>
       </c>
       <c r="I209" t="s">
-        <v>523</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>526</v>
       </c>
       <c r="N209" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="O209" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="P209" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="B210" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="C210" t="s">
-        <v>525</v>
-[...5 lines deleted...]
-        <v>526</v>
+        <v>473</v>
       </c>
       <c r="F210" t="s">
         <v>19</v>
       </c>
       <c r="G210" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H210" t="s">
         <v>21</v>
       </c>
       <c r="I210" t="s">
-        <v>526</v>
-[...2 lines deleted...]
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="N210" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="O210" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="P210" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="B211" t="s">
-        <v>528</v>
-[...2 lines deleted...]
-        <v>529</v>
+        <v>506</v>
+      </c>
+      <c r="E211" t="s">
+        <v>51</v>
       </c>
       <c r="F211" t="s">
         <v>530</v>
       </c>
-      <c r="G211" t="s">
-[...6 lines deleted...]
-        <v>531</v>
+      <c r="K211" t="s">
+        <v>90</v>
       </c>
       <c r="N211" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="O211" t="s">
-        <v>24</v>
+        <v>43</v>
       </c>
       <c r="P211" t="s">
-        <v>25</v>
+        <v>91</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
       <c r="B212" t="s">
-        <v>528</v>
-[...5 lines deleted...]
-        <v>35</v>
+        <v>506</v>
       </c>
       <c r="E212" t="s">
-        <v>491</v>
+        <v>51</v>
       </c>
       <c r="F212" t="s">
-        <v>530</v>
-[...20 lines deleted...]
-        <v>47</v>
+        <v>19</v>
+      </c>
+      <c r="K212" t="s">
+        <v>221</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
+        <v>532</v>
+      </c>
+      <c r="B213" t="s">
         <v>533</v>
       </c>
-      <c r="B213" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C213" t="s">
-        <v>62</v>
+        <v>534</v>
       </c>
       <c r="D213" t="s">
-        <v>534</v>
+        <v>20</v>
       </c>
       <c r="E213" t="s">
-        <v>523</v>
+        <v>535</v>
       </c>
       <c r="F213" t="s">
         <v>530</v>
       </c>
       <c r="G213" t="s">
+        <v>20</v>
+      </c>
+      <c r="H213" t="s">
+        <v>21</v>
+      </c>
+      <c r="I213" t="s">
         <v>535</v>
       </c>
-      <c r="H213" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J213" t="s">
-        <v>62</v>
+        <v>534</v>
       </c>
       <c r="N213" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="O213" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="P213" t="s">
-        <v>80</v>
+        <v>36</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
         <v>536</v>
       </c>
       <c r="B214" t="s">
-        <v>528</v>
+        <v>533</v>
       </c>
       <c r="C214" t="s">
-        <v>88</v>
+        <v>378</v>
+      </c>
+      <c r="D214" t="s">
+        <v>33</v>
+      </c>
+      <c r="E214" t="s">
+        <v>494</v>
       </c>
       <c r="F214" t="s">
         <v>530</v>
       </c>
       <c r="G214" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H214" t="s">
         <v>21</v>
       </c>
       <c r="I214" t="s">
-        <v>442</v>
+        <v>494</v>
+      </c>
+      <c r="J214" t="s">
+        <v>378</v>
       </c>
       <c r="N214" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="O214" t="s">
-        <v>24</v>
+        <v>43</v>
       </c>
       <c r="P214" t="s">
-        <v>74</v>
+        <v>44</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
         <v>537</v>
       </c>
       <c r="B215" t="s">
-        <v>528</v>
+        <v>533</v>
       </c>
       <c r="C215" t="s">
-        <v>482</v>
+        <v>59</v>
+      </c>
+      <c r="D215" t="s">
+        <v>538</v>
+      </c>
+      <c r="E215" t="s">
+        <v>510</v>
       </c>
       <c r="F215" t="s">
         <v>530</v>
       </c>
       <c r="G215" t="s">
-        <v>20</v>
+        <v>539</v>
       </c>
       <c r="H215" t="s">
         <v>21</v>
       </c>
       <c r="I215" t="s">
-        <v>519</v>
+        <v>510</v>
+      </c>
+      <c r="J215" t="s">
+        <v>59</v>
       </c>
       <c r="N215" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="O215" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="P215" t="s">
-        <v>225</v>
+        <v>77</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="B216" t="s">
-        <v>528</v>
+        <v>533</v>
       </c>
       <c r="C216" t="s">
-        <v>539</v>
+        <v>473</v>
       </c>
       <c r="F216" t="s">
         <v>530</v>
       </c>
       <c r="G216" t="s">
         <v>20</v>
       </c>
       <c r="H216" t="s">
         <v>21</v>
       </c>
       <c r="I216" t="s">
-        <v>540</v>
+        <v>521</v>
       </c>
       <c r="N216" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="O216" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="P216" t="s">
-        <v>24</v>
+        <v>235</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
         <v>541</v>
       </c>
       <c r="B217" t="s">
-        <v>528</v>
+        <v>533</v>
       </c>
       <c r="C217" t="s">
-        <v>542</v>
-[...5 lines deleted...]
-        <v>543</v>
+        <v>101</v>
       </c>
       <c r="F217" t="s">
         <v>530</v>
       </c>
       <c r="G217" t="s">
         <v>20</v>
       </c>
       <c r="H217" t="s">
         <v>21</v>
       </c>
       <c r="I217" t="s">
-        <v>543</v>
-[...2 lines deleted...]
-        <v>542</v>
+        <v>434</v>
       </c>
       <c r="N217" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="O217" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="P217" t="s">
-        <v>38</v>
+        <v>80</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="B218" t="s">
-        <v>545</v>
+        <v>533</v>
       </c>
       <c r="C218" t="s">
-        <v>546</v>
+        <v>543</v>
       </c>
       <c r="F218" t="s">
         <v>530</v>
       </c>
       <c r="G218" t="s">
         <v>20</v>
       </c>
       <c r="H218" t="s">
         <v>21</v>
       </c>
       <c r="I218" t="s">
-        <v>547</v>
+        <v>544</v>
       </c>
       <c r="N218" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="O218" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="P218" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>548</v>
+        <v>545</v>
       </c>
       <c r="B219" t="s">
-        <v>545</v>
+        <v>533</v>
       </c>
       <c r="C219" t="s">
-        <v>403</v>
-[...5 lines deleted...]
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="F219" t="s">
         <v>530</v>
       </c>
       <c r="G219" t="s">
-        <v>535</v>
+        <v>20</v>
       </c>
       <c r="H219" t="s">
         <v>21</v>
       </c>
       <c r="I219" t="s">
-        <v>549</v>
-[...2 lines deleted...]
-        <v>403</v>
+        <v>547</v>
       </c>
       <c r="N219" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="O219" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="P219" t="s">
-        <v>80</v>
+        <v>24</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="B220" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
       <c r="C220" t="s">
         <v>307</v>
       </c>
       <c r="D220" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E220" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="F220" t="s">
         <v>530</v>
       </c>
       <c r="G220" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="H220" t="s">
         <v>21</v>
       </c>
       <c r="I220" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="J220" t="s">
         <v>307</v>
       </c>
       <c r="N220" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="O220" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="P220" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
+        <v>550</v>
+      </c>
+      <c r="B221" t="s">
+        <v>549</v>
+      </c>
+      <c r="C221" t="s">
+        <v>408</v>
+      </c>
+      <c r="D221" t="s">
+        <v>538</v>
+      </c>
+      <c r="E221" t="s">
         <v>551</v>
-      </c>
-[...10 lines deleted...]
-        <v>543</v>
       </c>
       <c r="F221" t="s">
         <v>530</v>
       </c>
       <c r="G221" t="s">
-        <v>20</v>
+        <v>539</v>
       </c>
       <c r="H221" t="s">
         <v>21</v>
       </c>
       <c r="I221" t="s">
-        <v>543</v>
+        <v>551</v>
       </c>
       <c r="J221" t="s">
-        <v>552</v>
+        <v>408</v>
       </c>
       <c r="N221" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="O221" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="P221" t="s">
-        <v>38</v>
+        <v>77</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
+        <v>552</v>
+      </c>
+      <c r="B222" t="s">
+        <v>549</v>
+      </c>
+      <c r="C222" t="s">
         <v>553</v>
       </c>
-      <c r="B222" t="s">
-[...3 lines deleted...]
-        <v>554</v>
+      <c r="D222" t="s">
+        <v>20</v>
+      </c>
+      <c r="E222" t="s">
+        <v>535</v>
       </c>
       <c r="F222" t="s">
         <v>530</v>
       </c>
       <c r="G222" t="s">
         <v>20</v>
       </c>
       <c r="H222" t="s">
         <v>21</v>
       </c>
       <c r="I222" t="s">
-        <v>489</v>
+        <v>535</v>
+      </c>
+      <c r="J222" t="s">
+        <v>553</v>
       </c>
       <c r="N222" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="O222" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="P222" t="s">
-        <v>74</v>
+        <v>36</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
       <c r="B223" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
       <c r="C223" t="s">
-        <v>556</v>
+        <v>500</v>
+      </c>
+      <c r="D223" t="s">
+        <v>20</v>
+      </c>
+      <c r="E223" t="s">
+        <v>486</v>
       </c>
       <c r="F223" t="s">
         <v>530</v>
       </c>
       <c r="G223" t="s">
         <v>20</v>
       </c>
       <c r="H223" t="s">
         <v>21</v>
       </c>
       <c r="I223" t="s">
-        <v>487</v>
+        <v>486</v>
+      </c>
+      <c r="J223" t="s">
+        <v>500</v>
       </c>
       <c r="N223" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="O223" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="P223" t="s">
-        <v>225</v>
+        <v>60</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="B224" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
       <c r="C224" t="s">
-        <v>493</v>
+        <v>145</v>
       </c>
       <c r="D224" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="E224" t="s">
         <v>478</v>
       </c>
       <c r="F224" t="s">
         <v>530</v>
       </c>
       <c r="G224" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H224" t="s">
         <v>21</v>
       </c>
       <c r="I224" t="s">
         <v>478</v>
       </c>
       <c r="J224" t="s">
-        <v>493</v>
+        <v>145</v>
       </c>
       <c r="N224" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="O224" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="P224" t="s">
-        <v>63</v>
+        <v>44</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
       <c r="B225" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
       <c r="C225" t="s">
-        <v>135</v>
-[...5 lines deleted...]
-        <v>472</v>
+        <v>557</v>
       </c>
       <c r="F225" t="s">
         <v>530</v>
       </c>
       <c r="G225" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H225" t="s">
         <v>21</v>
       </c>
       <c r="I225" t="s">
-        <v>472</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>490</v>
       </c>
       <c r="N225" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
       <c r="O225" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="P225" t="s">
-        <v>47</v>
+        <v>235</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
+        <v>558</v>
+      </c>
+      <c r="B226" t="s">
+        <v>549</v>
+      </c>
+      <c r="C226" t="s">
         <v>559</v>
-      </c>
-[...4 lines deleted...]
-        <v>525</v>
       </c>
       <c r="F226" t="s">
         <v>530</v>
       </c>
       <c r="G226" t="s">
         <v>20</v>
       </c>
       <c r="H226" t="s">
         <v>21</v>
       </c>
       <c r="I226" t="s">
-        <v>523</v>
+        <v>496</v>
       </c>
       <c r="N226" t="s">
         <v>23</v>
       </c>
       <c r="O226" t="s">
         <v>24</v>
       </c>
       <c r="P226" t="s">
-        <v>25</v>
+        <v>80</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
         <v>560</v>
       </c>
       <c r="B227" t="s">
-        <v>561</v>
+        <v>549</v>
       </c>
       <c r="C227" t="s">
-        <v>508</v>
-[...5 lines deleted...]
-        <v>562</v>
+        <v>512</v>
       </c>
       <c r="F227" t="s">
         <v>530</v>
       </c>
       <c r="G227" t="s">
-        <v>535</v>
+        <v>20</v>
       </c>
       <c r="H227" t="s">
         <v>21</v>
       </c>
       <c r="I227" t="s">
-        <v>562</v>
-[...2 lines deleted...]
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="N227" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="O227" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="P227" t="s">
-        <v>80</v>
+        <v>25</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>563</v>
+        <v>561</v>
       </c>
       <c r="B228" t="s">
-        <v>564</v>
+        <v>549</v>
       </c>
       <c r="C228" t="s">
-        <v>565</v>
-[...5 lines deleted...]
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="F228" t="s">
         <v>530</v>
       </c>
       <c r="G228" t="s">
         <v>20</v>
       </c>
       <c r="H228" t="s">
         <v>21</v>
       </c>
       <c r="I228" t="s">
-        <v>566</v>
-[...2 lines deleted...]
-        <v>565</v>
+        <v>563</v>
       </c>
       <c r="N228" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="O228" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="P228" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>567</v>
+        <v>564</v>
       </c>
       <c r="B229" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="C229" t="s">
-        <v>554</v>
+        <v>525</v>
+      </c>
+      <c r="D229" t="s">
+        <v>538</v>
+      </c>
+      <c r="E229" t="s">
+        <v>566</v>
       </c>
       <c r="F229" t="s">
         <v>530</v>
       </c>
       <c r="G229" t="s">
-        <v>20</v>
+        <v>539</v>
       </c>
       <c r="H229" t="s">
         <v>21</v>
       </c>
       <c r="I229" t="s">
-        <v>514</v>
+        <v>566</v>
+      </c>
+      <c r="J229" t="s">
+        <v>525</v>
       </c>
       <c r="N229" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="O229" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="P229" t="s">
-        <v>225</v>
+        <v>77</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
+        <v>567</v>
+      </c>
+      <c r="B230" t="s">
         <v>568</v>
       </c>
-      <c r="B230" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C230" t="s">
-        <v>77</v>
+        <v>569</v>
+      </c>
+      <c r="D230" t="s">
+        <v>20</v>
+      </c>
+      <c r="E230" t="s">
+        <v>570</v>
       </c>
       <c r="F230" t="s">
         <v>530</v>
       </c>
       <c r="G230" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H230" t="s">
         <v>21</v>
       </c>
       <c r="I230" t="s">
-        <v>458</v>
+        <v>570</v>
+      </c>
+      <c r="J230" t="s">
+        <v>569</v>
       </c>
       <c r="N230" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="O230" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="P230" t="s">
-        <v>94</v>
+        <v>36</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="B231" t="s">
-        <v>564</v>
+        <v>568</v>
       </c>
       <c r="C231" t="s">
-        <v>104</v>
+        <v>72</v>
       </c>
       <c r="F231" t="s">
         <v>530</v>
       </c>
       <c r="G231" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H231" t="s">
         <v>21</v>
       </c>
       <c r="I231" t="s">
-        <v>570</v>
+        <v>461</v>
       </c>
       <c r="N231" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="O231" t="s">
-        <v>24</v>
+        <v>43</v>
       </c>
       <c r="P231" t="s">
-        <v>74</v>
+        <v>91</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="B232" t="s">
-        <v>564</v>
+        <v>568</v>
       </c>
       <c r="C232" t="s">
-        <v>572</v>
+        <v>559</v>
       </c>
       <c r="F232" t="s">
         <v>530</v>
       </c>
       <c r="G232" t="s">
         <v>20</v>
       </c>
       <c r="H232" t="s">
         <v>21</v>
       </c>
       <c r="I232" t="s">
-        <v>573</v>
+        <v>518</v>
       </c>
       <c r="N232" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="O232" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="P232" t="s">
-        <v>24</v>
+        <v>235</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="B233" t="s">
-        <v>564</v>
+        <v>568</v>
       </c>
       <c r="C233" t="s">
-        <v>542</v>
+        <v>96</v>
       </c>
       <c r="F233" t="s">
         <v>530</v>
       </c>
       <c r="G233" t="s">
         <v>20</v>
       </c>
       <c r="H233" t="s">
         <v>21</v>
       </c>
       <c r="I233" t="s">
-        <v>549</v>
+        <v>574</v>
       </c>
       <c r="N233" t="s">
         <v>23</v>
       </c>
       <c r="O233" t="s">
         <v>24</v>
       </c>
       <c r="P233" t="s">
-        <v>25</v>
+        <v>80</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
         <v>575</v>
       </c>
       <c r="B234" t="s">
-        <v>576</v>
+        <v>568</v>
       </c>
       <c r="C234" t="s">
-        <v>577</v>
-[...5 lines deleted...]
-        <v>549</v>
+        <v>534</v>
       </c>
       <c r="F234" t="s">
         <v>530</v>
       </c>
       <c r="G234" t="s">
         <v>20</v>
       </c>
       <c r="H234" t="s">
         <v>21</v>
       </c>
       <c r="I234" t="s">
-        <v>549</v>
-[...2 lines deleted...]
-        <v>577</v>
+        <v>551</v>
       </c>
       <c r="N234" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="O234" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="P234" t="s">
-        <v>63</v>
+        <v>25</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="B235" t="s">
-        <v>576</v>
+        <v>568</v>
       </c>
       <c r="C235" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
       <c r="F235" t="s">
         <v>530</v>
       </c>
       <c r="G235" t="s">
         <v>20</v>
       </c>
       <c r="H235" t="s">
         <v>21</v>
       </c>
       <c r="I235" t="s">
-        <v>478</v>
+        <v>578</v>
       </c>
       <c r="N235" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="O235" t="s">
+        <v>35</v>
+      </c>
+      <c r="P235" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
+        <v>579</v>
+      </c>
+      <c r="B236" t="s">
         <v>580</v>
       </c>
-      <c r="B236" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C236" t="s">
-        <v>77</v>
+        <v>581</v>
       </c>
       <c r="D236" t="s">
-        <v>35</v>
+        <v>538</v>
       </c>
       <c r="E236" t="s">
-        <v>581</v>
+        <v>51</v>
       </c>
       <c r="F236" t="s">
         <v>530</v>
       </c>
       <c r="G236" t="s">
-        <v>35</v>
+        <v>539</v>
       </c>
       <c r="H236" t="s">
         <v>21</v>
       </c>
       <c r="I236" t="s">
+        <v>535</v>
+      </c>
+      <c r="J236" t="s">
         <v>581</v>
       </c>
-      <c r="J236" t="s">
+      <c r="K236" t="s">
+        <v>582</v>
+      </c>
+      <c r="N236" t="s">
+        <v>35</v>
+      </c>
+      <c r="O236" t="s">
+        <v>35</v>
+      </c>
+      <c r="P236" t="s">
         <v>77</v>
-      </c>
-[...7 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="B237" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="C237" t="s">
-        <v>583</v>
+        <v>72</v>
       </c>
       <c r="D237" t="s">
-        <v>534</v>
+        <v>33</v>
       </c>
       <c r="E237" t="s">
-        <v>543</v>
+        <v>584</v>
       </c>
       <c r="F237" t="s">
         <v>530</v>
       </c>
       <c r="G237" t="s">
-        <v>535</v>
+        <v>33</v>
       </c>
       <c r="H237" t="s">
         <v>21</v>
       </c>
       <c r="I237" t="s">
-        <v>543</v>
+        <v>584</v>
       </c>
       <c r="J237" t="s">
-        <v>583</v>
+        <v>72</v>
       </c>
       <c r="N237" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="O237" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="P237" t="s">
-        <v>80</v>
+        <v>91</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="B238" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="C238" t="s">
-        <v>304</v>
+        <v>586</v>
       </c>
       <c r="D238" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E238" t="s">
-        <v>581</v>
+        <v>551</v>
       </c>
       <c r="F238" t="s">
         <v>530</v>
       </c>
       <c r="G238" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H238" t="s">
         <v>21</v>
       </c>
       <c r="I238" t="s">
-        <v>581</v>
+        <v>551</v>
       </c>
       <c r="J238" t="s">
-        <v>304</v>
+        <v>586</v>
       </c>
       <c r="N238" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="O238" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="P238" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="B239" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="C239" t="s">
-        <v>586</v>
+        <v>315</v>
       </c>
       <c r="D239" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="E239" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="F239" t="s">
         <v>530</v>
       </c>
       <c r="G239" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H239" t="s">
         <v>21</v>
       </c>
       <c r="I239" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="J239" t="s">
-        <v>586</v>
+        <v>315</v>
       </c>
       <c r="N239" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="O239" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="P239" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
         <v>588</v>
       </c>
       <c r="B240" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="C240" t="s">
-        <v>579</v>
+        <v>589</v>
+      </c>
+      <c r="D240" t="s">
+        <v>20</v>
+      </c>
+      <c r="E240" t="s">
+        <v>590</v>
       </c>
       <c r="F240" t="s">
         <v>530</v>
       </c>
       <c r="G240" t="s">
         <v>20</v>
       </c>
       <c r="H240" t="s">
         <v>21</v>
       </c>
       <c r="I240" t="s">
+        <v>590</v>
+      </c>
+      <c r="J240" t="s">
         <v>589</v>
       </c>
       <c r="N240" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="O240" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="P240" t="s">
-        <v>225</v>
+        <v>36</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="B241" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="C241" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="F241" t="s">
         <v>530</v>
       </c>
       <c r="G241" t="s">
         <v>20</v>
       </c>
       <c r="H241" t="s">
         <v>21</v>
       </c>
       <c r="I241" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="N241" t="s">
         <v>23</v>
       </c>
       <c r="O241" t="s">
         <v>24</v>
       </c>
       <c r="P241" t="s">
-        <v>25</v>
+        <v>235</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="B242" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="C242" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
       <c r="F242" t="s">
         <v>530</v>
       </c>
       <c r="G242" t="s">
         <v>20</v>
       </c>
       <c r="H242" t="s">
         <v>21</v>
       </c>
       <c r="I242" t="s">
-        <v>595</v>
+        <v>486</v>
       </c>
       <c r="N242" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="O242" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="P242" t="s">
-        <v>24</v>
+        <v>80</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
+        <v>595</v>
+      </c>
+      <c r="B243" t="s">
+        <v>580</v>
+      </c>
+      <c r="C243" t="s">
         <v>596</v>
-      </c>
-[...10 lines deleted...]
-        <v>505</v>
       </c>
       <c r="F243" t="s">
         <v>530</v>
       </c>
       <c r="G243" t="s">
         <v>20</v>
       </c>
       <c r="H243" t="s">
         <v>21</v>
       </c>
       <c r="I243" t="s">
-        <v>505</v>
-[...2 lines deleted...]
-        <v>598</v>
+        <v>597</v>
       </c>
       <c r="N243" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="O243" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="P243" t="s">
-        <v>63</v>
+        <v>25</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
+        <v>598</v>
+      </c>
+      <c r="B244" t="s">
+        <v>580</v>
+      </c>
+      <c r="C244" t="s">
         <v>599</v>
-      </c>
-[...4 lines deleted...]
-        <v>579</v>
       </c>
       <c r="F244" t="s">
         <v>530</v>
       </c>
       <c r="G244" t="s">
-        <v>535</v>
+        <v>20</v>
       </c>
       <c r="H244" t="s">
         <v>21</v>
       </c>
       <c r="I244" t="s">
-        <v>505</v>
+        <v>600</v>
       </c>
       <c r="N244" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="O244" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="P244" t="s">
-        <v>80</v>
+        <v>24</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="B245" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="C245" t="s">
-        <v>29</v>
+        <v>603</v>
+      </c>
+      <c r="D245" t="s">
+        <v>20</v>
+      </c>
+      <c r="E245" t="s">
+        <v>508</v>
       </c>
       <c r="F245" t="s">
         <v>530</v>
       </c>
       <c r="G245" t="s">
         <v>20</v>
       </c>
       <c r="H245" t="s">
         <v>21</v>
       </c>
       <c r="I245" t="s">
-        <v>523</v>
+        <v>508</v>
+      </c>
+      <c r="J245" t="s">
+        <v>603</v>
       </c>
       <c r="N245" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="O245" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="P245" t="s">
-        <v>74</v>
+        <v>60</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
+        <v>604</v>
+      </c>
+      <c r="B246" t="s">
         <v>602</v>
       </c>
-      <c r="B246" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C246" t="s">
-        <v>42</v>
-[...5 lines deleted...]
-        <v>521</v>
+        <v>592</v>
       </c>
       <c r="F246" t="s">
         <v>530</v>
       </c>
       <c r="G246" t="s">
-        <v>35</v>
+        <v>539</v>
       </c>
       <c r="H246" t="s">
         <v>21</v>
       </c>
       <c r="I246" t="s">
-        <v>521</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>508</v>
       </c>
       <c r="N246" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="O246" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="P246" t="s">
-        <v>47</v>
+        <v>77</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="B247" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
       <c r="C247" t="s">
-        <v>605</v>
+        <v>29</v>
       </c>
       <c r="F247" t="s">
         <v>530</v>
       </c>
       <c r="G247" t="s">
         <v>20</v>
       </c>
       <c r="H247" t="s">
         <v>21</v>
       </c>
       <c r="I247" t="s">
-        <v>606</v>
+        <v>510</v>
       </c>
       <c r="N247" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="O247" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="P247" t="s">
-        <v>24</v>
+        <v>80</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
         <v>607</v>
       </c>
       <c r="B248" t="s">
-        <v>603</v>
+        <v>608</v>
       </c>
       <c r="C248" t="s">
-        <v>29</v>
+        <v>22</v>
+      </c>
+      <c r="D248" t="s">
+        <v>20</v>
+      </c>
+      <c r="E248" t="s">
+        <v>609</v>
       </c>
       <c r="F248" t="s">
         <v>530</v>
       </c>
       <c r="G248" t="s">
         <v>20</v>
       </c>
       <c r="H248" t="s">
         <v>21</v>
       </c>
       <c r="I248" t="s">
-        <v>523</v>
+        <v>609</v>
+      </c>
+      <c r="J248" t="s">
+        <v>22</v>
       </c>
       <c r="N248" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="O248" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="P248" t="s">
-        <v>74</v>
+        <v>36</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
+        <v>610</v>
+      </c>
+      <c r="B249" t="s">
         <v>608</v>
       </c>
-      <c r="B249" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C249" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="D249" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="E249" t="s">
-        <v>609</v>
+        <v>515</v>
       </c>
       <c r="F249" t="s">
         <v>530</v>
       </c>
       <c r="G249" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H249" t="s">
         <v>21</v>
       </c>
       <c r="I249" t="s">
-        <v>609</v>
+        <v>515</v>
       </c>
       <c r="J249" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="N249" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="O249" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="P249" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="B250" t="s">
-        <v>603</v>
+        <v>608</v>
       </c>
       <c r="C250" t="s">
-        <v>363</v>
+        <v>378</v>
       </c>
       <c r="D250" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E250" t="s">
-        <v>489</v>
+        <v>496</v>
       </c>
       <c r="F250" t="s">
         <v>530</v>
       </c>
       <c r="G250" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="H250" t="s">
         <v>21</v>
       </c>
       <c r="I250" t="s">
-        <v>489</v>
+        <v>496</v>
       </c>
       <c r="J250" t="s">
-        <v>363</v>
+        <v>378</v>
       </c>
       <c r="N250" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="O250" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="P250" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="B251" t="s">
-        <v>603</v>
+        <v>608</v>
       </c>
       <c r="C251" t="s">
         <v>29</v>
       </c>
       <c r="F251" t="s">
         <v>530</v>
       </c>
       <c r="G251" t="s">
         <v>20</v>
       </c>
       <c r="H251" t="s">
         <v>21</v>
       </c>
       <c r="I251" t="s">
-        <v>478</v>
+        <v>486</v>
       </c>
       <c r="N251" t="s">
         <v>23</v>
       </c>
       <c r="O251" t="s">
         <v>24</v>
       </c>
       <c r="P251" t="s">
-        <v>225</v>
+        <v>235</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="B252" t="s">
-        <v>603</v>
+        <v>608</v>
       </c>
       <c r="C252" t="s">
-        <v>613</v>
+        <v>29</v>
       </c>
       <c r="F252" t="s">
         <v>530</v>
       </c>
       <c r="G252" t="s">
         <v>20</v>
       </c>
       <c r="H252" t="s">
         <v>21</v>
       </c>
       <c r="I252" t="s">
-        <v>540</v>
+        <v>510</v>
       </c>
       <c r="N252" t="s">
         <v>23</v>
       </c>
       <c r="O252" t="s">
         <v>24</v>
       </c>
       <c r="P252" t="s">
-        <v>25</v>
+        <v>80</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
         <v>614</v>
       </c>
       <c r="B253" t="s">
+        <v>608</v>
+      </c>
+      <c r="C253" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="F253" t="s">
         <v>530</v>
       </c>
       <c r="G253" t="s">
-        <v>535</v>
+        <v>20</v>
       </c>
       <c r="H253" t="s">
         <v>21</v>
       </c>
       <c r="I253" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="N253" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="O253" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="P253" t="s">
-        <v>80</v>
+        <v>25</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
         <v>616</v>
       </c>
       <c r="B254" t="s">
+        <v>608</v>
+      </c>
+      <c r="C254" t="s">
         <v>617</v>
-      </c>
-[...7 lines deleted...]
-        <v>521</v>
       </c>
       <c r="F254" t="s">
         <v>530</v>
       </c>
       <c r="G254" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H254" t="s">
         <v>21</v>
       </c>
       <c r="I254" t="s">
-        <v>521</v>
-[...2 lines deleted...]
-        <v>304</v>
+        <v>618</v>
       </c>
       <c r="N254" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="O254" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="P254" t="s">
-        <v>94</v>
+        <v>24</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="B255" t="s">
-        <v>619</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>608</v>
+      </c>
+      <c r="E255" t="s">
+        <v>51</v>
       </c>
       <c r="F255" t="s">
-        <v>530</v>
-[...17 lines deleted...]
-        <v>63</v>
+        <v>19</v>
+      </c>
+      <c r="K255" t="s">
+        <v>221</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
         <v>620</v>
       </c>
       <c r="B256" t="s">
-        <v>617</v>
+        <v>621</v>
       </c>
       <c r="C256" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>621</v>
+        <v>29</v>
       </c>
       <c r="F256" t="s">
         <v>530</v>
       </c>
       <c r="G256" t="s">
-        <v>20</v>
+        <v>539</v>
       </c>
       <c r="H256" t="s">
         <v>21</v>
       </c>
       <c r="I256" t="s">
-        <v>621</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>547</v>
       </c>
       <c r="N256" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="O256" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="P256" t="s">
-        <v>38</v>
+        <v>77</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
         <v>622</v>
       </c>
       <c r="B257" t="s">
-        <v>617</v>
+        <v>623</v>
       </c>
       <c r="C257" t="s">
-        <v>403</v>
+        <v>624</v>
       </c>
       <c r="D257" t="s">
-        <v>35</v>
+        <v>538</v>
       </c>
       <c r="E257" t="s">
-        <v>470</v>
+        <v>563</v>
       </c>
       <c r="F257" t="s">
         <v>530</v>
       </c>
       <c r="G257" t="s">
-        <v>35</v>
+        <v>539</v>
       </c>
       <c r="H257" t="s">
         <v>21</v>
       </c>
       <c r="I257" t="s">
-        <v>470</v>
+        <v>563</v>
       </c>
       <c r="J257" t="s">
-        <v>403</v>
+        <v>624</v>
       </c>
       <c r="N257" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="O257" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="P257" t="s">
-        <v>47</v>
+        <v>77</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
+        <v>625</v>
+      </c>
+      <c r="B258" t="s">
         <v>623</v>
       </c>
-      <c r="B258" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C258" t="s">
-        <v>22</v>
+        <v>315</v>
+      </c>
+      <c r="D258" t="s">
+        <v>33</v>
+      </c>
+      <c r="E258" t="s">
+        <v>515</v>
       </c>
       <c r="F258" t="s">
         <v>530</v>
       </c>
       <c r="G258" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H258" t="s">
         <v>21</v>
       </c>
       <c r="I258" t="s">
-        <v>562</v>
+        <v>515</v>
+      </c>
+      <c r="J258" t="s">
+        <v>315</v>
       </c>
       <c r="N258" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="O258" t="s">
-        <v>24</v>
+        <v>43</v>
       </c>
       <c r="P258" t="s">
-        <v>74</v>
+        <v>91</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="B259" t="s">
-        <v>617</v>
+        <v>623</v>
       </c>
       <c r="C259" t="s">
-        <v>625</v>
+        <v>408</v>
       </c>
       <c r="D259" t="s">
-        <v>534</v>
+        <v>33</v>
       </c>
       <c r="E259" t="s">
-        <v>547</v>
+        <v>476</v>
       </c>
       <c r="F259" t="s">
         <v>530</v>
       </c>
       <c r="G259" t="s">
-        <v>535</v>
+        <v>33</v>
       </c>
       <c r="H259" t="s">
         <v>21</v>
       </c>
       <c r="I259" t="s">
-        <v>547</v>
+        <v>476</v>
       </c>
       <c r="J259" t="s">
-        <v>625</v>
+        <v>408</v>
       </c>
       <c r="N259" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="O259" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="P259" t="s">
-        <v>80</v>
+        <v>44</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="B260" t="s">
-        <v>617</v>
+        <v>623</v>
       </c>
       <c r="C260" t="s">
-        <v>598</v>
+        <v>22</v>
+      </c>
+      <c r="D260" t="s">
+        <v>20</v>
+      </c>
+      <c r="E260" t="s">
+        <v>628</v>
       </c>
       <c r="F260" t="s">
         <v>530</v>
       </c>
       <c r="G260" t="s">
         <v>20</v>
       </c>
       <c r="H260" t="s">
         <v>21</v>
       </c>
       <c r="I260" t="s">
-        <v>499</v>
+        <v>628</v>
+      </c>
+      <c r="J260" t="s">
+        <v>22</v>
       </c>
       <c r="N260" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="O260" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="P260" t="s">
-        <v>225</v>
+        <v>36</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="B261" t="s">
-        <v>617</v>
+        <v>623</v>
       </c>
       <c r="C261" t="s">
-        <v>628</v>
+        <v>603</v>
       </c>
       <c r="F261" t="s">
         <v>530</v>
       </c>
       <c r="G261" t="s">
         <v>20</v>
       </c>
       <c r="H261" t="s">
         <v>21</v>
       </c>
       <c r="I261" t="s">
-        <v>629</v>
+        <v>504</v>
       </c>
       <c r="N261" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="O261" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="P261" t="s">
-        <v>24</v>
+        <v>235</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
         <v>630</v>
       </c>
       <c r="B262" t="s">
-        <v>617</v>
+        <v>623</v>
       </c>
       <c r="C262" t="s">
-        <v>631</v>
+        <v>22</v>
       </c>
       <c r="F262" t="s">
         <v>530</v>
       </c>
       <c r="G262" t="s">
         <v>20</v>
       </c>
       <c r="H262" t="s">
         <v>21</v>
       </c>
       <c r="I262" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="N262" t="s">
         <v>23</v>
       </c>
       <c r="O262" t="s">
         <v>24</v>
       </c>
       <c r="P262" t="s">
-        <v>25</v>
+        <v>80</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
+        <v>631</v>
+      </c>
+      <c r="B263" t="s">
+        <v>623</v>
+      </c>
+      <c r="C263" t="s">
         <v>632</v>
-      </c>
-[...4 lines deleted...]
-        <v>392</v>
       </c>
       <c r="F263" t="s">
         <v>530</v>
       </c>
       <c r="G263" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H263" t="s">
         <v>21</v>
       </c>
       <c r="I263" t="s">
-        <v>470</v>
+        <v>578</v>
       </c>
       <c r="N263" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
       <c r="O263" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="P263" t="s">
-        <v>94</v>
+        <v>25</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
+        <v>633</v>
+      </c>
+      <c r="B264" t="s">
         <v>634</v>
       </c>
-      <c r="B264" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C264" t="s">
-        <v>635</v>
-[...5 lines deleted...]
-        <v>636</v>
+        <v>22</v>
       </c>
       <c r="F264" t="s">
         <v>530</v>
       </c>
       <c r="G264" t="s">
         <v>20</v>
       </c>
       <c r="H264" t="s">
         <v>21</v>
       </c>
       <c r="I264" t="s">
-        <v>636</v>
-[...2 lines deleted...]
-        <v>635</v>
+        <v>563</v>
       </c>
       <c r="N264" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="O264" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="P264" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>637</v>
+        <v>635</v>
       </c>
       <c r="B265" t="s">
-        <v>638</v>
+        <v>623</v>
       </c>
       <c r="C265" t="s">
-        <v>45</v>
+        <v>636</v>
       </c>
       <c r="F265" t="s">
         <v>530</v>
       </c>
       <c r="G265" t="s">
         <v>20</v>
       </c>
       <c r="H265" t="s">
         <v>21</v>
       </c>
       <c r="I265" t="s">
-        <v>540</v>
+        <v>637</v>
       </c>
       <c r="N265" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="O265" t="s">
+        <v>35</v>
+      </c>
+      <c r="P265" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
+        <v>638</v>
+      </c>
+      <c r="B266" t="s">
         <v>639</v>
       </c>
-      <c r="B266" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C266" t="s">
-        <v>640</v>
+        <v>389</v>
       </c>
       <c r="F266" t="s">
         <v>530</v>
       </c>
       <c r="G266" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H266" t="s">
         <v>21</v>
       </c>
       <c r="I266" t="s">
-        <v>641</v>
+        <v>476</v>
       </c>
       <c r="N266" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="O266" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="P266" t="s">
-        <v>24</v>
+        <v>91</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
+        <v>640</v>
+      </c>
+      <c r="B267" t="s">
+        <v>634</v>
+      </c>
+      <c r="C267" t="s">
+        <v>641</v>
+      </c>
+      <c r="D267" t="s">
+        <v>20</v>
+      </c>
+      <c r="E267" t="s">
         <v>642</v>
-      </c>
-[...10 lines deleted...]
-        <v>606</v>
       </c>
       <c r="F267" t="s">
         <v>530</v>
       </c>
       <c r="G267" t="s">
         <v>20</v>
       </c>
       <c r="H267" t="s">
         <v>21</v>
       </c>
       <c r="I267" t="s">
-        <v>606</v>
+        <v>642</v>
       </c>
       <c r="J267" t="s">
-        <v>643</v>
+        <v>641</v>
       </c>
       <c r="N267" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="O267" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="P267" t="s">
-        <v>38</v>
+        <v>60</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
+        <v>643</v>
+      </c>
+      <c r="B268" t="s">
         <v>644</v>
       </c>
-      <c r="B268" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C268" t="s">
-        <v>645</v>
+        <v>408</v>
+      </c>
+      <c r="D268" t="s">
+        <v>33</v>
+      </c>
+      <c r="E268" t="s">
+        <v>486</v>
       </c>
       <c r="F268" t="s">
         <v>530</v>
       </c>
       <c r="G268" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H268" t="s">
         <v>21</v>
       </c>
       <c r="I268" t="s">
-        <v>595</v>
+        <v>486</v>
+      </c>
+      <c r="J268" t="s">
+        <v>408</v>
       </c>
       <c r="N268" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="O268" t="s">
-        <v>24</v>
+        <v>43</v>
       </c>
       <c r="P268" t="s">
-        <v>25</v>
+        <v>91</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
+        <v>645</v>
+      </c>
+      <c r="B269" t="s">
+        <v>644</v>
+      </c>
+      <c r="C269" t="s">
         <v>646</v>
       </c>
-      <c r="B269" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D269" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E269" t="s">
-        <v>478</v>
+        <v>618</v>
       </c>
       <c r="F269" t="s">
         <v>530</v>
       </c>
       <c r="G269" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H269" t="s">
         <v>21</v>
       </c>
       <c r="I269" t="s">
-        <v>478</v>
+        <v>618</v>
       </c>
       <c r="J269" t="s">
-        <v>403</v>
+        <v>646</v>
       </c>
       <c r="N269" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="O269" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="P269" t="s">
-        <v>94</v>
+        <v>36</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
         <v>647</v>
       </c>
       <c r="B270" t="s">
-        <v>638</v>
+        <v>644</v>
       </c>
       <c r="C270" t="s">
-        <v>625</v>
+        <v>410</v>
+      </c>
+      <c r="D270" t="s">
+        <v>33</v>
+      </c>
+      <c r="E270" t="s">
+        <v>486</v>
       </c>
       <c r="F270" t="s">
         <v>530</v>
       </c>
       <c r="G270" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H270" t="s">
         <v>21</v>
       </c>
       <c r="I270" t="s">
-        <v>505</v>
+        <v>486</v>
+      </c>
+      <c r="J270" t="s">
+        <v>410</v>
       </c>
       <c r="N270" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="O270" t="s">
-        <v>24</v>
+        <v>43</v>
       </c>
       <c r="P270" t="s">
-        <v>225</v>
+        <v>44</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
         <v>648</v>
       </c>
       <c r="B271" t="s">
-        <v>638</v>
+        <v>644</v>
       </c>
       <c r="C271" t="s">
-        <v>405</v>
-[...5 lines deleted...]
-        <v>478</v>
+        <v>624</v>
       </c>
       <c r="F271" t="s">
         <v>530</v>
       </c>
       <c r="G271" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H271" t="s">
         <v>21</v>
       </c>
       <c r="I271" t="s">
-        <v>478</v>
-[...2 lines deleted...]
-        <v>405</v>
+        <v>508</v>
       </c>
       <c r="N271" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
       <c r="O271" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="P271" t="s">
-        <v>47</v>
+        <v>235</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
         <v>649</v>
       </c>
       <c r="B272" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="C272" t="s">
-        <v>635</v>
-[...5 lines deleted...]
-        <v>651</v>
+        <v>42</v>
       </c>
       <c r="F272" t="s">
         <v>530</v>
       </c>
       <c r="G272" t="s">
-        <v>535</v>
+        <v>20</v>
       </c>
       <c r="H272" t="s">
         <v>21</v>
       </c>
       <c r="I272" t="s">
-        <v>651</v>
-[...2 lines deleted...]
-        <v>635</v>
+        <v>547</v>
       </c>
       <c r="N272" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="O272" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="P272" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="B273" t="s">
-        <v>653</v>
+        <v>644</v>
       </c>
       <c r="C273" t="s">
-        <v>654</v>
-[...5 lines deleted...]
-        <v>641</v>
+        <v>651</v>
       </c>
       <c r="F273" t="s">
         <v>530</v>
       </c>
       <c r="G273" t="s">
         <v>20</v>
       </c>
       <c r="H273" t="s">
         <v>21</v>
       </c>
       <c r="I273" t="s">
-        <v>641</v>
-[...2 lines deleted...]
-        <v>654</v>
+        <v>600</v>
       </c>
       <c r="N273" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="O273" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="P273" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>655</v>
+        <v>652</v>
       </c>
       <c r="B274" t="s">
+        <v>644</v>
+      </c>
+      <c r="C274" t="s">
         <v>653</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="F274" t="s">
         <v>530</v>
       </c>
       <c r="G274" t="s">
         <v>20</v>
       </c>
       <c r="H274" t="s">
         <v>21</v>
       </c>
       <c r="I274" t="s">
-        <v>547</v>
+        <v>654</v>
       </c>
       <c r="N274" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="O274" t="s">
+        <v>35</v>
+      </c>
+      <c r="P274" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
+        <v>655</v>
+      </c>
+      <c r="B275" t="s">
+        <v>644</v>
+      </c>
+      <c r="E275" t="s">
+        <v>51</v>
+      </c>
+      <c r="F275" t="s">
+        <v>19</v>
+      </c>
+      <c r="K275" t="s">
         <v>656</v>
-      </c>
-[...25 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
+        <v>657</v>
+      </c>
+      <c r="B276" t="s">
+        <v>658</v>
+      </c>
+      <c r="C276" t="s">
+        <v>641</v>
+      </c>
+      <c r="D276" t="s">
+        <v>538</v>
+      </c>
+      <c r="E276" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>629</v>
       </c>
       <c r="F276" t="s">
         <v>530</v>
       </c>
       <c r="G276" t="s">
-        <v>20</v>
+        <v>539</v>
       </c>
       <c r="H276" t="s">
         <v>21</v>
       </c>
       <c r="I276" t="s">
-        <v>629</v>
+        <v>659</v>
       </c>
       <c r="J276" t="s">
-        <v>605</v>
+        <v>641</v>
       </c>
       <c r="N276" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="O276" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="P276" t="s">
-        <v>63</v>
+        <v>77</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
         <v>660</v>
       </c>
       <c r="B277" t="s">
-        <v>653</v>
+        <v>661</v>
       </c>
       <c r="C277" t="s">
-        <v>661</v>
+        <v>662</v>
+      </c>
+      <c r="D277" t="s">
+        <v>20</v>
+      </c>
+      <c r="E277" t="s">
+        <v>654</v>
       </c>
       <c r="F277" t="s">
         <v>530</v>
       </c>
       <c r="G277" t="s">
         <v>20</v>
       </c>
       <c r="H277" t="s">
         <v>21</v>
       </c>
       <c r="I277" t="s">
-        <v>573</v>
+        <v>654</v>
+      </c>
+      <c r="J277" t="s">
+        <v>662</v>
       </c>
       <c r="N277" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="O277" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="P277" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="B278" t="s">
-        <v>653</v>
+        <v>661</v>
       </c>
       <c r="C278" t="s">
-        <v>377</v>
+        <v>29</v>
       </c>
       <c r="D278" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E278" t="s">
-        <v>523</v>
+        <v>551</v>
       </c>
       <c r="F278" t="s">
         <v>530</v>
       </c>
       <c r="G278" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="H278" t="s">
         <v>21</v>
       </c>
       <c r="I278" t="s">
-        <v>523</v>
+        <v>551</v>
       </c>
       <c r="J278" t="s">
-        <v>377</v>
+        <v>29</v>
       </c>
       <c r="N278" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="O278" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="P278" t="s">
-        <v>94</v>
+        <v>44</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="B279" t="s">
-        <v>653</v>
+        <v>661</v>
       </c>
       <c r="C279" t="s">
-        <v>29</v>
+        <v>381</v>
       </c>
       <c r="D279" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E279" t="s">
-        <v>549</v>
+        <v>510</v>
       </c>
       <c r="F279" t="s">
         <v>530</v>
       </c>
       <c r="G279" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="H279" t="s">
         <v>21</v>
       </c>
       <c r="I279" t="s">
-        <v>549</v>
+        <v>510</v>
       </c>
       <c r="J279" t="s">
-        <v>29</v>
+        <v>381</v>
       </c>
       <c r="N279" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="O279" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="P279" t="s">
-        <v>47</v>
+        <v>91</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="B280" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="C280" t="s">
-        <v>62</v>
+        <v>617</v>
+      </c>
+      <c r="D280" t="s">
+        <v>20</v>
+      </c>
+      <c r="E280" t="s">
+        <v>637</v>
       </c>
       <c r="F280" t="s">
         <v>530</v>
       </c>
       <c r="G280" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H280" t="s">
         <v>21</v>
       </c>
       <c r="I280" t="s">
-        <v>666</v>
+        <v>637</v>
+      </c>
+      <c r="J280" t="s">
+        <v>617</v>
       </c>
       <c r="N280" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="O280" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="P280" t="s">
-        <v>94</v>
+        <v>60</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
       <c r="B281" t="s">
-        <v>668</v>
+        <v>661</v>
       </c>
       <c r="C281" t="s">
-        <v>579</v>
+        <v>42</v>
       </c>
       <c r="F281" t="s">
         <v>530</v>
       </c>
       <c r="G281" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H281" t="s">
         <v>21</v>
       </c>
       <c r="I281" t="s">
-        <v>651</v>
+        <v>563</v>
       </c>
       <c r="N281" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
       <c r="O281" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="P281" t="s">
-        <v>94</v>
+        <v>80</v>
+      </c>
+    </row>
+    <row r="282" spans="1:16">
+      <c r="A282" t="s">
+        <v>667</v>
+      </c>
+      <c r="B282" t="s">
+        <v>661</v>
+      </c>
+      <c r="C282" t="s">
+        <v>668</v>
+      </c>
+      <c r="F282" t="s">
+        <v>530</v>
+      </c>
+      <c r="G282" t="s">
+        <v>20</v>
+      </c>
+      <c r="H282" t="s">
+        <v>21</v>
+      </c>
+      <c r="I282" t="s">
+        <v>578</v>
+      </c>
+      <c r="N282" t="s">
+        <v>23</v>
+      </c>
+      <c r="O282" t="s">
+        <v>24</v>
+      </c>
+      <c r="P282" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="283" spans="1:16">
+      <c r="A283" t="s">
+        <v>669</v>
+      </c>
+      <c r="B283" t="s">
+        <v>661</v>
+      </c>
+      <c r="C283" t="s">
+        <v>670</v>
+      </c>
+      <c r="F283" t="s">
+        <v>530</v>
+      </c>
+      <c r="G283" t="s">
+        <v>20</v>
+      </c>
+      <c r="H283" t="s">
+        <v>21</v>
+      </c>
+      <c r="I283" t="s">
+        <v>671</v>
+      </c>
+      <c r="N283" t="s">
+        <v>35</v>
+      </c>
+      <c r="O283" t="s">
+        <v>35</v>
+      </c>
+      <c r="P283" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="284" spans="1:16">
+      <c r="A284" t="s">
+        <v>672</v>
+      </c>
+      <c r="B284" t="s">
+        <v>673</v>
+      </c>
+      <c r="E284" t="s">
+        <v>51</v>
+      </c>
+      <c r="F284" t="s">
+        <v>19</v>
+      </c>
+      <c r="K284" t="s">
+        <v>90</v>
+      </c>
+      <c r="N284" t="s">
+        <v>43</v>
+      </c>
+      <c r="O284" t="s">
+        <v>43</v>
+      </c>
+      <c r="P284" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="285" spans="1:16">
+      <c r="A285" t="s">
+        <v>674</v>
+      </c>
+      <c r="B285" t="s">
+        <v>675</v>
+      </c>
+      <c r="C285" t="s">
+        <v>59</v>
+      </c>
+      <c r="F285" t="s">
+        <v>530</v>
+      </c>
+      <c r="G285" t="s">
+        <v>33</v>
+      </c>
+      <c r="H285" t="s">
+        <v>21</v>
+      </c>
+      <c r="I285" t="s">
+        <v>676</v>
+      </c>
+      <c r="N285" t="s">
+        <v>43</v>
+      </c>
+      <c r="O285" t="s">
+        <v>43</v>
+      </c>
+      <c r="P285" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="286" spans="1:16">
+      <c r="A286" t="s">
+        <v>677</v>
+      </c>
+      <c r="B286" t="s">
+        <v>678</v>
+      </c>
+      <c r="C286" t="s">
+        <v>592</v>
+      </c>
+      <c r="F286" t="s">
+        <v>530</v>
+      </c>
+      <c r="G286" t="s">
+        <v>33</v>
+      </c>
+      <c r="H286" t="s">
+        <v>21</v>
+      </c>
+      <c r="I286" t="s">
+        <v>659</v>
+      </c>
+      <c r="N286" t="s">
+        <v>43</v>
+      </c>
+      <c r="O286" t="s">
+        <v>43</v>
+      </c>
+      <c r="P286" t="s">
+        <v>91</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>