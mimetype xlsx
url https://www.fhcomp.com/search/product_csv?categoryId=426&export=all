--- v1 (2026-09-20)
+++ v2 (2026-11-04)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="223" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="888" uniqueCount="218">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Inductance(μH)</t>
   </si>
   <si>
     <t>L (mm)</t>
   </si>
   <si>
     <t>W (mm)</t>
   </si>
   <si>
     <t>T (mm)</t>
   </si>
   <si>
     <t>Nominal impedance (Ω)</t>
   </si>
   <si>
     <t>DCR Max</t>
   </si>
   <si>
     <t>Test frequency(MHz)</t>
   </si>
   <si>
@@ -63,279 +63,651 @@
   <si>
     <t>Tolerance</t>
   </si>
   <si>
     <t>Rated current(mA)</t>
   </si>
   <si>
     <t>Size Code</t>
   </si>
   <si>
     <t>Applications</t>
   </si>
   <si>
     <t>生产状态</t>
   </si>
   <si>
     <t>CBU160808U122T</t>
   </si>
   <si>
     <t>U</t>
   </si>
   <si>
     <t>0603</t>
   </si>
   <si>
+    <t>production</t>
+  </si>
+  <si>
+    <t>CBU201209X122T</t>
+  </si>
+  <si>
+    <t>X</t>
+  </si>
+  <si>
+    <t>0805</t>
+  </si>
+  <si>
+    <t>CBU201209U122T</t>
+  </si>
+  <si>
+    <t>CBU160808X122T</t>
+  </si>
+  <si>
     <t>CBU160808X102T</t>
   </si>
   <si>
     <t>1.6±0.20</t>
   </si>
   <si>
     <t>0.8±0.20</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>0.2</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>±25%</t>
   </si>
   <si>
+    <t>CBU201209U102T</t>
+  </si>
+  <si>
+    <t>2.0±0.20</t>
+  </si>
+  <si>
+    <t>1.2±0.20</t>
+  </si>
+  <si>
+    <t>0.11</t>
+  </si>
+  <si>
+    <t>2000</t>
+  </si>
+  <si>
+    <t>CBU160808U102T</t>
+  </si>
+  <si>
+    <t>0.3</t>
+  </si>
+  <si>
+    <t>CBU160808U102TA01</t>
+  </si>
+  <si>
+    <t>CBU201209X102T</t>
+  </si>
+  <si>
+    <t>CBU201209U102B</t>
+  </si>
+  <si>
+    <t>CBU100505X102T</t>
+  </si>
+  <si>
+    <t>0402</t>
+  </si>
+  <si>
+    <t>CBU201209U801T</t>
+  </si>
+  <si>
+    <t>CBU160808X801TA01</t>
+  </si>
+  <si>
+    <t>CBU160808U801T</t>
+  </si>
+  <si>
+    <t>CBU160808X801T</t>
+  </si>
+  <si>
+    <t>CBU100505X801TA01</t>
+  </si>
+  <si>
+    <t>CBU100505X801T</t>
+  </si>
+  <si>
     <t>CBU100505X601T</t>
   </si>
   <si>
     <t>1.0±0.15</t>
   </si>
   <si>
     <t>0.5±0.15</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>0.23</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>CBU160808X601T</t>
   </si>
   <si>
     <t>0.15</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
+    <t>CBU201209U601T</t>
+  </si>
+  <si>
+    <t>0.09</t>
+  </si>
+  <si>
+    <t>2500</t>
+  </si>
+  <si>
+    <t>CBU160808U601T</t>
+  </si>
+  <si>
+    <t>1500</t>
+  </si>
+  <si>
+    <t>CBU160808X601TA01</t>
+  </si>
+  <si>
+    <t>CBU100505X601TA01</t>
+  </si>
+  <si>
+    <t>CBU201209X601T</t>
+  </si>
+  <si>
+    <t>CBU201209U501T</t>
+  </si>
+  <si>
+    <t>500</t>
+  </si>
+  <si>
+    <t>CBU160808U501T</t>
+  </si>
+  <si>
+    <t>CBU201209X501T</t>
+  </si>
+  <si>
+    <t>CBU160808X501TA01</t>
+  </si>
+  <si>
+    <t>CBU100505X501T</t>
+  </si>
+  <si>
+    <t>CBU100505X501TA01</t>
+  </si>
+  <si>
     <t>CBU100505X471T</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>CBU160808X471T</t>
   </si>
   <si>
     <t>0.12</t>
   </si>
   <si>
-    <t>1500</t>
+    <t>CBU160808X471TA01</t>
   </si>
   <si>
     <t>CBU201209U401T</t>
   </si>
   <si>
-    <t>0805</t>
+    <t>CBU160808X401T</t>
+  </si>
+  <si>
+    <t>CBU160808X401TA01</t>
+  </si>
+  <si>
+    <t>CBU100505X401TA01</t>
+  </si>
+  <si>
+    <t>CBU100505X401T</t>
   </si>
   <si>
     <t>CBU100505X331T</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>CBU160808X331T</t>
   </si>
   <si>
     <t>0.07</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
+    <t>CBU201209U331T</t>
+  </si>
+  <si>
+    <t>CBU201209X331T</t>
+  </si>
+  <si>
+    <t>CBU160808X331TA01</t>
+  </si>
+  <si>
+    <t>CBU160808U331T</t>
+  </si>
+  <si>
+    <t>CBU201209U301T</t>
+  </si>
+  <si>
+    <t>300</t>
+  </si>
+  <si>
+    <t>0.05</t>
+  </si>
+  <si>
+    <t>3000</t>
+  </si>
+  <si>
+    <t>CBU160808U301T</t>
+  </si>
+  <si>
+    <t>CBU201209X301T</t>
+  </si>
+  <si>
+    <t>CBU160808X301TA01</t>
+  </si>
+  <si>
+    <t>CBU160808X301T</t>
+  </si>
+  <si>
+    <t>CBU100505X301TA01</t>
+  </si>
+  <si>
+    <t>CBU100505X301T</t>
+  </si>
+  <si>
     <t>CBU160808X221T</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>0.04</t>
   </si>
   <si>
-    <t>2500</t>
-[...1 lines deleted...]
-  <si>
     <t>CBU100505X221T</t>
   </si>
   <si>
     <t>0.095</t>
   </si>
   <si>
+    <t>CBU201209U221T</t>
+  </si>
+  <si>
+    <t>CBU201209U221TA01</t>
+  </si>
+  <si>
+    <t>CBU160808U221T</t>
+  </si>
+  <si>
+    <t>CBU201209U221B</t>
+  </si>
+  <si>
+    <t>CBU201209X221T</t>
+  </si>
+  <si>
+    <t>CBU160808X221TA01</t>
+  </si>
+  <si>
     <t>CBU100505X181T</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>0.085</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
+    <t>CBU201209U181T</t>
+  </si>
+  <si>
+    <t>CBU160808U181T</t>
+  </si>
+  <si>
+    <t>CBU160808X181T</t>
+  </si>
+  <si>
+    <t>CBU201209U151T</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>CBU201209U151TA02</t>
+  </si>
+  <si>
+    <t>CBU201209U151B</t>
+  </si>
+  <si>
+    <t>CBU160808U151TA01</t>
+  </si>
+  <si>
+    <t>CBU160808X151T</t>
+  </si>
+  <si>
+    <t>CBU160808U151T</t>
+  </si>
+  <si>
+    <t>CBU100505X151T</t>
+  </si>
+  <si>
     <t>CBU100505X121T</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>0.05</t>
-[...4 lines deleted...]
-  <si>
     <t>CBU160808X121T</t>
   </si>
   <si>
     <t>0.025</t>
   </si>
   <si>
-    <t>3000</t>
+    <t>CBU160808U121T</t>
+  </si>
+  <si>
+    <t>CBU160808U121TA01</t>
+  </si>
+  <si>
+    <t>CBU201209X121T</t>
+  </si>
+  <si>
+    <t>CBU201209U121TA02</t>
+  </si>
+  <si>
+    <t>CBU201209W121T</t>
+  </si>
+  <si>
+    <t>W</t>
+  </si>
+  <si>
+    <t>CBU201209U121B</t>
+  </si>
+  <si>
+    <t>CBU201209U121T</t>
+  </si>
+  <si>
+    <t>CBU201209U121TA01</t>
+  </si>
+  <si>
+    <t>CBU160808W121T</t>
+  </si>
+  <si>
+    <t>CBU100505W121T</t>
+  </si>
+  <si>
+    <t>CBU100505X121TA02</t>
   </si>
   <si>
     <t>CBU160808X101T</t>
   </si>
   <si>
     <t>0.03</t>
   </si>
   <si>
+    <t>CBU201209U101T</t>
+  </si>
+  <si>
+    <t>3500</t>
+  </si>
+  <si>
+    <t>CBU201209U101TA02</t>
+  </si>
+  <si>
+    <t>CBU160808U101T</t>
+  </si>
+  <si>
+    <t>CBU201209U101TA01</t>
+  </si>
+  <si>
+    <t>CBU160808U101TA01</t>
+  </si>
+  <si>
+    <t>CBU100505X101T</t>
+  </si>
+  <si>
+    <t>CBU160808U900TA01</t>
+  </si>
+  <si>
+    <t>CBU100505X900T</t>
+  </si>
+  <si>
     <t>CBU100505X800T</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>0.038</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
+    <t>CBU201209U800TA02</t>
+  </si>
+  <si>
+    <t>CBU160808U800T</t>
+  </si>
+  <si>
+    <t>CBU201209W800T</t>
+  </si>
+  <si>
+    <t>CBU201209U800T</t>
+  </si>
+  <si>
+    <t>CBU201209U800B</t>
+  </si>
+  <si>
+    <t>CBU201209X800T</t>
+  </si>
+  <si>
+    <t>CBU160808W800T</t>
+  </si>
+  <si>
+    <t>CBU160808X800T</t>
+  </si>
+  <si>
+    <t>CBU160808U800TA01</t>
+  </si>
+  <si>
+    <t>CBU100505X800TA01</t>
+  </si>
+  <si>
     <t>CBU160808X700T</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>0.02</t>
   </si>
   <si>
     <t>4000</t>
   </si>
   <si>
+    <t>CBU160808U700TA01</t>
+  </si>
+  <si>
+    <t>CBU100505X700TA01</t>
+  </si>
+  <si>
     <t>CBU100505X600T</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>0.032</t>
   </si>
   <si>
+    <t>CBU160808U600T</t>
+  </si>
+  <si>
+    <t>CBU100505X600TA01</t>
+  </si>
+  <si>
+    <t>CBU201209U600T</t>
+  </si>
+  <si>
+    <t>CBU160808X600T</t>
+  </si>
+  <si>
+    <t>CBU201209U500T</t>
+  </si>
+  <si>
+    <t>CBU160808X500T</t>
+  </si>
+  <si>
+    <t>CBU100505X500T</t>
+  </si>
+  <si>
+    <t>CBU100505X500TA01</t>
+  </si>
+  <si>
+    <t>CBU160808X400T</t>
+  </si>
+  <si>
+    <t>CBU100505X400T</t>
+  </si>
+  <si>
+    <t>CBU100505X400TA01</t>
+  </si>
+  <si>
     <t>CBU100505X330T</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>0.022</t>
   </si>
   <si>
+    <t>CBU160808X330TA02</t>
+  </si>
+  <si>
+    <t>CBU100505X310T</t>
+  </si>
+  <si>
     <t>CBU160808X300T</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>0.01</t>
   </si>
   <si>
     <t>5000</t>
   </si>
   <si>
+    <t>CBU160808X300TA01</t>
+  </si>
+  <si>
+    <t>CBU100505X300TA01</t>
+  </si>
+  <si>
+    <t>CBU100505X300T</t>
+  </si>
+  <si>
+    <t>CBU100505U260T</t>
+  </si>
+  <si>
+    <t>CBU100505X260T</t>
+  </si>
+  <si>
     <t>CBU160808X220T</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>0.004</t>
   </si>
   <si>
     <t>6000</t>
   </si>
   <si>
+    <t>CBU100505X220T</t>
+  </si>
+  <si>
+    <t>CBU100505X200T</t>
+  </si>
+  <si>
+    <t>CBU100505X200TA01</t>
+  </si>
+  <si>
+    <t>CBU100505X150T</t>
+  </si>
+  <si>
     <t>CBU160808X110T</t>
   </si>
   <si>
-    <t>X</t>
-[...1 lines deleted...]
-  <si>
     <t>CBU100505X100T</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>0.018</t>
   </si>
   <si>
     <t>3100</t>
+  </si>
+  <si>
+    <t>CBU100505X000T</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -627,51 +999,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:N24"/>
+  <dimension ref="A1:N136"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -687,711 +1059,2930 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="E2" t="s">
         <v>15</v>
       </c>
       <c r="L2" t="s">
         <v>16</v>
       </c>
+      <c r="N2" t="s">
+        <v>17</v>
+      </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="C3" t="s">
         <v>18</v>
       </c>
-      <c r="D3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3" t="s">
         <v>19</v>
       </c>
-      <c r="F3" t="s">
+      <c r="L3" t="s">
         <v>20</v>
       </c>
-      <c r="G3" t="s">
-[...12 lines deleted...]
-        <v>20</v>
+      <c r="N3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="E4" t="s">
-        <v>27</v>
-[...17 lines deleted...]
-        <v>30</v>
+        <v>15</v>
+      </c>
+      <c r="L4" t="s">
+        <v>20</v>
+      </c>
+      <c r="N4" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>31</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>19</v>
       </c>
-      <c r="F5" t="s">
-[...15 lines deleted...]
-        <v>33</v>
+      <c r="L5" t="s">
+        <v>16</v>
+      </c>
+      <c r="N5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="C6" t="s">
+        <v>24</v>
+      </c>
+      <c r="D6" t="s">
+        <v>25</v>
+      </c>
+      <c r="E6" t="s">
+        <v>25</v>
+      </c>
+      <c r="F6" t="s">
         <v>26</v>
       </c>
-      <c r="D6" t="s">
+      <c r="G6" t="s">
         <v>27</v>
       </c>
-      <c r="E6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H6" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="I6" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="J6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="K6" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="C7" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D7" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="E7" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F7" t="s">
+        <v>26</v>
+      </c>
+      <c r="G7" t="s">
+        <v>34</v>
+      </c>
+      <c r="H7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I7" t="s">
+        <v>29</v>
+      </c>
+      <c r="J7" t="s">
+        <v>30</v>
+      </c>
+      <c r="K7" t="s">
         <v>35</v>
       </c>
-      <c r="G7" t="s">
-[...12 lines deleted...]
-        <v>38</v>
+      <c r="L7" t="s">
+        <v>20</v>
+      </c>
+      <c r="N7" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>39</v>
+        <v>36</v>
+      </c>
+      <c r="C8" t="s">
+        <v>24</v>
+      </c>
+      <c r="D8" t="s">
+        <v>25</v>
       </c>
       <c r="E8" t="s">
         <v>15</v>
       </c>
+      <c r="F8" t="s">
+        <v>26</v>
+      </c>
+      <c r="G8" t="s">
+        <v>37</v>
+      </c>
+      <c r="H8" t="s">
+        <v>28</v>
+      </c>
+      <c r="I8" t="s">
+        <v>29</v>
+      </c>
+      <c r="J8" t="s">
+        <v>30</v>
+      </c>
+      <c r="K8" t="s">
+        <v>26</v>
+      </c>
       <c r="L8" t="s">
-        <v>40</v>
+        <v>16</v>
+      </c>
+      <c r="N8" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="C9" t="s">
+        <v>24</v>
+      </c>
+      <c r="D9" t="s">
+        <v>25</v>
+      </c>
+      <c r="E9" t="s">
+        <v>15</v>
+      </c>
+      <c r="F9" t="s">
         <v>26</v>
       </c>
-      <c r="D9" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G9" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="H9" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="I9" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="J9" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="K9" t="s">
-        <v>43</v>
+        <v>26</v>
+      </c>
+      <c r="L9" t="s">
+        <v>16</v>
+      </c>
+      <c r="N9" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>44</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>39</v>
       </c>
       <c r="E10" t="s">
         <v>19</v>
       </c>
-      <c r="F10" t="s">
-[...15 lines deleted...]
-        <v>46</v>
+      <c r="L10" t="s">
+        <v>20</v>
+      </c>
+      <c r="N10" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>47</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>40</v>
       </c>
       <c r="E11" t="s">
-        <v>19</v>
-[...17 lines deleted...]
-        <v>50</v>
+        <v>15</v>
+      </c>
+      <c r="L11" t="s">
+        <v>20</v>
+      </c>
+      <c r="N11" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="E12" t="s">
-        <v>27</v>
-[...17 lines deleted...]
-        <v>38</v>
+        <v>19</v>
+      </c>
+      <c r="L12" t="s">
+        <v>42</v>
+      </c>
+      <c r="N12" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>53</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>43</v>
       </c>
       <c r="E13" t="s">
-        <v>27</v>
-[...17 lines deleted...]
-        <v>56</v>
+        <v>15</v>
+      </c>
+      <c r="L13" t="s">
+        <v>20</v>
+      </c>
+      <c r="N13" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>57</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="E14" t="s">
-        <v>27</v>
-[...17 lines deleted...]
-        <v>60</v>
+        <v>19</v>
+      </c>
+      <c r="L14" t="s">
+        <v>16</v>
+      </c>
+      <c r="N14" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>61</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="E15" t="s">
-        <v>19</v>
-[...17 lines deleted...]
-        <v>63</v>
+        <v>15</v>
+      </c>
+      <c r="L15" t="s">
+        <v>16</v>
+      </c>
+      <c r="N15" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
+        <v>46</v>
+      </c>
+      <c r="E16" t="s">
+        <v>19</v>
+      </c>
+      <c r="L16" t="s">
+        <v>16</v>
+      </c>
+      <c r="N16" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14">
+      <c r="A17" t="s">
+        <v>47</v>
+      </c>
+      <c r="E17" t="s">
+        <v>19</v>
+      </c>
+      <c r="L17" t="s">
+        <v>42</v>
+      </c>
+      <c r="N17" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14">
+      <c r="A18" t="s">
+        <v>48</v>
+      </c>
+      <c r="E18" t="s">
+        <v>19</v>
+      </c>
+      <c r="L18" t="s">
+        <v>42</v>
+      </c>
+      <c r="N18" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14">
+      <c r="A19" t="s">
+        <v>49</v>
+      </c>
+      <c r="C19" t="s">
+        <v>50</v>
+      </c>
+      <c r="D19" t="s">
+        <v>51</v>
+      </c>
+      <c r="E19" t="s">
+        <v>51</v>
+      </c>
+      <c r="F19" t="s">
+        <v>52</v>
+      </c>
+      <c r="G19" t="s">
+        <v>53</v>
+      </c>
+      <c r="H19" t="s">
+        <v>28</v>
+      </c>
+      <c r="I19" t="s">
+        <v>29</v>
+      </c>
+      <c r="J19" t="s">
+        <v>30</v>
+      </c>
+      <c r="K19" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14">
+      <c r="A20" t="s">
+        <v>55</v>
+      </c>
+      <c r="C20" t="s">
+        <v>24</v>
+      </c>
+      <c r="D20" t="s">
+        <v>25</v>
+      </c>
+      <c r="E20" t="s">
+        <v>25</v>
+      </c>
+      <c r="F20" t="s">
+        <v>52</v>
+      </c>
+      <c r="G20" t="s">
+        <v>56</v>
+      </c>
+      <c r="H20" t="s">
+        <v>28</v>
+      </c>
+      <c r="I20" t="s">
+        <v>29</v>
+      </c>
+      <c r="J20" t="s">
+        <v>30</v>
+      </c>
+      <c r="K20" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14">
+      <c r="A21" t="s">
+        <v>58</v>
+      </c>
+      <c r="C21" t="s">
+        <v>32</v>
+      </c>
+      <c r="D21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E21" t="s">
+        <v>15</v>
+      </c>
+      <c r="F21" t="s">
+        <v>52</v>
+      </c>
+      <c r="G21" t="s">
+        <v>59</v>
+      </c>
+      <c r="H21" t="s">
+        <v>28</v>
+      </c>
+      <c r="I21" t="s">
+        <v>29</v>
+      </c>
+      <c r="J21" t="s">
+        <v>30</v>
+      </c>
+      <c r="K21" t="s">
+        <v>60</v>
+      </c>
+      <c r="L21" t="s">
+        <v>20</v>
+      </c>
+      <c r="N21" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14">
+      <c r="A22" t="s">
+        <v>61</v>
+      </c>
+      <c r="C22" t="s">
+        <v>24</v>
+      </c>
+      <c r="D22" t="s">
+        <v>25</v>
+      </c>
+      <c r="E22" t="s">
+        <v>15</v>
+      </c>
+      <c r="F22" t="s">
+        <v>52</v>
+      </c>
+      <c r="G22" t="s">
+        <v>56</v>
+      </c>
+      <c r="H22" t="s">
+        <v>28</v>
+      </c>
+      <c r="I22" t="s">
+        <v>29</v>
+      </c>
+      <c r="J22" t="s">
+        <v>30</v>
+      </c>
+      <c r="K22" t="s">
+        <v>62</v>
+      </c>
+      <c r="L22" t="s">
+        <v>16</v>
+      </c>
+      <c r="N22" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14">
+      <c r="A23" t="s">
+        <v>63</v>
+      </c>
+      <c r="C23" t="s">
+        <v>24</v>
+      </c>
+      <c r="D23" t="s">
+        <v>25</v>
+      </c>
+      <c r="E23" t="s">
+        <v>19</v>
+      </c>
+      <c r="F23" t="s">
+        <v>52</v>
+      </c>
+      <c r="G23" t="s">
+        <v>56</v>
+      </c>
+      <c r="H23" t="s">
+        <v>28</v>
+      </c>
+      <c r="I23" t="s">
+        <v>29</v>
+      </c>
+      <c r="J23" t="s">
+        <v>30</v>
+      </c>
+      <c r="K23" t="s">
+        <v>57</v>
+      </c>
+      <c r="L23" t="s">
+        <v>16</v>
+      </c>
+      <c r="N23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14">
+      <c r="A24" t="s">
         <v>64</v>
       </c>
-      <c r="C16" t="s">
-[...11 lines deleted...]
-      <c r="G16" t="s">
+      <c r="C24" t="s">
+        <v>50</v>
+      </c>
+      <c r="D24" t="s">
+        <v>51</v>
+      </c>
+      <c r="E24" t="s">
+        <v>19</v>
+      </c>
+      <c r="F24" t="s">
+        <v>52</v>
+      </c>
+      <c r="G24" t="s">
+        <v>53</v>
+      </c>
+      <c r="H24" t="s">
+        <v>28</v>
+      </c>
+      <c r="I24" t="s">
+        <v>29</v>
+      </c>
+      <c r="J24" t="s">
+        <v>30</v>
+      </c>
+      <c r="K24" t="s">
+        <v>54</v>
+      </c>
+      <c r="L24" t="s">
+        <v>42</v>
+      </c>
+      <c r="N24" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14">
+      <c r="A25" t="s">
         <v>65</v>
       </c>
-      <c r="H16" t="s">
-[...5 lines deleted...]
-      <c r="J16" t="s">
+      <c r="E25" t="s">
+        <v>19</v>
+      </c>
+      <c r="L25" t="s">
+        <v>20</v>
+      </c>
+      <c r="N25" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14">
+      <c r="A26" t="s">
+        <v>66</v>
+      </c>
+      <c r="C26" t="s">
+        <v>32</v>
+      </c>
+      <c r="D26" t="s">
+        <v>33</v>
+      </c>
+      <c r="E26" t="s">
+        <v>15</v>
+      </c>
+      <c r="F26" t="s">
+        <v>67</v>
+      </c>
+      <c r="G26" t="s">
+        <v>59</v>
+      </c>
+      <c r="H26" t="s">
+        <v>28</v>
+      </c>
+      <c r="I26" t="s">
+        <v>29</v>
+      </c>
+      <c r="J26" t="s">
+        <v>30</v>
+      </c>
+      <c r="K26" t="s">
+        <v>60</v>
+      </c>
+      <c r="L26" t="s">
+        <v>20</v>
+      </c>
+      <c r="N26" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14">
+      <c r="A27" t="s">
+        <v>68</v>
+      </c>
+      <c r="C27" t="s">
         <v>24</v>
       </c>
-      <c r="K16" t="s">
-[...7 lines deleted...]
-      <c r="C17" t="s">
+      <c r="D27" t="s">
+        <v>25</v>
+      </c>
+      <c r="E27" t="s">
+        <v>15</v>
+      </c>
+      <c r="F27" t="s">
+        <v>67</v>
+      </c>
+      <c r="G27" t="s">
+        <v>56</v>
+      </c>
+      <c r="H27" t="s">
+        <v>28</v>
+      </c>
+      <c r="I27" t="s">
+        <v>29</v>
+      </c>
+      <c r="J27" t="s">
+        <v>30</v>
+      </c>
+      <c r="K27" t="s">
+        <v>62</v>
+      </c>
+      <c r="L27" t="s">
+        <v>16</v>
+      </c>
+      <c r="N27" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14">
+      <c r="A28" t="s">
+        <v>69</v>
+      </c>
+      <c r="E28" t="s">
+        <v>19</v>
+      </c>
+      <c r="L28" t="s">
+        <v>20</v>
+      </c>
+      <c r="N28" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14">
+      <c r="A29" t="s">
+        <v>70</v>
+      </c>
+      <c r="E29" t="s">
+        <v>19</v>
+      </c>
+      <c r="L29" t="s">
+        <v>16</v>
+      </c>
+      <c r="N29" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14">
+      <c r="A30" t="s">
+        <v>71</v>
+      </c>
+      <c r="E30" t="s">
+        <v>19</v>
+      </c>
+      <c r="L30" t="s">
+        <v>42</v>
+      </c>
+      <c r="N30" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14">
+      <c r="A31" t="s">
+        <v>72</v>
+      </c>
+      <c r="E31" t="s">
+        <v>19</v>
+      </c>
+      <c r="L31" t="s">
+        <v>42</v>
+      </c>
+      <c r="N31" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14">
+      <c r="A32" t="s">
+        <v>73</v>
+      </c>
+      <c r="C32" t="s">
+        <v>50</v>
+      </c>
+      <c r="D32" t="s">
+        <v>51</v>
+      </c>
+      <c r="E32" t="s">
+        <v>51</v>
+      </c>
+      <c r="F32" t="s">
+        <v>74</v>
+      </c>
+      <c r="G32" t="s">
+        <v>27</v>
+      </c>
+      <c r="H32" t="s">
+        <v>28</v>
+      </c>
+      <c r="I32" t="s">
+        <v>29</v>
+      </c>
+      <c r="J32" t="s">
+        <v>30</v>
+      </c>
+      <c r="K32" t="s">
         <v>26</v>
       </c>
-      <c r="D17" t="s">
-[...17 lines deleted...]
-      <c r="J17" t="s">
+    </row>
+    <row r="33" spans="1:14">
+      <c r="A33" t="s">
+        <v>75</v>
+      </c>
+      <c r="C33" t="s">
         <v>24</v>
       </c>
-      <c r="K17" t="s">
-[...28 lines deleted...]
-      <c r="J18" t="s">
+      <c r="D33" t="s">
+        <v>25</v>
+      </c>
+      <c r="E33" t="s">
+        <v>25</v>
+      </c>
+      <c r="F33" t="s">
+        <v>74</v>
+      </c>
+      <c r="G33" t="s">
+        <v>76</v>
+      </c>
+      <c r="H33" t="s">
+        <v>28</v>
+      </c>
+      <c r="I33" t="s">
+        <v>29</v>
+      </c>
+      <c r="J33" t="s">
+        <v>30</v>
+      </c>
+      <c r="K33" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="34" spans="1:14">
+      <c r="A34" t="s">
+        <v>77</v>
+      </c>
+      <c r="E34" t="s">
+        <v>19</v>
+      </c>
+      <c r="L34" t="s">
+        <v>16</v>
+      </c>
+      <c r="N34" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="35" spans="1:14">
+      <c r="A35" t="s">
+        <v>78</v>
+      </c>
+      <c r="E35" t="s">
+        <v>15</v>
+      </c>
+      <c r="L35" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="36" spans="1:14">
+      <c r="A36" t="s">
+        <v>79</v>
+      </c>
+      <c r="E36" t="s">
+        <v>19</v>
+      </c>
+      <c r="L36" t="s">
+        <v>16</v>
+      </c>
+      <c r="N36" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="37" spans="1:14">
+      <c r="A37" t="s">
+        <v>80</v>
+      </c>
+      <c r="E37" t="s">
+        <v>19</v>
+      </c>
+      <c r="L37" t="s">
+        <v>16</v>
+      </c>
+      <c r="N37" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="38" spans="1:14">
+      <c r="A38" t="s">
+        <v>81</v>
+      </c>
+      <c r="E38" t="s">
+        <v>19</v>
+      </c>
+      <c r="L38" t="s">
+        <v>42</v>
+      </c>
+      <c r="N38" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="39" spans="1:14">
+      <c r="A39" t="s">
+        <v>82</v>
+      </c>
+      <c r="E39" t="s">
+        <v>19</v>
+      </c>
+      <c r="L39" t="s">
+        <v>42</v>
+      </c>
+      <c r="N39" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="40" spans="1:14">
+      <c r="A40" t="s">
+        <v>83</v>
+      </c>
+      <c r="C40" t="s">
+        <v>50</v>
+      </c>
+      <c r="D40" t="s">
+        <v>51</v>
+      </c>
+      <c r="E40" t="s">
+        <v>51</v>
+      </c>
+      <c r="F40" t="s">
+        <v>84</v>
+      </c>
+      <c r="G40" t="s">
+        <v>56</v>
+      </c>
+      <c r="H40" t="s">
+        <v>28</v>
+      </c>
+      <c r="I40" t="s">
+        <v>29</v>
+      </c>
+      <c r="J40" t="s">
+        <v>30</v>
+      </c>
+      <c r="K40" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="41" spans="1:14">
+      <c r="A41" t="s">
+        <v>86</v>
+      </c>
+      <c r="C41" t="s">
         <v>24</v>
       </c>
-      <c r="K18" t="s">
-[...28 lines deleted...]
-      <c r="J19" t="s">
+      <c r="D41" t="s">
+        <v>25</v>
+      </c>
+      <c r="E41" t="s">
+        <v>25</v>
+      </c>
+      <c r="F41" t="s">
+        <v>84</v>
+      </c>
+      <c r="G41" t="s">
+        <v>87</v>
+      </c>
+      <c r="H41" t="s">
+        <v>28</v>
+      </c>
+      <c r="I41" t="s">
+        <v>29</v>
+      </c>
+      <c r="J41" t="s">
+        <v>30</v>
+      </c>
+      <c r="K41" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="42" spans="1:14">
+      <c r="A42" t="s">
+        <v>89</v>
+      </c>
+      <c r="E42" t="s">
+        <v>15</v>
+      </c>
+      <c r="L42" t="s">
+        <v>20</v>
+      </c>
+      <c r="N42" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="43" spans="1:14">
+      <c r="A43" t="s">
+        <v>90</v>
+      </c>
+      <c r="E43" t="s">
+        <v>19</v>
+      </c>
+      <c r="L43" t="s">
+        <v>20</v>
+      </c>
+      <c r="N43" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="44" spans="1:14">
+      <c r="A44" t="s">
+        <v>91</v>
+      </c>
+      <c r="E44" t="s">
+        <v>19</v>
+      </c>
+      <c r="L44" t="s">
+        <v>16</v>
+      </c>
+      <c r="N44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="45" spans="1:14">
+      <c r="A45" t="s">
+        <v>92</v>
+      </c>
+      <c r="E45" t="s">
+        <v>15</v>
+      </c>
+      <c r="L45" t="s">
+        <v>16</v>
+      </c>
+      <c r="N45" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="46" spans="1:14">
+      <c r="A46" t="s">
+        <v>93</v>
+      </c>
+      <c r="C46" t="s">
+        <v>32</v>
+      </c>
+      <c r="D46" t="s">
+        <v>33</v>
+      </c>
+      <c r="E46" t="s">
+        <v>15</v>
+      </c>
+      <c r="F46" t="s">
+        <v>94</v>
+      </c>
+      <c r="G46" t="s">
+        <v>95</v>
+      </c>
+      <c r="H46" t="s">
+        <v>28</v>
+      </c>
+      <c r="I46" t="s">
+        <v>29</v>
+      </c>
+      <c r="J46" t="s">
+        <v>30</v>
+      </c>
+      <c r="K46" t="s">
+        <v>96</v>
+      </c>
+      <c r="L46" t="s">
+        <v>20</v>
+      </c>
+      <c r="N46" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="47" spans="1:14">
+      <c r="A47" t="s">
+        <v>97</v>
+      </c>
+      <c r="C47" t="s">
         <v>24</v>
       </c>
-      <c r="K19" t="s">
+      <c r="D47" t="s">
+        <v>25</v>
+      </c>
+      <c r="E47" t="s">
+        <v>15</v>
+      </c>
+      <c r="F47" t="s">
+        <v>94</v>
+      </c>
+      <c r="G47" t="s">
+        <v>56</v>
+      </c>
+      <c r="H47" t="s">
+        <v>28</v>
+      </c>
+      <c r="I47" t="s">
+        <v>29</v>
+      </c>
+      <c r="J47" t="s">
+        <v>30</v>
+      </c>
+      <c r="K47" t="s">
+        <v>35</v>
+      </c>
+      <c r="L47" t="s">
+        <v>16</v>
+      </c>
+      <c r="N47" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="48" spans="1:14">
+      <c r="A48" t="s">
+        <v>98</v>
+      </c>
+      <c r="E48" t="s">
+        <v>19</v>
+      </c>
+      <c r="L48" t="s">
+        <v>20</v>
+      </c>
+      <c r="N48" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="49" spans="1:14">
+      <c r="A49" t="s">
+        <v>99</v>
+      </c>
+      <c r="E49" t="s">
+        <v>19</v>
+      </c>
+      <c r="L49" t="s">
+        <v>16</v>
+      </c>
+      <c r="N49" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="50" spans="1:14">
+      <c r="A50" t="s">
+        <v>100</v>
+      </c>
+      <c r="E50" t="s">
+        <v>19</v>
+      </c>
+      <c r="L50" t="s">
+        <v>16</v>
+      </c>
+      <c r="N50" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="51" spans="1:14">
+      <c r="A51" t="s">
+        <v>101</v>
+      </c>
+      <c r="E51" t="s">
+        <v>19</v>
+      </c>
+      <c r="L51" t="s">
+        <v>42</v>
+      </c>
+      <c r="N51" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="52" spans="1:14">
+      <c r="A52" t="s">
+        <v>102</v>
+      </c>
+      <c r="E52" t="s">
+        <v>19</v>
+      </c>
+      <c r="L52" t="s">
+        <v>42</v>
+      </c>
+      <c r="N52" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="53" spans="1:14">
+      <c r="A53" t="s">
+        <v>103</v>
+      </c>
+      <c r="C53" t="s">
+        <v>24</v>
+      </c>
+      <c r="D53" t="s">
+        <v>25</v>
+      </c>
+      <c r="E53" t="s">
+        <v>25</v>
+      </c>
+      <c r="F53" t="s">
+        <v>104</v>
+      </c>
+      <c r="G53" t="s">
+        <v>105</v>
+      </c>
+      <c r="H53" t="s">
+        <v>28</v>
+      </c>
+      <c r="I53" t="s">
+        <v>29</v>
+      </c>
+      <c r="J53" t="s">
+        <v>30</v>
+      </c>
+      <c r="K53" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="54" spans="1:14">
+      <c r="A54" t="s">
+        <v>106</v>
+      </c>
+      <c r="C54" t="s">
         <v>50</v>
       </c>
-    </row>
-[...25 lines deleted...]
-      <c r="J20" t="s">
+      <c r="D54" t="s">
+        <v>51</v>
+      </c>
+      <c r="E54" t="s">
+        <v>51</v>
+      </c>
+      <c r="F54" t="s">
+        <v>104</v>
+      </c>
+      <c r="G54" t="s">
+        <v>107</v>
+      </c>
+      <c r="H54" t="s">
+        <v>28</v>
+      </c>
+      <c r="I54" t="s">
+        <v>29</v>
+      </c>
+      <c r="J54" t="s">
+        <v>30</v>
+      </c>
+      <c r="K54" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="55" spans="1:14">
+      <c r="A55" t="s">
+        <v>108</v>
+      </c>
+      <c r="C55" t="s">
+        <v>32</v>
+      </c>
+      <c r="D55" t="s">
+        <v>33</v>
+      </c>
+      <c r="E55" t="s">
+        <v>15</v>
+      </c>
+      <c r="F55" t="s">
+        <v>104</v>
+      </c>
+      <c r="G55" t="s">
+        <v>95</v>
+      </c>
+      <c r="H55" t="s">
+        <v>28</v>
+      </c>
+      <c r="I55" t="s">
+        <v>29</v>
+      </c>
+      <c r="J55" t="s">
+        <v>30</v>
+      </c>
+      <c r="K55" t="s">
+        <v>96</v>
+      </c>
+      <c r="L55" t="s">
+        <v>20</v>
+      </c>
+      <c r="N55" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="56" spans="1:14">
+      <c r="A56" t="s">
+        <v>109</v>
+      </c>
+      <c r="C56" t="s">
+        <v>32</v>
+      </c>
+      <c r="D56" t="s">
+        <v>33</v>
+      </c>
+      <c r="E56" t="s">
+        <v>15</v>
+      </c>
+      <c r="F56" t="s">
+        <v>104</v>
+      </c>
+      <c r="G56" t="s">
+        <v>95</v>
+      </c>
+      <c r="H56" t="s">
+        <v>28</v>
+      </c>
+      <c r="I56" t="s">
+        <v>29</v>
+      </c>
+      <c r="J56" t="s">
+        <v>30</v>
+      </c>
+      <c r="K56" t="s">
+        <v>96</v>
+      </c>
+      <c r="L56" t="s">
+        <v>20</v>
+      </c>
+      <c r="N56" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="57" spans="1:14">
+      <c r="A57" t="s">
+        <v>110</v>
+      </c>
+      <c r="C57" t="s">
         <v>24</v>
       </c>
-      <c r="K20" t="s">
-[...28 lines deleted...]
-      <c r="J21" t="s">
+      <c r="D57" t="s">
+        <v>25</v>
+      </c>
+      <c r="E57" t="s">
+        <v>15</v>
+      </c>
+      <c r="F57" t="s">
+        <v>104</v>
+      </c>
+      <c r="G57" t="s">
+        <v>59</v>
+      </c>
+      <c r="H57" t="s">
+        <v>28</v>
+      </c>
+      <c r="I57" t="s">
+        <v>29</v>
+      </c>
+      <c r="J57" t="s">
+        <v>30</v>
+      </c>
+      <c r="K57" t="s">
+        <v>35</v>
+      </c>
+      <c r="L57" t="s">
+        <v>16</v>
+      </c>
+      <c r="N57" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="58" spans="1:14">
+      <c r="A58" t="s">
+        <v>111</v>
+      </c>
+      <c r="E58" t="s">
+        <v>15</v>
+      </c>
+      <c r="L58" t="s">
+        <v>20</v>
+      </c>
+      <c r="N58" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="59" spans="1:14">
+      <c r="A59" t="s">
+        <v>112</v>
+      </c>
+      <c r="E59" t="s">
+        <v>19</v>
+      </c>
+      <c r="L59" t="s">
+        <v>20</v>
+      </c>
+      <c r="N59" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="60" spans="1:14">
+      <c r="A60" t="s">
+        <v>113</v>
+      </c>
+      <c r="E60" t="s">
+        <v>19</v>
+      </c>
+      <c r="L60" t="s">
+        <v>16</v>
+      </c>
+      <c r="N60" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="61" spans="1:14">
+      <c r="A61" t="s">
+        <v>114</v>
+      </c>
+      <c r="C61" t="s">
+        <v>50</v>
+      </c>
+      <c r="D61" t="s">
+        <v>51</v>
+      </c>
+      <c r="E61" t="s">
+        <v>51</v>
+      </c>
+      <c r="F61" t="s">
+        <v>115</v>
+      </c>
+      <c r="G61" t="s">
+        <v>116</v>
+      </c>
+      <c r="H61" t="s">
+        <v>28</v>
+      </c>
+      <c r="I61" t="s">
+        <v>29</v>
+      </c>
+      <c r="J61" t="s">
+        <v>30</v>
+      </c>
+      <c r="K61" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="62" spans="1:14">
+      <c r="A62" t="s">
+        <v>118</v>
+      </c>
+      <c r="C62" t="s">
+        <v>32</v>
+      </c>
+      <c r="D62" t="s">
+        <v>33</v>
+      </c>
+      <c r="E62" t="s">
+        <v>15</v>
+      </c>
+      <c r="F62" t="s">
+        <v>115</v>
+      </c>
+      <c r="G62" t="s">
+        <v>95</v>
+      </c>
+      <c r="H62" t="s">
+        <v>28</v>
+      </c>
+      <c r="I62" t="s">
+        <v>29</v>
+      </c>
+      <c r="J62" t="s">
+        <v>30</v>
+      </c>
+      <c r="K62" t="s">
+        <v>96</v>
+      </c>
+      <c r="L62" t="s">
+        <v>20</v>
+      </c>
+      <c r="N62" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="63" spans="1:14">
+      <c r="A63" t="s">
+        <v>119</v>
+      </c>
+      <c r="C63" t="s">
         <v>24</v>
       </c>
-      <c r="K21" t="s">
-[...28 lines deleted...]
-      <c r="J22" t="s">
+      <c r="D63" t="s">
+        <v>25</v>
+      </c>
+      <c r="E63" t="s">
+        <v>15</v>
+      </c>
+      <c r="F63" t="s">
+        <v>115</v>
+      </c>
+      <c r="G63" t="s">
+        <v>87</v>
+      </c>
+      <c r="H63" t="s">
+        <v>28</v>
+      </c>
+      <c r="I63" t="s">
+        <v>29</v>
+      </c>
+      <c r="J63" t="s">
+        <v>30</v>
+      </c>
+      <c r="K63" t="s">
+        <v>35</v>
+      </c>
+      <c r="L63" t="s">
+        <v>16</v>
+      </c>
+      <c r="N63" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="64" spans="1:14">
+      <c r="A64" t="s">
+        <v>120</v>
+      </c>
+      <c r="E64" t="s">
+        <v>19</v>
+      </c>
+      <c r="L64" t="s">
+        <v>16</v>
+      </c>
+      <c r="N64" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="65" spans="1:14">
+      <c r="A65" t="s">
+        <v>121</v>
+      </c>
+      <c r="C65" t="s">
+        <v>32</v>
+      </c>
+      <c r="D65" t="s">
+        <v>33</v>
+      </c>
+      <c r="E65" t="s">
+        <v>15</v>
+      </c>
+      <c r="F65" t="s">
+        <v>122</v>
+      </c>
+      <c r="G65" t="s">
+        <v>95</v>
+      </c>
+      <c r="H65" t="s">
+        <v>28</v>
+      </c>
+      <c r="I65" t="s">
+        <v>29</v>
+      </c>
+      <c r="J65" t="s">
+        <v>30</v>
+      </c>
+      <c r="K65" t="s">
+        <v>96</v>
+      </c>
+      <c r="L65" t="s">
+        <v>20</v>
+      </c>
+      <c r="N65" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="66" spans="1:14">
+      <c r="A66" t="s">
+        <v>123</v>
+      </c>
+      <c r="C66" t="s">
+        <v>32</v>
+      </c>
+      <c r="D66" t="s">
+        <v>33</v>
+      </c>
+      <c r="E66" t="s">
+        <v>15</v>
+      </c>
+      <c r="F66" t="s">
+        <v>122</v>
+      </c>
+      <c r="G66" t="s">
+        <v>95</v>
+      </c>
+      <c r="H66" t="s">
+        <v>28</v>
+      </c>
+      <c r="I66" t="s">
+        <v>29</v>
+      </c>
+      <c r="J66" t="s">
+        <v>30</v>
+      </c>
+      <c r="K66" t="s">
+        <v>96</v>
+      </c>
+      <c r="L66" t="s">
+        <v>20</v>
+      </c>
+      <c r="N66" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="67" spans="1:14">
+      <c r="A67" t="s">
+        <v>124</v>
+      </c>
+      <c r="E67" t="s">
+        <v>15</v>
+      </c>
+      <c r="L67" t="s">
+        <v>20</v>
+      </c>
+      <c r="N67" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="68" spans="1:14">
+      <c r="A68" t="s">
+        <v>125</v>
+      </c>
+      <c r="E68" t="s">
+        <v>15</v>
+      </c>
+      <c r="L68" t="s">
+        <v>16</v>
+      </c>
+      <c r="N68" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="69" spans="1:14">
+      <c r="A69" t="s">
+        <v>126</v>
+      </c>
+      <c r="E69" t="s">
+        <v>19</v>
+      </c>
+      <c r="L69" t="s">
+        <v>16</v>
+      </c>
+      <c r="N69" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="70" spans="1:14">
+      <c r="A70" t="s">
+        <v>127</v>
+      </c>
+      <c r="E70" t="s">
+        <v>15</v>
+      </c>
+      <c r="L70" t="s">
+        <v>16</v>
+      </c>
+      <c r="N70" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="71" spans="1:14">
+      <c r="A71" t="s">
+        <v>128</v>
+      </c>
+      <c r="E71" t="s">
+        <v>19</v>
+      </c>
+      <c r="L71" t="s">
+        <v>42</v>
+      </c>
+      <c r="N71" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="72" spans="1:14">
+      <c r="A72" t="s">
+        <v>129</v>
+      </c>
+      <c r="C72" t="s">
+        <v>50</v>
+      </c>
+      <c r="D72" t="s">
+        <v>51</v>
+      </c>
+      <c r="E72" t="s">
+        <v>51</v>
+      </c>
+      <c r="F72" t="s">
+        <v>130</v>
+      </c>
+      <c r="G72" t="s">
+        <v>95</v>
+      </c>
+      <c r="H72" t="s">
+        <v>28</v>
+      </c>
+      <c r="I72" t="s">
+        <v>29</v>
+      </c>
+      <c r="J72" t="s">
+        <v>30</v>
+      </c>
+      <c r="K72" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="73" spans="1:14">
+      <c r="A73" t="s">
+        <v>131</v>
+      </c>
+      <c r="C73" t="s">
         <v>24</v>
       </c>
-      <c r="K22" t="s">
-[...39 lines deleted...]
-      <c r="J24" t="s">
+      <c r="D73" t="s">
+        <v>25</v>
+      </c>
+      <c r="E73" t="s">
+        <v>25</v>
+      </c>
+      <c r="F73" t="s">
+        <v>130</v>
+      </c>
+      <c r="G73" t="s">
+        <v>132</v>
+      </c>
+      <c r="H73" t="s">
+        <v>28</v>
+      </c>
+      <c r="I73" t="s">
+        <v>29</v>
+      </c>
+      <c r="J73" t="s">
+        <v>30</v>
+      </c>
+      <c r="K73" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="74" spans="1:14">
+      <c r="A74" t="s">
+        <v>133</v>
+      </c>
+      <c r="C74" t="s">
         <v>24</v>
       </c>
-      <c r="K24" t="s">
-        <v>93</v>
+      <c r="D74" t="s">
+        <v>25</v>
+      </c>
+      <c r="E74" t="s">
+        <v>15</v>
+      </c>
+      <c r="F74" t="s">
+        <v>130</v>
+      </c>
+      <c r="G74" t="s">
+        <v>105</v>
+      </c>
+      <c r="H74" t="s">
+        <v>28</v>
+      </c>
+      <c r="I74" t="s">
+        <v>29</v>
+      </c>
+      <c r="J74" t="s">
+        <v>30</v>
+      </c>
+      <c r="K74" t="s">
+        <v>35</v>
+      </c>
+      <c r="L74" t="s">
+        <v>16</v>
+      </c>
+      <c r="N74" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="75" spans="1:14">
+      <c r="A75" t="s">
+        <v>134</v>
+      </c>
+      <c r="C75" t="s">
+        <v>24</v>
+      </c>
+      <c r="D75" t="s">
+        <v>25</v>
+      </c>
+      <c r="E75" t="s">
+        <v>15</v>
+      </c>
+      <c r="F75" t="s">
+        <v>130</v>
+      </c>
+      <c r="G75" t="s">
+        <v>105</v>
+      </c>
+      <c r="H75" t="s">
+        <v>28</v>
+      </c>
+      <c r="I75" t="s">
+        <v>29</v>
+      </c>
+      <c r="J75" t="s">
+        <v>30</v>
+      </c>
+      <c r="K75" t="s">
+        <v>35</v>
+      </c>
+      <c r="L75" t="s">
+        <v>16</v>
+      </c>
+      <c r="N75" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="76" spans="1:14">
+      <c r="A76" t="s">
+        <v>135</v>
+      </c>
+      <c r="E76" t="s">
+        <v>19</v>
+      </c>
+      <c r="L76" t="s">
+        <v>20</v>
+      </c>
+      <c r="N76" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="77" spans="1:14">
+      <c r="A77" t="s">
+        <v>136</v>
+      </c>
+      <c r="E77" t="s">
+        <v>15</v>
+      </c>
+      <c r="L77" t="s">
+        <v>20</v>
+      </c>
+      <c r="N77" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="78" spans="1:14">
+      <c r="A78" t="s">
+        <v>137</v>
+      </c>
+      <c r="E78" t="s">
+        <v>138</v>
+      </c>
+      <c r="L78" t="s">
+        <v>20</v>
+      </c>
+      <c r="N78" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="79" spans="1:14">
+      <c r="A79" t="s">
+        <v>139</v>
+      </c>
+      <c r="E79" t="s">
+        <v>15</v>
+      </c>
+      <c r="L79" t="s">
+        <v>20</v>
+      </c>
+      <c r="N79" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="80" spans="1:14">
+      <c r="A80" t="s">
+        <v>140</v>
+      </c>
+      <c r="E80" t="s">
+        <v>15</v>
+      </c>
+      <c r="L80" t="s">
+        <v>20</v>
+      </c>
+      <c r="N80" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="81" spans="1:14">
+      <c r="A81" t="s">
+        <v>141</v>
+      </c>
+      <c r="E81" t="s">
+        <v>15</v>
+      </c>
+      <c r="L81" t="s">
+        <v>20</v>
+      </c>
+      <c r="N81" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="82" spans="1:14">
+      <c r="A82" t="s">
+        <v>142</v>
+      </c>
+      <c r="E82" t="s">
+        <v>138</v>
+      </c>
+      <c r="L82" t="s">
+        <v>16</v>
+      </c>
+      <c r="N82" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="83" spans="1:14">
+      <c r="A83" t="s">
+        <v>143</v>
+      </c>
+      <c r="E83" t="s">
+        <v>138</v>
+      </c>
+      <c r="L83" t="s">
+        <v>42</v>
+      </c>
+      <c r="N83" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="84" spans="1:14">
+      <c r="A84" t="s">
+        <v>144</v>
+      </c>
+      <c r="E84" t="s">
+        <v>19</v>
+      </c>
+      <c r="L84" t="s">
+        <v>42</v>
+      </c>
+      <c r="N84" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="85" spans="1:14">
+      <c r="A85" t="s">
+        <v>145</v>
+      </c>
+      <c r="C85" t="s">
+        <v>24</v>
+      </c>
+      <c r="D85" t="s">
+        <v>25</v>
+      </c>
+      <c r="E85" t="s">
+        <v>25</v>
+      </c>
+      <c r="F85" t="s">
+        <v>28</v>
+      </c>
+      <c r="G85" t="s">
+        <v>146</v>
+      </c>
+      <c r="H85" t="s">
+        <v>28</v>
+      </c>
+      <c r="I85" t="s">
+        <v>29</v>
+      </c>
+      <c r="J85" t="s">
+        <v>30</v>
+      </c>
+      <c r="K85" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="86" spans="1:14">
+      <c r="A86" t="s">
+        <v>147</v>
+      </c>
+      <c r="C86" t="s">
+        <v>32</v>
+      </c>
+      <c r="D86" t="s">
+        <v>33</v>
+      </c>
+      <c r="E86" t="s">
+        <v>15</v>
+      </c>
+      <c r="F86" t="s">
+        <v>28</v>
+      </c>
+      <c r="G86" t="s">
+        <v>132</v>
+      </c>
+      <c r="H86" t="s">
+        <v>28</v>
+      </c>
+      <c r="I86" t="s">
+        <v>29</v>
+      </c>
+      <c r="J86" t="s">
+        <v>30</v>
+      </c>
+      <c r="K86" t="s">
+        <v>148</v>
+      </c>
+      <c r="L86" t="s">
+        <v>20</v>
+      </c>
+      <c r="N86" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="87" spans="1:14">
+      <c r="A87" t="s">
+        <v>149</v>
+      </c>
+      <c r="C87" t="s">
+        <v>32</v>
+      </c>
+      <c r="D87" t="s">
+        <v>33</v>
+      </c>
+      <c r="E87" t="s">
+        <v>15</v>
+      </c>
+      <c r="F87" t="s">
+        <v>28</v>
+      </c>
+      <c r="G87" t="s">
+        <v>132</v>
+      </c>
+      <c r="H87" t="s">
+        <v>28</v>
+      </c>
+      <c r="I87" t="s">
+        <v>29</v>
+      </c>
+      <c r="J87" t="s">
+        <v>30</v>
+      </c>
+      <c r="K87" t="s">
+        <v>148</v>
+      </c>
+      <c r="L87" t="s">
+        <v>20</v>
+      </c>
+      <c r="N87" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="88" spans="1:14">
+      <c r="A88" t="s">
+        <v>150</v>
+      </c>
+      <c r="C88" t="s">
+        <v>24</v>
+      </c>
+      <c r="D88" t="s">
+        <v>25</v>
+      </c>
+      <c r="E88" t="s">
+        <v>15</v>
+      </c>
+      <c r="F88" t="s">
+        <v>28</v>
+      </c>
+      <c r="G88" t="s">
+        <v>105</v>
+      </c>
+      <c r="H88" t="s">
+        <v>28</v>
+      </c>
+      <c r="I88" t="s">
+        <v>29</v>
+      </c>
+      <c r="J88" t="s">
+        <v>30</v>
+      </c>
+      <c r="K88" t="s">
+        <v>96</v>
+      </c>
+      <c r="L88" t="s">
+        <v>16</v>
+      </c>
+      <c r="N88" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="89" spans="1:14">
+      <c r="A89" t="s">
+        <v>151</v>
+      </c>
+      <c r="E89" t="s">
+        <v>15</v>
+      </c>
+      <c r="L89" t="s">
+        <v>20</v>
+      </c>
+      <c r="N89" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="90" spans="1:14">
+      <c r="A90" t="s">
+        <v>152</v>
+      </c>
+      <c r="E90" t="s">
+        <v>15</v>
+      </c>
+      <c r="L90" t="s">
+        <v>16</v>
+      </c>
+      <c r="N90" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="91" spans="1:14">
+      <c r="A91" t="s">
+        <v>153</v>
+      </c>
+      <c r="E91" t="s">
+        <v>19</v>
+      </c>
+      <c r="L91" t="s">
+        <v>42</v>
+      </c>
+      <c r="N91" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="92" spans="1:14">
+      <c r="A92" t="s">
+        <v>154</v>
+      </c>
+      <c r="E92" t="s">
+        <v>15</v>
+      </c>
+      <c r="L92" t="s">
+        <v>16</v>
+      </c>
+      <c r="N92" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="93" spans="1:14">
+      <c r="A93" t="s">
+        <v>155</v>
+      </c>
+      <c r="E93" t="s">
+        <v>19</v>
+      </c>
+      <c r="L93" t="s">
+        <v>42</v>
+      </c>
+      <c r="N93" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="94" spans="1:14">
+      <c r="A94" t="s">
+        <v>156</v>
+      </c>
+      <c r="C94" t="s">
+        <v>50</v>
+      </c>
+      <c r="D94" t="s">
+        <v>51</v>
+      </c>
+      <c r="E94" t="s">
+        <v>51</v>
+      </c>
+      <c r="F94" t="s">
+        <v>157</v>
+      </c>
+      <c r="G94" t="s">
+        <v>158</v>
+      </c>
+      <c r="H94" t="s">
+        <v>28</v>
+      </c>
+      <c r="I94" t="s">
+        <v>29</v>
+      </c>
+      <c r="J94" t="s">
+        <v>30</v>
+      </c>
+      <c r="K94" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="95" spans="1:14">
+      <c r="A95" t="s">
+        <v>160</v>
+      </c>
+      <c r="C95" t="s">
+        <v>32</v>
+      </c>
+      <c r="D95" t="s">
+        <v>33</v>
+      </c>
+      <c r="E95" t="s">
+        <v>15</v>
+      </c>
+      <c r="F95" t="s">
+        <v>157</v>
+      </c>
+      <c r="G95" t="s">
+        <v>132</v>
+      </c>
+      <c r="H95" t="s">
+        <v>28</v>
+      </c>
+      <c r="I95" t="s">
+        <v>29</v>
+      </c>
+      <c r="J95" t="s">
+        <v>30</v>
+      </c>
+      <c r="K95" t="s">
+        <v>148</v>
+      </c>
+      <c r="L95" t="s">
+        <v>20</v>
+      </c>
+      <c r="N95" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="96" spans="1:14">
+      <c r="A96" t="s">
+        <v>161</v>
+      </c>
+      <c r="C96" t="s">
+        <v>24</v>
+      </c>
+      <c r="D96" t="s">
+        <v>25</v>
+      </c>
+      <c r="E96" t="s">
+        <v>15</v>
+      </c>
+      <c r="F96" t="s">
+        <v>157</v>
+      </c>
+      <c r="G96" t="s">
+        <v>132</v>
+      </c>
+      <c r="H96" t="s">
+        <v>28</v>
+      </c>
+      <c r="I96" t="s">
+        <v>29</v>
+      </c>
+      <c r="J96" t="s">
+        <v>30</v>
+      </c>
+      <c r="K96" t="s">
+        <v>148</v>
+      </c>
+      <c r="L96" t="s">
+        <v>16</v>
+      </c>
+      <c r="N96" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="97" spans="1:14">
+      <c r="A97" t="s">
+        <v>162</v>
+      </c>
+      <c r="E97" t="s">
+        <v>138</v>
+      </c>
+      <c r="L97" t="s">
+        <v>20</v>
+      </c>
+      <c r="N97" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="98" spans="1:14">
+      <c r="A98" t="s">
+        <v>163</v>
+      </c>
+      <c r="E98" t="s">
+        <v>15</v>
+      </c>
+      <c r="L98" t="s">
+        <v>20</v>
+      </c>
+      <c r="N98" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="99" spans="1:14">
+      <c r="A99" t="s">
+        <v>164</v>
+      </c>
+      <c r="E99" t="s">
+        <v>15</v>
+      </c>
+      <c r="L99" t="s">
+        <v>20</v>
+      </c>
+      <c r="N99" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="100" spans="1:14">
+      <c r="A100" t="s">
+        <v>165</v>
+      </c>
+      <c r="E100" t="s">
+        <v>19</v>
+      </c>
+      <c r="L100" t="s">
+        <v>20</v>
+      </c>
+      <c r="N100" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="101" spans="1:14">
+      <c r="A101" t="s">
+        <v>166</v>
+      </c>
+      <c r="E101" t="s">
+        <v>138</v>
+      </c>
+      <c r="L101" t="s">
+        <v>16</v>
+      </c>
+      <c r="N101" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="102" spans="1:14">
+      <c r="A102" t="s">
+        <v>167</v>
+      </c>
+      <c r="E102" t="s">
+        <v>19</v>
+      </c>
+      <c r="L102" t="s">
+        <v>16</v>
+      </c>
+      <c r="N102" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="103" spans="1:14">
+      <c r="A103" t="s">
+        <v>168</v>
+      </c>
+      <c r="E103" t="s">
+        <v>15</v>
+      </c>
+      <c r="L103" t="s">
+        <v>16</v>
+      </c>
+      <c r="N103" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="104" spans="1:14">
+      <c r="A104" t="s">
+        <v>169</v>
+      </c>
+      <c r="E104" t="s">
+        <v>19</v>
+      </c>
+      <c r="L104" t="s">
+        <v>42</v>
+      </c>
+      <c r="N104" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="105" spans="1:14">
+      <c r="A105" t="s">
+        <v>170</v>
+      </c>
+      <c r="C105" t="s">
+        <v>24</v>
+      </c>
+      <c r="D105" t="s">
+        <v>25</v>
+      </c>
+      <c r="E105" t="s">
+        <v>25</v>
+      </c>
+      <c r="F105" t="s">
+        <v>171</v>
+      </c>
+      <c r="G105" t="s">
+        <v>172</v>
+      </c>
+      <c r="H105" t="s">
+        <v>28</v>
+      </c>
+      <c r="I105" t="s">
+        <v>29</v>
+      </c>
+      <c r="J105" t="s">
+        <v>30</v>
+      </c>
+      <c r="K105" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="106" spans="1:14">
+      <c r="A106" t="s">
+        <v>174</v>
+      </c>
+      <c r="E106" t="s">
+        <v>15</v>
+      </c>
+      <c r="L106" t="s">
+        <v>16</v>
+      </c>
+      <c r="N106" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="107" spans="1:14">
+      <c r="A107" t="s">
+        <v>175</v>
+      </c>
+      <c r="E107" t="s">
+        <v>19</v>
+      </c>
+      <c r="L107" t="s">
+        <v>42</v>
+      </c>
+      <c r="N107" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="108" spans="1:14">
+      <c r="A108" t="s">
+        <v>176</v>
+      </c>
+      <c r="C108" t="s">
+        <v>50</v>
+      </c>
+      <c r="D108" t="s">
+        <v>51</v>
+      </c>
+      <c r="E108" t="s">
+        <v>51</v>
+      </c>
+      <c r="F108" t="s">
+        <v>177</v>
+      </c>
+      <c r="G108" t="s">
+        <v>178</v>
+      </c>
+      <c r="H108" t="s">
+        <v>28</v>
+      </c>
+      <c r="I108" t="s">
+        <v>29</v>
+      </c>
+      <c r="J108" t="s">
+        <v>30</v>
+      </c>
+      <c r="K108" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="109" spans="1:14">
+      <c r="A109" t="s">
+        <v>179</v>
+      </c>
+      <c r="C109" t="s">
+        <v>24</v>
+      </c>
+      <c r="D109" t="s">
+        <v>25</v>
+      </c>
+      <c r="E109" t="s">
+        <v>15</v>
+      </c>
+      <c r="F109" t="s">
+        <v>177</v>
+      </c>
+      <c r="G109" t="s">
+        <v>132</v>
+      </c>
+      <c r="H109" t="s">
+        <v>28</v>
+      </c>
+      <c r="I109" t="s">
+        <v>29</v>
+      </c>
+      <c r="J109" t="s">
+        <v>30</v>
+      </c>
+      <c r="K109" t="s">
+        <v>148</v>
+      </c>
+      <c r="L109" t="s">
+        <v>16</v>
+      </c>
+      <c r="N109" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="110" spans="1:14">
+      <c r="A110" t="s">
+        <v>180</v>
+      </c>
+      <c r="C110" t="s">
+        <v>50</v>
+      </c>
+      <c r="D110" t="s">
+        <v>51</v>
+      </c>
+      <c r="E110" t="s">
+        <v>19</v>
+      </c>
+      <c r="F110" t="s">
+        <v>177</v>
+      </c>
+      <c r="G110" t="s">
+        <v>178</v>
+      </c>
+      <c r="H110" t="s">
+        <v>28</v>
+      </c>
+      <c r="I110" t="s">
+        <v>29</v>
+      </c>
+      <c r="J110" t="s">
+        <v>30</v>
+      </c>
+      <c r="K110" t="s">
+        <v>60</v>
+      </c>
+      <c r="L110" t="s">
+        <v>42</v>
+      </c>
+      <c r="N110" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="111" spans="1:14">
+      <c r="A111" t="s">
+        <v>181</v>
+      </c>
+      <c r="E111" t="s">
+        <v>15</v>
+      </c>
+      <c r="L111" t="s">
+        <v>20</v>
+      </c>
+      <c r="N111" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="112" spans="1:14">
+      <c r="A112" t="s">
+        <v>182</v>
+      </c>
+      <c r="E112" t="s">
+        <v>19</v>
+      </c>
+      <c r="L112" t="s">
+        <v>16</v>
+      </c>
+      <c r="N112" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="113" spans="1:14">
+      <c r="A113" t="s">
+        <v>183</v>
+      </c>
+      <c r="E113" t="s">
+        <v>15</v>
+      </c>
+      <c r="L113" t="s">
+        <v>20</v>
+      </c>
+      <c r="N113" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="114" spans="1:14">
+      <c r="A114" t="s">
+        <v>184</v>
+      </c>
+      <c r="E114" t="s">
+        <v>19</v>
+      </c>
+      <c r="L114" t="s">
+        <v>16</v>
+      </c>
+      <c r="N114" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="115" spans="1:14">
+      <c r="A115" t="s">
+        <v>185</v>
+      </c>
+      <c r="E115" t="s">
+        <v>19</v>
+      </c>
+      <c r="L115" t="s">
+        <v>42</v>
+      </c>
+      <c r="N115" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="116" spans="1:14">
+      <c r="A116" t="s">
+        <v>186</v>
+      </c>
+      <c r="E116" t="s">
+        <v>19</v>
+      </c>
+      <c r="L116" t="s">
+        <v>42</v>
+      </c>
+      <c r="N116" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="117" spans="1:14">
+      <c r="A117" t="s">
+        <v>187</v>
+      </c>
+      <c r="E117" t="s">
+        <v>19</v>
+      </c>
+      <c r="L117" t="s">
+        <v>16</v>
+      </c>
+      <c r="N117" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="118" spans="1:14">
+      <c r="A118" t="s">
+        <v>188</v>
+      </c>
+      <c r="E118" t="s">
+        <v>19</v>
+      </c>
+      <c r="L118" t="s">
+        <v>42</v>
+      </c>
+      <c r="N118" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="119" spans="1:14">
+      <c r="A119" t="s">
+        <v>189</v>
+      </c>
+      <c r="E119" t="s">
+        <v>19</v>
+      </c>
+      <c r="L119" t="s">
+        <v>42</v>
+      </c>
+      <c r="N119" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="120" spans="1:14">
+      <c r="A120" t="s">
+        <v>190</v>
+      </c>
+      <c r="C120" t="s">
+        <v>50</v>
+      </c>
+      <c r="D120" t="s">
+        <v>51</v>
+      </c>
+      <c r="E120" t="s">
+        <v>51</v>
+      </c>
+      <c r="F120" t="s">
+        <v>191</v>
+      </c>
+      <c r="G120" t="s">
+        <v>192</v>
+      </c>
+      <c r="H120" t="s">
+        <v>28</v>
+      </c>
+      <c r="I120" t="s">
+        <v>29</v>
+      </c>
+      <c r="J120" t="s">
+        <v>30</v>
+      </c>
+      <c r="K120" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="121" spans="1:14">
+      <c r="A121" t="s">
+        <v>193</v>
+      </c>
+      <c r="E121" t="s">
+        <v>19</v>
+      </c>
+      <c r="L121" t="s">
+        <v>16</v>
+      </c>
+      <c r="N121" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="122" spans="1:14">
+      <c r="A122" t="s">
+        <v>194</v>
+      </c>
+      <c r="E122" t="s">
+        <v>19</v>
+      </c>
+      <c r="L122" t="s">
+        <v>42</v>
+      </c>
+      <c r="N122" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="123" spans="1:14">
+      <c r="A123" t="s">
+        <v>195</v>
+      </c>
+      <c r="C123" t="s">
+        <v>24</v>
+      </c>
+      <c r="D123" t="s">
+        <v>25</v>
+      </c>
+      <c r="E123" t="s">
+        <v>25</v>
+      </c>
+      <c r="F123" t="s">
+        <v>196</v>
+      </c>
+      <c r="G123" t="s">
+        <v>197</v>
+      </c>
+      <c r="H123" t="s">
+        <v>28</v>
+      </c>
+      <c r="I123" t="s">
+        <v>29</v>
+      </c>
+      <c r="J123" t="s">
+        <v>30</v>
+      </c>
+      <c r="K123" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="124" spans="1:14">
+      <c r="A124" t="s">
+        <v>199</v>
+      </c>
+      <c r="E124" t="s">
+        <v>19</v>
+      </c>
+      <c r="L124" t="s">
+        <v>16</v>
+      </c>
+      <c r="N124" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="125" spans="1:14">
+      <c r="A125" t="s">
+        <v>200</v>
+      </c>
+      <c r="E125" t="s">
+        <v>19</v>
+      </c>
+      <c r="L125" t="s">
+        <v>42</v>
+      </c>
+      <c r="N125" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="126" spans="1:14">
+      <c r="A126" t="s">
+        <v>201</v>
+      </c>
+      <c r="E126" t="s">
+        <v>19</v>
+      </c>
+      <c r="L126" t="s">
+        <v>42</v>
+      </c>
+      <c r="N126" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="127" spans="1:14">
+      <c r="A127" t="s">
+        <v>202</v>
+      </c>
+      <c r="E127" t="s">
+        <v>15</v>
+      </c>
+      <c r="L127" t="s">
+        <v>42</v>
+      </c>
+      <c r="N127" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="128" spans="1:14">
+      <c r="A128" t="s">
+        <v>203</v>
+      </c>
+      <c r="E128" t="s">
+        <v>19</v>
+      </c>
+      <c r="L128" t="s">
+        <v>42</v>
+      </c>
+      <c r="N128" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="129" spans="1:14">
+      <c r="A129" t="s">
+        <v>204</v>
+      </c>
+      <c r="C129" t="s">
+        <v>24</v>
+      </c>
+      <c r="D129" t="s">
+        <v>25</v>
+      </c>
+      <c r="E129" t="s">
+        <v>25</v>
+      </c>
+      <c r="F129" t="s">
+        <v>205</v>
+      </c>
+      <c r="G129" t="s">
+        <v>206</v>
+      </c>
+      <c r="H129" t="s">
+        <v>28</v>
+      </c>
+      <c r="I129" t="s">
+        <v>29</v>
+      </c>
+      <c r="J129" t="s">
+        <v>30</v>
+      </c>
+      <c r="K129" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="130" spans="1:14">
+      <c r="A130" t="s">
+        <v>208</v>
+      </c>
+      <c r="E130" t="s">
+        <v>19</v>
+      </c>
+      <c r="L130" t="s">
+        <v>42</v>
+      </c>
+      <c r="N130" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="131" spans="1:14">
+      <c r="A131" t="s">
+        <v>209</v>
+      </c>
+      <c r="E131" t="s">
+        <v>19</v>
+      </c>
+      <c r="L131" t="s">
+        <v>42</v>
+      </c>
+      <c r="N131" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="132" spans="1:14">
+      <c r="A132" t="s">
+        <v>210</v>
+      </c>
+      <c r="E132" t="s">
+        <v>19</v>
+      </c>
+      <c r="L132" t="s">
+        <v>42</v>
+      </c>
+      <c r="N132" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="133" spans="1:14">
+      <c r="A133" t="s">
+        <v>211</v>
+      </c>
+      <c r="E133" t="s">
+        <v>19</v>
+      </c>
+      <c r="L133" t="s">
+        <v>42</v>
+      </c>
+      <c r="N133" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="134" spans="1:14">
+      <c r="A134" t="s">
+        <v>212</v>
+      </c>
+      <c r="E134" t="s">
+        <v>19</v>
+      </c>
+      <c r="L134" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="135" spans="1:14">
+      <c r="A135" t="s">
+        <v>213</v>
+      </c>
+      <c r="C135" t="s">
+        <v>50</v>
+      </c>
+      <c r="D135" t="s">
+        <v>51</v>
+      </c>
+      <c r="E135" t="s">
+        <v>51</v>
+      </c>
+      <c r="F135" t="s">
+        <v>214</v>
+      </c>
+      <c r="G135" t="s">
+        <v>215</v>
+      </c>
+      <c r="H135" t="s">
+        <v>28</v>
+      </c>
+      <c r="I135" t="s">
+        <v>29</v>
+      </c>
+      <c r="J135" t="s">
+        <v>30</v>
+      </c>
+      <c r="K135" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="136" spans="1:14">
+      <c r="A136" t="s">
+        <v>217</v>
+      </c>
+      <c r="E136" t="s">
+        <v>19</v>
+      </c>
+      <c r="L136" t="s">
+        <v>42</v>
+      </c>
+      <c r="N136" t="s">
+        <v>17</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>