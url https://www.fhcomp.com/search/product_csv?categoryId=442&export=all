--- v1 (2026-03-03)
+++ v2 (2026-08-24)
@@ -120,56 +120,56 @@
   <si>
     <t>8223LEM3050LSN0110</t>
   </si>
   <si>
     <t>Φ30×50mm</t>
   </si>
   <si>
     <t>3050</t>
   </si>
   <si>
     <t>8103LHMA050LSN0110</t>
   </si>
   <si>
     <t>10000μF</t>
   </si>
   <si>
     <t>80V</t>
   </si>
   <si>
     <t>8103LHMA050LSN01E0</t>
   </si>
   <si>
     <t>10mF</t>
   </si>
   <si>
+    <t>8103LGMA050LSNO110</t>
+  </si>
+  <si>
     <t>8103LGMA050LSN0110</t>
   </si>
   <si>
-    <t>8103LGMA050LSNO110</t>
-[...1 lines deleted...]
-  <si>
     <t>8103LEM2540LSN01F0</t>
   </si>
   <si>
     <t>Φ25×40mm</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
     <t>8103LDM2540LSN91E0</t>
   </si>
   <si>
     <t>25V</t>
   </si>
   <si>
     <t>8103LGAA080LSN01E0</t>
   </si>
   <si>
     <t>±10%</t>
   </si>
   <si>
     <t>8822MAMA080LSN0110</t>
   </si>
   <si>
     <t>8200μF</t>
@@ -198,56 +198,56 @@
   <si>
     <t>2535</t>
   </si>
   <si>
     <t>8682LEM2240LSN0110</t>
   </si>
   <si>
     <t>Φ22×40mm</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
     <t>8472MAMA060LSN0110</t>
   </si>
   <si>
     <t>4700μF</t>
   </si>
   <si>
     <t>Φ35×60mm</t>
   </si>
   <si>
     <t>A060</t>
   </si>
   <si>
+    <t>8472MAMA050LSN01E0</t>
+  </si>
+  <si>
     <t>8472MAMA050LSN0110</t>
   </si>
   <si>
-    <t>8472MAMA050LSN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8472MAM2560LSN0110</t>
   </si>
   <si>
     <t>Φ25×60mm</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
     <t>8472LHM2555LSN01E0</t>
   </si>
   <si>
     <t>4.7mF</t>
   </si>
   <si>
     <t>Φ25×55mm</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
     <t>8472LGMA035LSN01E0</t>
   </si>
   <si>
     <t>Φ35×35mm</t>
@@ -429,56 +429,56 @@
   <si>
     <t>8102VBMA070LSN01E0</t>
   </si>
   <si>
     <t>1000μF</t>
   </si>
   <si>
     <t>450V</t>
   </si>
   <si>
     <t>8102MFMA050LSN0110</t>
   </si>
   <si>
     <t>350V</t>
   </si>
   <si>
     <t>8102MQMA070LSN0110</t>
   </si>
   <si>
     <t>315V</t>
   </si>
   <si>
     <t>8102MQMA060LSN0110</t>
   </si>
   <si>
+    <t>8102MQMA045LSN01E0</t>
+  </si>
+  <si>
     <t>8102MQMA045LSN0110</t>
   </si>
   <si>
-    <t>8102MQMA045LSN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8102MDMA050LSN0110</t>
   </si>
   <si>
     <t>8102MDMA045LSN0110</t>
   </si>
   <si>
     <t>8102MDM3050LSN01S0</t>
   </si>
   <si>
     <t>8102MCM3045LSN0110</t>
   </si>
   <si>
     <t>Φ30×45mm</t>
   </si>
   <si>
     <t>3045</t>
   </si>
   <si>
     <t>8102MCM2550LSN0110</t>
   </si>
   <si>
     <t>Φ25×50mm</t>
   </si>
   <si>
     <t>2550</t>
@@ -504,107 +504,107 @@
   <si>
     <t>8941VAMA060LSN01E0</t>
   </si>
   <si>
     <t>940μF</t>
   </si>
   <si>
     <t>8881MCM3045LSN0110</t>
   </si>
   <si>
     <t>880μF</t>
   </si>
   <si>
     <t>8821VBMA080LSN0110</t>
   </si>
   <si>
     <t>820μF</t>
   </si>
   <si>
     <t>8821VBMA070LSN01E0</t>
   </si>
   <si>
     <t>8821VBMA070LSN0110</t>
   </si>
   <si>
+    <t>8821VBMA060LSN01E4</t>
+  </si>
+  <si>
     <t>8821VBMA060LSN01E0</t>
   </si>
   <si>
-    <t>8821VBMA060LSN01E4</t>
-[...1 lines deleted...]
-  <si>
     <t>8821VAMA060LSN01J0</t>
   </si>
   <si>
+    <t>8821VAMA050LSN01E4</t>
+  </si>
+  <si>
+    <t>8821VAMA050LSN01J0</t>
+  </si>
+  <si>
     <t>8821VAMA050LSN01E0</t>
   </si>
   <si>
-    <t>8821VAMA050LSN01E4</t>
-[...4 lines deleted...]
-  <si>
     <t>8821MCM2540LSN0110</t>
   </si>
   <si>
     <t>8821LHM2225LSN0110</t>
   </si>
   <si>
     <t>8681VBMA060LSN01E0</t>
   </si>
   <si>
     <t>680μF</t>
   </si>
   <si>
     <t>8681VBMA060LS00000</t>
   </si>
   <si>
     <t>8681VBMA060LSQ7110</t>
   </si>
   <si>
     <t>8681VBMA060LSN0110</t>
   </si>
   <si>
     <t>8681VBMA060LSQ71E0</t>
   </si>
   <si>
+    <t>8681VBMA050LSN01E4</t>
+  </si>
+  <si>
     <t>8681VBMA050LSN01E0</t>
   </si>
   <si>
-    <t>8681VBMA050LSN01E4</t>
+    <t>8681VAMA050LSN01E4</t>
+  </si>
+  <si>
+    <t>8681VAMA050LSN01E0</t>
   </si>
   <si>
     <t>8681VAMA050LSN0110</t>
   </si>
   <si>
-    <t>8681VAMA050LSN01E4</t>
-[...4 lines deleted...]
-  <si>
     <t>8681VAMA045LSN01E0</t>
   </si>
   <si>
     <t>8681VAMA045LSN01J0</t>
   </si>
   <si>
     <t>8681VAM3060LSN01E0</t>
   </si>
   <si>
     <t>8681MFMA050LSN01E0</t>
   </si>
   <si>
     <t>8681MFMA040LSN01E0</t>
   </si>
   <si>
     <t>Φ35×40mm</t>
   </si>
   <si>
     <t>A040</t>
   </si>
   <si>
     <t>8681MQMA045LSN01J0</t>
   </si>
   <si>
     <t>8681MDM3040LSN01E0</t>
@@ -633,173 +633,173 @@
   <si>
     <t>3025</t>
   </si>
   <si>
     <t>8681MCV2245LSN0110</t>
   </si>
   <si>
     <t>8681VBKA050LSN01E0</t>
   </si>
   <si>
     <t>8561VBMA060LSQ7110</t>
   </si>
   <si>
     <t>560μF</t>
   </si>
   <si>
     <t>8561VBMA060LS00000</t>
   </si>
   <si>
     <t>8561VBMA060LSQ71E0</t>
   </si>
   <si>
     <t>8561VBMA050LSN01E4</t>
   </si>
   <si>
+    <t>8561VBMA050LSN01E0</t>
+  </si>
+  <si>
     <t>8561VBMA050LSN0110</t>
   </si>
   <si>
-    <t>8561VBMA050LSN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8561VBMA045LSN01E0</t>
   </si>
   <si>
     <t>8561VAMA050LSN0110</t>
   </si>
   <si>
     <t>8561VAMA050LSQ7110</t>
   </si>
   <si>
     <t>8561VAMA045LSN0110</t>
   </si>
   <si>
     <t>8561VAM3045LSN0110</t>
   </si>
   <si>
     <t>8561VAM3045LSN01J0</t>
   </si>
   <si>
     <t>8561MFMA050LSN01E0</t>
   </si>
   <si>
     <t>8561MDM3035LSN0110</t>
   </si>
   <si>
+    <t>8561MDM3030LSN0110</t>
+  </si>
+  <si>
+    <t>Φ30×30mm</t>
+  </si>
+  <si>
+    <t>3030</t>
+  </si>
+  <si>
     <t>8561MDM3030LSN01E0</t>
   </si>
   <si>
-    <t>Φ30×30mm</t>
-[...7 lines deleted...]
-  <si>
     <t>8561MDM2545LSN0110</t>
   </si>
   <si>
     <t>Φ25×45mm</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
+    <t>8561MCM3025LSN01E0</t>
+  </si>
+  <si>
     <t>8561MCM3025LSN0110</t>
   </si>
   <si>
-    <t>8561MCM3025LSN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8471VFMA060LSN01E0</t>
   </si>
   <si>
     <t>470μF</t>
   </si>
   <si>
     <t>550V</t>
   </si>
   <si>
+    <t>8471VCMA060LSN01E0</t>
+  </si>
+  <si>
+    <t>500V</t>
+  </si>
+  <si>
     <t>8471VCMA060LSN0110</t>
   </si>
   <si>
-    <t>500V</t>
-[...2 lines deleted...]
-    <t>8471VCMA060LSN01E0</t>
+    <t>8471VCMA050LSN01E0</t>
   </si>
   <si>
     <t>8471VCMA050LSN0110</t>
   </si>
   <si>
-    <t>8471VCMA050LSN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8471VBMA060LSN0110</t>
   </si>
   <si>
     <t>8471VBMA060LSN01E0</t>
   </si>
   <si>
     <t>8471VBMA050LSQ7110</t>
   </si>
   <si>
     <t>8471VBMA050LSN0110</t>
   </si>
   <si>
+    <t>8471VBMA045LSN01E0</t>
+  </si>
+  <si>
+    <t>8471VBMA045LSN0110</t>
+  </si>
+  <si>
     <t>8471VBMA045LSN01J0</t>
   </si>
   <si>
-    <t>8471VBMA045LSN0110</t>
-[...4 lines deleted...]
-  <si>
     <t>8471VBMA040LSN01E0</t>
   </si>
   <si>
+    <t>8471VBMA040LSN01F0</t>
+  </si>
+  <si>
     <t>8471VBMA040LSN01J0</t>
   </si>
   <si>
-    <t>8471VBMA040LSN01F0</t>
-[...1 lines deleted...]
-  <si>
     <t>8471VBM3060LSN0110</t>
   </si>
   <si>
+    <t>8471VBM3050LSN01E0</t>
+  </si>
+  <si>
+    <t>8471VBM3050LSN01S0</t>
+  </si>
+  <si>
     <t>8471VBM3050LSN0110</t>
   </si>
   <si>
-    <t>8471VBM3050LSN01E0</t>
-[...4 lines deleted...]
-  <si>
     <t>8471VBM3045LSN0110</t>
   </si>
   <si>
     <t>8471VEMA040LSN0110</t>
   </si>
   <si>
     <t>420V</t>
   </si>
   <si>
     <t>8471VEMA035LSN0110</t>
   </si>
   <si>
     <t>8471VAMA045LSN0110</t>
   </si>
   <si>
     <t>8471VAMA040LSN01E0</t>
   </si>
   <si>
     <t>8471VAMA035LSN0110</t>
   </si>
   <si>
     <t>8471VAM3060LSN0110</t>
   </si>
   <si>
     <t>8471VAM3050LSN01E0</t>
@@ -894,308 +894,308 @@
   <si>
     <t>8391MBM2530LSN01E0</t>
   </si>
   <si>
     <t>8391MBM2530LSN01J0</t>
   </si>
   <si>
     <t>8391VCKA050LSN0110</t>
   </si>
   <si>
     <t>8331VFMA055LSN01E0</t>
   </si>
   <si>
     <t>330μF</t>
   </si>
   <si>
     <t>Φ35×55mm</t>
   </si>
   <si>
     <t>A055</t>
   </si>
   <si>
     <t>8331VCM3050LSN01E0</t>
   </si>
   <si>
+    <t>8331VBMA045LSN01E0</t>
+  </si>
+  <si>
     <t>8331VBMA045LSN0110</t>
   </si>
   <si>
-    <t>8331VBMA045LSN01E0</t>
+    <t>8331VBMA040LSN01E0</t>
   </si>
   <si>
     <t>8331VBMA040LSN0110</t>
   </si>
   <si>
-    <t>8331VBMA040LSN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8331VBMA035LSN0110</t>
   </si>
   <si>
     <t>8331VBM3050LSN01T0</t>
   </si>
   <si>
+    <t>8331VBM3050LSN01E0</t>
+  </si>
+  <si>
     <t>8331VBM3050LSN0110</t>
   </si>
   <si>
-    <t>8331VBM3050LSN01E0</t>
+    <t>8331VBM3040LSN01S0</t>
+  </si>
+  <si>
+    <t>8331VBM3040LSN01J0</t>
+  </si>
+  <si>
+    <t>8331VBM3040LSN01W0</t>
+  </si>
+  <si>
+    <t>8331VBM3040LSN01E0</t>
   </si>
   <si>
     <t>8331VBM3040LSN0110</t>
   </si>
   <si>
-    <t>8331VBM3040LSN01E0</t>
-[...10 lines deleted...]
-  <si>
     <t>8331VBM3035LSN01E0</t>
   </si>
   <si>
     <t>8331VBM2550LSN0110</t>
   </si>
   <si>
     <t>8331VEM2540LSN01E0</t>
   </si>
   <si>
     <t>8331VAMA050LSN0110</t>
   </si>
   <si>
     <t>8331VAMA035LSN0110</t>
   </si>
   <si>
     <t>8331VAMA030LSN0110</t>
   </si>
   <si>
     <t>Φ35×30mm</t>
   </si>
   <si>
     <t>A030</t>
   </si>
   <si>
     <t>8331VAM3050LSN0110</t>
   </si>
   <si>
+    <t>8331VAM3040LSN01E0</t>
+  </si>
+  <si>
     <t>8331VAM3040LSN0110</t>
   </si>
   <si>
-    <t>8331VAM3040LSN01E0</t>
+    <t>8331VAM3035LSN0110</t>
   </si>
   <si>
     <t>8331VAM3035LSN01J0</t>
   </si>
   <si>
-    <t>8331VAM3035LSN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8331VAM3035LSN01W0</t>
   </si>
   <si>
     <t>8331VAM2550LSN01E0</t>
   </si>
   <si>
     <t>8331VAM2545LSN0110</t>
   </si>
   <si>
     <t>8331VAM2545LSN01W0</t>
   </si>
   <si>
     <t>8331VAM2545LSN01E0</t>
   </si>
   <si>
     <t>8331VAM2540LSN01E0</t>
   </si>
   <si>
     <t>8331MFM3045LSN0110</t>
   </si>
   <si>
     <t>8331MFM3030LSN0110</t>
   </si>
   <si>
     <t>8331MFM2550LSN0110</t>
   </si>
   <si>
     <t>8331MDM3025LSN01E0</t>
   </si>
   <si>
+    <t>8331MDM2535LSN01F0</t>
+  </si>
+  <si>
     <t>8331MDM2535LSN0110</t>
   </si>
   <si>
-    <t>8331MDM2535LSN01F0</t>
+    <t>8331MDM2530LSN01F0</t>
   </si>
   <si>
     <t>8331MDM2530LSN0110</t>
   </si>
   <si>
-    <t>8331MDM2530LSN01F0</t>
-[...1 lines deleted...]
-  <si>
     <t>8331MCM2530LSN0110</t>
   </si>
   <si>
     <t>8331MCM2525LSN0110</t>
   </si>
   <si>
     <t>8331MCM2230LSN0110</t>
   </si>
   <si>
     <t>8271VBMA045LSN0110</t>
   </si>
   <si>
     <t>270μF</t>
   </si>
   <si>
     <t>8271VBMA030LSN0110</t>
   </si>
   <si>
     <t>8271VBM3045LSN0110</t>
   </si>
   <si>
     <t>8271VBM3040LSN01E0</t>
   </si>
   <si>
     <t>8271VBM3040LSQ0110</t>
   </si>
   <si>
     <t>8271VBM3035LSN01J0</t>
   </si>
   <si>
     <t>8271VBM3030LSN01E0</t>
   </si>
   <si>
     <t>8271VBM3030LSN0110</t>
   </si>
   <si>
+    <t>8271VBM2540LSN0110</t>
+  </si>
+  <si>
     <t>8271VBM2540LSN01J0</t>
   </si>
   <si>
-    <t>8271VBM2540LSN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8271VAM3045LSN01E0</t>
   </si>
   <si>
     <t>8271VAM3030LSN0110</t>
   </si>
   <si>
     <t>8271VAM3030LSN01E0</t>
   </si>
   <si>
     <t>8271VAM2545LSN01E0</t>
   </si>
   <si>
     <t>8271VAM2535LSN01F0</t>
   </si>
   <si>
     <t>8271MDM2230LSN0110</t>
   </si>
   <si>
+    <t>8271MCM2235LSN01J0</t>
+  </si>
+  <si>
+    <t>8271MCM2235LSN01E0</t>
+  </si>
+  <si>
+    <t>8271MCM2235LSN0110</t>
+  </si>
+  <si>
     <t>8271MCM2235LSN01F0</t>
   </si>
   <si>
-    <t>8271MCM2235LSN0110</t>
-[...7 lines deleted...]
-  <si>
     <t>8271MBM2230LSN01E0</t>
   </si>
   <si>
     <t>8221VCM3045LSN01E0</t>
   </si>
   <si>
     <t>220μF</t>
   </si>
   <si>
     <t>8221VBMA035LSN0110</t>
   </si>
   <si>
     <t>8221VBMA030LSN0110</t>
   </si>
   <si>
     <t>8221VBM3045LSN0110</t>
   </si>
   <si>
     <t>8221VBM3040LSN0110</t>
   </si>
   <si>
+    <t>8221VBM3035LSN01E0</t>
+  </si>
+  <si>
     <t>8221VBM3035LSN0110</t>
   </si>
   <si>
-    <t>8221VBM3035LSN01E0</t>
+    <t>8221VBM3030LSN0110</t>
   </si>
   <si>
     <t>8221VBM3030LSN01E0</t>
   </si>
   <si>
-    <t>8221VBM3030LSN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8221VBM2545LSN01S0</t>
   </si>
   <si>
+    <t>8221VBM2540LSN01J0</t>
+  </si>
+  <si>
     <t>8221VBM2540LSN01E0</t>
   </si>
   <si>
     <t>8221VBM2540LSN0110</t>
   </si>
   <si>
-    <t>8221VBM2540LSN01J0</t>
-[...1 lines deleted...]
-  <si>
     <t>8221VBM2535LSN01E0</t>
   </si>
   <si>
     <t>8221VBM2530LSN0110</t>
   </si>
   <si>
     <t>8221VBM2250LSN01F0</t>
   </si>
   <si>
     <t>8221VAMA040LSQ0110</t>
   </si>
   <si>
     <t>8221VAM3035LSN0110</t>
   </si>
   <si>
+    <t>8221VAM3030LSN01E0</t>
+  </si>
+  <si>
     <t>8221VAM3030LSN0110</t>
   </si>
   <si>
-    <t>8221VAM3030LSN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8221VAM2545LSN0110</t>
   </si>
   <si>
     <t>8221VAM2540LSN01E0</t>
   </si>
   <si>
     <t>8221VAM2530LSN0110</t>
   </si>
   <si>
     <t>8221VAM2530LSN01E0</t>
   </si>
   <si>
     <t>8221VAM2240LSN01E0</t>
   </si>
   <si>
     <t>8221MFM2530LSN0110</t>
   </si>
   <si>
     <t>8221MDM3030LSN0110</t>
   </si>
   <si>
     <t>8221MDM2530LSN0110</t>
   </si>
   <si>
     <t>8221MDM2235LSN0110</t>
@@ -1221,255 +1221,255 @@
   <si>
     <t>8221VBK3030LSN01J0</t>
   </si>
   <si>
     <t>8181VCM3030LSN01F0</t>
   </si>
   <si>
     <t>180μF</t>
   </si>
   <si>
     <t>8181VBM3040LSN01E0</t>
   </si>
   <si>
     <t>8181VBM3035LSN0110</t>
   </si>
   <si>
     <t>8181VBM3030LSN01E0</t>
   </si>
   <si>
     <t>8181VBM2550LSN0110</t>
   </si>
   <si>
     <t>8181VBM2535LSN0110</t>
   </si>
   <si>
+    <t>8181VBM2530LSN01E0</t>
+  </si>
+  <si>
     <t>8181VBM2530LSN0110</t>
   </si>
   <si>
-    <t>8181VBM2530LSN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8181VEM2530LSN01E0</t>
   </si>
   <si>
     <t>8181VAM2535LSN0110</t>
   </si>
   <si>
     <t>8181VAM2235LSN01E0</t>
   </si>
   <si>
     <t>8181VBA2550LSN0110</t>
   </si>
   <si>
     <t>8151VCM3030LSN01E0</t>
   </si>
   <si>
     <t>150μF</t>
   </si>
   <si>
     <t>8151VBMA040LSQ0110</t>
   </si>
   <si>
     <t>8151VBM3030LSN01J0</t>
   </si>
   <si>
     <t>8151VBM3030LSN0110</t>
   </si>
   <si>
+    <t>8151VBM2535LSN01J0</t>
+  </si>
+  <si>
+    <t>8151VBM2535LSN01E0</t>
+  </si>
+  <si>
     <t>8151VBM2535LSN0110</t>
   </si>
   <si>
-    <t>8151VBM2535LSN01E0</t>
-[...4 lines deleted...]
-  <si>
     <t>8151VBM2530LSN01E0</t>
   </si>
   <si>
     <t>8151VBM2530LSN0110</t>
   </si>
   <si>
+    <t>8151VBM2525LSN01J0</t>
+  </si>
+  <si>
     <t>8151VBM2525LSN01E0</t>
   </si>
   <si>
-    <t>8151VBM2525LSN01J0</t>
-[...1 lines deleted...]
-  <si>
     <t>8151VBM2250LSN0110</t>
   </si>
   <si>
     <t>8151VBM2240LSN0110</t>
   </si>
   <si>
     <t>8151VBM2235LSN01E0</t>
   </si>
   <si>
     <t>8151VAMA025LSN0110</t>
   </si>
   <si>
     <t>Φ35×25mm</t>
   </si>
   <si>
     <t>A025</t>
   </si>
   <si>
     <t>8151VAM3040LSQ0110</t>
   </si>
   <si>
     <t>8151VAM3025LSN0110</t>
   </si>
   <si>
     <t>8151VAM2540LSN01E0</t>
   </si>
   <si>
     <t>8151VAM2530LSN0110</t>
   </si>
   <si>
+    <t>8151VAM2525LSN01E0</t>
+  </si>
+  <si>
     <t>8151VAM2525LSN0110</t>
   </si>
   <si>
-    <t>8151VAM2525LSN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8151VAM2240LSN0110</t>
   </si>
   <si>
     <t>8121VCM3025LSN01E0</t>
   </si>
   <si>
     <t>120μF</t>
   </si>
   <si>
     <t>8121VCM2535LSN01F0</t>
   </si>
   <si>
     <t>8121VBM2535LSN0110</t>
   </si>
   <si>
     <t>8121VBM2530LSN0110</t>
   </si>
   <si>
+    <t>8121VBM2525LSN01E0</t>
+  </si>
+  <si>
     <t>8121VBM2525LSN0110</t>
   </si>
   <si>
-    <t>8121VBM2525LSN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8121VBM2235LSN01E0</t>
   </si>
   <si>
     <t>8121VAM3030LSN0110</t>
   </si>
   <si>
     <t>8121VAM2530LSN0110</t>
   </si>
   <si>
     <t>8121VAM2525LSN0110</t>
   </si>
   <si>
     <t>8121VAM2235LSN0110</t>
   </si>
   <si>
     <t>8101VBM2535LSN01E0</t>
   </si>
   <si>
     <t>100μF</t>
   </si>
   <si>
     <t>8101VBM2530LSN0110</t>
   </si>
   <si>
     <t>8101VBM2525LSN01E0</t>
   </si>
   <si>
     <t>8101VBM2525LSN0110</t>
   </si>
   <si>
     <t>8101VBM2525LSN01J0</t>
   </si>
   <si>
     <t>8101VBM2240LSN0110</t>
   </si>
   <si>
+    <t>8101VBM2235LSN01E0</t>
+  </si>
+  <si>
+    <t>8101VBM2235LSN01J0</t>
+  </si>
+  <si>
     <t>8101VBM2235LSN0110</t>
   </si>
   <si>
-    <t>8101VBM2235LSN01J0</t>
-[...4 lines deleted...]
-  <si>
     <t>8101VBM2230LSN0110</t>
   </si>
   <si>
     <t>8101VBM2225LSN01E0</t>
   </si>
   <si>
     <t>8101VAM2530LSN0110</t>
   </si>
   <si>
+    <t>8101VAM2525LSQ0110</t>
+  </si>
+  <si>
     <t>8101VAM2525LSN0110</t>
   </si>
   <si>
-    <t>8101VAM2525LSQ0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8101VAM2235LSN0110</t>
   </si>
   <si>
     <t>8101VAM2230LSN0110</t>
   </si>
   <si>
     <t>8101MFM2230LSN0110</t>
   </si>
   <si>
     <t>8820VCM2525LSN01E0</t>
   </si>
   <si>
     <t>82μF</t>
   </si>
   <si>
     <t>8820VBM2530LSN0110</t>
   </si>
   <si>
     <t>8820VBM2525LSN0110</t>
   </si>
   <si>
     <t>8820VBM2235LSN01E0</t>
   </si>
   <si>
     <t>8820VBM2230LSN0110</t>
   </si>
   <si>
+    <t>8820VAM2525LSN0110</t>
+  </si>
+  <si>
     <t>8820VAM2525LSQ0110</t>
-  </si>
-[...1 lines deleted...]
-    <t>8820VAM2525LSN0110</t>
   </si>
   <si>
     <t>8820VAM2230LSN0110</t>
   </si>
   <si>
     <t>8820VAM2225LSN0110</t>
   </si>
   <si>
     <t>8680VCM2525LSN0110</t>
   </si>
   <si>
     <t>68μF</t>
   </si>
   <si>
     <t>8680VCM2225LSN01E0</t>
   </si>
   <si>
     <t>8680VBM2530LSN0110</t>
   </si>
   <si>
     <t>8680VBM2525LSN0110</t>
   </si>
   <si>
     <t>8680VBM2230LSN01E0</t>
   </si>