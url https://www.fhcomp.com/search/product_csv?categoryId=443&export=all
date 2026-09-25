--- v0 (2025-11-21)
+++ v1 (2026-09-25)
@@ -55,132 +55,132 @@
     <t>Isat （A）</t>
   </si>
   <si>
     <t>Size Code</t>
   </si>
   <si>
     <t>Applications</t>
   </si>
   <si>
     <t>生产状态</t>
   </si>
   <si>
     <t>ADL0315-YH210017</t>
   </si>
   <si>
     <t>1.0-7.0</t>
   </si>
   <si>
     <t>0315</t>
   </si>
   <si>
     <t>1KHZ,1V
 100KHZ,1V</t>
   </si>
   <si>
-    <t>＜0.04</t>
+    <t>0.04</t>
   </si>
   <si>
     <t>±10%-30%</t>
   </si>
   <si>
     <t>0.5~2.0</t>
   </si>
   <si>
     <t>ADL0315-YH210018</t>
   </si>
   <si>
     <t>ADL0315-YH130117</t>
   </si>
   <si>
     <t>ADL0315-5R6ABL02</t>
   </si>
   <si>
+    <t>ADL0315-5R6ABR02</t>
+  </si>
+  <si>
+    <t>ADL0315-2R5ABC01</t>
+  </si>
+  <si>
+    <t>ADL0315-YH220509</t>
+  </si>
+  <si>
+    <t>ADL0315-YH130116</t>
+  </si>
+  <si>
+    <t>ADL0315-YH230215</t>
+  </si>
+  <si>
+    <t>ADL0315-YH230214</t>
+  </si>
+  <si>
     <t>3.0×15.0</t>
   </si>
   <si>
-    <t>ADL0315-5R6ABR02</t>
-[...16 lines deleted...]
-  <si>
     <t>ADL0425-6R0MBC02</t>
   </si>
   <si>
     <t>1.0-6.5</t>
   </si>
   <si>
-    <t>4.0×25.0</t>
-[...2 lines deleted...]
-    <t>＜0.05</t>
+    <t>0425</t>
+  </si>
+  <si>
+    <t>0.05</t>
   </si>
   <si>
     <t>0.5~3.0</t>
   </si>
   <si>
     <t>ADL0425-6R0MBC01</t>
   </si>
   <si>
     <t>ADL0520-180KBC01</t>
   </si>
   <si>
     <t>1.0-11.0</t>
   </si>
   <si>
-    <t>5.0×20.0</t>
-[...2 lines deleted...]
-    <t>＜0.06</t>
+    <t>0520</t>
+  </si>
+  <si>
+    <t>0.06</t>
   </si>
   <si>
     <t>0.5~4.0</t>
   </si>
   <si>
     <t>ADL2510-YH140847</t>
   </si>
   <si>
     <t>1.0-3.3</t>
   </si>
   <si>
-    <t>2.5×10.0</t>
-[...2 lines deleted...]
-    <t>＜0.03</t>
+    <t>2510</t>
+  </si>
+  <si>
+    <t>0.03</t>
   </si>
   <si>
     <t>0.5~1.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -590,189 +590,189 @@
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>13</v>
       </c>
       <c r="E4" t="s">
         <v>14</v>
       </c>
       <c r="F4" t="s">
         <v>15</v>
       </c>
       <c r="G4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
       <c r="C5" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>13</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
       <c r="G5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B6" t="s">
         <v>11</v>
       </c>
       <c r="C6" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="D6" t="s">
         <v>13</v>
       </c>
       <c r="E6" t="s">
         <v>14</v>
       </c>
       <c r="F6" t="s">
         <v>15</v>
       </c>
       <c r="G6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B7" t="s">
         <v>11</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="D7" t="s">
         <v>13</v>
       </c>
       <c r="E7" t="s">
         <v>14</v>
       </c>
       <c r="F7" t="s">
         <v>15</v>
       </c>
       <c r="G7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B8" t="s">
         <v>11</v>
       </c>
       <c r="C8" t="s">
         <v>12</v>
       </c>
       <c r="D8" t="s">
         <v>13</v>
       </c>
       <c r="E8" t="s">
         <v>14</v>
       </c>
       <c r="F8" t="s">
         <v>15</v>
       </c>
       <c r="G8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B9" t="s">
         <v>11</v>
       </c>
       <c r="C9" t="s">
         <v>12</v>
       </c>
       <c r="D9" t="s">
         <v>13</v>
       </c>
       <c r="E9" t="s">
         <v>14</v>
       </c>
       <c r="F9" t="s">
         <v>15</v>
       </c>
       <c r="G9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B10" t="s">
         <v>11</v>
       </c>
       <c r="C10" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="D10" t="s">
         <v>13</v>
       </c>
       <c r="E10" t="s">
         <v>14</v>
       </c>
       <c r="F10" t="s">
         <v>15</v>
       </c>
       <c r="G10" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B11" t="s">
         <v>11</v>
       </c>
       <c r="C11" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="D11" t="s">
         <v>13</v>
       </c>
       <c r="E11" t="s">
         <v>14</v>
       </c>
       <c r="F11" t="s">
         <v>15</v>
       </c>
       <c r="G11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
         <v>27</v>
       </c>
       <c r="B12" t="s">
         <v>28</v>
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12" t="s">