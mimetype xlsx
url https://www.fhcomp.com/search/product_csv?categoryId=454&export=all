--- v0 (2026-03-18)
+++ v1 (2026-06-23)
@@ -10,172 +10,172 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="433" uniqueCount="131">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="467" uniqueCount="132">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Inductance</t>
   </si>
   <si>
     <t>Itemp Max(mA)</t>
   </si>
   <si>
     <t>Common mode impedance</t>
   </si>
   <si>
     <t>DC R(Ω)</t>
   </si>
   <si>
     <t>Q Value</t>
   </si>
   <si>
     <t>Rated voltage(V)</t>
   </si>
   <si>
     <t>Insulation Resistance(MΩ)</t>
   </si>
   <si>
     <t>Capacity tolerance</t>
   </si>
   <si>
     <t>Size Code</t>
   </si>
   <si>
     <t>Applications</t>
   </si>
   <si>
     <t>生产状态</t>
   </si>
   <si>
+    <t>CMC1206S-161T</t>
+  </si>
+  <si>
+    <t>340</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>0.4</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>±25%</t>
+  </si>
+  <si>
+    <t>1206</t>
+  </si>
+  <si>
+    <t>CMC1206S-102T</t>
+  </si>
+  <si>
+    <t>230</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>CMC1206S-261T</t>
+  </si>
+  <si>
+    <t>310</t>
+  </si>
+  <si>
+    <t>0.5</t>
+  </si>
+  <si>
     <t>CMC1206S-222T</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>100</t>
-[...1 lines deleted...]
-  <si>
     <t>1.2</t>
   </si>
   <si>
-    <t>50</t>
-[...10 lines deleted...]
-  <si>
     <t>CMC1206S-900T</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>0.3</t>
   </si>
   <si>
     <t>CMC1206S-601T</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>0.8</t>
   </si>
   <si>
+    <t>CMC1206S-142T</t>
+  </si>
+  <si>
+    <t>220</t>
+  </si>
+  <si>
     <t>CMC1206S-371T</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>0.5</t>
-[...1 lines deleted...]
-  <si>
     <t>CMC1206S-202T</t>
   </si>
   <si>
-    <t>CMC1206S-161T</t>
-[...28 lines deleted...]
-  <si>
     <t>CMC1206S-801T</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>0.9</t>
   </si>
   <si>
     <t>CMC0805S-601T</t>
   </si>
   <si>
     <t>0.6</t>
   </si>
   <si>
     <t>0805</t>
   </si>
   <si>
     <t>CMC0805S-121T</t>
   </si>
   <si>
     <t>CMC0805S-451T</t>
   </si>
   <si>
     <t>250</t>
@@ -213,240 +213,243 @@
   <si>
     <t>CMC0805S-900T</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>0.35</t>
   </si>
   <si>
     <t>CMC0805S-181T</t>
   </si>
   <si>
     <t>CMC0805S-301T</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>0.42</t>
   </si>
   <si>
     <t>CMC0805S-801T</t>
   </si>
   <si>
-    <t>800±25%</t>
+    <t>CMC1812S-121T</t>
+  </si>
+  <si>
+    <t>0.1</t>
+  </si>
+  <si>
+    <t>3000</t>
+  </si>
+  <si>
+    <t>1812</t>
+  </si>
+  <si>
+    <t>CMC1812S-900T</t>
+  </si>
+  <si>
+    <t>0.085</t>
+  </si>
+  <si>
+    <t>CMC1812S-800T</t>
+  </si>
+  <si>
+    <t>0.05</t>
+  </si>
+  <si>
+    <t>CMC1812S-221T</t>
+  </si>
+  <si>
+    <t>1300</t>
+  </si>
+  <si>
+    <t>CMC1812S-231T</t>
+  </si>
+  <si>
+    <t>3500</t>
+  </si>
+  <si>
+    <t>CMC1812S-601T</t>
+  </si>
+  <si>
+    <t>0.12</t>
+  </si>
+  <si>
+    <t>1500</t>
+  </si>
+  <si>
+    <t>CMC1812S-801T</t>
+  </si>
+  <si>
+    <t>0.16</t>
+  </si>
+  <si>
+    <t>1000</t>
+  </si>
+  <si>
+    <t>CMC1812S-102T</t>
+  </si>
+  <si>
+    <t>0.18</t>
+  </si>
+  <si>
+    <t>800</t>
+  </si>
+  <si>
+    <t>CMC1812S-142T</t>
+  </si>
+  <si>
+    <t>0.2</t>
+  </si>
+  <si>
+    <t>700</t>
+  </si>
+  <si>
+    <t>CMC1812SL-110NT</t>
+  </si>
+  <si>
+    <t>360</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>CMC1812SL-220NT</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>CMC1812SL-510NT</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>CMC1812SL-101NT</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>CMC1812SL-201NT</t>
+  </si>
+  <si>
+    <t>4.5</t>
+  </si>
+  <si>
+    <t>CMC1210S-900T</t>
+  </si>
+  <si>
+    <t>1210</t>
+  </si>
+  <si>
+    <t>CMC1210S-161T</t>
+  </si>
+  <si>
+    <t>0.15</t>
+  </si>
+  <si>
+    <t>480</t>
+  </si>
+  <si>
+    <t>CMC1210S-271T</t>
+  </si>
+  <si>
+    <t>450</t>
+  </si>
+  <si>
+    <t>CMC1210S-501T</t>
+  </si>
+  <si>
+    <t>CMC1210S-601T</t>
+  </si>
+  <si>
+    <t>CMC1210SL-110NT</t>
+  </si>
+  <si>
+    <t>CMC1210SL-220NT</t>
+  </si>
+  <si>
+    <t>CMC1210SL-510NT</t>
+  </si>
+  <si>
+    <t>0.7</t>
+  </si>
+  <si>
+    <t>CMC1210SL-101NT</t>
+  </si>
+  <si>
+    <t>1.5</t>
+  </si>
+  <si>
+    <t>CMC1210SL-201NT</t>
+  </si>
+  <si>
+    <t>4.8</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>CMC1210S-801T</t>
+  </si>
+  <si>
+    <t>350</t>
+  </si>
+  <si>
+    <t>CMC1210S-102T</t>
+  </si>
+  <si>
+    <t>CMC1210S-142T</t>
+  </si>
+  <si>
+    <t>1200</t>
+  </si>
+  <si>
+    <t>CMC1210S-242T</t>
+  </si>
+  <si>
+    <t>640</t>
+  </si>
+  <si>
+    <t>CMC1210S-800T</t>
+  </si>
+  <si>
+    <t>CMC1206S-121T</t>
+  </si>
+  <si>
+    <t>CMC0805S-161T</t>
   </si>
   <si>
     <t>CMC0805S-700T</t>
   </si>
   <si>
-    <t>CMC0805S-161T</t>
-[...1 lines deleted...]
-  <si>
     <t>CMC0805S-361T</t>
-  </si>
-[...178 lines deleted...]
-    <t>4.5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -738,51 +741,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:L55"/>
+  <dimension ref="A1:L56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -903,324 +906,324 @@
       </c>
       <c r="E5" t="s">
         <v>28</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
       <c r="G5" t="s">
         <v>27</v>
       </c>
       <c r="H5" t="s">
         <v>17</v>
       </c>
       <c r="I5" t="s">
         <v>18</v>
       </c>
       <c r="J5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="C6" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="D6" t="s">
         <v>14</v>
       </c>
       <c r="E6" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="F6" t="s">
         <v>16</v>
       </c>
       <c r="G6" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="H6" t="s">
         <v>17</v>
       </c>
       <c r="I6" t="s">
         <v>18</v>
       </c>
       <c r="J6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C7" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D7" t="s">
         <v>14</v>
       </c>
       <c r="E7" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="F7" t="s">
         <v>16</v>
       </c>
       <c r="G7" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="H7" t="s">
         <v>17</v>
       </c>
       <c r="I7" t="s">
         <v>18</v>
       </c>
       <c r="J7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C8" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D8" t="s">
         <v>14</v>
       </c>
       <c r="E8" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="F8" t="s">
         <v>16</v>
       </c>
       <c r="G8" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="H8" t="s">
         <v>17</v>
       </c>
       <c r="I8" t="s">
         <v>18</v>
       </c>
       <c r="J8" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D9" t="s">
         <v>14</v>
       </c>
       <c r="E9" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="F9" t="s">
         <v>16</v>
       </c>
       <c r="G9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H9" t="s">
         <v>17</v>
       </c>
       <c r="I9" t="s">
         <v>18</v>
       </c>
       <c r="J9" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C10" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>14</v>
       </c>
       <c r="E10" t="s">
         <v>28</v>
       </c>
       <c r="F10" t="s">
         <v>16</v>
       </c>
       <c r="G10" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="H10" t="s">
         <v>17</v>
       </c>
       <c r="I10" t="s">
         <v>18</v>
       </c>
       <c r="J10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" t="s">
         <v>40</v>
       </c>
       <c r="C11" t="s">
         <v>41</v>
       </c>
       <c r="D11" t="s">
         <v>14</v>
       </c>
       <c r="E11" t="s">
         <v>42</v>
       </c>
       <c r="F11" t="s">
         <v>16</v>
       </c>
       <c r="G11" t="s">
         <v>41</v>
       </c>
       <c r="H11" t="s">
         <v>17</v>
       </c>
       <c r="I11" t="s">
         <v>18</v>
       </c>
       <c r="J11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" t="s">
         <v>43</v>
       </c>
       <c r="C12" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
         <v>14</v>
       </c>
       <c r="E12" t="s">
         <v>44</v>
       </c>
       <c r="F12" t="s">
         <v>16</v>
       </c>
       <c r="G12" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="H12" t="s">
         <v>17</v>
       </c>
       <c r="I12" t="s">
         <v>18</v>
       </c>
       <c r="J12" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
         <v>46</v>
       </c>
       <c r="C13" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="D13" t="s">
         <v>14</v>
       </c>
       <c r="E13" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="F13" t="s">
         <v>16</v>
       </c>
       <c r="G13" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="H13" t="s">
         <v>17</v>
       </c>
       <c r="I13" t="s">
         <v>18</v>
       </c>
       <c r="J13" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
         <v>47</v>
       </c>
       <c r="C14" t="s">
         <v>48</v>
       </c>
       <c r="D14" t="s">
         <v>14</v>
       </c>
       <c r="E14" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="F14" t="s">
         <v>16</v>
       </c>
       <c r="G14" t="s">
         <v>48</v>
       </c>
       <c r="H14" t="s">
         <v>17</v>
       </c>
       <c r="I14" t="s">
         <v>18</v>
       </c>
       <c r="J14" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
         <v>49</v>
       </c>
       <c r="C15" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="D15" t="s">
         <v>14</v>
       </c>
       <c r="E15" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="F15" t="s">
         <v>16</v>
       </c>
       <c r="G15" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H15" t="s">
         <v>17</v>
       </c>
       <c r="I15" t="s">
         <v>18</v>
       </c>
       <c r="J15" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" t="s">
         <v>50</v>
       </c>
       <c r="C16" t="s">
         <v>51</v>
       </c>
       <c r="D16" t="s">
         <v>14</v>
       </c>
       <c r="E16" t="s">
         <v>42</v>
       </c>
       <c r="F16" t="s">
@@ -1286,51 +1289,51 @@
       </c>
       <c r="G18" t="s">
         <v>56</v>
       </c>
       <c r="H18" t="s">
         <v>17</v>
       </c>
       <c r="I18" t="s">
         <v>18</v>
       </c>
       <c r="J18" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
         <v>58</v>
       </c>
       <c r="C19" t="s">
         <v>53</v>
       </c>
       <c r="D19" t="s">
         <v>14</v>
       </c>
       <c r="E19" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="F19" t="s">
         <v>16</v>
       </c>
       <c r="G19" t="s">
         <v>53</v>
       </c>
       <c r="H19" t="s">
         <v>17</v>
       </c>
       <c r="I19" t="s">
         <v>18</v>
       </c>
       <c r="J19" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
         <v>59</v>
       </c>
       <c r="C20" t="s">
         <v>60</v>
       </c>
       <c r="D20" t="s">
@@ -1399,802 +1402,906 @@
       </c>
       <c r="F22" t="s">
         <v>16</v>
       </c>
       <c r="G22" t="s">
         <v>64</v>
       </c>
       <c r="H22" t="s">
         <v>17</v>
       </c>
       <c r="I22" t="s">
         <v>18</v>
       </c>
       <c r="J22" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
         <v>66</v>
       </c>
       <c r="C23" t="s">
         <v>51</v>
       </c>
       <c r="D23" t="s">
-        <v>67</v>
+        <v>14</v>
       </c>
       <c r="E23" t="s">
         <v>42</v>
       </c>
       <c r="F23" t="s">
         <v>51</v>
       </c>
       <c r="G23" t="s">
         <v>16</v>
       </c>
       <c r="H23" t="s">
         <v>17</v>
       </c>
       <c r="J23" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
+        <v>67</v>
+      </c>
+      <c r="D24" t="s">
+        <v>14</v>
+      </c>
+      <c r="E24" t="s">
         <v>68</v>
       </c>
-      <c r="D24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F24" t="s">
         <v>16</v>
       </c>
       <c r="G24" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="H24" t="s">
         <v>17</v>
       </c>
       <c r="I24" t="s">
         <v>18</v>
+      </c>
+      <c r="J24" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
+        <v>71</v>
+      </c>
+      <c r="D25" t="s">
+        <v>14</v>
+      </c>
+      <c r="E25" t="s">
+        <v>72</v>
+      </c>
+      <c r="F25" t="s">
+        <v>16</v>
+      </c>
+      <c r="G25" t="s">
         <v>69</v>
       </c>
-      <c r="D25" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H25" t="s">
         <v>17</v>
       </c>
       <c r="I25" t="s">
         <v>18</v>
+      </c>
+      <c r="J25" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
+        <v>73</v>
+      </c>
+      <c r="D26" t="s">
+        <v>14</v>
+      </c>
+      <c r="E26" t="s">
+        <v>74</v>
+      </c>
+      <c r="F26" t="s">
+        <v>16</v>
+      </c>
+      <c r="G26" t="s">
+        <v>69</v>
+      </c>
+      <c r="H26" t="s">
+        <v>17</v>
+      </c>
+      <c r="I26" t="s">
+        <v>18</v>
+      </c>
+      <c r="J26" t="s">
         <v>70</v>
-      </c>
-[...16 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="D27" t="s">
         <v>14</v>
       </c>
       <c r="E27" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="F27" t="s">
         <v>16</v>
       </c>
       <c r="G27" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="H27" t="s">
         <v>17</v>
       </c>
       <c r="I27" t="s">
         <v>18</v>
+      </c>
+      <c r="J27" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
+        <v>77</v>
+      </c>
+      <c r="D28" t="s">
+        <v>14</v>
+      </c>
+      <c r="E28" t="s">
         <v>74</v>
       </c>
-      <c r="D28" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F28" t="s">
         <v>16</v>
       </c>
       <c r="G28" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="H28" t="s">
         <v>17</v>
       </c>
       <c r="I28" t="s">
         <v>18</v>
+      </c>
+      <c r="J28" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="D29" t="s">
         <v>14</v>
       </c>
       <c r="E29" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="F29" t="s">
         <v>16</v>
       </c>
       <c r="G29" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="H29" t="s">
         <v>17</v>
       </c>
       <c r="I29" t="s">
         <v>18</v>
+      </c>
+      <c r="J29" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="D30" t="s">
         <v>14</v>
       </c>
       <c r="E30" t="s">
-        <v>54</v>
+        <v>83</v>
       </c>
       <c r="F30" t="s">
         <v>16</v>
       </c>
       <c r="G30" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="H30" t="s">
         <v>17</v>
       </c>
       <c r="I30" t="s">
         <v>18</v>
+      </c>
+      <c r="J30" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="D31" t="s">
         <v>14</v>
       </c>
       <c r="E31" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="F31" t="s">
         <v>16</v>
       </c>
       <c r="G31" t="s">
-        <v>75</v>
+        <v>87</v>
       </c>
       <c r="H31" t="s">
         <v>17</v>
       </c>
       <c r="I31" t="s">
         <v>18</v>
+      </c>
+      <c r="J31" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="D32" t="s">
         <v>14</v>
       </c>
       <c r="E32" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="F32" t="s">
         <v>16</v>
       </c>
       <c r="G32" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="H32" t="s">
         <v>17</v>
       </c>
       <c r="I32" t="s">
         <v>18</v>
       </c>
-    </row>
-    <row r="33" spans="1:9">
+      <c r="J32" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10">
       <c r="A33" t="s">
+        <v>91</v>
+      </c>
+      <c r="D33" t="s">
+        <v>14</v>
+      </c>
+      <c r="E33" t="s">
+        <v>14</v>
+      </c>
+      <c r="F33" t="s">
+        <v>44</v>
+      </c>
+      <c r="G33" t="s">
+        <v>16</v>
+      </c>
+      <c r="H33" t="s">
+        <v>92</v>
+      </c>
+      <c r="I33" t="s">
+        <v>93</v>
+      </c>
+      <c r="J33" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10">
+      <c r="A34" t="s">
+        <v>94</v>
+      </c>
+      <c r="D34" t="s">
+        <v>14</v>
+      </c>
+      <c r="E34" t="s">
+        <v>14</v>
+      </c>
+      <c r="F34" t="s">
+        <v>22</v>
+      </c>
+      <c r="G34" t="s">
+        <v>16</v>
+      </c>
+      <c r="H34" t="s">
+        <v>24</v>
+      </c>
+      <c r="I34" t="s">
+        <v>95</v>
+      </c>
+      <c r="J34" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10">
+      <c r="A35" t="s">
+        <v>96</v>
+      </c>
+      <c r="D35" t="s">
+        <v>14</v>
+      </c>
+      <c r="E35" t="s">
+        <v>14</v>
+      </c>
+      <c r="F35" t="s">
+        <v>22</v>
+      </c>
+      <c r="G35" t="s">
+        <v>16</v>
+      </c>
+      <c r="H35" t="s">
+        <v>21</v>
+      </c>
+      <c r="I35" t="s">
+        <v>97</v>
+      </c>
+      <c r="J35" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10">
+      <c r="A36" t="s">
+        <v>98</v>
+      </c>
+      <c r="D36" t="s">
+        <v>14</v>
+      </c>
+      <c r="E36" t="s">
+        <v>14</v>
+      </c>
+      <c r="F36" t="s">
+        <v>99</v>
+      </c>
+      <c r="G36" t="s">
+        <v>16</v>
+      </c>
+      <c r="H36" t="s">
+        <v>27</v>
+      </c>
+      <c r="I36" t="s">
+        <v>14</v>
+      </c>
+      <c r="J36" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10">
+      <c r="A37" t="s">
+        <v>100</v>
+      </c>
+      <c r="D37" t="s">
+        <v>14</v>
+      </c>
+      <c r="E37" t="s">
+        <v>14</v>
+      </c>
+      <c r="F37" t="s">
+        <v>101</v>
+      </c>
+      <c r="G37" t="s">
+        <v>16</v>
+      </c>
+      <c r="H37" t="s">
+        <v>14</v>
+      </c>
+      <c r="I37" t="s">
+        <v>27</v>
+      </c>
+      <c r="J37" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10">
+      <c r="A38" t="s">
+        <v>102</v>
+      </c>
+      <c r="D38" t="s">
+        <v>14</v>
+      </c>
+      <c r="E38" t="s">
+        <v>80</v>
+      </c>
+      <c r="F38" t="s">
+        <v>16</v>
+      </c>
+      <c r="G38" t="s">
         <v>84</v>
       </c>
-      <c r="D33" t="s">
-[...2 lines deleted...]
-      <c r="E33" t="s">
+      <c r="H38" t="s">
+        <v>17</v>
+      </c>
+      <c r="I38" t="s">
+        <v>18</v>
+      </c>
+      <c r="J38" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10">
+      <c r="A39" t="s">
+        <v>104</v>
+      </c>
+      <c r="D39" t="s">
+        <v>14</v>
+      </c>
+      <c r="E39" t="s">
+        <v>105</v>
+      </c>
+      <c r="F39" t="s">
+        <v>16</v>
+      </c>
+      <c r="G39" t="s">
+        <v>106</v>
+      </c>
+      <c r="H39" t="s">
+        <v>17</v>
+      </c>
+      <c r="I39" t="s">
+        <v>18</v>
+      </c>
+      <c r="J39" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10">
+      <c r="A40" t="s">
+        <v>107</v>
+      </c>
+      <c r="D40" t="s">
+        <v>14</v>
+      </c>
+      <c r="E40" t="s">
+        <v>54</v>
+      </c>
+      <c r="F40" t="s">
+        <v>16</v>
+      </c>
+      <c r="G40" t="s">
+        <v>108</v>
+      </c>
+      <c r="H40" t="s">
+        <v>17</v>
+      </c>
+      <c r="I40" t="s">
+        <v>18</v>
+      </c>
+      <c r="J40" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10">
+      <c r="A41" t="s">
+        <v>109</v>
+      </c>
+      <c r="D41" t="s">
+        <v>14</v>
+      </c>
+      <c r="E41" t="s">
+        <v>31</v>
+      </c>
+      <c r="F41" t="s">
+        <v>16</v>
+      </c>
+      <c r="G41" t="s">
+        <v>84</v>
+      </c>
+      <c r="H41" t="s">
+        <v>17</v>
+      </c>
+      <c r="I41" t="s">
+        <v>18</v>
+      </c>
+      <c r="J41" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10">
+      <c r="A42" t="s">
+        <v>110</v>
+      </c>
+      <c r="D42" t="s">
+        <v>14</v>
+      </c>
+      <c r="E42" t="s">
+        <v>89</v>
+      </c>
+      <c r="F42" t="s">
+        <v>16</v>
+      </c>
+      <c r="G42" t="s">
+        <v>84</v>
+      </c>
+      <c r="H42" t="s">
+        <v>17</v>
+      </c>
+      <c r="I42" t="s">
+        <v>18</v>
+      </c>
+      <c r="J42" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10">
+      <c r="A43" t="s">
+        <v>111</v>
+      </c>
+      <c r="D43" t="s">
+        <v>14</v>
+      </c>
+      <c r="E43" t="s">
+        <v>14</v>
+      </c>
+      <c r="F43" t="s">
+        <v>15</v>
+      </c>
+      <c r="G43" t="s">
+        <v>16</v>
+      </c>
+      <c r="H43" t="s">
+        <v>38</v>
+      </c>
+      <c r="I43" t="s">
+        <v>93</v>
+      </c>
+      <c r="J43" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10">
+      <c r="A44" t="s">
+        <v>112</v>
+      </c>
+      <c r="D44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E44" t="s">
+        <v>14</v>
+      </c>
+      <c r="F44" t="s">
+        <v>25</v>
+      </c>
+      <c r="G44" t="s">
+        <v>16</v>
+      </c>
+      <c r="H44" t="s">
+        <v>48</v>
+      </c>
+      <c r="I44" t="s">
+        <v>95</v>
+      </c>
+      <c r="J44" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10">
+      <c r="A45" t="s">
+        <v>113</v>
+      </c>
+      <c r="D45" t="s">
+        <v>14</v>
+      </c>
+      <c r="E45" t="s">
+        <v>14</v>
+      </c>
+      <c r="F45" t="s">
+        <v>114</v>
+      </c>
+      <c r="G45" t="s">
+        <v>16</v>
+      </c>
+      <c r="H45" t="s">
+        <v>27</v>
+      </c>
+      <c r="I45" t="s">
+        <v>97</v>
+      </c>
+      <c r="J45" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10">
+      <c r="A46" t="s">
+        <v>115</v>
+      </c>
+      <c r="D46" t="s">
+        <v>14</v>
+      </c>
+      <c r="E46" t="s">
+        <v>14</v>
+      </c>
+      <c r="F46" t="s">
+        <v>116</v>
+      </c>
+      <c r="G46" t="s">
+        <v>16</v>
+      </c>
+      <c r="H46" t="s">
+        <v>51</v>
+      </c>
+      <c r="I46" t="s">
+        <v>14</v>
+      </c>
+      <c r="J46" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10">
+      <c r="A47" t="s">
+        <v>117</v>
+      </c>
+      <c r="D47" t="s">
+        <v>14</v>
+      </c>
+      <c r="E47" t="s">
+        <v>14</v>
+      </c>
+      <c r="F47" t="s">
+        <v>118</v>
+      </c>
+      <c r="G47" t="s">
+        <v>16</v>
+      </c>
+      <c r="H47" t="s">
+        <v>119</v>
+      </c>
+      <c r="I47" t="s">
+        <v>27</v>
+      </c>
+      <c r="J47" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10">
+      <c r="A48" t="s">
+        <v>120</v>
+      </c>
+      <c r="D48" t="s">
+        <v>14</v>
+      </c>
+      <c r="E48" t="s">
         <v>61</v>
       </c>
-      <c r="F33" t="s">
-[...36 lines deleted...]
-      <c r="A35" t="s">
+      <c r="F48" t="s">
+        <v>16</v>
+      </c>
+      <c r="G48" t="s">
+        <v>121</v>
+      </c>
+      <c r="H48" t="s">
+        <v>17</v>
+      </c>
+      <c r="I48" t="s">
+        <v>18</v>
+      </c>
+      <c r="J48" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10">
+      <c r="A49" t="s">
+        <v>122</v>
+      </c>
+      <c r="D49" t="s">
+        <v>14</v>
+      </c>
+      <c r="E49" t="s">
+        <v>68</v>
+      </c>
+      <c r="F49" t="s">
+        <v>16</v>
+      </c>
+      <c r="G49" t="s">
+        <v>81</v>
+      </c>
+      <c r="H49" t="s">
+        <v>17</v>
+      </c>
+      <c r="I49" t="s">
+        <v>18</v>
+      </c>
+      <c r="J49" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10">
+      <c r="A50" t="s">
+        <v>123</v>
+      </c>
+      <c r="D50" t="s">
+        <v>14</v>
+      </c>
+      <c r="E50" t="s">
         <v>89</v>
       </c>
-      <c r="D35" t="s">
-[...180 lines deleted...]
-      <c r="A43" t="s">
+      <c r="F50" t="s">
+        <v>16</v>
+      </c>
+      <c r="G50" t="s">
+        <v>124</v>
+      </c>
+      <c r="H50" t="s">
+        <v>17</v>
+      </c>
+      <c r="I50" t="s">
+        <v>18</v>
+      </c>
+      <c r="J50" t="s">
         <v>103</v>
       </c>
-      <c r="D43" t="s">
-[...179 lines deleted...]
-    <row r="51" spans="1:9">
+    </row>
+    <row r="51" spans="1:10">
       <c r="A51" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="D51" t="s">
-        <v>111</v>
+        <v>14</v>
       </c>
       <c r="E51" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="F51" t="s">
-        <v>44</v>
+        <v>16</v>
       </c>
       <c r="G51" t="s">
-        <v>16</v>
+        <v>126</v>
       </c>
       <c r="H51" t="s">
-        <v>124</v>
+        <v>17</v>
       </c>
       <c r="I51" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:9">
+        <v>18</v>
+      </c>
+      <c r="J51" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10">
       <c r="A52" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="D52" t="s">
-        <v>111</v>
+        <v>14</v>
       </c>
       <c r="E52" t="s">
-        <v>14</v>
+        <v>80</v>
       </c>
       <c r="F52" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="G52" t="s">
-        <v>16</v>
+        <v>126</v>
       </c>
       <c r="H52" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="I52" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:9">
+        <v>18</v>
+      </c>
+      <c r="J52" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10">
       <c r="A53" t="s">
-        <v>126</v>
-[...20 lines deleted...]
-    <row r="54" spans="1:9">
+        <v>128</v>
+      </c>
+      <c r="J53" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10">
       <c r="A54" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="D54" t="s">
-        <v>111</v>
+        <v>14</v>
       </c>
       <c r="E54" t="s">
-        <v>14</v>
+        <v>61</v>
       </c>
       <c r="F54" t="s">
-        <v>128</v>
+        <v>16</v>
       </c>
       <c r="G54" t="s">
-        <v>16</v>
+        <v>60</v>
       </c>
       <c r="H54" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="I54" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:9">
+        <v>18</v>
+      </c>
+      <c r="J54" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10">
       <c r="A55" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D55" t="s">
-        <v>111</v>
+        <v>14</v>
       </c>
       <c r="E55" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="F55" t="s">
-        <v>130</v>
+        <v>16</v>
       </c>
       <c r="G55" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="H55" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="I55" t="s">
-        <v>13</v>
+        <v>18</v>
+      </c>
+      <c r="J55" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10">
+      <c r="A56" t="s">
+        <v>131</v>
+      </c>
+      <c r="D56" t="s">
+        <v>14</v>
+      </c>
+      <c r="E56" t="s">
+        <v>57</v>
+      </c>
+      <c r="F56" t="s">
+        <v>16</v>
+      </c>
+      <c r="G56" t="s">
+        <v>56</v>
+      </c>
+      <c r="H56" t="s">
+        <v>17</v>
+      </c>
+      <c r="I56" t="s">
+        <v>18</v>
+      </c>
+      <c r="J56" t="s">
+        <v>45</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>