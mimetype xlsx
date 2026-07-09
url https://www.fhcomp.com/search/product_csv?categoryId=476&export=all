--- v0 (2026-04-09)
+++ v1 (2026-07-09)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="176" uniqueCount="75">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Inductance</t>
   </si>
   <si>
     <t>Size</t>
   </si>
   <si>
     <t>RDC （Ω）Max</t>
   </si>
   <si>
     <t>Isat （A）</t>
   </si>
   <si>
     <t>Tolerance</t>
   </si>
   <si>
     <t>Inductance Test Frequency</t>
   </si>
   <si>
     <t>Inductance Test Voltage</t>
   </si>
   <si>
@@ -117,111 +117,168 @@
   <si>
     <t>MRS2512-6R8MTY00</t>
   </si>
   <si>
     <t>6.8µH</t>
   </si>
   <si>
     <t>1.15</t>
   </si>
   <si>
     <t>0.366</t>
   </si>
   <si>
     <t>MRS2512-4R7MTY00</t>
   </si>
   <si>
     <t>4.7µH</t>
   </si>
   <si>
     <t>1.6</t>
   </si>
   <si>
     <t>0.26</t>
   </si>
   <si>
+    <t>MRS4012-3R3MTS01</t>
+  </si>
+  <si>
+    <t>3.3µH</t>
+  </si>
+  <si>
+    <t>3.2mm</t>
+  </si>
+  <si>
+    <t>4012</t>
+  </si>
+  <si>
     <t>MRS2512-3R3MTY00</t>
   </si>
   <si>
-    <t>3.3µH</t>
-[...1 lines deleted...]
-  <si>
     <t>1.7</t>
   </si>
   <si>
     <t>0.176</t>
   </si>
   <si>
+    <t>MRS4020-2R2MTS04</t>
+  </si>
+  <si>
+    <t>2.2µH</t>
+  </si>
+  <si>
+    <t>4020</t>
+  </si>
+  <si>
+    <t>4.0mm</t>
+  </si>
+  <si>
+    <t>2.1mm</t>
+  </si>
+  <si>
+    <t>MRS3015-2R2MTS01</t>
+  </si>
+  <si>
+    <t>3015</t>
+  </si>
+  <si>
+    <t>3.0mm</t>
+  </si>
+  <si>
+    <t>1.6mm</t>
+  </si>
+  <si>
     <t>MRS2512-2R2MTY00</t>
   </si>
   <si>
-    <t>2.2µH</t>
-[...1 lines deleted...]
-  <si>
     <t>2.6</t>
   </si>
   <si>
     <t>0.12</t>
   </si>
   <si>
+    <t>MRS2512-1R8MTC01</t>
+  </si>
+  <si>
+    <t>1.8µH</t>
+  </si>
+  <si>
+    <t>2512</t>
+  </si>
+  <si>
+    <t>2.0mm</t>
+  </si>
+  <si>
+    <t>MRS2512-1R5MTC01</t>
+  </si>
+  <si>
+    <t>1.5µH</t>
+  </si>
+  <si>
+    <t>MRS2512-1R5MTC02</t>
+  </si>
+  <si>
     <t>MRS2512-1R5NTY00</t>
   </si>
   <si>
-    <t>1.5µH</t>
-[...1 lines deleted...]
-  <si>
     <t>2.9</t>
   </si>
   <si>
     <t>±30%</t>
   </si>
   <si>
     <t>0.1</t>
   </si>
   <si>
     <t>MRS2512-1R0NTY00</t>
   </si>
   <si>
     <t>1µH</t>
   </si>
   <si>
     <t>3.5</t>
   </si>
   <si>
     <t>0.066</t>
   </si>
   <si>
     <t>MRS2512-R47NTY00</t>
   </si>
   <si>
     <t>0.47µH</t>
   </si>
   <si>
     <t>4.2</t>
   </si>
   <si>
     <t>0.039</t>
+  </si>
+  <si>
+    <t>MRS3015-R22NTS00</t>
+  </si>
+  <si>
+    <t>220nH</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -513,51 +570,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Q9"/>
+  <dimension ref="A1:Q16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>2</v>
       </c>
       <c r="E1" t="s">
         <v>3</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
@@ -711,243 +768,416 @@
         <v>23</v>
       </c>
       <c r="J4" t="s">
         <v>33</v>
       </c>
       <c r="K4" t="s">
         <v>34</v>
       </c>
       <c r="O4" t="s">
         <v>24</v>
       </c>
       <c r="P4" t="s">
         <v>25</v>
       </c>
       <c r="Q4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5" t="s">
         <v>36</v>
       </c>
-      <c r="C5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F5" t="s">
         <v>37</v>
       </c>
       <c r="G5" t="s">
         <v>21</v>
       </c>
-      <c r="H5" t="s">
-[...8 lines deleted...]
-      <c r="K5" t="s">
+      <c r="L5" t="s">
         <v>38</v>
-      </c>
-[...7 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" t="s">
         <v>39</v>
       </c>
       <c r="B6" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
+        <v>40</v>
+      </c>
+      <c r="E6" t="s">
         <v>41</v>
       </c>
-      <c r="E6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="G6" t="s">
         <v>21</v>
       </c>
       <c r="H6" t="s">
         <v>22</v>
       </c>
       <c r="I6" t="s">
         <v>23</v>
       </c>
       <c r="J6" t="s">
+        <v>40</v>
+      </c>
+      <c r="K6" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="O6" t="s">
         <v>24</v>
       </c>
       <c r="P6" t="s">
         <v>25</v>
       </c>
       <c r="Q6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B7" t="s">
         <v>43</v>
       </c>
-      <c r="B7" t="s">
+      <c r="F7" t="s">
+        <v>37</v>
+      </c>
+      <c r="G7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L7" t="s">
         <v>44</v>
       </c>
-      <c r="C7" t="s">
-[...2 lines deleted...]
-      <c r="D7" t="s">
+      <c r="O7" t="s">
         <v>45</v>
       </c>
-      <c r="G7" t="s">
+      <c r="P7" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q7" t="s">
         <v>46</v>
-      </c>
-[...16 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" t="s">
+        <v>47</v>
+      </c>
+      <c r="B8" t="s">
+        <v>43</v>
+      </c>
+      <c r="F8" t="s">
+        <v>37</v>
+      </c>
+      <c r="G8" t="s">
+        <v>21</v>
+      </c>
+      <c r="L8" t="s">
         <v>48</v>
       </c>
-      <c r="B8" t="s">
+      <c r="O8" t="s">
         <v>49</v>
       </c>
-      <c r="C8" t="s">
-[...2 lines deleted...]
-      <c r="D8" t="s">
+      <c r="P8" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q8" t="s">
         <v>50</v>
-      </c>
-[...28 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B9" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>54</v>
+        <v>52</v>
+      </c>
+      <c r="E9" t="s">
+        <v>53</v>
+      </c>
+      <c r="F9" t="s">
+        <v>52</v>
       </c>
       <c r="G9" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="H9" t="s">
         <v>22</v>
       </c>
       <c r="I9" t="s">
         <v>23</v>
       </c>
+      <c r="J9" t="s">
+        <v>52</v>
+      </c>
       <c r="K9" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="O9" t="s">
         <v>24</v>
       </c>
       <c r="P9" t="s">
         <v>25</v>
       </c>
       <c r="Q9" t="s">
         <v>26</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17">
+      <c r="A10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B10" t="s">
+        <v>55</v>
+      </c>
+      <c r="F10" t="s">
+        <v>37</v>
+      </c>
+      <c r="G10" t="s">
+        <v>21</v>
+      </c>
+      <c r="L10" t="s">
+        <v>56</v>
+      </c>
+      <c r="O10" t="s">
+        <v>24</v>
+      </c>
+      <c r="P10" t="s">
+        <v>57</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17">
+      <c r="A11" t="s">
+        <v>58</v>
+      </c>
+      <c r="B11" t="s">
+        <v>59</v>
+      </c>
+      <c r="F11" t="s">
+        <v>37</v>
+      </c>
+      <c r="G11" t="s">
+        <v>21</v>
+      </c>
+      <c r="L11" t="s">
+        <v>56</v>
+      </c>
+      <c r="O11" t="s">
+        <v>24</v>
+      </c>
+      <c r="P11" t="s">
+        <v>57</v>
+      </c>
+      <c r="Q11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17">
+      <c r="A12" t="s">
+        <v>60</v>
+      </c>
+      <c r="B12" t="s">
+        <v>59</v>
+      </c>
+      <c r="F12" t="s">
+        <v>37</v>
+      </c>
+      <c r="G12" t="s">
+        <v>21</v>
+      </c>
+      <c r="L12" t="s">
+        <v>56</v>
+      </c>
+      <c r="O12" t="s">
+        <v>24</v>
+      </c>
+      <c r="P12" t="s">
+        <v>57</v>
+      </c>
+      <c r="Q12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17">
+      <c r="A13" t="s">
+        <v>61</v>
+      </c>
+      <c r="B13" t="s">
+        <v>59</v>
+      </c>
+      <c r="C13" t="s">
+        <v>18</v>
+      </c>
+      <c r="D13" t="s">
+        <v>62</v>
+      </c>
+      <c r="G13" t="s">
+        <v>63</v>
+      </c>
+      <c r="H13" t="s">
+        <v>22</v>
+      </c>
+      <c r="I13" t="s">
+        <v>23</v>
+      </c>
+      <c r="K13" t="s">
+        <v>64</v>
+      </c>
+      <c r="O13" t="s">
+        <v>24</v>
+      </c>
+      <c r="P13" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17">
+      <c r="A14" t="s">
+        <v>65</v>
+      </c>
+      <c r="B14" t="s">
+        <v>66</v>
+      </c>
+      <c r="C14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D14" t="s">
+        <v>67</v>
+      </c>
+      <c r="E14" t="s">
+        <v>68</v>
+      </c>
+      <c r="F14" t="s">
+        <v>67</v>
+      </c>
+      <c r="G14" t="s">
+        <v>63</v>
+      </c>
+      <c r="H14" t="s">
+        <v>22</v>
+      </c>
+      <c r="I14" t="s">
+        <v>23</v>
+      </c>
+      <c r="J14" t="s">
+        <v>67</v>
+      </c>
+      <c r="K14" t="s">
+        <v>68</v>
+      </c>
+      <c r="O14" t="s">
+        <v>24</v>
+      </c>
+      <c r="P14" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17">
+      <c r="A15" t="s">
+        <v>69</v>
+      </c>
+      <c r="B15" t="s">
+        <v>70</v>
+      </c>
+      <c r="C15" t="s">
+        <v>18</v>
+      </c>
+      <c r="D15" t="s">
+        <v>71</v>
+      </c>
+      <c r="G15" t="s">
+        <v>63</v>
+      </c>
+      <c r="H15" t="s">
+        <v>22</v>
+      </c>
+      <c r="I15" t="s">
+        <v>23</v>
+      </c>
+      <c r="K15" t="s">
+        <v>72</v>
+      </c>
+      <c r="O15" t="s">
+        <v>24</v>
+      </c>
+      <c r="P15" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q15" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17">
+      <c r="A16" t="s">
+        <v>73</v>
+      </c>
+      <c r="B16" t="s">
+        <v>74</v>
+      </c>
+      <c r="F16" t="s">
+        <v>37</v>
+      </c>
+      <c r="G16" t="s">
+        <v>63</v>
+      </c>
+      <c r="L16" t="s">
+        <v>48</v>
+      </c>
+      <c r="O16" t="s">
+        <v>49</v>
+      </c>
+      <c r="P16" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q16" t="s">
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>