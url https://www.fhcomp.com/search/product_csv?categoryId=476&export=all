--- v1 (2026-07-09)
+++ v2 (2026-08-24)
@@ -117,138 +117,138 @@
   <si>
     <t>MRS2512-6R8MTY00</t>
   </si>
   <si>
     <t>6.8µH</t>
   </si>
   <si>
     <t>1.15</t>
   </si>
   <si>
     <t>0.366</t>
   </si>
   <si>
     <t>MRS2512-4R7MTY00</t>
   </si>
   <si>
     <t>4.7µH</t>
   </si>
   <si>
     <t>1.6</t>
   </si>
   <si>
     <t>0.26</t>
   </si>
   <si>
+    <t>MRS2512-3R3MTY00</t>
+  </si>
+  <si>
+    <t>3.3µH</t>
+  </si>
+  <si>
+    <t>1.7</t>
+  </si>
+  <si>
+    <t>0.176</t>
+  </si>
+  <si>
     <t>MRS4012-3R3MTS01</t>
   </si>
   <si>
-    <t>3.3µH</t>
-[...1 lines deleted...]
-  <si>
     <t>3.2mm</t>
   </si>
   <si>
     <t>4012</t>
   </si>
   <si>
-    <t>MRS2512-3R3MTY00</t>
-[...5 lines deleted...]
-    <t>0.176</t>
+    <t>MRS2512-2R2MTY00</t>
+  </si>
+  <si>
+    <t>2.2µH</t>
+  </si>
+  <si>
+    <t>2.6</t>
+  </si>
+  <si>
+    <t>0.12</t>
   </si>
   <si>
     <t>MRS4020-2R2MTS04</t>
   </si>
   <si>
-    <t>2.2µH</t>
-[...1 lines deleted...]
-  <si>
     <t>4020</t>
   </si>
   <si>
     <t>4.0mm</t>
   </si>
   <si>
     <t>2.1mm</t>
   </si>
   <si>
     <t>MRS3015-2R2MTS01</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
     <t>3.0mm</t>
   </si>
   <si>
     <t>1.6mm</t>
   </si>
   <si>
-    <t>MRS2512-2R2MTY00</t>
-[...7 lines deleted...]
-  <si>
     <t>MRS2512-1R8MTC01</t>
   </si>
   <si>
     <t>1.8µH</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
     <t>2.0mm</t>
   </si>
   <si>
+    <t>MRS2512-1R5NTY00</t>
+  </si>
+  <si>
+    <t>1.5µH</t>
+  </si>
+  <si>
+    <t>2.9</t>
+  </si>
+  <si>
+    <t>±30%</t>
+  </si>
+  <si>
+    <t>0.1</t>
+  </si>
+  <si>
     <t>MRS2512-1R5MTC01</t>
   </si>
   <si>
-    <t>1.5µH</t>
-[...1 lines deleted...]
-  <si>
     <t>MRS2512-1R5MTC02</t>
-  </si>
-[...10 lines deleted...]
-    <t>0.1</t>
   </si>
   <si>
     <t>MRS2512-1R0NTY00</t>
   </si>
   <si>
     <t>1µH</t>
   </si>
   <si>
     <t>3.5</t>
   </si>
   <si>
     <t>0.066</t>
   </si>
   <si>
     <t>MRS2512-R47NTY00</t>
   </si>
   <si>
     <t>0.47µH</t>
   </si>
   <si>
     <t>4.2</t>
   </si>
   <si>
     <t>0.039</t>
   </si>
@@ -768,416 +768,416 @@
         <v>23</v>
       </c>
       <c r="J4" t="s">
         <v>33</v>
       </c>
       <c r="K4" t="s">
         <v>34</v>
       </c>
       <c r="O4" t="s">
         <v>24</v>
       </c>
       <c r="P4" t="s">
         <v>25</v>
       </c>
       <c r="Q4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5" t="s">
         <v>36</v>
       </c>
+      <c r="C5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E5" t="s">
+        <v>38</v>
+      </c>
       <c r="F5" t="s">
         <v>37</v>
       </c>
       <c r="G5" t="s">
         <v>21</v>
       </c>
-      <c r="L5" t="s">
+      <c r="H5" t="s">
+        <v>22</v>
+      </c>
+      <c r="I5" t="s">
+        <v>23</v>
+      </c>
+      <c r="J5" t="s">
+        <v>37</v>
+      </c>
+      <c r="K5" t="s">
         <v>38</v>
+      </c>
+      <c r="O5" t="s">
+        <v>24</v>
+      </c>
+      <c r="P5" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" t="s">
         <v>39</v>
       </c>
       <c r="B6" t="s">
         <v>36</v>
       </c>
-      <c r="C6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F6" t="s">
         <v>40</v>
       </c>
       <c r="G6" t="s">
         <v>21</v>
       </c>
-      <c r="H6" t="s">
-[...8 lines deleted...]
-      <c r="K6" t="s">
+      <c r="L6" t="s">
         <v>41</v>
-      </c>
-[...7 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
+      <c r="C7" t="s">
+        <v>18</v>
+      </c>
+      <c r="D7" t="s">
+        <v>44</v>
+      </c>
+      <c r="E7" t="s">
+        <v>45</v>
+      </c>
       <c r="F7" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="G7" t="s">
         <v>21</v>
       </c>
-      <c r="L7" t="s">
+      <c r="H7" t="s">
+        <v>22</v>
+      </c>
+      <c r="I7" t="s">
+        <v>23</v>
+      </c>
+      <c r="J7" t="s">
         <v>44</v>
       </c>
+      <c r="K7" t="s">
+        <v>45</v>
+      </c>
       <c r="O7" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="P7" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="Q7" t="s">
-        <v>46</v>
+        <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>43</v>
       </c>
       <c r="F8" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="G8" t="s">
         <v>21</v>
       </c>
       <c r="L8" t="s">
+        <v>47</v>
+      </c>
+      <c r="O8" t="s">
         <v>48</v>
       </c>
-      <c r="O8" t="s">
+      <c r="P8" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q8" t="s">
         <v>49</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
-      <c r="C9" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F9" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="G9" t="s">
         <v>21</v>
       </c>
-      <c r="H9" t="s">
-[...5 lines deleted...]
-      <c r="J9" t="s">
+      <c r="L9" t="s">
+        <v>51</v>
+      </c>
+      <c r="O9" t="s">
         <v>52</v>
       </c>
-      <c r="K9" t="s">
+      <c r="P9" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q9" t="s">
         <v>53</v>
-      </c>
-[...7 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" t="s">
         <v>54</v>
       </c>
       <c r="B10" t="s">
         <v>55</v>
       </c>
       <c r="F10" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="G10" t="s">
         <v>21</v>
       </c>
       <c r="L10" t="s">
         <v>56</v>
       </c>
       <c r="O10" t="s">
         <v>24</v>
       </c>
       <c r="P10" t="s">
         <v>57</v>
       </c>
       <c r="Q10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" t="s">
         <v>58</v>
       </c>
       <c r="B11" t="s">
         <v>59</v>
       </c>
-      <c r="F11" t="s">
-        <v>37</v>
+      <c r="C11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D11" t="s">
+        <v>60</v>
       </c>
       <c r="G11" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>61</v>
+      </c>
+      <c r="H11" t="s">
+        <v>22</v>
+      </c>
+      <c r="I11" t="s">
+        <v>23</v>
+      </c>
+      <c r="K11" t="s">
+        <v>62</v>
       </c>
       <c r="O11" t="s">
         <v>24</v>
       </c>
       <c r="P11" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="Q11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B12" t="s">
         <v>59</v>
       </c>
       <c r="F12" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="G12" t="s">
         <v>21</v>
       </c>
       <c r="L12" t="s">
         <v>56</v>
       </c>
       <c r="O12" t="s">
         <v>24</v>
       </c>
       <c r="P12" t="s">
         <v>57</v>
       </c>
       <c r="Q12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
-      <c r="C13" t="s">
-[...3 lines deleted...]
-        <v>62</v>
+      <c r="F13" t="s">
+        <v>40</v>
       </c>
       <c r="G13" t="s">
-        <v>63</v>
-[...8 lines deleted...]
-        <v>64</v>
+        <v>21</v>
+      </c>
+      <c r="L13" t="s">
+        <v>56</v>
       </c>
       <c r="O13" t="s">
         <v>24</v>
       </c>
       <c r="P13" t="s">
-        <v>25</v>
+        <v>57</v>
       </c>
       <c r="Q13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:17">
       <c r="A14" t="s">
         <v>65</v>
       </c>
       <c r="B14" t="s">
         <v>66</v>
       </c>
       <c r="C14" t="s">
         <v>18</v>
       </c>
       <c r="D14" t="s">
         <v>67</v>
       </c>
       <c r="E14" t="s">
         <v>68</v>
       </c>
       <c r="F14" t="s">
         <v>67</v>
       </c>
       <c r="G14" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="H14" t="s">
         <v>22</v>
       </c>
       <c r="I14" t="s">
         <v>23</v>
       </c>
       <c r="J14" t="s">
         <v>67</v>
       </c>
       <c r="K14" t="s">
         <v>68</v>
       </c>
       <c r="O14" t="s">
         <v>24</v>
       </c>
       <c r="P14" t="s">
         <v>25</v>
       </c>
       <c r="Q14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15" spans="1:17">
       <c r="A15" t="s">
         <v>69</v>
       </c>
       <c r="B15" t="s">
         <v>70</v>
       </c>
       <c r="C15" t="s">
         <v>18</v>
       </c>
       <c r="D15" t="s">
         <v>71</v>
       </c>
       <c r="G15" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="H15" t="s">
         <v>22</v>
       </c>
       <c r="I15" t="s">
         <v>23</v>
       </c>
       <c r="K15" t="s">
         <v>72</v>
       </c>
       <c r="O15" t="s">
         <v>24</v>
       </c>
       <c r="P15" t="s">
         <v>25</v>
       </c>
       <c r="Q15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" t="s">
         <v>73</v>
       </c>
       <c r="B16" t="s">
         <v>74</v>
       </c>
       <c r="F16" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="G16" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="L16" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="O16" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="P16" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="Q16" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>