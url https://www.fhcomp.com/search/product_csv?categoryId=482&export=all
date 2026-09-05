--- v0 (2025-12-04)
+++ v1 (2026-09-05)
@@ -219,84 +219,84 @@
   <si>
     <t>6124B471K500NT</t>
   </si>
   <si>
     <t>6124CG471K500NT</t>
   </si>
   <si>
     <t>C0G</t>
   </si>
   <si>
     <t>6124CG471J500NT</t>
   </si>
   <si>
     <t>±5%</t>
   </si>
   <si>
     <t>6124B331M500NT</t>
   </si>
   <si>
     <t>330pF</t>
   </si>
   <si>
     <t>6124CG331K500NT</t>
   </si>
   <si>
+    <t>6124CG221K500NT</t>
+  </si>
+  <si>
+    <t>220pF</t>
+  </si>
+  <si>
     <t>6124B221K500NT</t>
   </si>
   <si>
-    <t>220pF</t>
-[...4 lines deleted...]
-  <si>
     <t>6124CG221J500NT</t>
   </si>
   <si>
     <t>6124CG151M500NT</t>
   </si>
   <si>
     <t>150pF</t>
   </si>
   <si>
     <t>6124CG151K500NT</t>
   </si>
   <si>
     <t>6124B101K500NT</t>
   </si>
   <si>
     <t>100pF</t>
   </si>
   <si>
     <t>6124CG101K500NT</t>
   </si>
   <si>
+    <t>6124CG101K500ND</t>
+  </si>
+  <si>
     <t>6124CG101J500NT</t>
-  </si>
-[...1 lines deleted...]
-    <t>6124CG101K500ND</t>
   </si>
   <si>
     <t>6124CG470K500NT</t>
   </si>
   <si>
     <t>47pF</t>
   </si>
   <si>
     <t>6124CG470J500NT</t>
   </si>
   <si>
     <t>6124CG330K500NT</t>
   </si>
   <si>
     <t>33pF</t>
   </si>
   <si>
     <t>6124CG330J500NT</t>
   </si>
   <si>
     <t>6124CG220K500NT</t>
   </si>
   <si>
     <t>22pF</t>
   </si>
@@ -1663,83 +1663,83 @@
       </c>
       <c r="F31" t="s">
         <v>17</v>
       </c>
       <c r="I31" t="s">
         <v>18</v>
       </c>
       <c r="J31" t="s">
         <v>19</v>
       </c>
       <c r="K31" t="s">
         <v>20</v>
       </c>
       <c r="L31">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:12">
       <c r="A32" t="s">
         <v>69</v>
       </c>
       <c r="B32" t="s">
         <v>70</v>
       </c>
       <c r="C32" t="s">
-        <v>14</v>
+        <v>63</v>
       </c>
       <c r="D32" t="s">
         <v>15</v>
       </c>
       <c r="E32" t="s">
         <v>24</v>
       </c>
       <c r="F32" t="s">
         <v>17</v>
       </c>
       <c r="I32" t="s">
         <v>18</v>
       </c>
       <c r="J32" t="s">
         <v>19</v>
       </c>
       <c r="K32" t="s">
         <v>20</v>
       </c>
       <c r="L32">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:12">
       <c r="A33" t="s">
         <v>71</v>
       </c>
       <c r="B33" t="s">
         <v>70</v>
       </c>
       <c r="C33" t="s">
-        <v>63</v>
+        <v>14</v>
       </c>
       <c r="D33" t="s">
         <v>15</v>
       </c>
       <c r="E33" t="s">
         <v>24</v>
       </c>
       <c r="F33" t="s">
         <v>17</v>
       </c>
       <c r="I33" t="s">
         <v>18</v>
       </c>
       <c r="J33" t="s">
         <v>19</v>
       </c>
       <c r="K33" t="s">
         <v>20</v>
       </c>
       <c r="L33">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:12">
       <c r="A34" t="s">
@@ -1893,83 +1893,83 @@
       </c>
       <c r="J38" t="s">
         <v>19</v>
       </c>
       <c r="K38" t="s">
         <v>20</v>
       </c>
       <c r="L38">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:12">
       <c r="A39" t="s">
         <v>79</v>
       </c>
       <c r="B39" t="s">
         <v>77</v>
       </c>
       <c r="C39" t="s">
         <v>63</v>
       </c>
       <c r="D39" t="s">
         <v>15</v>
       </c>
       <c r="E39" t="s">
-        <v>65</v>
+        <v>24</v>
       </c>
       <c r="F39" t="s">
         <v>17</v>
       </c>
       <c r="I39" t="s">
         <v>18</v>
       </c>
       <c r="J39" t="s">
         <v>19</v>
       </c>
       <c r="K39" t="s">
         <v>20</v>
       </c>
       <c r="L39">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:12">
       <c r="A40" t="s">
         <v>80</v>
       </c>
       <c r="B40" t="s">
         <v>77</v>
       </c>
       <c r="C40" t="s">
         <v>63</v>
       </c>
       <c r="D40" t="s">
         <v>15</v>
       </c>
       <c r="E40" t="s">
-        <v>24</v>
+        <v>65</v>
       </c>
       <c r="F40" t="s">
         <v>17</v>
       </c>
       <c r="I40" t="s">
         <v>18</v>
       </c>
       <c r="J40" t="s">
         <v>19</v>
       </c>
       <c r="K40" t="s">
         <v>20</v>
       </c>
       <c r="L40">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:12">
       <c r="A41" t="s">
         <v>81</v>
       </c>
       <c r="B41" t="s">
         <v>82</v>
       </c>
       <c r="C41" t="s">