--- v0 (2026-02-02)
+++ v1 (2026-06-20)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1157" uniqueCount="177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1102" uniqueCount="172">
   <si>
     <t>型号</t>
   </si>
   <si>
     <t>容量</t>
   </si>
   <si>
     <t>公差</t>
   </si>
   <si>
     <t>尺寸(inch)</t>
   </si>
   <si>
     <t>温度特性</t>
   </si>
   <si>
     <t>额定电压</t>
   </si>
   <si>
     <t>应用场景</t>
   </si>
   <si>
     <t>生产状态</t>
   </si>
   <si>
@@ -96,77 +96,77 @@
   <si>
     <t>3.20±0.30mm</t>
   </si>
   <si>
     <t>1.60±0.30mm</t>
   </si>
   <si>
     <t>编带包装</t>
   </si>
   <si>
     <t>AE10B475K500AT</t>
   </si>
   <si>
     <t>±10%</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>50V</t>
   </si>
   <si>
     <t>2.50±0.30mm</t>
   </si>
   <si>
+    <t>AE06B475K500AT</t>
+  </si>
+  <si>
     <t>AE06BS475K500AT</t>
   </si>
   <si>
     <t>X7S</t>
   </si>
   <si>
-    <t>AE06B475K500AT</t>
-[...1 lines deleted...]
-  <si>
     <t>AE06B475K250AT</t>
   </si>
   <si>
     <t>25V</t>
   </si>
   <si>
+    <t>AE10B225K101AT</t>
+  </si>
+  <si>
+    <t>2.2μF</t>
+  </si>
+  <si>
+    <t>100V</t>
+  </si>
+  <si>
     <t>AE10B225K101NT</t>
   </si>
   <si>
-    <t>2.2μF</t>
-[...7 lines deleted...]
-  <si>
     <t>AE10B225K500AT</t>
   </si>
   <si>
     <t>AE06B225K500AT</t>
   </si>
   <si>
     <t>AE06B105K101AT</t>
   </si>
   <si>
     <t>1μF</t>
   </si>
   <si>
     <t>AE10B105K500AT</t>
   </si>
   <si>
     <t>AE06B105K500AT</t>
   </si>
   <si>
     <t>AE05B105K500AT</t>
   </si>
   <si>
     <t>0805</t>
   </si>
   <si>
     <t>2.00±0.20mm</t>
@@ -240,56 +240,56 @@
   <si>
     <t>AE06B104K251AT</t>
   </si>
   <si>
     <t>100nF</t>
   </si>
   <si>
     <t>250V</t>
   </si>
   <si>
     <t>AE06B104K101AT</t>
   </si>
   <si>
     <t>AE05B104K101AT</t>
   </si>
   <si>
     <t>AE03B104K101AT</t>
   </si>
   <si>
     <t>1.60±0.10mm</t>
   </si>
   <si>
     <t>AE10B104K500NT</t>
   </si>
   <si>
+    <t>AE06B104K500NT</t>
+  </si>
+  <si>
     <t>AE06B104K500AT</t>
   </si>
   <si>
-    <t>AE06B104K500NT</t>
-[...1 lines deleted...]
-  <si>
     <t>AE05B104K500AT</t>
   </si>
   <si>
     <t>AE03B104K500AT</t>
   </si>
   <si>
     <t>AE02B104K500AT</t>
   </si>
   <si>
     <t>0402</t>
   </si>
   <si>
     <t>1.00±0.15mm</t>
   </si>
   <si>
     <t>0.50±0.15mm</t>
   </si>
   <si>
     <t>AE03B683M500AT</t>
   </si>
   <si>
     <t>68nF</t>
   </si>
   <si>
     <t>AE06B683K500AT</t>
@@ -315,56 +315,50 @@
   <si>
     <t>AE05B473K500AT</t>
   </si>
   <si>
     <t>AE03B473K500AT</t>
   </si>
   <si>
     <t>AE02B473K500AT</t>
   </si>
   <si>
     <t>1.00±0.05mm</t>
   </si>
   <si>
     <t>0.50±0.05mm</t>
   </si>
   <si>
     <t>AE02B473K250AT</t>
   </si>
   <si>
     <t>AE02B473K100AT</t>
   </si>
   <si>
     <t>10V</t>
   </si>
   <si>
-    <t>AE10B473K631AB</t>
-[...4 lines deleted...]
-  <si>
     <t>AE02B333K500AT</t>
   </si>
   <si>
     <t>33nF</t>
   </si>
   <si>
     <t>AE03B223M101AT</t>
   </si>
   <si>
     <t>22nF</t>
   </si>
   <si>
     <t>AE10B223K102NT</t>
   </si>
   <si>
     <t>1000V</t>
   </si>
   <si>
     <t>AE06B223K251AT</t>
   </si>
   <si>
     <t>AE05B223K101AT</t>
   </si>
   <si>
     <t>AE03B223K101AT</t>
@@ -405,53 +399,50 @@
   <si>
     <t>AE05B103K251AT</t>
   </si>
   <si>
     <t>AE05B103K101AT</t>
   </si>
   <si>
     <t>AE03B103K101AT</t>
   </si>
   <si>
     <t>AE06B103K500AT</t>
   </si>
   <si>
     <t>AE05B103K500AT</t>
   </si>
   <si>
     <t>AE03B103K500AT</t>
   </si>
   <si>
     <t>AE02B103K500AT</t>
   </si>
   <si>
     <t>AE02B103J500AT</t>
   </si>
   <si>
-    <t>AE06B103K631AB</t>
-[...1 lines deleted...]
-  <si>
     <t>AE02B682K500AT</t>
   </si>
   <si>
     <t>6.8nF</t>
   </si>
   <si>
     <t>AE02B682K250AT</t>
   </si>
   <si>
     <t>AE02B562K500AT</t>
   </si>
   <si>
     <t>5.6nF</t>
   </si>
   <si>
     <t>AE02B562K250AT</t>
   </si>
   <si>
     <t>AE02B562J500AT</t>
   </si>
   <si>
     <t>AE10B472K102NT</t>
   </si>
   <si>
     <t>4.7nF</t>
@@ -502,56 +493,50 @@
     <t>AE02B272K250AT</t>
   </si>
   <si>
     <t>AE06B222K202AT</t>
   </si>
   <si>
     <t>2.2nF</t>
   </si>
   <si>
     <t>2000V</t>
   </si>
   <si>
     <t>AE06B222K102AT</t>
   </si>
   <si>
     <t>AE05B222K500AT</t>
   </si>
   <si>
     <t>AE03B222K500AT</t>
   </si>
   <si>
     <t>AE02B222K500AT</t>
   </si>
   <si>
     <t>AE02B222K250AT</t>
-  </si>
-[...4 lines deleted...]
-    <t>1.5nF</t>
   </si>
   <si>
     <t>AE06B102K102AT</t>
   </si>
   <si>
     <t>1nF</t>
   </si>
   <si>
     <t>AE05B102K500AT</t>
   </si>
   <si>
     <t>AE03B102K500AT</t>
   </si>
   <si>
     <t>AE02B102K500AT</t>
   </si>
   <si>
     <t>AE02B102K250AT</t>
   </si>
   <si>
     <t>AE03B102K160AT</t>
   </si>
   <si>
     <t>AE02B561J500AT</t>
   </si>
@@ -876,51 +861,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M105"/>
+  <dimension ref="A1:M100"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1013,89 +998,89 @@
       </c>
       <c r="K3" t="s">
         <v>27</v>
       </c>
       <c r="L3" t="s">
         <v>27</v>
       </c>
       <c r="M3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" t="s">
         <v>24</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="F4" t="s">
         <v>26</v>
       </c>
       <c r="G4" t="s">
         <v>19</v>
       </c>
       <c r="I4">
         <v>1</v>
       </c>
       <c r="J4" t="s">
         <v>20</v>
       </c>
       <c r="K4" t="s">
         <v>21</v>
       </c>
       <c r="L4" t="s">
         <v>21</v>
       </c>
       <c r="M4" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" t="s">
         <v>24</v>
       </c>
       <c r="D5" t="s">
         <v>16</v>
       </c>
       <c r="E5" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="F5" t="s">
         <v>26</v>
       </c>
       <c r="G5" t="s">
         <v>19</v>
       </c>
       <c r="I5">
         <v>1</v>
       </c>
       <c r="J5" t="s">
         <v>20</v>
       </c>
       <c r="K5" t="s">
         <v>21</v>
       </c>
       <c r="L5" t="s">
         <v>21</v>
       </c>
       <c r="M5" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
@@ -1431,51 +1416,51 @@
       </c>
       <c r="K14" t="s">
         <v>46</v>
       </c>
       <c r="L14" t="s">
         <v>46</v>
       </c>
       <c r="M14" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
         <v>47</v>
       </c>
       <c r="B15" t="s">
         <v>40</v>
       </c>
       <c r="C15" t="s">
         <v>24</v>
       </c>
       <c r="D15" t="s">
         <v>48</v>
       </c>
       <c r="E15" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F15" t="s">
         <v>18</v>
       </c>
       <c r="G15" t="s">
         <v>19</v>
       </c>
       <c r="I15">
         <v>1</v>
       </c>
       <c r="J15" t="s">
         <v>49</v>
       </c>
       <c r="K15" t="s">
         <v>50</v>
       </c>
       <c r="L15" t="s">
         <v>50</v>
       </c>
       <c r="M15" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
@@ -1697,51 +1682,51 @@
       </c>
       <c r="K21" t="s">
         <v>46</v>
       </c>
       <c r="L21" t="s">
         <v>46</v>
       </c>
       <c r="M21" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
         <v>59</v>
       </c>
       <c r="B22" t="s">
         <v>57</v>
       </c>
       <c r="C22" t="s">
         <v>24</v>
       </c>
       <c r="D22" t="s">
         <v>48</v>
       </c>
       <c r="E22" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F22" t="s">
         <v>32</v>
       </c>
       <c r="G22" t="s">
         <v>19</v>
       </c>
       <c r="I22">
         <v>1</v>
       </c>
       <c r="J22" t="s">
         <v>49</v>
       </c>
       <c r="K22" t="s">
         <v>50</v>
       </c>
       <c r="L22" t="s">
         <v>60</v>
       </c>
       <c r="M22" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
@@ -2676,2246 +2661,2056 @@
       </c>
       <c r="G47" t="s">
         <v>19</v>
       </c>
       <c r="I47">
         <v>1</v>
       </c>
       <c r="J47" t="s">
         <v>96</v>
       </c>
       <c r="K47" t="s">
         <v>97</v>
       </c>
       <c r="L47" t="s">
         <v>97</v>
       </c>
       <c r="M47" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" t="s">
         <v>101</v>
       </c>
       <c r="B48" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C48" t="s">
         <v>24</v>
       </c>
       <c r="D48" t="s">
-        <v>25</v>
+        <v>81</v>
       </c>
       <c r="E48" t="s">
         <v>17</v>
       </c>
       <c r="F48" t="s">
-        <v>91</v>
+        <v>26</v>
       </c>
       <c r="G48" t="s">
         <v>19</v>
       </c>
       <c r="I48">
         <v>1</v>
       </c>
       <c r="J48" t="s">
-        <v>20</v>
+        <v>96</v>
       </c>
       <c r="K48" t="s">
-        <v>27</v>
+        <v>97</v>
       </c>
       <c r="L48" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="M48" t="s">
-        <v>102</v>
+        <v>22</v>
       </c>
     </row>
     <row r="49" spans="1:13">
       <c r="A49" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B49" t="s">
-        <v>90</v>
+        <v>104</v>
       </c>
       <c r="C49" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="D49" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="E49" t="s">
         <v>17</v>
       </c>
       <c r="F49" t="s">
-        <v>91</v>
+        <v>35</v>
       </c>
       <c r="G49" t="s">
         <v>19</v>
       </c>
       <c r="I49">
         <v>1</v>
       </c>
       <c r="J49" t="s">
-        <v>20</v>
+        <v>74</v>
       </c>
       <c r="K49" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="L49" t="s">
-        <v>92</v>
+        <v>60</v>
       </c>
       <c r="M49" t="s">
-        <v>102</v>
+        <v>22</v>
       </c>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B50" t="s">
         <v>104</v>
       </c>
       <c r="C50" t="s">
         <v>24</v>
       </c>
       <c r="D50" t="s">
-        <v>81</v>
+        <v>25</v>
       </c>
       <c r="E50" t="s">
         <v>17</v>
       </c>
       <c r="F50" t="s">
-        <v>26</v>
+        <v>106</v>
       </c>
       <c r="G50" t="s">
         <v>19</v>
       </c>
       <c r="I50">
         <v>1</v>
       </c>
       <c r="J50" t="s">
-        <v>96</v>
+        <v>20</v>
       </c>
       <c r="K50" t="s">
-        <v>97</v>
+        <v>27</v>
       </c>
       <c r="L50" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="M50" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B51" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="C51" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="D51" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="E51" t="s">
         <v>17</v>
       </c>
       <c r="F51" t="s">
-        <v>35</v>
+        <v>70</v>
       </c>
       <c r="G51" t="s">
         <v>19</v>
       </c>
       <c r="I51">
         <v>1</v>
       </c>
       <c r="J51" t="s">
-        <v>74</v>
+        <v>20</v>
       </c>
       <c r="K51" t="s">
-        <v>60</v>
+        <v>21</v>
       </c>
       <c r="L51" t="s">
-        <v>60</v>
+        <v>46</v>
       </c>
       <c r="M51" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B52" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="C52" t="s">
         <v>24</v>
       </c>
       <c r="D52" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="E52" t="s">
         <v>17</v>
       </c>
       <c r="F52" t="s">
-        <v>108</v>
+        <v>35</v>
       </c>
       <c r="G52" t="s">
         <v>19</v>
       </c>
       <c r="I52">
         <v>1</v>
       </c>
       <c r="J52" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="K52" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="L52" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="M52" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" t="s">
         <v>109</v>
       </c>
       <c r="B53" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="C53" t="s">
         <v>24</v>
       </c>
       <c r="D53" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="E53" t="s">
         <v>17</v>
       </c>
       <c r="F53" t="s">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="G53" t="s">
         <v>19</v>
       </c>
       <c r="I53">
         <v>1</v>
       </c>
       <c r="J53" t="s">
-        <v>20</v>
+        <v>74</v>
       </c>
       <c r="K53" t="s">
-        <v>21</v>
+        <v>60</v>
       </c>
       <c r="L53" t="s">
-        <v>46</v>
+        <v>60</v>
       </c>
       <c r="M53" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" t="s">
         <v>110</v>
       </c>
       <c r="B54" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="C54" t="s">
         <v>24</v>
       </c>
       <c r="D54" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="E54" t="s">
         <v>17</v>
       </c>
       <c r="F54" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="G54" t="s">
         <v>19</v>
       </c>
       <c r="I54">
         <v>1</v>
       </c>
       <c r="J54" t="s">
-        <v>45</v>
+        <v>74</v>
       </c>
       <c r="K54" t="s">
-        <v>46</v>
+        <v>60</v>
       </c>
       <c r="L54" t="s">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="M54" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" t="s">
         <v>111</v>
       </c>
       <c r="B55" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="C55" t="s">
         <v>24</v>
       </c>
       <c r="D55" t="s">
-        <v>48</v>
+        <v>81</v>
       </c>
       <c r="E55" t="s">
         <v>17</v>
       </c>
       <c r="F55" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="G55" t="s">
         <v>19</v>
       </c>
       <c r="I55">
         <v>1</v>
       </c>
       <c r="J55" t="s">
-        <v>74</v>
+        <v>96</v>
       </c>
       <c r="K55" t="s">
-        <v>60</v>
+        <v>97</v>
       </c>
       <c r="L55" t="s">
-        <v>60</v>
+        <v>97</v>
       </c>
       <c r="M55" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" t="s">
         <v>112</v>
       </c>
       <c r="B56" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="C56" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="D56" t="s">
         <v>48</v>
       </c>
       <c r="E56" t="s">
         <v>17</v>
       </c>
       <c r="F56" t="s">
         <v>26</v>
       </c>
       <c r="G56" t="s">
         <v>19</v>
       </c>
       <c r="I56">
         <v>1</v>
       </c>
       <c r="J56" t="s">
         <v>74</v>
       </c>
       <c r="K56" t="s">
         <v>60</v>
       </c>
       <c r="L56" t="s">
         <v>60</v>
       </c>
       <c r="M56" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B57" t="s">
-        <v>106</v>
+        <v>115</v>
       </c>
       <c r="C57" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="D57" t="s">
-        <v>81</v>
+        <v>48</v>
       </c>
       <c r="E57" t="s">
         <v>17</v>
       </c>
       <c r="F57" t="s">
         <v>26</v>
       </c>
       <c r="G57" t="s">
         <v>19</v>
       </c>
       <c r="I57">
         <v>1</v>
       </c>
       <c r="J57" t="s">
-        <v>96</v>
+        <v>74</v>
       </c>
       <c r="K57" t="s">
-        <v>97</v>
+        <v>60</v>
       </c>
       <c r="L57" t="s">
-        <v>97</v>
+        <v>60</v>
       </c>
       <c r="M57" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B58" t="s">
         <v>115</v>
       </c>
       <c r="C58" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="D58" t="s">
-        <v>48</v>
+        <v>81</v>
       </c>
       <c r="E58" t="s">
         <v>17</v>
       </c>
       <c r="F58" t="s">
         <v>26</v>
       </c>
       <c r="G58" t="s">
         <v>19</v>
       </c>
       <c r="I58">
         <v>1</v>
       </c>
       <c r="J58" t="s">
-        <v>74</v>
+        <v>96</v>
       </c>
       <c r="K58" t="s">
-        <v>60</v>
+        <v>97</v>
       </c>
       <c r="L58" t="s">
-        <v>60</v>
+        <v>97</v>
       </c>
       <c r="M58" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B59" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C59" t="s">
         <v>15</v>
       </c>
       <c r="D59" t="s">
         <v>48</v>
       </c>
       <c r="E59" t="s">
         <v>17</v>
       </c>
       <c r="F59" t="s">
         <v>26</v>
       </c>
       <c r="G59" t="s">
         <v>19</v>
       </c>
       <c r="I59">
         <v>1</v>
       </c>
       <c r="J59" t="s">
         <v>74</v>
       </c>
       <c r="K59" t="s">
         <v>60</v>
       </c>
       <c r="L59" t="s">
         <v>60</v>
       </c>
       <c r="M59" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="60" spans="1:13">
       <c r="A60" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B60" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C60" t="s">
         <v>24</v>
       </c>
       <c r="D60" t="s">
-        <v>81</v>
+        <v>16</v>
       </c>
       <c r="E60" t="s">
         <v>17</v>
       </c>
       <c r="F60" t="s">
-        <v>26</v>
+        <v>91</v>
       </c>
       <c r="G60" t="s">
         <v>19</v>
       </c>
       <c r="I60">
         <v>1</v>
       </c>
       <c r="J60" t="s">
-        <v>96</v>
+        <v>20</v>
       </c>
       <c r="K60" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="L60" t="s">
-        <v>97</v>
+        <v>46</v>
       </c>
       <c r="M60" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B61" t="s">
         <v>120</v>
       </c>
       <c r="C61" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="D61" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="E61" t="s">
         <v>17</v>
       </c>
       <c r="F61" t="s">
-        <v>26</v>
+        <v>70</v>
       </c>
       <c r="G61" t="s">
         <v>19</v>
       </c>
       <c r="I61">
         <v>1</v>
       </c>
       <c r="J61" t="s">
-        <v>74</v>
+        <v>45</v>
       </c>
       <c r="K61" t="s">
-        <v>60</v>
+        <v>46</v>
       </c>
       <c r="L61" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="M61" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="62" spans="1:13">
       <c r="A62" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B62" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="C62" t="s">
         <v>24</v>
       </c>
       <c r="D62" t="s">
-        <v>16</v>
+        <v>44</v>
       </c>
       <c r="E62" t="s">
         <v>17</v>
       </c>
       <c r="F62" t="s">
-        <v>91</v>
+        <v>35</v>
       </c>
       <c r="G62" t="s">
         <v>19</v>
       </c>
       <c r="I62">
         <v>1</v>
       </c>
       <c r="J62" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="K62" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="L62" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="M62" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" t="s">
         <v>123</v>
       </c>
       <c r="B63" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="C63" t="s">
         <v>24</v>
       </c>
       <c r="D63" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="E63" t="s">
         <v>17</v>
       </c>
       <c r="F63" t="s">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="G63" t="s">
         <v>19</v>
       </c>
       <c r="I63">
         <v>1</v>
       </c>
       <c r="J63" t="s">
-        <v>45</v>
+        <v>74</v>
       </c>
       <c r="K63" t="s">
-        <v>46</v>
+        <v>60</v>
       </c>
       <c r="L63" t="s">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="M63" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" t="s">
         <v>124</v>
       </c>
       <c r="B64" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="C64" t="s">
         <v>24</v>
       </c>
       <c r="D64" t="s">
-        <v>44</v>
+        <v>16</v>
       </c>
       <c r="E64" t="s">
         <v>17</v>
       </c>
       <c r="F64" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="G64" t="s">
         <v>19</v>
       </c>
       <c r="I64">
         <v>1</v>
       </c>
       <c r="J64" t="s">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="K64" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="L64" t="s">
         <v>50</v>
       </c>
       <c r="M64" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="65" spans="1:13">
       <c r="A65" t="s">
         <v>125</v>
       </c>
       <c r="B65" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="C65" t="s">
         <v>24</v>
       </c>
       <c r="D65" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="E65" t="s">
         <v>17</v>
       </c>
       <c r="F65" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="G65" t="s">
         <v>19</v>
       </c>
       <c r="I65">
         <v>1</v>
       </c>
       <c r="J65" t="s">
-        <v>74</v>
+        <v>45</v>
       </c>
       <c r="K65" t="s">
-        <v>60</v>
+        <v>46</v>
       </c>
       <c r="L65" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="M65" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="66" spans="1:13">
       <c r="A66" t="s">
         <v>126</v>
       </c>
       <c r="B66" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="C66" t="s">
         <v>24</v>
       </c>
       <c r="D66" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="E66" t="s">
         <v>17</v>
       </c>
       <c r="F66" t="s">
         <v>26</v>
       </c>
       <c r="G66" t="s">
         <v>19</v>
       </c>
       <c r="I66">
         <v>1</v>
       </c>
       <c r="J66" t="s">
-        <v>20</v>
+        <v>74</v>
       </c>
       <c r="K66" t="s">
-        <v>21</v>
+        <v>60</v>
       </c>
       <c r="L66" t="s">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="M66" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="67" spans="1:13">
       <c r="A67" t="s">
         <v>127</v>
       </c>
       <c r="B67" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="C67" t="s">
         <v>24</v>
       </c>
       <c r="D67" t="s">
-        <v>44</v>
+        <v>81</v>
       </c>
       <c r="E67" t="s">
         <v>17</v>
       </c>
       <c r="F67" t="s">
         <v>26</v>
       </c>
       <c r="G67" t="s">
         <v>19</v>
       </c>
       <c r="I67">
         <v>1</v>
       </c>
       <c r="J67" t="s">
-        <v>45</v>
+        <v>96</v>
       </c>
       <c r="K67" t="s">
-        <v>46</v>
+        <v>97</v>
       </c>
       <c r="L67" t="s">
-        <v>50</v>
+        <v>97</v>
       </c>
       <c r="M67" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="68" spans="1:13">
       <c r="A68" t="s">
         <v>128</v>
       </c>
       <c r="B68" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="C68" t="s">
-        <v>24</v>
+        <v>88</v>
       </c>
       <c r="D68" t="s">
-        <v>48</v>
+        <v>81</v>
       </c>
       <c r="E68" t="s">
         <v>17</v>
       </c>
       <c r="F68" t="s">
         <v>26</v>
       </c>
       <c r="G68" t="s">
         <v>19</v>
       </c>
       <c r="I68">
         <v>1</v>
       </c>
       <c r="J68" t="s">
-        <v>74</v>
+        <v>96</v>
       </c>
       <c r="K68" t="s">
-        <v>60</v>
+        <v>97</v>
       </c>
       <c r="L68" t="s">
-        <v>60</v>
+        <v>97</v>
       </c>
       <c r="M68" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="69" spans="1:13">
       <c r="A69" t="s">
         <v>129</v>
       </c>
       <c r="B69" t="s">
-        <v>122</v>
+        <v>130</v>
       </c>
       <c r="C69" t="s">
         <v>24</v>
       </c>
       <c r="D69" t="s">
         <v>81</v>
       </c>
       <c r="E69" t="s">
         <v>17</v>
       </c>
       <c r="F69" t="s">
         <v>26</v>
       </c>
       <c r="G69" t="s">
         <v>19</v>
       </c>
       <c r="I69">
         <v>1</v>
       </c>
       <c r="J69" t="s">
         <v>96</v>
       </c>
       <c r="K69" t="s">
         <v>97</v>
       </c>
       <c r="L69" t="s">
         <v>97</v>
       </c>
       <c r="M69" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="70" spans="1:13">
       <c r="A70" t="s">
+        <v>131</v>
+      </c>
+      <c r="B70" t="s">
         <v>130</v>
       </c>
-      <c r="B70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C70" t="s">
-        <v>88</v>
+        <v>24</v>
       </c>
       <c r="D70" t="s">
         <v>81</v>
       </c>
       <c r="E70" t="s">
         <v>17</v>
       </c>
       <c r="F70" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="G70" t="s">
         <v>19</v>
       </c>
       <c r="I70">
         <v>1</v>
       </c>
       <c r="J70" t="s">
         <v>96</v>
       </c>
       <c r="K70" t="s">
         <v>97</v>
       </c>
       <c r="L70" t="s">
         <v>97</v>
       </c>
       <c r="M70" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="71" spans="1:13">
       <c r="A71" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B71" t="s">
-        <v>122</v>
+        <v>133</v>
       </c>
       <c r="C71" t="s">
         <v>24</v>
       </c>
       <c r="D71" t="s">
-        <v>16</v>
+        <v>81</v>
       </c>
       <c r="E71" t="s">
         <v>17</v>
       </c>
       <c r="F71" t="s">
-        <v>91</v>
+        <v>26</v>
       </c>
       <c r="G71" t="s">
         <v>19</v>
       </c>
       <c r="I71">
         <v>1</v>
       </c>
       <c r="J71" t="s">
-        <v>20</v>
+        <v>96</v>
       </c>
       <c r="K71" t="s">
-        <v>21</v>
+        <v>97</v>
       </c>
       <c r="L71" t="s">
-        <v>46</v>
+        <v>97</v>
       </c>
       <c r="M71" t="s">
-        <v>102</v>
+        <v>22</v>
       </c>
     </row>
     <row r="72" spans="1:13">
       <c r="A72" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B72" t="s">
         <v>133</v>
       </c>
       <c r="C72" t="s">
         <v>24</v>
       </c>
       <c r="D72" t="s">
         <v>81</v>
       </c>
       <c r="E72" t="s">
         <v>17</v>
       </c>
       <c r="F72" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="G72" t="s">
         <v>19</v>
       </c>
       <c r="I72">
         <v>1</v>
       </c>
       <c r="J72" t="s">
         <v>96</v>
       </c>
       <c r="K72" t="s">
         <v>97</v>
       </c>
       <c r="L72" t="s">
         <v>97</v>
       </c>
       <c r="M72" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="73" spans="1:13">
       <c r="A73" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B73" t="s">
         <v>133</v>
       </c>
       <c r="C73" t="s">
-        <v>24</v>
+        <v>88</v>
       </c>
       <c r="D73" t="s">
         <v>81</v>
       </c>
       <c r="E73" t="s">
         <v>17</v>
       </c>
       <c r="F73" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="G73" t="s">
         <v>19</v>
       </c>
       <c r="I73">
         <v>1</v>
       </c>
       <c r="J73" t="s">
         <v>96</v>
       </c>
       <c r="K73" t="s">
         <v>97</v>
       </c>
       <c r="L73" t="s">
         <v>97</v>
       </c>
       <c r="M73" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="74" spans="1:13">
       <c r="A74" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B74" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C74" t="s">
         <v>24</v>
       </c>
       <c r="D74" t="s">
-        <v>81</v>
+        <v>25</v>
       </c>
       <c r="E74" t="s">
         <v>17</v>
       </c>
       <c r="F74" t="s">
-        <v>26</v>
+        <v>106</v>
       </c>
       <c r="G74" t="s">
         <v>19</v>
       </c>
       <c r="I74">
         <v>1</v>
       </c>
       <c r="J74" t="s">
-        <v>96</v>
+        <v>20</v>
       </c>
       <c r="K74" t="s">
-        <v>97</v>
+        <v>27</v>
       </c>
       <c r="L74" t="s">
-        <v>97</v>
+        <v>46</v>
       </c>
       <c r="M74" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="75" spans="1:13">
       <c r="A75" t="s">
+        <v>138</v>
+      </c>
+      <c r="B75" t="s">
         <v>137</v>
       </c>
-      <c r="B75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C75" t="s">
         <v>24</v>
       </c>
       <c r="D75" t="s">
-        <v>81</v>
+        <v>16</v>
       </c>
       <c r="E75" t="s">
         <v>17</v>
       </c>
       <c r="F75" t="s">
-        <v>32</v>
+        <v>106</v>
       </c>
       <c r="G75" t="s">
         <v>19</v>
       </c>
       <c r="I75">
         <v>1</v>
       </c>
       <c r="J75" t="s">
-        <v>96</v>
+        <v>20</v>
       </c>
       <c r="K75" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="L75" t="s">
-        <v>97</v>
+        <v>46</v>
       </c>
       <c r="M75" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="76" spans="1:13">
       <c r="A76" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B76" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C76" t="s">
-        <v>88</v>
+        <v>24</v>
       </c>
       <c r="D76" t="s">
-        <v>81</v>
+        <v>48</v>
       </c>
       <c r="E76" t="s">
         <v>17</v>
       </c>
       <c r="F76" t="s">
         <v>26</v>
       </c>
       <c r="G76" t="s">
         <v>19</v>
       </c>
       <c r="I76">
         <v>1</v>
       </c>
       <c r="J76" t="s">
-        <v>96</v>
+        <v>74</v>
       </c>
       <c r="K76" t="s">
-        <v>97</v>
+        <v>60</v>
       </c>
       <c r="L76" t="s">
-        <v>97</v>
+        <v>60</v>
       </c>
       <c r="M76" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="77" spans="1:13">
       <c r="A77" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B77" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="C77" t="s">
         <v>24</v>
       </c>
       <c r="D77" t="s">
-        <v>25</v>
+        <v>81</v>
       </c>
       <c r="E77" t="s">
         <v>17</v>
       </c>
       <c r="F77" t="s">
-        <v>108</v>
+        <v>26</v>
       </c>
       <c r="G77" t="s">
         <v>19</v>
       </c>
       <c r="I77">
         <v>1</v>
       </c>
       <c r="J77" t="s">
-        <v>20</v>
+        <v>96</v>
       </c>
       <c r="K77" t="s">
-        <v>27</v>
+        <v>97</v>
       </c>
       <c r="L77" t="s">
-        <v>46</v>
+        <v>97</v>
       </c>
       <c r="M77" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="78" spans="1:13">
       <c r="A78" t="s">
         <v>141</v>
       </c>
       <c r="B78" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="C78" t="s">
         <v>24</v>
       </c>
       <c r="D78" t="s">
-        <v>16</v>
+        <v>81</v>
       </c>
       <c r="E78" t="s">
         <v>17</v>
       </c>
       <c r="F78" t="s">
-        <v>108</v>
+        <v>32</v>
       </c>
       <c r="G78" t="s">
         <v>19</v>
       </c>
       <c r="I78">
         <v>1</v>
       </c>
       <c r="J78" t="s">
-        <v>20</v>
+        <v>96</v>
       </c>
       <c r="K78" t="s">
-        <v>21</v>
+        <v>97</v>
       </c>
       <c r="L78" t="s">
-        <v>46</v>
+        <v>97</v>
       </c>
       <c r="M78" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="79" spans="1:13">
       <c r="A79" t="s">
         <v>142</v>
       </c>
       <c r="B79" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="C79" t="s">
         <v>24</v>
       </c>
       <c r="D79" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="E79" t="s">
         <v>17</v>
       </c>
       <c r="F79" t="s">
         <v>26</v>
       </c>
       <c r="G79" t="s">
         <v>19</v>
       </c>
       <c r="I79">
         <v>1</v>
       </c>
       <c r="J79" t="s">
-        <v>74</v>
+        <v>45</v>
       </c>
       <c r="K79" t="s">
-        <v>60</v>
+        <v>46</v>
       </c>
       <c r="L79" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="M79" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="80" spans="1:13">
       <c r="A80" t="s">
+        <v>144</v>
+      </c>
+      <c r="B80" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="C80" t="s">
         <v>24</v>
       </c>
       <c r="D80" t="s">
         <v>81</v>
       </c>
       <c r="E80" t="s">
         <v>17</v>
       </c>
       <c r="F80" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="G80" t="s">
         <v>19</v>
       </c>
       <c r="I80">
         <v>1</v>
       </c>
       <c r="J80" t="s">
         <v>96</v>
       </c>
       <c r="K80" t="s">
         <v>97</v>
       </c>
       <c r="L80" t="s">
         <v>97</v>
       </c>
       <c r="M80" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B81" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="C81" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="D81" t="s">
         <v>81</v>
       </c>
       <c r="E81" t="s">
         <v>17</v>
       </c>
       <c r="F81" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="G81" t="s">
         <v>19</v>
       </c>
       <c r="I81">
         <v>1</v>
       </c>
       <c r="J81" t="s">
         <v>96</v>
       </c>
       <c r="K81" t="s">
         <v>97</v>
       </c>
       <c r="L81" t="s">
         <v>97</v>
       </c>
       <c r="M81" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B82" t="s">
         <v>146</v>
       </c>
       <c r="C82" t="s">
         <v>24</v>
       </c>
       <c r="D82" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="E82" t="s">
         <v>17</v>
       </c>
       <c r="F82" t="s">
         <v>26</v>
       </c>
       <c r="G82" t="s">
         <v>19</v>
       </c>
       <c r="I82">
         <v>1</v>
       </c>
       <c r="J82" t="s">
-        <v>45</v>
+        <v>74</v>
       </c>
       <c r="K82" t="s">
-        <v>46</v>
+        <v>60</v>
       </c>
       <c r="L82" t="s">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="M82" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B83" t="s">
         <v>146</v>
       </c>
       <c r="C83" t="s">
         <v>24</v>
       </c>
       <c r="D83" t="s">
         <v>81</v>
       </c>
       <c r="E83" t="s">
         <v>17</v>
       </c>
       <c r="F83" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="G83" t="s">
         <v>19</v>
       </c>
       <c r="I83">
         <v>1</v>
       </c>
       <c r="J83" t="s">
         <v>96</v>
       </c>
       <c r="K83" t="s">
         <v>97</v>
       </c>
       <c r="L83" t="s">
         <v>97</v>
       </c>
       <c r="M83" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B84" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C84" t="s">
         <v>15</v>
       </c>
       <c r="D84" t="s">
-        <v>81</v>
+        <v>48</v>
       </c>
       <c r="E84" t="s">
         <v>17</v>
       </c>
       <c r="F84" t="s">
         <v>26</v>
       </c>
       <c r="G84" t="s">
         <v>19</v>
       </c>
       <c r="I84">
         <v>1</v>
       </c>
       <c r="J84" t="s">
-        <v>96</v>
+        <v>74</v>
       </c>
       <c r="K84" t="s">
-        <v>97</v>
+        <v>60</v>
       </c>
       <c r="L84" t="s">
-        <v>97</v>
+        <v>60</v>
       </c>
       <c r="M84" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" t="s">
+        <v>151</v>
+      </c>
+      <c r="B85" t="s">
         <v>150</v>
       </c>
-      <c r="B85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C85" t="s">
         <v>24</v>
       </c>
       <c r="D85" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="E85" t="s">
         <v>17</v>
       </c>
       <c r="F85" t="s">
         <v>26</v>
       </c>
       <c r="G85" t="s">
         <v>19</v>
       </c>
       <c r="I85">
         <v>1</v>
       </c>
       <c r="J85" t="s">
-        <v>74</v>
+        <v>20</v>
       </c>
       <c r="K85" t="s">
-        <v>60</v>
+        <v>21</v>
       </c>
       <c r="L85" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="M85" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B86" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C86" t="s">
         <v>24</v>
       </c>
       <c r="D86" t="s">
         <v>81</v>
       </c>
       <c r="E86" t="s">
         <v>17</v>
       </c>
       <c r="F86" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="G86" t="s">
         <v>19</v>
       </c>
       <c r="I86">
         <v>1</v>
       </c>
       <c r="J86" t="s">
         <v>96</v>
       </c>
       <c r="K86" t="s">
         <v>97</v>
       </c>
       <c r="L86" t="s">
         <v>97</v>
       </c>
       <c r="M86" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B87" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C87" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="D87" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="E87" t="s">
         <v>17</v>
       </c>
       <c r="F87" t="s">
-        <v>26</v>
+        <v>155</v>
       </c>
       <c r="G87" t="s">
         <v>19</v>
       </c>
       <c r="I87">
         <v>1</v>
       </c>
       <c r="J87" t="s">
-        <v>74</v>
+        <v>20</v>
       </c>
       <c r="K87" t="s">
-        <v>60</v>
+        <v>21</v>
       </c>
       <c r="L87" t="s">
-        <v>60</v>
+        <v>46</v>
       </c>
       <c r="M87" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" t="s">
+        <v>156</v>
+      </c>
+      <c r="B88" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="C88" t="s">
         <v>24</v>
       </c>
       <c r="D88" t="s">
         <v>16</v>
       </c>
       <c r="E88" t="s">
         <v>17</v>
       </c>
       <c r="F88" t="s">
-        <v>26</v>
+        <v>106</v>
       </c>
       <c r="G88" t="s">
         <v>19</v>
       </c>
       <c r="I88">
         <v>1</v>
       </c>
       <c r="J88" t="s">
         <v>20</v>
       </c>
       <c r="K88" t="s">
         <v>21</v>
       </c>
       <c r="L88" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="M88" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B89" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C89" t="s">
         <v>24</v>
       </c>
       <c r="D89" t="s">
-        <v>81</v>
+        <v>44</v>
       </c>
       <c r="E89" t="s">
         <v>17</v>
       </c>
       <c r="F89" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="G89" t="s">
         <v>19</v>
       </c>
       <c r="I89">
         <v>1</v>
       </c>
       <c r="J89" t="s">
-        <v>96</v>
+        <v>45</v>
       </c>
       <c r="K89" t="s">
-        <v>97</v>
+        <v>46</v>
       </c>
       <c r="L89" t="s">
-        <v>97</v>
+        <v>50</v>
       </c>
       <c r="M89" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="90" spans="1:13">
       <c r="A90" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B90" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="C90" t="s">
         <v>24</v>
       </c>
       <c r="D90" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="E90" t="s">
         <v>17</v>
       </c>
       <c r="F90" t="s">
-        <v>158</v>
+        <v>26</v>
       </c>
       <c r="G90" t="s">
         <v>19</v>
       </c>
       <c r="I90">
         <v>1</v>
       </c>
       <c r="J90" t="s">
-        <v>20</v>
+        <v>74</v>
       </c>
       <c r="K90" t="s">
-        <v>21</v>
+        <v>60</v>
       </c>
       <c r="L90" t="s">
-        <v>46</v>
+        <v>60</v>
       </c>
       <c r="M90" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" t="s">
         <v>159</v>
       </c>
       <c r="B91" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="C91" t="s">
         <v>24</v>
       </c>
       <c r="D91" t="s">
-        <v>16</v>
+        <v>81</v>
       </c>
       <c r="E91" t="s">
         <v>17</v>
       </c>
       <c r="F91" t="s">
-        <v>108</v>
+        <v>26</v>
       </c>
       <c r="G91" t="s">
         <v>19</v>
       </c>
       <c r="I91">
         <v>1</v>
       </c>
       <c r="J91" t="s">
-        <v>20</v>
+        <v>96</v>
       </c>
       <c r="K91" t="s">
-        <v>21</v>
+        <v>97</v>
       </c>
       <c r="L91" t="s">
-        <v>46</v>
+        <v>97</v>
       </c>
       <c r="M91" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="92" spans="1:13">
       <c r="A92" t="s">
         <v>160</v>
       </c>
       <c r="B92" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="C92" t="s">
         <v>24</v>
       </c>
       <c r="D92" t="s">
-        <v>44</v>
+        <v>81</v>
       </c>
       <c r="E92" t="s">
         <v>17</v>
       </c>
       <c r="F92" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="G92" t="s">
         <v>19</v>
       </c>
       <c r="I92">
         <v>1</v>
       </c>
       <c r="J92" t="s">
-        <v>45</v>
+        <v>96</v>
       </c>
       <c r="K92" t="s">
-        <v>46</v>
+        <v>97</v>
       </c>
       <c r="L92" t="s">
-        <v>50</v>
+        <v>97</v>
       </c>
       <c r="M92" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="93" spans="1:13">
       <c r="A93" t="s">
         <v>161</v>
       </c>
       <c r="B93" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="C93" t="s">
         <v>24</v>
       </c>
       <c r="D93" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="E93" t="s">
         <v>17</v>
       </c>
       <c r="F93" t="s">
-        <v>26</v>
+        <v>106</v>
       </c>
       <c r="G93" t="s">
         <v>19</v>
       </c>
       <c r="I93">
         <v>1</v>
       </c>
       <c r="J93" t="s">
-        <v>74</v>
+        <v>20</v>
       </c>
       <c r="K93" t="s">
-        <v>60</v>
+        <v>21</v>
       </c>
       <c r="L93" t="s">
-        <v>60</v>
+        <v>46</v>
       </c>
       <c r="M93" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="94" spans="1:13">
       <c r="A94" t="s">
+        <v>163</v>
+      </c>
+      <c r="B94" t="s">
         <v>162</v>
       </c>
-      <c r="B94" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C94" t="s">
         <v>24</v>
       </c>
       <c r="D94" t="s">
-        <v>81</v>
+        <v>44</v>
       </c>
       <c r="E94" t="s">
         <v>17</v>
       </c>
       <c r="F94" t="s">
         <v>26</v>
       </c>
       <c r="G94" t="s">
         <v>19</v>
       </c>
       <c r="I94">
         <v>1</v>
       </c>
       <c r="J94" t="s">
-        <v>96</v>
+        <v>45</v>
       </c>
       <c r="K94" t="s">
-        <v>97</v>
+        <v>46</v>
       </c>
       <c r="L94" t="s">
-        <v>97</v>
+        <v>50</v>
       </c>
       <c r="M94" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="95" spans="1:13">
       <c r="A95" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B95" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="C95" t="s">
         <v>24</v>
       </c>
       <c r="D95" t="s">
-        <v>81</v>
+        <v>48</v>
       </c>
       <c r="E95" t="s">
         <v>17</v>
       </c>
       <c r="F95" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="G95" t="s">
         <v>19</v>
       </c>
       <c r="I95">
         <v>1</v>
       </c>
       <c r="J95" t="s">
-        <v>96</v>
+        <v>74</v>
       </c>
       <c r="K95" t="s">
-        <v>97</v>
+        <v>60</v>
       </c>
       <c r="L95" t="s">
-        <v>97</v>
+        <v>60</v>
       </c>
       <c r="M95" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="96" spans="1:13">
       <c r="A96" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B96" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="C96" t="s">
         <v>24</v>
       </c>
       <c r="D96" t="s">
-        <v>48</v>
+        <v>81</v>
       </c>
       <c r="E96" t="s">
         <v>17</v>
       </c>
       <c r="F96" t="s">
         <v>26</v>
       </c>
       <c r="G96" t="s">
         <v>19</v>
       </c>
       <c r="I96">
         <v>1</v>
       </c>
       <c r="J96" t="s">
-        <v>74</v>
+        <v>96</v>
       </c>
       <c r="K96" t="s">
-        <v>60</v>
+        <v>97</v>
       </c>
       <c r="L96" t="s">
-        <v>60</v>
+        <v>97</v>
       </c>
       <c r="M96" t="s">
-        <v>102</v>
+        <v>22</v>
       </c>
     </row>
     <row r="97" spans="1:13">
       <c r="A97" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B97" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="C97" t="s">
         <v>24</v>
       </c>
       <c r="D97" t="s">
-        <v>48</v>
+        <v>81</v>
       </c>
       <c r="E97" t="s">
         <v>17</v>
       </c>
       <c r="F97" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="G97" t="s">
         <v>19</v>
       </c>
       <c r="I97">
         <v>1</v>
       </c>
       <c r="J97" t="s">
-        <v>74</v>
+        <v>96</v>
       </c>
       <c r="K97" t="s">
-        <v>60</v>
+        <v>97</v>
       </c>
       <c r="L97" t="s">
-        <v>60</v>
+        <v>97</v>
       </c>
       <c r="M97" t="s">
-        <v>102</v>
+        <v>22</v>
       </c>
     </row>
     <row r="98" spans="1:13">
       <c r="A98" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B98" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="C98" t="s">
         <v>24</v>
       </c>
       <c r="D98" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="E98" t="s">
         <v>17</v>
       </c>
       <c r="F98" t="s">
-        <v>108</v>
+        <v>18</v>
       </c>
       <c r="G98" t="s">
         <v>19</v>
       </c>
       <c r="I98">
         <v>1</v>
       </c>
       <c r="J98" t="s">
-        <v>20</v>
+        <v>74</v>
       </c>
       <c r="K98" t="s">
-        <v>21</v>
+        <v>60</v>
       </c>
       <c r="L98" t="s">
-        <v>46</v>
+        <v>60</v>
       </c>
       <c r="M98" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="99" spans="1:13">
       <c r="A99" t="s">
         <v>168</v>
       </c>
       <c r="B99" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="C99" t="s">
-        <v>24</v>
+        <v>88</v>
       </c>
       <c r="D99" t="s">
-        <v>44</v>
+        <v>81</v>
       </c>
       <c r="E99" t="s">
         <v>17</v>
       </c>
       <c r="F99" t="s">
         <v>26</v>
       </c>
       <c r="G99" t="s">
         <v>19</v>
       </c>
       <c r="I99">
         <v>1</v>
       </c>
       <c r="J99" t="s">
-        <v>45</v>
+        <v>96</v>
       </c>
       <c r="K99" t="s">
-        <v>46</v>
+        <v>97</v>
       </c>
       <c r="L99" t="s">
-        <v>50</v>
+        <v>97</v>
       </c>
       <c r="M99" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="100" spans="1:13">
       <c r="A100" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B100" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="C100" t="s">
         <v>24</v>
       </c>
       <c r="D100" t="s">
-        <v>48</v>
+        <v>81</v>
       </c>
       <c r="E100" t="s">
         <v>17</v>
       </c>
       <c r="F100" t="s">
         <v>26</v>
       </c>
       <c r="G100" t="s">
         <v>19</v>
       </c>
       <c r="I100">
         <v>1</v>
       </c>
       <c r="J100" t="s">
-        <v>74</v>
+        <v>96</v>
       </c>
       <c r="K100" t="s">
-        <v>60</v>
+        <v>97</v>
       </c>
       <c r="L100" t="s">
-        <v>60</v>
+        <v>97</v>
       </c>
       <c r="M100" t="s">
-        <v>22</v>
-[...188 lines deleted...]
-      <c r="M105" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">