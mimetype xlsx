--- v0 (2025-11-02)
+++ v1 (2026-08-12)
@@ -81,243 +81,243 @@
   <si>
     <t>±20%</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
     <t>250VAC</t>
   </si>
   <si>
     <t>X7R</t>
   </si>
   <si>
     <t>automotive</t>
   </si>
   <si>
     <t>5.70±0.40mm</t>
   </si>
   <si>
     <t>5.00±0.40mm</t>
   </si>
   <si>
     <t>2.00±0.30mm</t>
   </si>
   <si>
+    <t>AS20B472K302YB</t>
+  </si>
+  <si>
+    <t>±10%</t>
+  </si>
+  <si>
+    <t>0</t>
+  </si>
+  <si>
     <t>AS20B472K302Y2</t>
   </si>
   <si>
-    <t>±10%</t>
-[...7 lines deleted...]
-  <si>
     <t>AS20B472J302Y2</t>
   </si>
   <si>
     <t>±5%</t>
   </si>
   <si>
     <t>AS20B472J302YB</t>
   </si>
   <si>
     <t>AS20B332K302YB</t>
   </si>
   <si>
     <t>3.3nF</t>
   </si>
   <si>
     <t>AS20B332K302Y2</t>
   </si>
   <si>
     <t>AS20B222K302YB</t>
   </si>
   <si>
     <t>2.2nF</t>
   </si>
   <si>
     <t>AS20B222K302Y2</t>
   </si>
   <si>
     <t>AS20B222K202YB</t>
   </si>
   <si>
     <t>AS20B222K202Y2</t>
   </si>
   <si>
+    <t>AS20B222J302Y2</t>
+  </si>
+  <si>
     <t>AS20B222J302YB</t>
   </si>
   <si>
-    <t>AS20B222J302Y2</t>
-[...1 lines deleted...]
-  <si>
     <t>AS20B102K302YB</t>
   </si>
   <si>
     <t>1nF</t>
   </si>
   <si>
     <t>AS20B102K302Y2</t>
   </si>
   <si>
+    <t>AS20B102J302Y2</t>
+  </si>
+  <si>
     <t>AS20B102J302YB</t>
   </si>
   <si>
-    <t>AS20B102J302Y2</t>
-[...1 lines deleted...]
-  <si>
     <t>AS20CG681K302YB</t>
   </si>
   <si>
     <t>680pF</t>
   </si>
   <si>
     <t>C0G</t>
   </si>
   <si>
+    <t>AS20CG681J302YB</t>
+  </si>
+  <si>
     <t>AS20CG681J302Y2</t>
   </si>
   <si>
-    <t>AS20CG681J302YB</t>
-[...1 lines deleted...]
-  <si>
     <t>AS20CG471J302YB</t>
   </si>
   <si>
     <t>470pF</t>
   </si>
   <si>
     <t>AS20CG471J302Y2</t>
   </si>
   <si>
     <t>AS20CG221K302Y2</t>
   </si>
   <si>
     <t>220pF</t>
   </si>
   <si>
     <t>AS20CG221J302Y2</t>
   </si>
   <si>
     <t>AS20CG221J302YB</t>
   </si>
   <si>
     <t>AS20CG151K302YB</t>
   </si>
   <si>
     <t>150pF</t>
   </si>
   <si>
+    <t>AS20CG151J302YB</t>
+  </si>
+  <si>
     <t>AS20CG151J302Y2</t>
   </si>
   <si>
-    <t>AS20CG151J302YB</t>
+    <t>AS20CG101J302XA</t>
+  </si>
+  <si>
+    <t>100pF</t>
+  </si>
+  <si>
+    <t>1.60±0.30mm</t>
+  </si>
+  <si>
+    <t>AS20CG101J302X1</t>
+  </si>
+  <si>
+    <t>AS20CG101J302YB</t>
   </si>
   <si>
     <t>AS20CG101J302Y2</t>
   </si>
   <si>
-    <t>100pF</t>
-[...13 lines deleted...]
-  <si>
     <t>AS08CG470J302YB</t>
   </si>
   <si>
     <t>47pF</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>4.50±0.40mm</t>
   </si>
   <si>
     <t>2.00±0.20mm</t>
   </si>
   <si>
     <t>AS08CG470J302Y2</t>
   </si>
   <si>
     <t>AS08CG330J302YB</t>
   </si>
   <si>
     <t>33pF</t>
   </si>
   <si>
     <t>AS08CG330J302Y2</t>
   </si>
   <si>
+    <t>AS08CG220J302Y2</t>
+  </si>
+  <si>
+    <t>22pF</t>
+  </si>
+  <si>
     <t>AS08CG220J302YB</t>
   </si>
   <si>
-    <t>22pF</t>
-[...4 lines deleted...]
-  <si>
     <t>AS08CG150J302YB</t>
   </si>
   <si>
     <t>15pF</t>
   </si>
   <si>
     <t>AS08CG150J302Y2</t>
   </si>
   <si>
     <t>AS08CG120J302Y2</t>
   </si>
   <si>
     <t>12pF</t>
   </si>
   <si>
     <t>AS08CG120J302YB</t>
   </si>
   <si>
+    <t>AS08CG100J302YB</t>
+  </si>
+  <si>
+    <t>10pF</t>
+  </si>
+  <si>
     <t>AS08CG100J302Y2</t>
-  </si>
-[...4 lines deleted...]
-    <t>AS08CG100J302YB</t>
   </si>
   <si>
     <t>AS08CG8R0B302YB</t>
   </si>
   <si>
     <t>8.0pF</t>
   </si>
   <si>
     <t>±0.10pF</t>
   </si>
   <si>
     <t>AS08CG8R0B302Y2</t>
   </si>
   <si>
     <t>AS08CG6R8B302YB</t>
   </si>
   <si>
     <t>6.8pF</t>
   </si>
   <si>
     <t>AS08CG6R8B302Y2</t>
   </si>
   <si>
     <t>AS08CG5R6B302YB</t>
   </si>