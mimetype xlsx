--- v0 (2026-04-22)
+++ v1 (2026-06-19)
@@ -30,51 +30,51 @@
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="541" uniqueCount="139">
   <si>
     <t>型号</t>
   </si>
   <si>
     <t>电感量</t>
   </si>
   <si>
     <t>偏差范围</t>
   </si>
   <si>
     <t>L (mm) (Max)</t>
   </si>
   <si>
     <t>W (mm) (Max)</t>
   </si>
   <si>
     <t>T (mm) (Max)</t>
   </si>
   <si>
-    <t>Q值</t>
+    <t>Q值(Min)</t>
   </si>
   <si>
     <t>Q测试频率(MHz)</t>
   </si>
   <si>
     <t>最大直流电阻(Ω)</t>
   </si>
   <si>
     <t>尺寸</t>
   </si>
   <si>
     <t>应用场景</t>
   </si>
   <si>
     <t>生产状态</t>
   </si>
   <si>
     <t>额定电流(mA)</t>
   </si>
   <si>
     <t>FHD0603IF220KST</t>
   </si>
   <si>
     <t>22µH</t>
   </si>