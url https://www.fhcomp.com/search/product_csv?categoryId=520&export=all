--- v0 (2025-10-28)
+++ v1 (2026-04-02)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2130" uniqueCount="640">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2400" uniqueCount="717">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Resistance(Ω)</t>
   </si>
   <si>
     <t>Size Code</t>
   </si>
   <si>
     <t>Terminal shape</t>
   </si>
   <si>
     <t>Power(W)</t>
   </si>
   <si>
     <t>T.C.R(ppm/°C)</t>
   </si>
   <si>
     <t>Resistance accuracy</t>
   </si>
   <si>
     <t>Applications</t>
   </si>
   <si>
@@ -87,278 +87,374 @@
   <si>
     <t>RC-MT08W335JT</t>
   </si>
   <si>
     <t>3.3MΩ</t>
   </si>
   <si>
     <t>0402</t>
   </si>
   <si>
     <t>RC-ML08W225JT</t>
   </si>
   <si>
     <t>2.2MΩ</t>
   </si>
   <si>
     <t>RC-MT08W225JT</t>
   </si>
   <si>
     <t>RC-ML08W205JT</t>
   </si>
   <si>
     <t>2MΩ</t>
   </si>
   <si>
+    <t>RC-ML08W165JT</t>
+  </si>
+  <si>
+    <t>1.6MΩ</t>
+  </si>
+  <si>
     <t>RC-ML08W105JT</t>
   </si>
   <si>
     <t>1MΩ</t>
   </si>
   <si>
     <t>RC-MT08W105JT</t>
   </si>
   <si>
     <t>RC-ML08W1004FT</t>
   </si>
   <si>
     <t>±1%</t>
   </si>
   <si>
     <t>RC-MT08W105FT</t>
   </si>
   <si>
+    <t>RC-MT08W914JT</t>
+  </si>
+  <si>
+    <t>910KΩ</t>
+  </si>
+  <si>
+    <t>RC-MT08W824JT</t>
+  </si>
+  <si>
+    <t>820KΩ</t>
+  </si>
+  <si>
+    <t>RC-MT08W754JT</t>
+  </si>
+  <si>
+    <t>750KΩ</t>
+  </si>
+  <si>
     <t>RC-ML08W684JT</t>
   </si>
   <si>
     <t>680KΩ</t>
   </si>
   <si>
+    <t>RC-MT08W684JT</t>
+  </si>
+  <si>
     <t>RC-ML08W6803FT</t>
   </si>
   <si>
+    <t>RC-MT08W624JT</t>
+  </si>
+  <si>
+    <t>620KΩ</t>
+  </si>
+  <si>
     <t>RC-ML08W564JT</t>
   </si>
   <si>
     <t>560KΩ</t>
   </si>
   <si>
+    <t>RC-MT08W564JT</t>
+  </si>
+  <si>
     <t>RC-ML08W514JT</t>
   </si>
   <si>
     <t>510KΩ</t>
   </si>
   <si>
     <t>RC-ML08W5103FT</t>
   </si>
   <si>
     <t>RC-MT08W5103FT</t>
   </si>
   <si>
     <t>RC-ML08W474JT</t>
   </si>
   <si>
     <t>470KΩ</t>
   </si>
   <si>
     <t>RC-MT08W474JT</t>
   </si>
   <si>
+    <t>RC-ML08W4703FT</t>
+  </si>
+  <si>
     <t>RC-MT08W4703FT</t>
   </si>
   <si>
     <t>RC-ML08W434JT</t>
   </si>
   <si>
     <t>430KΩ</t>
   </si>
   <si>
+    <t>RC-MT08W434JT</t>
+  </si>
+  <si>
     <t>RC-ML08W4023FT</t>
   </si>
   <si>
     <t>402KΩ</t>
   </si>
   <si>
+    <t>RC-MT08W394JT</t>
+  </si>
+  <si>
+    <t>390KΩ</t>
+  </si>
+  <si>
     <t>RC-ML08W364JT</t>
   </si>
   <si>
     <t>360KΩ</t>
   </si>
   <si>
     <t>RC-MT08W364JT</t>
   </si>
   <si>
     <t>RC-ML08W334JT</t>
   </si>
   <si>
     <t>330KΩ</t>
   </si>
   <si>
     <t>RC-ML08W304JT</t>
   </si>
   <si>
     <t>300KΩ</t>
   </si>
   <si>
     <t>RC-ML08W274JT</t>
   </si>
   <si>
     <t>270KΩ</t>
   </si>
   <si>
+    <t>RC-MT08W274JT</t>
+  </si>
+  <si>
+    <t>RC-ML08W2703FT</t>
+  </si>
+  <si>
+    <t>RC-MT08W244JT</t>
+  </si>
+  <si>
+    <t>240KΩ</t>
+  </si>
+  <si>
     <t>RC-ML08W224JT</t>
   </si>
   <si>
     <t>220KΩ</t>
   </si>
   <si>
+    <t>RC-MT04W224JT</t>
+  </si>
+  <si>
     <t>RC-MT08W224JT</t>
   </si>
   <si>
-    <t>RC-MT04W224JT</t>
-[...1 lines deleted...]
-  <si>
     <t>RC-ML08V204JT</t>
   </si>
   <si>
     <t>200KΩ</t>
   </si>
   <si>
     <t>V</t>
   </si>
   <si>
     <t>RC-ML08W204JT</t>
   </si>
   <si>
     <t>RC-MT08W204JT</t>
   </si>
   <si>
     <t>RC-ML08W2003FT</t>
   </si>
   <si>
     <t>RC-MT08W2003FT</t>
   </si>
   <si>
     <t>RC-ML08W184JT</t>
   </si>
   <si>
     <t>180KΩ</t>
   </si>
   <si>
+    <t>RC-MT08W184JT</t>
+  </si>
+  <si>
     <t>RC-ML08W1803FT</t>
   </si>
   <si>
+    <t>RC-MT08W164JT</t>
+  </si>
+  <si>
+    <t>160KΩ</t>
+  </si>
+  <si>
     <t>RC-ML08W154JT</t>
   </si>
   <si>
     <t>150KΩ</t>
   </si>
   <si>
     <t>RC-MT08W154JT</t>
   </si>
   <si>
     <t>RC-ML08W1503FT</t>
   </si>
   <si>
     <t>RC-MT08W1503FT</t>
   </si>
   <si>
+    <t>RC-ML08W134JT</t>
+  </si>
+  <si>
+    <t>130KΩ</t>
+  </si>
+  <si>
+    <t>RC-MT08W134JT</t>
+  </si>
+  <si>
     <t>RC-ML08W1273FT</t>
   </si>
   <si>
     <t>127KΩ</t>
   </si>
   <si>
     <t>RC-ML08W124JT</t>
   </si>
   <si>
     <t>120KΩ</t>
   </si>
   <si>
+    <t>RC-MT08W114JT</t>
+  </si>
+  <si>
+    <t>110KΩ</t>
+  </si>
+  <si>
     <t>RC-ML08W104JT</t>
   </si>
   <si>
     <t>100KΩ</t>
   </si>
   <si>
     <t>RC-MT04W104JT</t>
   </si>
   <si>
     <t>RC-MT08W104JT</t>
   </si>
   <si>
     <t>RC-ML08W1003FT</t>
   </si>
   <si>
     <t>RC-MT08W1003FT</t>
   </si>
   <si>
+    <t>RC-ML08W913JT</t>
+  </si>
+  <si>
+    <t>91KΩ</t>
+  </si>
+  <si>
+    <t>RC-MT08W913JT</t>
+  </si>
+  <si>
     <t>RC-ML08W823JT</t>
   </si>
   <si>
     <t>82KΩ</t>
   </si>
   <si>
     <t>RC-MT08W823JT</t>
   </si>
   <si>
     <t>RC-ML08W7872FT</t>
   </si>
   <si>
     <t>78.7KΩ</t>
   </si>
   <si>
     <t>RC-ML08W753JT</t>
   </si>
   <si>
     <t>75KΩ</t>
   </si>
   <si>
     <t>RC-MT08W753JT</t>
   </si>
   <si>
     <t>RC-ML08W7502FT</t>
   </si>
   <si>
     <t>RC-ML08W683JT</t>
   </si>
   <si>
     <t>68KΩ</t>
   </si>
   <si>
     <t>RC-MT08W683JT</t>
   </si>
   <si>
     <t>RC-ML08W6802FT</t>
   </si>
   <si>
     <t>RC-ML08W623JT</t>
   </si>
   <si>
     <t>62KΩ</t>
   </si>
   <si>
+    <t>RC-MT08W623JT</t>
+  </si>
+  <si>
     <t>RC-ML08W563JT</t>
   </si>
   <si>
     <t>56KΩ</t>
   </si>
   <si>
     <t>RC-ML08W5112FT</t>
   </si>
   <si>
     <t>51.1KΩ</t>
   </si>
   <si>
     <t>RC-ML08W513JT</t>
   </si>
   <si>
     <t>51KΩ</t>
   </si>
   <si>
     <t>RC-MT08W513JT</t>
   </si>
   <si>
     <t>RC-ML08W5102FT</t>
   </si>
   <si>
     <t>RC-ML08W4992FT</t>
@@ -381,50 +477,53 @@
   <si>
     <t>RC-ML08W4702FT</t>
   </si>
   <si>
     <t>RC-MT08W4702FT</t>
   </si>
   <si>
     <t>RC-ML08W4642FT</t>
   </si>
   <si>
     <t>46.4KΩ</t>
   </si>
   <si>
     <t>RC-MT08W4492FT</t>
   </si>
   <si>
     <t>44.9KΩ</t>
   </si>
   <si>
     <t>RC-ML08W433JT</t>
   </si>
   <si>
     <t>43KΩ</t>
   </si>
   <si>
+    <t>RC-MT08W433JT</t>
+  </si>
+  <si>
     <t>RC-ML08W393JT</t>
   </si>
   <si>
     <t>39KΩ</t>
   </si>
   <si>
     <t>RC-MT08W393JT</t>
   </si>
   <si>
     <t>RC-MT08W3902FT</t>
   </si>
   <si>
     <t>RC-ML08W3652FT</t>
   </si>
   <si>
     <t>36.5KΩ</t>
   </si>
   <si>
     <t>RC-ML08W363JT</t>
   </si>
   <si>
     <t>36KΩ</t>
   </si>
   <si>
     <t>RC-MT08W363JT</t>
@@ -492,83 +591,86 @@
   <si>
     <t>22KΩ</t>
   </si>
   <si>
     <t>RC-MT08W223JT</t>
   </si>
   <si>
     <t>RC-ML08W2202FT</t>
   </si>
   <si>
     <t>RC-MT08W2202FT</t>
   </si>
   <si>
     <t>RC-ML08W2152FT</t>
   </si>
   <si>
     <t>21.5KΩ</t>
   </si>
   <si>
     <t>RC-ML08W203JT</t>
   </si>
   <si>
     <t>20KΩ</t>
   </si>
   <si>
+    <t>RC-MT08W203JT</t>
+  </si>
+  <si>
     <t>RC-MT04W203JT</t>
   </si>
   <si>
-    <t>RC-MT08W203JT</t>
-[...1 lines deleted...]
-  <si>
     <t>RC-ML08W2002FT</t>
   </si>
   <si>
     <t>RC-MT08W2002FT</t>
   </si>
   <si>
     <t>RC-ML08W183JT</t>
   </si>
   <si>
     <t>18KΩ</t>
   </si>
   <si>
     <t>RC-MT08W183JT</t>
   </si>
   <si>
     <t>RC-MT08W1622FT</t>
   </si>
   <si>
     <t>16.2KΩ</t>
   </si>
   <si>
     <t>RC-ML08W163JT</t>
   </si>
   <si>
     <t>16KΩ</t>
   </si>
   <si>
+    <t>RC-MT08W163JT</t>
+  </si>
+  <si>
     <t>RC-ML08W1602FT</t>
   </si>
   <si>
     <t>RC-ML08W153JT</t>
   </si>
   <si>
     <t>15KΩ</t>
   </si>
   <si>
     <t>RC-MT08W153JT</t>
   </si>
   <si>
     <t>RC-ML08W1502FT</t>
   </si>
   <si>
     <t>RC-ML08W1332FT</t>
   </si>
   <si>
     <t>13.3KΩ</t>
   </si>
   <si>
     <t>RC-ML08W133JT</t>
   </si>
   <si>
     <t>13KΩ</t>
@@ -576,50 +678,53 @@
   <si>
     <t>RC-MT08W133JT</t>
   </si>
   <si>
     <t>RC-ML08W123JT</t>
   </si>
   <si>
     <t>12KΩ</t>
   </si>
   <si>
     <t>RC-MT08W123JT</t>
   </si>
   <si>
     <t>RC-ML08W1202FT</t>
   </si>
   <si>
     <t>RC-MT08W1202FT</t>
   </si>
   <si>
     <t>RC-ML08W113JT</t>
   </si>
   <si>
     <t>11KΩ</t>
   </si>
   <si>
+    <t>RC-MT08W113JT</t>
+  </si>
+  <si>
     <t>RC-ML08W1102FT</t>
   </si>
   <si>
     <t>RC-ML08W103JT</t>
   </si>
   <si>
     <t>10KΩ</t>
   </si>
   <si>
     <t>RC-MT04W103JT</t>
   </si>
   <si>
     <t>RC-MT08W103JT</t>
   </si>
   <si>
     <t>RC-ML08W1002FT</t>
   </si>
   <si>
     <t>RC-MT08W1002FT</t>
   </si>
   <si>
     <t>RC-ML08W912JT</t>
   </si>
   <si>
     <t>9.1KΩ</t>
@@ -777,200 +882,230 @@
   <si>
     <t>RC-MT08W392JT</t>
   </si>
   <si>
     <t>RC-MT08W3901FT</t>
   </si>
   <si>
     <t>RC-ML08W3831FT</t>
   </si>
   <si>
     <t>3.83KΩ</t>
   </si>
   <si>
     <t>RC-ML08W3651FT</t>
   </si>
   <si>
     <t>3.65KΩ</t>
   </si>
   <si>
     <t>RC-ML08W362JT</t>
   </si>
   <si>
     <t>3.6KΩ</t>
   </si>
   <si>
+    <t>RC-MT08W362JT</t>
+  </si>
+  <si>
     <t>RC-ML08W332JT</t>
   </si>
   <si>
     <t>3.3KΩ</t>
   </si>
   <si>
     <t>RC-MT08W332JT</t>
   </si>
   <si>
     <t>RC-ML08W3301FT</t>
   </si>
   <si>
     <t>RC-MT08W3301FT</t>
   </si>
   <si>
+    <t>RC-MT08W332FT</t>
+  </si>
+  <si>
     <t>RC-ML08W302JT</t>
   </si>
   <si>
     <t>3KΩ</t>
   </si>
   <si>
+    <t>RC-MT08W302JT</t>
+  </si>
+  <si>
     <t>RC-MT04W302JT</t>
   </si>
   <si>
-    <t>RC-MT08W302JT</t>
-[...1 lines deleted...]
-  <si>
     <t>RC-ML08W3001FT</t>
   </si>
   <si>
+    <t>RC-MT08W3001FT</t>
+  </si>
+  <si>
     <t>RC-MT08W2741FT</t>
   </si>
   <si>
     <t>2.74KΩ</t>
   </si>
   <si>
     <t>RC-ML08W272JT</t>
   </si>
   <si>
     <t>2.7KΩ</t>
   </si>
   <si>
     <t>RC-MT08W272JT</t>
   </si>
   <si>
     <t>RC-ML08W2701FT</t>
   </si>
   <si>
     <t>RC-MT08W2701FT</t>
   </si>
   <si>
     <t>RC-ML08W242JT</t>
   </si>
   <si>
     <t>2.4KΩ</t>
   </si>
   <si>
     <t>RC-MT08W242JT</t>
   </si>
   <si>
     <t>RC-ML08W2401FT</t>
   </si>
   <si>
     <t>RC-MT08W2211FT</t>
   </si>
   <si>
     <t>2.21KΩ</t>
   </si>
   <si>
     <t>RC-MC08W222JT</t>
   </si>
   <si>
     <t>2.2KΩ</t>
   </si>
   <si>
     <t>RC-ML08W222JT</t>
   </si>
   <si>
+    <t>RC-MT04W222JT</t>
+  </si>
+  <si>
     <t>RC-MT08V222JT</t>
   </si>
   <si>
     <t>RC-MT08W222JT</t>
   </si>
   <si>
     <t>RC-ML08W2201FT</t>
   </si>
   <si>
     <t>RC-MT08W2201FT</t>
   </si>
   <si>
     <t>RC-ML08W202JT</t>
   </si>
   <si>
     <t>2KΩ</t>
   </si>
   <si>
     <t>RC-MT08W202JT</t>
   </si>
   <si>
     <t>RC-ML08W2001FT</t>
   </si>
   <si>
     <t>RC-MT08W2001FT</t>
   </si>
   <si>
     <t>RC-ML08W1821FT</t>
   </si>
   <si>
     <t>1.82KΩ</t>
   </si>
   <si>
     <t>RC-ML08W182JT</t>
   </si>
   <si>
     <t>1.8KΩ</t>
   </si>
   <si>
     <t>RC-ML08W1801FT</t>
   </si>
   <si>
+    <t>RC-MT08W162JT</t>
+  </si>
+  <si>
+    <t>1.6KΩ</t>
+  </si>
+  <si>
     <t>RC-ML08W152JT</t>
   </si>
   <si>
     <t>1.5KΩ</t>
   </si>
   <si>
     <t>RC-MT08W152JT</t>
   </si>
   <si>
     <t>RC-ML08W1501FT</t>
   </si>
   <si>
     <t>RC-MT08W1501FT</t>
   </si>
   <si>
+    <t>RC-MT08W132JT</t>
+  </si>
+  <si>
+    <t>1.3KΩ</t>
+  </si>
+  <si>
     <t>RC-ML08W122JT</t>
   </si>
   <si>
     <t>1.2KΩ</t>
   </si>
   <si>
     <t>RC-MT08W122JT</t>
   </si>
   <si>
     <t>RC-ML08W1201FT</t>
   </si>
   <si>
     <t>RC-MT08W1201FT</t>
   </si>
   <si>
+    <t>RC-MT08W112JT</t>
+  </si>
+  <si>
+    <t>1.1KΩ</t>
+  </si>
+  <si>
     <t>RC-ML08W102JT</t>
   </si>
   <si>
     <t>1KΩ</t>
   </si>
   <si>
     <t>RC-MT08W102JT</t>
   </si>
   <si>
     <t>RC-MT04W102JT</t>
   </si>
   <si>
     <t>RC-ML08W1001FT</t>
   </si>
   <si>
     <t>RC-MT08W1001FT</t>
   </si>
   <si>
     <t>RC-MY08W1001FT</t>
   </si>
   <si>
     <t>0201</t>
   </si>
   <si>
     <t>RC-MT08W102JB</t>
@@ -981,50 +1116,53 @@
   <si>
     <t>910Ω</t>
   </si>
   <si>
     <t>RC-MT08W911JT</t>
   </si>
   <si>
     <t>RC-ML08W9100FT</t>
   </si>
   <si>
     <t>RC-ML08W821JT</t>
   </si>
   <si>
     <t>820Ω</t>
   </si>
   <si>
     <t>RC-MT08W821JT</t>
   </si>
   <si>
     <t>RC-ML08W751JT</t>
   </si>
   <si>
     <t>750Ω</t>
   </si>
   <si>
+    <t>RC-MT08W751JT</t>
+  </si>
+  <si>
     <t>RC-MT08W751JB</t>
   </si>
   <si>
     <t>RC-ML08W6980FT</t>
   </si>
   <si>
     <t>698Ω</t>
   </si>
   <si>
     <t>RC-ML08W681JT</t>
   </si>
   <si>
     <t>680Ω</t>
   </si>
   <si>
     <t>RC-MT08W681JT</t>
   </si>
   <si>
     <t>RC-ML08W6800FT</t>
   </si>
   <si>
     <t>RC-ML08W621JT</t>
   </si>
   <si>
     <t>620Ω</t>
@@ -1038,56 +1176,56 @@
   <si>
     <t>604Ω</t>
   </si>
   <si>
     <t>RC-ML08W561JT</t>
   </si>
   <si>
     <t>560Ω</t>
   </si>
   <si>
     <t>RC-MT08W561JT</t>
   </si>
   <si>
     <t>RC-ML08W5600FT</t>
   </si>
   <si>
     <t>RC-MT08W5600FT</t>
   </si>
   <si>
     <t>RC-ML08W511JT</t>
   </si>
   <si>
     <t>510Ω</t>
   </si>
   <si>
+    <t>RC-MT08W511JT</t>
+  </si>
+  <si>
     <t>RC-MT08V511JT</t>
   </si>
   <si>
-    <t>RC-MT08W511JT</t>
-[...1 lines deleted...]
-  <si>
     <t>RC-ML08W5100FT</t>
   </si>
   <si>
     <t>RC-MT08W5100FT</t>
   </si>
   <si>
     <t>RC-ML08W4990FT</t>
   </si>
   <si>
     <t>499Ω</t>
   </si>
   <si>
     <t>RC-ML08W471JT</t>
   </si>
   <si>
     <t>470Ω</t>
   </si>
   <si>
     <t>RC-MT08W471JT</t>
   </si>
   <si>
     <t>RC-ML08W4700FT</t>
   </si>
   <si>
     <t>RC-MT08W4700FT</t>
@@ -1098,86 +1236,89 @@
   <si>
     <t>430Ω</t>
   </si>
   <si>
     <t>RC-MT08W431JT</t>
   </si>
   <si>
     <t>RC-ML08W391JT</t>
   </si>
   <si>
     <t>390Ω</t>
   </si>
   <si>
     <t>RC-MT08W391JT</t>
   </si>
   <si>
     <t>RC-ML08W3900FT</t>
   </si>
   <si>
     <t>RC-ML08W361JT</t>
   </si>
   <si>
     <t>360Ω</t>
   </si>
   <si>
+    <t>RC-MT08W361JT</t>
+  </si>
+  <si>
     <t>RC-ML08W331JT</t>
   </si>
   <si>
     <t>330Ω</t>
   </si>
   <si>
     <t>RC-MT08W331JT</t>
   </si>
   <si>
     <t>RC-ML08W3300FT</t>
   </si>
   <si>
     <t>RC-MT08W3300FT</t>
   </si>
   <si>
     <t>RC-ML08W301JT</t>
   </si>
   <si>
     <t>300Ω</t>
   </si>
   <si>
     <t>RC-MT08W301JT</t>
   </si>
   <si>
     <t>RC-ML08W271JT</t>
   </si>
   <si>
     <t>270Ω</t>
   </si>
   <si>
+    <t>RC-MT04W271JT</t>
+  </si>
+  <si>
     <t>RC-MT08W271JT</t>
   </si>
   <si>
-    <t>RC-MT04W271JT</t>
-[...1 lines deleted...]
-  <si>
     <t>RC-ML08W241JT</t>
   </si>
   <si>
     <t>240Ω</t>
   </si>
   <si>
     <t>RC-MT08W241JT</t>
   </si>
   <si>
     <t>RC-ML08W221JT</t>
   </si>
   <si>
     <t>220Ω</t>
   </si>
   <si>
     <t>RC-MT08W221JT</t>
   </si>
   <si>
     <t>RC-ML08W2200FT</t>
   </si>
   <si>
     <t>RC-MT08W2200FT</t>
   </si>
   <si>
     <t>RC-ML08W201JT</t>
@@ -1185,128 +1326,134 @@
   <si>
     <t>200Ω</t>
   </si>
   <si>
     <t>RC-MT08W201JT</t>
   </si>
   <si>
     <t>RC-ML08W2000FT</t>
   </si>
   <si>
     <t>RC-MT08W2000FT</t>
   </si>
   <si>
     <t>RC-ML08W1820FT</t>
   </si>
   <si>
     <t>182Ω</t>
   </si>
   <si>
     <t>RC-ML08W181JT</t>
   </si>
   <si>
     <t>180Ω</t>
   </si>
   <si>
+    <t>RC-MT04W181JT</t>
+  </si>
+  <si>
     <t>RC-MT08W181JT</t>
   </si>
   <si>
-    <t>RC-MT04W181JT</t>
-[...1 lines deleted...]
-  <si>
     <t>RC-ML08W1690FT</t>
   </si>
   <si>
     <t>169Ω</t>
   </si>
   <si>
     <t>RC-ML08W161JT</t>
   </si>
   <si>
     <t>160Ω</t>
   </si>
   <si>
+    <t>RC-MT08W161JT</t>
+  </si>
+  <si>
     <t>RC-ML08W151JT</t>
   </si>
   <si>
     <t>150Ω</t>
   </si>
   <si>
     <t>RC-MT08W151JT</t>
   </si>
   <si>
     <t>RC-ML08W1500FT</t>
   </si>
   <si>
     <t>RC-MT08W1500FT</t>
   </si>
   <si>
     <t>RC-ML08W131JT</t>
   </si>
   <si>
     <t>130Ω</t>
   </si>
   <si>
+    <t>RC-MT04W131JT</t>
+  </si>
+  <si>
     <t>RC-MT08W131JT</t>
   </si>
   <si>
-    <t>RC-MT04W131JT</t>
-[...1 lines deleted...]
-  <si>
     <t>RC-ML08W121JT</t>
   </si>
   <si>
     <t>120Ω</t>
   </si>
   <si>
     <t>RC-MT08W121JT</t>
   </si>
   <si>
     <t>RC-ML08W1200FT</t>
   </si>
   <si>
     <t>RC-MT08W1200FT</t>
   </si>
   <si>
     <t>RC-ML08W111JT</t>
   </si>
   <si>
     <t>110Ω</t>
   </si>
   <si>
+    <t>RC-MT08W111JT</t>
+  </si>
+  <si>
     <t>RC-ML08W101JT</t>
   </si>
   <si>
     <t>100Ω</t>
   </si>
   <si>
+    <t>RC-MT04W101JT</t>
+  </si>
+  <si>
     <t>RC-MT08W101JT</t>
   </si>
   <si>
-    <t>RC-MT04W101JT</t>
-[...1 lines deleted...]
-  <si>
     <t>RC-MY08W101JT</t>
   </si>
   <si>
     <t>RC-ML08W1000FT</t>
   </si>
   <si>
     <t>RC-MT08W1000FT</t>
   </si>
   <si>
     <t>RC-ML08W910JT</t>
   </si>
   <si>
     <t>91Ω</t>
   </si>
   <si>
     <t>RC-MT08W910JT</t>
   </si>
   <si>
     <t>RC-ML08W820JT</t>
   </si>
   <si>
     <t>82Ω</t>
   </si>
   <si>
     <t>RC-MT08W820JT</t>
@@ -1431,56 +1578,56 @@
   <si>
     <t>51.0Ω</t>
   </si>
   <si>
     <t>RC-MT08W51R0FT</t>
   </si>
   <si>
     <t>RC-ML08W49R9JT</t>
   </si>
   <si>
     <t>49.9Ω</t>
   </si>
   <si>
     <t>RC-ML08W49R9FT</t>
   </si>
   <si>
     <t>RC-MT08W49R9FT</t>
   </si>
   <si>
     <t>RC-ML08W470JT</t>
   </si>
   <si>
     <t>47Ω</t>
   </si>
   <si>
+    <t>RC-MT04W470JT</t>
+  </si>
+  <si>
     <t>RC-MT08W470JT</t>
   </si>
   <si>
-    <t>RC-MT04W470JT</t>
-[...1 lines deleted...]
-  <si>
     <t>RC-ML08W47R0FT</t>
   </si>
   <si>
     <t>47.0Ω</t>
   </si>
   <si>
     <t>RC-MT08W47R0FT</t>
   </si>
   <si>
     <t>RC-ML08W44R2FT</t>
   </si>
   <si>
     <t>44.2Ω</t>
   </si>
   <si>
     <t>RC-MT08W43R2FT</t>
   </si>
   <si>
     <t>43.2Ω</t>
   </si>
   <si>
     <t>RC-ML08W430JT</t>
   </si>
   <si>
     <t>43Ω</t>
@@ -1578,56 +1725,56 @@
   <si>
     <t>RC-MT04W330JT</t>
   </si>
   <si>
     <t>RC-MT08W330JT</t>
   </si>
   <si>
     <t>RC-MY08W330JT</t>
   </si>
   <si>
     <t>RC-ML08W33R0FT</t>
   </si>
   <si>
     <t>33.0Ω</t>
   </si>
   <si>
     <t>RC-MT08W33R0FT</t>
   </si>
   <si>
     <t>RC-ML08W300JT</t>
   </si>
   <si>
     <t>30Ω</t>
   </si>
   <si>
+    <t>RC-MT08W300JT</t>
+  </si>
+  <si>
     <t>RC-MT04W300JT</t>
   </si>
   <si>
-    <t>RC-MT08W300JT</t>
-[...1 lines deleted...]
-  <si>
     <t>RC-ML08W270JT</t>
   </si>
   <si>
     <t>27Ω</t>
   </si>
   <si>
     <t>RC-MT04W270JT</t>
   </si>
   <si>
     <t>RC-MT08W270JT</t>
   </si>
   <si>
     <t>RC-ML08W27R0FT</t>
   </si>
   <si>
     <t>27.0Ω</t>
   </si>
   <si>
     <t>RC-MT08W27R0FT</t>
   </si>
   <si>
     <t>RC-ML08W24R9FT</t>
   </si>
   <si>
     <t>24.9Ω</t>
@@ -1680,273 +1827,357 @@
   <si>
     <t>RC-MT08W200JT</t>
   </si>
   <si>
     <t>RC-ML08W20R0FT</t>
   </si>
   <si>
     <t>20.0Ω</t>
   </si>
   <si>
     <t>RC-ML08W180JT</t>
   </si>
   <si>
     <t>18Ω</t>
   </si>
   <si>
     <t>RC-MT08W180JT</t>
   </si>
   <si>
     <t>RC-MT08W18R0FT</t>
   </si>
   <si>
     <t>18.0Ω</t>
   </si>
   <si>
+    <t>RC-ML08W160JT</t>
+  </si>
+  <si>
+    <t>16Ω</t>
+  </si>
+  <si>
+    <t>RC-MT08W160JT</t>
+  </si>
+  <si>
     <t>RC-ML08W150JT</t>
   </si>
   <si>
     <t>15Ω</t>
   </si>
   <si>
+    <t>RC-MT08W150JT</t>
+  </si>
+  <si>
     <t>RC-MT04W150JT</t>
   </si>
   <si>
-    <t>RC-MT08W150JT</t>
-[...1 lines deleted...]
-  <si>
     <t>RC-MT08W15R0FT</t>
   </si>
   <si>
     <t>15.0Ω</t>
   </si>
   <si>
+    <t>RC-MT08W130JT</t>
+  </si>
+  <si>
+    <t>13Ω</t>
+  </si>
+  <si>
     <t>RC-MT08W13R0FT</t>
   </si>
   <si>
     <t>13.0Ω</t>
   </si>
   <si>
     <t>RC-ML08W120JT</t>
   </si>
   <si>
     <t>12Ω</t>
   </si>
   <si>
     <t>RC-MT08W120JT</t>
   </si>
   <si>
     <t>RC-ML08W110JT</t>
   </si>
   <si>
     <t>11Ω</t>
   </si>
   <si>
+    <t>RC-MT08W110JT</t>
+  </si>
+  <si>
     <t>RC-MT08W11R0FT</t>
   </si>
   <si>
     <t>11.0Ω</t>
   </si>
   <si>
     <t>RC-ML08W100JT</t>
   </si>
   <si>
     <t>10Ω</t>
   </si>
   <si>
+    <t>RC-MT08W100JT</t>
+  </si>
+  <si>
     <t>RC-MT04W100JT</t>
   </si>
   <si>
-    <t>RC-MT08W100JT</t>
-[...1 lines deleted...]
-  <si>
     <t>RC-ML08W10R0FT</t>
   </si>
   <si>
     <t>10.0Ω</t>
   </si>
   <si>
     <t>RC-MT08W10R0FT</t>
   </si>
   <si>
+    <t>RC-ML08W9R1JT</t>
+  </si>
+  <si>
+    <t>9.1Ω</t>
+  </si>
+  <si>
+    <t>RC-MT08W9R1JT</t>
+  </si>
+  <si>
     <t>RC-MT08W8R2JT</t>
   </si>
   <si>
     <t>8.2Ω</t>
   </si>
   <si>
     <t>RC-ML08W7R5JT</t>
   </si>
   <si>
     <t>7.5Ω</t>
   </si>
   <si>
     <t>RC-MT08W7R5JT</t>
   </si>
   <si>
     <t>RC-ML08W6R8JT</t>
   </si>
   <si>
     <t>6.8Ω</t>
   </si>
   <si>
     <t>RC-MT08W6R8JT</t>
   </si>
   <si>
+    <t>RC-ML08W6R2JT</t>
+  </si>
+  <si>
+    <t>6.2Ω</t>
+  </si>
+  <si>
+    <t>RC-MT08W6R2JT</t>
+  </si>
+  <si>
     <t>RC-ML08W5R6JT</t>
   </si>
   <si>
     <t>5.6Ω</t>
   </si>
   <si>
+    <t>RC-MT08W5R6JT</t>
+  </si>
+  <si>
     <t>RC-ML08W5R1JT</t>
   </si>
   <si>
     <t>5.1Ω</t>
   </si>
   <si>
     <t>RC-MT08W5R1JT</t>
   </si>
   <si>
     <t>RC-MT04W5R1JT</t>
   </si>
   <si>
     <t>RC-ML08W5R10FT</t>
   </si>
   <si>
     <t>5.10Ω</t>
   </si>
   <si>
     <t>RC-MT08W5R10FT</t>
   </si>
   <si>
     <t>RC-ML08W4R7JT</t>
   </si>
   <si>
     <t>4.7Ω</t>
   </si>
   <si>
     <t>RC-MT08W4R7JT</t>
   </si>
   <si>
     <t>RC-ML08W4R70FT</t>
   </si>
   <si>
     <t>4.70Ω</t>
   </si>
   <si>
+    <t>RC-MT08W4R70FT</t>
+  </si>
+  <si>
     <t>RC-ML08W4R3JT</t>
   </si>
   <si>
     <t>4.3Ω</t>
   </si>
   <si>
+    <t>RC-MT08W4R3JT</t>
+  </si>
+  <si>
     <t>RC-ML08W4R02FT</t>
   </si>
   <si>
     <t>4.02Ω</t>
   </si>
   <si>
     <t>RC-ML08W3R9JT</t>
   </si>
   <si>
     <t>3.9Ω</t>
   </si>
   <si>
+    <t>RC-MT08W3R9JT</t>
+  </si>
+  <si>
+    <t>RC-ML08W3R6JT</t>
+  </si>
+  <si>
+    <t>3.6Ω</t>
+  </si>
+  <si>
     <t>RC-ML08W3R3JT</t>
   </si>
   <si>
     <t>3.3Ω</t>
   </si>
   <si>
     <t>RC-MT08W3R3JT</t>
   </si>
   <si>
     <t>RC-MT08W3R30FT</t>
   </si>
   <si>
     <t>3.30Ω</t>
   </si>
   <si>
     <t>RC-ML08W3R0JT</t>
   </si>
   <si>
     <t>3.0Ω</t>
   </si>
   <si>
+    <t>RC-MT08W3R0JT</t>
+  </si>
+  <si>
     <t>RC-MT04W3R0JT</t>
   </si>
   <si>
-    <t>RC-MT08W3R0JT</t>
+    <t>RC-MT08W2R7JT</t>
+  </si>
+  <si>
+    <t>2.7Ω</t>
   </si>
   <si>
     <t>RC-ML08W2R2JT</t>
   </si>
   <si>
     <t>2.2Ω</t>
   </si>
   <si>
     <t>RC-MT08W2R2JT</t>
   </si>
   <si>
     <t>RC-MT08W2R20FT</t>
   </si>
   <si>
     <t>2.20Ω</t>
   </si>
   <si>
     <t>RC-ML08W2R0JT</t>
   </si>
   <si>
     <t>2.0Ω</t>
   </si>
   <si>
     <t>RC-MT08W2R0JT</t>
   </si>
   <si>
     <t>RC-MT08W2R00FT</t>
   </si>
   <si>
     <t>2.00Ω</t>
   </si>
   <si>
     <t>RC-ML08W1R8JT</t>
   </si>
   <si>
     <t>1.8Ω</t>
   </si>
   <si>
+    <t>RC-MT08W1R8JT</t>
+  </si>
+  <si>
+    <t>RC-ML08W1R6JT</t>
+  </si>
+  <si>
+    <t>1.6Ω</t>
+  </si>
+  <si>
+    <t>RC-MT08W1R6JT</t>
+  </si>
+  <si>
     <t>RC-MT08W1R5JT</t>
   </si>
   <si>
     <t>1.5Ω</t>
   </si>
   <si>
     <t>RC-MT08W1R50FT</t>
   </si>
   <si>
     <t>1.50Ω</t>
+  </si>
+  <si>
+    <t>RC-ML08W1R3JT</t>
+  </si>
+  <si>
+    <t>1.3Ω</t>
+  </si>
+  <si>
+    <t>RC-ML08W1R1JT</t>
+  </si>
+  <si>
+    <t>1.1Ω</t>
   </si>
   <si>
     <t>RC-ML08W1R0JT</t>
   </si>
   <si>
     <t>1.0Ω</t>
   </si>
   <si>
     <t>RC-MT08W1R0JT</t>
   </si>
   <si>
     <t>RC-MT08W1R00FT</t>
   </si>
   <si>
     <t>1.00Ω</t>
   </si>
   <si>
     <t>RC-ML08V000JT</t>
   </si>
   <si>
     <t>0Ω</t>
   </si>
   <si>
     <t>RC-ML08W000JT</t>
   </si>
@@ -2265,51 +2496,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J425"/>
+  <dimension ref="A1:J479"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -2448,8382 +2679,9462 @@
     <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>12</v>
       </c>
       <c r="D8" t="s">
         <v>13</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="J8">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
         <v>27</v>
       </c>
       <c r="B9" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C9" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D9" t="s">
         <v>13</v>
       </c>
       <c r="G9" t="s">
         <v>14</v>
       </c>
       <c r="J9">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
+        <v>29</v>
+      </c>
+      <c r="B10" t="s">
         <v>28</v>
       </c>
-      <c r="B10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C10" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D10" t="s">
         <v>13</v>
       </c>
       <c r="G10" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J10">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
         <v>30</v>
       </c>
       <c r="B11" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C11" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D11" t="s">
         <v>13</v>
       </c>
       <c r="G11" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J11">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B12" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="C12" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D12" t="s">
         <v>13</v>
       </c>
       <c r="G12" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J12">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="C13" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D13" t="s">
         <v>13</v>
       </c>
       <c r="G13" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J13">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B14" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C14" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D14" t="s">
         <v>13</v>
       </c>
       <c r="G14" t="s">
         <v>14</v>
       </c>
       <c r="J14">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B15" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C15" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D15" t="s">
         <v>13</v>
       </c>
       <c r="G15" t="s">
         <v>14</v>
       </c>
       <c r="J15">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B16" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="C16" t="s">
         <v>12</v>
       </c>
       <c r="D16" t="s">
         <v>13</v>
       </c>
       <c r="G16" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J16">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B17" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="C17" t="s">
         <v>19</v>
       </c>
       <c r="D17" t="s">
         <v>13</v>
       </c>
       <c r="G17" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J17">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
+        <v>42</v>
+      </c>
+      <c r="B18" t="s">
         <v>40</v>
       </c>
-      <c r="B18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C18" t="s">
         <v>12</v>
       </c>
       <c r="D18" t="s">
         <v>13</v>
       </c>
       <c r="G18" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J18">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B19" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="C19" t="s">
         <v>19</v>
       </c>
       <c r="D19" t="s">
         <v>13</v>
       </c>
       <c r="G19" t="s">
         <v>14</v>
       </c>
       <c r="J19">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B20" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="C20" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D20" t="s">
         <v>13</v>
       </c>
       <c r="G20" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J20">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C21" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D21" t="s">
         <v>13</v>
       </c>
       <c r="G21" t="s">
         <v>14</v>
       </c>
       <c r="J21">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B22" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C22" t="s">
         <v>12</v>
       </c>
       <c r="D22" t="s">
         <v>13</v>
       </c>
       <c r="G22" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J22">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B23" t="s">
         <v>49</v>
       </c>
       <c r="C23" t="s">
         <v>12</v>
       </c>
       <c r="D23" t="s">
         <v>13</v>
       </c>
       <c r="G23" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J23">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B24" t="s">
         <v>49</v>
       </c>
       <c r="C24" t="s">
         <v>19</v>
       </c>
       <c r="D24" t="s">
         <v>13</v>
       </c>
       <c r="G24" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J24">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B25" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C25" t="s">
         <v>12</v>
       </c>
       <c r="D25" t="s">
         <v>13</v>
       </c>
       <c r="G25" t="s">
         <v>14</v>
       </c>
       <c r="J25">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
+        <v>54</v>
+      </c>
+      <c r="B26" t="s">
         <v>53</v>
       </c>
-      <c r="B26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C26" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D26" t="s">
         <v>13</v>
       </c>
       <c r="G26" t="s">
         <v>14</v>
       </c>
       <c r="J26">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
         <v>55</v>
       </c>
       <c r="B27" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="C27" t="s">
         <v>12</v>
       </c>
       <c r="D27" t="s">
         <v>13</v>
       </c>
       <c r="G27" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J27">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B28" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="C28" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D28" t="s">
         <v>13</v>
       </c>
       <c r="G28" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J28">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B29" t="s">
         <v>58</v>
       </c>
       <c r="C29" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D29" t="s">
         <v>13</v>
       </c>
       <c r="G29" t="s">
         <v>14</v>
       </c>
       <c r="J29">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B30" t="s">
         <v>58</v>
       </c>
       <c r="C30" t="s">
         <v>19</v>
       </c>
       <c r="D30" t="s">
         <v>13</v>
       </c>
       <c r="G30" t="s">
         <v>14</v>
       </c>
       <c r="J30">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
+        <v>60</v>
+      </c>
+      <c r="B31" t="s">
         <v>61</v>
       </c>
-      <c r="B31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C31" t="s">
         <v>12</v>
       </c>
       <c r="D31" t="s">
-        <v>63</v>
+        <v>13</v>
       </c>
       <c r="G31" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J31">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B32" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C32" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D32" t="s">
         <v>13</v>
       </c>
       <c r="G32" t="s">
         <v>14</v>
       </c>
       <c r="J32">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" t="s">
+        <v>64</v>
+      </c>
+      <c r="B33" t="s">
         <v>65</v>
       </c>
-      <c r="B33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C33" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D33" t="s">
         <v>13</v>
       </c>
       <c r="G33" t="s">
         <v>14</v>
       </c>
       <c r="J33">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" t="s">
         <v>66</v>
       </c>
       <c r="B34" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="C34" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D34" t="s">
         <v>13</v>
       </c>
       <c r="G34" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J34">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" t="s">
         <v>67</v>
       </c>
       <c r="B35" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="C35" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D35" t="s">
         <v>13</v>
       </c>
       <c r="G35" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J35">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B36" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C36" t="s">
         <v>12</v>
       </c>
       <c r="D36" t="s">
         <v>13</v>
       </c>
       <c r="G36" t="s">
         <v>14</v>
       </c>
       <c r="J36">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B37" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="C37" t="s">
         <v>12</v>
       </c>
       <c r="D37" t="s">
         <v>13</v>
       </c>
       <c r="G37" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J37">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B38" t="s">
         <v>72</v>
       </c>
       <c r="C38" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D38" t="s">
         <v>13</v>
       </c>
       <c r="G38" t="s">
         <v>14</v>
       </c>
       <c r="J38">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B39" t="s">
         <v>72</v>
       </c>
       <c r="C39" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D39" t="s">
         <v>13</v>
       </c>
       <c r="G39" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J39">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B40" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="C40" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D40" t="s">
         <v>13</v>
       </c>
       <c r="G40" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J40">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B41" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="C41" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D41" t="s">
         <v>13</v>
       </c>
       <c r="G41" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J41">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="B42" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C42" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D42" t="s">
         <v>13</v>
       </c>
       <c r="G42" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J42">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" t="s">
+        <v>80</v>
+      </c>
+      <c r="B43" t="s">
         <v>78</v>
       </c>
-      <c r="B43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C43" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D43" t="s">
         <v>13</v>
       </c>
       <c r="G43" t="s">
         <v>14</v>
       </c>
       <c r="J43">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B44" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C44" t="s">
         <v>12</v>
       </c>
       <c r="D44" t="s">
-        <v>13</v>
+        <v>83</v>
       </c>
       <c r="G44" t="s">
         <v>14</v>
       </c>
       <c r="J44">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" t="s">
+        <v>84</v>
+      </c>
+      <c r="B45" t="s">
         <v>82</v>
       </c>
-      <c r="B45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C45" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D45" t="s">
         <v>13</v>
       </c>
       <c r="G45" t="s">
         <v>14</v>
       </c>
       <c r="J45">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B46" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C46" t="s">
         <v>19</v>
       </c>
       <c r="D46" t="s">
         <v>13</v>
       </c>
       <c r="G46" t="s">
         <v>14</v>
       </c>
       <c r="J46">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B47" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C47" t="s">
         <v>12</v>
       </c>
       <c r="D47" t="s">
         <v>13</v>
       </c>
       <c r="G47" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J47">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B48" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C48" t="s">
         <v>19</v>
       </c>
       <c r="D48" t="s">
         <v>13</v>
       </c>
       <c r="G48" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J48">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B49" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C49" t="s">
         <v>12</v>
       </c>
       <c r="D49" t="s">
         <v>13</v>
       </c>
       <c r="G49" t="s">
         <v>14</v>
       </c>
       <c r="J49">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B50" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C50" t="s">
         <v>19</v>
       </c>
       <c r="D50" t="s">
         <v>13</v>
       </c>
       <c r="G50" t="s">
         <v>14</v>
       </c>
       <c r="J50">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" t="s">
+        <v>91</v>
+      </c>
+      <c r="B51" t="s">
         <v>89</v>
       </c>
-      <c r="B51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C51" t="s">
         <v>12</v>
       </c>
       <c r="D51" t="s">
         <v>13</v>
       </c>
       <c r="G51" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J51">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B52" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C52" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D52" t="s">
         <v>13</v>
       </c>
       <c r="G52" t="s">
         <v>14</v>
       </c>
       <c r="J52">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B53" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="C53" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D53" t="s">
         <v>13</v>
       </c>
       <c r="G53" t="s">
         <v>14</v>
       </c>
       <c r="J53">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B54" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="C54" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D54" t="s">
         <v>13</v>
       </c>
       <c r="G54" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J54">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" t="s">
+        <v>97</v>
+      </c>
+      <c r="B55" t="s">
         <v>95</v>
       </c>
-      <c r="B55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C55" t="s">
         <v>12</v>
       </c>
       <c r="D55" t="s">
         <v>13</v>
       </c>
       <c r="G55" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J55">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B56" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C56" t="s">
         <v>19</v>
       </c>
       <c r="D56" t="s">
         <v>13</v>
       </c>
       <c r="G56" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J56">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B57" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="C57" t="s">
         <v>12</v>
       </c>
       <c r="D57" t="s">
         <v>13</v>
       </c>
       <c r="G57" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J57">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B58" t="s">
         <v>100</v>
       </c>
       <c r="C58" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D58" t="s">
         <v>13</v>
       </c>
       <c r="G58" t="s">
         <v>14</v>
       </c>
       <c r="J58">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B59" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C59" t="s">
         <v>12</v>
       </c>
       <c r="D59" t="s">
         <v>13</v>
       </c>
       <c r="G59" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J59">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B60" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C60" t="s">
         <v>12</v>
       </c>
       <c r="D60" t="s">
         <v>13</v>
       </c>
       <c r="G60" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J60">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B61" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C61" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D61" t="s">
         <v>13</v>
       </c>
       <c r="G61" t="s">
         <v>14</v>
       </c>
       <c r="J61">
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B62" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="C62" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D62" t="s">
         <v>13</v>
       </c>
       <c r="G62" t="s">
         <v>14</v>
       </c>
       <c r="J62">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B63" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="C63" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D63" t="s">
         <v>13</v>
       </c>
       <c r="G63" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J63">
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" t="s">
+        <v>111</v>
+      </c>
+      <c r="B64" t="s">
         <v>109</v>
       </c>
-      <c r="B64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C64" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D64" t="s">
         <v>13</v>
       </c>
       <c r="G64" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J64">
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B65" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C65" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D65" t="s">
         <v>13</v>
       </c>
       <c r="G65" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J65">
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B66" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="C66" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D66" t="s">
         <v>13</v>
       </c>
       <c r="G66" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J66">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" t="s">
         <v>114</v>
       </c>
       <c r="B67" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="C67" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D67" t="s">
         <v>13</v>
       </c>
       <c r="G67" t="s">
         <v>14</v>
       </c>
       <c r="J67">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" t="s">
+        <v>116</v>
+      </c>
+      <c r="B68" t="s">
         <v>115</v>
       </c>
-      <c r="B68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C68" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D68" t="s">
         <v>13</v>
       </c>
       <c r="G68" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J68">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B69" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="C69" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D69" t="s">
         <v>13</v>
       </c>
       <c r="G69" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J69">
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B70" t="s">
         <v>118</v>
       </c>
       <c r="C70" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D70" t="s">
         <v>13</v>
       </c>
       <c r="G70" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J70">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B71" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C71" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D71" t="s">
         <v>13</v>
       </c>
       <c r="G71" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J71">
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B72" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C72" t="s">
         <v>12</v>
       </c>
       <c r="D72" t="s">
         <v>13</v>
       </c>
       <c r="G72" t="s">
         <v>14</v>
       </c>
       <c r="J72">
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" t="s">
+        <v>124</v>
+      </c>
+      <c r="B73" t="s">
         <v>123</v>
       </c>
-      <c r="B73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C73" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D73" t="s">
         <v>13</v>
       </c>
       <c r="G73" t="s">
         <v>14</v>
       </c>
       <c r="J73">
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" t="s">
         <v>125</v>
       </c>
       <c r="B74" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="C74" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D74" t="s">
         <v>13</v>
       </c>
       <c r="G74" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J74">
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" t="s">
         <v>126</v>
       </c>
       <c r="B75" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="C75" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D75" t="s">
         <v>13</v>
       </c>
       <c r="G75" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J75">
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" t="s">
+        <v>128</v>
+      </c>
+      <c r="B76" t="s">
         <v>127</v>
       </c>
-      <c r="B76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C76" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D76" t="s">
         <v>13</v>
       </c>
       <c r="G76" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J76">
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" t="s">
         <v>129</v>
       </c>
       <c r="B77" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="C77" t="s">
         <v>12</v>
       </c>
       <c r="D77" t="s">
         <v>13</v>
       </c>
       <c r="G77" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J77">
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" t="s">
+        <v>130</v>
+      </c>
+      <c r="B78" t="s">
         <v>131</v>
       </c>
-      <c r="B78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C78" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D78" t="s">
         <v>13</v>
       </c>
       <c r="G78" t="s">
         <v>14</v>
       </c>
       <c r="J78">
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" t="s">
         <v>132</v>
       </c>
       <c r="B79" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="C79" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D79" t="s">
         <v>13</v>
       </c>
       <c r="G79" t="s">
         <v>14</v>
       </c>
       <c r="J79">
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" t="s">
+        <v>133</v>
+      </c>
+      <c r="B80" t="s">
         <v>134</v>
       </c>
-      <c r="B80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C80" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D80" t="s">
         <v>13</v>
       </c>
       <c r="G80" t="s">
         <v>14</v>
       </c>
       <c r="J80">
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" t="s">
         <v>135</v>
       </c>
       <c r="B81" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="C81" t="s">
         <v>12</v>
       </c>
       <c r="D81" t="s">
         <v>13</v>
       </c>
       <c r="G81" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J81">
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B82" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C82" t="s">
         <v>12</v>
       </c>
       <c r="D82" t="s">
         <v>13</v>
       </c>
       <c r="G82" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J82">
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" t="s">
+        <v>139</v>
+      </c>
+      <c r="B83" t="s">
         <v>138</v>
       </c>
-      <c r="B83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C83" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D83" t="s">
         <v>13</v>
       </c>
       <c r="G83" t="s">
         <v>14</v>
       </c>
       <c r="J83">
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" t="s">
         <v>140</v>
       </c>
       <c r="B84" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="C84" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D84" t="s">
         <v>13</v>
       </c>
       <c r="G84" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J84">
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85" t="s">
         <v>141</v>
       </c>
       <c r="B85" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="C85" t="s">
         <v>12</v>
       </c>
       <c r="D85" t="s">
         <v>13</v>
       </c>
       <c r="G85" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J85">
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" t="s">
+        <v>143</v>
+      </c>
+      <c r="B86" t="s">
         <v>142</v>
       </c>
-      <c r="B86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C86" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D86" t="s">
         <v>13</v>
       </c>
       <c r="G86" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J86">
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" t="s">
         <v>144</v>
       </c>
       <c r="B87" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="C87" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D87" t="s">
         <v>13</v>
       </c>
       <c r="G87" t="s">
         <v>14</v>
       </c>
       <c r="J87">
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" t="s">
+        <v>146</v>
+      </c>
+      <c r="B88" t="s">
         <v>145</v>
       </c>
-      <c r="B88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C88" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D88" t="s">
         <v>13</v>
       </c>
       <c r="G88" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J88">
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B89" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="C89" t="s">
         <v>12</v>
       </c>
       <c r="D89" t="s">
         <v>13</v>
       </c>
       <c r="G89" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J89">
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" t="s">
         <v>148</v>
       </c>
       <c r="B90" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="C90" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D90" t="s">
         <v>13</v>
       </c>
       <c r="G90" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J90">
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" t="s">
+        <v>149</v>
+      </c>
+      <c r="B91" t="s">
         <v>150</v>
       </c>
-      <c r="B91" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C91" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D91" t="s">
         <v>13</v>
       </c>
       <c r="G91" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J91">
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" t="s">
         <v>151</v>
       </c>
       <c r="B92" t="s">
         <v>152</v>
       </c>
       <c r="C92" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D92" t="s">
         <v>13</v>
       </c>
       <c r="G92" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J92">
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" t="s">
         <v>153</v>
       </c>
       <c r="B93" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="C93" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D93" t="s">
         <v>13</v>
       </c>
       <c r="G93" t="s">
         <v>14</v>
       </c>
       <c r="J93">
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" t="s">
+        <v>155</v>
+      </c>
+      <c r="B94" t="s">
         <v>154</v>
       </c>
-      <c r="B94" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C94" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D94" t="s">
         <v>13</v>
       </c>
       <c r="G94" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J94">
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B95" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="C95" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D95" t="s">
         <v>13</v>
       </c>
       <c r="G95" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J95">
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B96" t="s">
         <v>157</v>
       </c>
       <c r="C96" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D96" t="s">
         <v>13</v>
       </c>
       <c r="G96" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J96">
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B97" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C97" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D97" t="s">
         <v>13</v>
       </c>
       <c r="G97" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J97">
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98" t="s">
         <v>160</v>
       </c>
       <c r="B98" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="C98" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D98" t="s">
         <v>13</v>
       </c>
       <c r="G98" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J98">
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B99" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="C99" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D99" t="s">
         <v>13</v>
       </c>
       <c r="G99" t="s">
         <v>14</v>
       </c>
       <c r="J99">
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B100" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="C100" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D100" t="s">
         <v>13</v>
       </c>
       <c r="G100" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J100">
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B101" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="C101" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D101" t="s">
         <v>13</v>
       </c>
       <c r="G101" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J101">
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="B102" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C102" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D102" t="s">
         <v>13</v>
       </c>
       <c r="G102" t="s">
         <v>14</v>
       </c>
       <c r="J102">
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103" t="s">
+        <v>168</v>
+      </c>
+      <c r="B103" t="s">
         <v>166</v>
       </c>
-      <c r="B103" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C103" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D103" t="s">
         <v>13</v>
       </c>
       <c r="G103" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J103">
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B104" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="C104" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D104" t="s">
         <v>13</v>
       </c>
       <c r="G104" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J104">
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B105" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="C105" t="s">
         <v>12</v>
       </c>
       <c r="D105" t="s">
         <v>13</v>
       </c>
       <c r="G105" t="s">
         <v>14</v>
       </c>
       <c r="J105">
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B106" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="C106" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D106" t="s">
         <v>13</v>
       </c>
       <c r="G106" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J106">
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107" t="s">
+        <v>174</v>
+      </c>
+      <c r="B107" t="s">
         <v>172</v>
       </c>
-      <c r="B107" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C107" t="s">
         <v>12</v>
       </c>
       <c r="D107" t="s">
         <v>13</v>
       </c>
       <c r="G107" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J107">
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B108" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="C108" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D108" t="s">
         <v>13</v>
       </c>
       <c r="G108" t="s">
         <v>14</v>
       </c>
       <c r="J108">
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B109" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="C109" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D109" t="s">
         <v>13</v>
       </c>
       <c r="G109" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J109">
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:10">
       <c r="A110" t="s">
+        <v>178</v>
+      </c>
+      <c r="B110" t="s">
         <v>176</v>
       </c>
-      <c r="B110" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C110" t="s">
         <v>12</v>
       </c>
       <c r="D110" t="s">
         <v>13</v>
       </c>
       <c r="G110" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J110">
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B111" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C111" t="s">
         <v>12</v>
       </c>
       <c r="D111" t="s">
         <v>13</v>
       </c>
       <c r="G111" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J111">
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B112" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="C112" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D112" t="s">
         <v>13</v>
       </c>
       <c r="G112" t="s">
         <v>14</v>
       </c>
       <c r="J112">
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B113" t="s">
         <v>182</v>
       </c>
       <c r="C113" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D113" t="s">
         <v>13</v>
       </c>
       <c r="G113" t="s">
         <v>14</v>
       </c>
       <c r="J113">
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B114" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="C114" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D114" t="s">
         <v>13</v>
       </c>
       <c r="G114" t="s">
         <v>14</v>
       </c>
       <c r="J114">
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B115" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="C115" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D115" t="s">
         <v>13</v>
       </c>
       <c r="G115" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J115">
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116" t="s">
+        <v>187</v>
+      </c>
+      <c r="B116" t="s">
         <v>185</v>
       </c>
-      <c r="B116" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C116" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D116" t="s">
         <v>13</v>
       </c>
       <c r="G116" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J116">
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B117" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="C117" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D117" t="s">
         <v>13</v>
       </c>
       <c r="G117" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J117">
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B118" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="C118" t="s">
         <v>12</v>
       </c>
       <c r="D118" t="s">
         <v>13</v>
       </c>
       <c r="G118" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J118">
         <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B119" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="C119" t="s">
         <v>12</v>
       </c>
       <c r="D119" t="s">
         <v>13</v>
       </c>
       <c r="G119" t="s">
         <v>14</v>
       </c>
       <c r="J119">
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B120" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="C120" t="s">
         <v>19</v>
       </c>
       <c r="D120" t="s">
         <v>13</v>
       </c>
       <c r="G120" t="s">
         <v>14</v>
       </c>
       <c r="J120">
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121" t="s">
+        <v>194</v>
+      </c>
+      <c r="B121" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="C121" t="s">
         <v>19</v>
       </c>
       <c r="D121" t="s">
         <v>13</v>
       </c>
       <c r="G121" t="s">
         <v>14</v>
       </c>
       <c r="J121">
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:10">
       <c r="A122" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B122" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="C122" t="s">
         <v>12</v>
       </c>
       <c r="D122" t="s">
         <v>13</v>
       </c>
       <c r="G122" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J122">
         <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B123" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="C123" t="s">
         <v>19</v>
       </c>
       <c r="D123" t="s">
         <v>13</v>
       </c>
       <c r="G123" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J123">
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B124" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="C124" t="s">
         <v>12</v>
       </c>
       <c r="D124" t="s">
         <v>13</v>
       </c>
       <c r="G124" t="s">
         <v>14</v>
       </c>
       <c r="J124">
         <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:10">
       <c r="A125" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B125" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="C125" t="s">
         <v>19</v>
       </c>
       <c r="D125" t="s">
         <v>13</v>
       </c>
       <c r="G125" t="s">
         <v>14</v>
       </c>
       <c r="J125">
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:10">
       <c r="A126" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B126" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="C126" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D126" t="s">
         <v>13</v>
       </c>
       <c r="G126" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J126">
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:10">
       <c r="A127" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B127" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="C127" t="s">
         <v>12</v>
       </c>
       <c r="D127" t="s">
         <v>13</v>
       </c>
       <c r="G127" t="s">
         <v>14</v>
       </c>
       <c r="J127">
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B128" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="C128" t="s">
         <v>19</v>
       </c>
       <c r="D128" t="s">
         <v>13</v>
       </c>
       <c r="G128" t="s">
         <v>14</v>
       </c>
       <c r="J128">
         <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:10">
       <c r="A129" t="s">
+        <v>205</v>
+      </c>
+      <c r="B129" t="s">
         <v>203</v>
       </c>
-      <c r="B129" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C129" t="s">
         <v>12</v>
       </c>
       <c r="D129" t="s">
         <v>13</v>
       </c>
       <c r="G129" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J129">
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B130" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="C130" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D130" t="s">
         <v>13</v>
       </c>
       <c r="G130" t="s">
         <v>14</v>
       </c>
       <c r="J130">
         <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:10">
       <c r="A131" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B131" t="s">
         <v>207</v>
       </c>
       <c r="C131" t="s">
-        <v>208</v>
+        <v>19</v>
       </c>
       <c r="D131" t="s">
-        <v>63</v>
+        <v>13</v>
       </c>
       <c r="G131" t="s">
         <v>14</v>
       </c>
       <c r="J131">
         <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:10">
       <c r="A132" t="s">
         <v>209</v>
       </c>
       <c r="B132" t="s">
         <v>207</v>
       </c>
       <c r="C132" t="s">
         <v>12</v>
       </c>
       <c r="D132" t="s">
         <v>13</v>
       </c>
       <c r="G132" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J132">
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:10">
       <c r="A133" t="s">
         <v>210</v>
       </c>
       <c r="B133" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="C133" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D133" t="s">
         <v>13</v>
       </c>
       <c r="G133" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J133">
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:10">
       <c r="A134" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B134" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="C134" t="s">
         <v>12</v>
       </c>
       <c r="D134" t="s">
         <v>13</v>
       </c>
       <c r="G134" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J134">
         <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:10">
       <c r="A135" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B135" t="s">
         <v>213</v>
       </c>
       <c r="C135" t="s">
         <v>19</v>
       </c>
       <c r="D135" t="s">
         <v>13</v>
       </c>
       <c r="G135" t="s">
         <v>14</v>
       </c>
       <c r="J135">
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:10">
       <c r="A136" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B136" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="C136" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D136" t="s">
         <v>13</v>
       </c>
       <c r="G136" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J136">
         <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:10">
       <c r="A137" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B137" t="s">
         <v>216</v>
       </c>
       <c r="C137" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D137" t="s">
         <v>13</v>
       </c>
       <c r="G137" t="s">
         <v>14</v>
       </c>
       <c r="J137">
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:10">
       <c r="A138" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B138" t="s">
         <v>216</v>
       </c>
       <c r="C138" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D138" t="s">
         <v>13</v>
       </c>
       <c r="G138" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J138">
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:10">
       <c r="A139" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B139" t="s">
         <v>216</v>
       </c>
       <c r="C139" t="s">
         <v>19</v>
       </c>
       <c r="D139" t="s">
         <v>13</v>
       </c>
       <c r="G139" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J139">
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:10">
       <c r="A140" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B140" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="C140" t="s">
         <v>12</v>
       </c>
       <c r="D140" t="s">
         <v>13</v>
       </c>
       <c r="G140" t="s">
-        <v>220</v>
+        <v>14</v>
       </c>
       <c r="J140">
         <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:10">
       <c r="A141" t="s">
+        <v>222</v>
+      </c>
+      <c r="B141" t="s">
         <v>221</v>
       </c>
-      <c r="B141" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C141" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D141" t="s">
         <v>13</v>
       </c>
       <c r="G141" t="s">
         <v>14</v>
       </c>
       <c r="J141">
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:10">
       <c r="A142" t="s">
         <v>223</v>
       </c>
       <c r="B142" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="C142" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D142" t="s">
         <v>13</v>
       </c>
       <c r="G142" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J142">
         <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:10">
       <c r="A143" t="s">
         <v>224</v>
       </c>
       <c r="B143" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="C143" t="s">
         <v>12</v>
       </c>
       <c r="D143" t="s">
         <v>13</v>
       </c>
       <c r="G143" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J143">
         <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:10">
       <c r="A144" t="s">
+        <v>226</v>
+      </c>
+      <c r="B144" t="s">
         <v>225</v>
       </c>
-      <c r="B144" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C144" t="s">
         <v>19</v>
       </c>
       <c r="D144" t="s">
         <v>13</v>
       </c>
       <c r="G144" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J144">
         <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="A145" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B145" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="C145" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D145" t="s">
         <v>13</v>
       </c>
       <c r="G145" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J145">
         <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:10">
       <c r="A146" t="s">
         <v>228</v>
       </c>
       <c r="B146" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="C146" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D146" t="s">
         <v>13</v>
       </c>
       <c r="G146" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J146">
         <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:10">
       <c r="A147" t="s">
         <v>229</v>
       </c>
       <c r="B147" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="C147" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D147" t="s">
         <v>13</v>
       </c>
       <c r="G147" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J147">
         <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:10">
       <c r="A148" t="s">
+        <v>230</v>
+      </c>
+      <c r="B148" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
       <c r="C148" t="s">
         <v>12</v>
       </c>
       <c r="D148" t="s">
         <v>13</v>
       </c>
       <c r="G148" t="s">
         <v>14</v>
       </c>
       <c r="J148">
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:10">
       <c r="A149" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="B149" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="C149" t="s">
         <v>19</v>
       </c>
       <c r="D149" t="s">
         <v>13</v>
       </c>
       <c r="G149" t="s">
         <v>14</v>
       </c>
       <c r="J149">
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:10">
       <c r="A150" t="s">
+        <v>233</v>
+      </c>
+      <c r="B150" t="s">
         <v>234</v>
       </c>
-      <c r="B150" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C150" t="s">
         <v>12</v>
       </c>
       <c r="D150" t="s">
         <v>13</v>
       </c>
       <c r="G150" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J150">
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="A151" t="s">
         <v>235</v>
       </c>
       <c r="B151" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="C151" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D151" t="s">
         <v>13</v>
       </c>
       <c r="G151" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J151">
         <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152" t="s">
+        <v>237</v>
+      </c>
+      <c r="B152" t="s">
         <v>236</v>
       </c>
-      <c r="B152" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C152" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D152" t="s">
         <v>13</v>
       </c>
       <c r="G152" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J152">
         <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153" t="s">
         <v>238</v>
       </c>
       <c r="B153" t="s">
         <v>239</v>
       </c>
       <c r="C153" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D153" t="s">
         <v>13</v>
       </c>
       <c r="G153" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J153">
         <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:10">
       <c r="A154" t="s">
         <v>240</v>
       </c>
       <c r="B154" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="C154" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D154" t="s">
         <v>13</v>
       </c>
       <c r="G154" t="s">
         <v>14</v>
       </c>
       <c r="J154">
         <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:10">
       <c r="A155" t="s">
+        <v>241</v>
+      </c>
+      <c r="B155" t="s">
         <v>242</v>
       </c>
-      <c r="B155" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C155" t="s">
-        <v>19</v>
+        <v>243</v>
       </c>
       <c r="D155" t="s">
-        <v>13</v>
+        <v>83</v>
       </c>
       <c r="G155" t="s">
         <v>14</v>
       </c>
       <c r="J155">
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:10">
       <c r="A156" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B156" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="C156" t="s">
         <v>12</v>
       </c>
       <c r="D156" t="s">
         <v>13</v>
       </c>
       <c r="G156" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J156">
         <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:10">
       <c r="A157" t="s">
         <v>245</v>
       </c>
       <c r="B157" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="C157" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D157" t="s">
         <v>13</v>
       </c>
       <c r="G157" t="s">
         <v>14</v>
       </c>
       <c r="J157">
         <v>0</v>
       </c>
     </row>
     <row r="158" spans="1:10">
       <c r="A158" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="B158" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="C158" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D158" t="s">
         <v>13</v>
       </c>
       <c r="G158" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J158">
         <v>0</v>
       </c>
     </row>
     <row r="159" spans="1:10">
       <c r="A159" t="s">
+        <v>247</v>
+      </c>
+      <c r="B159" t="s">
         <v>248</v>
       </c>
-      <c r="B159" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C159" t="s">
         <v>19</v>
       </c>
       <c r="D159" t="s">
         <v>13</v>
       </c>
       <c r="G159" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J159">
         <v>0</v>
       </c>
     </row>
     <row r="160" spans="1:10">
       <c r="A160" t="s">
         <v>249</v>
       </c>
       <c r="B160" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="C160" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D160" t="s">
         <v>13</v>
       </c>
       <c r="G160" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J160">
         <v>0</v>
       </c>
     </row>
     <row r="161" spans="1:10">
       <c r="A161" t="s">
+        <v>250</v>
+      </c>
+      <c r="B161" t="s">
         <v>251</v>
       </c>
-      <c r="B161" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C161" t="s">
         <v>12</v>
       </c>
       <c r="D161" t="s">
         <v>13</v>
       </c>
       <c r="G161" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J161">
         <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:10">
       <c r="A162" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="B162" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="C162" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D162" t="s">
         <v>13</v>
       </c>
       <c r="G162" t="s">
         <v>14</v>
       </c>
       <c r="J162">
         <v>0</v>
       </c>
     </row>
     <row r="163" spans="1:10">
       <c r="A163" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="B163" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="C163" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D163" t="s">
         <v>13</v>
       </c>
       <c r="G163" t="s">
         <v>14</v>
       </c>
       <c r="J163">
         <v>0</v>
       </c>
     </row>
     <row r="164" spans="1:10">
       <c r="A164" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="B164" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="C164" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D164" t="s">
         <v>13</v>
       </c>
       <c r="G164" t="s">
-        <v>14</v>
+        <v>255</v>
       </c>
       <c r="J164">
         <v>0</v>
       </c>
     </row>
     <row r="165" spans="1:10">
       <c r="A165" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="B165" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C165" t="s">
         <v>12</v>
       </c>
       <c r="D165" t="s">
         <v>13</v>
       </c>
       <c r="G165" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J165">
         <v>0</v>
       </c>
     </row>
     <row r="166" spans="1:10">
       <c r="A166" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="B166" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C166" t="s">
         <v>19</v>
       </c>
       <c r="D166" t="s">
         <v>13</v>
       </c>
       <c r="G166" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J166">
         <v>0</v>
       </c>
     </row>
     <row r="167" spans="1:10">
       <c r="A167" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="B167" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="C167" t="s">
         <v>12</v>
       </c>
       <c r="D167" t="s">
         <v>13</v>
       </c>
       <c r="G167" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J167">
         <v>0</v>
       </c>
     </row>
     <row r="168" spans="1:10">
       <c r="A168" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="B168" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="C168" t="s">
         <v>19</v>
       </c>
       <c r="D168" t="s">
         <v>13</v>
       </c>
       <c r="G168" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J168">
         <v>0</v>
       </c>
     </row>
     <row r="169" spans="1:10">
       <c r="A169" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="B169" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C169" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D169" t="s">
         <v>13</v>
       </c>
       <c r="G169" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J169">
         <v>0</v>
       </c>
     </row>
     <row r="170" spans="1:10">
       <c r="A170" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="B170" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C170" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D170" t="s">
         <v>13</v>
       </c>
       <c r="G170" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J170">
         <v>0</v>
       </c>
     </row>
     <row r="171" spans="1:10">
       <c r="A171" t="s">
+        <v>264</v>
+      </c>
+      <c r="B171" t="s">
         <v>265</v>
       </c>
-      <c r="B171" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C171" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D171" t="s">
         <v>13</v>
       </c>
       <c r="G171" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J171">
         <v>0</v>
       </c>
     </row>
     <row r="172" spans="1:10">
       <c r="A172" t="s">
+        <v>266</v>
+      </c>
+      <c r="B172" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="C172" t="s">
         <v>12</v>
       </c>
       <c r="D172" t="s">
         <v>13</v>
       </c>
       <c r="G172" t="s">
         <v>14</v>
       </c>
       <c r="J172">
         <v>0</v>
       </c>
     </row>
     <row r="173" spans="1:10">
       <c r="A173" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="B173" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="C173" t="s">
         <v>19</v>
       </c>
       <c r="D173" t="s">
         <v>13</v>
       </c>
       <c r="G173" t="s">
         <v>14</v>
       </c>
       <c r="J173">
         <v>0</v>
       </c>
     </row>
     <row r="174" spans="1:10">
       <c r="A174" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="B174" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="C174" t="s">
         <v>12</v>
       </c>
       <c r="D174" t="s">
         <v>13</v>
       </c>
       <c r="G174" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J174">
         <v>0</v>
       </c>
     </row>
     <row r="175" spans="1:10">
       <c r="A175" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="B175" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="C175" t="s">
         <v>19</v>
       </c>
       <c r="D175" t="s">
         <v>13</v>
       </c>
       <c r="G175" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J175">
         <v>0</v>
       </c>
     </row>
     <row r="176" spans="1:10">
       <c r="A176" t="s">
+        <v>271</v>
+      </c>
+      <c r="B176" t="s">
         <v>272</v>
       </c>
-      <c r="B176" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C176" t="s">
         <v>12</v>
       </c>
       <c r="D176" t="s">
         <v>13</v>
       </c>
       <c r="G176" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J176">
         <v>0</v>
       </c>
     </row>
     <row r="177" spans="1:10">
       <c r="A177" t="s">
+        <v>273</v>
+      </c>
+      <c r="B177" t="s">
         <v>274</v>
       </c>
-      <c r="B177" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C177" t="s">
         <v>19</v>
       </c>
       <c r="D177" t="s">
         <v>13</v>
       </c>
       <c r="G177" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J177">
         <v>0</v>
       </c>
     </row>
     <row r="178" spans="1:10">
       <c r="A178" t="s">
         <v>275</v>
       </c>
       <c r="B178" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="C178" t="s">
         <v>12</v>
       </c>
       <c r="D178" t="s">
         <v>13</v>
       </c>
       <c r="G178" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J178">
         <v>0</v>
       </c>
     </row>
     <row r="179" spans="1:10">
       <c r="A179" t="s">
+        <v>277</v>
+      </c>
+      <c r="B179" t="s">
         <v>276</v>
       </c>
-      <c r="B179" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C179" t="s">
         <v>19</v>
       </c>
       <c r="D179" t="s">
         <v>13</v>
       </c>
       <c r="G179" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J179">
         <v>0</v>
       </c>
     </row>
     <row r="180" spans="1:10">
       <c r="A180" t="s">
         <v>278</v>
       </c>
       <c r="B180" t="s">
         <v>279</v>
       </c>
       <c r="C180" t="s">
-        <v>208</v>
+        <v>12</v>
       </c>
       <c r="D180" t="s">
         <v>13</v>
       </c>
       <c r="G180" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J180">
         <v>0</v>
       </c>
     </row>
     <row r="181" spans="1:10">
       <c r="A181" t="s">
         <v>280</v>
       </c>
       <c r="B181" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="C181" t="s">
         <v>12</v>
       </c>
       <c r="D181" t="s">
         <v>13</v>
       </c>
       <c r="G181" t="s">
         <v>14</v>
       </c>
       <c r="J181">
         <v>0</v>
       </c>
     </row>
     <row r="182" spans="1:10">
       <c r="A182" t="s">
+        <v>282</v>
+      </c>
+      <c r="B182" t="s">
         <v>281</v>
       </c>
-      <c r="B182" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C182" t="s">
         <v>19</v>
       </c>
       <c r="D182" t="s">
-        <v>63</v>
+        <v>13</v>
       </c>
       <c r="G182" t="s">
         <v>14</v>
       </c>
       <c r="J182">
         <v>0</v>
       </c>
     </row>
     <row r="183" spans="1:10">
       <c r="A183" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B183" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="C183" t="s">
         <v>19</v>
       </c>
       <c r="D183" t="s">
         <v>13</v>
       </c>
       <c r="G183" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J183">
         <v>0</v>
       </c>
     </row>
     <row r="184" spans="1:10">
       <c r="A184" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B184" t="s">
-        <v>279</v>
+        <v>285</v>
       </c>
       <c r="C184" t="s">
         <v>12</v>
       </c>
       <c r="D184" t="s">
         <v>13</v>
       </c>
       <c r="G184" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J184">
         <v>0</v>
       </c>
     </row>
     <row r="185" spans="1:10">
       <c r="A185" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="B185" t="s">
-        <v>279</v>
+        <v>287</v>
       </c>
       <c r="C185" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D185" t="s">
         <v>13</v>
       </c>
       <c r="G185" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J185">
         <v>0</v>
       </c>
     </row>
     <row r="186" spans="1:10">
       <c r="A186" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="B186" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="C186" t="s">
         <v>12</v>
       </c>
       <c r="D186" t="s">
         <v>13</v>
       </c>
       <c r="G186" t="s">
         <v>14</v>
       </c>
       <c r="J186">
         <v>0</v>
       </c>
     </row>
     <row r="187" spans="1:10">
       <c r="A187" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="B187" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="C187" t="s">
         <v>19</v>
       </c>
       <c r="D187" t="s">
         <v>13</v>
       </c>
       <c r="G187" t="s">
         <v>14</v>
       </c>
       <c r="J187">
         <v>0</v>
       </c>
     </row>
     <row r="188" spans="1:10">
       <c r="A188" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="B188" t="s">
-        <v>286</v>
+        <v>292</v>
       </c>
       <c r="C188" t="s">
         <v>12</v>
       </c>
       <c r="D188" t="s">
         <v>13</v>
       </c>
       <c r="G188" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J188">
         <v>0</v>
       </c>
     </row>
     <row r="189" spans="1:10">
       <c r="A189" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="B189" t="s">
-        <v>286</v>
+        <v>292</v>
       </c>
       <c r="C189" t="s">
         <v>19</v>
       </c>
       <c r="D189" t="s">
         <v>13</v>
       </c>
       <c r="G189" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J189">
         <v>0</v>
       </c>
     </row>
     <row r="190" spans="1:10">
       <c r="A190" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="B190" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C190" t="s">
         <v>12</v>
       </c>
       <c r="D190" t="s">
         <v>13</v>
       </c>
       <c r="G190" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J190">
         <v>0</v>
       </c>
     </row>
     <row r="191" spans="1:10">
       <c r="A191" t="s">
+        <v>295</v>
+      </c>
+      <c r="B191" t="s">
         <v>292</v>
       </c>
-      <c r="B191" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C191" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D191" t="s">
         <v>13</v>
       </c>
       <c r="G191" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J191">
         <v>0</v>
       </c>
     </row>
     <row r="192" spans="1:10">
       <c r="A192" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="B192" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="C192" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D192" t="s">
         <v>13</v>
       </c>
       <c r="G192" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J192">
         <v>0</v>
       </c>
     </row>
     <row r="193" spans="1:10">
       <c r="A193" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="B193" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="C193" t="s">
         <v>12</v>
       </c>
       <c r="D193" t="s">
         <v>13</v>
       </c>
       <c r="G193" t="s">
         <v>14</v>
       </c>
       <c r="J193">
         <v>0</v>
       </c>
     </row>
     <row r="194" spans="1:10">
       <c r="A194" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="B194" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="C194" t="s">
         <v>19</v>
       </c>
       <c r="D194" t="s">
         <v>13</v>
       </c>
       <c r="G194" t="s">
         <v>14</v>
       </c>
       <c r="J194">
         <v>0</v>
       </c>
     </row>
     <row r="195" spans="1:10">
       <c r="A195" t="s">
+        <v>300</v>
+      </c>
+      <c r="B195" t="s">
         <v>298</v>
       </c>
-      <c r="B195" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C195" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D195" t="s">
         <v>13</v>
       </c>
       <c r="G195" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J195">
         <v>0</v>
       </c>
     </row>
     <row r="196" spans="1:10">
       <c r="A196" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="B196" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="C196" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D196" t="s">
         <v>13</v>
       </c>
       <c r="G196" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J196">
         <v>0</v>
       </c>
     </row>
     <row r="197" spans="1:10">
       <c r="A197" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="B197" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="C197" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D197" t="s">
         <v>13</v>
       </c>
       <c r="G197" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J197">
         <v>0</v>
       </c>
     </row>
     <row r="198" spans="1:10">
       <c r="A198" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="B198" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="C198" t="s">
         <v>19</v>
       </c>
       <c r="D198" t="s">
         <v>13</v>
       </c>
       <c r="G198" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J198">
         <v>0</v>
       </c>
     </row>
     <row r="199" spans="1:10">
       <c r="A199" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="B199" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="C199" t="s">
         <v>12</v>
       </c>
       <c r="D199" t="s">
         <v>13</v>
       </c>
       <c r="G199" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J199">
         <v>0</v>
       </c>
     </row>
     <row r="200" spans="1:10">
       <c r="A200" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="B200" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="C200" t="s">
         <v>19</v>
       </c>
       <c r="D200" t="s">
         <v>13</v>
       </c>
       <c r="G200" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J200">
         <v>0</v>
       </c>
     </row>
     <row r="201" spans="1:10">
       <c r="A201" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="B201" t="s">
         <v>306</v>
       </c>
       <c r="C201" t="s">
         <v>12</v>
       </c>
       <c r="D201" t="s">
         <v>13</v>
       </c>
       <c r="G201" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J201">
         <v>0</v>
       </c>
     </row>
     <row r="202" spans="1:10">
       <c r="A202" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="B202" t="s">
         <v>306</v>
       </c>
       <c r="C202" t="s">
         <v>19</v>
       </c>
       <c r="D202" t="s">
         <v>13</v>
       </c>
       <c r="G202" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J202">
         <v>0</v>
       </c>
     </row>
     <row r="203" spans="1:10">
       <c r="A203" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="B203" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
       <c r="C203" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D203" t="s">
         <v>13</v>
       </c>
       <c r="G203" t="s">
         <v>14</v>
       </c>
       <c r="J203">
         <v>0</v>
       </c>
     </row>
     <row r="204" spans="1:10">
       <c r="A204" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="B204" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
       <c r="C204" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D204" t="s">
         <v>13</v>
       </c>
       <c r="G204" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J204">
         <v>0</v>
       </c>
     </row>
     <row r="205" spans="1:10">
       <c r="A205" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="B205" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
       <c r="C205" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D205" t="s">
         <v>13</v>
       </c>
       <c r="G205" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J205">
         <v>0</v>
       </c>
     </row>
     <row r="206" spans="1:10">
       <c r="A206" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="B206" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="C206" t="s">
-        <v>312</v>
+        <v>19</v>
       </c>
       <c r="D206" t="s">
         <v>13</v>
       </c>
       <c r="G206" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J206">
         <v>0</v>
       </c>
     </row>
     <row r="207" spans="1:10">
       <c r="A207" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="B207" t="s">
-        <v>306</v>
+        <v>317</v>
       </c>
       <c r="C207" t="s">
-        <v>19</v>
+        <v>243</v>
       </c>
       <c r="D207" t="s">
         <v>13</v>
       </c>
       <c r="G207" t="s">
         <v>14</v>
       </c>
       <c r="J207">
         <v>0</v>
       </c>
     </row>
     <row r="208" spans="1:10">
       <c r="A208" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="B208" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="C208" t="s">
         <v>12</v>
       </c>
       <c r="D208" t="s">
         <v>13</v>
       </c>
       <c r="G208" t="s">
         <v>14</v>
       </c>
       <c r="J208">
         <v>0</v>
       </c>
     </row>
     <row r="209" spans="1:10">
       <c r="A209" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="B209" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="C209" t="s">
         <v>19</v>
       </c>
       <c r="D209" t="s">
         <v>13</v>
       </c>
       <c r="G209" t="s">
         <v>14</v>
       </c>
       <c r="J209">
         <v>0</v>
       </c>
     </row>
     <row r="210" spans="1:10">
       <c r="A210" t="s">
+        <v>320</v>
+      </c>
+      <c r="B210" t="s">
         <v>317</v>
       </c>
-      <c r="B210" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C210" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D210" t="s">
-        <v>13</v>
+        <v>83</v>
       </c>
       <c r="G210" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J210">
         <v>0</v>
       </c>
     </row>
     <row r="211" spans="1:10">
       <c r="A211" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="B211" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="C211" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D211" t="s">
         <v>13</v>
       </c>
       <c r="G211" t="s">
         <v>14</v>
       </c>
       <c r="J211">
         <v>0</v>
       </c>
     </row>
     <row r="212" spans="1:10">
       <c r="A212" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="B212" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="C212" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D212" t="s">
         <v>13</v>
       </c>
       <c r="G212" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J212">
         <v>0</v>
       </c>
     </row>
     <row r="213" spans="1:10">
       <c r="A213" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="B213" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="C213" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D213" t="s">
         <v>13</v>
       </c>
       <c r="G213" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J213">
         <v>0</v>
       </c>
     </row>
     <row r="214" spans="1:10">
       <c r="A214" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="B214" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="C214" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D214" t="s">
         <v>13</v>
       </c>
       <c r="G214" t="s">
         <v>14</v>
       </c>
       <c r="J214">
         <v>0</v>
       </c>
     </row>
     <row r="215" spans="1:10">
       <c r="A215" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="B215" t="s">
         <v>325</v>
       </c>
       <c r="C215" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D215" t="s">
         <v>13</v>
       </c>
       <c r="G215" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J215">
         <v>0</v>
       </c>
     </row>
     <row r="216" spans="1:10">
       <c r="A216" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="B216" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="C216" t="s">
         <v>12</v>
       </c>
       <c r="D216" t="s">
         <v>13</v>
       </c>
       <c r="G216" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J216">
         <v>0</v>
       </c>
     </row>
     <row r="217" spans="1:10">
       <c r="A217" t="s">
         <v>328</v>
       </c>
       <c r="B217" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="C217" t="s">
         <v>19</v>
       </c>
       <c r="D217" t="s">
         <v>13</v>
       </c>
       <c r="G217" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J217">
         <v>0</v>
       </c>
     </row>
     <row r="218" spans="1:10">
       <c r="A218" t="s">
         <v>329</v>
       </c>
       <c r="B218" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="C218" t="s">
         <v>12</v>
       </c>
       <c r="D218" t="s">
         <v>13</v>
       </c>
       <c r="G218" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J218">
         <v>0</v>
       </c>
     </row>
     <row r="219" spans="1:10">
       <c r="A219" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="B219" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C219" t="s">
         <v>12</v>
       </c>
       <c r="D219" t="s">
         <v>13</v>
       </c>
       <c r="G219" t="s">
         <v>14</v>
       </c>
       <c r="J219">
         <v>0</v>
       </c>
     </row>
     <row r="220" spans="1:10">
       <c r="A220" t="s">
+        <v>333</v>
+      </c>
+      <c r="B220" t="s">
         <v>332</v>
       </c>
-      <c r="B220" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C220" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D220" t="s">
         <v>13</v>
       </c>
       <c r="G220" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J220">
         <v>0</v>
       </c>
     </row>
     <row r="221" spans="1:10">
       <c r="A221" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="B221" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="C221" t="s">
         <v>19</v>
       </c>
       <c r="D221" t="s">
         <v>13</v>
       </c>
       <c r="G221" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J221">
         <v>0</v>
       </c>
     </row>
     <row r="222" spans="1:10">
       <c r="A222" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="B222" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="C222" t="s">
         <v>12</v>
       </c>
       <c r="D222" t="s">
         <v>13</v>
       </c>
       <c r="G222" t="s">
         <v>14</v>
       </c>
       <c r="J222">
         <v>0</v>
       </c>
     </row>
     <row r="223" spans="1:10">
       <c r="A223" t="s">
+        <v>338</v>
+      </c>
+      <c r="B223" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
       <c r="C223" t="s">
         <v>19</v>
       </c>
       <c r="D223" t="s">
         <v>13</v>
       </c>
       <c r="G223" t="s">
         <v>14</v>
       </c>
       <c r="J223">
         <v>0</v>
       </c>
     </row>
     <row r="224" spans="1:10">
       <c r="A224" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B224" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="C224" t="s">
         <v>12</v>
       </c>
       <c r="D224" t="s">
         <v>13</v>
       </c>
       <c r="G224" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J224">
         <v>0</v>
       </c>
     </row>
     <row r="225" spans="1:10">
       <c r="A225" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="B225" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="C225" t="s">
         <v>19</v>
       </c>
       <c r="D225" t="s">
         <v>13</v>
       </c>
       <c r="G225" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J225">
         <v>0</v>
       </c>
     </row>
     <row r="226" spans="1:10">
       <c r="A226" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="B226" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="C226" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D226" t="s">
         <v>13</v>
       </c>
       <c r="G226" t="s">
         <v>14</v>
       </c>
       <c r="J226">
         <v>0</v>
       </c>
     </row>
     <row r="227" spans="1:10">
       <c r="A227" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="B227" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="C227" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D227" t="s">
-        <v>63</v>
+        <v>13</v>
       </c>
       <c r="G227" t="s">
         <v>14</v>
       </c>
       <c r="J227">
         <v>0</v>
       </c>
     </row>
     <row r="228" spans="1:10">
       <c r="A228" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="B228" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="C228" t="s">
         <v>19</v>
       </c>
       <c r="D228" t="s">
         <v>13</v>
       </c>
       <c r="G228" t="s">
         <v>14</v>
       </c>
       <c r="J228">
         <v>0</v>
       </c>
     </row>
     <row r="229" spans="1:10">
       <c r="A229" t="s">
+        <v>346</v>
+      </c>
+      <c r="B229" t="s">
         <v>344</v>
       </c>
-      <c r="B229" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C229" t="s">
         <v>12</v>
       </c>
       <c r="D229" t="s">
         <v>13</v>
       </c>
       <c r="G229" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J229">
         <v>0</v>
       </c>
     </row>
     <row r="230" spans="1:10">
       <c r="A230" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="B230" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="C230" t="s">
         <v>19</v>
       </c>
       <c r="D230" t="s">
         <v>13</v>
       </c>
       <c r="G230" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J230">
         <v>0</v>
       </c>
     </row>
     <row r="231" spans="1:10">
       <c r="A231" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="B231" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="C231" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D231" t="s">
         <v>13</v>
       </c>
       <c r="G231" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J231">
         <v>0</v>
       </c>
     </row>
     <row r="232" spans="1:10">
       <c r="A232" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="B232" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="C232" t="s">
         <v>12</v>
       </c>
       <c r="D232" t="s">
         <v>13</v>
       </c>
       <c r="G232" t="s">
         <v>14</v>
       </c>
       <c r="J232">
         <v>0</v>
       </c>
     </row>
     <row r="233" spans="1:10">
       <c r="A233" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="B233" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="C233" t="s">
         <v>19</v>
       </c>
       <c r="D233" t="s">
         <v>13</v>
       </c>
       <c r="G233" t="s">
         <v>14</v>
       </c>
       <c r="J233">
         <v>0</v>
       </c>
     </row>
     <row r="234" spans="1:10">
       <c r="A234" t="s">
+        <v>353</v>
+      </c>
+      <c r="B234" t="s">
         <v>351</v>
       </c>
-      <c r="B234" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C234" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D234" t="s">
         <v>13</v>
       </c>
       <c r="G234" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J234">
         <v>0</v>
       </c>
     </row>
     <row r="235" spans="1:10">
       <c r="A235" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="B235" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="C235" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D235" t="s">
         <v>13</v>
       </c>
       <c r="G235" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J235">
         <v>0</v>
       </c>
     </row>
     <row r="236" spans="1:10">
       <c r="A236" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="B236" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="C236" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D236" t="s">
         <v>13</v>
       </c>
       <c r="G236" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J236">
         <v>0</v>
       </c>
     </row>
     <row r="237" spans="1:10">
       <c r="A237" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="B237" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="C237" t="s">
-        <v>19</v>
+        <v>357</v>
       </c>
       <c r="D237" t="s">
         <v>13</v>
       </c>
       <c r="G237" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J237">
         <v>0</v>
       </c>
     </row>
     <row r="238" spans="1:10">
       <c r="A238" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="B238" t="s">
-        <v>357</v>
+        <v>351</v>
       </c>
       <c r="C238" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D238" t="s">
         <v>13</v>
       </c>
       <c r="G238" t="s">
         <v>14</v>
       </c>
       <c r="J238">
         <v>0</v>
       </c>
     </row>
     <row r="239" spans="1:10">
       <c r="A239" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B239" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="C239" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D239" t="s">
         <v>13</v>
       </c>
       <c r="G239" t="s">
         <v>14</v>
       </c>
       <c r="J239">
         <v>0</v>
       </c>
     </row>
     <row r="240" spans="1:10">
       <c r="A240" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="B240" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="C240" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D240" t="s">
         <v>13</v>
       </c>
       <c r="G240" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J240">
         <v>0</v>
       </c>
     </row>
     <row r="241" spans="1:10">
       <c r="A241" t="s">
+        <v>362</v>
+      </c>
+      <c r="B241" t="s">
         <v>360</v>
       </c>
-      <c r="B241" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C241" t="s">
         <v>12</v>
       </c>
       <c r="D241" t="s">
         <v>13</v>
       </c>
       <c r="G241" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J241">
         <v>0</v>
       </c>
     </row>
     <row r="242" spans="1:10">
       <c r="A242" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="B242" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="C242" t="s">
         <v>12</v>
       </c>
       <c r="D242" t="s">
         <v>13</v>
       </c>
       <c r="G242" t="s">
         <v>14</v>
       </c>
       <c r="J242">
         <v>0</v>
       </c>
     </row>
     <row r="243" spans="1:10">
       <c r="A243" t="s">
+        <v>365</v>
+      </c>
+      <c r="B243" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
       <c r="C243" t="s">
         <v>19</v>
       </c>
       <c r="D243" t="s">
         <v>13</v>
       </c>
       <c r="G243" t="s">
         <v>14</v>
       </c>
       <c r="J243">
         <v>0</v>
       </c>
     </row>
     <row r="244" spans="1:10">
       <c r="A244" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="B244" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="C244" t="s">
         <v>12</v>
       </c>
       <c r="D244" t="s">
         <v>13</v>
       </c>
       <c r="G244" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J244">
         <v>0</v>
       </c>
     </row>
     <row r="245" spans="1:10">
       <c r="A245" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="B245" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="C245" t="s">
         <v>19</v>
       </c>
       <c r="D245" t="s">
         <v>13</v>
       </c>
       <c r="G245" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J245">
         <v>0</v>
       </c>
     </row>
     <row r="246" spans="1:10">
       <c r="A246" t="s">
+        <v>369</v>
+      </c>
+      <c r="B246" t="s">
         <v>367</v>
       </c>
-      <c r="B246" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C246" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D246" t="s">
         <v>13</v>
       </c>
       <c r="G246" t="s">
         <v>14</v>
       </c>
       <c r="J246">
         <v>0</v>
       </c>
     </row>
     <row r="247" spans="1:10">
       <c r="A247" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="B247" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="C247" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D247" t="s">
         <v>13</v>
       </c>
       <c r="G247" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J247">
         <v>0</v>
       </c>
     </row>
     <row r="248" spans="1:10">
       <c r="A248" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="B248" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="C248" t="s">
         <v>12</v>
       </c>
       <c r="D248" t="s">
         <v>13</v>
       </c>
       <c r="G248" t="s">
         <v>14</v>
       </c>
       <c r="J248">
         <v>0</v>
       </c>
     </row>
     <row r="249" spans="1:10">
       <c r="A249" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="B249" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="C249" t="s">
         <v>19</v>
       </c>
       <c r="D249" t="s">
         <v>13</v>
       </c>
       <c r="G249" t="s">
         <v>14</v>
       </c>
       <c r="J249">
         <v>0</v>
       </c>
     </row>
     <row r="250" spans="1:10">
       <c r="A250" t="s">
+        <v>375</v>
+      </c>
+      <c r="B250" t="s">
         <v>373</v>
       </c>
-      <c r="B250" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C250" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D250" t="s">
         <v>13</v>
       </c>
       <c r="G250" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J250">
         <v>0</v>
       </c>
     </row>
     <row r="251" spans="1:10">
       <c r="A251" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="B251" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="C251" t="s">
         <v>12</v>
       </c>
       <c r="D251" t="s">
         <v>13</v>
       </c>
       <c r="G251" t="s">
         <v>14</v>
       </c>
       <c r="J251">
         <v>0</v>
       </c>
     </row>
     <row r="252" spans="1:10">
       <c r="A252" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="B252" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="C252" t="s">
         <v>19</v>
       </c>
       <c r="D252" t="s">
         <v>13</v>
       </c>
       <c r="G252" t="s">
         <v>14</v>
       </c>
       <c r="J252">
         <v>0</v>
       </c>
     </row>
     <row r="253" spans="1:10">
       <c r="A253" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="B253" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="C253" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D253" t="s">
         <v>13</v>
       </c>
       <c r="G253" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J253">
         <v>0</v>
       </c>
     </row>
     <row r="254" spans="1:10">
       <c r="A254" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="B254" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="C254" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D254" t="s">
         <v>13</v>
       </c>
       <c r="G254" t="s">
         <v>14</v>
       </c>
       <c r="J254">
         <v>0</v>
       </c>
     </row>
     <row r="255" spans="1:10">
       <c r="A255" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="B255" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="C255" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D255" t="s">
         <v>13</v>
       </c>
       <c r="G255" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J255">
         <v>0</v>
       </c>
     </row>
     <row r="256" spans="1:10">
       <c r="A256" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="B256" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="C256" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D256" t="s">
         <v>13</v>
       </c>
       <c r="G256" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J256">
         <v>0</v>
       </c>
     </row>
     <row r="257" spans="1:10">
       <c r="A257" t="s">
+        <v>385</v>
+      </c>
+      <c r="B257" t="s">
         <v>382</v>
       </c>
-      <c r="B257" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C257" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D257" t="s">
         <v>13</v>
       </c>
       <c r="G257" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J257">
         <v>0</v>
       </c>
     </row>
     <row r="258" spans="1:10">
       <c r="A258" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="B258" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="C258" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D258" t="s">
         <v>13</v>
       </c>
       <c r="G258" t="s">
         <v>14</v>
       </c>
       <c r="J258">
         <v>0</v>
       </c>
     </row>
     <row r="259" spans="1:10">
       <c r="A259" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="B259" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="C259" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D259" t="s">
         <v>13</v>
       </c>
       <c r="G259" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J259">
         <v>0</v>
       </c>
     </row>
     <row r="260" spans="1:10">
       <c r="A260" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="B260" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="C260" t="s">
         <v>19</v>
       </c>
       <c r="D260" t="s">
-        <v>13</v>
+        <v>83</v>
       </c>
       <c r="G260" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J260">
         <v>0</v>
       </c>
     </row>
     <row r="261" spans="1:10">
       <c r="A261" t="s">
+        <v>390</v>
+      </c>
+      <c r="B261" t="s">
         <v>387</v>
       </c>
-      <c r="B261" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C261" t="s">
         <v>12</v>
       </c>
       <c r="D261" t="s">
         <v>13</v>
       </c>
       <c r="G261" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J261">
         <v>0</v>
       </c>
     </row>
     <row r="262" spans="1:10">
       <c r="A262" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="B262" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
       <c r="C262" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D262" t="s">
         <v>13</v>
       </c>
       <c r="G262" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J262">
         <v>0</v>
       </c>
     </row>
     <row r="263" spans="1:10">
       <c r="A263" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="B263" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="C263" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D263" t="s">
         <v>13</v>
       </c>
       <c r="G263" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J263">
         <v>0</v>
       </c>
     </row>
     <row r="264" spans="1:10">
       <c r="A264" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="B264" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="C264" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D264" t="s">
         <v>13</v>
       </c>
       <c r="G264" t="s">
         <v>14</v>
       </c>
       <c r="J264">
         <v>0</v>
       </c>
     </row>
     <row r="265" spans="1:10">
       <c r="A265" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="B265" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C265" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D265" t="s">
         <v>13</v>
       </c>
       <c r="G265" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J265">
         <v>0</v>
       </c>
     </row>
     <row r="266" spans="1:10">
       <c r="A266" t="s">
+        <v>397</v>
+      </c>
+      <c r="B266" t="s">
         <v>395</v>
       </c>
-      <c r="B266" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C266" t="s">
         <v>12</v>
       </c>
       <c r="D266" t="s">
         <v>13</v>
       </c>
       <c r="G266" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J266">
         <v>0</v>
       </c>
     </row>
     <row r="267" spans="1:10">
       <c r="A267" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="B267" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="C267" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D267" t="s">
         <v>13</v>
       </c>
       <c r="G267" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J267">
         <v>0</v>
       </c>
     </row>
     <row r="268" spans="1:10">
       <c r="A268" t="s">
         <v>399</v>
       </c>
       <c r="B268" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="C268" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D268" t="s">
         <v>13</v>
       </c>
       <c r="G268" t="s">
         <v>14</v>
       </c>
       <c r="J268">
         <v>0</v>
       </c>
     </row>
     <row r="269" spans="1:10">
       <c r="A269" t="s">
+        <v>401</v>
+      </c>
+      <c r="B269" t="s">
         <v>400</v>
       </c>
-      <c r="B269" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C269" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D269" t="s">
         <v>13</v>
       </c>
       <c r="G269" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J269">
         <v>0</v>
       </c>
     </row>
     <row r="270" spans="1:10">
       <c r="A270" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="B270" t="s">
-        <v>398</v>
+        <v>403</v>
       </c>
       <c r="C270" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D270" t="s">
         <v>13</v>
       </c>
       <c r="G270" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J270">
         <v>0</v>
       </c>
     </row>
     <row r="271" spans="1:10">
       <c r="A271" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="B271" t="s">
         <v>403</v>
       </c>
       <c r="C271" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D271" t="s">
         <v>13</v>
       </c>
       <c r="G271" t="s">
         <v>14</v>
       </c>
       <c r="J271">
         <v>0</v>
       </c>
     </row>
     <row r="272" spans="1:10">
       <c r="A272" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="B272" t="s">
         <v>403</v>
       </c>
       <c r="C272" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D272" t="s">
         <v>13</v>
       </c>
       <c r="G272" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J272">
         <v>0</v>
       </c>
     </row>
     <row r="273" spans="1:10">
       <c r="A273" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="B273" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
       <c r="C273" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D273" t="s">
         <v>13</v>
       </c>
       <c r="G273" t="s">
         <v>14</v>
       </c>
       <c r="J273">
         <v>0</v>
       </c>
     </row>
     <row r="274" spans="1:10">
       <c r="A274" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="B274" t="s">
         <v>407</v>
       </c>
       <c r="C274" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D274" t="s">
         <v>13</v>
       </c>
       <c r="G274" t="s">
         <v>14</v>
       </c>
       <c r="J274">
         <v>0</v>
       </c>
     </row>
     <row r="275" spans="1:10">
       <c r="A275" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="B275" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="C275" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D275" t="s">
         <v>13</v>
       </c>
       <c r="G275" t="s">
         <v>14</v>
       </c>
       <c r="J275">
         <v>0</v>
       </c>
     </row>
     <row r="276" spans="1:10">
       <c r="A276" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="B276" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="C276" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D276" t="s">
         <v>13</v>
       </c>
       <c r="G276" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J276">
         <v>0</v>
       </c>
     </row>
     <row r="277" spans="1:10">
       <c r="A277" t="s">
+        <v>412</v>
+      </c>
+      <c r="B277" t="s">
         <v>410</v>
       </c>
-      <c r="B277" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C277" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D277" t="s">
         <v>13</v>
       </c>
       <c r="G277" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J277">
         <v>0</v>
       </c>
     </row>
     <row r="278" spans="1:10">
       <c r="A278" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="B278" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="C278" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D278" t="s">
         <v>13</v>
       </c>
       <c r="G278" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J278">
         <v>0</v>
       </c>
     </row>
     <row r="279" spans="1:10">
       <c r="A279" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="B279" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="C279" t="s">
         <v>12</v>
       </c>
       <c r="D279" t="s">
         <v>13</v>
       </c>
       <c r="G279" t="s">
         <v>14</v>
       </c>
       <c r="J279">
         <v>0</v>
       </c>
     </row>
     <row r="280" spans="1:10">
       <c r="A280" t="s">
+        <v>416</v>
+      </c>
+      <c r="B280" t="s">
         <v>415</v>
-      </c>
-[...1 lines deleted...]
-        <v>414</v>
       </c>
       <c r="C280" t="s">
         <v>19</v>
       </c>
       <c r="D280" t="s">
         <v>13</v>
       </c>
       <c r="G280" t="s">
         <v>14</v>
       </c>
       <c r="J280">
         <v>0</v>
       </c>
     </row>
     <row r="281" spans="1:10">
       <c r="A281" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="B281" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="C281" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D281" t="s">
         <v>13</v>
       </c>
       <c r="G281" t="s">
         <v>14</v>
       </c>
       <c r="J281">
         <v>0</v>
       </c>
     </row>
     <row r="282" spans="1:10">
       <c r="A282" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="B282" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="C282" t="s">
-        <v>312</v>
+        <v>19</v>
       </c>
       <c r="D282" t="s">
         <v>13</v>
       </c>
       <c r="G282" t="s">
         <v>14</v>
       </c>
       <c r="J282">
         <v>0</v>
       </c>
     </row>
     <row r="283" spans="1:10">
       <c r="A283" t="s">
+        <v>420</v>
+      </c>
+      <c r="B283" t="s">
         <v>418</v>
       </c>
-      <c r="B283" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C283" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D283" t="s">
         <v>13</v>
       </c>
       <c r="G283" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J283">
         <v>0</v>
       </c>
     </row>
     <row r="284" spans="1:10">
       <c r="A284" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="B284" t="s">
-        <v>414</v>
+        <v>422</v>
       </c>
       <c r="C284" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D284" t="s">
         <v>13</v>
       </c>
       <c r="G284" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J284">
         <v>0</v>
       </c>
     </row>
     <row r="285" spans="1:10">
       <c r="A285" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="B285" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="C285" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D285" t="s">
         <v>13</v>
       </c>
       <c r="G285" t="s">
         <v>14</v>
       </c>
       <c r="J285">
         <v>0</v>
       </c>
     </row>
     <row r="286" spans="1:10">
       <c r="A286" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="B286" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="C286" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D286" t="s">
         <v>13</v>
       </c>
       <c r="G286" t="s">
         <v>14</v>
       </c>
       <c r="J286">
         <v>0</v>
       </c>
     </row>
     <row r="287" spans="1:10">
       <c r="A287" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="B287" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="C287" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D287" t="s">
         <v>13</v>
       </c>
       <c r="G287" t="s">
         <v>14</v>
       </c>
       <c r="J287">
         <v>0</v>
       </c>
     </row>
     <row r="288" spans="1:10">
       <c r="A288" t="s">
+        <v>427</v>
+      </c>
+      <c r="B288" t="s">
         <v>425</v>
       </c>
-      <c r="B288" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C288" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D288" t="s">
         <v>13</v>
       </c>
       <c r="G288" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J288">
         <v>0</v>
       </c>
     </row>
     <row r="289" spans="1:10">
       <c r="A289" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="B289" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="C289" t="s">
         <v>19</v>
       </c>
       <c r="D289" t="s">
         <v>13</v>
       </c>
       <c r="G289" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J289">
         <v>0</v>
       </c>
     </row>
     <row r="290" spans="1:10">
       <c r="A290" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="B290" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="C290" t="s">
         <v>12</v>
       </c>
       <c r="D290" t="s">
-        <v>63</v>
+        <v>13</v>
       </c>
       <c r="G290" t="s">
         <v>14</v>
       </c>
       <c r="J290">
         <v>0</v>
       </c>
     </row>
     <row r="291" spans="1:10">
       <c r="A291" t="s">
+        <v>431</v>
+      </c>
+      <c r="B291" t="s">
         <v>430</v>
       </c>
-      <c r="B291" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C291" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D291" t="s">
         <v>13</v>
       </c>
       <c r="G291" t="s">
         <v>14</v>
       </c>
       <c r="J291">
         <v>0</v>
       </c>
     </row>
     <row r="292" spans="1:10">
       <c r="A292" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="B292" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="C292" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D292" t="s">
         <v>13</v>
       </c>
       <c r="G292" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J292">
         <v>0</v>
       </c>
     </row>
     <row r="293" spans="1:10">
       <c r="A293" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B293" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="C293" t="s">
         <v>19</v>
       </c>
       <c r="D293" t="s">
         <v>13</v>
       </c>
       <c r="G293" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J293">
         <v>0</v>
       </c>
     </row>
     <row r="294" spans="1:10">
       <c r="A294" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="B294" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="C294" t="s">
         <v>12</v>
       </c>
       <c r="D294" t="s">
         <v>13</v>
       </c>
       <c r="G294" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J294">
         <v>0</v>
       </c>
     </row>
     <row r="295" spans="1:10">
       <c r="A295" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="B295" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="C295" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D295" t="s">
         <v>13</v>
       </c>
       <c r="G295" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J295">
         <v>0</v>
       </c>
     </row>
     <row r="296" spans="1:10">
       <c r="A296" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="B296" t="s">
         <v>437</v>
       </c>
       <c r="C296" t="s">
         <v>19</v>
       </c>
       <c r="D296" t="s">
         <v>13</v>
       </c>
       <c r="G296" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J296">
         <v>0</v>
       </c>
     </row>
     <row r="297" spans="1:10">
       <c r="A297" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="B297" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="C297" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D297" t="s">
         <v>13</v>
       </c>
       <c r="G297" t="s">
         <v>14</v>
       </c>
       <c r="J297">
         <v>0</v>
       </c>
     </row>
     <row r="298" spans="1:10">
       <c r="A298" t="s">
         <v>440</v>
       </c>
       <c r="B298" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="C298" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D298" t="s">
         <v>13</v>
       </c>
       <c r="G298" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J298">
         <v>0</v>
       </c>
     </row>
     <row r="299" spans="1:10">
       <c r="A299" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="B299" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="C299" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D299" t="s">
         <v>13</v>
       </c>
       <c r="G299" t="s">
         <v>14</v>
       </c>
       <c r="J299">
         <v>0</v>
       </c>
     </row>
     <row r="300" spans="1:10">
       <c r="A300" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="B300" t="s">
         <v>443</v>
       </c>
       <c r="C300" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D300" t="s">
         <v>13</v>
       </c>
       <c r="G300" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J300">
         <v>0</v>
       </c>
     </row>
     <row r="301" spans="1:10">
       <c r="A301" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="B301" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="C301" t="s">
         <v>12</v>
       </c>
       <c r="D301" t="s">
         <v>13</v>
       </c>
       <c r="G301" t="s">
         <v>14</v>
       </c>
       <c r="J301">
         <v>0</v>
       </c>
     </row>
     <row r="302" spans="1:10">
       <c r="A302" t="s">
+        <v>447</v>
+      </c>
+      <c r="B302" t="s">
         <v>446</v>
-      </c>
-[...1 lines deleted...]
-        <v>445</v>
       </c>
       <c r="C302" t="s">
         <v>19</v>
       </c>
       <c r="D302" t="s">
         <v>13</v>
       </c>
       <c r="G302" t="s">
         <v>14</v>
       </c>
       <c r="J302">
         <v>0</v>
       </c>
     </row>
     <row r="303" spans="1:10">
       <c r="A303" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="B303" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
       <c r="C303" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D303" t="s">
         <v>13</v>
       </c>
       <c r="G303" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J303">
         <v>0</v>
       </c>
     </row>
     <row r="304" spans="1:10">
       <c r="A304" t="s">
         <v>449</v>
       </c>
       <c r="B304" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="C304" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D304" t="s">
         <v>13</v>
       </c>
       <c r="G304" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J304">
         <v>0</v>
       </c>
     </row>
     <row r="305" spans="1:10">
       <c r="A305" t="s">
+        <v>450</v>
+      </c>
+      <c r="B305" t="s">
         <v>451</v>
       </c>
-      <c r="B305" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C305" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D305" t="s">
         <v>13</v>
       </c>
       <c r="G305" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J305">
         <v>0</v>
       </c>
     </row>
     <row r="306" spans="1:10">
       <c r="A306" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="B306" t="s">
-        <v>454</v>
+        <v>451</v>
       </c>
       <c r="C306" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D306" t="s">
         <v>13</v>
       </c>
       <c r="G306" t="s">
         <v>14</v>
       </c>
       <c r="J306">
         <v>0</v>
       </c>
     </row>
     <row r="307" spans="1:10">
       <c r="A307" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="B307" t="s">
-        <v>454</v>
+        <v>451</v>
       </c>
       <c r="C307" t="s">
         <v>19</v>
       </c>
       <c r="D307" t="s">
         <v>13</v>
       </c>
       <c r="G307" t="s">
         <v>14</v>
       </c>
       <c r="J307">
         <v>0</v>
       </c>
     </row>
     <row r="308" spans="1:10">
       <c r="A308" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="B308" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="C308" t="s">
         <v>12</v>
       </c>
       <c r="D308" t="s">
         <v>13</v>
       </c>
       <c r="G308" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J308">
         <v>0</v>
       </c>
     </row>
     <row r="309" spans="1:10">
       <c r="A309" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="B309" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="C309" t="s">
         <v>19</v>
       </c>
       <c r="D309" t="s">
         <v>13</v>
       </c>
       <c r="G309" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J309">
         <v>0</v>
       </c>
     </row>
     <row r="310" spans="1:10">
       <c r="A310" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
       <c r="B310" t="s">
-        <v>460</v>
+        <v>455</v>
       </c>
       <c r="C310" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D310" t="s">
         <v>13</v>
       </c>
       <c r="G310" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J310">
         <v>0</v>
       </c>
     </row>
     <row r="311" spans="1:10">
       <c r="A311" t="s">
-        <v>461</v>
+        <v>458</v>
       </c>
       <c r="B311" t="s">
-        <v>462</v>
+        <v>455</v>
       </c>
       <c r="C311" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D311" t="s">
         <v>13</v>
       </c>
       <c r="G311" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J311">
         <v>0</v>
       </c>
     </row>
     <row r="312" spans="1:10">
       <c r="A312" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
       <c r="B312" t="s">
-        <v>462</v>
+        <v>460</v>
       </c>
       <c r="C312" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D312" t="s">
         <v>13</v>
       </c>
       <c r="G312" t="s">
         <v>14</v>
       </c>
       <c r="J312">
         <v>0</v>
       </c>
     </row>
     <row r="313" spans="1:10">
       <c r="A313" t="s">
-        <v>464</v>
+        <v>461</v>
       </c>
       <c r="B313" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="C313" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D313" t="s">
         <v>13</v>
       </c>
       <c r="G313" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J313">
         <v>0</v>
       </c>
     </row>
     <row r="314" spans="1:10">
       <c r="A314" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="B314" t="s">
-        <v>465</v>
+        <v>463</v>
       </c>
       <c r="C314" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D314" t="s">
         <v>13</v>
       </c>
       <c r="G314" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J314">
         <v>0</v>
       </c>
     </row>
     <row r="315" spans="1:10">
       <c r="A315" t="s">
-        <v>467</v>
+        <v>464</v>
       </c>
       <c r="B315" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
       <c r="C315" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D315" t="s">
         <v>13</v>
       </c>
       <c r="G315" t="s">
         <v>14</v>
       </c>
       <c r="J315">
         <v>0</v>
       </c>
     </row>
     <row r="316" spans="1:10">
       <c r="A316" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="B316" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
       <c r="C316" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D316" t="s">
         <v>13</v>
       </c>
       <c r="G316" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J316">
         <v>0</v>
       </c>
     </row>
     <row r="317" spans="1:10">
       <c r="A317" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="B317" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
       <c r="C317" t="s">
-        <v>19</v>
+        <v>357</v>
       </c>
       <c r="D317" t="s">
         <v>13</v>
       </c>
       <c r="G317" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J317">
         <v>0</v>
       </c>
     </row>
     <row r="318" spans="1:10">
       <c r="A318" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="B318" t="s">
-        <v>472</v>
+        <v>463</v>
       </c>
       <c r="C318" t="s">
         <v>12</v>
       </c>
       <c r="D318" t="s">
         <v>13</v>
       </c>
       <c r="G318" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J318">
         <v>0</v>
       </c>
     </row>
     <row r="319" spans="1:10">
       <c r="A319" t="s">
-        <v>473</v>
+        <v>468</v>
       </c>
       <c r="B319" t="s">
-        <v>472</v>
+        <v>463</v>
       </c>
       <c r="C319" t="s">
         <v>19</v>
       </c>
       <c r="D319" t="s">
         <v>13</v>
       </c>
       <c r="G319" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J319">
         <v>0</v>
       </c>
     </row>
     <row r="320" spans="1:10">
       <c r="A320" t="s">
-        <v>474</v>
+        <v>469</v>
       </c>
       <c r="B320" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
       <c r="C320" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D320" t="s">
         <v>13</v>
       </c>
       <c r="G320" t="s">
         <v>14</v>
       </c>
       <c r="J320">
         <v>0</v>
       </c>
     </row>
     <row r="321" spans="1:10">
       <c r="A321" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="B321" t="s">
-        <v>476</v>
+        <v>470</v>
       </c>
       <c r="C321" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D321" t="s">
         <v>13</v>
       </c>
       <c r="G321" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J321">
         <v>0</v>
       </c>
     </row>
     <row r="322" spans="1:10">
       <c r="A322" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
       <c r="B322" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
       <c r="C322" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D322" t="s">
         <v>13</v>
       </c>
       <c r="G322" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J322">
         <v>0</v>
       </c>
     </row>
     <row r="323" spans="1:10">
       <c r="A323" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="B323" t="s">
-        <v>479</v>
+        <v>473</v>
       </c>
       <c r="C323" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D323" t="s">
         <v>13</v>
       </c>
       <c r="G323" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J323">
         <v>0</v>
       </c>
     </row>
     <row r="324" spans="1:10">
       <c r="A324" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
       <c r="B324" t="s">
-        <v>481</v>
+        <v>476</v>
       </c>
       <c r="C324" t="s">
         <v>19</v>
       </c>
       <c r="D324" t="s">
         <v>13</v>
       </c>
       <c r="G324" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J324">
         <v>0</v>
       </c>
     </row>
     <row r="325" spans="1:10">
       <c r="A325" t="s">
-        <v>482</v>
+        <v>477</v>
       </c>
       <c r="B325" t="s">
-        <v>483</v>
+        <v>478</v>
       </c>
       <c r="C325" t="s">
         <v>12</v>
       </c>
       <c r="D325" t="s">
-        <v>13</v>
+        <v>83</v>
       </c>
       <c r="G325" t="s">
         <v>14</v>
       </c>
       <c r="J325">
         <v>0</v>
       </c>
     </row>
     <row r="326" spans="1:10">
       <c r="A326" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
       <c r="B326" t="s">
-        <v>483</v>
+        <v>478</v>
       </c>
       <c r="C326" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D326" t="s">
         <v>13</v>
       </c>
       <c r="G326" t="s">
         <v>14</v>
       </c>
       <c r="J326">
         <v>0</v>
       </c>
     </row>
     <row r="327" spans="1:10">
       <c r="A327" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="B327" t="s">
-        <v>486</v>
+        <v>478</v>
       </c>
       <c r="C327" t="s">
         <v>19</v>
       </c>
       <c r="D327" t="s">
         <v>13</v>
       </c>
       <c r="G327" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J327">
         <v>0</v>
       </c>
     </row>
     <row r="328" spans="1:10">
       <c r="A328" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="B328" t="s">
-        <v>488</v>
+        <v>478</v>
       </c>
       <c r="C328" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D328" t="s">
         <v>13</v>
       </c>
       <c r="G328" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J328">
         <v>0</v>
       </c>
     </row>
     <row r="329" spans="1:10">
       <c r="A329" t="s">
-        <v>489</v>
+        <v>482</v>
       </c>
       <c r="B329" t="s">
-        <v>490</v>
+        <v>483</v>
       </c>
       <c r="C329" t="s">
         <v>12</v>
       </c>
       <c r="D329" t="s">
         <v>13</v>
       </c>
       <c r="G329" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J329">
         <v>0</v>
       </c>
     </row>
     <row r="330" spans="1:10">
       <c r="A330" t="s">
-        <v>491</v>
+        <v>484</v>
       </c>
       <c r="B330" t="s">
-        <v>490</v>
+        <v>483</v>
       </c>
       <c r="C330" t="s">
         <v>19</v>
       </c>
       <c r="D330" t="s">
         <v>13</v>
       </c>
       <c r="G330" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J330">
         <v>0</v>
       </c>
     </row>
     <row r="331" spans="1:10">
       <c r="A331" t="s">
-        <v>492</v>
+        <v>485</v>
       </c>
       <c r="B331" t="s">
-        <v>493</v>
+        <v>486</v>
       </c>
       <c r="C331" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D331" t="s">
         <v>13</v>
       </c>
       <c r="G331" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J331">
         <v>0</v>
       </c>
     </row>
     <row r="332" spans="1:10">
       <c r="A332" t="s">
-        <v>494</v>
+        <v>487</v>
       </c>
       <c r="B332" t="s">
-        <v>493</v>
+        <v>488</v>
       </c>
       <c r="C332" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D332" t="s">
         <v>13</v>
       </c>
       <c r="G332" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J332">
         <v>0</v>
       </c>
     </row>
     <row r="333" spans="1:10">
       <c r="A333" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
       <c r="B333" t="s">
-        <v>496</v>
+        <v>488</v>
       </c>
       <c r="C333" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D333" t="s">
         <v>13</v>
       </c>
       <c r="G333" t="s">
         <v>14</v>
       </c>
       <c r="J333">
         <v>0</v>
       </c>
     </row>
     <row r="334" spans="1:10">
       <c r="A334" t="s">
-        <v>497</v>
+        <v>490</v>
       </c>
       <c r="B334" t="s">
-        <v>496</v>
+        <v>488</v>
       </c>
       <c r="C334" t="s">
         <v>19</v>
       </c>
       <c r="D334" t="s">
         <v>13</v>
       </c>
       <c r="G334" t="s">
         <v>14</v>
       </c>
       <c r="J334">
         <v>0</v>
       </c>
     </row>
     <row r="335" spans="1:10">
       <c r="A335" t="s">
-        <v>498</v>
+        <v>491</v>
       </c>
       <c r="B335" t="s">
-        <v>496</v>
+        <v>492</v>
       </c>
       <c r="C335" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D335" t="s">
         <v>13</v>
       </c>
       <c r="G335" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J335">
         <v>0</v>
       </c>
     </row>
     <row r="336" spans="1:10">
       <c r="A336" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
       <c r="B336" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="C336" t="s">
         <v>12</v>
       </c>
       <c r="D336" t="s">
         <v>13</v>
       </c>
       <c r="G336" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J336">
         <v>0</v>
       </c>
     </row>
     <row r="337" spans="1:10">
       <c r="A337" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="B337" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="C337" t="s">
         <v>19</v>
       </c>
       <c r="D337" t="s">
         <v>13</v>
       </c>
       <c r="G337" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J337">
         <v>0</v>
       </c>
     </row>
     <row r="338" spans="1:10">
       <c r="A338" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="B338" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
       <c r="C338" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D338" t="s">
         <v>13</v>
       </c>
       <c r="G338" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J338">
         <v>0</v>
       </c>
     </row>
     <row r="339" spans="1:10">
       <c r="A339" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="B339" t="s">
-        <v>503</v>
+        <v>499</v>
       </c>
       <c r="C339" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D339" t="s">
         <v>13</v>
       </c>
       <c r="G339" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J339">
         <v>0</v>
       </c>
     </row>
     <row r="340" spans="1:10">
       <c r="A340" t="s">
-        <v>505</v>
+        <v>500</v>
       </c>
       <c r="B340" t="s">
-        <v>506</v>
+        <v>501</v>
       </c>
       <c r="C340" t="s">
         <v>19</v>
       </c>
       <c r="D340" t="s">
         <v>13</v>
       </c>
       <c r="G340" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J340">
         <v>0</v>
       </c>
     </row>
     <row r="341" spans="1:10">
       <c r="A341" t="s">
-        <v>507</v>
+        <v>502</v>
       </c>
       <c r="B341" t="s">
-        <v>508</v>
+        <v>503</v>
       </c>
       <c r="C341" t="s">
         <v>12</v>
       </c>
       <c r="D341" t="s">
         <v>13</v>
       </c>
       <c r="G341" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J341">
         <v>0</v>
       </c>
     </row>
     <row r="342" spans="1:10">
       <c r="A342" t="s">
-        <v>509</v>
+        <v>504</v>
       </c>
       <c r="B342" t="s">
-        <v>508</v>
+        <v>503</v>
       </c>
       <c r="C342" t="s">
         <v>19</v>
       </c>
       <c r="D342" t="s">
         <v>13</v>
       </c>
       <c r="G342" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J342">
         <v>0</v>
       </c>
     </row>
     <row r="343" spans="1:10">
       <c r="A343" t="s">
-        <v>510</v>
+        <v>505</v>
       </c>
       <c r="B343" t="s">
-        <v>511</v>
+        <v>506</v>
       </c>
       <c r="C343" t="s">
         <v>12</v>
       </c>
       <c r="D343" t="s">
         <v>13</v>
       </c>
       <c r="G343" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J343">
         <v>0</v>
       </c>
     </row>
     <row r="344" spans="1:10">
       <c r="A344" t="s">
-        <v>512</v>
+        <v>507</v>
       </c>
       <c r="B344" t="s">
-        <v>513</v>
+        <v>506</v>
       </c>
       <c r="C344" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D344" t="s">
         <v>13</v>
       </c>
       <c r="G344" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J344">
         <v>0</v>
       </c>
     </row>
     <row r="345" spans="1:10">
       <c r="A345" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="B345" t="s">
-        <v>513</v>
+        <v>509</v>
       </c>
       <c r="C345" t="s">
         <v>19</v>
       </c>
       <c r="D345" t="s">
         <v>13</v>
       </c>
       <c r="G345" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J345">
         <v>0</v>
       </c>
     </row>
     <row r="346" spans="1:10">
       <c r="A346" t="s">
-        <v>515</v>
+        <v>510</v>
       </c>
       <c r="B346" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="C346" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D346" t="s">
         <v>13</v>
       </c>
       <c r="G346" t="s">
         <v>14</v>
       </c>
       <c r="J346">
         <v>0</v>
       </c>
     </row>
     <row r="347" spans="1:10">
       <c r="A347" t="s">
-        <v>516</v>
+        <v>512</v>
       </c>
       <c r="B347" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="C347" t="s">
-        <v>312</v>
+        <v>19</v>
       </c>
       <c r="D347" t="s">
         <v>13</v>
       </c>
       <c r="G347" t="s">
         <v>14</v>
       </c>
       <c r="J347">
         <v>0</v>
       </c>
     </row>
     <row r="348" spans="1:10">
       <c r="A348" t="s">
-        <v>517</v>
+        <v>513</v>
       </c>
       <c r="B348" t="s">
-        <v>518</v>
+        <v>514</v>
       </c>
       <c r="C348" t="s">
         <v>12</v>
       </c>
       <c r="D348" t="s">
         <v>13</v>
       </c>
       <c r="G348" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J348">
         <v>0</v>
       </c>
     </row>
     <row r="349" spans="1:10">
       <c r="A349" t="s">
-        <v>519</v>
+        <v>515</v>
       </c>
       <c r="B349" t="s">
-        <v>518</v>
+        <v>514</v>
       </c>
       <c r="C349" t="s">
         <v>19</v>
       </c>
       <c r="D349" t="s">
         <v>13</v>
       </c>
       <c r="G349" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J349">
         <v>0</v>
       </c>
     </row>
     <row r="350" spans="1:10">
       <c r="A350" t="s">
-        <v>520</v>
+        <v>516</v>
       </c>
       <c r="B350" t="s">
-        <v>521</v>
+        <v>517</v>
       </c>
       <c r="C350" t="s">
         <v>12</v>
       </c>
       <c r="D350" t="s">
         <v>13</v>
       </c>
       <c r="G350" t="s">
         <v>14</v>
       </c>
       <c r="J350">
         <v>0</v>
       </c>
     </row>
     <row r="351" spans="1:10">
       <c r="A351" t="s">
-        <v>522</v>
+        <v>518</v>
       </c>
       <c r="B351" t="s">
-        <v>521</v>
+        <v>517</v>
       </c>
       <c r="C351" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D351" t="s">
         <v>13</v>
       </c>
       <c r="G351" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J351">
         <v>0</v>
       </c>
     </row>
     <row r="352" spans="1:10">
       <c r="A352" t="s">
-        <v>523</v>
+        <v>519</v>
       </c>
       <c r="B352" t="s">
-        <v>521</v>
+        <v>517</v>
       </c>
       <c r="C352" t="s">
         <v>19</v>
       </c>
       <c r="D352" t="s">
         <v>13</v>
       </c>
       <c r="G352" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J352">
         <v>0</v>
       </c>
     </row>
     <row r="353" spans="1:10">
       <c r="A353" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="B353" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="C353" t="s">
         <v>12</v>
       </c>
       <c r="D353" t="s">
         <v>13</v>
       </c>
       <c r="G353" t="s">
         <v>14</v>
       </c>
       <c r="J353">
         <v>0</v>
       </c>
     </row>
     <row r="354" spans="1:10">
       <c r="A354" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
       <c r="B354" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="C354" t="s">
         <v>19</v>
       </c>
       <c r="D354" t="s">
         <v>13</v>
       </c>
       <c r="G354" t="s">
         <v>14</v>
       </c>
       <c r="J354">
         <v>0</v>
       </c>
     </row>
     <row r="355" spans="1:10">
       <c r="A355" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="B355" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="C355" t="s">
         <v>19</v>
       </c>
       <c r="D355" t="s">
         <v>13</v>
       </c>
       <c r="G355" t="s">
         <v>14</v>
       </c>
       <c r="J355">
         <v>0</v>
       </c>
     </row>
     <row r="356" spans="1:10">
       <c r="A356" t="s">
-        <v>528</v>
+        <v>524</v>
       </c>
       <c r="B356" t="s">
-        <v>529</v>
+        <v>525</v>
       </c>
       <c r="C356" t="s">
         <v>12</v>
       </c>
       <c r="D356" t="s">
         <v>13</v>
       </c>
       <c r="G356" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J356">
         <v>0</v>
       </c>
     </row>
     <row r="357" spans="1:10">
       <c r="A357" t="s">
-        <v>530</v>
+        <v>526</v>
       </c>
       <c r="B357" t="s">
-        <v>529</v>
+        <v>525</v>
       </c>
       <c r="C357" t="s">
         <v>19</v>
       </c>
       <c r="D357" t="s">
         <v>13</v>
       </c>
       <c r="G357" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J357">
         <v>0</v>
       </c>
     </row>
     <row r="358" spans="1:10">
       <c r="A358" t="s">
-        <v>531</v>
+        <v>527</v>
       </c>
       <c r="B358" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="C358" t="s">
         <v>12</v>
       </c>
       <c r="D358" t="s">
         <v>13</v>
       </c>
       <c r="G358" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J358">
         <v>0</v>
       </c>
     </row>
     <row r="359" spans="1:10">
       <c r="A359" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="B359" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="C359" t="s">
         <v>19</v>
       </c>
       <c r="D359" t="s">
         <v>13</v>
       </c>
       <c r="G359" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J359">
         <v>0</v>
       </c>
     </row>
     <row r="360" spans="1:10">
       <c r="A360" t="s">
-        <v>534</v>
+        <v>531</v>
       </c>
       <c r="B360" t="s">
-        <v>535</v>
+        <v>532</v>
       </c>
       <c r="C360" t="s">
         <v>12</v>
       </c>
       <c r="D360" t="s">
         <v>13</v>
       </c>
       <c r="G360" t="s">
         <v>14</v>
       </c>
       <c r="J360">
         <v>0</v>
       </c>
     </row>
     <row r="361" spans="1:10">
       <c r="A361" t="s">
-        <v>536</v>
+        <v>533</v>
       </c>
       <c r="B361" t="s">
-        <v>535</v>
+        <v>532</v>
       </c>
       <c r="C361" t="s">
         <v>19</v>
       </c>
       <c r="D361" t="s">
         <v>13</v>
       </c>
       <c r="G361" t="s">
         <v>14</v>
       </c>
       <c r="J361">
         <v>0</v>
       </c>
     </row>
     <row r="362" spans="1:10">
       <c r="A362" t="s">
-        <v>537</v>
+        <v>534</v>
       </c>
       <c r="B362" t="s">
-        <v>538</v>
+        <v>535</v>
       </c>
       <c r="C362" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D362" t="s">
         <v>13</v>
       </c>
       <c r="G362" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J362">
         <v>0</v>
       </c>
     </row>
     <row r="363" spans="1:10">
       <c r="A363" t="s">
-        <v>539</v>
+        <v>536</v>
       </c>
       <c r="B363" t="s">
-        <v>540</v>
+        <v>537</v>
       </c>
       <c r="C363" t="s">
         <v>12</v>
       </c>
       <c r="D363" t="s">
         <v>13</v>
       </c>
       <c r="G363" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J363">
         <v>0</v>
       </c>
     </row>
     <row r="364" spans="1:10">
       <c r="A364" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
       <c r="B364" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
       <c r="C364" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D364" t="s">
         <v>13</v>
       </c>
       <c r="G364" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J364">
         <v>0</v>
       </c>
     </row>
     <row r="365" spans="1:10">
       <c r="A365" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
       <c r="B365" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
       <c r="C365" t="s">
         <v>19</v>
       </c>
       <c r="D365" t="s">
         <v>13</v>
       </c>
       <c r="G365" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J365">
         <v>0</v>
       </c>
     </row>
     <row r="366" spans="1:10">
       <c r="A366" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="B366" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="C366" t="s">
         <v>12</v>
       </c>
       <c r="D366" t="s">
         <v>13</v>
       </c>
       <c r="G366" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J366">
         <v>0</v>
       </c>
     </row>
     <row r="367" spans="1:10">
       <c r="A367" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B367" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="C367" t="s">
         <v>19</v>
       </c>
       <c r="D367" t="s">
         <v>13</v>
       </c>
       <c r="G367" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J367">
         <v>0</v>
       </c>
     </row>
     <row r="368" spans="1:10">
       <c r="A368" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="B368" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="C368" t="s">
         <v>12</v>
       </c>
       <c r="D368" t="s">
         <v>13</v>
       </c>
       <c r="G368" t="s">
         <v>14</v>
       </c>
       <c r="J368">
         <v>0</v>
       </c>
     </row>
     <row r="369" spans="1:10">
       <c r="A369" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
       <c r="B369" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="C369" t="s">
         <v>19</v>
       </c>
       <c r="D369" t="s">
         <v>13</v>
       </c>
       <c r="G369" t="s">
         <v>14</v>
       </c>
       <c r="J369">
         <v>0</v>
       </c>
     </row>
     <row r="370" spans="1:10">
       <c r="A370" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="B370" t="s">
-        <v>550</v>
+        <v>545</v>
       </c>
       <c r="C370" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D370" t="s">
         <v>13</v>
       </c>
       <c r="G370" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J370">
         <v>0</v>
       </c>
     </row>
     <row r="371" spans="1:10">
       <c r="A371" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
       <c r="B371" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="C371" t="s">
         <v>12</v>
       </c>
       <c r="D371" t="s">
         <v>13</v>
       </c>
       <c r="G371" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J371">
         <v>0</v>
       </c>
     </row>
     <row r="372" spans="1:10">
       <c r="A372" t="s">
-        <v>553</v>
+        <v>550</v>
       </c>
       <c r="B372" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="C372" t="s">
         <v>19</v>
       </c>
       <c r="D372" t="s">
         <v>13</v>
       </c>
       <c r="G372" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J372">
         <v>0</v>
       </c>
     </row>
     <row r="373" spans="1:10">
       <c r="A373" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="B373" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
       <c r="C373" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D373" t="s">
         <v>13</v>
       </c>
       <c r="G373" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J373">
         <v>0</v>
       </c>
     </row>
     <row r="374" spans="1:10">
       <c r="A374" t="s">
-        <v>556</v>
+        <v>553</v>
       </c>
       <c r="B374" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
       <c r="C374" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D374" t="s">
         <v>13</v>
       </c>
       <c r="G374" t="s">
         <v>14</v>
       </c>
       <c r="J374">
         <v>0</v>
       </c>
     </row>
     <row r="375" spans="1:10">
       <c r="A375" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="B375" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="C375" t="s">
         <v>19</v>
       </c>
       <c r="D375" t="s">
         <v>13</v>
       </c>
       <c r="G375" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J375">
         <v>0</v>
       </c>
     </row>
     <row r="376" spans="1:10">
       <c r="A376" t="s">
-        <v>559</v>
+        <v>556</v>
       </c>
       <c r="B376" t="s">
         <v>557</v>
       </c>
       <c r="C376" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D376" t="s">
         <v>13</v>
       </c>
       <c r="G376" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J376">
         <v>0</v>
       </c>
     </row>
     <row r="377" spans="1:10">
       <c r="A377" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="B377" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="C377" t="s">
         <v>19</v>
       </c>
       <c r="D377" t="s">
         <v>13</v>
       </c>
       <c r="G377" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J377">
         <v>0</v>
       </c>
     </row>
     <row r="378" spans="1:10">
       <c r="A378" t="s">
-        <v>562</v>
+        <v>559</v>
       </c>
       <c r="B378" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="C378" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D378" t="s">
         <v>13</v>
       </c>
       <c r="G378" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J378">
         <v>0</v>
       </c>
     </row>
     <row r="379" spans="1:10">
       <c r="A379" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="B379" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="C379" t="s">
         <v>12</v>
       </c>
       <c r="D379" t="s">
         <v>13</v>
       </c>
       <c r="G379" t="s">
         <v>14</v>
       </c>
       <c r="J379">
         <v>0</v>
       </c>
     </row>
     <row r="380" spans="1:10">
       <c r="A380" t="s">
-        <v>566</v>
+        <v>563</v>
       </c>
       <c r="B380" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="C380" t="s">
         <v>19</v>
       </c>
       <c r="D380" t="s">
         <v>13</v>
       </c>
       <c r="G380" t="s">
         <v>14</v>
       </c>
       <c r="J380">
         <v>0</v>
       </c>
     </row>
     <row r="381" spans="1:10">
       <c r="A381" t="s">
-        <v>567</v>
+        <v>564</v>
       </c>
       <c r="B381" t="s">
-        <v>568</v>
+        <v>562</v>
       </c>
       <c r="C381" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D381" t="s">
         <v>13</v>
       </c>
       <c r="G381" t="s">
         <v>14</v>
       </c>
       <c r="J381">
         <v>0</v>
       </c>
     </row>
     <row r="382" spans="1:10">
       <c r="A382" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
       <c r="B382" t="s">
-        <v>570</v>
+        <v>562</v>
       </c>
       <c r="C382" t="s">
-        <v>19</v>
+        <v>357</v>
       </c>
       <c r="D382" t="s">
         <v>13</v>
       </c>
       <c r="G382" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J382">
         <v>0</v>
       </c>
     </row>
     <row r="383" spans="1:10">
       <c r="A383" t="s">
-        <v>571</v>
+        <v>566</v>
       </c>
       <c r="B383" t="s">
-        <v>572</v>
+        <v>567</v>
       </c>
       <c r="C383" t="s">
         <v>12</v>
       </c>
       <c r="D383" t="s">
         <v>13</v>
       </c>
       <c r="G383" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J383">
         <v>0</v>
       </c>
     </row>
     <row r="384" spans="1:10">
       <c r="A384" t="s">
-        <v>573</v>
+        <v>568</v>
       </c>
       <c r="B384" t="s">
-        <v>572</v>
+        <v>567</v>
       </c>
       <c r="C384" t="s">
         <v>19</v>
       </c>
       <c r="D384" t="s">
         <v>13</v>
       </c>
       <c r="G384" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J384">
         <v>0</v>
       </c>
     </row>
     <row r="385" spans="1:10">
       <c r="A385" t="s">
-        <v>574</v>
+        <v>569</v>
       </c>
       <c r="B385" t="s">
-        <v>572</v>
+        <v>570</v>
       </c>
       <c r="C385" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D385" t="s">
         <v>13</v>
       </c>
       <c r="G385" t="s">
         <v>14</v>
       </c>
       <c r="J385">
         <v>0</v>
       </c>
     </row>
     <row r="386" spans="1:10">
       <c r="A386" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
       <c r="B386" t="s">
-        <v>576</v>
+        <v>570</v>
       </c>
       <c r="C386" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D386" t="s">
         <v>13</v>
       </c>
       <c r="G386" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J386">
         <v>0</v>
       </c>
     </row>
     <row r="387" spans="1:10">
       <c r="A387" t="s">
-        <v>577</v>
+        <v>572</v>
       </c>
       <c r="B387" t="s">
-        <v>576</v>
+        <v>570</v>
       </c>
       <c r="C387" t="s">
         <v>19</v>
       </c>
       <c r="D387" t="s">
         <v>13</v>
       </c>
       <c r="G387" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J387">
         <v>0</v>
       </c>
     </row>
     <row r="388" spans="1:10">
       <c r="A388" t="s">
-        <v>578</v>
+        <v>573</v>
       </c>
       <c r="B388" t="s">
-        <v>579</v>
+        <v>574</v>
       </c>
       <c r="C388" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D388" t="s">
         <v>13</v>
       </c>
       <c r="G388" t="s">
         <v>14</v>
       </c>
       <c r="J388">
         <v>0</v>
       </c>
     </row>
     <row r="389" spans="1:10">
       <c r="A389" t="s">
-        <v>580</v>
+        <v>575</v>
       </c>
       <c r="B389" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
       <c r="C389" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D389" t="s">
         <v>13</v>
       </c>
       <c r="G389" t="s">
         <v>14</v>
       </c>
       <c r="J389">
         <v>0</v>
       </c>
     </row>
     <row r="390" spans="1:10">
       <c r="A390" t="s">
-        <v>582</v>
+        <v>576</v>
       </c>
       <c r="B390" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
       <c r="C390" t="s">
         <v>19</v>
       </c>
       <c r="D390" t="s">
         <v>13</v>
       </c>
       <c r="G390" t="s">
         <v>14</v>
       </c>
       <c r="J390">
         <v>0</v>
       </c>
     </row>
     <row r="391" spans="1:10">
       <c r="A391" t="s">
-        <v>583</v>
+        <v>577</v>
       </c>
       <c r="B391" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="C391" t="s">
         <v>12</v>
       </c>
       <c r="D391" t="s">
         <v>13</v>
       </c>
       <c r="G391" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J391">
         <v>0</v>
       </c>
     </row>
     <row r="392" spans="1:10">
       <c r="A392" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
       <c r="B392" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="C392" t="s">
         <v>19</v>
       </c>
       <c r="D392" t="s">
         <v>13</v>
       </c>
       <c r="G392" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J392">
         <v>0</v>
       </c>
     </row>
     <row r="393" spans="1:10">
       <c r="A393" t="s">
-        <v>586</v>
+        <v>580</v>
       </c>
       <c r="B393" t="s">
-        <v>587</v>
+        <v>581</v>
       </c>
       <c r="C393" t="s">
         <v>12</v>
       </c>
       <c r="D393" t="s">
         <v>13</v>
       </c>
       <c r="G393" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J393">
         <v>0</v>
       </c>
     </row>
     <row r="394" spans="1:10">
       <c r="A394" t="s">
-        <v>588</v>
+        <v>582</v>
       </c>
       <c r="B394" t="s">
-        <v>589</v>
+        <v>581</v>
       </c>
       <c r="C394" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D394" t="s">
         <v>13</v>
       </c>
       <c r="G394" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J394">
         <v>0</v>
       </c>
     </row>
     <row r="395" spans="1:10">
       <c r="A395" t="s">
-        <v>590</v>
+        <v>583</v>
       </c>
       <c r="B395" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="C395" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D395" t="s">
         <v>13</v>
       </c>
       <c r="G395" t="s">
         <v>14</v>
       </c>
       <c r="J395">
         <v>0</v>
       </c>
     </row>
     <row r="396" spans="1:10">
       <c r="A396" t="s">
-        <v>591</v>
+        <v>585</v>
       </c>
       <c r="B396" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="C396" t="s">
         <v>19</v>
       </c>
       <c r="D396" t="s">
         <v>13</v>
       </c>
       <c r="G396" t="s">
         <v>14</v>
       </c>
       <c r="J396">
         <v>0</v>
       </c>
     </row>
     <row r="397" spans="1:10">
       <c r="A397" t="s">
-        <v>592</v>
+        <v>586</v>
       </c>
       <c r="B397" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
       <c r="C397" t="s">
         <v>12</v>
       </c>
       <c r="D397" t="s">
         <v>13</v>
       </c>
       <c r="G397" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J397">
         <v>0</v>
       </c>
     </row>
     <row r="398" spans="1:10">
       <c r="A398" t="s">
-        <v>594</v>
+        <v>588</v>
       </c>
       <c r="B398" t="s">
-        <v>593</v>
+        <v>589</v>
       </c>
       <c r="C398" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D398" t="s">
         <v>13</v>
       </c>
       <c r="G398" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J398">
         <v>0</v>
       </c>
     </row>
     <row r="399" spans="1:10">
       <c r="A399" t="s">
-        <v>595</v>
+        <v>590</v>
       </c>
       <c r="B399" t="s">
-        <v>596</v>
+        <v>589</v>
       </c>
       <c r="C399" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D399" t="s">
         <v>13</v>
       </c>
       <c r="G399" t="s">
         <v>14</v>
       </c>
       <c r="J399">
         <v>0</v>
       </c>
     </row>
     <row r="400" spans="1:10">
       <c r="A400" t="s">
-        <v>597</v>
+        <v>591</v>
       </c>
       <c r="B400" t="s">
-        <v>596</v>
+        <v>589</v>
       </c>
       <c r="C400" t="s">
         <v>19</v>
       </c>
       <c r="D400" t="s">
         <v>13</v>
       </c>
       <c r="G400" t="s">
         <v>14</v>
       </c>
       <c r="J400">
         <v>0</v>
       </c>
     </row>
     <row r="401" spans="1:10">
       <c r="A401" t="s">
-        <v>598</v>
+        <v>592</v>
       </c>
       <c r="B401" t="s">
-        <v>599</v>
+        <v>593</v>
       </c>
       <c r="C401" t="s">
         <v>12</v>
       </c>
       <c r="D401" t="s">
         <v>13</v>
       </c>
       <c r="G401" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J401">
         <v>0</v>
       </c>
     </row>
     <row r="402" spans="1:10">
       <c r="A402" t="s">
-        <v>600</v>
+        <v>594</v>
       </c>
       <c r="B402" t="s">
-        <v>601</v>
+        <v>593</v>
       </c>
       <c r="C402" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D402" t="s">
         <v>13</v>
       </c>
       <c r="G402" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J402">
         <v>0</v>
       </c>
     </row>
     <row r="403" spans="1:10">
       <c r="A403" t="s">
-        <v>602</v>
+        <v>595</v>
       </c>
       <c r="B403" t="s">
-        <v>603</v>
+        <v>596</v>
       </c>
       <c r="C403" t="s">
         <v>12</v>
       </c>
       <c r="D403" t="s">
         <v>13</v>
       </c>
       <c r="G403" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J403">
         <v>0</v>
       </c>
     </row>
     <row r="404" spans="1:10">
       <c r="A404" t="s">
-        <v>604</v>
+        <v>597</v>
       </c>
       <c r="B404" t="s">
-        <v>605</v>
+        <v>596</v>
       </c>
       <c r="C404" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D404" t="s">
         <v>13</v>
       </c>
       <c r="G404" t="s">
         <v>14</v>
       </c>
       <c r="J404">
         <v>0</v>
       </c>
     </row>
     <row r="405" spans="1:10">
       <c r="A405" t="s">
-        <v>606</v>
+        <v>598</v>
       </c>
       <c r="B405" t="s">
-        <v>607</v>
+        <v>599</v>
       </c>
       <c r="C405" t="s">
         <v>12</v>
       </c>
       <c r="D405" t="s">
         <v>13</v>
       </c>
       <c r="G405" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J405">
         <v>0</v>
       </c>
     </row>
     <row r="406" spans="1:10">
       <c r="A406" t="s">
-        <v>608</v>
+        <v>600</v>
       </c>
       <c r="B406" t="s">
-        <v>607</v>
+        <v>601</v>
       </c>
       <c r="C406" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D406" t="s">
         <v>13</v>
       </c>
       <c r="G406" t="s">
         <v>14</v>
       </c>
       <c r="J406">
         <v>0</v>
       </c>
     </row>
     <row r="407" spans="1:10">
       <c r="A407" t="s">
-        <v>609</v>
+        <v>602</v>
       </c>
       <c r="B407" t="s">
-        <v>610</v>
+        <v>601</v>
       </c>
       <c r="C407" t="s">
         <v>19</v>
       </c>
       <c r="D407" t="s">
         <v>13</v>
       </c>
       <c r="G407" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J407">
         <v>0</v>
       </c>
     </row>
     <row r="408" spans="1:10">
       <c r="A408" t="s">
-        <v>611</v>
+        <v>603</v>
       </c>
       <c r="B408" t="s">
-        <v>612</v>
+        <v>604</v>
       </c>
       <c r="C408" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D408" t="s">
         <v>13</v>
       </c>
       <c r="G408" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J408">
         <v>0</v>
       </c>
     </row>
     <row r="409" spans="1:10">
       <c r="A409" t="s">
-        <v>613</v>
+        <v>605</v>
       </c>
       <c r="B409" t="s">
-        <v>612</v>
+        <v>606</v>
       </c>
       <c r="C409" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D409" t="s">
         <v>13</v>
       </c>
       <c r="G409" t="s">
         <v>14</v>
       </c>
       <c r="J409">
         <v>0</v>
       </c>
     </row>
     <row r="410" spans="1:10">
       <c r="A410" t="s">
-        <v>614</v>
+        <v>607</v>
       </c>
       <c r="B410" t="s">
-        <v>612</v>
+        <v>606</v>
       </c>
       <c r="C410" t="s">
         <v>19</v>
       </c>
       <c r="D410" t="s">
         <v>13</v>
       </c>
       <c r="G410" t="s">
         <v>14</v>
       </c>
       <c r="J410">
         <v>0</v>
       </c>
     </row>
     <row r="411" spans="1:10">
       <c r="A411" t="s">
-        <v>615</v>
+        <v>608</v>
       </c>
       <c r="B411" t="s">
-        <v>616</v>
+        <v>609</v>
       </c>
       <c r="C411" t="s">
         <v>12</v>
       </c>
       <c r="D411" t="s">
         <v>13</v>
       </c>
       <c r="G411" t="s">
         <v>14</v>
       </c>
       <c r="J411">
         <v>0</v>
       </c>
     </row>
     <row r="412" spans="1:10">
       <c r="A412" t="s">
-        <v>617</v>
+        <v>610</v>
       </c>
       <c r="B412" t="s">
-        <v>616</v>
+        <v>609</v>
       </c>
       <c r="C412" t="s">
         <v>19</v>
       </c>
       <c r="D412" t="s">
         <v>13</v>
       </c>
       <c r="G412" t="s">
         <v>14</v>
       </c>
       <c r="J412">
         <v>0</v>
       </c>
     </row>
     <row r="413" spans="1:10">
       <c r="A413" t="s">
-        <v>618</v>
+        <v>611</v>
       </c>
       <c r="B413" t="s">
-        <v>619</v>
+        <v>609</v>
       </c>
       <c r="C413" t="s">
         <v>19</v>
       </c>
       <c r="D413" t="s">
         <v>13</v>
       </c>
       <c r="G413" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J413">
         <v>0</v>
       </c>
     </row>
     <row r="414" spans="1:10">
       <c r="A414" t="s">
-        <v>620</v>
+        <v>612</v>
       </c>
       <c r="B414" t="s">
-        <v>621</v>
+        <v>613</v>
       </c>
       <c r="C414" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D414" t="s">
         <v>13</v>
       </c>
       <c r="G414" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J414">
         <v>0</v>
       </c>
     </row>
     <row r="415" spans="1:10">
       <c r="A415" t="s">
-        <v>622</v>
+        <v>614</v>
       </c>
       <c r="B415" t="s">
-        <v>621</v>
+        <v>615</v>
       </c>
       <c r="C415" t="s">
         <v>19</v>
       </c>
       <c r="D415" t="s">
         <v>13</v>
       </c>
       <c r="G415" t="s">
         <v>14</v>
       </c>
       <c r="J415">
         <v>0</v>
       </c>
     </row>
     <row r="416" spans="1:10">
       <c r="A416" t="s">
-        <v>623</v>
+        <v>616</v>
       </c>
       <c r="B416" t="s">
-        <v>624</v>
+        <v>617</v>
       </c>
       <c r="C416" t="s">
         <v>19</v>
       </c>
       <c r="D416" t="s">
         <v>13</v>
       </c>
       <c r="G416" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J416">
         <v>0</v>
       </c>
     </row>
     <row r="417" spans="1:10">
       <c r="A417" t="s">
-        <v>625</v>
+        <v>618</v>
       </c>
       <c r="B417" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="C417" t="s">
         <v>12</v>
       </c>
       <c r="D417" t="s">
         <v>13</v>
       </c>
       <c r="G417" t="s">
         <v>14</v>
       </c>
       <c r="J417">
         <v>0</v>
       </c>
     </row>
     <row r="418" spans="1:10">
       <c r="A418" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
       <c r="B418" t="s">
-        <v>628</v>
+        <v>619</v>
       </c>
       <c r="C418" t="s">
         <v>19</v>
       </c>
       <c r="D418" t="s">
         <v>13</v>
       </c>
       <c r="G418" t="s">
         <v>14</v>
       </c>
       <c r="J418">
         <v>0</v>
       </c>
     </row>
     <row r="419" spans="1:10">
       <c r="A419" t="s">
-        <v>629</v>
+        <v>621</v>
       </c>
       <c r="B419" t="s">
-        <v>630</v>
+        <v>622</v>
       </c>
       <c r="C419" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D419" t="s">
         <v>13</v>
       </c>
       <c r="G419" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J419">
         <v>0</v>
       </c>
     </row>
     <row r="420" spans="1:10">
       <c r="A420" t="s">
-        <v>631</v>
+        <v>623</v>
       </c>
       <c r="B420" t="s">
-        <v>632</v>
+        <v>622</v>
       </c>
       <c r="C420" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D420" t="s">
         <v>13</v>
       </c>
       <c r="G420" t="s">
         <v>14</v>
       </c>
       <c r="J420">
         <v>0</v>
       </c>
     </row>
     <row r="421" spans="1:10">
       <c r="A421" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
       <c r="B421" t="s">
-        <v>632</v>
+        <v>625</v>
       </c>
       <c r="C421" t="s">
         <v>19</v>
       </c>
       <c r="D421" t="s">
         <v>13</v>
       </c>
       <c r="G421" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J421">
         <v>0</v>
       </c>
     </row>
     <row r="422" spans="1:10">
       <c r="A422" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="B422" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="C422" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D422" t="s">
         <v>13</v>
       </c>
       <c r="G422" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J422">
         <v>0</v>
       </c>
     </row>
     <row r="423" spans="1:10">
       <c r="A423" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
       <c r="B423" t="s">
-        <v>637</v>
+        <v>627</v>
       </c>
       <c r="C423" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D423" t="s">
-        <v>63</v>
+        <v>13</v>
       </c>
       <c r="G423" t="s">
         <v>14</v>
       </c>
       <c r="J423">
         <v>0</v>
       </c>
     </row>
     <row r="424" spans="1:10">
       <c r="A424" t="s">
-        <v>638</v>
+        <v>629</v>
       </c>
       <c r="B424" t="s">
-        <v>637</v>
+        <v>627</v>
       </c>
       <c r="C424" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D424" t="s">
         <v>13</v>
       </c>
       <c r="G424" t="s">
         <v>14</v>
       </c>
       <c r="J424">
         <v>0</v>
       </c>
     </row>
     <row r="425" spans="1:10">
       <c r="A425" t="s">
+        <v>630</v>
+      </c>
+      <c r="B425" t="s">
+        <v>631</v>
+      </c>
+      <c r="C425" t="s">
+        <v>12</v>
+      </c>
+      <c r="D425" t="s">
+        <v>13</v>
+      </c>
+      <c r="G425" t="s">
+        <v>31</v>
+      </c>
+      <c r="J425">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="426" spans="1:10">
+      <c r="A426" t="s">
+        <v>632</v>
+      </c>
+      <c r="B426" t="s">
+        <v>631</v>
+      </c>
+      <c r="C426" t="s">
+        <v>19</v>
+      </c>
+      <c r="D426" t="s">
+        <v>13</v>
+      </c>
+      <c r="G426" t="s">
+        <v>31</v>
+      </c>
+      <c r="J426">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="427" spans="1:10">
+      <c r="A427" t="s">
+        <v>633</v>
+      </c>
+      <c r="B427" t="s">
+        <v>634</v>
+      </c>
+      <c r="C427" t="s">
+        <v>12</v>
+      </c>
+      <c r="D427" t="s">
+        <v>13</v>
+      </c>
+      <c r="G427" t="s">
+        <v>14</v>
+      </c>
+      <c r="J427">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="428" spans="1:10">
+      <c r="A428" t="s">
+        <v>635</v>
+      </c>
+      <c r="B428" t="s">
+        <v>634</v>
+      </c>
+      <c r="C428" t="s">
+        <v>19</v>
+      </c>
+      <c r="D428" t="s">
+        <v>13</v>
+      </c>
+      <c r="G428" t="s">
+        <v>14</v>
+      </c>
+      <c r="J428">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="429" spans="1:10">
+      <c r="A429" t="s">
+        <v>636</v>
+      </c>
+      <c r="B429" t="s">
+        <v>637</v>
+      </c>
+      <c r="C429" t="s">
+        <v>19</v>
+      </c>
+      <c r="D429" t="s">
+        <v>13</v>
+      </c>
+      <c r="G429" t="s">
+        <v>14</v>
+      </c>
+      <c r="J429">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="430" spans="1:10">
+      <c r="A430" t="s">
+        <v>638</v>
+      </c>
+      <c r="B430" t="s">
         <v>639</v>
       </c>
-      <c r="B425" t="s">
-[...11 lines deleted...]
-      <c r="J425">
+      <c r="C430" t="s">
+        <v>12</v>
+      </c>
+      <c r="D430" t="s">
+        <v>13</v>
+      </c>
+      <c r="G430" t="s">
+        <v>14</v>
+      </c>
+      <c r="J430">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="431" spans="1:10">
+      <c r="A431" t="s">
+        <v>640</v>
+      </c>
+      <c r="B431" t="s">
+        <v>639</v>
+      </c>
+      <c r="C431" t="s">
+        <v>19</v>
+      </c>
+      <c r="D431" t="s">
+        <v>13</v>
+      </c>
+      <c r="G431" t="s">
+        <v>14</v>
+      </c>
+      <c r="J431">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="432" spans="1:10">
+      <c r="A432" t="s">
+        <v>641</v>
+      </c>
+      <c r="B432" t="s">
+        <v>642</v>
+      </c>
+      <c r="C432" t="s">
+        <v>12</v>
+      </c>
+      <c r="D432" t="s">
+        <v>13</v>
+      </c>
+      <c r="G432" t="s">
+        <v>14</v>
+      </c>
+      <c r="J432">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="433" spans="1:10">
+      <c r="A433" t="s">
+        <v>643</v>
+      </c>
+      <c r="B433" t="s">
+        <v>642</v>
+      </c>
+      <c r="C433" t="s">
+        <v>19</v>
+      </c>
+      <c r="D433" t="s">
+        <v>13</v>
+      </c>
+      <c r="G433" t="s">
+        <v>14</v>
+      </c>
+      <c r="J433">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="434" spans="1:10">
+      <c r="A434" t="s">
+        <v>644</v>
+      </c>
+      <c r="B434" t="s">
+        <v>645</v>
+      </c>
+      <c r="C434" t="s">
+        <v>12</v>
+      </c>
+      <c r="D434" t="s">
+        <v>13</v>
+      </c>
+      <c r="G434" t="s">
+        <v>14</v>
+      </c>
+      <c r="J434">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="435" spans="1:10">
+      <c r="A435" t="s">
+        <v>646</v>
+      </c>
+      <c r="B435" t="s">
+        <v>645</v>
+      </c>
+      <c r="C435" t="s">
+        <v>19</v>
+      </c>
+      <c r="D435" t="s">
+        <v>13</v>
+      </c>
+      <c r="G435" t="s">
+        <v>14</v>
+      </c>
+      <c r="J435">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="436" spans="1:10">
+      <c r="A436" t="s">
+        <v>647</v>
+      </c>
+      <c r="B436" t="s">
+        <v>648</v>
+      </c>
+      <c r="C436" t="s">
+        <v>12</v>
+      </c>
+      <c r="D436" t="s">
+        <v>13</v>
+      </c>
+      <c r="G436" t="s">
+        <v>14</v>
+      </c>
+      <c r="J436">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="437" spans="1:10">
+      <c r="A437" t="s">
+        <v>649</v>
+      </c>
+      <c r="B437" t="s">
+        <v>648</v>
+      </c>
+      <c r="C437" t="s">
+        <v>19</v>
+      </c>
+      <c r="D437" t="s">
+        <v>13</v>
+      </c>
+      <c r="G437" t="s">
+        <v>14</v>
+      </c>
+      <c r="J437">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="438" spans="1:10">
+      <c r="A438" t="s">
+        <v>650</v>
+      </c>
+      <c r="B438" t="s">
+        <v>651</v>
+      </c>
+      <c r="C438" t="s">
+        <v>12</v>
+      </c>
+      <c r="D438" t="s">
+        <v>13</v>
+      </c>
+      <c r="G438" t="s">
+        <v>14</v>
+      </c>
+      <c r="J438">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="439" spans="1:10">
+      <c r="A439" t="s">
+        <v>652</v>
+      </c>
+      <c r="B439" t="s">
+        <v>651</v>
+      </c>
+      <c r="C439" t="s">
+        <v>19</v>
+      </c>
+      <c r="D439" t="s">
+        <v>13</v>
+      </c>
+      <c r="G439" t="s">
+        <v>14</v>
+      </c>
+      <c r="J439">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="440" spans="1:10">
+      <c r="A440" t="s">
+        <v>653</v>
+      </c>
+      <c r="B440" t="s">
+        <v>651</v>
+      </c>
+      <c r="C440" t="s">
+        <v>19</v>
+      </c>
+      <c r="D440" t="s">
+        <v>13</v>
+      </c>
+      <c r="G440" t="s">
+        <v>14</v>
+      </c>
+      <c r="J440">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="441" spans="1:10">
+      <c r="A441" t="s">
+        <v>654</v>
+      </c>
+      <c r="B441" t="s">
+        <v>655</v>
+      </c>
+      <c r="C441" t="s">
+        <v>12</v>
+      </c>
+      <c r="D441" t="s">
+        <v>13</v>
+      </c>
+      <c r="G441" t="s">
+        <v>31</v>
+      </c>
+      <c r="J441">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="442" spans="1:10">
+      <c r="A442" t="s">
+        <v>656</v>
+      </c>
+      <c r="B442" t="s">
+        <v>655</v>
+      </c>
+      <c r="C442" t="s">
+        <v>19</v>
+      </c>
+      <c r="D442" t="s">
+        <v>13</v>
+      </c>
+      <c r="G442" t="s">
+        <v>31</v>
+      </c>
+      <c r="J442">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="443" spans="1:10">
+      <c r="A443" t="s">
+        <v>657</v>
+      </c>
+      <c r="B443" t="s">
+        <v>658</v>
+      </c>
+      <c r="C443" t="s">
+        <v>12</v>
+      </c>
+      <c r="D443" t="s">
+        <v>13</v>
+      </c>
+      <c r="G443" t="s">
+        <v>14</v>
+      </c>
+      <c r="J443">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="444" spans="1:10">
+      <c r="A444" t="s">
+        <v>659</v>
+      </c>
+      <c r="B444" t="s">
+        <v>658</v>
+      </c>
+      <c r="C444" t="s">
+        <v>19</v>
+      </c>
+      <c r="D444" t="s">
+        <v>13</v>
+      </c>
+      <c r="G444" t="s">
+        <v>14</v>
+      </c>
+      <c r="J444">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="445" spans="1:10">
+      <c r="A445" t="s">
+        <v>660</v>
+      </c>
+      <c r="B445" t="s">
+        <v>661</v>
+      </c>
+      <c r="C445" t="s">
+        <v>12</v>
+      </c>
+      <c r="D445" t="s">
+        <v>13</v>
+      </c>
+      <c r="G445" t="s">
+        <v>31</v>
+      </c>
+      <c r="J445">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="446" spans="1:10">
+      <c r="A446" t="s">
+        <v>662</v>
+      </c>
+      <c r="B446" t="s">
+        <v>661</v>
+      </c>
+      <c r="C446" t="s">
+        <v>19</v>
+      </c>
+      <c r="D446" t="s">
+        <v>13</v>
+      </c>
+      <c r="G446" t="s">
+        <v>31</v>
+      </c>
+      <c r="J446">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="447" spans="1:10">
+      <c r="A447" t="s">
+        <v>663</v>
+      </c>
+      <c r="B447" t="s">
+        <v>664</v>
+      </c>
+      <c r="C447" t="s">
+        <v>12</v>
+      </c>
+      <c r="D447" t="s">
+        <v>13</v>
+      </c>
+      <c r="G447" t="s">
+        <v>14</v>
+      </c>
+      <c r="J447">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="448" spans="1:10">
+      <c r="A448" t="s">
+        <v>665</v>
+      </c>
+      <c r="B448" t="s">
+        <v>664</v>
+      </c>
+      <c r="C448" t="s">
+        <v>19</v>
+      </c>
+      <c r="D448" t="s">
+        <v>13</v>
+      </c>
+      <c r="G448" t="s">
+        <v>14</v>
+      </c>
+      <c r="J448">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="449" spans="1:10">
+      <c r="A449" t="s">
+        <v>666</v>
+      </c>
+      <c r="B449" t="s">
+        <v>667</v>
+      </c>
+      <c r="C449" t="s">
+        <v>12</v>
+      </c>
+      <c r="D449" t="s">
+        <v>13</v>
+      </c>
+      <c r="G449" t="s">
+        <v>31</v>
+      </c>
+      <c r="J449">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="450" spans="1:10">
+      <c r="A450" t="s">
+        <v>668</v>
+      </c>
+      <c r="B450" t="s">
+        <v>669</v>
+      </c>
+      <c r="C450" t="s">
+        <v>12</v>
+      </c>
+      <c r="D450" t="s">
+        <v>13</v>
+      </c>
+      <c r="G450" t="s">
+        <v>14</v>
+      </c>
+      <c r="J450">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="451" spans="1:10">
+      <c r="A451" t="s">
+        <v>670</v>
+      </c>
+      <c r="B451" t="s">
+        <v>669</v>
+      </c>
+      <c r="C451" t="s">
+        <v>19</v>
+      </c>
+      <c r="D451" t="s">
+        <v>13</v>
+      </c>
+      <c r="G451" t="s">
+        <v>14</v>
+      </c>
+      <c r="J451">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="452" spans="1:10">
+      <c r="A452" t="s">
+        <v>671</v>
+      </c>
+      <c r="B452" t="s">
+        <v>672</v>
+      </c>
+      <c r="C452" t="s">
+        <v>12</v>
+      </c>
+      <c r="D452" t="s">
+        <v>13</v>
+      </c>
+      <c r="G452" t="s">
+        <v>14</v>
+      </c>
+      <c r="J452">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="453" spans="1:10">
+      <c r="A453" t="s">
+        <v>673</v>
+      </c>
+      <c r="B453" t="s">
+        <v>674</v>
+      </c>
+      <c r="C453" t="s">
+        <v>12</v>
+      </c>
+      <c r="D453" t="s">
+        <v>13</v>
+      </c>
+      <c r="G453" t="s">
+        <v>14</v>
+      </c>
+      <c r="J453">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="454" spans="1:10">
+      <c r="A454" t="s">
+        <v>675</v>
+      </c>
+      <c r="B454" t="s">
+        <v>674</v>
+      </c>
+      <c r="C454" t="s">
+        <v>19</v>
+      </c>
+      <c r="D454" t="s">
+        <v>13</v>
+      </c>
+      <c r="G454" t="s">
+        <v>14</v>
+      </c>
+      <c r="J454">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="455" spans="1:10">
+      <c r="A455" t="s">
+        <v>676</v>
+      </c>
+      <c r="B455" t="s">
+        <v>677</v>
+      </c>
+      <c r="C455" t="s">
+        <v>19</v>
+      </c>
+      <c r="D455" t="s">
+        <v>13</v>
+      </c>
+      <c r="G455" t="s">
+        <v>31</v>
+      </c>
+      <c r="J455">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="456" spans="1:10">
+      <c r="A456" t="s">
+        <v>678</v>
+      </c>
+      <c r="B456" t="s">
+        <v>679</v>
+      </c>
+      <c r="C456" t="s">
+        <v>12</v>
+      </c>
+      <c r="D456" t="s">
+        <v>13</v>
+      </c>
+      <c r="G456" t="s">
+        <v>14</v>
+      </c>
+      <c r="J456">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="457" spans="1:10">
+      <c r="A457" t="s">
+        <v>680</v>
+      </c>
+      <c r="B457" t="s">
+        <v>679</v>
+      </c>
+      <c r="C457" t="s">
+        <v>19</v>
+      </c>
+      <c r="D457" t="s">
+        <v>13</v>
+      </c>
+      <c r="G457" t="s">
+        <v>14</v>
+      </c>
+      <c r="J457">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="458" spans="1:10">
+      <c r="A458" t="s">
+        <v>681</v>
+      </c>
+      <c r="B458" t="s">
+        <v>679</v>
+      </c>
+      <c r="C458" t="s">
+        <v>19</v>
+      </c>
+      <c r="D458" t="s">
+        <v>13</v>
+      </c>
+      <c r="G458" t="s">
+        <v>14</v>
+      </c>
+      <c r="J458">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="459" spans="1:10">
+      <c r="A459" t="s">
+        <v>682</v>
+      </c>
+      <c r="B459" t="s">
+        <v>683</v>
+      </c>
+      <c r="C459" t="s">
+        <v>19</v>
+      </c>
+      <c r="D459" t="s">
+        <v>13</v>
+      </c>
+      <c r="G459" t="s">
+        <v>14</v>
+      </c>
+      <c r="J459">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="460" spans="1:10">
+      <c r="A460" t="s">
+        <v>684</v>
+      </c>
+      <c r="B460" t="s">
+        <v>685</v>
+      </c>
+      <c r="C460" t="s">
+        <v>12</v>
+      </c>
+      <c r="D460" t="s">
+        <v>13</v>
+      </c>
+      <c r="G460" t="s">
+        <v>14</v>
+      </c>
+      <c r="J460">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="461" spans="1:10">
+      <c r="A461" t="s">
+        <v>686</v>
+      </c>
+      <c r="B461" t="s">
+        <v>685</v>
+      </c>
+      <c r="C461" t="s">
+        <v>19</v>
+      </c>
+      <c r="D461" t="s">
+        <v>13</v>
+      </c>
+      <c r="G461" t="s">
+        <v>14</v>
+      </c>
+      <c r="J461">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="462" spans="1:10">
+      <c r="A462" t="s">
+        <v>687</v>
+      </c>
+      <c r="B462" t="s">
+        <v>688</v>
+      </c>
+      <c r="C462" t="s">
+        <v>19</v>
+      </c>
+      <c r="D462" t="s">
+        <v>13</v>
+      </c>
+      <c r="G462" t="s">
+        <v>31</v>
+      </c>
+      <c r="J462">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="463" spans="1:10">
+      <c r="A463" t="s">
+        <v>689</v>
+      </c>
+      <c r="B463" t="s">
+        <v>690</v>
+      </c>
+      <c r="C463" t="s">
+        <v>12</v>
+      </c>
+      <c r="D463" t="s">
+        <v>13</v>
+      </c>
+      <c r="G463" t="s">
+        <v>14</v>
+      </c>
+      <c r="J463">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="464" spans="1:10">
+      <c r="A464" t="s">
+        <v>691</v>
+      </c>
+      <c r="B464" t="s">
+        <v>690</v>
+      </c>
+      <c r="C464" t="s">
+        <v>19</v>
+      </c>
+      <c r="D464" t="s">
+        <v>13</v>
+      </c>
+      <c r="G464" t="s">
+        <v>14</v>
+      </c>
+      <c r="J464">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="465" spans="1:10">
+      <c r="A465" t="s">
+        <v>692</v>
+      </c>
+      <c r="B465" t="s">
+        <v>693</v>
+      </c>
+      <c r="C465" t="s">
+        <v>19</v>
+      </c>
+      <c r="D465" t="s">
+        <v>13</v>
+      </c>
+      <c r="G465" t="s">
+        <v>31</v>
+      </c>
+      <c r="J465">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="466" spans="1:10">
+      <c r="A466" t="s">
+        <v>694</v>
+      </c>
+      <c r="B466" t="s">
+        <v>695</v>
+      </c>
+      <c r="C466" t="s">
+        <v>12</v>
+      </c>
+      <c r="D466" t="s">
+        <v>13</v>
+      </c>
+      <c r="G466" t="s">
+        <v>14</v>
+      </c>
+      <c r="J466">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="467" spans="1:10">
+      <c r="A467" t="s">
+        <v>696</v>
+      </c>
+      <c r="B467" t="s">
+        <v>695</v>
+      </c>
+      <c r="C467" t="s">
+        <v>19</v>
+      </c>
+      <c r="D467" t="s">
+        <v>13</v>
+      </c>
+      <c r="G467" t="s">
+        <v>14</v>
+      </c>
+      <c r="J467">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="468" spans="1:10">
+      <c r="A468" t="s">
+        <v>697</v>
+      </c>
+      <c r="B468" t="s">
+        <v>698</v>
+      </c>
+      <c r="C468" t="s">
+        <v>12</v>
+      </c>
+      <c r="D468" t="s">
+        <v>13</v>
+      </c>
+      <c r="G468" t="s">
+        <v>14</v>
+      </c>
+      <c r="J468">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="469" spans="1:10">
+      <c r="A469" t="s">
+        <v>699</v>
+      </c>
+      <c r="B469" t="s">
+        <v>698</v>
+      </c>
+      <c r="C469" t="s">
+        <v>19</v>
+      </c>
+      <c r="D469" t="s">
+        <v>13</v>
+      </c>
+      <c r="G469" t="s">
+        <v>14</v>
+      </c>
+      <c r="J469">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="470" spans="1:10">
+      <c r="A470" t="s">
+        <v>700</v>
+      </c>
+      <c r="B470" t="s">
+        <v>701</v>
+      </c>
+      <c r="C470" t="s">
+        <v>19</v>
+      </c>
+      <c r="D470" t="s">
+        <v>13</v>
+      </c>
+      <c r="G470" t="s">
+        <v>14</v>
+      </c>
+      <c r="J470">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="471" spans="1:10">
+      <c r="A471" t="s">
+        <v>702</v>
+      </c>
+      <c r="B471" t="s">
+        <v>703</v>
+      </c>
+      <c r="C471" t="s">
+        <v>19</v>
+      </c>
+      <c r="D471" t="s">
+        <v>13</v>
+      </c>
+      <c r="G471" t="s">
+        <v>31</v>
+      </c>
+      <c r="J471">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="472" spans="1:10">
+      <c r="A472" t="s">
+        <v>704</v>
+      </c>
+      <c r="B472" t="s">
+        <v>705</v>
+      </c>
+      <c r="C472" t="s">
+        <v>12</v>
+      </c>
+      <c r="D472" t="s">
+        <v>13</v>
+      </c>
+      <c r="G472" t="s">
+        <v>14</v>
+      </c>
+      <c r="J472">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="473" spans="1:10">
+      <c r="A473" t="s">
+        <v>706</v>
+      </c>
+      <c r="B473" t="s">
+        <v>707</v>
+      </c>
+      <c r="C473" t="s">
+        <v>12</v>
+      </c>
+      <c r="D473" t="s">
+        <v>13</v>
+      </c>
+      <c r="G473" t="s">
+        <v>14</v>
+      </c>
+      <c r="J473">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="474" spans="1:10">
+      <c r="A474" t="s">
+        <v>708</v>
+      </c>
+      <c r="B474" t="s">
+        <v>709</v>
+      </c>
+      <c r="C474" t="s">
+        <v>12</v>
+      </c>
+      <c r="D474" t="s">
+        <v>13</v>
+      </c>
+      <c r="G474" t="s">
+        <v>14</v>
+      </c>
+      <c r="J474">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="475" spans="1:10">
+      <c r="A475" t="s">
+        <v>710</v>
+      </c>
+      <c r="B475" t="s">
+        <v>709</v>
+      </c>
+      <c r="C475" t="s">
+        <v>19</v>
+      </c>
+      <c r="D475" t="s">
+        <v>13</v>
+      </c>
+      <c r="G475" t="s">
+        <v>14</v>
+      </c>
+      <c r="J475">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="476" spans="1:10">
+      <c r="A476" t="s">
+        <v>711</v>
+      </c>
+      <c r="B476" t="s">
+        <v>712</v>
+      </c>
+      <c r="C476" t="s">
+        <v>19</v>
+      </c>
+      <c r="D476" t="s">
+        <v>13</v>
+      </c>
+      <c r="G476" t="s">
+        <v>31</v>
+      </c>
+      <c r="J476">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="477" spans="1:10">
+      <c r="A477" t="s">
+        <v>713</v>
+      </c>
+      <c r="B477" t="s">
+        <v>714</v>
+      </c>
+      <c r="C477" t="s">
+        <v>12</v>
+      </c>
+      <c r="D477" t="s">
+        <v>83</v>
+      </c>
+      <c r="G477" t="s">
+        <v>14</v>
+      </c>
+      <c r="J477">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="478" spans="1:10">
+      <c r="A478" t="s">
+        <v>715</v>
+      </c>
+      <c r="B478" t="s">
+        <v>714</v>
+      </c>
+      <c r="C478" t="s">
+        <v>12</v>
+      </c>
+      <c r="D478" t="s">
+        <v>13</v>
+      </c>
+      <c r="G478" t="s">
+        <v>14</v>
+      </c>
+      <c r="J478">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="479" spans="1:10">
+      <c r="A479" t="s">
+        <v>716</v>
+      </c>
+      <c r="B479" t="s">
+        <v>714</v>
+      </c>
+      <c r="C479" t="s">
+        <v>19</v>
+      </c>
+      <c r="D479" t="s">
+        <v>13</v>
+      </c>
+      <c r="G479" t="s">
+        <v>14</v>
+      </c>
+      <c r="J479">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">