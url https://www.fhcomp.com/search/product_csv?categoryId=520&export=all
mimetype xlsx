--- v1 (2026-04-02)
+++ v2 (2026-05-24)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2400" uniqueCount="717">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2405" uniqueCount="718">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Resistance(Ω)</t>
   </si>
   <si>
     <t>Size Code</t>
   </si>
   <si>
     <t>Terminal shape</t>
   </si>
   <si>
     <t>Power(W)</t>
   </si>
   <si>
     <t>T.C.R(ppm/°C)</t>
   </si>
   <si>
     <t>Resistance accuracy</t>
   </si>
   <si>
     <t>Applications</t>
   </si>
   <si>
@@ -255,62 +255,62 @@
   <si>
     <t>RC-MT08W274JT</t>
   </si>
   <si>
     <t>RC-ML08W2703FT</t>
   </si>
   <si>
     <t>RC-MT08W244JT</t>
   </si>
   <si>
     <t>240KΩ</t>
   </si>
   <si>
     <t>RC-ML08W224JT</t>
   </si>
   <si>
     <t>220KΩ</t>
   </si>
   <si>
     <t>RC-MT04W224JT</t>
   </si>
   <si>
     <t>RC-MT08W224JT</t>
   </si>
   <si>
+    <t>RC-ML08W204JT</t>
+  </si>
+  <si>
+    <t>200KΩ</t>
+  </si>
+  <si>
     <t>RC-ML08V204JT</t>
   </si>
   <si>
-    <t>200KΩ</t>
-[...1 lines deleted...]
-  <si>
     <t>V</t>
   </si>
   <si>
-    <t>RC-ML08W204JT</t>
-[...1 lines deleted...]
-  <si>
     <t>RC-MT08W204JT</t>
   </si>
   <si>
     <t>RC-ML08W2003FT</t>
   </si>
   <si>
     <t>RC-MT08W2003FT</t>
   </si>
   <si>
     <t>RC-ML08W184JT</t>
   </si>
   <si>
     <t>180KΩ</t>
   </si>
   <si>
     <t>RC-MT08W184JT</t>
   </si>
   <si>
     <t>RC-ML08W1803FT</t>
   </si>
   <si>
     <t>RC-MT08W164JT</t>
   </si>
   <si>
     <t>160KΩ</t>
@@ -690,56 +690,56 @@
   <si>
     <t>RC-ML08W1202FT</t>
   </si>
   <si>
     <t>RC-MT08W1202FT</t>
   </si>
   <si>
     <t>RC-ML08W113JT</t>
   </si>
   <si>
     <t>11KΩ</t>
   </si>
   <si>
     <t>RC-MT08W113JT</t>
   </si>
   <si>
     <t>RC-ML08W1102FT</t>
   </si>
   <si>
     <t>RC-ML08W103JT</t>
   </si>
   <si>
     <t>10KΩ</t>
   </si>
   <si>
+    <t>RC-MT08W103JT</t>
+  </si>
+  <si>
     <t>RC-MT04W103JT</t>
   </si>
   <si>
-    <t>RC-MT08W103JT</t>
-[...1 lines deleted...]
-  <si>
     <t>RC-ML08W1002FT</t>
   </si>
   <si>
     <t>RC-MT08W1002FT</t>
   </si>
   <si>
     <t>RC-ML08W912JT</t>
   </si>
   <si>
     <t>9.1KΩ</t>
   </si>
   <si>
     <t>RC-MT08W912JT</t>
   </si>
   <si>
     <t>RC-ML08W8251FT</t>
   </si>
   <si>
     <t>8.25KΩ</t>
   </si>
   <si>
     <t>RC-ML08W822JT</t>
   </si>
   <si>
     <t>8.2KΩ</t>
@@ -972,56 +972,56 @@
   <si>
     <t>RC-MT08W242JT</t>
   </si>
   <si>
     <t>RC-ML08W2401FT</t>
   </si>
   <si>
     <t>RC-MT08W2211FT</t>
   </si>
   <si>
     <t>2.21KΩ</t>
   </si>
   <si>
     <t>RC-MC08W222JT</t>
   </si>
   <si>
     <t>2.2KΩ</t>
   </si>
   <si>
     <t>RC-ML08W222JT</t>
   </si>
   <si>
     <t>RC-MT04W222JT</t>
   </si>
   <si>
+    <t>RC-MT08W222JT</t>
+  </si>
+  <si>
     <t>RC-MT08V222JT</t>
   </si>
   <si>
-    <t>RC-MT08W222JT</t>
-[...1 lines deleted...]
-  <si>
     <t>RC-ML08W2201FT</t>
   </si>
   <si>
     <t>RC-MT08W2201FT</t>
   </si>
   <si>
     <t>RC-ML08W202JT</t>
   </si>
   <si>
     <t>2KΩ</t>
   </si>
   <si>
     <t>RC-MT08W202JT</t>
   </si>
   <si>
     <t>RC-ML08W2001FT</t>
   </si>
   <si>
     <t>RC-MT08W2001FT</t>
   </si>
   <si>
     <t>RC-ML08W1821FT</t>
   </si>
   <si>
     <t>1.82KΩ</t>
@@ -1068,56 +1068,56 @@
   <si>
     <t>1.2KΩ</t>
   </si>
   <si>
     <t>RC-MT08W122JT</t>
   </si>
   <si>
     <t>RC-ML08W1201FT</t>
   </si>
   <si>
     <t>RC-MT08W1201FT</t>
   </si>
   <si>
     <t>RC-MT08W112JT</t>
   </si>
   <si>
     <t>1.1KΩ</t>
   </si>
   <si>
     <t>RC-ML08W102JT</t>
   </si>
   <si>
     <t>1KΩ</t>
   </si>
   <si>
+    <t>RC-MT04W102JT</t>
+  </si>
+  <si>
     <t>RC-MT08W102JT</t>
   </si>
   <si>
-    <t>RC-MT04W102JT</t>
-[...1 lines deleted...]
-  <si>
     <t>RC-ML08W1001FT</t>
   </si>
   <si>
     <t>RC-MT08W1001FT</t>
   </si>
   <si>
     <t>RC-MY08W1001FT</t>
   </si>
   <si>
     <t>0201</t>
   </si>
   <si>
     <t>RC-MT08W102JB</t>
   </si>
   <si>
     <t>RC-ML08W911JT</t>
   </si>
   <si>
     <t>910Ω</t>
   </si>
   <si>
     <t>RC-MT08W911JT</t>
   </si>
   <si>
     <t>RC-ML08W9100FT</t>
@@ -1176,104 +1176,107 @@
   <si>
     <t>604Ω</t>
   </si>
   <si>
     <t>RC-ML08W561JT</t>
   </si>
   <si>
     <t>560Ω</t>
   </si>
   <si>
     <t>RC-MT08W561JT</t>
   </si>
   <si>
     <t>RC-ML08W5600FT</t>
   </si>
   <si>
     <t>RC-MT08W5600FT</t>
   </si>
   <si>
     <t>RC-ML08W511JT</t>
   </si>
   <si>
     <t>510Ω</t>
   </si>
   <si>
+    <t>RC-MT08V511JT</t>
+  </si>
+  <si>
     <t>RC-MT08W511JT</t>
   </si>
   <si>
-    <t>RC-MT08V511JT</t>
-[...1 lines deleted...]
-  <si>
     <t>RC-ML08W5100FT</t>
   </si>
   <si>
     <t>RC-MT08W5100FT</t>
   </si>
   <si>
     <t>RC-ML08W4990FT</t>
   </si>
   <si>
     <t>499Ω</t>
   </si>
   <si>
     <t>RC-ML08W471JT</t>
   </si>
   <si>
     <t>470Ω</t>
   </si>
   <si>
     <t>RC-MT08W471JT</t>
   </si>
   <si>
     <t>RC-ML08W4700FT</t>
   </si>
   <si>
     <t>RC-MT08W4700FT</t>
   </si>
   <si>
     <t>RC-ML08W431JT</t>
   </si>
   <si>
     <t>430Ω</t>
   </si>
   <si>
     <t>RC-MT08W431JT</t>
   </si>
   <si>
     <t>RC-ML08W391JT</t>
   </si>
   <si>
     <t>390Ω</t>
   </si>
   <si>
     <t>RC-MT08W391JT</t>
   </si>
   <si>
     <t>RC-ML08W3900FT</t>
   </si>
   <si>
+    <t>RC-MT08W391FT</t>
+  </si>
+  <si>
     <t>RC-ML08W361JT</t>
   </si>
   <si>
     <t>360Ω</t>
   </si>
   <si>
     <t>RC-MT08W361JT</t>
   </si>
   <si>
     <t>RC-ML08W331JT</t>
   </si>
   <si>
     <t>330Ω</t>
   </si>
   <si>
     <t>RC-MT08W331JT</t>
   </si>
   <si>
     <t>RC-ML08W3300FT</t>
   </si>
   <si>
     <t>RC-MT08W3300FT</t>
   </si>
   <si>
     <t>RC-ML08W301JT</t>
@@ -1368,140 +1371,140 @@
   <si>
     <t>RC-MT08W161JT</t>
   </si>
   <si>
     <t>RC-ML08W151JT</t>
   </si>
   <si>
     <t>150Ω</t>
   </si>
   <si>
     <t>RC-MT08W151JT</t>
   </si>
   <si>
     <t>RC-ML08W1500FT</t>
   </si>
   <si>
     <t>RC-MT08W1500FT</t>
   </si>
   <si>
     <t>RC-ML08W131JT</t>
   </si>
   <si>
     <t>130Ω</t>
   </si>
   <si>
+    <t>RC-MT08W131JT</t>
+  </si>
+  <si>
     <t>RC-MT04W131JT</t>
   </si>
   <si>
-    <t>RC-MT08W131JT</t>
-[...1 lines deleted...]
-  <si>
     <t>RC-ML08W121JT</t>
   </si>
   <si>
     <t>120Ω</t>
   </si>
   <si>
     <t>RC-MT08W121JT</t>
   </si>
   <si>
     <t>RC-ML08W1200FT</t>
   </si>
   <si>
     <t>RC-MT08W1200FT</t>
   </si>
   <si>
     <t>RC-ML08W111JT</t>
   </si>
   <si>
     <t>110Ω</t>
   </si>
   <si>
     <t>RC-MT08W111JT</t>
   </si>
   <si>
     <t>RC-ML08W101JT</t>
   </si>
   <si>
     <t>100Ω</t>
   </si>
   <si>
+    <t>RC-MT08W101JT</t>
+  </si>
+  <si>
     <t>RC-MT04W101JT</t>
   </si>
   <si>
-    <t>RC-MT08W101JT</t>
-[...1 lines deleted...]
-  <si>
     <t>RC-MY08W101JT</t>
   </si>
   <si>
     <t>RC-ML08W1000FT</t>
   </si>
   <si>
     <t>RC-MT08W1000FT</t>
   </si>
   <si>
     <t>RC-ML08W910JT</t>
   </si>
   <si>
     <t>91Ω</t>
   </si>
   <si>
     <t>RC-MT08W910JT</t>
   </si>
   <si>
     <t>RC-ML08W820JT</t>
   </si>
   <si>
     <t>82Ω</t>
   </si>
   <si>
     <t>RC-MT08W820JT</t>
   </si>
   <si>
     <t>RC-MT08W82R0FT</t>
   </si>
   <si>
     <t>82.0Ω</t>
   </si>
   <si>
     <t>RC-ML08V750JT</t>
   </si>
   <si>
     <t>75Ω</t>
   </si>
   <si>
     <t>RC-ML08W750JT</t>
   </si>
   <si>
+    <t>RC-MT08W750JT</t>
+  </si>
+  <si>
     <t>RC-MT04W750JT</t>
   </si>
   <si>
-    <t>RC-MT08W750JT</t>
-[...1 lines deleted...]
-  <si>
     <t>RC-ML08W75R0FT</t>
   </si>
   <si>
     <t>75.0Ω</t>
   </si>
   <si>
     <t>RC-MT08W75R0FT</t>
   </si>
   <si>
     <t>RC-MT08W71R5FT</t>
   </si>
   <si>
     <t>71.5Ω</t>
   </si>
   <si>
     <t>RC-ML08W680JT</t>
   </si>
   <si>
     <t>68Ω</t>
   </si>
   <si>
     <t>RC-MT04W680JT</t>
   </si>
   <si>
     <t>RC-MT08W680JT</t>
@@ -1650,143 +1653,143 @@
   <si>
     <t>RC-ML08W40R2FT</t>
   </si>
   <si>
     <t>40.2Ω</t>
   </si>
   <si>
     <t>RC-MT08W40R2FT</t>
   </si>
   <si>
     <t>RC-ML08W39R2FT</t>
   </si>
   <si>
     <t>39.2Ω</t>
   </si>
   <si>
     <t>RC-MT08W39R2FT</t>
   </si>
   <si>
     <t>RC-ML08W390JT</t>
   </si>
   <si>
     <t>39Ω</t>
   </si>
   <si>
+    <t>RC-MT08W390JT</t>
+  </si>
+  <si>
     <t>RC-MT04W390JT</t>
   </si>
   <si>
-    <t>RC-MT08W390JT</t>
-[...1 lines deleted...]
-  <si>
     <t>RC-ML08W39R0FT</t>
   </si>
   <si>
     <t>39.0Ω</t>
   </si>
   <si>
     <t>RC-MT08W39R0FT</t>
   </si>
   <si>
     <t>RC-ML08W360JT</t>
   </si>
   <si>
     <t>36Ω</t>
   </si>
   <si>
     <t>RC-MT08W360JT</t>
   </si>
   <si>
     <t>RC-MT08W36R0FT</t>
   </si>
   <si>
     <t>36.0Ω</t>
   </si>
   <si>
     <t>RC-ML08W35R7FT</t>
   </si>
   <si>
     <t>35.7Ω</t>
   </si>
   <si>
     <t>RC-MT08W35R7FT</t>
   </si>
   <si>
     <t>RC-ML08W33R2FT</t>
   </si>
   <si>
     <t>33.2Ω</t>
   </si>
   <si>
     <t>RC-ML08W330JT</t>
   </si>
   <si>
     <t>33Ω</t>
   </si>
   <si>
+    <t>RC-MT08W330JT</t>
+  </si>
+  <si>
     <t>RC-MT04W330JT</t>
   </si>
   <si>
-    <t>RC-MT08W330JT</t>
-[...1 lines deleted...]
-  <si>
     <t>RC-MY08W330JT</t>
   </si>
   <si>
     <t>RC-ML08W33R0FT</t>
   </si>
   <si>
     <t>33.0Ω</t>
   </si>
   <si>
     <t>RC-MT08W33R0FT</t>
   </si>
   <si>
     <t>RC-ML08W300JT</t>
   </si>
   <si>
     <t>30Ω</t>
   </si>
   <si>
     <t>RC-MT08W300JT</t>
   </si>
   <si>
     <t>RC-MT04W300JT</t>
   </si>
   <si>
     <t>RC-ML08W270JT</t>
   </si>
   <si>
     <t>27Ω</t>
   </si>
   <si>
+    <t>RC-MT08W270JT</t>
+  </si>
+  <si>
     <t>RC-MT04W270JT</t>
   </si>
   <si>
-    <t>RC-MT08W270JT</t>
-[...1 lines deleted...]
-  <si>
     <t>RC-ML08W27R0FT</t>
   </si>
   <si>
     <t>27.0Ω</t>
   </si>
   <si>
     <t>RC-MT08W27R0FT</t>
   </si>
   <si>
     <t>RC-ML08W24R9FT</t>
   </si>
   <si>
     <t>24.9Ω</t>
   </si>
   <si>
     <t>RC-MT08W24R9FT</t>
   </si>
   <si>
     <t>RC-ML08W240JT</t>
   </si>
   <si>
     <t>24Ω</t>
   </si>
   <si>
     <t>RC-MT08W240JT</t>
@@ -1896,56 +1899,56 @@
   <si>
     <t>RC-MT08W120JT</t>
   </si>
   <si>
     <t>RC-ML08W110JT</t>
   </si>
   <si>
     <t>11Ω</t>
   </si>
   <si>
     <t>RC-MT08W110JT</t>
   </si>
   <si>
     <t>RC-MT08W11R0FT</t>
   </si>
   <si>
     <t>11.0Ω</t>
   </si>
   <si>
     <t>RC-ML08W100JT</t>
   </si>
   <si>
     <t>10Ω</t>
   </si>
   <si>
+    <t>RC-MT04W100JT</t>
+  </si>
+  <si>
     <t>RC-MT08W100JT</t>
   </si>
   <si>
-    <t>RC-MT04W100JT</t>
-[...1 lines deleted...]
-  <si>
     <t>RC-ML08W10R0FT</t>
   </si>
   <si>
     <t>10.0Ω</t>
   </si>
   <si>
     <t>RC-MT08W10R0FT</t>
   </si>
   <si>
     <t>RC-ML08W9R1JT</t>
   </si>
   <si>
     <t>9.1Ω</t>
   </si>
   <si>
     <t>RC-MT08W9R1JT</t>
   </si>
   <si>
     <t>RC-MT08W8R2JT</t>
   </si>
   <si>
     <t>8.2Ω</t>
   </si>
   <si>
     <t>RC-ML08W7R5JT</t>
@@ -2052,56 +2055,56 @@
   <si>
     <t>3.6Ω</t>
   </si>
   <si>
     <t>RC-ML08W3R3JT</t>
   </si>
   <si>
     <t>3.3Ω</t>
   </si>
   <si>
     <t>RC-MT08W3R3JT</t>
   </si>
   <si>
     <t>RC-MT08W3R30FT</t>
   </si>
   <si>
     <t>3.30Ω</t>
   </si>
   <si>
     <t>RC-ML08W3R0JT</t>
   </si>
   <si>
     <t>3.0Ω</t>
   </si>
   <si>
+    <t>RC-MT04W3R0JT</t>
+  </si>
+  <si>
     <t>RC-MT08W3R0JT</t>
   </si>
   <si>
-    <t>RC-MT04W3R0JT</t>
-[...1 lines deleted...]
-  <si>
     <t>RC-MT08W2R7JT</t>
   </si>
   <si>
     <t>2.7Ω</t>
   </si>
   <si>
     <t>RC-ML08W2R2JT</t>
   </si>
   <si>
     <t>2.2Ω</t>
   </si>
   <si>
     <t>RC-MT08W2R2JT</t>
   </si>
   <si>
     <t>RC-MT08W2R20FT</t>
   </si>
   <si>
     <t>2.20Ω</t>
   </si>
   <si>
     <t>RC-ML08W2R0JT</t>
   </si>
   <si>
     <t>2.0Ω</t>
@@ -2151,57 +2154,57 @@
   <si>
     <t>1.3Ω</t>
   </si>
   <si>
     <t>RC-ML08W1R1JT</t>
   </si>
   <si>
     <t>1.1Ω</t>
   </si>
   <si>
     <t>RC-ML08W1R0JT</t>
   </si>
   <si>
     <t>1.0Ω</t>
   </si>
   <si>
     <t>RC-MT08W1R0JT</t>
   </si>
   <si>
     <t>RC-MT08W1R00FT</t>
   </si>
   <si>
     <t>1.00Ω</t>
   </si>
   <si>
+    <t>RC-ML08W000JT</t>
+  </si>
+  <si>
+    <t>0Ω</t>
+  </si>
+  <si>
     <t>RC-ML08V000JT</t>
-  </si>
-[...4 lines deleted...]
-    <t>RC-ML08W000JT</t>
   </si>
   <si>
     <t>RC-MT08W000JT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2496,51 +2499,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J479"/>
+  <dimension ref="A1:J480"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -3385,71 +3388,71 @@
       </c>
       <c r="C43" t="s">
         <v>19</v>
       </c>
       <c r="D43" t="s">
         <v>13</v>
       </c>
       <c r="G43" t="s">
         <v>14</v>
       </c>
       <c r="J43">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" t="s">
         <v>81</v>
       </c>
       <c r="B44" t="s">
         <v>82</v>
       </c>
       <c r="C44" t="s">
         <v>12</v>
       </c>
       <c r="D44" t="s">
-        <v>83</v>
+        <v>13</v>
       </c>
       <c r="G44" t="s">
         <v>14</v>
       </c>
       <c r="J44">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B45" t="s">
         <v>82</v>
       </c>
       <c r="C45" t="s">
         <v>12</v>
       </c>
       <c r="D45" t="s">
-        <v>13</v>
+        <v>84</v>
       </c>
       <c r="G45" t="s">
         <v>14</v>
       </c>
       <c r="J45">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" t="s">
         <v>85</v>
       </c>
       <c r="B46" t="s">
         <v>82</v>
       </c>
       <c r="C46" t="s">
         <v>19</v>
       </c>
       <c r="D46" t="s">
         <v>13</v>
       </c>
       <c r="G46" t="s">
         <v>14</v>
       </c>
       <c r="J46">
@@ -5605,51 +5608,51 @@
       </c>
       <c r="C154" t="s">
         <v>19</v>
       </c>
       <c r="D154" t="s">
         <v>13</v>
       </c>
       <c r="G154" t="s">
         <v>14</v>
       </c>
       <c r="J154">
         <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:10">
       <c r="A155" t="s">
         <v>241</v>
       </c>
       <c r="B155" t="s">
         <v>242</v>
       </c>
       <c r="C155" t="s">
         <v>243</v>
       </c>
       <c r="D155" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G155" t="s">
         <v>14</v>
       </c>
       <c r="J155">
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:10">
       <c r="A156" t="s">
         <v>244</v>
       </c>
       <c r="B156" t="s">
         <v>242</v>
       </c>
       <c r="C156" t="s">
         <v>12</v>
       </c>
       <c r="D156" t="s">
         <v>13</v>
       </c>
       <c r="G156" t="s">
         <v>14</v>
       </c>
       <c r="J156">
@@ -6705,71 +6708,71 @@
       </c>
       <c r="C209" t="s">
         <v>19</v>
       </c>
       <c r="D209" t="s">
         <v>13</v>
       </c>
       <c r="G209" t="s">
         <v>14</v>
       </c>
       <c r="J209">
         <v>0</v>
       </c>
     </row>
     <row r="210" spans="1:10">
       <c r="A210" t="s">
         <v>320</v>
       </c>
       <c r="B210" t="s">
         <v>317</v>
       </c>
       <c r="C210" t="s">
         <v>19</v>
       </c>
       <c r="D210" t="s">
-        <v>83</v>
+        <v>13</v>
       </c>
       <c r="G210" t="s">
         <v>14</v>
       </c>
       <c r="J210">
         <v>0</v>
       </c>
     </row>
     <row r="211" spans="1:10">
       <c r="A211" t="s">
         <v>321</v>
       </c>
       <c r="B211" t="s">
         <v>317</v>
       </c>
       <c r="C211" t="s">
         <v>19</v>
       </c>
       <c r="D211" t="s">
-        <v>13</v>
+        <v>84</v>
       </c>
       <c r="G211" t="s">
         <v>14</v>
       </c>
       <c r="J211">
         <v>0</v>
       </c>
     </row>
     <row r="212" spans="1:10">
       <c r="A212" t="s">
         <v>322</v>
       </c>
       <c r="B212" t="s">
         <v>317</v>
       </c>
       <c r="C212" t="s">
         <v>12</v>
       </c>
       <c r="D212" t="s">
         <v>13</v>
       </c>
       <c r="G212" t="s">
         <v>31</v>
       </c>
       <c r="J212">
@@ -7685,71 +7688,71 @@
       </c>
       <c r="C258" t="s">
         <v>12</v>
       </c>
       <c r="D258" t="s">
         <v>13</v>
       </c>
       <c r="G258" t="s">
         <v>14</v>
       </c>
       <c r="J258">
         <v>0</v>
       </c>
     </row>
     <row r="259" spans="1:10">
       <c r="A259" t="s">
         <v>388</v>
       </c>
       <c r="B259" t="s">
         <v>387</v>
       </c>
       <c r="C259" t="s">
         <v>19</v>
       </c>
       <c r="D259" t="s">
-        <v>13</v>
+        <v>84</v>
       </c>
       <c r="G259" t="s">
         <v>14</v>
       </c>
       <c r="J259">
         <v>0</v>
       </c>
     </row>
     <row r="260" spans="1:10">
       <c r="A260" t="s">
         <v>389</v>
       </c>
       <c r="B260" t="s">
         <v>387</v>
       </c>
       <c r="C260" t="s">
         <v>19</v>
       </c>
       <c r="D260" t="s">
-        <v>83</v>
+        <v>13</v>
       </c>
       <c r="G260" t="s">
         <v>14</v>
       </c>
       <c r="J260">
         <v>0</v>
       </c>
     </row>
     <row r="261" spans="1:10">
       <c r="A261" t="s">
         <v>390</v>
       </c>
       <c r="B261" t="s">
         <v>387</v>
       </c>
       <c r="C261" t="s">
         <v>12</v>
       </c>
       <c r="D261" t="s">
         <v>13</v>
       </c>
       <c r="G261" t="s">
         <v>31</v>
       </c>
       <c r="J261">
@@ -7959,4182 +7962,4202 @@
     <row r="272" spans="1:10">
       <c r="A272" t="s">
         <v>405</v>
       </c>
       <c r="B272" t="s">
         <v>403</v>
       </c>
       <c r="C272" t="s">
         <v>12</v>
       </c>
       <c r="D272" t="s">
         <v>13</v>
       </c>
       <c r="G272" t="s">
         <v>31</v>
       </c>
       <c r="J272">
         <v>0</v>
       </c>
     </row>
     <row r="273" spans="1:10">
       <c r="A273" t="s">
         <v>406</v>
       </c>
       <c r="B273" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="C273" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D273" t="s">
         <v>13</v>
       </c>
       <c r="G273" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J273">
         <v>0</v>
       </c>
     </row>
     <row r="274" spans="1:10">
       <c r="A274" t="s">
+        <v>407</v>
+      </c>
+      <c r="B274" t="s">
         <v>408</v>
       </c>
-      <c r="B274" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C274" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D274" t="s">
         <v>13</v>
       </c>
       <c r="G274" t="s">
         <v>14</v>
       </c>
       <c r="J274">
         <v>0</v>
       </c>
     </row>
     <row r="275" spans="1:10">
       <c r="A275" t="s">
         <v>409</v>
       </c>
       <c r="B275" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="C275" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D275" t="s">
         <v>13</v>
       </c>
       <c r="G275" t="s">
         <v>14</v>
       </c>
       <c r="J275">
         <v>0</v>
       </c>
     </row>
     <row r="276" spans="1:10">
       <c r="A276" t="s">
+        <v>410</v>
+      </c>
+      <c r="B276" t="s">
         <v>411</v>
       </c>
-      <c r="B276" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C276" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D276" t="s">
         <v>13</v>
       </c>
       <c r="G276" t="s">
         <v>14</v>
       </c>
       <c r="J276">
         <v>0</v>
       </c>
     </row>
     <row r="277" spans="1:10">
       <c r="A277" t="s">
         <v>412</v>
       </c>
       <c r="B277" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="C277" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D277" t="s">
         <v>13</v>
       </c>
       <c r="G277" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J277">
         <v>0</v>
       </c>
     </row>
     <row r="278" spans="1:10">
       <c r="A278" t="s">
         <v>413</v>
       </c>
       <c r="B278" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="C278" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D278" t="s">
         <v>13</v>
       </c>
       <c r="G278" t="s">
         <v>31</v>
       </c>
       <c r="J278">
         <v>0</v>
       </c>
     </row>
     <row r="279" spans="1:10">
       <c r="A279" t="s">
         <v>414</v>
       </c>
       <c r="B279" t="s">
-        <v>415</v>
+        <v>411</v>
       </c>
       <c r="C279" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D279" t="s">
         <v>13</v>
       </c>
       <c r="G279" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J279">
         <v>0</v>
       </c>
     </row>
     <row r="280" spans="1:10">
       <c r="A280" t="s">
+        <v>415</v>
+      </c>
+      <c r="B280" t="s">
         <v>416</v>
       </c>
-      <c r="B280" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C280" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D280" t="s">
         <v>13</v>
       </c>
       <c r="G280" t="s">
         <v>14</v>
       </c>
       <c r="J280">
         <v>0</v>
       </c>
     </row>
     <row r="281" spans="1:10">
       <c r="A281" t="s">
         <v>417</v>
       </c>
       <c r="B281" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
       <c r="C281" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D281" t="s">
         <v>13</v>
       </c>
       <c r="G281" t="s">
         <v>14</v>
       </c>
       <c r="J281">
         <v>0</v>
       </c>
     </row>
     <row r="282" spans="1:10">
       <c r="A282" t="s">
+        <v>418</v>
+      </c>
+      <c r="B282" t="s">
         <v>419</v>
       </c>
-      <c r="B282" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C282" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D282" t="s">
         <v>13</v>
       </c>
       <c r="G282" t="s">
         <v>14</v>
       </c>
       <c r="J282">
         <v>0</v>
       </c>
     </row>
     <row r="283" spans="1:10">
       <c r="A283" t="s">
         <v>420</v>
       </c>
       <c r="B283" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="C283" t="s">
         <v>19</v>
       </c>
       <c r="D283" t="s">
         <v>13</v>
       </c>
       <c r="G283" t="s">
         <v>14</v>
       </c>
       <c r="J283">
         <v>0</v>
       </c>
     </row>
     <row r="284" spans="1:10">
       <c r="A284" t="s">
         <v>421</v>
       </c>
       <c r="B284" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="C284" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D284" t="s">
         <v>13</v>
       </c>
       <c r="G284" t="s">
         <v>14</v>
       </c>
       <c r="J284">
         <v>0</v>
       </c>
     </row>
     <row r="285" spans="1:10">
       <c r="A285" t="s">
+        <v>422</v>
+      </c>
+      <c r="B285" t="s">
         <v>423</v>
       </c>
-      <c r="B285" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C285" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D285" t="s">
         <v>13</v>
       </c>
       <c r="G285" t="s">
         <v>14</v>
       </c>
       <c r="J285">
         <v>0</v>
       </c>
     </row>
     <row r="286" spans="1:10">
       <c r="A286" t="s">
         <v>424</v>
       </c>
       <c r="B286" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="C286" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D286" t="s">
         <v>13</v>
       </c>
       <c r="G286" t="s">
         <v>14</v>
       </c>
       <c r="J286">
         <v>0</v>
       </c>
     </row>
     <row r="287" spans="1:10">
       <c r="A287" t="s">
+        <v>425</v>
+      </c>
+      <c r="B287" t="s">
         <v>426</v>
       </c>
-      <c r="B287" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C287" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D287" t="s">
         <v>13</v>
       </c>
       <c r="G287" t="s">
         <v>14</v>
       </c>
       <c r="J287">
         <v>0</v>
       </c>
     </row>
     <row r="288" spans="1:10">
       <c r="A288" t="s">
         <v>427</v>
       </c>
       <c r="B288" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C288" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D288" t="s">
         <v>13</v>
       </c>
       <c r="G288" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J288">
         <v>0</v>
       </c>
     </row>
     <row r="289" spans="1:10">
       <c r="A289" t="s">
         <v>428</v>
       </c>
       <c r="B289" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C289" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D289" t="s">
         <v>13</v>
       </c>
       <c r="G289" t="s">
         <v>31</v>
       </c>
       <c r="J289">
         <v>0</v>
       </c>
     </row>
     <row r="290" spans="1:10">
       <c r="A290" t="s">
         <v>429</v>
       </c>
       <c r="B290" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
       <c r="C290" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D290" t="s">
         <v>13</v>
       </c>
       <c r="G290" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J290">
         <v>0</v>
       </c>
     </row>
     <row r="291" spans="1:10">
       <c r="A291" t="s">
+        <v>430</v>
+      </c>
+      <c r="B291" t="s">
         <v>431</v>
       </c>
-      <c r="B291" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C291" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D291" t="s">
         <v>13</v>
       </c>
       <c r="G291" t="s">
         <v>14</v>
       </c>
       <c r="J291">
         <v>0</v>
       </c>
     </row>
     <row r="292" spans="1:10">
       <c r="A292" t="s">
         <v>432</v>
       </c>
       <c r="B292" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="C292" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D292" t="s">
         <v>13</v>
       </c>
       <c r="G292" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J292">
         <v>0</v>
       </c>
     </row>
     <row r="293" spans="1:10">
       <c r="A293" t="s">
         <v>433</v>
       </c>
       <c r="B293" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="C293" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D293" t="s">
         <v>13</v>
       </c>
       <c r="G293" t="s">
         <v>31</v>
       </c>
       <c r="J293">
         <v>0</v>
       </c>
     </row>
     <row r="294" spans="1:10">
       <c r="A294" t="s">
         <v>434</v>
       </c>
       <c r="B294" t="s">
-        <v>435</v>
+        <v>431</v>
       </c>
       <c r="C294" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D294" t="s">
         <v>13</v>
       </c>
       <c r="G294" t="s">
         <v>31</v>
       </c>
       <c r="J294">
         <v>0</v>
       </c>
     </row>
     <row r="295" spans="1:10">
       <c r="A295" t="s">
+        <v>435</v>
+      </c>
+      <c r="B295" t="s">
         <v>436</v>
       </c>
-      <c r="B295" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C295" t="s">
         <v>12</v>
       </c>
       <c r="D295" t="s">
         <v>13</v>
       </c>
       <c r="G295" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J295">
         <v>0</v>
       </c>
     </row>
     <row r="296" spans="1:10">
       <c r="A296" t="s">
+        <v>437</v>
+      </c>
+      <c r="B296" t="s">
         <v>438</v>
       </c>
-      <c r="B296" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C296" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D296" t="s">
         <v>13</v>
       </c>
       <c r="G296" t="s">
         <v>14</v>
       </c>
       <c r="J296">
         <v>0</v>
       </c>
     </row>
     <row r="297" spans="1:10">
       <c r="A297" t="s">
         <v>439</v>
       </c>
       <c r="B297" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="C297" t="s">
         <v>19</v>
       </c>
       <c r="D297" t="s">
         <v>13</v>
       </c>
       <c r="G297" t="s">
         <v>14</v>
       </c>
       <c r="J297">
         <v>0</v>
       </c>
     </row>
     <row r="298" spans="1:10">
       <c r="A298" t="s">
         <v>440</v>
       </c>
       <c r="B298" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="C298" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D298" t="s">
         <v>13</v>
       </c>
       <c r="G298" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J298">
         <v>0</v>
       </c>
     </row>
     <row r="299" spans="1:10">
       <c r="A299" t="s">
+        <v>441</v>
+      </c>
+      <c r="B299" t="s">
         <v>442</v>
       </c>
-      <c r="B299" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C299" t="s">
         <v>12</v>
       </c>
       <c r="D299" t="s">
         <v>13</v>
       </c>
       <c r="G299" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J299">
         <v>0</v>
       </c>
     </row>
     <row r="300" spans="1:10">
       <c r="A300" t="s">
+        <v>443</v>
+      </c>
+      <c r="B300" t="s">
         <v>444</v>
       </c>
-      <c r="B300" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C300" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D300" t="s">
         <v>13</v>
       </c>
       <c r="G300" t="s">
         <v>14</v>
       </c>
       <c r="J300">
         <v>0</v>
       </c>
     </row>
     <row r="301" spans="1:10">
       <c r="A301" t="s">
         <v>445</v>
       </c>
       <c r="B301" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="C301" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D301" t="s">
         <v>13</v>
       </c>
       <c r="G301" t="s">
         <v>14</v>
       </c>
       <c r="J301">
         <v>0</v>
       </c>
     </row>
     <row r="302" spans="1:10">
       <c r="A302" t="s">
+        <v>446</v>
+      </c>
+      <c r="B302" t="s">
         <v>447</v>
       </c>
-      <c r="B302" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C302" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D302" t="s">
         <v>13</v>
       </c>
       <c r="G302" t="s">
         <v>14</v>
       </c>
       <c r="J302">
         <v>0</v>
       </c>
     </row>
     <row r="303" spans="1:10">
       <c r="A303" t="s">
         <v>448</v>
       </c>
       <c r="B303" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="C303" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D303" t="s">
         <v>13</v>
       </c>
       <c r="G303" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J303">
         <v>0</v>
       </c>
     </row>
     <row r="304" spans="1:10">
       <c r="A304" t="s">
         <v>449</v>
       </c>
       <c r="B304" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="C304" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D304" t="s">
         <v>13</v>
       </c>
       <c r="G304" t="s">
         <v>31</v>
       </c>
       <c r="J304">
         <v>0</v>
       </c>
     </row>
     <row r="305" spans="1:10">
       <c r="A305" t="s">
         <v>450</v>
       </c>
       <c r="B305" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
       <c r="C305" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D305" t="s">
         <v>13</v>
       </c>
       <c r="G305" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J305">
         <v>0</v>
       </c>
     </row>
     <row r="306" spans="1:10">
       <c r="A306" t="s">
+        <v>451</v>
+      </c>
+      <c r="B306" t="s">
         <v>452</v>
       </c>
-      <c r="B306" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C306" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D306" t="s">
         <v>13</v>
       </c>
       <c r="G306" t="s">
         <v>14</v>
       </c>
       <c r="J306">
         <v>0</v>
       </c>
     </row>
     <row r="307" spans="1:10">
       <c r="A307" t="s">
         <v>453</v>
       </c>
       <c r="B307" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="C307" t="s">
         <v>19</v>
       </c>
       <c r="D307" t="s">
         <v>13</v>
       </c>
       <c r="G307" t="s">
         <v>14</v>
       </c>
       <c r="J307">
         <v>0</v>
       </c>
     </row>
     <row r="308" spans="1:10">
       <c r="A308" t="s">
         <v>454</v>
       </c>
       <c r="B308" t="s">
-        <v>455</v>
+        <v>452</v>
       </c>
       <c r="C308" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D308" t="s">
         <v>13</v>
       </c>
       <c r="G308" t="s">
         <v>14</v>
       </c>
       <c r="J308">
         <v>0</v>
       </c>
     </row>
     <row r="309" spans="1:10">
       <c r="A309" t="s">
+        <v>455</v>
+      </c>
+      <c r="B309" t="s">
         <v>456</v>
       </c>
-      <c r="B309" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C309" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D309" t="s">
         <v>13</v>
       </c>
       <c r="G309" t="s">
         <v>14</v>
       </c>
       <c r="J309">
         <v>0</v>
       </c>
     </row>
     <row r="310" spans="1:10">
       <c r="A310" t="s">
         <v>457</v>
       </c>
       <c r="B310" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="C310" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D310" t="s">
         <v>13</v>
       </c>
       <c r="G310" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J310">
         <v>0</v>
       </c>
     </row>
     <row r="311" spans="1:10">
       <c r="A311" t="s">
         <v>458</v>
       </c>
       <c r="B311" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="C311" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D311" t="s">
         <v>13</v>
       </c>
       <c r="G311" t="s">
         <v>31</v>
       </c>
       <c r="J311">
         <v>0</v>
       </c>
     </row>
     <row r="312" spans="1:10">
       <c r="A312" t="s">
         <v>459</v>
       </c>
       <c r="B312" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="C312" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D312" t="s">
         <v>13</v>
       </c>
       <c r="G312" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J312">
         <v>0</v>
       </c>
     </row>
     <row r="313" spans="1:10">
       <c r="A313" t="s">
+        <v>460</v>
+      </c>
+      <c r="B313" t="s">
         <v>461</v>
       </c>
-      <c r="B313" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C313" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D313" t="s">
         <v>13</v>
       </c>
       <c r="G313" t="s">
         <v>14</v>
       </c>
       <c r="J313">
         <v>0</v>
       </c>
     </row>
     <row r="314" spans="1:10">
       <c r="A314" t="s">
         <v>462</v>
       </c>
       <c r="B314" t="s">
-        <v>463</v>
+        <v>461</v>
       </c>
       <c r="C314" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D314" t="s">
         <v>13</v>
       </c>
       <c r="G314" t="s">
         <v>14</v>
       </c>
       <c r="J314">
         <v>0</v>
       </c>
     </row>
     <row r="315" spans="1:10">
       <c r="A315" t="s">
+        <v>463</v>
+      </c>
+      <c r="B315" t="s">
         <v>464</v>
       </c>
-      <c r="B315" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C315" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D315" t="s">
         <v>13</v>
       </c>
       <c r="G315" t="s">
         <v>14</v>
       </c>
       <c r="J315">
         <v>0</v>
       </c>
     </row>
     <row r="316" spans="1:10">
       <c r="A316" t="s">
         <v>465</v>
       </c>
       <c r="B316" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="C316" t="s">
         <v>19</v>
       </c>
       <c r="D316" t="s">
         <v>13</v>
       </c>
       <c r="G316" t="s">
         <v>14</v>
       </c>
       <c r="J316">
         <v>0</v>
       </c>
     </row>
     <row r="317" spans="1:10">
       <c r="A317" t="s">
         <v>466</v>
       </c>
       <c r="B317" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="C317" t="s">
-        <v>357</v>
+        <v>19</v>
       </c>
       <c r="D317" t="s">
         <v>13</v>
       </c>
       <c r="G317" t="s">
         <v>14</v>
       </c>
       <c r="J317">
         <v>0</v>
       </c>
     </row>
     <row r="318" spans="1:10">
       <c r="A318" t="s">
         <v>467</v>
       </c>
       <c r="B318" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="C318" t="s">
-        <v>12</v>
+        <v>357</v>
       </c>
       <c r="D318" t="s">
         <v>13</v>
       </c>
       <c r="G318" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J318">
         <v>0</v>
       </c>
     </row>
     <row r="319" spans="1:10">
       <c r="A319" t="s">
         <v>468</v>
       </c>
       <c r="B319" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="C319" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D319" t="s">
         <v>13</v>
       </c>
       <c r="G319" t="s">
         <v>31</v>
       </c>
       <c r="J319">
         <v>0</v>
       </c>
     </row>
     <row r="320" spans="1:10">
       <c r="A320" t="s">
         <v>469</v>
       </c>
       <c r="B320" t="s">
-        <v>470</v>
+        <v>464</v>
       </c>
       <c r="C320" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D320" t="s">
         <v>13</v>
       </c>
       <c r="G320" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J320">
         <v>0</v>
       </c>
     </row>
     <row r="321" spans="1:10">
       <c r="A321" t="s">
+        <v>470</v>
+      </c>
+      <c r="B321" t="s">
         <v>471</v>
       </c>
-      <c r="B321" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C321" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D321" t="s">
         <v>13</v>
       </c>
       <c r="G321" t="s">
         <v>14</v>
       </c>
       <c r="J321">
         <v>0</v>
       </c>
     </row>
     <row r="322" spans="1:10">
       <c r="A322" t="s">
         <v>472</v>
       </c>
       <c r="B322" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="C322" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D322" t="s">
         <v>13</v>
       </c>
       <c r="G322" t="s">
         <v>14</v>
       </c>
       <c r="J322">
         <v>0</v>
       </c>
     </row>
     <row r="323" spans="1:10">
       <c r="A323" t="s">
+        <v>473</v>
+      </c>
+      <c r="B323" t="s">
         <v>474</v>
       </c>
-      <c r="B323" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C323" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D323" t="s">
         <v>13</v>
       </c>
       <c r="G323" t="s">
         <v>14</v>
       </c>
       <c r="J323">
         <v>0</v>
       </c>
     </row>
     <row r="324" spans="1:10">
       <c r="A324" t="s">
         <v>475</v>
       </c>
       <c r="B324" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="C324" t="s">
         <v>19</v>
       </c>
       <c r="D324" t="s">
         <v>13</v>
       </c>
       <c r="G324" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J324">
         <v>0</v>
       </c>
     </row>
     <row r="325" spans="1:10">
       <c r="A325" t="s">
+        <v>476</v>
+      </c>
+      <c r="B325" t="s">
         <v>477</v>
       </c>
-      <c r="B325" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C325" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D325" t="s">
-        <v>83</v>
+        <v>13</v>
       </c>
       <c r="G325" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J325">
         <v>0</v>
       </c>
     </row>
     <row r="326" spans="1:10">
       <c r="A326" t="s">
+        <v>478</v>
+      </c>
+      <c r="B326" t="s">
         <v>479</v>
       </c>
-      <c r="B326" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C326" t="s">
         <v>12</v>
       </c>
       <c r="D326" t="s">
-        <v>13</v>
+        <v>84</v>
       </c>
       <c r="G326" t="s">
         <v>14</v>
       </c>
       <c r="J326">
         <v>0</v>
       </c>
     </row>
     <row r="327" spans="1:10">
       <c r="A327" t="s">
         <v>480</v>
       </c>
       <c r="B327" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="C327" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D327" t="s">
         <v>13</v>
       </c>
       <c r="G327" t="s">
         <v>14</v>
       </c>
       <c r="J327">
         <v>0</v>
       </c>
     </row>
     <row r="328" spans="1:10">
       <c r="A328" t="s">
         <v>481</v>
       </c>
       <c r="B328" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="C328" t="s">
         <v>19</v>
       </c>
       <c r="D328" t="s">
         <v>13</v>
       </c>
       <c r="G328" t="s">
         <v>14</v>
       </c>
       <c r="J328">
         <v>0</v>
       </c>
     </row>
     <row r="329" spans="1:10">
       <c r="A329" t="s">
         <v>482</v>
       </c>
       <c r="B329" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
       <c r="C329" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D329" t="s">
         <v>13</v>
       </c>
       <c r="G329" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J329">
         <v>0</v>
       </c>
     </row>
     <row r="330" spans="1:10">
       <c r="A330" t="s">
+        <v>483</v>
+      </c>
+      <c r="B330" t="s">
         <v>484</v>
       </c>
-      <c r="B330" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C330" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D330" t="s">
         <v>13</v>
       </c>
       <c r="G330" t="s">
         <v>31</v>
       </c>
       <c r="J330">
         <v>0</v>
       </c>
     </row>
     <row r="331" spans="1:10">
       <c r="A331" t="s">
         <v>485</v>
       </c>
       <c r="B331" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="C331" t="s">
         <v>19</v>
       </c>
       <c r="D331" t="s">
         <v>13</v>
       </c>
       <c r="G331" t="s">
         <v>31</v>
       </c>
       <c r="J331">
         <v>0</v>
       </c>
     </row>
     <row r="332" spans="1:10">
       <c r="A332" t="s">
+        <v>486</v>
+      </c>
+      <c r="B332" t="s">
         <v>487</v>
       </c>
-      <c r="B332" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C332" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D332" t="s">
         <v>13</v>
       </c>
       <c r="G332" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J332">
         <v>0</v>
       </c>
     </row>
     <row r="333" spans="1:10">
       <c r="A333" t="s">
+        <v>488</v>
+      </c>
+      <c r="B333" t="s">
         <v>489</v>
       </c>
-      <c r="B333" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C333" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D333" t="s">
         <v>13</v>
       </c>
       <c r="G333" t="s">
         <v>14</v>
       </c>
       <c r="J333">
         <v>0</v>
       </c>
     </row>
     <row r="334" spans="1:10">
       <c r="A334" t="s">
         <v>490</v>
       </c>
       <c r="B334" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="C334" t="s">
         <v>19</v>
       </c>
       <c r="D334" t="s">
         <v>13</v>
       </c>
       <c r="G334" t="s">
         <v>14</v>
       </c>
       <c r="J334">
         <v>0</v>
       </c>
     </row>
     <row r="335" spans="1:10">
       <c r="A335" t="s">
         <v>491</v>
       </c>
       <c r="B335" t="s">
-        <v>492</v>
+        <v>489</v>
       </c>
       <c r="C335" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D335" t="s">
         <v>13</v>
       </c>
       <c r="G335" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J335">
         <v>0</v>
       </c>
     </row>
     <row r="336" spans="1:10">
       <c r="A336" t="s">
+        <v>492</v>
+      </c>
+      <c r="B336" t="s">
         <v>493</v>
       </c>
-      <c r="B336" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C336" t="s">
         <v>12</v>
       </c>
       <c r="D336" t="s">
         <v>13</v>
       </c>
       <c r="G336" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J336">
         <v>0</v>
       </c>
     </row>
     <row r="337" spans="1:10">
       <c r="A337" t="s">
+        <v>494</v>
+      </c>
+      <c r="B337" t="s">
         <v>495</v>
       </c>
-      <c r="B337" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C337" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D337" t="s">
         <v>13</v>
       </c>
       <c r="G337" t="s">
         <v>14</v>
       </c>
       <c r="J337">
         <v>0</v>
       </c>
     </row>
     <row r="338" spans="1:10">
       <c r="A338" t="s">
         <v>496</v>
       </c>
       <c r="B338" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="C338" t="s">
         <v>19</v>
       </c>
       <c r="D338" t="s">
         <v>13</v>
       </c>
       <c r="G338" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J338">
         <v>0</v>
       </c>
     </row>
     <row r="339" spans="1:10">
       <c r="A339" t="s">
+        <v>497</v>
+      </c>
+      <c r="B339" t="s">
         <v>498</v>
       </c>
-      <c r="B339" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C339" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D339" t="s">
         <v>13</v>
       </c>
       <c r="G339" t="s">
         <v>31</v>
       </c>
       <c r="J339">
         <v>0</v>
       </c>
     </row>
     <row r="340" spans="1:10">
       <c r="A340" t="s">
+        <v>499</v>
+      </c>
+      <c r="B340" t="s">
         <v>500</v>
       </c>
-      <c r="B340" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C340" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D340" t="s">
         <v>13</v>
       </c>
       <c r="G340" t="s">
         <v>31</v>
       </c>
       <c r="J340">
         <v>0</v>
       </c>
     </row>
     <row r="341" spans="1:10">
       <c r="A341" t="s">
+        <v>501</v>
+      </c>
+      <c r="B341" t="s">
         <v>502</v>
       </c>
-      <c r="B341" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C341" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D341" t="s">
         <v>13</v>
       </c>
       <c r="G341" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J341">
         <v>0</v>
       </c>
     </row>
     <row r="342" spans="1:10">
       <c r="A342" t="s">
+        <v>503</v>
+      </c>
+      <c r="B342" t="s">
         <v>504</v>
       </c>
-      <c r="B342" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C342" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D342" t="s">
         <v>13</v>
       </c>
       <c r="G342" t="s">
         <v>14</v>
       </c>
       <c r="J342">
         <v>0</v>
       </c>
     </row>
     <row r="343" spans="1:10">
       <c r="A343" t="s">
         <v>505</v>
       </c>
       <c r="B343" t="s">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="C343" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D343" t="s">
         <v>13</v>
       </c>
       <c r="G343" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J343">
         <v>0</v>
       </c>
     </row>
     <row r="344" spans="1:10">
       <c r="A344" t="s">
+        <v>506</v>
+      </c>
+      <c r="B344" t="s">
         <v>507</v>
       </c>
-      <c r="B344" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C344" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D344" t="s">
         <v>13</v>
       </c>
       <c r="G344" t="s">
         <v>31</v>
       </c>
       <c r="J344">
         <v>0</v>
       </c>
     </row>
     <row r="345" spans="1:10">
       <c r="A345" t="s">
         <v>508</v>
       </c>
       <c r="B345" t="s">
-        <v>509</v>
+        <v>507</v>
       </c>
       <c r="C345" t="s">
         <v>19</v>
       </c>
       <c r="D345" t="s">
         <v>13</v>
       </c>
       <c r="G345" t="s">
         <v>31</v>
       </c>
       <c r="J345">
         <v>0</v>
       </c>
     </row>
     <row r="346" spans="1:10">
       <c r="A346" t="s">
+        <v>509</v>
+      </c>
+      <c r="B346" t="s">
         <v>510</v>
       </c>
-      <c r="B346" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C346" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D346" t="s">
         <v>13</v>
       </c>
       <c r="G346" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J346">
         <v>0</v>
       </c>
     </row>
     <row r="347" spans="1:10">
       <c r="A347" t="s">
+        <v>511</v>
+      </c>
+      <c r="B347" t="s">
         <v>512</v>
       </c>
-      <c r="B347" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C347" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D347" t="s">
         <v>13</v>
       </c>
       <c r="G347" t="s">
         <v>14</v>
       </c>
       <c r="J347">
         <v>0</v>
       </c>
     </row>
     <row r="348" spans="1:10">
       <c r="A348" t="s">
         <v>513</v>
       </c>
       <c r="B348" t="s">
-        <v>514</v>
+        <v>512</v>
       </c>
       <c r="C348" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D348" t="s">
         <v>13</v>
       </c>
       <c r="G348" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J348">
         <v>0</v>
       </c>
     </row>
     <row r="349" spans="1:10">
       <c r="A349" t="s">
+        <v>514</v>
+      </c>
+      <c r="B349" t="s">
         <v>515</v>
       </c>
-      <c r="B349" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C349" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D349" t="s">
         <v>13</v>
       </c>
       <c r="G349" t="s">
         <v>31</v>
       </c>
       <c r="J349">
         <v>0</v>
       </c>
     </row>
     <row r="350" spans="1:10">
       <c r="A350" t="s">
         <v>516</v>
       </c>
       <c r="B350" t="s">
-        <v>517</v>
+        <v>515</v>
       </c>
       <c r="C350" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D350" t="s">
         <v>13</v>
       </c>
       <c r="G350" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J350">
         <v>0</v>
       </c>
     </row>
     <row r="351" spans="1:10">
       <c r="A351" t="s">
+        <v>517</v>
+      </c>
+      <c r="B351" t="s">
         <v>518</v>
       </c>
-      <c r="B351" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C351" t="s">
         <v>12</v>
       </c>
       <c r="D351" t="s">
         <v>13</v>
       </c>
       <c r="G351" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J351">
         <v>0</v>
       </c>
     </row>
     <row r="352" spans="1:10">
       <c r="A352" t="s">
         <v>519</v>
       </c>
       <c r="B352" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="C352" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D352" t="s">
         <v>13</v>
       </c>
       <c r="G352" t="s">
         <v>31</v>
       </c>
       <c r="J352">
         <v>0</v>
       </c>
     </row>
     <row r="353" spans="1:10">
       <c r="A353" t="s">
         <v>520</v>
       </c>
       <c r="B353" t="s">
-        <v>521</v>
+        <v>518</v>
       </c>
       <c r="C353" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D353" t="s">
         <v>13</v>
       </c>
       <c r="G353" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J353">
         <v>0</v>
       </c>
     </row>
     <row r="354" spans="1:10">
       <c r="A354" t="s">
+        <v>521</v>
+      </c>
+      <c r="B354" t="s">
         <v>522</v>
       </c>
-      <c r="B354" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C354" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D354" t="s">
         <v>13</v>
       </c>
       <c r="G354" t="s">
         <v>14</v>
       </c>
       <c r="J354">
         <v>0</v>
       </c>
     </row>
     <row r="355" spans="1:10">
       <c r="A355" t="s">
         <v>523</v>
       </c>
       <c r="B355" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="C355" t="s">
         <v>19</v>
       </c>
       <c r="D355" t="s">
         <v>13</v>
       </c>
       <c r="G355" t="s">
         <v>14</v>
       </c>
       <c r="J355">
         <v>0</v>
       </c>
     </row>
     <row r="356" spans="1:10">
       <c r="A356" t="s">
         <v>524</v>
       </c>
       <c r="B356" t="s">
-        <v>525</v>
+        <v>522</v>
       </c>
       <c r="C356" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D356" t="s">
         <v>13</v>
       </c>
       <c r="G356" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J356">
         <v>0</v>
       </c>
     </row>
     <row r="357" spans="1:10">
       <c r="A357" t="s">
+        <v>525</v>
+      </c>
+      <c r="B357" t="s">
         <v>526</v>
       </c>
-      <c r="B357" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C357" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D357" t="s">
         <v>13</v>
       </c>
       <c r="G357" t="s">
         <v>31</v>
       </c>
       <c r="J357">
         <v>0</v>
       </c>
     </row>
     <row r="358" spans="1:10">
       <c r="A358" t="s">
         <v>527</v>
       </c>
       <c r="B358" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="C358" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D358" t="s">
         <v>13</v>
       </c>
       <c r="G358" t="s">
         <v>31</v>
       </c>
       <c r="J358">
         <v>0</v>
       </c>
     </row>
     <row r="359" spans="1:10">
       <c r="A359" t="s">
+        <v>528</v>
+      </c>
+      <c r="B359" t="s">
         <v>529</v>
       </c>
-      <c r="B359" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C359" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D359" t="s">
         <v>13</v>
       </c>
       <c r="G359" t="s">
         <v>31</v>
       </c>
       <c r="J359">
         <v>0</v>
       </c>
     </row>
     <row r="360" spans="1:10">
       <c r="A360" t="s">
+        <v>530</v>
+      </c>
+      <c r="B360" t="s">
         <v>531</v>
       </c>
-      <c r="B360" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C360" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D360" t="s">
         <v>13</v>
       </c>
       <c r="G360" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J360">
         <v>0</v>
       </c>
     </row>
     <row r="361" spans="1:10">
       <c r="A361" t="s">
+        <v>532</v>
+      </c>
+      <c r="B361" t="s">
         <v>533</v>
       </c>
-      <c r="B361" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C361" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D361" t="s">
         <v>13</v>
       </c>
       <c r="G361" t="s">
         <v>14</v>
       </c>
       <c r="J361">
         <v>0</v>
       </c>
     </row>
     <row r="362" spans="1:10">
       <c r="A362" t="s">
         <v>534</v>
       </c>
       <c r="B362" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="C362" t="s">
         <v>19</v>
       </c>
       <c r="D362" t="s">
         <v>13</v>
       </c>
       <c r="G362" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J362">
         <v>0</v>
       </c>
     </row>
     <row r="363" spans="1:10">
       <c r="A363" t="s">
+        <v>535</v>
+      </c>
+      <c r="B363" t="s">
         <v>536</v>
       </c>
-      <c r="B363" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C363" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D363" t="s">
         <v>13</v>
       </c>
       <c r="G363" t="s">
         <v>31</v>
       </c>
       <c r="J363">
         <v>0</v>
       </c>
     </row>
     <row r="364" spans="1:10">
       <c r="A364" t="s">
+        <v>537</v>
+      </c>
+      <c r="B364" t="s">
         <v>538</v>
-      </c>
-[...1 lines deleted...]
-        <v>539</v>
       </c>
       <c r="C364" t="s">
         <v>12</v>
       </c>
       <c r="D364" t="s">
         <v>13</v>
       </c>
       <c r="G364" t="s">
         <v>31</v>
       </c>
       <c r="J364">
         <v>0</v>
       </c>
     </row>
     <row r="365" spans="1:10">
       <c r="A365" t="s">
+        <v>539</v>
+      </c>
+      <c r="B365" t="s">
         <v>540</v>
       </c>
-      <c r="B365" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C365" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D365" t="s">
         <v>13</v>
       </c>
       <c r="G365" t="s">
         <v>31</v>
       </c>
       <c r="J365">
         <v>0</v>
       </c>
     </row>
     <row r="366" spans="1:10">
       <c r="A366" t="s">
         <v>541</v>
       </c>
       <c r="B366" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
       <c r="C366" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D366" t="s">
         <v>13</v>
       </c>
       <c r="G366" t="s">
         <v>31</v>
       </c>
       <c r="J366">
         <v>0</v>
       </c>
     </row>
     <row r="367" spans="1:10">
       <c r="A367" t="s">
+        <v>542</v>
+      </c>
+      <c r="B367" t="s">
         <v>543</v>
       </c>
-      <c r="B367" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C367" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D367" t="s">
         <v>13</v>
       </c>
       <c r="G367" t="s">
         <v>31</v>
       </c>
       <c r="J367">
         <v>0</v>
       </c>
     </row>
     <row r="368" spans="1:10">
       <c r="A368" t="s">
         <v>544</v>
       </c>
       <c r="B368" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="C368" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D368" t="s">
         <v>13</v>
       </c>
       <c r="G368" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J368">
         <v>0</v>
       </c>
     </row>
     <row r="369" spans="1:10">
       <c r="A369" t="s">
+        <v>545</v>
+      </c>
+      <c r="B369" t="s">
         <v>546</v>
       </c>
-      <c r="B369" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C369" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D369" t="s">
         <v>13</v>
       </c>
       <c r="G369" t="s">
         <v>14</v>
       </c>
       <c r="J369">
         <v>0</v>
       </c>
     </row>
     <row r="370" spans="1:10">
       <c r="A370" t="s">
         <v>547</v>
       </c>
       <c r="B370" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="C370" t="s">
         <v>19</v>
       </c>
       <c r="D370" t="s">
         <v>13</v>
       </c>
       <c r="G370" t="s">
         <v>14</v>
       </c>
       <c r="J370">
         <v>0</v>
       </c>
     </row>
     <row r="371" spans="1:10">
       <c r="A371" t="s">
         <v>548</v>
       </c>
       <c r="B371" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="C371" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D371" t="s">
         <v>13</v>
       </c>
       <c r="G371" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J371">
         <v>0</v>
       </c>
     </row>
     <row r="372" spans="1:10">
       <c r="A372" t="s">
+        <v>549</v>
+      </c>
+      <c r="B372" t="s">
         <v>550</v>
       </c>
-      <c r="B372" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C372" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D372" t="s">
         <v>13</v>
       </c>
       <c r="G372" t="s">
         <v>31</v>
       </c>
       <c r="J372">
         <v>0</v>
       </c>
     </row>
     <row r="373" spans="1:10">
       <c r="A373" t="s">
         <v>551</v>
       </c>
       <c r="B373" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="C373" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D373" t="s">
         <v>13</v>
       </c>
       <c r="G373" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J373">
         <v>0</v>
       </c>
     </row>
     <row r="374" spans="1:10">
       <c r="A374" t="s">
+        <v>552</v>
+      </c>
+      <c r="B374" t="s">
         <v>553</v>
       </c>
-      <c r="B374" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C374" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D374" t="s">
         <v>13</v>
       </c>
       <c r="G374" t="s">
         <v>14</v>
       </c>
       <c r="J374">
         <v>0</v>
       </c>
     </row>
     <row r="375" spans="1:10">
       <c r="A375" t="s">
         <v>554</v>
       </c>
       <c r="B375" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="C375" t="s">
         <v>19</v>
       </c>
       <c r="D375" t="s">
         <v>13</v>
       </c>
       <c r="G375" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J375">
         <v>0</v>
       </c>
     </row>
     <row r="376" spans="1:10">
       <c r="A376" t="s">
+        <v>555</v>
+      </c>
+      <c r="B376" t="s">
         <v>556</v>
       </c>
-      <c r="B376" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C376" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D376" t="s">
         <v>13</v>
       </c>
       <c r="G376" t="s">
         <v>31</v>
       </c>
       <c r="J376">
         <v>0</v>
       </c>
     </row>
     <row r="377" spans="1:10">
       <c r="A377" t="s">
+        <v>557</v>
+      </c>
+      <c r="B377" t="s">
         <v>558</v>
       </c>
-      <c r="B377" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C377" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D377" t="s">
         <v>13</v>
       </c>
       <c r="G377" t="s">
         <v>31</v>
       </c>
       <c r="J377">
         <v>0</v>
       </c>
     </row>
     <row r="378" spans="1:10">
       <c r="A378" t="s">
         <v>559</v>
       </c>
       <c r="B378" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="C378" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D378" t="s">
         <v>13</v>
       </c>
       <c r="G378" t="s">
         <v>31</v>
       </c>
       <c r="J378">
         <v>0</v>
       </c>
     </row>
     <row r="379" spans="1:10">
       <c r="A379" t="s">
+        <v>560</v>
+      </c>
+      <c r="B379" t="s">
         <v>561</v>
       </c>
-      <c r="B379" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C379" t="s">
         <v>12</v>
       </c>
       <c r="D379" t="s">
         <v>13</v>
       </c>
       <c r="G379" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J379">
         <v>0</v>
       </c>
     </row>
     <row r="380" spans="1:10">
       <c r="A380" t="s">
+        <v>562</v>
+      </c>
+      <c r="B380" t="s">
         <v>563</v>
       </c>
-      <c r="B380" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C380" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D380" t="s">
         <v>13</v>
       </c>
       <c r="G380" t="s">
         <v>14</v>
       </c>
       <c r="J380">
         <v>0</v>
       </c>
     </row>
     <row r="381" spans="1:10">
       <c r="A381" t="s">
         <v>564</v>
       </c>
       <c r="B381" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="C381" t="s">
         <v>19</v>
       </c>
       <c r="D381" t="s">
         <v>13</v>
       </c>
       <c r="G381" t="s">
         <v>14</v>
       </c>
       <c r="J381">
         <v>0</v>
       </c>
     </row>
     <row r="382" spans="1:10">
       <c r="A382" t="s">
         <v>565</v>
       </c>
       <c r="B382" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="C382" t="s">
-        <v>357</v>
+        <v>19</v>
       </c>
       <c r="D382" t="s">
         <v>13</v>
       </c>
       <c r="G382" t="s">
         <v>14</v>
       </c>
       <c r="J382">
         <v>0</v>
       </c>
     </row>
     <row r="383" spans="1:10">
       <c r="A383" t="s">
         <v>566</v>
       </c>
       <c r="B383" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="C383" t="s">
-        <v>12</v>
+        <v>357</v>
       </c>
       <c r="D383" t="s">
         <v>13</v>
       </c>
       <c r="G383" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J383">
         <v>0</v>
       </c>
     </row>
     <row r="384" spans="1:10">
       <c r="A384" t="s">
+        <v>567</v>
+      </c>
+      <c r="B384" t="s">
         <v>568</v>
       </c>
-      <c r="B384" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C384" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D384" t="s">
         <v>13</v>
       </c>
       <c r="G384" t="s">
         <v>31</v>
       </c>
       <c r="J384">
         <v>0</v>
       </c>
     </row>
     <row r="385" spans="1:10">
       <c r="A385" t="s">
         <v>569</v>
       </c>
       <c r="B385" t="s">
-        <v>570</v>
+        <v>568</v>
       </c>
       <c r="C385" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D385" t="s">
         <v>13</v>
       </c>
       <c r="G385" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J385">
         <v>0</v>
       </c>
     </row>
     <row r="386" spans="1:10">
       <c r="A386" t="s">
+        <v>570</v>
+      </c>
+      <c r="B386" t="s">
         <v>571</v>
       </c>
-      <c r="B386" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C386" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D386" t="s">
         <v>13</v>
       </c>
       <c r="G386" t="s">
         <v>14</v>
       </c>
       <c r="J386">
         <v>0</v>
       </c>
     </row>
     <row r="387" spans="1:10">
       <c r="A387" t="s">
         <v>572</v>
       </c>
       <c r="B387" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="C387" t="s">
         <v>19</v>
       </c>
       <c r="D387" t="s">
         <v>13</v>
       </c>
       <c r="G387" t="s">
         <v>14</v>
       </c>
       <c r="J387">
         <v>0</v>
       </c>
     </row>
     <row r="388" spans="1:10">
       <c r="A388" t="s">
         <v>573</v>
       </c>
       <c r="B388" t="s">
-        <v>574</v>
+        <v>571</v>
       </c>
       <c r="C388" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D388" t="s">
         <v>13</v>
       </c>
       <c r="G388" t="s">
         <v>14</v>
       </c>
       <c r="J388">
         <v>0</v>
       </c>
     </row>
     <row r="389" spans="1:10">
       <c r="A389" t="s">
+        <v>574</v>
+      </c>
+      <c r="B389" t="s">
         <v>575</v>
       </c>
-      <c r="B389" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C389" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D389" t="s">
         <v>13</v>
       </c>
       <c r="G389" t="s">
         <v>14</v>
       </c>
       <c r="J389">
         <v>0</v>
       </c>
     </row>
     <row r="390" spans="1:10">
       <c r="A390" t="s">
         <v>576</v>
       </c>
       <c r="B390" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="C390" t="s">
         <v>19</v>
       </c>
       <c r="D390" t="s">
         <v>13</v>
       </c>
       <c r="G390" t="s">
         <v>14</v>
       </c>
       <c r="J390">
         <v>0</v>
       </c>
     </row>
     <row r="391" spans="1:10">
       <c r="A391" t="s">
         <v>577</v>
       </c>
       <c r="B391" t="s">
-        <v>578</v>
+        <v>575</v>
       </c>
       <c r="C391" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D391" t="s">
         <v>13</v>
       </c>
       <c r="G391" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J391">
         <v>0</v>
       </c>
     </row>
     <row r="392" spans="1:10">
       <c r="A392" t="s">
+        <v>578</v>
+      </c>
+      <c r="B392" t="s">
         <v>579</v>
       </c>
-      <c r="B392" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C392" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D392" t="s">
         <v>13</v>
       </c>
       <c r="G392" t="s">
         <v>31</v>
       </c>
       <c r="J392">
         <v>0</v>
       </c>
     </row>
     <row r="393" spans="1:10">
       <c r="A393" t="s">
         <v>580</v>
       </c>
       <c r="B393" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="C393" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D393" t="s">
         <v>13</v>
       </c>
       <c r="G393" t="s">
         <v>31</v>
       </c>
       <c r="J393">
         <v>0</v>
       </c>
     </row>
     <row r="394" spans="1:10">
       <c r="A394" t="s">
+        <v>581</v>
+      </c>
+      <c r="B394" t="s">
         <v>582</v>
       </c>
-      <c r="B394" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C394" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D394" t="s">
         <v>13</v>
       </c>
       <c r="G394" t="s">
         <v>31</v>
       </c>
       <c r="J394">
         <v>0</v>
       </c>
     </row>
     <row r="395" spans="1:10">
       <c r="A395" t="s">
         <v>583</v>
       </c>
       <c r="B395" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="C395" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D395" t="s">
         <v>13</v>
       </c>
       <c r="G395" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J395">
         <v>0</v>
       </c>
     </row>
     <row r="396" spans="1:10">
       <c r="A396" t="s">
+        <v>584</v>
+      </c>
+      <c r="B396" t="s">
         <v>585</v>
       </c>
-      <c r="B396" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C396" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D396" t="s">
         <v>13</v>
       </c>
       <c r="G396" t="s">
         <v>14</v>
       </c>
       <c r="J396">
         <v>0</v>
       </c>
     </row>
     <row r="397" spans="1:10">
       <c r="A397" t="s">
         <v>586</v>
       </c>
       <c r="B397" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="C397" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D397" t="s">
         <v>13</v>
       </c>
       <c r="G397" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J397">
         <v>0</v>
       </c>
     </row>
     <row r="398" spans="1:10">
       <c r="A398" t="s">
+        <v>587</v>
+      </c>
+      <c r="B398" t="s">
         <v>588</v>
       </c>
-      <c r="B398" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C398" t="s">
         <v>12</v>
       </c>
       <c r="D398" t="s">
         <v>13</v>
       </c>
       <c r="G398" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J398">
         <v>0</v>
       </c>
     </row>
     <row r="399" spans="1:10">
       <c r="A399" t="s">
+        <v>589</v>
+      </c>
+      <c r="B399" t="s">
         <v>590</v>
       </c>
-      <c r="B399" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C399" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D399" t="s">
         <v>13</v>
       </c>
       <c r="G399" t="s">
         <v>14</v>
       </c>
       <c r="J399">
         <v>0</v>
       </c>
     </row>
     <row r="400" spans="1:10">
       <c r="A400" t="s">
         <v>591</v>
       </c>
       <c r="B400" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="C400" t="s">
         <v>19</v>
       </c>
       <c r="D400" t="s">
         <v>13</v>
       </c>
       <c r="G400" t="s">
         <v>14</v>
       </c>
       <c r="J400">
         <v>0</v>
       </c>
     </row>
     <row r="401" spans="1:10">
       <c r="A401" t="s">
         <v>592</v>
       </c>
       <c r="B401" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="C401" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D401" t="s">
         <v>13</v>
       </c>
       <c r="G401" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J401">
         <v>0</v>
       </c>
     </row>
     <row r="402" spans="1:10">
       <c r="A402" t="s">
+        <v>593</v>
+      </c>
+      <c r="B402" t="s">
         <v>594</v>
       </c>
-      <c r="B402" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C402" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D402" t="s">
         <v>13</v>
       </c>
       <c r="G402" t="s">
         <v>31</v>
       </c>
       <c r="J402">
         <v>0</v>
       </c>
     </row>
     <row r="403" spans="1:10">
       <c r="A403" t="s">
         <v>595</v>
       </c>
       <c r="B403" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="C403" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D403" t="s">
         <v>13</v>
       </c>
       <c r="G403" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J403">
         <v>0</v>
       </c>
     </row>
     <row r="404" spans="1:10">
       <c r="A404" t="s">
+        <v>596</v>
+      </c>
+      <c r="B404" t="s">
         <v>597</v>
       </c>
-      <c r="B404" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C404" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D404" t="s">
         <v>13</v>
       </c>
       <c r="G404" t="s">
         <v>14</v>
       </c>
       <c r="J404">
         <v>0</v>
       </c>
     </row>
     <row r="405" spans="1:10">
       <c r="A405" t="s">
         <v>598</v>
       </c>
       <c r="B405" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="C405" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D405" t="s">
         <v>13</v>
       </c>
       <c r="G405" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J405">
         <v>0</v>
       </c>
     </row>
     <row r="406" spans="1:10">
       <c r="A406" t="s">
+        <v>599</v>
+      </c>
+      <c r="B406" t="s">
         <v>600</v>
       </c>
-      <c r="B406" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C406" t="s">
         <v>12</v>
       </c>
       <c r="D406" t="s">
         <v>13</v>
       </c>
       <c r="G406" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J406">
         <v>0</v>
       </c>
     </row>
     <row r="407" spans="1:10">
       <c r="A407" t="s">
+        <v>601</v>
+      </c>
+      <c r="B407" t="s">
         <v>602</v>
       </c>
-      <c r="B407" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C407" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D407" t="s">
         <v>13</v>
       </c>
       <c r="G407" t="s">
         <v>14</v>
       </c>
       <c r="J407">
         <v>0</v>
       </c>
     </row>
     <row r="408" spans="1:10">
       <c r="A408" t="s">
         <v>603</v>
       </c>
       <c r="B408" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="C408" t="s">
         <v>19</v>
       </c>
       <c r="D408" t="s">
         <v>13</v>
       </c>
       <c r="G408" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J408">
         <v>0</v>
       </c>
     </row>
     <row r="409" spans="1:10">
       <c r="A409" t="s">
+        <v>604</v>
+      </c>
+      <c r="B409" t="s">
         <v>605</v>
       </c>
-      <c r="B409" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C409" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D409" t="s">
         <v>13</v>
       </c>
       <c r="G409" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J409">
         <v>0</v>
       </c>
     </row>
     <row r="410" spans="1:10">
       <c r="A410" t="s">
+        <v>606</v>
+      </c>
+      <c r="B410" t="s">
         <v>607</v>
       </c>
-      <c r="B410" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C410" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D410" t="s">
         <v>13</v>
       </c>
       <c r="G410" t="s">
         <v>14</v>
       </c>
       <c r="J410">
         <v>0</v>
       </c>
     </row>
     <row r="411" spans="1:10">
       <c r="A411" t="s">
         <v>608</v>
       </c>
       <c r="B411" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="C411" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D411" t="s">
         <v>13</v>
       </c>
       <c r="G411" t="s">
         <v>14</v>
       </c>
       <c r="J411">
         <v>0</v>
       </c>
     </row>
     <row r="412" spans="1:10">
       <c r="A412" t="s">
+        <v>609</v>
+      </c>
+      <c r="B412" t="s">
         <v>610</v>
       </c>
-      <c r="B412" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C412" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D412" t="s">
         <v>13</v>
       </c>
       <c r="G412" t="s">
         <v>14</v>
       </c>
       <c r="J412">
         <v>0</v>
       </c>
     </row>
     <row r="413" spans="1:10">
       <c r="A413" t="s">
         <v>611</v>
       </c>
       <c r="B413" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="C413" t="s">
         <v>19</v>
       </c>
       <c r="D413" t="s">
         <v>13</v>
       </c>
       <c r="G413" t="s">
         <v>14</v>
       </c>
       <c r="J413">
         <v>0</v>
       </c>
     </row>
     <row r="414" spans="1:10">
       <c r="A414" t="s">
         <v>612</v>
       </c>
       <c r="B414" t="s">
-        <v>613</v>
+        <v>610</v>
       </c>
       <c r="C414" t="s">
         <v>19</v>
       </c>
       <c r="D414" t="s">
         <v>13</v>
       </c>
       <c r="G414" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J414">
         <v>0</v>
       </c>
     </row>
     <row r="415" spans="1:10">
       <c r="A415" t="s">
+        <v>613</v>
+      </c>
+      <c r="B415" t="s">
         <v>614</v>
       </c>
-      <c r="B415" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C415" t="s">
         <v>19</v>
       </c>
       <c r="D415" t="s">
         <v>13</v>
       </c>
       <c r="G415" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J415">
         <v>0</v>
       </c>
     </row>
     <row r="416" spans="1:10">
       <c r="A416" t="s">
+        <v>615</v>
+      </c>
+      <c r="B416" t="s">
         <v>616</v>
       </c>
-      <c r="B416" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C416" t="s">
         <v>19</v>
       </c>
       <c r="D416" t="s">
         <v>13</v>
       </c>
       <c r="G416" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J416">
         <v>0</v>
       </c>
     </row>
     <row r="417" spans="1:10">
       <c r="A417" t="s">
+        <v>617</v>
+      </c>
+      <c r="B417" t="s">
         <v>618</v>
       </c>
-      <c r="B417" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C417" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D417" t="s">
         <v>13</v>
       </c>
       <c r="G417" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J417">
         <v>0</v>
       </c>
     </row>
     <row r="418" spans="1:10">
       <c r="A418" t="s">
+        <v>619</v>
+      </c>
+      <c r="B418" t="s">
         <v>620</v>
       </c>
-      <c r="B418" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C418" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D418" t="s">
         <v>13</v>
       </c>
       <c r="G418" t="s">
         <v>14</v>
       </c>
       <c r="J418">
         <v>0</v>
       </c>
     </row>
     <row r="419" spans="1:10">
       <c r="A419" t="s">
         <v>621</v>
       </c>
       <c r="B419" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
       <c r="C419" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D419" t="s">
         <v>13</v>
       </c>
       <c r="G419" t="s">
         <v>14</v>
       </c>
       <c r="J419">
         <v>0</v>
       </c>
     </row>
     <row r="420" spans="1:10">
       <c r="A420" t="s">
+        <v>622</v>
+      </c>
+      <c r="B420" t="s">
         <v>623</v>
       </c>
-      <c r="B420" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C420" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D420" t="s">
         <v>13</v>
       </c>
       <c r="G420" t="s">
         <v>14</v>
       </c>
       <c r="J420">
         <v>0</v>
       </c>
     </row>
     <row r="421" spans="1:10">
       <c r="A421" t="s">
         <v>624</v>
       </c>
       <c r="B421" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="C421" t="s">
         <v>19</v>
       </c>
       <c r="D421" t="s">
         <v>13</v>
       </c>
       <c r="G421" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J421">
         <v>0</v>
       </c>
     </row>
     <row r="422" spans="1:10">
       <c r="A422" t="s">
+        <v>625</v>
+      </c>
+      <c r="B422" t="s">
         <v>626</v>
       </c>
-      <c r="B422" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C422" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D422" t="s">
         <v>13</v>
       </c>
       <c r="G422" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J422">
         <v>0</v>
       </c>
     </row>
     <row r="423" spans="1:10">
       <c r="A423" t="s">
+        <v>627</v>
+      </c>
+      <c r="B423" t="s">
         <v>628</v>
       </c>
-      <c r="B423" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C423" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D423" t="s">
         <v>13</v>
       </c>
       <c r="G423" t="s">
         <v>14</v>
       </c>
       <c r="J423">
         <v>0</v>
       </c>
     </row>
     <row r="424" spans="1:10">
       <c r="A424" t="s">
         <v>629</v>
       </c>
       <c r="B424" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="C424" t="s">
         <v>19</v>
       </c>
       <c r="D424" t="s">
         <v>13</v>
       </c>
       <c r="G424" t="s">
         <v>14</v>
       </c>
       <c r="J424">
         <v>0</v>
       </c>
     </row>
     <row r="425" spans="1:10">
       <c r="A425" t="s">
         <v>630</v>
       </c>
       <c r="B425" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="C425" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D425" t="s">
         <v>13</v>
       </c>
       <c r="G425" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J425">
         <v>0</v>
       </c>
     </row>
     <row r="426" spans="1:10">
       <c r="A426" t="s">
+        <v>631</v>
+      </c>
+      <c r="B426" t="s">
         <v>632</v>
       </c>
-      <c r="B426" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C426" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D426" t="s">
         <v>13</v>
       </c>
       <c r="G426" t="s">
         <v>31</v>
       </c>
       <c r="J426">
         <v>0</v>
       </c>
     </row>
     <row r="427" spans="1:10">
       <c r="A427" t="s">
         <v>633</v>
       </c>
       <c r="B427" t="s">
-        <v>634</v>
+        <v>632</v>
       </c>
       <c r="C427" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D427" t="s">
         <v>13</v>
       </c>
       <c r="G427" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J427">
         <v>0</v>
       </c>
     </row>
     <row r="428" spans="1:10">
       <c r="A428" t="s">
+        <v>634</v>
+      </c>
+      <c r="B428" t="s">
         <v>635</v>
       </c>
-      <c r="B428" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C428" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D428" t="s">
         <v>13</v>
       </c>
       <c r="G428" t="s">
         <v>14</v>
       </c>
       <c r="J428">
         <v>0</v>
       </c>
     </row>
     <row r="429" spans="1:10">
       <c r="A429" t="s">
         <v>636</v>
       </c>
       <c r="B429" t="s">
-        <v>637</v>
+        <v>635</v>
       </c>
       <c r="C429" t="s">
         <v>19</v>
       </c>
       <c r="D429" t="s">
         <v>13</v>
       </c>
       <c r="G429" t="s">
         <v>14</v>
       </c>
       <c r="J429">
         <v>0</v>
       </c>
     </row>
     <row r="430" spans="1:10">
       <c r="A430" t="s">
+        <v>637</v>
+      </c>
+      <c r="B430" t="s">
         <v>638</v>
       </c>
-      <c r="B430" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C430" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D430" t="s">
         <v>13</v>
       </c>
       <c r="G430" t="s">
         <v>14</v>
       </c>
       <c r="J430">
         <v>0</v>
       </c>
     </row>
     <row r="431" spans="1:10">
       <c r="A431" t="s">
+        <v>639</v>
+      </c>
+      <c r="B431" t="s">
         <v>640</v>
       </c>
-      <c r="B431" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C431" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D431" t="s">
         <v>13</v>
       </c>
       <c r="G431" t="s">
         <v>14</v>
       </c>
       <c r="J431">
         <v>0</v>
       </c>
     </row>
     <row r="432" spans="1:10">
       <c r="A432" t="s">
         <v>641</v>
       </c>
       <c r="B432" t="s">
-        <v>642</v>
+        <v>640</v>
       </c>
       <c r="C432" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D432" t="s">
         <v>13</v>
       </c>
       <c r="G432" t="s">
         <v>14</v>
       </c>
       <c r="J432">
         <v>0</v>
       </c>
     </row>
     <row r="433" spans="1:10">
       <c r="A433" t="s">
+        <v>642</v>
+      </c>
+      <c r="B433" t="s">
         <v>643</v>
       </c>
-      <c r="B433" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C433" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D433" t="s">
         <v>13</v>
       </c>
       <c r="G433" t="s">
         <v>14</v>
       </c>
       <c r="J433">
         <v>0</v>
       </c>
     </row>
     <row r="434" spans="1:10">
       <c r="A434" t="s">
         <v>644</v>
       </c>
       <c r="B434" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="C434" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D434" t="s">
         <v>13</v>
       </c>
       <c r="G434" t="s">
         <v>14</v>
       </c>
       <c r="J434">
         <v>0</v>
       </c>
     </row>
     <row r="435" spans="1:10">
       <c r="A435" t="s">
+        <v>645</v>
+      </c>
+      <c r="B435" t="s">
         <v>646</v>
       </c>
-      <c r="B435" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C435" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D435" t="s">
         <v>13</v>
       </c>
       <c r="G435" t="s">
         <v>14</v>
       </c>
       <c r="J435">
         <v>0</v>
       </c>
     </row>
     <row r="436" spans="1:10">
       <c r="A436" t="s">
         <v>647</v>
       </c>
       <c r="B436" t="s">
-        <v>648</v>
+        <v>646</v>
       </c>
       <c r="C436" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D436" t="s">
         <v>13</v>
       </c>
       <c r="G436" t="s">
         <v>14</v>
       </c>
       <c r="J436">
         <v>0</v>
       </c>
     </row>
     <row r="437" spans="1:10">
       <c r="A437" t="s">
+        <v>648</v>
+      </c>
+      <c r="B437" t="s">
         <v>649</v>
       </c>
-      <c r="B437" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C437" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D437" t="s">
         <v>13</v>
       </c>
       <c r="G437" t="s">
         <v>14</v>
       </c>
       <c r="J437">
         <v>0</v>
       </c>
     </row>
     <row r="438" spans="1:10">
       <c r="A438" t="s">
         <v>650</v>
       </c>
       <c r="B438" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="C438" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D438" t="s">
         <v>13</v>
       </c>
       <c r="G438" t="s">
         <v>14</v>
       </c>
       <c r="J438">
         <v>0</v>
       </c>
     </row>
     <row r="439" spans="1:10">
       <c r="A439" t="s">
+        <v>651</v>
+      </c>
+      <c r="B439" t="s">
         <v>652</v>
       </c>
-      <c r="B439" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C439" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D439" t="s">
         <v>13</v>
       </c>
       <c r="G439" t="s">
         <v>14</v>
       </c>
       <c r="J439">
         <v>0</v>
       </c>
     </row>
     <row r="440" spans="1:10">
       <c r="A440" t="s">
         <v>653</v>
       </c>
       <c r="B440" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="C440" t="s">
         <v>19</v>
       </c>
       <c r="D440" t="s">
         <v>13</v>
       </c>
       <c r="G440" t="s">
         <v>14</v>
       </c>
       <c r="J440">
         <v>0</v>
       </c>
     </row>
     <row r="441" spans="1:10">
       <c r="A441" t="s">
         <v>654</v>
       </c>
       <c r="B441" t="s">
-        <v>655</v>
+        <v>652</v>
       </c>
       <c r="C441" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D441" t="s">
         <v>13</v>
       </c>
       <c r="G441" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J441">
         <v>0</v>
       </c>
     </row>
     <row r="442" spans="1:10">
       <c r="A442" t="s">
+        <v>655</v>
+      </c>
+      <c r="B442" t="s">
         <v>656</v>
       </c>
-      <c r="B442" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C442" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D442" t="s">
         <v>13</v>
       </c>
       <c r="G442" t="s">
         <v>31</v>
       </c>
       <c r="J442">
         <v>0</v>
       </c>
     </row>
     <row r="443" spans="1:10">
       <c r="A443" t="s">
         <v>657</v>
       </c>
       <c r="B443" t="s">
-        <v>658</v>
+        <v>656</v>
       </c>
       <c r="C443" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D443" t="s">
         <v>13</v>
       </c>
       <c r="G443" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J443">
         <v>0</v>
       </c>
     </row>
     <row r="444" spans="1:10">
       <c r="A444" t="s">
+        <v>658</v>
+      </c>
+      <c r="B444" t="s">
         <v>659</v>
       </c>
-      <c r="B444" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C444" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D444" t="s">
         <v>13</v>
       </c>
       <c r="G444" t="s">
         <v>14</v>
       </c>
       <c r="J444">
         <v>0</v>
       </c>
     </row>
     <row r="445" spans="1:10">
       <c r="A445" t="s">
         <v>660</v>
       </c>
       <c r="B445" t="s">
-        <v>661</v>
+        <v>659</v>
       </c>
       <c r="C445" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D445" t="s">
         <v>13</v>
       </c>
       <c r="G445" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J445">
         <v>0</v>
       </c>
     </row>
     <row r="446" spans="1:10">
       <c r="A446" t="s">
+        <v>661</v>
+      </c>
+      <c r="B446" t="s">
         <v>662</v>
       </c>
-      <c r="B446" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C446" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D446" t="s">
         <v>13</v>
       </c>
       <c r="G446" t="s">
         <v>31</v>
       </c>
       <c r="J446">
         <v>0</v>
       </c>
     </row>
     <row r="447" spans="1:10">
       <c r="A447" t="s">
         <v>663</v>
       </c>
       <c r="B447" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="C447" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D447" t="s">
         <v>13</v>
       </c>
       <c r="G447" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J447">
         <v>0</v>
       </c>
     </row>
     <row r="448" spans="1:10">
       <c r="A448" t="s">
+        <v>664</v>
+      </c>
+      <c r="B448" t="s">
         <v>665</v>
       </c>
-      <c r="B448" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C448" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D448" t="s">
         <v>13</v>
       </c>
       <c r="G448" t="s">
         <v>14</v>
       </c>
       <c r="J448">
         <v>0</v>
       </c>
     </row>
     <row r="449" spans="1:10">
       <c r="A449" t="s">
         <v>666</v>
       </c>
       <c r="B449" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="C449" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D449" t="s">
         <v>13</v>
       </c>
       <c r="G449" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J449">
         <v>0</v>
       </c>
     </row>
     <row r="450" spans="1:10">
       <c r="A450" t="s">
+        <v>667</v>
+      </c>
+      <c r="B450" t="s">
         <v>668</v>
       </c>
-      <c r="B450" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C450" t="s">
         <v>12</v>
       </c>
       <c r="D450" t="s">
         <v>13</v>
       </c>
       <c r="G450" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J450">
         <v>0</v>
       </c>
     </row>
     <row r="451" spans="1:10">
       <c r="A451" t="s">
+        <v>669</v>
+      </c>
+      <c r="B451" t="s">
         <v>670</v>
       </c>
-      <c r="B451" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C451" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D451" t="s">
         <v>13</v>
       </c>
       <c r="G451" t="s">
         <v>14</v>
       </c>
       <c r="J451">
         <v>0</v>
       </c>
     </row>
     <row r="452" spans="1:10">
       <c r="A452" t="s">
         <v>671</v>
       </c>
       <c r="B452" t="s">
-        <v>672</v>
+        <v>670</v>
       </c>
       <c r="C452" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D452" t="s">
         <v>13</v>
       </c>
       <c r="G452" t="s">
         <v>14</v>
       </c>
       <c r="J452">
         <v>0</v>
       </c>
     </row>
     <row r="453" spans="1:10">
       <c r="A453" t="s">
+        <v>672</v>
+      </c>
+      <c r="B453" t="s">
         <v>673</v>
-      </c>
-[...1 lines deleted...]
-        <v>674</v>
       </c>
       <c r="C453" t="s">
         <v>12</v>
       </c>
       <c r="D453" t="s">
         <v>13</v>
       </c>
       <c r="G453" t="s">
         <v>14</v>
       </c>
       <c r="J453">
         <v>0</v>
       </c>
     </row>
     <row r="454" spans="1:10">
       <c r="A454" t="s">
+        <v>674</v>
+      </c>
+      <c r="B454" t="s">
         <v>675</v>
       </c>
-      <c r="B454" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C454" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D454" t="s">
         <v>13</v>
       </c>
       <c r="G454" t="s">
         <v>14</v>
       </c>
       <c r="J454">
         <v>0</v>
       </c>
     </row>
     <row r="455" spans="1:10">
       <c r="A455" t="s">
         <v>676</v>
       </c>
       <c r="B455" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
       <c r="C455" t="s">
         <v>19</v>
       </c>
       <c r="D455" t="s">
         <v>13</v>
       </c>
       <c r="G455" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J455">
         <v>0</v>
       </c>
     </row>
     <row r="456" spans="1:10">
       <c r="A456" t="s">
+        <v>677</v>
+      </c>
+      <c r="B456" t="s">
         <v>678</v>
       </c>
-      <c r="B456" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C456" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D456" t="s">
         <v>13</v>
       </c>
       <c r="G456" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J456">
         <v>0</v>
       </c>
     </row>
     <row r="457" spans="1:10">
       <c r="A457" t="s">
+        <v>679</v>
+      </c>
+      <c r="B457" t="s">
         <v>680</v>
       </c>
-      <c r="B457" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C457" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D457" t="s">
         <v>13</v>
       </c>
       <c r="G457" t="s">
         <v>14</v>
       </c>
       <c r="J457">
         <v>0</v>
       </c>
     </row>
     <row r="458" spans="1:10">
       <c r="A458" t="s">
         <v>681</v>
       </c>
       <c r="B458" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="C458" t="s">
         <v>19</v>
       </c>
       <c r="D458" t="s">
         <v>13</v>
       </c>
       <c r="G458" t="s">
         <v>14</v>
       </c>
       <c r="J458">
         <v>0</v>
       </c>
     </row>
     <row r="459" spans="1:10">
       <c r="A459" t="s">
         <v>682</v>
       </c>
       <c r="B459" t="s">
-        <v>683</v>
+        <v>680</v>
       </c>
       <c r="C459" t="s">
         <v>19</v>
       </c>
       <c r="D459" t="s">
         <v>13</v>
       </c>
       <c r="G459" t="s">
         <v>14</v>
       </c>
       <c r="J459">
         <v>0</v>
       </c>
     </row>
     <row r="460" spans="1:10">
       <c r="A460" t="s">
+        <v>683</v>
+      </c>
+      <c r="B460" t="s">
         <v>684</v>
       </c>
-      <c r="B460" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C460" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D460" t="s">
         <v>13</v>
       </c>
       <c r="G460" t="s">
         <v>14</v>
       </c>
       <c r="J460">
         <v>0</v>
       </c>
     </row>
     <row r="461" spans="1:10">
       <c r="A461" t="s">
+        <v>685</v>
+      </c>
+      <c r="B461" t="s">
         <v>686</v>
       </c>
-      <c r="B461" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C461" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D461" t="s">
         <v>13</v>
       </c>
       <c r="G461" t="s">
         <v>14</v>
       </c>
       <c r="J461">
         <v>0</v>
       </c>
     </row>
     <row r="462" spans="1:10">
       <c r="A462" t="s">
         <v>687</v>
       </c>
       <c r="B462" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="C462" t="s">
         <v>19</v>
       </c>
       <c r="D462" t="s">
         <v>13</v>
       </c>
       <c r="G462" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J462">
         <v>0</v>
       </c>
     </row>
     <row r="463" spans="1:10">
       <c r="A463" t="s">
+        <v>688</v>
+      </c>
+      <c r="B463" t="s">
         <v>689</v>
       </c>
-      <c r="B463" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C463" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D463" t="s">
         <v>13</v>
       </c>
       <c r="G463" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J463">
         <v>0</v>
       </c>
     </row>
     <row r="464" spans="1:10">
       <c r="A464" t="s">
+        <v>690</v>
+      </c>
+      <c r="B464" t="s">
         <v>691</v>
       </c>
-      <c r="B464" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C464" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D464" t="s">
         <v>13</v>
       </c>
       <c r="G464" t="s">
         <v>14</v>
       </c>
       <c r="J464">
         <v>0</v>
       </c>
     </row>
     <row r="465" spans="1:10">
       <c r="A465" t="s">
         <v>692</v>
       </c>
       <c r="B465" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="C465" t="s">
         <v>19</v>
       </c>
       <c r="D465" t="s">
         <v>13</v>
       </c>
       <c r="G465" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J465">
         <v>0</v>
       </c>
     </row>
     <row r="466" spans="1:10">
       <c r="A466" t="s">
+        <v>693</v>
+      </c>
+      <c r="B466" t="s">
         <v>694</v>
       </c>
-      <c r="B466" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C466" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D466" t="s">
         <v>13</v>
       </c>
       <c r="G466" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J466">
         <v>0</v>
       </c>
     </row>
     <row r="467" spans="1:10">
       <c r="A467" t="s">
+        <v>695</v>
+      </c>
+      <c r="B467" t="s">
         <v>696</v>
       </c>
-      <c r="B467" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C467" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D467" t="s">
         <v>13</v>
       </c>
       <c r="G467" t="s">
         <v>14</v>
       </c>
       <c r="J467">
         <v>0</v>
       </c>
     </row>
     <row r="468" spans="1:10">
       <c r="A468" t="s">
         <v>697</v>
       </c>
       <c r="B468" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="C468" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D468" t="s">
         <v>13</v>
       </c>
       <c r="G468" t="s">
         <v>14</v>
       </c>
       <c r="J468">
         <v>0</v>
       </c>
     </row>
     <row r="469" spans="1:10">
       <c r="A469" t="s">
+        <v>698</v>
+      </c>
+      <c r="B469" t="s">
         <v>699</v>
       </c>
-      <c r="B469" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C469" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D469" t="s">
         <v>13</v>
       </c>
       <c r="G469" t="s">
         <v>14</v>
       </c>
       <c r="J469">
         <v>0</v>
       </c>
     </row>
     <row r="470" spans="1:10">
       <c r="A470" t="s">
         <v>700</v>
       </c>
       <c r="B470" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="C470" t="s">
         <v>19</v>
       </c>
       <c r="D470" t="s">
         <v>13</v>
       </c>
       <c r="G470" t="s">
         <v>14</v>
       </c>
       <c r="J470">
         <v>0</v>
       </c>
     </row>
     <row r="471" spans="1:10">
       <c r="A471" t="s">
+        <v>701</v>
+      </c>
+      <c r="B471" t="s">
         <v>702</v>
       </c>
-      <c r="B471" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C471" t="s">
         <v>19</v>
       </c>
       <c r="D471" t="s">
         <v>13</v>
       </c>
       <c r="G471" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J471">
         <v>0</v>
       </c>
     </row>
     <row r="472" spans="1:10">
       <c r="A472" t="s">
+        <v>703</v>
+      </c>
+      <c r="B472" t="s">
         <v>704</v>
       </c>
-      <c r="B472" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C472" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D472" t="s">
         <v>13</v>
       </c>
       <c r="G472" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J472">
         <v>0</v>
       </c>
     </row>
     <row r="473" spans="1:10">
       <c r="A473" t="s">
+        <v>705</v>
+      </c>
+      <c r="B473" t="s">
         <v>706</v>
-      </c>
-[...1 lines deleted...]
-        <v>707</v>
       </c>
       <c r="C473" t="s">
         <v>12</v>
       </c>
       <c r="D473" t="s">
         <v>13</v>
       </c>
       <c r="G473" t="s">
         <v>14</v>
       </c>
       <c r="J473">
         <v>0</v>
       </c>
     </row>
     <row r="474" spans="1:10">
       <c r="A474" t="s">
+        <v>707</v>
+      </c>
+      <c r="B474" t="s">
         <v>708</v>
-      </c>
-[...1 lines deleted...]
-        <v>709</v>
       </c>
       <c r="C474" t="s">
         <v>12</v>
       </c>
       <c r="D474" t="s">
         <v>13</v>
       </c>
       <c r="G474" t="s">
         <v>14</v>
       </c>
       <c r="J474">
         <v>0</v>
       </c>
     </row>
     <row r="475" spans="1:10">
       <c r="A475" t="s">
+        <v>709</v>
+      </c>
+      <c r="B475" t="s">
         <v>710</v>
       </c>
-      <c r="B475" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C475" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D475" t="s">
         <v>13</v>
       </c>
       <c r="G475" t="s">
         <v>14</v>
       </c>
       <c r="J475">
         <v>0</v>
       </c>
     </row>
     <row r="476" spans="1:10">
       <c r="A476" t="s">
         <v>711</v>
       </c>
       <c r="B476" t="s">
-        <v>712</v>
+        <v>710</v>
       </c>
       <c r="C476" t="s">
         <v>19</v>
       </c>
       <c r="D476" t="s">
         <v>13</v>
       </c>
       <c r="G476" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J476">
         <v>0</v>
       </c>
     </row>
     <row r="477" spans="1:10">
       <c r="A477" t="s">
+        <v>712</v>
+      </c>
+      <c r="B477" t="s">
         <v>713</v>
       </c>
-      <c r="B477" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C477" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D477" t="s">
-        <v>83</v>
+        <v>13</v>
       </c>
       <c r="G477" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J477">
         <v>0</v>
       </c>
     </row>
     <row r="478" spans="1:10">
       <c r="A478" t="s">
+        <v>714</v>
+      </c>
+      <c r="B478" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="C478" t="s">
         <v>12</v>
       </c>
       <c r="D478" t="s">
         <v>13</v>
       </c>
       <c r="G478" t="s">
         <v>14</v>
       </c>
       <c r="J478">
         <v>0</v>
       </c>
     </row>
     <row r="479" spans="1:10">
       <c r="A479" t="s">
         <v>716</v>
       </c>
       <c r="B479" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="C479" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D479" t="s">
-        <v>13</v>
+        <v>84</v>
       </c>
       <c r="G479" t="s">
         <v>14</v>
       </c>
       <c r="J479">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="480" spans="1:10">
+      <c r="A480" t="s">
+        <v>717</v>
+      </c>
+      <c r="B480" t="s">
+        <v>715</v>
+      </c>
+      <c r="C480" t="s">
+        <v>19</v>
+      </c>
+      <c r="D480" t="s">
+        <v>13</v>
+      </c>
+      <c r="G480" t="s">
+        <v>14</v>
+      </c>
+      <c r="J480">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">