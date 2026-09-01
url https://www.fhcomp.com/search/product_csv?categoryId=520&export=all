--- v2 (2026-05-24)
+++ v3 (2026-09-01)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2405" uniqueCount="718">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2415" uniqueCount="720">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Resistance(Ω)</t>
   </si>
   <si>
     <t>Size Code</t>
   </si>
   <si>
     <t>Terminal shape</t>
   </si>
   <si>
     <t>Power(W)</t>
   </si>
   <si>
     <t>T.C.R(ppm/°C)</t>
   </si>
   <si>
     <t>Resistance accuracy</t>
   </si>
   <si>
     <t>Applications</t>
   </si>
   <si>
@@ -225,80 +225,83 @@
   <si>
     <t>390KΩ</t>
   </si>
   <si>
     <t>RC-ML08W364JT</t>
   </si>
   <si>
     <t>360KΩ</t>
   </si>
   <si>
     <t>RC-MT08W364JT</t>
   </si>
   <si>
     <t>RC-ML08W334JT</t>
   </si>
   <si>
     <t>330KΩ</t>
   </si>
   <si>
     <t>RC-ML08W304JT</t>
   </si>
   <si>
     <t>300KΩ</t>
   </si>
   <si>
+    <t>RC-MT08W304JT</t>
+  </si>
+  <si>
     <t>RC-ML08W274JT</t>
   </si>
   <si>
     <t>270KΩ</t>
   </si>
   <si>
     <t>RC-MT08W274JT</t>
   </si>
   <si>
     <t>RC-ML08W2703FT</t>
   </si>
   <si>
     <t>RC-MT08W244JT</t>
   </si>
   <si>
     <t>240KΩ</t>
   </si>
   <si>
     <t>RC-ML08W224JT</t>
   </si>
   <si>
     <t>220KΩ</t>
   </si>
   <si>
+    <t>RC-MT08W224JT</t>
+  </si>
+  <si>
     <t>RC-MT04W224JT</t>
   </si>
   <si>
-    <t>RC-MT08W224JT</t>
-[...1 lines deleted...]
-  <si>
     <t>RC-ML08W204JT</t>
   </si>
   <si>
     <t>200KΩ</t>
   </si>
   <si>
     <t>RC-ML08V204JT</t>
   </si>
   <si>
     <t>V</t>
   </si>
   <si>
     <t>RC-MT08W204JT</t>
   </si>
   <si>
     <t>RC-ML08W2003FT</t>
   </si>
   <si>
     <t>RC-MT08W2003FT</t>
   </si>
   <si>
     <t>RC-ML08W184JT</t>
   </si>
   <si>
     <t>180KΩ</t>
@@ -591,56 +594,56 @@
   <si>
     <t>22KΩ</t>
   </si>
   <si>
     <t>RC-MT08W223JT</t>
   </si>
   <si>
     <t>RC-ML08W2202FT</t>
   </si>
   <si>
     <t>RC-MT08W2202FT</t>
   </si>
   <si>
     <t>RC-ML08W2152FT</t>
   </si>
   <si>
     <t>21.5KΩ</t>
   </si>
   <si>
     <t>RC-ML08W203JT</t>
   </si>
   <si>
     <t>20KΩ</t>
   </si>
   <si>
+    <t>RC-MT04W203JT</t>
+  </si>
+  <si>
     <t>RC-MT08W203JT</t>
   </si>
   <si>
-    <t>RC-MT04W203JT</t>
-[...1 lines deleted...]
-  <si>
     <t>RC-ML08W2002FT</t>
   </si>
   <si>
     <t>RC-MT08W2002FT</t>
   </si>
   <si>
     <t>RC-ML08W183JT</t>
   </si>
   <si>
     <t>18KΩ</t>
   </si>
   <si>
     <t>RC-MT08W183JT</t>
   </si>
   <si>
     <t>RC-MT08W1622FT</t>
   </si>
   <si>
     <t>16.2KΩ</t>
   </si>
   <si>
     <t>RC-ML08W163JT</t>
   </si>
   <si>
     <t>16KΩ</t>
@@ -969,59 +972,59 @@
   <si>
     <t>2.4KΩ</t>
   </si>
   <si>
     <t>RC-MT08W242JT</t>
   </si>
   <si>
     <t>RC-ML08W2401FT</t>
   </si>
   <si>
     <t>RC-MT08W2211FT</t>
   </si>
   <si>
     <t>2.21KΩ</t>
   </si>
   <si>
     <t>RC-MC08W222JT</t>
   </si>
   <si>
     <t>2.2KΩ</t>
   </si>
   <si>
     <t>RC-ML08W222JT</t>
   </si>
   <si>
+    <t>RC-MT08W222JT</t>
+  </si>
+  <si>
+    <t>RC-MT08V222JT</t>
+  </si>
+  <si>
     <t>RC-MT04W222JT</t>
   </si>
   <si>
-    <t>RC-MT08W222JT</t>
-[...4 lines deleted...]
-  <si>
     <t>RC-ML08W2201FT</t>
   </si>
   <si>
     <t>RC-MT08W2201FT</t>
   </si>
   <si>
     <t>RC-ML08W202JT</t>
   </si>
   <si>
     <t>2KΩ</t>
   </si>
   <si>
     <t>RC-MT08W202JT</t>
   </si>
   <si>
     <t>RC-ML08W2001FT</t>
   </si>
   <si>
     <t>RC-MT08W2001FT</t>
   </si>
   <si>
     <t>RC-ML08W1821FT</t>
   </si>
   <si>
     <t>1.82KΩ</t>
@@ -1068,164 +1071,167 @@
   <si>
     <t>1.2KΩ</t>
   </si>
   <si>
     <t>RC-MT08W122JT</t>
   </si>
   <si>
     <t>RC-ML08W1201FT</t>
   </si>
   <si>
     <t>RC-MT08W1201FT</t>
   </si>
   <si>
     <t>RC-MT08W112JT</t>
   </si>
   <si>
     <t>1.1KΩ</t>
   </si>
   <si>
     <t>RC-ML08W102JT</t>
   </si>
   <si>
     <t>1KΩ</t>
   </si>
   <si>
+    <t>RC-MT08W102JB</t>
+  </si>
+  <si>
     <t>RC-MT04W102JT</t>
   </si>
   <si>
     <t>RC-MT08W102JT</t>
   </si>
   <si>
     <t>RC-ML08W1001FT</t>
   </si>
   <si>
     <t>RC-MT08W1001FT</t>
   </si>
   <si>
     <t>RC-MY08W1001FT</t>
   </si>
   <si>
     <t>0201</t>
   </si>
   <si>
-    <t>RC-MT08W102JB</t>
-[...1 lines deleted...]
-  <si>
     <t>RC-ML08W911JT</t>
   </si>
   <si>
     <t>910Ω</t>
   </si>
   <si>
     <t>RC-MT08W911JT</t>
   </si>
   <si>
     <t>RC-ML08W9100FT</t>
   </si>
   <si>
     <t>RC-ML08W821JT</t>
   </si>
   <si>
     <t>820Ω</t>
   </si>
   <si>
     <t>RC-MT08W821JT</t>
   </si>
   <si>
     <t>RC-ML08W751JT</t>
   </si>
   <si>
     <t>750Ω</t>
   </si>
   <si>
+    <t>RC-MT08W751JB</t>
+  </si>
+  <si>
     <t>RC-MT08W751JT</t>
   </si>
   <si>
-    <t>RC-MT08W751JB</t>
-[...1 lines deleted...]
-  <si>
     <t>RC-ML08W6980FT</t>
   </si>
   <si>
     <t>698Ω</t>
   </si>
   <si>
     <t>RC-ML08W681JT</t>
   </si>
   <si>
     <t>680Ω</t>
   </si>
   <si>
     <t>RC-MT08W681JT</t>
   </si>
   <si>
     <t>RC-ML08W6800FT</t>
   </si>
   <si>
     <t>RC-ML08W621JT</t>
   </si>
   <si>
     <t>620Ω</t>
   </si>
   <si>
     <t>RC-MT08W621JT</t>
   </si>
   <si>
+    <t>RC-ML08W6040FT</t>
+  </si>
+  <si>
+    <t>604Ω</t>
+  </si>
+  <si>
     <t>RC-MT08W6040FT</t>
   </si>
   <si>
-    <t>604Ω</t>
-[...1 lines deleted...]
-  <si>
     <t>RC-ML08W561JT</t>
   </si>
   <si>
     <t>560Ω</t>
   </si>
   <si>
     <t>RC-MT08W561JT</t>
   </si>
   <si>
     <t>RC-ML08W5600FT</t>
   </si>
   <si>
     <t>RC-MT08W5600FT</t>
   </si>
   <si>
     <t>RC-ML08W511JT</t>
   </si>
   <si>
     <t>510Ω</t>
   </si>
   <si>
+    <t>RC-MT08W511JT</t>
+  </si>
+  <si>
     <t>RC-MT08V511JT</t>
   </si>
   <si>
-    <t>RC-MT08W511JT</t>
-[...1 lines deleted...]
-  <si>
     <t>RC-ML08W5100FT</t>
   </si>
   <si>
     <t>RC-MT08W5100FT</t>
   </si>
   <si>
     <t>RC-ML08W4990FT</t>
   </si>
   <si>
     <t>499Ω</t>
   </si>
   <si>
     <t>RC-ML08W471JT</t>
   </si>
   <si>
     <t>470Ω</t>
   </si>
   <si>
     <t>RC-MT08W471JT</t>
   </si>
   <si>
     <t>RC-ML08W4700FT</t>
   </si>
   <si>
     <t>RC-MT08W4700FT</t>
@@ -1272,56 +1278,56 @@
   <si>
     <t>RC-MT08W331JT</t>
   </si>
   <si>
     <t>RC-ML08W3300FT</t>
   </si>
   <si>
     <t>RC-MT08W3300FT</t>
   </si>
   <si>
     <t>RC-ML08W301JT</t>
   </si>
   <si>
     <t>300Ω</t>
   </si>
   <si>
     <t>RC-MT08W301JT</t>
   </si>
   <si>
     <t>RC-ML08W271JT</t>
   </si>
   <si>
     <t>270Ω</t>
   </si>
   <si>
+    <t>RC-MT08W271JT</t>
+  </si>
+  <si>
     <t>RC-MT04W271JT</t>
   </si>
   <si>
-    <t>RC-MT08W271JT</t>
-[...1 lines deleted...]
-  <si>
     <t>RC-ML08W241JT</t>
   </si>
   <si>
     <t>240Ω</t>
   </si>
   <si>
     <t>RC-MT08W241JT</t>
   </si>
   <si>
     <t>RC-ML08W221JT</t>
   </si>
   <si>
     <t>220Ω</t>
   </si>
   <si>
     <t>RC-MT08W221JT</t>
   </si>
   <si>
     <t>RC-ML08W2200FT</t>
   </si>
   <si>
     <t>RC-MT08W2200FT</t>
   </si>
   <si>
     <t>RC-ML08W201JT</t>
@@ -1329,56 +1335,56 @@
   <si>
     <t>200Ω</t>
   </si>
   <si>
     <t>RC-MT08W201JT</t>
   </si>
   <si>
     <t>RC-ML08W2000FT</t>
   </si>
   <si>
     <t>RC-MT08W2000FT</t>
   </si>
   <si>
     <t>RC-ML08W1820FT</t>
   </si>
   <si>
     <t>182Ω</t>
   </si>
   <si>
     <t>RC-ML08W181JT</t>
   </si>
   <si>
     <t>180Ω</t>
   </si>
   <si>
+    <t>RC-MT08W181JT</t>
+  </si>
+  <si>
     <t>RC-MT04W181JT</t>
   </si>
   <si>
-    <t>RC-MT08W181JT</t>
-[...1 lines deleted...]
-  <si>
     <t>RC-ML08W1690FT</t>
   </si>
   <si>
     <t>169Ω</t>
   </si>
   <si>
     <t>RC-ML08W161JT</t>
   </si>
   <si>
     <t>160Ω</t>
   </si>
   <si>
     <t>RC-MT08W161JT</t>
   </si>
   <si>
     <t>RC-ML08W151JT</t>
   </si>
   <si>
     <t>150Ω</t>
   </si>
   <si>
     <t>RC-MT08W151JT</t>
   </si>
   <si>
     <t>RC-ML08W1500FT</t>
@@ -1446,92 +1452,92 @@
   <si>
     <t>RC-ML08W910JT</t>
   </si>
   <si>
     <t>91Ω</t>
   </si>
   <si>
     <t>RC-MT08W910JT</t>
   </si>
   <si>
     <t>RC-ML08W820JT</t>
   </si>
   <si>
     <t>82Ω</t>
   </si>
   <si>
     <t>RC-MT08W820JT</t>
   </si>
   <si>
     <t>RC-MT08W82R0FT</t>
   </si>
   <si>
     <t>82.0Ω</t>
   </si>
   <si>
+    <t>RC-ML08W750JT</t>
+  </si>
+  <si>
+    <t>75Ω</t>
+  </si>
+  <si>
     <t>RC-ML08V750JT</t>
   </si>
   <si>
-    <t>75Ω</t>
-[...2 lines deleted...]
-    <t>RC-ML08W750JT</t>
+    <t>RC-MT04W750JT</t>
   </si>
   <si>
     <t>RC-MT08W750JT</t>
   </si>
   <si>
-    <t>RC-MT04W750JT</t>
-[...1 lines deleted...]
-  <si>
     <t>RC-ML08W75R0FT</t>
   </si>
   <si>
     <t>75.0Ω</t>
   </si>
   <si>
     <t>RC-MT08W75R0FT</t>
   </si>
   <si>
     <t>RC-MT08W71R5FT</t>
   </si>
   <si>
     <t>71.5Ω</t>
   </si>
   <si>
     <t>RC-ML08W680JT</t>
   </si>
   <si>
     <t>68Ω</t>
   </si>
   <si>
+    <t>RC-MT08W680JT</t>
+  </si>
+  <si>
     <t>RC-MT04W680JT</t>
   </si>
   <si>
-    <t>RC-MT08W680JT</t>
-[...1 lines deleted...]
-  <si>
     <t>RC-ML08W68R0FT</t>
   </si>
   <si>
     <t>68.0Ω</t>
   </si>
   <si>
     <t>RC-ML08W620JT</t>
   </si>
   <si>
     <t>62Ω</t>
   </si>
   <si>
     <t>RC-MT08W620JT</t>
   </si>
   <si>
     <t>RC-MT08W62R0FT</t>
   </si>
   <si>
     <t>62.0Ω</t>
   </si>
   <si>
     <t>RC-ML08W60R4FT</t>
   </si>
   <si>
     <t>60.4Ω</t>
@@ -1653,188 +1659,188 @@
   <si>
     <t>RC-ML08W40R2FT</t>
   </si>
   <si>
     <t>40.2Ω</t>
   </si>
   <si>
     <t>RC-MT08W40R2FT</t>
   </si>
   <si>
     <t>RC-ML08W39R2FT</t>
   </si>
   <si>
     <t>39.2Ω</t>
   </si>
   <si>
     <t>RC-MT08W39R2FT</t>
   </si>
   <si>
     <t>RC-ML08W390JT</t>
   </si>
   <si>
     <t>39Ω</t>
   </si>
   <si>
+    <t>RC-MT04W390JT</t>
+  </si>
+  <si>
     <t>RC-MT08W390JT</t>
   </si>
   <si>
-    <t>RC-MT04W390JT</t>
-[...1 lines deleted...]
-  <si>
     <t>RC-ML08W39R0FT</t>
   </si>
   <si>
     <t>39.0Ω</t>
   </si>
   <si>
     <t>RC-MT08W39R0FT</t>
   </si>
   <si>
     <t>RC-ML08W360JT</t>
   </si>
   <si>
     <t>36Ω</t>
   </si>
   <si>
     <t>RC-MT08W360JT</t>
   </si>
   <si>
     <t>RC-MT08W36R0FT</t>
   </si>
   <si>
     <t>36.0Ω</t>
   </si>
   <si>
     <t>RC-ML08W35R7FT</t>
   </si>
   <si>
     <t>35.7Ω</t>
   </si>
   <si>
     <t>RC-MT08W35R7FT</t>
   </si>
   <si>
     <t>RC-ML08W33R2FT</t>
   </si>
   <si>
     <t>33.2Ω</t>
   </si>
   <si>
     <t>RC-ML08W330JT</t>
   </si>
   <si>
     <t>33Ω</t>
   </si>
   <si>
+    <t>RC-MT04W330JT</t>
+  </si>
+  <si>
     <t>RC-MT08W330JT</t>
   </si>
   <si>
-    <t>RC-MT04W330JT</t>
-[...1 lines deleted...]
-  <si>
     <t>RC-MY08W330JT</t>
   </si>
   <si>
     <t>RC-ML08W33R0FT</t>
   </si>
   <si>
     <t>33.0Ω</t>
   </si>
   <si>
     <t>RC-MT08W33R0FT</t>
   </si>
   <si>
     <t>RC-ML08W300JT</t>
   </si>
   <si>
     <t>30Ω</t>
   </si>
   <si>
     <t>RC-MT08W300JT</t>
   </si>
   <si>
     <t>RC-MT04W300JT</t>
   </si>
   <si>
     <t>RC-ML08W270JT</t>
   </si>
   <si>
     <t>27Ω</t>
   </si>
   <si>
+    <t>RC-MT04W270JT</t>
+  </si>
+  <si>
     <t>RC-MT08W270JT</t>
   </si>
   <si>
-    <t>RC-MT04W270JT</t>
-[...1 lines deleted...]
-  <si>
     <t>RC-ML08W27R0FT</t>
   </si>
   <si>
     <t>27.0Ω</t>
   </si>
   <si>
     <t>RC-MT08W27R0FT</t>
   </si>
   <si>
     <t>RC-ML08W24R9FT</t>
   </si>
   <si>
     <t>24.9Ω</t>
   </si>
   <si>
     <t>RC-MT08W24R9FT</t>
   </si>
   <si>
     <t>RC-ML08W240JT</t>
   </si>
   <si>
     <t>24Ω</t>
   </si>
   <si>
     <t>RC-MT08W240JT</t>
   </si>
   <si>
     <t>RC-ML08W22R1FT</t>
   </si>
   <si>
     <t>22.1Ω</t>
   </si>
   <si>
     <t>RC-ML08W220JT</t>
   </si>
   <si>
     <t>22Ω</t>
   </si>
   <si>
+    <t>RC-MT04W220JT</t>
+  </si>
+  <si>
     <t>RC-MT08W220JT</t>
   </si>
   <si>
-    <t>RC-MT04W220JT</t>
-[...1 lines deleted...]
-  <si>
     <t>RC-ML08W22R0FT</t>
   </si>
   <si>
     <t>22.0Ω</t>
   </si>
   <si>
     <t>RC-MT08W22R0FT</t>
   </si>
   <si>
     <t>RC-ML08W200JT</t>
   </si>
   <si>
     <t>20Ω</t>
   </si>
   <si>
     <t>RC-MT08W200JT</t>
   </si>
   <si>
     <t>RC-ML08W20R0FT</t>
   </si>
   <si>
     <t>20.0Ω</t>
   </si>
   <si>
     <t>RC-ML08W180JT</t>
@@ -2055,56 +2061,56 @@
   <si>
     <t>3.6Ω</t>
   </si>
   <si>
     <t>RC-ML08W3R3JT</t>
   </si>
   <si>
     <t>3.3Ω</t>
   </si>
   <si>
     <t>RC-MT08W3R3JT</t>
   </si>
   <si>
     <t>RC-MT08W3R30FT</t>
   </si>
   <si>
     <t>3.30Ω</t>
   </si>
   <si>
     <t>RC-ML08W3R0JT</t>
   </si>
   <si>
     <t>3.0Ω</t>
   </si>
   <si>
+    <t>RC-MT08W3R0JT</t>
+  </si>
+  <si>
     <t>RC-MT04W3R0JT</t>
   </si>
   <si>
-    <t>RC-MT08W3R0JT</t>
-[...1 lines deleted...]
-  <si>
     <t>RC-MT08W2R7JT</t>
   </si>
   <si>
     <t>2.7Ω</t>
   </si>
   <si>
     <t>RC-ML08W2R2JT</t>
   </si>
   <si>
     <t>2.2Ω</t>
   </si>
   <si>
     <t>RC-MT08W2R2JT</t>
   </si>
   <si>
     <t>RC-MT08W2R20FT</t>
   </si>
   <si>
     <t>2.20Ω</t>
   </si>
   <si>
     <t>RC-ML08W2R0JT</t>
   </si>
   <si>
     <t>2.0Ω</t>
@@ -2154,57 +2160,57 @@
   <si>
     <t>1.3Ω</t>
   </si>
   <si>
     <t>RC-ML08W1R1JT</t>
   </si>
   <si>
     <t>1.1Ω</t>
   </si>
   <si>
     <t>RC-ML08W1R0JT</t>
   </si>
   <si>
     <t>1.0Ω</t>
   </si>
   <si>
     <t>RC-MT08W1R0JT</t>
   </si>
   <si>
     <t>RC-MT08W1R00FT</t>
   </si>
   <si>
     <t>1.00Ω</t>
   </si>
   <si>
+    <t>RC-ML08V000JT</t>
+  </si>
+  <si>
+    <t>0Ω</t>
+  </si>
+  <si>
     <t>RC-ML08W000JT</t>
-  </si>
-[...4 lines deleted...]
-    <t>RC-ML08V000JT</t>
   </si>
   <si>
     <t>RC-MT08W000JT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2499,51 +2505,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J480"/>
+  <dimension ref="A1:J482"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -3242,8922 +3248,8962 @@
     <row r="36" spans="1:10">
       <c r="A36" t="s">
         <v>69</v>
       </c>
       <c r="B36" t="s">
         <v>70</v>
       </c>
       <c r="C36" t="s">
         <v>12</v>
       </c>
       <c r="D36" t="s">
         <v>13</v>
       </c>
       <c r="G36" t="s">
         <v>14</v>
       </c>
       <c r="J36">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" t="s">
         <v>71</v>
       </c>
       <c r="B37" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="C37" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D37" t="s">
         <v>13</v>
       </c>
       <c r="G37" t="s">
         <v>14</v>
       </c>
       <c r="J37">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" t="s">
+        <v>72</v>
+      </c>
+      <c r="B38" t="s">
         <v>73</v>
       </c>
-      <c r="B38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C38" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D38" t="s">
         <v>13</v>
       </c>
       <c r="G38" t="s">
         <v>14</v>
       </c>
       <c r="J38">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" t="s">
         <v>74</v>
       </c>
       <c r="B39" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C39" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D39" t="s">
         <v>13</v>
       </c>
       <c r="G39" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J39">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" t="s">
         <v>75</v>
       </c>
       <c r="B40" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="C40" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D40" t="s">
         <v>13</v>
       </c>
       <c r="G40" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J40">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" t="s">
+        <v>76</v>
+      </c>
+      <c r="B41" t="s">
         <v>77</v>
       </c>
-      <c r="B41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C41" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D41" t="s">
         <v>13</v>
       </c>
       <c r="G41" t="s">
         <v>14</v>
       </c>
       <c r="J41">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" t="s">
+        <v>78</v>
+      </c>
+      <c r="B42" t="s">
         <v>79</v>
       </c>
-      <c r="B42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C42" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D42" t="s">
         <v>13</v>
       </c>
       <c r="G42" t="s">
         <v>14</v>
       </c>
       <c r="J42">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" t="s">
         <v>80</v>
       </c>
       <c r="B43" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C43" t="s">
         <v>19</v>
       </c>
       <c r="D43" t="s">
         <v>13</v>
       </c>
       <c r="G43" t="s">
         <v>14</v>
       </c>
       <c r="J43">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" t="s">
         <v>81</v>
       </c>
       <c r="B44" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="C44" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D44" t="s">
         <v>13</v>
       </c>
       <c r="G44" t="s">
         <v>14</v>
       </c>
       <c r="J44">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" t="s">
+        <v>82</v>
+      </c>
+      <c r="B45" t="s">
         <v>83</v>
       </c>
-      <c r="B45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C45" t="s">
         <v>12</v>
       </c>
       <c r="D45" t="s">
-        <v>84</v>
+        <v>13</v>
       </c>
       <c r="G45" t="s">
         <v>14</v>
       </c>
       <c r="J45">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" t="s">
+        <v>84</v>
+      </c>
+      <c r="B46" t="s">
+        <v>83</v>
+      </c>
+      <c r="C46" t="s">
+        <v>12</v>
+      </c>
+      <c r="D46" t="s">
         <v>85</v>
-      </c>
-[...7 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G46" t="s">
         <v>14</v>
       </c>
       <c r="J46">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" t="s">
         <v>86</v>
       </c>
       <c r="B47" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C47" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D47" t="s">
         <v>13</v>
       </c>
       <c r="G47" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J47">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" t="s">
         <v>87</v>
       </c>
       <c r="B48" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C48" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D48" t="s">
         <v>13</v>
       </c>
       <c r="G48" t="s">
         <v>31</v>
       </c>
       <c r="J48">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" t="s">
         <v>88</v>
       </c>
       <c r="B49" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="C49" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D49" t="s">
         <v>13</v>
       </c>
       <c r="G49" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J49">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" t="s">
+        <v>89</v>
+      </c>
+      <c r="B50" t="s">
         <v>90</v>
       </c>
-      <c r="B50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C50" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D50" t="s">
         <v>13</v>
       </c>
       <c r="G50" t="s">
         <v>14</v>
       </c>
       <c r="J50">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" t="s">
         <v>91</v>
       </c>
       <c r="B51" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C51" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D51" t="s">
         <v>13</v>
       </c>
       <c r="G51" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J51">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" t="s">
         <v>92</v>
       </c>
       <c r="B52" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="C52" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D52" t="s">
         <v>13</v>
       </c>
       <c r="G52" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J52">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" t="s">
+        <v>93</v>
+      </c>
+      <c r="B53" t="s">
         <v>94</v>
       </c>
-      <c r="B53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C53" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D53" t="s">
         <v>13</v>
       </c>
       <c r="G53" t="s">
         <v>14</v>
       </c>
       <c r="J53">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" t="s">
+        <v>95</v>
+      </c>
+      <c r="B54" t="s">
         <v>96</v>
       </c>
-      <c r="B54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C54" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D54" t="s">
         <v>13</v>
       </c>
       <c r="G54" t="s">
         <v>14</v>
       </c>
       <c r="J54">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" t="s">
         <v>97</v>
       </c>
       <c r="B55" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C55" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D55" t="s">
         <v>13</v>
       </c>
       <c r="G55" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J55">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" t="s">
         <v>98</v>
       </c>
       <c r="B56" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C56" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D56" t="s">
         <v>13</v>
       </c>
       <c r="G56" t="s">
         <v>31</v>
       </c>
       <c r="J56">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" t="s">
         <v>99</v>
       </c>
       <c r="B57" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="C57" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D57" t="s">
         <v>13</v>
       </c>
       <c r="G57" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J57">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" t="s">
+        <v>100</v>
+      </c>
+      <c r="B58" t="s">
         <v>101</v>
       </c>
-      <c r="B58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C58" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D58" t="s">
         <v>13</v>
       </c>
       <c r="G58" t="s">
         <v>14</v>
       </c>
       <c r="J58">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" t="s">
         <v>102</v>
       </c>
       <c r="B59" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="C59" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D59" t="s">
         <v>13</v>
       </c>
       <c r="G59" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J59">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" t="s">
+        <v>103</v>
+      </c>
+      <c r="B60" t="s">
         <v>104</v>
       </c>
-      <c r="B60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C60" t="s">
         <v>12</v>
       </c>
       <c r="D60" t="s">
         <v>13</v>
       </c>
       <c r="G60" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J60">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" t="s">
+        <v>105</v>
+      </c>
+      <c r="B61" t="s">
         <v>106</v>
       </c>
-      <c r="B61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C61" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D61" t="s">
         <v>13</v>
       </c>
       <c r="G61" t="s">
         <v>14</v>
       </c>
       <c r="J61">
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" t="s">
+        <v>107</v>
+      </c>
+      <c r="B62" t="s">
         <v>108</v>
       </c>
-      <c r="B62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C62" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D62" t="s">
         <v>13</v>
       </c>
       <c r="G62" t="s">
         <v>14</v>
       </c>
       <c r="J62">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" t="s">
+        <v>109</v>
+      </c>
+      <c r="B63" t="s">
         <v>110</v>
       </c>
-      <c r="B63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C63" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D63" t="s">
         <v>13</v>
       </c>
       <c r="G63" t="s">
         <v>14</v>
       </c>
       <c r="J63">
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" t="s">
         <v>111</v>
       </c>
       <c r="B64" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C64" t="s">
         <v>19</v>
       </c>
       <c r="D64" t="s">
         <v>13</v>
       </c>
       <c r="G64" t="s">
         <v>14</v>
       </c>
       <c r="J64">
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" t="s">
         <v>112</v>
       </c>
       <c r="B65" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C65" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D65" t="s">
         <v>13</v>
       </c>
       <c r="G65" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J65">
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" t="s">
         <v>113</v>
       </c>
       <c r="B66" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C66" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D66" t="s">
         <v>13</v>
       </c>
       <c r="G66" t="s">
         <v>31</v>
       </c>
       <c r="J66">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" t="s">
         <v>114</v>
       </c>
       <c r="B67" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="C67" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D67" t="s">
         <v>13</v>
       </c>
       <c r="G67" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J67">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" t="s">
+        <v>115</v>
+      </c>
+      <c r="B68" t="s">
         <v>116</v>
       </c>
-      <c r="B68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C68" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D68" t="s">
         <v>13</v>
       </c>
       <c r="G68" t="s">
         <v>14</v>
       </c>
       <c r="J68">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" t="s">
         <v>117</v>
       </c>
       <c r="B69" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="C69" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D69" t="s">
         <v>13</v>
       </c>
       <c r="G69" t="s">
         <v>14</v>
       </c>
       <c r="J69">
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" t="s">
+        <v>118</v>
+      </c>
+      <c r="B70" t="s">
         <v>119</v>
       </c>
-      <c r="B70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C70" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D70" t="s">
         <v>13</v>
       </c>
       <c r="G70" t="s">
         <v>14</v>
       </c>
       <c r="J70">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" t="s">
         <v>120</v>
       </c>
       <c r="B71" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="C71" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D71" t="s">
         <v>13</v>
       </c>
       <c r="G71" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J71">
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" t="s">
+        <v>121</v>
+      </c>
+      <c r="B72" t="s">
         <v>122</v>
       </c>
-      <c r="B72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C72" t="s">
         <v>12</v>
       </c>
       <c r="D72" t="s">
         <v>13</v>
       </c>
       <c r="G72" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J72">
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" t="s">
+        <v>123</v>
+      </c>
+      <c r="B73" t="s">
         <v>124</v>
       </c>
-      <c r="B73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C73" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D73" t="s">
         <v>13</v>
       </c>
       <c r="G73" t="s">
         <v>14</v>
       </c>
       <c r="J73">
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" t="s">
         <v>125</v>
       </c>
       <c r="B74" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C74" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D74" t="s">
         <v>13</v>
       </c>
       <c r="G74" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J74">
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" t="s">
         <v>126</v>
       </c>
       <c r="B75" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="C75" t="s">
         <v>12</v>
       </c>
       <c r="D75" t="s">
         <v>13</v>
       </c>
       <c r="G75" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J75">
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" t="s">
+        <v>127</v>
+      </c>
+      <c r="B76" t="s">
         <v>128</v>
       </c>
-      <c r="B76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C76" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D76" t="s">
         <v>13</v>
       </c>
       <c r="G76" t="s">
         <v>14</v>
       </c>
       <c r="J76">
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" t="s">
         <v>129</v>
       </c>
       <c r="B77" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C77" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D77" t="s">
         <v>13</v>
       </c>
       <c r="G77" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J77">
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" t="s">
         <v>130</v>
       </c>
       <c r="B78" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="C78" t="s">
         <v>12</v>
       </c>
       <c r="D78" t="s">
         <v>13</v>
       </c>
       <c r="G78" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J78">
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" t="s">
+        <v>131</v>
+      </c>
+      <c r="B79" t="s">
         <v>132</v>
       </c>
-      <c r="B79" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C79" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D79" t="s">
         <v>13</v>
       </c>
       <c r="G79" t="s">
         <v>14</v>
       </c>
       <c r="J79">
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" t="s">
         <v>133</v>
       </c>
       <c r="B80" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="C80" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D80" t="s">
         <v>13</v>
       </c>
       <c r="G80" t="s">
         <v>14</v>
       </c>
       <c r="J80">
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" t="s">
+        <v>134</v>
+      </c>
+      <c r="B81" t="s">
         <v>135</v>
       </c>
-      <c r="B81" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C81" t="s">
         <v>12</v>
       </c>
       <c r="D81" t="s">
         <v>13</v>
       </c>
       <c r="G81" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J81">
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82" t="s">
+        <v>136</v>
+      </c>
+      <c r="B82" t="s">
         <v>137</v>
       </c>
-      <c r="B82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C82" t="s">
         <v>12</v>
       </c>
       <c r="D82" t="s">
         <v>13</v>
       </c>
       <c r="G82" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J82">
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" t="s">
+        <v>138</v>
+      </c>
+      <c r="B83" t="s">
         <v>139</v>
       </c>
-      <c r="B83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C83" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D83" t="s">
         <v>13</v>
       </c>
       <c r="G83" t="s">
         <v>14</v>
       </c>
       <c r="J83">
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" t="s">
         <v>140</v>
       </c>
       <c r="B84" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C84" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D84" t="s">
         <v>13</v>
       </c>
       <c r="G84" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J84">
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85" t="s">
         <v>141</v>
       </c>
       <c r="B85" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="C85" t="s">
         <v>12</v>
       </c>
       <c r="D85" t="s">
         <v>13</v>
       </c>
       <c r="G85" t="s">
         <v>31</v>
       </c>
       <c r="J85">
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" t="s">
+        <v>142</v>
+      </c>
+      <c r="B86" t="s">
         <v>143</v>
       </c>
-      <c r="B86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C86" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D86" t="s">
         <v>13</v>
       </c>
       <c r="G86" t="s">
         <v>31</v>
       </c>
       <c r="J86">
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" t="s">
         <v>144</v>
       </c>
       <c r="B87" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="C87" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D87" t="s">
         <v>13</v>
       </c>
       <c r="G87" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J87">
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" t="s">
+        <v>145</v>
+      </c>
+      <c r="B88" t="s">
         <v>146</v>
       </c>
-      <c r="B88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C88" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D88" t="s">
         <v>13</v>
       </c>
       <c r="G88" t="s">
         <v>14</v>
       </c>
       <c r="J88">
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89" t="s">
         <v>147</v>
       </c>
       <c r="B89" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C89" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D89" t="s">
         <v>13</v>
       </c>
       <c r="G89" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J89">
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" t="s">
         <v>148</v>
       </c>
       <c r="B90" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C90" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D90" t="s">
         <v>13</v>
       </c>
       <c r="G90" t="s">
         <v>31</v>
       </c>
       <c r="J90">
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" t="s">
         <v>149</v>
       </c>
       <c r="B91" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="C91" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D91" t="s">
         <v>13</v>
       </c>
       <c r="G91" t="s">
         <v>31</v>
       </c>
       <c r="J91">
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" t="s">
+        <v>150</v>
+      </c>
+      <c r="B92" t="s">
         <v>151</v>
       </c>
-      <c r="B92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C92" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D92" t="s">
         <v>13</v>
       </c>
       <c r="G92" t="s">
         <v>31</v>
       </c>
       <c r="J92">
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" t="s">
+        <v>152</v>
+      </c>
+      <c r="B93" t="s">
         <v>153</v>
       </c>
-      <c r="B93" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C93" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D93" t="s">
         <v>13</v>
       </c>
       <c r="G93" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J93">
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" t="s">
+        <v>154</v>
+      </c>
+      <c r="B94" t="s">
         <v>155</v>
       </c>
-      <c r="B94" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C94" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D94" t="s">
         <v>13</v>
       </c>
       <c r="G94" t="s">
         <v>14</v>
       </c>
       <c r="J94">
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95" t="s">
         <v>156</v>
       </c>
       <c r="B95" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="C95" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D95" t="s">
         <v>13</v>
       </c>
       <c r="G95" t="s">
         <v>14</v>
       </c>
       <c r="J95">
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96" t="s">
+        <v>157</v>
+      </c>
+      <c r="B96" t="s">
         <v>158</v>
       </c>
-      <c r="B96" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C96" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D96" t="s">
         <v>13</v>
       </c>
       <c r="G96" t="s">
         <v>14</v>
       </c>
       <c r="J96">
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" t="s">
         <v>159</v>
       </c>
       <c r="B97" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C97" t="s">
         <v>19</v>
       </c>
       <c r="D97" t="s">
         <v>13</v>
       </c>
       <c r="G97" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J97">
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98" t="s">
         <v>160</v>
       </c>
       <c r="B98" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="C98" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D98" t="s">
         <v>13</v>
       </c>
       <c r="G98" t="s">
         <v>31</v>
       </c>
       <c r="J98">
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99" t="s">
+        <v>161</v>
+      </c>
+      <c r="B99" t="s">
         <v>162</v>
       </c>
-      <c r="B99" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C99" t="s">
         <v>12</v>
       </c>
       <c r="D99" t="s">
         <v>13</v>
       </c>
       <c r="G99" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J99">
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100" t="s">
+        <v>163</v>
+      </c>
+      <c r="B100" t="s">
         <v>164</v>
       </c>
-      <c r="B100" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C100" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D100" t="s">
         <v>13</v>
       </c>
       <c r="G100" t="s">
         <v>14</v>
       </c>
       <c r="J100">
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101" t="s">
         <v>165</v>
       </c>
       <c r="B101" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="C101" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D101" t="s">
         <v>13</v>
       </c>
       <c r="G101" t="s">
         <v>14</v>
       </c>
       <c r="J101">
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102" t="s">
+        <v>166</v>
+      </c>
+      <c r="B102" t="s">
         <v>167</v>
       </c>
-      <c r="B102" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C102" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D102" t="s">
         <v>13</v>
       </c>
       <c r="G102" t="s">
         <v>14</v>
       </c>
       <c r="J102">
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103" t="s">
         <v>168</v>
       </c>
       <c r="B103" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C103" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D103" t="s">
         <v>13</v>
       </c>
       <c r="G103" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J103">
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104" t="s">
         <v>169</v>
       </c>
       <c r="B104" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="C104" t="s">
         <v>12</v>
       </c>
       <c r="D104" t="s">
         <v>13</v>
       </c>
       <c r="G104" t="s">
         <v>31</v>
       </c>
       <c r="J104">
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105" t="s">
+        <v>170</v>
+      </c>
+      <c r="B105" t="s">
         <v>171</v>
       </c>
-      <c r="B105" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C105" t="s">
         <v>12</v>
       </c>
       <c r="D105" t="s">
         <v>13</v>
       </c>
       <c r="G105" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J105">
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106" t="s">
+        <v>172</v>
+      </c>
+      <c r="B106" t="s">
         <v>173</v>
       </c>
-      <c r="B106" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C106" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D106" t="s">
         <v>13</v>
       </c>
       <c r="G106" t="s">
         <v>14</v>
       </c>
       <c r="J106">
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107" t="s">
         <v>174</v>
       </c>
       <c r="B107" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C107" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D107" t="s">
         <v>13</v>
       </c>
       <c r="G107" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J107">
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108" t="s">
         <v>175</v>
       </c>
       <c r="B108" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="C108" t="s">
         <v>12</v>
       </c>
       <c r="D108" t="s">
         <v>13</v>
       </c>
       <c r="G108" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J108">
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109" t="s">
+        <v>176</v>
+      </c>
+      <c r="B109" t="s">
         <v>177</v>
       </c>
-      <c r="B109" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C109" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D109" t="s">
         <v>13</v>
       </c>
       <c r="G109" t="s">
         <v>14</v>
       </c>
       <c r="J109">
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:10">
       <c r="A110" t="s">
         <v>178</v>
       </c>
       <c r="B110" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C110" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D110" t="s">
         <v>13</v>
       </c>
       <c r="G110" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J110">
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111" t="s">
         <v>179</v>
       </c>
       <c r="B111" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="C111" t="s">
         <v>12</v>
       </c>
       <c r="D111" t="s">
         <v>13</v>
       </c>
       <c r="G111" t="s">
         <v>31</v>
       </c>
       <c r="J111">
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112" t="s">
+        <v>180</v>
+      </c>
+      <c r="B112" t="s">
         <v>181</v>
       </c>
-      <c r="B112" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C112" t="s">
         <v>12</v>
       </c>
       <c r="D112" t="s">
         <v>13</v>
       </c>
       <c r="G112" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J112">
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113" t="s">
+        <v>182</v>
+      </c>
+      <c r="B113" t="s">
         <v>183</v>
       </c>
-      <c r="B113" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C113" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D113" t="s">
         <v>13</v>
       </c>
       <c r="G113" t="s">
         <v>14</v>
       </c>
       <c r="J113">
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114" t="s">
         <v>184</v>
       </c>
       <c r="B114" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="C114" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D114" t="s">
         <v>13</v>
       </c>
       <c r="G114" t="s">
         <v>14</v>
       </c>
       <c r="J114">
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115" t="s">
+        <v>185</v>
+      </c>
+      <c r="B115" t="s">
         <v>186</v>
       </c>
-      <c r="B115" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C115" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D115" t="s">
         <v>13</v>
       </c>
       <c r="G115" t="s">
         <v>14</v>
       </c>
       <c r="J115">
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116" t="s">
         <v>187</v>
       </c>
       <c r="B116" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C116" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D116" t="s">
         <v>13</v>
       </c>
       <c r="G116" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J116">
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117" t="s">
         <v>188</v>
       </c>
       <c r="B117" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C117" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D117" t="s">
         <v>13</v>
       </c>
       <c r="G117" t="s">
         <v>31</v>
       </c>
       <c r="J117">
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118" t="s">
         <v>189</v>
       </c>
       <c r="B118" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="C118" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D118" t="s">
         <v>13</v>
       </c>
       <c r="G118" t="s">
         <v>31</v>
       </c>
       <c r="J118">
         <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119" t="s">
+        <v>190</v>
+      </c>
+      <c r="B119" t="s">
         <v>191</v>
       </c>
-      <c r="B119" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C119" t="s">
         <v>12</v>
       </c>
       <c r="D119" t="s">
         <v>13</v>
       </c>
       <c r="G119" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J119">
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120" t="s">
+        <v>192</v>
+      </c>
+      <c r="B120" t="s">
         <v>193</v>
       </c>
-      <c r="B120" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C120" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D120" t="s">
         <v>13</v>
       </c>
       <c r="G120" t="s">
         <v>14</v>
       </c>
       <c r="J120">
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121" t="s">
         <v>194</v>
       </c>
       <c r="B121" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C121" t="s">
         <v>19</v>
       </c>
       <c r="D121" t="s">
         <v>13</v>
       </c>
       <c r="G121" t="s">
         <v>14</v>
       </c>
       <c r="J121">
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:10">
       <c r="A122" t="s">
         <v>195</v>
       </c>
       <c r="B122" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C122" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D122" t="s">
         <v>13</v>
       </c>
       <c r="G122" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J122">
         <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123" t="s">
         <v>196</v>
       </c>
       <c r="B123" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C123" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D123" t="s">
         <v>13</v>
       </c>
       <c r="G123" t="s">
         <v>31</v>
       </c>
       <c r="J123">
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124" t="s">
         <v>197</v>
       </c>
       <c r="B124" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="C124" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D124" t="s">
         <v>13</v>
       </c>
       <c r="G124" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J124">
         <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:10">
       <c r="A125" t="s">
+        <v>198</v>
+      </c>
+      <c r="B125" t="s">
         <v>199</v>
       </c>
-      <c r="B125" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C125" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D125" t="s">
         <v>13</v>
       </c>
       <c r="G125" t="s">
         <v>14</v>
       </c>
       <c r="J125">
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:10">
       <c r="A126" t="s">
         <v>200</v>
       </c>
       <c r="B126" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="C126" t="s">
         <v>19</v>
       </c>
       <c r="D126" t="s">
         <v>13</v>
       </c>
       <c r="G126" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J126">
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:10">
       <c r="A127" t="s">
+        <v>201</v>
+      </c>
+      <c r="B127" t="s">
         <v>202</v>
       </c>
-      <c r="B127" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C127" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D127" t="s">
         <v>13</v>
       </c>
       <c r="G127" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J127">
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128" t="s">
+        <v>203</v>
+      </c>
+      <c r="B128" t="s">
         <v>204</v>
       </c>
-      <c r="B128" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C128" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D128" t="s">
         <v>13</v>
       </c>
       <c r="G128" t="s">
         <v>14</v>
       </c>
       <c r="J128">
         <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:10">
       <c r="A129" t="s">
         <v>205</v>
       </c>
       <c r="B129" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C129" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D129" t="s">
         <v>13</v>
       </c>
       <c r="G129" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J129">
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130" t="s">
         <v>206</v>
       </c>
       <c r="B130" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="C130" t="s">
         <v>12</v>
       </c>
       <c r="D130" t="s">
         <v>13</v>
       </c>
       <c r="G130" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J130">
         <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:10">
       <c r="A131" t="s">
+        <v>207</v>
+      </c>
+      <c r="B131" t="s">
         <v>208</v>
       </c>
-      <c r="B131" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C131" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D131" t="s">
         <v>13</v>
       </c>
       <c r="G131" t="s">
         <v>14</v>
       </c>
       <c r="J131">
         <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:10">
       <c r="A132" t="s">
         <v>209</v>
       </c>
       <c r="B132" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C132" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D132" t="s">
         <v>13</v>
       </c>
       <c r="G132" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J132">
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:10">
       <c r="A133" t="s">
         <v>210</v>
       </c>
       <c r="B133" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="C133" t="s">
         <v>12</v>
       </c>
       <c r="D133" t="s">
         <v>13</v>
       </c>
       <c r="G133" t="s">
         <v>31</v>
       </c>
       <c r="J133">
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:10">
       <c r="A134" t="s">
+        <v>211</v>
+      </c>
+      <c r="B134" t="s">
         <v>212</v>
       </c>
-      <c r="B134" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C134" t="s">
         <v>12</v>
       </c>
       <c r="D134" t="s">
         <v>13</v>
       </c>
       <c r="G134" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J134">
         <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:10">
       <c r="A135" t="s">
+        <v>213</v>
+      </c>
+      <c r="B135" t="s">
         <v>214</v>
       </c>
-      <c r="B135" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C135" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D135" t="s">
         <v>13</v>
       </c>
       <c r="G135" t="s">
         <v>14</v>
       </c>
       <c r="J135">
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:10">
       <c r="A136" t="s">
         <v>215</v>
       </c>
       <c r="B136" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="C136" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D136" t="s">
         <v>13</v>
       </c>
       <c r="G136" t="s">
         <v>14</v>
       </c>
       <c r="J136">
         <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:10">
       <c r="A137" t="s">
+        <v>216</v>
+      </c>
+      <c r="B137" t="s">
         <v>217</v>
       </c>
-      <c r="B137" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C137" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D137" t="s">
         <v>13</v>
       </c>
       <c r="G137" t="s">
         <v>14</v>
       </c>
       <c r="J137">
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:10">
       <c r="A138" t="s">
         <v>218</v>
       </c>
       <c r="B138" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C138" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D138" t="s">
         <v>13</v>
       </c>
       <c r="G138" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J138">
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:10">
       <c r="A139" t="s">
         <v>219</v>
       </c>
       <c r="B139" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C139" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D139" t="s">
         <v>13</v>
       </c>
       <c r="G139" t="s">
         <v>31</v>
       </c>
       <c r="J139">
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:10">
       <c r="A140" t="s">
         <v>220</v>
       </c>
       <c r="B140" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="C140" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D140" t="s">
         <v>13</v>
       </c>
       <c r="G140" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J140">
         <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:10">
       <c r="A141" t="s">
+        <v>221</v>
+      </c>
+      <c r="B141" t="s">
         <v>222</v>
       </c>
-      <c r="B141" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C141" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D141" t="s">
         <v>13</v>
       </c>
       <c r="G141" t="s">
         <v>14</v>
       </c>
       <c r="J141">
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:10">
       <c r="A142" t="s">
         <v>223</v>
       </c>
       <c r="B142" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C142" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D142" t="s">
         <v>13</v>
       </c>
       <c r="G142" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J142">
         <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:10">
       <c r="A143" t="s">
         <v>224</v>
       </c>
       <c r="B143" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="C143" t="s">
         <v>12</v>
       </c>
       <c r="D143" t="s">
         <v>13</v>
       </c>
       <c r="G143" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J143">
         <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:10">
       <c r="A144" t="s">
+        <v>225</v>
+      </c>
+      <c r="B144" t="s">
         <v>226</v>
       </c>
-      <c r="B144" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C144" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D144" t="s">
         <v>13</v>
       </c>
       <c r="G144" t="s">
         <v>14</v>
       </c>
       <c r="J144">
         <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="A145" t="s">
         <v>227</v>
       </c>
       <c r="B145" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C145" t="s">
         <v>19</v>
       </c>
       <c r="D145" t="s">
         <v>13</v>
       </c>
       <c r="G145" t="s">
         <v>14</v>
       </c>
       <c r="J145">
         <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:10">
       <c r="A146" t="s">
         <v>228</v>
       </c>
       <c r="B146" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C146" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D146" t="s">
         <v>13</v>
       </c>
       <c r="G146" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J146">
         <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:10">
       <c r="A147" t="s">
         <v>229</v>
       </c>
       <c r="B147" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C147" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D147" t="s">
         <v>13</v>
       </c>
       <c r="G147" t="s">
         <v>31</v>
       </c>
       <c r="J147">
         <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:10">
       <c r="A148" t="s">
         <v>230</v>
       </c>
       <c r="B148" t="s">
-        <v>231</v>
+        <v>226</v>
       </c>
       <c r="C148" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D148" t="s">
         <v>13</v>
       </c>
       <c r="G148" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J148">
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:10">
       <c r="A149" t="s">
+        <v>231</v>
+      </c>
+      <c r="B149" t="s">
         <v>232</v>
       </c>
-      <c r="B149" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C149" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D149" t="s">
         <v>13</v>
       </c>
       <c r="G149" t="s">
         <v>14</v>
       </c>
       <c r="J149">
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:10">
       <c r="A150" t="s">
         <v>233</v>
       </c>
       <c r="B150" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="C150" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D150" t="s">
         <v>13</v>
       </c>
       <c r="G150" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J150">
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="A151" t="s">
+        <v>234</v>
+      </c>
+      <c r="B151" t="s">
         <v>235</v>
       </c>
-      <c r="B151" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C151" t="s">
         <v>12</v>
       </c>
       <c r="D151" t="s">
         <v>13</v>
       </c>
       <c r="G151" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J151">
         <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152" t="s">
+        <v>236</v>
+      </c>
+      <c r="B152" t="s">
         <v>237</v>
       </c>
-      <c r="B152" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C152" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D152" t="s">
         <v>13</v>
       </c>
       <c r="G152" t="s">
         <v>14</v>
       </c>
       <c r="J152">
         <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153" t="s">
         <v>238</v>
       </c>
       <c r="B153" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="C153" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D153" t="s">
         <v>13</v>
       </c>
       <c r="G153" t="s">
         <v>14</v>
       </c>
       <c r="J153">
         <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:10">
       <c r="A154" t="s">
+        <v>239</v>
+      </c>
+      <c r="B154" t="s">
         <v>240</v>
       </c>
-      <c r="B154" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C154" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D154" t="s">
         <v>13</v>
       </c>
       <c r="G154" t="s">
         <v>14</v>
       </c>
       <c r="J154">
         <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:10">
       <c r="A155" t="s">
         <v>241</v>
       </c>
       <c r="B155" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="C155" t="s">
-        <v>243</v>
+        <v>19</v>
       </c>
       <c r="D155" t="s">
-        <v>84</v>
+        <v>13</v>
       </c>
       <c r="G155" t="s">
         <v>14</v>
       </c>
       <c r="J155">
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:10">
       <c r="A156" t="s">
+        <v>242</v>
+      </c>
+      <c r="B156" t="s">
+        <v>243</v>
+      </c>
+      <c r="C156" t="s">
         <v>244</v>
       </c>
-      <c r="B156" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D156" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
       <c r="G156" t="s">
         <v>14</v>
       </c>
       <c r="J156">
         <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:10">
       <c r="A157" t="s">
         <v>245</v>
       </c>
       <c r="B157" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C157" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D157" t="s">
         <v>13</v>
       </c>
       <c r="G157" t="s">
         <v>14</v>
       </c>
       <c r="J157">
         <v>0</v>
       </c>
     </row>
     <row r="158" spans="1:10">
       <c r="A158" t="s">
         <v>246</v>
       </c>
       <c r="B158" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C158" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D158" t="s">
         <v>13</v>
       </c>
       <c r="G158" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J158">
         <v>0</v>
       </c>
     </row>
     <row r="159" spans="1:10">
       <c r="A159" t="s">
         <v>247</v>
       </c>
       <c r="B159" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="C159" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D159" t="s">
         <v>13</v>
       </c>
       <c r="G159" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J159">
         <v>0</v>
       </c>
     </row>
     <row r="160" spans="1:10">
       <c r="A160" t="s">
+        <v>248</v>
+      </c>
+      <c r="B160" t="s">
         <v>249</v>
       </c>
-      <c r="B160" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C160" t="s">
         <v>19</v>
       </c>
       <c r="D160" t="s">
         <v>13</v>
       </c>
       <c r="G160" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J160">
         <v>0</v>
       </c>
     </row>
     <row r="161" spans="1:10">
       <c r="A161" t="s">
         <v>250</v>
       </c>
       <c r="B161" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C161" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D161" t="s">
         <v>13</v>
       </c>
       <c r="G161" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J161">
         <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:10">
       <c r="A162" t="s">
+        <v>251</v>
+      </c>
+      <c r="B162" t="s">
         <v>252</v>
       </c>
-      <c r="B162" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C162" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D162" t="s">
         <v>13</v>
       </c>
       <c r="G162" t="s">
         <v>14</v>
       </c>
       <c r="J162">
         <v>0</v>
       </c>
     </row>
     <row r="163" spans="1:10">
       <c r="A163" t="s">
         <v>253</v>
       </c>
       <c r="B163" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C163" t="s">
         <v>19</v>
       </c>
       <c r="D163" t="s">
         <v>13</v>
       </c>
       <c r="G163" t="s">
         <v>14</v>
       </c>
       <c r="J163">
         <v>0</v>
       </c>
     </row>
     <row r="164" spans="1:10">
       <c r="A164" t="s">
         <v>254</v>
       </c>
       <c r="B164" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C164" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D164" t="s">
         <v>13</v>
       </c>
       <c r="G164" t="s">
-        <v>255</v>
+        <v>14</v>
       </c>
       <c r="J164">
         <v>0</v>
       </c>
     </row>
     <row r="165" spans="1:10">
       <c r="A165" t="s">
+        <v>255</v>
+      </c>
+      <c r="B165" t="s">
+        <v>252</v>
+      </c>
+      <c r="C165" t="s">
+        <v>12</v>
+      </c>
+      <c r="D165" t="s">
+        <v>13</v>
+      </c>
+      <c r="G165" t="s">
         <v>256</v>
-      </c>
-[...10 lines deleted...]
-        <v>14</v>
       </c>
       <c r="J165">
         <v>0</v>
       </c>
     </row>
     <row r="166" spans="1:10">
       <c r="A166" t="s">
+        <v>257</v>
+      </c>
+      <c r="B166" t="s">
         <v>258</v>
       </c>
-      <c r="B166" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C166" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D166" t="s">
         <v>13</v>
       </c>
       <c r="G166" t="s">
         <v>14</v>
       </c>
       <c r="J166">
         <v>0</v>
       </c>
     </row>
     <row r="167" spans="1:10">
       <c r="A167" t="s">
         <v>259</v>
       </c>
       <c r="B167" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C167" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D167" t="s">
         <v>13</v>
       </c>
       <c r="G167" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J167">
         <v>0</v>
       </c>
     </row>
     <row r="168" spans="1:10">
       <c r="A168" t="s">
         <v>260</v>
       </c>
       <c r="B168" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C168" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D168" t="s">
         <v>13</v>
       </c>
       <c r="G168" t="s">
         <v>31</v>
       </c>
       <c r="J168">
         <v>0</v>
       </c>
     </row>
     <row r="169" spans="1:10">
       <c r="A169" t="s">
         <v>261</v>
       </c>
       <c r="B169" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="C169" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D169" t="s">
         <v>13</v>
       </c>
       <c r="G169" t="s">
         <v>31</v>
       </c>
       <c r="J169">
         <v>0</v>
       </c>
     </row>
     <row r="170" spans="1:10">
       <c r="A170" t="s">
+        <v>262</v>
+      </c>
+      <c r="B170" t="s">
         <v>263</v>
       </c>
-      <c r="B170" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C170" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D170" t="s">
         <v>13</v>
       </c>
       <c r="G170" t="s">
         <v>31</v>
       </c>
       <c r="J170">
         <v>0</v>
       </c>
     </row>
     <row r="171" spans="1:10">
       <c r="A171" t="s">
         <v>264</v>
       </c>
       <c r="B171" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="C171" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D171" t="s">
         <v>13</v>
       </c>
       <c r="G171" t="s">
         <v>31</v>
       </c>
       <c r="J171">
         <v>0</v>
       </c>
     </row>
     <row r="172" spans="1:10">
       <c r="A172" t="s">
+        <v>265</v>
+      </c>
+      <c r="B172" t="s">
         <v>266</v>
       </c>
-      <c r="B172" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C172" t="s">
         <v>12</v>
       </c>
       <c r="D172" t="s">
         <v>13</v>
       </c>
       <c r="G172" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J172">
         <v>0</v>
       </c>
     </row>
     <row r="173" spans="1:10">
       <c r="A173" t="s">
+        <v>267</v>
+      </c>
+      <c r="B173" t="s">
         <v>268</v>
       </c>
-      <c r="B173" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C173" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D173" t="s">
         <v>13</v>
       </c>
       <c r="G173" t="s">
         <v>14</v>
       </c>
       <c r="J173">
         <v>0</v>
       </c>
     </row>
     <row r="174" spans="1:10">
       <c r="A174" t="s">
         <v>269</v>
       </c>
       <c r="B174" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C174" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D174" t="s">
         <v>13</v>
       </c>
       <c r="G174" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J174">
         <v>0</v>
       </c>
     </row>
     <row r="175" spans="1:10">
       <c r="A175" t="s">
         <v>270</v>
       </c>
       <c r="B175" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C175" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D175" t="s">
         <v>13</v>
       </c>
       <c r="G175" t="s">
         <v>31</v>
       </c>
       <c r="J175">
         <v>0</v>
       </c>
     </row>
     <row r="176" spans="1:10">
       <c r="A176" t="s">
         <v>271</v>
       </c>
       <c r="B176" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="C176" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D176" t="s">
         <v>13</v>
       </c>
       <c r="G176" t="s">
         <v>31</v>
       </c>
       <c r="J176">
         <v>0</v>
       </c>
     </row>
     <row r="177" spans="1:10">
       <c r="A177" t="s">
+        <v>272</v>
+      </c>
+      <c r="B177" t="s">
         <v>273</v>
       </c>
-      <c r="B177" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C177" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D177" t="s">
         <v>13</v>
       </c>
       <c r="G177" t="s">
         <v>31</v>
       </c>
       <c r="J177">
         <v>0</v>
       </c>
     </row>
     <row r="178" spans="1:10">
       <c r="A178" t="s">
+        <v>274</v>
+      </c>
+      <c r="B178" t="s">
         <v>275</v>
       </c>
-      <c r="B178" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C178" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D178" t="s">
         <v>13</v>
       </c>
       <c r="G178" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J178">
         <v>0</v>
       </c>
     </row>
     <row r="179" spans="1:10">
       <c r="A179" t="s">
+        <v>276</v>
+      </c>
+      <c r="B179" t="s">
         <v>277</v>
       </c>
-      <c r="B179" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C179" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D179" t="s">
         <v>13</v>
       </c>
       <c r="G179" t="s">
         <v>14</v>
       </c>
       <c r="J179">
         <v>0</v>
       </c>
     </row>
     <row r="180" spans="1:10">
       <c r="A180" t="s">
         <v>278</v>
       </c>
       <c r="B180" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="C180" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D180" t="s">
         <v>13</v>
       </c>
       <c r="G180" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J180">
         <v>0</v>
       </c>
     </row>
     <row r="181" spans="1:10">
       <c r="A181" t="s">
+        <v>279</v>
+      </c>
+      <c r="B181" t="s">
         <v>280</v>
       </c>
-      <c r="B181" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C181" t="s">
         <v>12</v>
       </c>
       <c r="D181" t="s">
         <v>13</v>
       </c>
       <c r="G181" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J181">
         <v>0</v>
       </c>
     </row>
     <row r="182" spans="1:10">
       <c r="A182" t="s">
+        <v>281</v>
+      </c>
+      <c r="B182" t="s">
         <v>282</v>
       </c>
-      <c r="B182" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C182" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D182" t="s">
         <v>13</v>
       </c>
       <c r="G182" t="s">
         <v>14</v>
       </c>
       <c r="J182">
         <v>0</v>
       </c>
     </row>
     <row r="183" spans="1:10">
       <c r="A183" t="s">
         <v>283</v>
       </c>
       <c r="B183" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C183" t="s">
         <v>19</v>
       </c>
       <c r="D183" t="s">
         <v>13</v>
       </c>
       <c r="G183" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J183">
         <v>0</v>
       </c>
     </row>
     <row r="184" spans="1:10">
       <c r="A184" t="s">
         <v>284</v>
       </c>
       <c r="B184" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="C184" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D184" t="s">
         <v>13</v>
       </c>
       <c r="G184" t="s">
         <v>31</v>
       </c>
       <c r="J184">
         <v>0</v>
       </c>
     </row>
     <row r="185" spans="1:10">
       <c r="A185" t="s">
+        <v>285</v>
+      </c>
+      <c r="B185" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="C185" t="s">
         <v>12</v>
       </c>
       <c r="D185" t="s">
         <v>13</v>
       </c>
       <c r="G185" t="s">
         <v>31</v>
       </c>
       <c r="J185">
         <v>0</v>
       </c>
     </row>
     <row r="186" spans="1:10">
       <c r="A186" t="s">
+        <v>287</v>
+      </c>
+      <c r="B186" t="s">
         <v>288</v>
       </c>
-      <c r="B186" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C186" t="s">
         <v>12</v>
       </c>
       <c r="D186" t="s">
         <v>13</v>
       </c>
       <c r="G186" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J186">
         <v>0</v>
       </c>
     </row>
     <row r="187" spans="1:10">
       <c r="A187" t="s">
+        <v>289</v>
+      </c>
+      <c r="B187" t="s">
         <v>290</v>
       </c>
-      <c r="B187" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C187" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D187" t="s">
         <v>13</v>
       </c>
       <c r="G187" t="s">
         <v>14</v>
       </c>
       <c r="J187">
         <v>0</v>
       </c>
     </row>
     <row r="188" spans="1:10">
       <c r="A188" t="s">
         <v>291</v>
       </c>
       <c r="B188" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="C188" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D188" t="s">
         <v>13</v>
       </c>
       <c r="G188" t="s">
         <v>14</v>
       </c>
       <c r="J188">
         <v>0</v>
       </c>
     </row>
     <row r="189" spans="1:10">
       <c r="A189" t="s">
+        <v>292</v>
+      </c>
+      <c r="B189" t="s">
         <v>293</v>
       </c>
-      <c r="B189" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C189" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D189" t="s">
         <v>13</v>
       </c>
       <c r="G189" t="s">
         <v>14</v>
       </c>
       <c r="J189">
         <v>0</v>
       </c>
     </row>
     <row r="190" spans="1:10">
       <c r="A190" t="s">
         <v>294</v>
       </c>
       <c r="B190" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C190" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D190" t="s">
         <v>13</v>
       </c>
       <c r="G190" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J190">
         <v>0</v>
       </c>
     </row>
     <row r="191" spans="1:10">
       <c r="A191" t="s">
         <v>295</v>
       </c>
       <c r="B191" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C191" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D191" t="s">
         <v>13</v>
       </c>
       <c r="G191" t="s">
         <v>31</v>
       </c>
       <c r="J191">
         <v>0</v>
       </c>
     </row>
     <row r="192" spans="1:10">
       <c r="A192" t="s">
         <v>296</v>
       </c>
       <c r="B192" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C192" t="s">
         <v>19</v>
       </c>
       <c r="D192" t="s">
         <v>13</v>
       </c>
       <c r="G192" t="s">
         <v>31</v>
       </c>
       <c r="J192">
         <v>0</v>
       </c>
     </row>
     <row r="193" spans="1:10">
       <c r="A193" t="s">
         <v>297</v>
       </c>
       <c r="B193" t="s">
-        <v>298</v>
+        <v>293</v>
       </c>
       <c r="C193" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D193" t="s">
         <v>13</v>
       </c>
       <c r="G193" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J193">
         <v>0</v>
       </c>
     </row>
     <row r="194" spans="1:10">
       <c r="A194" t="s">
+        <v>298</v>
+      </c>
+      <c r="B194" t="s">
         <v>299</v>
       </c>
-      <c r="B194" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C194" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D194" t="s">
         <v>13</v>
       </c>
       <c r="G194" t="s">
         <v>14</v>
       </c>
       <c r="J194">
         <v>0</v>
       </c>
     </row>
     <row r="195" spans="1:10">
       <c r="A195" t="s">
         <v>300</v>
       </c>
       <c r="B195" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C195" t="s">
         <v>19</v>
       </c>
       <c r="D195" t="s">
         <v>13</v>
       </c>
       <c r="G195" t="s">
         <v>14</v>
       </c>
       <c r="J195">
         <v>0</v>
       </c>
     </row>
     <row r="196" spans="1:10">
       <c r="A196" t="s">
         <v>301</v>
       </c>
       <c r="B196" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C196" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D196" t="s">
         <v>13</v>
       </c>
       <c r="G196" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J196">
         <v>0</v>
       </c>
     </row>
     <row r="197" spans="1:10">
       <c r="A197" t="s">
         <v>302</v>
       </c>
       <c r="B197" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C197" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D197" t="s">
         <v>13</v>
       </c>
       <c r="G197" t="s">
         <v>31</v>
       </c>
       <c r="J197">
         <v>0</v>
       </c>
     </row>
     <row r="198" spans="1:10">
       <c r="A198" t="s">
         <v>303</v>
       </c>
       <c r="B198" t="s">
-        <v>304</v>
+        <v>299</v>
       </c>
       <c r="C198" t="s">
         <v>19</v>
       </c>
       <c r="D198" t="s">
         <v>13</v>
       </c>
       <c r="G198" t="s">
         <v>31</v>
       </c>
       <c r="J198">
         <v>0</v>
       </c>
     </row>
     <row r="199" spans="1:10">
       <c r="A199" t="s">
+        <v>304</v>
+      </c>
+      <c r="B199" t="s">
         <v>305</v>
       </c>
-      <c r="B199" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C199" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D199" t="s">
         <v>13</v>
       </c>
       <c r="G199" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J199">
         <v>0</v>
       </c>
     </row>
     <row r="200" spans="1:10">
       <c r="A200" t="s">
+        <v>306</v>
+      </c>
+      <c r="B200" t="s">
         <v>307</v>
       </c>
-      <c r="B200" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C200" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D200" t="s">
         <v>13</v>
       </c>
       <c r="G200" t="s">
         <v>14</v>
       </c>
       <c r="J200">
         <v>0</v>
       </c>
     </row>
     <row r="201" spans="1:10">
       <c r="A201" t="s">
         <v>308</v>
       </c>
       <c r="B201" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C201" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D201" t="s">
         <v>13</v>
       </c>
       <c r="G201" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J201">
         <v>0</v>
       </c>
     </row>
     <row r="202" spans="1:10">
       <c r="A202" t="s">
         <v>309</v>
       </c>
       <c r="B202" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C202" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D202" t="s">
         <v>13</v>
       </c>
       <c r="G202" t="s">
         <v>31</v>
       </c>
       <c r="J202">
         <v>0</v>
       </c>
     </row>
     <row r="203" spans="1:10">
       <c r="A203" t="s">
         <v>310</v>
       </c>
       <c r="B203" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="C203" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D203" t="s">
         <v>13</v>
       </c>
       <c r="G203" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J203">
         <v>0</v>
       </c>
     </row>
     <row r="204" spans="1:10">
       <c r="A204" t="s">
+        <v>311</v>
+      </c>
+      <c r="B204" t="s">
         <v>312</v>
       </c>
-      <c r="B204" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C204" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D204" t="s">
         <v>13</v>
       </c>
       <c r="G204" t="s">
         <v>14</v>
       </c>
       <c r="J204">
         <v>0</v>
       </c>
     </row>
     <row r="205" spans="1:10">
       <c r="A205" t="s">
         <v>313</v>
       </c>
       <c r="B205" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C205" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D205" t="s">
         <v>13</v>
       </c>
       <c r="G205" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J205">
         <v>0</v>
       </c>
     </row>
     <row r="206" spans="1:10">
       <c r="A206" t="s">
         <v>314</v>
       </c>
       <c r="B206" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="C206" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D206" t="s">
         <v>13</v>
       </c>
       <c r="G206" t="s">
         <v>31</v>
       </c>
       <c r="J206">
         <v>0</v>
       </c>
     </row>
     <row r="207" spans="1:10">
       <c r="A207" t="s">
+        <v>315</v>
+      </c>
+      <c r="B207" t="s">
         <v>316</v>
       </c>
-      <c r="B207" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C207" t="s">
-        <v>243</v>
+        <v>19</v>
       </c>
       <c r="D207" t="s">
         <v>13</v>
       </c>
       <c r="G207" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J207">
         <v>0</v>
       </c>
     </row>
     <row r="208" spans="1:10">
       <c r="A208" t="s">
+        <v>317</v>
+      </c>
+      <c r="B208" t="s">
         <v>318</v>
       </c>
-      <c r="B208" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C208" t="s">
-        <v>12</v>
+        <v>244</v>
       </c>
       <c r="D208" t="s">
         <v>13</v>
       </c>
       <c r="G208" t="s">
         <v>14</v>
       </c>
       <c r="J208">
         <v>0</v>
       </c>
     </row>
     <row r="209" spans="1:10">
       <c r="A209" t="s">
         <v>319</v>
       </c>
       <c r="B209" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="C209" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D209" t="s">
         <v>13</v>
       </c>
       <c r="G209" t="s">
         <v>14</v>
       </c>
       <c r="J209">
         <v>0</v>
       </c>
     </row>
     <row r="210" spans="1:10">
       <c r="A210" t="s">
         <v>320</v>
       </c>
       <c r="B210" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="C210" t="s">
         <v>19</v>
       </c>
       <c r="D210" t="s">
         <v>13</v>
       </c>
       <c r="G210" t="s">
         <v>14</v>
       </c>
       <c r="J210">
         <v>0</v>
       </c>
     </row>
     <row r="211" spans="1:10">
       <c r="A211" t="s">
         <v>321</v>
       </c>
       <c r="B211" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="C211" t="s">
         <v>19</v>
       </c>
       <c r="D211" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G211" t="s">
         <v>14</v>
       </c>
       <c r="J211">
         <v>0</v>
       </c>
     </row>
     <row r="212" spans="1:10">
       <c r="A212" t="s">
         <v>322</v>
       </c>
       <c r="B212" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="C212" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D212" t="s">
         <v>13</v>
       </c>
       <c r="G212" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J212">
         <v>0</v>
       </c>
     </row>
     <row r="213" spans="1:10">
       <c r="A213" t="s">
         <v>323</v>
       </c>
       <c r="B213" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="C213" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D213" t="s">
         <v>13</v>
       </c>
       <c r="G213" t="s">
         <v>31</v>
       </c>
       <c r="J213">
         <v>0</v>
       </c>
     </row>
     <row r="214" spans="1:10">
       <c r="A214" t="s">
         <v>324</v>
       </c>
       <c r="B214" t="s">
-        <v>325</v>
+        <v>318</v>
       </c>
       <c r="C214" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D214" t="s">
         <v>13</v>
       </c>
       <c r="G214" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J214">
         <v>0</v>
       </c>
     </row>
     <row r="215" spans="1:10">
       <c r="A215" t="s">
+        <v>325</v>
+      </c>
+      <c r="B215" t="s">
         <v>326</v>
       </c>
-      <c r="B215" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C215" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D215" t="s">
         <v>13</v>
       </c>
       <c r="G215" t="s">
         <v>14</v>
       </c>
       <c r="J215">
         <v>0</v>
       </c>
     </row>
     <row r="216" spans="1:10">
       <c r="A216" t="s">
         <v>327</v>
       </c>
       <c r="B216" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C216" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D216" t="s">
         <v>13</v>
       </c>
       <c r="G216" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J216">
         <v>0</v>
       </c>
     </row>
     <row r="217" spans="1:10">
       <c r="A217" t="s">
         <v>328</v>
       </c>
       <c r="B217" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C217" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D217" t="s">
         <v>13</v>
       </c>
       <c r="G217" t="s">
         <v>31</v>
       </c>
       <c r="J217">
         <v>0</v>
       </c>
     </row>
     <row r="218" spans="1:10">
       <c r="A218" t="s">
         <v>329</v>
       </c>
       <c r="B218" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="C218" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D218" t="s">
         <v>13</v>
       </c>
       <c r="G218" t="s">
         <v>31</v>
       </c>
       <c r="J218">
         <v>0</v>
       </c>
     </row>
     <row r="219" spans="1:10">
       <c r="A219" t="s">
+        <v>330</v>
+      </c>
+      <c r="B219" t="s">
         <v>331</v>
       </c>
-      <c r="B219" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C219" t="s">
         <v>12</v>
       </c>
       <c r="D219" t="s">
         <v>13</v>
       </c>
       <c r="G219" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J219">
         <v>0</v>
       </c>
     </row>
     <row r="220" spans="1:10">
       <c r="A220" t="s">
+        <v>332</v>
+      </c>
+      <c r="B220" t="s">
         <v>333</v>
       </c>
-      <c r="B220" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C220" t="s">
         <v>12</v>
       </c>
       <c r="D220" t="s">
         <v>13</v>
       </c>
       <c r="G220" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J220">
         <v>0</v>
       </c>
     </row>
     <row r="221" spans="1:10">
       <c r="A221" t="s">
         <v>334</v>
       </c>
       <c r="B221" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="C221" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D221" t="s">
         <v>13</v>
       </c>
       <c r="G221" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J221">
         <v>0</v>
       </c>
     </row>
     <row r="222" spans="1:10">
       <c r="A222" t="s">
+        <v>335</v>
+      </c>
+      <c r="B222" t="s">
         <v>336</v>
       </c>
-      <c r="B222" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C222" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D222" t="s">
         <v>13</v>
       </c>
       <c r="G222" t="s">
         <v>14</v>
       </c>
       <c r="J222">
         <v>0</v>
       </c>
     </row>
     <row r="223" spans="1:10">
       <c r="A223" t="s">
+        <v>337</v>
+      </c>
+      <c r="B223" t="s">
         <v>338</v>
       </c>
-      <c r="B223" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C223" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D223" t="s">
         <v>13</v>
       </c>
       <c r="G223" t="s">
         <v>14</v>
       </c>
       <c r="J223">
         <v>0</v>
       </c>
     </row>
     <row r="224" spans="1:10">
       <c r="A224" t="s">
         <v>339</v>
       </c>
       <c r="B224" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="C224" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D224" t="s">
         <v>13</v>
       </c>
       <c r="G224" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J224">
         <v>0</v>
       </c>
     </row>
     <row r="225" spans="1:10">
       <c r="A225" t="s">
         <v>340</v>
       </c>
       <c r="B225" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="C225" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D225" t="s">
         <v>13</v>
       </c>
       <c r="G225" t="s">
         <v>31</v>
       </c>
       <c r="J225">
         <v>0</v>
       </c>
     </row>
     <row r="226" spans="1:10">
       <c r="A226" t="s">
         <v>341</v>
       </c>
       <c r="B226" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="C226" t="s">
         <v>19</v>
       </c>
       <c r="D226" t="s">
         <v>13</v>
       </c>
       <c r="G226" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J226">
         <v>0</v>
       </c>
     </row>
     <row r="227" spans="1:10">
       <c r="A227" t="s">
+        <v>342</v>
+      </c>
+      <c r="B227" t="s">
         <v>343</v>
       </c>
-      <c r="B227" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C227" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D227" t="s">
         <v>13</v>
       </c>
       <c r="G227" t="s">
         <v>14</v>
       </c>
       <c r="J227">
         <v>0</v>
       </c>
     </row>
     <row r="228" spans="1:10">
       <c r="A228" t="s">
+        <v>344</v>
+      </c>
+      <c r="B228" t="s">
         <v>345</v>
       </c>
-      <c r="B228" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C228" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D228" t="s">
         <v>13</v>
       </c>
       <c r="G228" t="s">
         <v>14</v>
       </c>
       <c r="J228">
         <v>0</v>
       </c>
     </row>
     <row r="229" spans="1:10">
       <c r="A229" t="s">
         <v>346</v>
       </c>
       <c r="B229" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C229" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D229" t="s">
         <v>13</v>
       </c>
       <c r="G229" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J229">
         <v>0</v>
       </c>
     </row>
     <row r="230" spans="1:10">
       <c r="A230" t="s">
         <v>347</v>
       </c>
       <c r="B230" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C230" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D230" t="s">
         <v>13</v>
       </c>
       <c r="G230" t="s">
         <v>31</v>
       </c>
       <c r="J230">
         <v>0</v>
       </c>
     </row>
     <row r="231" spans="1:10">
       <c r="A231" t="s">
         <v>348</v>
       </c>
       <c r="B231" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="C231" t="s">
         <v>19</v>
       </c>
       <c r="D231" t="s">
         <v>13</v>
       </c>
       <c r="G231" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J231">
         <v>0</v>
       </c>
     </row>
     <row r="232" spans="1:10">
       <c r="A232" t="s">
+        <v>349</v>
+      </c>
+      <c r="B232" t="s">
         <v>350</v>
       </c>
-      <c r="B232" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C232" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D232" t="s">
         <v>13</v>
       </c>
       <c r="G232" t="s">
         <v>14</v>
       </c>
       <c r="J232">
         <v>0</v>
       </c>
     </row>
     <row r="233" spans="1:10">
       <c r="A233" t="s">
+        <v>351</v>
+      </c>
+      <c r="B233" t="s">
         <v>352</v>
       </c>
-      <c r="B233" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C233" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D233" t="s">
         <v>13</v>
       </c>
       <c r="G233" t="s">
         <v>14</v>
       </c>
       <c r="J233">
         <v>0</v>
       </c>
     </row>
     <row r="234" spans="1:10">
       <c r="A234" t="s">
         <v>353</v>
       </c>
       <c r="B234" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C234" t="s">
         <v>19</v>
       </c>
       <c r="D234" t="s">
         <v>13</v>
       </c>
       <c r="G234" t="s">
         <v>14</v>
       </c>
       <c r="J234">
         <v>0</v>
       </c>
     </row>
     <row r="235" spans="1:10">
       <c r="A235" t="s">
         <v>354</v>
       </c>
       <c r="B235" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C235" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D235" t="s">
         <v>13</v>
       </c>
       <c r="G235" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J235">
         <v>0</v>
       </c>
     </row>
     <row r="236" spans="1:10">
       <c r="A236" t="s">
         <v>355</v>
       </c>
       <c r="B236" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C236" t="s">
         <v>19</v>
       </c>
       <c r="D236" t="s">
         <v>13</v>
       </c>
       <c r="G236" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J236">
         <v>0</v>
       </c>
     </row>
     <row r="237" spans="1:10">
       <c r="A237" t="s">
         <v>356</v>
       </c>
       <c r="B237" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C237" t="s">
-        <v>357</v>
+        <v>12</v>
       </c>
       <c r="D237" t="s">
         <v>13</v>
       </c>
       <c r="G237" t="s">
         <v>31</v>
       </c>
       <c r="J237">
         <v>0</v>
       </c>
     </row>
     <row r="238" spans="1:10">
       <c r="A238" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="B238" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C238" t="s">
         <v>19</v>
       </c>
       <c r="D238" t="s">
         <v>13</v>
       </c>
       <c r="G238" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J238">
         <v>0</v>
       </c>
     </row>
     <row r="239" spans="1:10">
       <c r="A239" t="s">
+        <v>358</v>
+      </c>
+      <c r="B239" t="s">
+        <v>352</v>
+      </c>
+      <c r="C239" t="s">
         <v>359</v>
       </c>
-      <c r="B239" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D239" t="s">
         <v>13</v>
       </c>
       <c r="G239" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J239">
         <v>0</v>
       </c>
     </row>
     <row r="240" spans="1:10">
       <c r="A240" t="s">
+        <v>360</v>
+      </c>
+      <c r="B240" t="s">
         <v>361</v>
       </c>
-      <c r="B240" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C240" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D240" t="s">
         <v>13</v>
       </c>
       <c r="G240" t="s">
         <v>14</v>
       </c>
       <c r="J240">
         <v>0</v>
       </c>
     </row>
     <row r="241" spans="1:10">
       <c r="A241" t="s">
         <v>362</v>
       </c>
       <c r="B241" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C241" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D241" t="s">
         <v>13</v>
       </c>
       <c r="G241" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J241">
         <v>0</v>
       </c>
     </row>
     <row r="242" spans="1:10">
       <c r="A242" t="s">
         <v>363</v>
       </c>
       <c r="B242" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
       <c r="C242" t="s">
         <v>12</v>
       </c>
       <c r="D242" t="s">
         <v>13</v>
       </c>
       <c r="G242" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J242">
         <v>0</v>
       </c>
     </row>
     <row r="243" spans="1:10">
       <c r="A243" t="s">
+        <v>364</v>
+      </c>
+      <c r="B243" t="s">
         <v>365</v>
       </c>
-      <c r="B243" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C243" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D243" t="s">
         <v>13</v>
       </c>
       <c r="G243" t="s">
         <v>14</v>
       </c>
       <c r="J243">
         <v>0</v>
       </c>
     </row>
     <row r="244" spans="1:10">
       <c r="A244" t="s">
         <v>366</v>
       </c>
       <c r="B244" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="C244" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D244" t="s">
         <v>13</v>
       </c>
       <c r="G244" t="s">
         <v>14</v>
       </c>
       <c r="J244">
         <v>0</v>
       </c>
     </row>
     <row r="245" spans="1:10">
       <c r="A245" t="s">
+        <v>367</v>
+      </c>
+      <c r="B245" t="s">
         <v>368</v>
       </c>
-      <c r="B245" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C245" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D245" t="s">
         <v>13</v>
       </c>
       <c r="G245" t="s">
         <v>14</v>
       </c>
       <c r="J245">
         <v>0</v>
       </c>
     </row>
     <row r="246" spans="1:10">
       <c r="A246" t="s">
         <v>369</v>
       </c>
       <c r="B246" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="C246" t="s">
         <v>19</v>
       </c>
       <c r="D246" t="s">
         <v>13</v>
       </c>
       <c r="G246" t="s">
         <v>14</v>
       </c>
       <c r="J246">
         <v>0</v>
       </c>
     </row>
     <row r="247" spans="1:10">
       <c r="A247" t="s">
         <v>370</v>
       </c>
       <c r="B247" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="C247" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D247" t="s">
         <v>13</v>
       </c>
       <c r="G247" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J247">
         <v>0</v>
       </c>
     </row>
     <row r="248" spans="1:10">
       <c r="A248" t="s">
+        <v>371</v>
+      </c>
+      <c r="B248" t="s">
         <v>372</v>
       </c>
-      <c r="B248" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C248" t="s">
         <v>12</v>
       </c>
       <c r="D248" t="s">
         <v>13</v>
       </c>
       <c r="G248" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J248">
         <v>0</v>
       </c>
     </row>
     <row r="249" spans="1:10">
       <c r="A249" t="s">
+        <v>373</v>
+      </c>
+      <c r="B249" t="s">
         <v>374</v>
       </c>
-      <c r="B249" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C249" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D249" t="s">
         <v>13</v>
       </c>
       <c r="G249" t="s">
         <v>14</v>
       </c>
       <c r="J249">
         <v>0</v>
       </c>
     </row>
     <row r="250" spans="1:10">
       <c r="A250" t="s">
         <v>375</v>
       </c>
       <c r="B250" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="C250" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D250" t="s">
         <v>13</v>
       </c>
       <c r="G250" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J250">
         <v>0</v>
       </c>
     </row>
     <row r="251" spans="1:10">
       <c r="A251" t="s">
         <v>376</v>
       </c>
       <c r="B251" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="C251" t="s">
         <v>12</v>
       </c>
       <c r="D251" t="s">
         <v>13</v>
       </c>
       <c r="G251" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J251">
         <v>0</v>
       </c>
     </row>
     <row r="252" spans="1:10">
       <c r="A252" t="s">
+        <v>377</v>
+      </c>
+      <c r="B252" t="s">
         <v>378</v>
       </c>
-      <c r="B252" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C252" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D252" t="s">
         <v>13</v>
       </c>
       <c r="G252" t="s">
         <v>14</v>
       </c>
       <c r="J252">
         <v>0</v>
       </c>
     </row>
     <row r="253" spans="1:10">
       <c r="A253" t="s">
         <v>379</v>
       </c>
       <c r="B253" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="C253" t="s">
         <v>19</v>
       </c>
       <c r="D253" t="s">
         <v>13</v>
       </c>
       <c r="G253" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J253">
         <v>0</v>
       </c>
     </row>
     <row r="254" spans="1:10">
       <c r="A254" t="s">
+        <v>380</v>
+      </c>
+      <c r="B254" t="s">
         <v>381</v>
       </c>
-      <c r="B254" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C254" t="s">
         <v>12</v>
       </c>
       <c r="D254" t="s">
         <v>13</v>
       </c>
       <c r="G254" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J254">
         <v>0</v>
       </c>
     </row>
     <row r="255" spans="1:10">
       <c r="A255" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="B255" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="C255" t="s">
         <v>19</v>
       </c>
       <c r="D255" t="s">
         <v>13</v>
       </c>
       <c r="G255" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J255">
         <v>0</v>
       </c>
     </row>
     <row r="256" spans="1:10">
       <c r="A256" t="s">
+        <v>383</v>
+      </c>
+      <c r="B256" t="s">
         <v>384</v>
       </c>
-      <c r="B256" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C256" t="s">
         <v>12</v>
       </c>
       <c r="D256" t="s">
         <v>13</v>
       </c>
       <c r="G256" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J256">
         <v>0</v>
       </c>
     </row>
     <row r="257" spans="1:10">
       <c r="A257" t="s">
         <v>385</v>
       </c>
       <c r="B257" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="C257" t="s">
         <v>19</v>
       </c>
       <c r="D257" t="s">
         <v>13</v>
       </c>
       <c r="G257" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J257">
         <v>0</v>
       </c>
     </row>
     <row r="258" spans="1:10">
       <c r="A258" t="s">
         <v>386</v>
       </c>
       <c r="B258" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="C258" t="s">
         <v>12</v>
       </c>
       <c r="D258" t="s">
         <v>13</v>
       </c>
       <c r="G258" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J258">
         <v>0</v>
       </c>
     </row>
     <row r="259" spans="1:10">
       <c r="A259" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="B259" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="C259" t="s">
         <v>19</v>
       </c>
       <c r="D259" t="s">
-        <v>84</v>
+        <v>13</v>
       </c>
       <c r="G259" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J259">
         <v>0</v>
       </c>
     </row>
     <row r="260" spans="1:10">
       <c r="A260" t="s">
+        <v>388</v>
+      </c>
+      <c r="B260" t="s">
         <v>389</v>
       </c>
-      <c r="B260" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C260" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D260" t="s">
         <v>13</v>
       </c>
       <c r="G260" t="s">
         <v>14</v>
       </c>
       <c r="J260">
         <v>0</v>
       </c>
     </row>
     <row r="261" spans="1:10">
       <c r="A261" t="s">
         <v>390</v>
       </c>
       <c r="B261" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="C261" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D261" t="s">
         <v>13</v>
       </c>
       <c r="G261" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J261">
         <v>0</v>
       </c>
     </row>
     <row r="262" spans="1:10">
       <c r="A262" t="s">
         <v>391</v>
       </c>
       <c r="B262" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="C262" t="s">
         <v>19</v>
       </c>
       <c r="D262" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
       <c r="G262" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J262">
         <v>0</v>
       </c>
     </row>
     <row r="263" spans="1:10">
       <c r="A263" t="s">
         <v>392</v>
       </c>
       <c r="B263" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="C263" t="s">
         <v>12</v>
       </c>
       <c r="D263" t="s">
         <v>13</v>
       </c>
       <c r="G263" t="s">
         <v>31</v>
       </c>
       <c r="J263">
         <v>0</v>
       </c>
     </row>
     <row r="264" spans="1:10">
       <c r="A264" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="B264" t="s">
-        <v>395</v>
+        <v>389</v>
       </c>
       <c r="C264" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D264" t="s">
         <v>13</v>
       </c>
       <c r="G264" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J264">
         <v>0</v>
       </c>
     </row>
     <row r="265" spans="1:10">
       <c r="A265" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="B265" t="s">
         <v>395</v>
       </c>
       <c r="C265" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D265" t="s">
         <v>13</v>
       </c>
       <c r="G265" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J265">
         <v>0</v>
       </c>
     </row>
     <row r="266" spans="1:10">
       <c r="A266" t="s">
+        <v>396</v>
+      </c>
+      <c r="B266" t="s">
         <v>397</v>
       </c>
-      <c r="B266" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C266" t="s">
         <v>12</v>
       </c>
       <c r="D266" t="s">
         <v>13</v>
       </c>
       <c r="G266" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J266">
         <v>0</v>
       </c>
     </row>
     <row r="267" spans="1:10">
       <c r="A267" t="s">
         <v>398</v>
       </c>
       <c r="B267" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="C267" t="s">
         <v>19</v>
       </c>
       <c r="D267" t="s">
         <v>13</v>
       </c>
       <c r="G267" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J267">
         <v>0</v>
       </c>
     </row>
     <row r="268" spans="1:10">
       <c r="A268" t="s">
         <v>399</v>
       </c>
       <c r="B268" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="C268" t="s">
         <v>12</v>
       </c>
       <c r="D268" t="s">
         <v>13</v>
       </c>
       <c r="G268" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J268">
         <v>0</v>
       </c>
     </row>
     <row r="269" spans="1:10">
       <c r="A269" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="B269" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="C269" t="s">
         <v>19</v>
       </c>
       <c r="D269" t="s">
         <v>13</v>
       </c>
       <c r="G269" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J269">
         <v>0</v>
       </c>
     </row>
     <row r="270" spans="1:10">
       <c r="A270" t="s">
+        <v>401</v>
+      </c>
+      <c r="B270" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="C270" t="s">
         <v>12</v>
       </c>
       <c r="D270" t="s">
         <v>13</v>
       </c>
       <c r="G270" t="s">
         <v>14</v>
       </c>
       <c r="J270">
         <v>0</v>
       </c>
     </row>
     <row r="271" spans="1:10">
       <c r="A271" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="B271" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="C271" t="s">
         <v>19</v>
       </c>
       <c r="D271" t="s">
         <v>13</v>
       </c>
       <c r="G271" t="s">
         <v>14</v>
       </c>
       <c r="J271">
         <v>0</v>
       </c>
     </row>
     <row r="272" spans="1:10">
       <c r="A272" t="s">
+        <v>404</v>
+      </c>
+      <c r="B272" t="s">
         <v>405</v>
       </c>
-      <c r="B272" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C272" t="s">
         <v>12</v>
       </c>
       <c r="D272" t="s">
         <v>13</v>
       </c>
       <c r="G272" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J272">
         <v>0</v>
       </c>
     </row>
     <row r="273" spans="1:10">
       <c r="A273" t="s">
         <v>406</v>
       </c>
       <c r="B273" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="C273" t="s">
         <v>19</v>
       </c>
       <c r="D273" t="s">
         <v>13</v>
       </c>
       <c r="G273" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J273">
         <v>0</v>
       </c>
     </row>
     <row r="274" spans="1:10">
       <c r="A274" t="s">
         <v>407</v>
       </c>
       <c r="B274" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="C274" t="s">
         <v>12</v>
       </c>
       <c r="D274" t="s">
         <v>13</v>
       </c>
       <c r="G274" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J274">
         <v>0</v>
       </c>
     </row>
     <row r="275" spans="1:10">
       <c r="A275" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="B275" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="C275" t="s">
         <v>19</v>
       </c>
       <c r="D275" t="s">
         <v>13</v>
       </c>
       <c r="G275" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J275">
         <v>0</v>
       </c>
     </row>
     <row r="276" spans="1:10">
       <c r="A276" t="s">
+        <v>409</v>
+      </c>
+      <c r="B276" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="C276" t="s">
         <v>12</v>
       </c>
       <c r="D276" t="s">
         <v>13</v>
       </c>
       <c r="G276" t="s">
         <v>14</v>
       </c>
       <c r="J276">
         <v>0</v>
       </c>
     </row>
     <row r="277" spans="1:10">
       <c r="A277" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="B277" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="C277" t="s">
         <v>19</v>
       </c>
       <c r="D277" t="s">
         <v>13</v>
       </c>
       <c r="G277" t="s">
         <v>14</v>
       </c>
       <c r="J277">
         <v>0</v>
       </c>
     </row>
     <row r="278" spans="1:10">
       <c r="A278" t="s">
+        <v>412</v>
+      </c>
+      <c r="B278" t="s">
         <v>413</v>
       </c>
-      <c r="B278" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C278" t="s">
         <v>12</v>
       </c>
       <c r="D278" t="s">
         <v>13</v>
       </c>
       <c r="G278" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J278">
         <v>0</v>
       </c>
     </row>
     <row r="279" spans="1:10">
       <c r="A279" t="s">
         <v>414</v>
       </c>
       <c r="B279" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="C279" t="s">
         <v>19</v>
       </c>
       <c r="D279" t="s">
         <v>13</v>
       </c>
       <c r="G279" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J279">
         <v>0</v>
       </c>
     </row>
     <row r="280" spans="1:10">
       <c r="A280" t="s">
         <v>415</v>
       </c>
       <c r="B280" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="C280" t="s">
         <v>12</v>
       </c>
       <c r="D280" t="s">
         <v>13</v>
       </c>
       <c r="G280" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J280">
         <v>0</v>
       </c>
     </row>
     <row r="281" spans="1:10">
       <c r="A281" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="B281" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="C281" t="s">
         <v>19</v>
       </c>
       <c r="D281" t="s">
         <v>13</v>
       </c>
       <c r="G281" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J281">
         <v>0</v>
       </c>
     </row>
     <row r="282" spans="1:10">
       <c r="A282" t="s">
+        <v>417</v>
+      </c>
+      <c r="B282" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="C282" t="s">
         <v>12</v>
       </c>
       <c r="D282" t="s">
         <v>13</v>
       </c>
       <c r="G282" t="s">
         <v>14</v>
       </c>
       <c r="J282">
         <v>0</v>
       </c>
     </row>
     <row r="283" spans="1:10">
       <c r="A283" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="B283" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="C283" t="s">
         <v>19</v>
       </c>
       <c r="D283" t="s">
         <v>13</v>
       </c>
       <c r="G283" t="s">
         <v>14</v>
       </c>
       <c r="J283">
         <v>0</v>
       </c>
     </row>
     <row r="284" spans="1:10">
       <c r="A284" t="s">
+        <v>420</v>
+      </c>
+      <c r="B284" t="s">
         <v>421</v>
       </c>
-      <c r="B284" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C284" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D284" t="s">
         <v>13</v>
       </c>
       <c r="G284" t="s">
         <v>14</v>
       </c>
       <c r="J284">
         <v>0</v>
       </c>
     </row>
     <row r="285" spans="1:10">
       <c r="A285" t="s">
         <v>422</v>
       </c>
       <c r="B285" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="C285" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D285" t="s">
         <v>13</v>
       </c>
       <c r="G285" t="s">
         <v>14</v>
       </c>
       <c r="J285">
         <v>0</v>
       </c>
     </row>
     <row r="286" spans="1:10">
       <c r="A286" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="B286" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="C286" t="s">
         <v>19</v>
       </c>
       <c r="D286" t="s">
         <v>13</v>
       </c>
       <c r="G286" t="s">
         <v>14</v>
       </c>
       <c r="J286">
         <v>0</v>
       </c>
     </row>
     <row r="287" spans="1:10">
       <c r="A287" t="s">
+        <v>424</v>
+      </c>
+      <c r="B287" t="s">
         <v>425</v>
-      </c>
-[...1 lines deleted...]
-        <v>426</v>
       </c>
       <c r="C287" t="s">
         <v>12</v>
       </c>
       <c r="D287" t="s">
         <v>13</v>
       </c>
       <c r="G287" t="s">
         <v>14</v>
       </c>
       <c r="J287">
         <v>0</v>
       </c>
     </row>
     <row r="288" spans="1:10">
       <c r="A288" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="B288" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="C288" t="s">
         <v>19</v>
       </c>
       <c r="D288" t="s">
         <v>13</v>
       </c>
       <c r="G288" t="s">
         <v>14</v>
       </c>
       <c r="J288">
         <v>0</v>
       </c>
     </row>
     <row r="289" spans="1:10">
       <c r="A289" t="s">
+        <v>427</v>
+      </c>
+      <c r="B289" t="s">
         <v>428</v>
       </c>
-      <c r="B289" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C289" t="s">
         <v>12</v>
       </c>
       <c r="D289" t="s">
         <v>13</v>
       </c>
       <c r="G289" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J289">
         <v>0</v>
       </c>
     </row>
     <row r="290" spans="1:10">
       <c r="A290" t="s">
         <v>429</v>
       </c>
       <c r="B290" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="C290" t="s">
         <v>19</v>
       </c>
       <c r="D290" t="s">
         <v>13</v>
       </c>
       <c r="G290" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J290">
         <v>0</v>
       </c>
     </row>
     <row r="291" spans="1:10">
       <c r="A291" t="s">
         <v>430</v>
       </c>
       <c r="B291" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="C291" t="s">
         <v>12</v>
       </c>
       <c r="D291" t="s">
         <v>13</v>
       </c>
       <c r="G291" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J291">
         <v>0</v>
       </c>
     </row>
     <row r="292" spans="1:10">
       <c r="A292" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="B292" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="C292" t="s">
         <v>19</v>
       </c>
       <c r="D292" t="s">
         <v>13</v>
       </c>
       <c r="G292" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J292">
         <v>0</v>
       </c>
     </row>
     <row r="293" spans="1:10">
       <c r="A293" t="s">
+        <v>432</v>
+      </c>
+      <c r="B293" t="s">
         <v>433</v>
       </c>
-      <c r="B293" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C293" t="s">
         <v>12</v>
       </c>
       <c r="D293" t="s">
         <v>13</v>
       </c>
       <c r="G293" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J293">
         <v>0</v>
       </c>
     </row>
     <row r="294" spans="1:10">
       <c r="A294" t="s">
         <v>434</v>
       </c>
       <c r="B294" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="C294" t="s">
         <v>19</v>
       </c>
       <c r="D294" t="s">
         <v>13</v>
       </c>
       <c r="G294" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J294">
         <v>0</v>
       </c>
     </row>
     <row r="295" spans="1:10">
       <c r="A295" t="s">
         <v>435</v>
       </c>
       <c r="B295" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
       <c r="C295" t="s">
         <v>12</v>
       </c>
       <c r="D295" t="s">
         <v>13</v>
       </c>
       <c r="G295" t="s">
         <v>31</v>
       </c>
       <c r="J295">
         <v>0</v>
       </c>
     </row>
     <row r="296" spans="1:10">
       <c r="A296" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="B296" t="s">
-        <v>438</v>
+        <v>433</v>
       </c>
       <c r="C296" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D296" t="s">
         <v>13</v>
       </c>
       <c r="G296" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J296">
         <v>0</v>
       </c>
     </row>
     <row r="297" spans="1:10">
       <c r="A297" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="B297" t="s">
         <v>438</v>
       </c>
       <c r="C297" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D297" t="s">
         <v>13</v>
       </c>
       <c r="G297" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J297">
         <v>0</v>
       </c>
     </row>
     <row r="298" spans="1:10">
       <c r="A298" t="s">
+        <v>439</v>
+      </c>
+      <c r="B298" t="s">
         <v>440</v>
       </c>
-      <c r="B298" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C298" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D298" t="s">
         <v>13</v>
       </c>
       <c r="G298" t="s">
         <v>14</v>
       </c>
       <c r="J298">
         <v>0</v>
       </c>
     </row>
     <row r="299" spans="1:10">
       <c r="A299" t="s">
         <v>441</v>
       </c>
       <c r="B299" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
       <c r="C299" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D299" t="s">
         <v>13</v>
       </c>
       <c r="G299" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J299">
         <v>0</v>
       </c>
     </row>
     <row r="300" spans="1:10">
       <c r="A300" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="B300" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="C300" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D300" t="s">
         <v>13</v>
       </c>
       <c r="G300" t="s">
         <v>14</v>
       </c>
       <c r="J300">
         <v>0</v>
       </c>
     </row>
     <row r="301" spans="1:10">
       <c r="A301" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
       <c r="B301" t="s">
         <v>444</v>
       </c>
       <c r="C301" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D301" t="s">
         <v>13</v>
       </c>
       <c r="G301" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J301">
         <v>0</v>
       </c>
     </row>
     <row r="302" spans="1:10">
       <c r="A302" t="s">
+        <v>445</v>
+      </c>
+      <c r="B302" t="s">
         <v>446</v>
-      </c>
-[...1 lines deleted...]
-        <v>447</v>
       </c>
       <c r="C302" t="s">
         <v>12</v>
       </c>
       <c r="D302" t="s">
         <v>13</v>
       </c>
       <c r="G302" t="s">
         <v>14</v>
       </c>
       <c r="J302">
         <v>0</v>
       </c>
     </row>
     <row r="303" spans="1:10">
       <c r="A303" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="B303" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="C303" t="s">
         <v>19</v>
       </c>
       <c r="D303" t="s">
         <v>13</v>
       </c>
       <c r="G303" t="s">
         <v>14</v>
       </c>
       <c r="J303">
         <v>0</v>
       </c>
     </row>
     <row r="304" spans="1:10">
       <c r="A304" t="s">
+        <v>448</v>
+      </c>
+      <c r="B304" t="s">
         <v>449</v>
       </c>
-      <c r="B304" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C304" t="s">
         <v>12</v>
       </c>
       <c r="D304" t="s">
         <v>13</v>
       </c>
       <c r="G304" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J304">
         <v>0</v>
       </c>
     </row>
     <row r="305" spans="1:10">
       <c r="A305" t="s">
         <v>450</v>
       </c>
       <c r="B305" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="C305" t="s">
         <v>19</v>
       </c>
       <c r="D305" t="s">
         <v>13</v>
       </c>
       <c r="G305" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J305">
         <v>0</v>
       </c>
     </row>
     <row r="306" spans="1:10">
       <c r="A306" t="s">
         <v>451</v>
       </c>
       <c r="B306" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
       <c r="C306" t="s">
         <v>12</v>
       </c>
       <c r="D306" t="s">
         <v>13</v>
       </c>
       <c r="G306" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J306">
         <v>0</v>
       </c>
     </row>
     <row r="307" spans="1:10">
       <c r="A307" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="B307" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
       <c r="C307" t="s">
         <v>19</v>
       </c>
       <c r="D307" t="s">
         <v>13</v>
       </c>
       <c r="G307" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J307">
         <v>0</v>
       </c>
     </row>
     <row r="308" spans="1:10">
       <c r="A308" t="s">
+        <v>453</v>
+      </c>
+      <c r="B308" t="s">
         <v>454</v>
       </c>
-      <c r="B308" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C308" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D308" t="s">
         <v>13</v>
       </c>
       <c r="G308" t="s">
         <v>14</v>
       </c>
       <c r="J308">
         <v>0</v>
       </c>
     </row>
     <row r="309" spans="1:10">
       <c r="A309" t="s">
         <v>455</v>
       </c>
       <c r="B309" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="C309" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D309" t="s">
         <v>13</v>
       </c>
       <c r="G309" t="s">
         <v>14</v>
       </c>
       <c r="J309">
         <v>0</v>
       </c>
     </row>
     <row r="310" spans="1:10">
       <c r="A310" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="B310" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="C310" t="s">
         <v>19</v>
       </c>
       <c r="D310" t="s">
         <v>13</v>
       </c>
       <c r="G310" t="s">
         <v>14</v>
       </c>
       <c r="J310">
         <v>0</v>
       </c>
     </row>
     <row r="311" spans="1:10">
       <c r="A311" t="s">
+        <v>457</v>
+      </c>
+      <c r="B311" t="s">
         <v>458</v>
       </c>
-      <c r="B311" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C311" t="s">
         <v>12</v>
       </c>
       <c r="D311" t="s">
         <v>13</v>
       </c>
       <c r="G311" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J311">
         <v>0</v>
       </c>
     </row>
     <row r="312" spans="1:10">
       <c r="A312" t="s">
         <v>459</v>
       </c>
       <c r="B312" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="C312" t="s">
         <v>19</v>
       </c>
       <c r="D312" t="s">
         <v>13</v>
       </c>
       <c r="G312" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J312">
         <v>0</v>
       </c>
     </row>
     <row r="313" spans="1:10">
       <c r="A313" t="s">
         <v>460</v>
       </c>
       <c r="B313" t="s">
-        <v>461</v>
+        <v>458</v>
       </c>
       <c r="C313" t="s">
         <v>12</v>
       </c>
       <c r="D313" t="s">
         <v>13</v>
       </c>
       <c r="G313" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J313">
         <v>0</v>
       </c>
     </row>
     <row r="314" spans="1:10">
       <c r="A314" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="B314" t="s">
-        <v>461</v>
+        <v>458</v>
       </c>
       <c r="C314" t="s">
         <v>19</v>
       </c>
       <c r="D314" t="s">
         <v>13</v>
       </c>
       <c r="G314" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J314">
         <v>0</v>
       </c>
     </row>
     <row r="315" spans="1:10">
       <c r="A315" t="s">
+        <v>462</v>
+      </c>
+      <c r="B315" t="s">
         <v>463</v>
-      </c>
-[...1 lines deleted...]
-        <v>464</v>
       </c>
       <c r="C315" t="s">
         <v>12</v>
       </c>
       <c r="D315" t="s">
         <v>13</v>
       </c>
       <c r="G315" t="s">
         <v>14</v>
       </c>
       <c r="J315">
         <v>0</v>
       </c>
     </row>
     <row r="316" spans="1:10">
       <c r="A316" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="B316" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
       <c r="C316" t="s">
         <v>19</v>
       </c>
       <c r="D316" t="s">
         <v>13</v>
       </c>
       <c r="G316" t="s">
         <v>14</v>
       </c>
       <c r="J316">
         <v>0</v>
       </c>
     </row>
     <row r="317" spans="1:10">
       <c r="A317" t="s">
+        <v>465</v>
+      </c>
+      <c r="B317" t="s">
         <v>466</v>
       </c>
-      <c r="B317" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C317" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D317" t="s">
         <v>13</v>
       </c>
       <c r="G317" t="s">
         <v>14</v>
       </c>
       <c r="J317">
         <v>0</v>
       </c>
     </row>
     <row r="318" spans="1:10">
       <c r="A318" t="s">
         <v>467</v>
       </c>
       <c r="B318" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="C318" t="s">
-        <v>357</v>
+        <v>19</v>
       </c>
       <c r="D318" t="s">
         <v>13</v>
       </c>
       <c r="G318" t="s">
         <v>14</v>
       </c>
       <c r="J318">
         <v>0</v>
       </c>
     </row>
     <row r="319" spans="1:10">
       <c r="A319" t="s">
         <v>468</v>
       </c>
       <c r="B319" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="C319" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D319" t="s">
         <v>13</v>
       </c>
       <c r="G319" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J319">
         <v>0</v>
       </c>
     </row>
     <row r="320" spans="1:10">
       <c r="A320" t="s">
         <v>469</v>
       </c>
       <c r="B320" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="C320" t="s">
-        <v>19</v>
+        <v>359</v>
       </c>
       <c r="D320" t="s">
         <v>13</v>
       </c>
       <c r="G320" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J320">
         <v>0</v>
       </c>
     </row>
     <row r="321" spans="1:10">
       <c r="A321" t="s">
         <v>470</v>
       </c>
       <c r="B321" t="s">
-        <v>471</v>
+        <v>466</v>
       </c>
       <c r="C321" t="s">
         <v>12</v>
       </c>
       <c r="D321" t="s">
         <v>13</v>
       </c>
       <c r="G321" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J321">
         <v>0</v>
       </c>
     </row>
     <row r="322" spans="1:10">
       <c r="A322" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="B322" t="s">
-        <v>471</v>
+        <v>466</v>
       </c>
       <c r="C322" t="s">
         <v>19</v>
       </c>
       <c r="D322" t="s">
         <v>13</v>
       </c>
       <c r="G322" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J322">
         <v>0</v>
       </c>
     </row>
     <row r="323" spans="1:10">
       <c r="A323" t="s">
+        <v>472</v>
+      </c>
+      <c r="B323" t="s">
         <v>473</v>
-      </c>
-[...1 lines deleted...]
-        <v>474</v>
       </c>
       <c r="C323" t="s">
         <v>12</v>
       </c>
       <c r="D323" t="s">
         <v>13</v>
       </c>
       <c r="G323" t="s">
         <v>14</v>
       </c>
       <c r="J323">
         <v>0</v>
       </c>
     </row>
     <row r="324" spans="1:10">
       <c r="A324" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="B324" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="C324" t="s">
         <v>19</v>
       </c>
       <c r="D324" t="s">
         <v>13</v>
       </c>
       <c r="G324" t="s">
         <v>14</v>
       </c>
       <c r="J324">
         <v>0</v>
       </c>
     </row>
     <row r="325" spans="1:10">
       <c r="A325" t="s">
+        <v>475</v>
+      </c>
+      <c r="B325" t="s">
         <v>476</v>
       </c>
-      <c r="B325" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C325" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D325" t="s">
         <v>13</v>
       </c>
       <c r="G325" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J325">
         <v>0</v>
       </c>
     </row>
     <row r="326" spans="1:10">
       <c r="A326" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="B326" t="s">
-        <v>479</v>
+        <v>476</v>
       </c>
       <c r="C326" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D326" t="s">
-        <v>84</v>
+        <v>13</v>
       </c>
       <c r="G326" t="s">
         <v>14</v>
       </c>
       <c r="J326">
         <v>0</v>
       </c>
     </row>
     <row r="327" spans="1:10">
       <c r="A327" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="B327" t="s">
         <v>479</v>
       </c>
       <c r="C327" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D327" t="s">
         <v>13</v>
       </c>
       <c r="G327" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J327">
         <v>0</v>
       </c>
     </row>
     <row r="328" spans="1:10">
       <c r="A328" t="s">
+        <v>480</v>
+      </c>
+      <c r="B328" t="s">
         <v>481</v>
       </c>
-      <c r="B328" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C328" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D328" t="s">
         <v>13</v>
       </c>
       <c r="G328" t="s">
         <v>14</v>
       </c>
       <c r="J328">
         <v>0</v>
       </c>
     </row>
     <row r="329" spans="1:10">
       <c r="A329" t="s">
         <v>482</v>
       </c>
       <c r="B329" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="C329" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D329" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
       <c r="G329" t="s">
         <v>14</v>
       </c>
       <c r="J329">
         <v>0</v>
       </c>
     </row>
     <row r="330" spans="1:10">
       <c r="A330" t="s">
         <v>483</v>
       </c>
       <c r="B330" t="s">
-        <v>484</v>
+        <v>481</v>
       </c>
       <c r="C330" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D330" t="s">
         <v>13</v>
       </c>
       <c r="G330" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J330">
         <v>0</v>
       </c>
     </row>
     <row r="331" spans="1:10">
       <c r="A331" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="B331" t="s">
-        <v>484</v>
+        <v>481</v>
       </c>
       <c r="C331" t="s">
         <v>19</v>
       </c>
       <c r="D331" t="s">
         <v>13</v>
       </c>
       <c r="G331" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J331">
         <v>0</v>
       </c>
     </row>
     <row r="332" spans="1:10">
       <c r="A332" t="s">
+        <v>485</v>
+      </c>
+      <c r="B332" t="s">
         <v>486</v>
       </c>
-      <c r="B332" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C332" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D332" t="s">
         <v>13</v>
       </c>
       <c r="G332" t="s">
         <v>31</v>
       </c>
       <c r="J332">
         <v>0</v>
       </c>
     </row>
     <row r="333" spans="1:10">
       <c r="A333" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
       <c r="B333" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="C333" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D333" t="s">
         <v>13</v>
       </c>
       <c r="G333" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J333">
         <v>0</v>
       </c>
     </row>
     <row r="334" spans="1:10">
       <c r="A334" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="B334" t="s">
         <v>489</v>
       </c>
       <c r="C334" t="s">
         <v>19</v>
       </c>
       <c r="D334" t="s">
         <v>13</v>
       </c>
       <c r="G334" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J334">
         <v>0</v>
       </c>
     </row>
     <row r="335" spans="1:10">
       <c r="A335" t="s">
+        <v>490</v>
+      </c>
+      <c r="B335" t="s">
         <v>491</v>
       </c>
-      <c r="B335" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C335" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D335" t="s">
         <v>13</v>
       </c>
       <c r="G335" t="s">
         <v>14</v>
       </c>
       <c r="J335">
         <v>0</v>
       </c>
     </row>
     <row r="336" spans="1:10">
       <c r="A336" t="s">
         <v>492</v>
       </c>
       <c r="B336" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="C336" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D336" t="s">
         <v>13</v>
       </c>
       <c r="G336" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J336">
         <v>0</v>
       </c>
     </row>
     <row r="337" spans="1:10">
       <c r="A337" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="B337" t="s">
-        <v>495</v>
+        <v>491</v>
       </c>
       <c r="C337" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D337" t="s">
         <v>13</v>
       </c>
       <c r="G337" t="s">
         <v>14</v>
       </c>
       <c r="J337">
         <v>0</v>
       </c>
     </row>
     <row r="338" spans="1:10">
       <c r="A338" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
       <c r="B338" t="s">
         <v>495</v>
       </c>
       <c r="C338" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D338" t="s">
         <v>13</v>
       </c>
       <c r="G338" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J338">
         <v>0</v>
       </c>
     </row>
     <row r="339" spans="1:10">
       <c r="A339" t="s">
+        <v>496</v>
+      </c>
+      <c r="B339" t="s">
         <v>497</v>
       </c>
-      <c r="B339" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C339" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D339" t="s">
         <v>13</v>
       </c>
       <c r="G339" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J339">
         <v>0</v>
       </c>
     </row>
     <row r="340" spans="1:10">
       <c r="A340" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="B340" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="C340" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D340" t="s">
         <v>13</v>
       </c>
       <c r="G340" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J340">
         <v>0</v>
       </c>
     </row>
     <row r="341" spans="1:10">
       <c r="A341" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="B341" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
       <c r="C341" t="s">
         <v>19</v>
       </c>
       <c r="D341" t="s">
         <v>13</v>
       </c>
       <c r="G341" t="s">
         <v>31</v>
       </c>
       <c r="J341">
         <v>0</v>
       </c>
     </row>
     <row r="342" spans="1:10">
       <c r="A342" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="B342" t="s">
-        <v>504</v>
+        <v>502</v>
       </c>
       <c r="C342" t="s">
         <v>12</v>
       </c>
       <c r="D342" t="s">
         <v>13</v>
       </c>
       <c r="G342" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J342">
         <v>0</v>
       </c>
     </row>
     <row r="343" spans="1:10">
       <c r="A343" t="s">
-        <v>505</v>
+        <v>503</v>
       </c>
       <c r="B343" t="s">
         <v>504</v>
       </c>
       <c r="C343" t="s">
         <v>19</v>
       </c>
       <c r="D343" t="s">
         <v>13</v>
       </c>
       <c r="G343" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J343">
         <v>0</v>
       </c>
     </row>
     <row r="344" spans="1:10">
       <c r="A344" t="s">
+        <v>505</v>
+      </c>
+      <c r="B344" t="s">
         <v>506</v>
       </c>
-      <c r="B344" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C344" t="s">
         <v>12</v>
       </c>
       <c r="D344" t="s">
         <v>13</v>
       </c>
       <c r="G344" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J344">
         <v>0</v>
       </c>
     </row>
     <row r="345" spans="1:10">
       <c r="A345" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
       <c r="B345" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="C345" t="s">
         <v>19</v>
       </c>
       <c r="D345" t="s">
         <v>13</v>
       </c>
       <c r="G345" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J345">
         <v>0</v>
       </c>
     </row>
     <row r="346" spans="1:10">
       <c r="A346" t="s">
+        <v>508</v>
+      </c>
+      <c r="B346" t="s">
         <v>509</v>
       </c>
-      <c r="B346" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C346" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D346" t="s">
         <v>13</v>
       </c>
       <c r="G346" t="s">
         <v>31</v>
       </c>
       <c r="J346">
         <v>0</v>
       </c>
     </row>
     <row r="347" spans="1:10">
       <c r="A347" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="B347" t="s">
-        <v>512</v>
+        <v>509</v>
       </c>
       <c r="C347" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D347" t="s">
         <v>13</v>
       </c>
       <c r="G347" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J347">
         <v>0</v>
       </c>
     </row>
     <row r="348" spans="1:10">
       <c r="A348" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="B348" t="s">
         <v>512</v>
       </c>
       <c r="C348" t="s">
         <v>19</v>
       </c>
       <c r="D348" t="s">
         <v>13</v>
       </c>
       <c r="G348" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J348">
         <v>0</v>
       </c>
     </row>
     <row r="349" spans="1:10">
       <c r="A349" t="s">
+        <v>513</v>
+      </c>
+      <c r="B349" t="s">
         <v>514</v>
       </c>
-      <c r="B349" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C349" t="s">
         <v>12</v>
       </c>
       <c r="D349" t="s">
         <v>13</v>
       </c>
       <c r="G349" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J349">
         <v>0</v>
       </c>
     </row>
     <row r="350" spans="1:10">
       <c r="A350" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
       <c r="B350" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="C350" t="s">
         <v>19</v>
       </c>
       <c r="D350" t="s">
         <v>13</v>
       </c>
       <c r="G350" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J350">
         <v>0</v>
       </c>
     </row>
     <row r="351" spans="1:10">
       <c r="A351" t="s">
+        <v>516</v>
+      </c>
+      <c r="B351" t="s">
         <v>517</v>
       </c>
-      <c r="B351" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C351" t="s">
         <v>12</v>
       </c>
       <c r="D351" t="s">
         <v>13</v>
       </c>
       <c r="G351" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J351">
         <v>0</v>
       </c>
     </row>
     <row r="352" spans="1:10">
       <c r="A352" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="B352" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
       <c r="C352" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D352" t="s">
         <v>13</v>
       </c>
       <c r="G352" t="s">
         <v>31</v>
       </c>
       <c r="J352">
         <v>0</v>
       </c>
     </row>
     <row r="353" spans="1:10">
       <c r="A353" t="s">
+        <v>519</v>
+      </c>
+      <c r="B353" t="s">
         <v>520</v>
       </c>
-      <c r="B353" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C353" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D353" t="s">
         <v>13</v>
       </c>
       <c r="G353" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J353">
         <v>0</v>
       </c>
     </row>
     <row r="354" spans="1:10">
       <c r="A354" t="s">
         <v>521</v>
       </c>
       <c r="B354" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="C354" t="s">
         <v>12</v>
       </c>
       <c r="D354" t="s">
         <v>13</v>
       </c>
       <c r="G354" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J354">
         <v>0</v>
       </c>
     </row>
     <row r="355" spans="1:10">
       <c r="A355" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="B355" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="C355" t="s">
         <v>19</v>
       </c>
       <c r="D355" t="s">
         <v>13</v>
       </c>
       <c r="G355" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J355">
         <v>0</v>
       </c>
     </row>
     <row r="356" spans="1:10">
       <c r="A356" t="s">
+        <v>523</v>
+      </c>
+      <c r="B356" t="s">
         <v>524</v>
       </c>
-      <c r="B356" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C356" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D356" t="s">
         <v>13</v>
       </c>
       <c r="G356" t="s">
         <v>14</v>
       </c>
       <c r="J356">
         <v>0</v>
       </c>
     </row>
     <row r="357" spans="1:10">
       <c r="A357" t="s">
         <v>525</v>
       </c>
       <c r="B357" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="C357" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D357" t="s">
         <v>13</v>
       </c>
       <c r="G357" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J357">
         <v>0</v>
       </c>
     </row>
     <row r="358" spans="1:10">
       <c r="A358" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="B358" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="C358" t="s">
         <v>19</v>
       </c>
       <c r="D358" t="s">
         <v>13</v>
       </c>
       <c r="G358" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J358">
         <v>0</v>
       </c>
     </row>
     <row r="359" spans="1:10">
       <c r="A359" t="s">
+        <v>527</v>
+      </c>
+      <c r="B359" t="s">
         <v>528</v>
-      </c>
-[...1 lines deleted...]
-        <v>529</v>
       </c>
       <c r="C359" t="s">
         <v>12</v>
       </c>
       <c r="D359" t="s">
         <v>13</v>
       </c>
       <c r="G359" t="s">
         <v>31</v>
       </c>
       <c r="J359">
         <v>0</v>
       </c>
     </row>
     <row r="360" spans="1:10">
       <c r="A360" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
       <c r="B360" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
       <c r="C360" t="s">
         <v>19</v>
       </c>
       <c r="D360" t="s">
         <v>13</v>
       </c>
       <c r="G360" t="s">
         <v>31</v>
       </c>
       <c r="J360">
         <v>0</v>
       </c>
     </row>
     <row r="361" spans="1:10">
       <c r="A361" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="B361" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
       <c r="C361" t="s">
         <v>12</v>
       </c>
       <c r="D361" t="s">
         <v>13</v>
       </c>
       <c r="G361" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J361">
         <v>0</v>
       </c>
     </row>
     <row r="362" spans="1:10">
       <c r="A362" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="B362" t="s">
         <v>533</v>
       </c>
       <c r="C362" t="s">
         <v>19</v>
       </c>
       <c r="D362" t="s">
         <v>13</v>
       </c>
       <c r="G362" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J362">
         <v>0</v>
       </c>
     </row>
     <row r="363" spans="1:10">
       <c r="A363" t="s">
+        <v>534</v>
+      </c>
+      <c r="B363" t="s">
         <v>535</v>
       </c>
-      <c r="B363" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C363" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D363" t="s">
         <v>13</v>
       </c>
       <c r="G363" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J363">
         <v>0</v>
       </c>
     </row>
     <row r="364" spans="1:10">
       <c r="A364" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="B364" t="s">
-        <v>538</v>
+        <v>535</v>
       </c>
       <c r="C364" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D364" t="s">
         <v>13</v>
       </c>
       <c r="G364" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J364">
         <v>0</v>
       </c>
     </row>
     <row r="365" spans="1:10">
       <c r="A365" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
       <c r="B365" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="C365" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D365" t="s">
         <v>13</v>
       </c>
       <c r="G365" t="s">
         <v>31</v>
       </c>
       <c r="J365">
         <v>0</v>
       </c>
     </row>
     <row r="366" spans="1:10">
       <c r="A366" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="B366" t="s">
         <v>540</v>
       </c>
       <c r="C366" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D366" t="s">
         <v>13</v>
       </c>
       <c r="G366" t="s">
         <v>31</v>
       </c>
       <c r="J366">
         <v>0</v>
       </c>
     </row>
     <row r="367" spans="1:10">
       <c r="A367" t="s">
+        <v>541</v>
+      </c>
+      <c r="B367" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="C367" t="s">
         <v>12</v>
       </c>
       <c r="D367" t="s">
         <v>13</v>
       </c>
       <c r="G367" t="s">
         <v>31</v>
       </c>
       <c r="J367">
         <v>0</v>
       </c>
     </row>
     <row r="368" spans="1:10">
       <c r="A368" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="B368" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="C368" t="s">
         <v>19</v>
       </c>
       <c r="D368" t="s">
         <v>13</v>
       </c>
       <c r="G368" t="s">
         <v>31</v>
       </c>
       <c r="J368">
         <v>0</v>
       </c>
     </row>
     <row r="369" spans="1:10">
       <c r="A369" t="s">
+        <v>544</v>
+      </c>
+      <c r="B369" t="s">
         <v>545</v>
       </c>
-      <c r="B369" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C369" t="s">
         <v>12</v>
       </c>
       <c r="D369" t="s">
         <v>13</v>
       </c>
       <c r="G369" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J369">
         <v>0</v>
       </c>
     </row>
     <row r="370" spans="1:10">
       <c r="A370" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="B370" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="C370" t="s">
         <v>19</v>
       </c>
       <c r="D370" t="s">
         <v>13</v>
       </c>
       <c r="G370" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J370">
         <v>0</v>
       </c>
     </row>
     <row r="371" spans="1:10">
       <c r="A371" t="s">
+        <v>547</v>
+      </c>
+      <c r="B371" t="s">
         <v>548</v>
       </c>
-      <c r="B371" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C371" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D371" t="s">
         <v>13</v>
       </c>
       <c r="G371" t="s">
         <v>14</v>
       </c>
       <c r="J371">
         <v>0</v>
       </c>
     </row>
     <row r="372" spans="1:10">
       <c r="A372" t="s">
         <v>549</v>
       </c>
       <c r="B372" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="C372" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D372" t="s">
         <v>13</v>
       </c>
       <c r="G372" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J372">
         <v>0</v>
       </c>
     </row>
     <row r="373" spans="1:10">
       <c r="A373" t="s">
-        <v>551</v>
+        <v>550</v>
       </c>
       <c r="B373" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="C373" t="s">
         <v>19</v>
       </c>
       <c r="D373" t="s">
         <v>13</v>
       </c>
       <c r="G373" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J373">
         <v>0</v>
       </c>
     </row>
     <row r="374" spans="1:10">
       <c r="A374" t="s">
+        <v>551</v>
+      </c>
+      <c r="B374" t="s">
         <v>552</v>
       </c>
-      <c r="B374" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C374" t="s">
         <v>12</v>
       </c>
       <c r="D374" t="s">
         <v>13</v>
       </c>
       <c r="G374" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J374">
         <v>0</v>
       </c>
     </row>
     <row r="375" spans="1:10">
       <c r="A375" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="B375" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
       <c r="C375" t="s">
         <v>19</v>
       </c>
       <c r="D375" t="s">
         <v>13</v>
       </c>
       <c r="G375" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J375">
         <v>0</v>
       </c>
     </row>
     <row r="376" spans="1:10">
       <c r="A376" t="s">
+        <v>554</v>
+      </c>
+      <c r="B376" t="s">
         <v>555</v>
       </c>
-      <c r="B376" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C376" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D376" t="s">
         <v>13</v>
       </c>
       <c r="G376" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J376">
         <v>0</v>
       </c>
     </row>
     <row r="377" spans="1:10">
       <c r="A377" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
       <c r="B377" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
       <c r="C377" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D377" t="s">
         <v>13</v>
       </c>
       <c r="G377" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J377">
         <v>0</v>
       </c>
     </row>
     <row r="378" spans="1:10">
       <c r="A378" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="B378" t="s">
         <v>558</v>
       </c>
       <c r="C378" t="s">
         <v>19</v>
       </c>
       <c r="D378" t="s">
         <v>13</v>
       </c>
       <c r="G378" t="s">
         <v>31</v>
       </c>
       <c r="J378">
         <v>0</v>
       </c>
     </row>
     <row r="379" spans="1:10">
       <c r="A379" t="s">
+        <v>559</v>
+      </c>
+      <c r="B379" t="s">
         <v>560</v>
-      </c>
-[...1 lines deleted...]
-        <v>561</v>
       </c>
       <c r="C379" t="s">
         <v>12</v>
       </c>
       <c r="D379" t="s">
         <v>13</v>
       </c>
       <c r="G379" t="s">
         <v>31</v>
       </c>
       <c r="J379">
         <v>0</v>
       </c>
     </row>
     <row r="380" spans="1:10">
       <c r="A380" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="B380" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="C380" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D380" t="s">
         <v>13</v>
       </c>
       <c r="G380" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J380">
         <v>0</v>
       </c>
     </row>
     <row r="381" spans="1:10">
       <c r="A381" t="s">
-        <v>564</v>
+        <v>562</v>
       </c>
       <c r="B381" t="s">
         <v>563</v>
       </c>
       <c r="C381" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D381" t="s">
         <v>13</v>
       </c>
       <c r="G381" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J381">
         <v>0</v>
       </c>
     </row>
     <row r="382" spans="1:10">
       <c r="A382" t="s">
+        <v>564</v>
+      </c>
+      <c r="B382" t="s">
         <v>565</v>
       </c>
-      <c r="B382" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C382" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D382" t="s">
         <v>13</v>
       </c>
       <c r="G382" t="s">
         <v>14</v>
       </c>
       <c r="J382">
         <v>0</v>
       </c>
     </row>
     <row r="383" spans="1:10">
       <c r="A383" t="s">
         <v>566</v>
       </c>
       <c r="B383" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="C383" t="s">
-        <v>357</v>
+        <v>19</v>
       </c>
       <c r="D383" t="s">
         <v>13</v>
       </c>
       <c r="G383" t="s">
         <v>14</v>
       </c>
       <c r="J383">
         <v>0</v>
       </c>
     </row>
     <row r="384" spans="1:10">
       <c r="A384" t="s">
         <v>567</v>
       </c>
       <c r="B384" t="s">
-        <v>568</v>
+        <v>565</v>
       </c>
       <c r="C384" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D384" t="s">
         <v>13</v>
       </c>
       <c r="G384" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J384">
         <v>0</v>
       </c>
     </row>
     <row r="385" spans="1:10">
       <c r="A385" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
       <c r="B385" t="s">
-        <v>568</v>
+        <v>565</v>
       </c>
       <c r="C385" t="s">
-        <v>19</v>
+        <v>359</v>
       </c>
       <c r="D385" t="s">
         <v>13</v>
       </c>
       <c r="G385" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J385">
         <v>0</v>
       </c>
     </row>
     <row r="386" spans="1:10">
       <c r="A386" t="s">
+        <v>569</v>
+      </c>
+      <c r="B386" t="s">
         <v>570</v>
       </c>
-      <c r="B386" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C386" t="s">
         <v>12</v>
       </c>
       <c r="D386" t="s">
         <v>13</v>
       </c>
       <c r="G386" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J386">
         <v>0</v>
       </c>
     </row>
     <row r="387" spans="1:10">
       <c r="A387" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
       <c r="B387" t="s">
-        <v>571</v>
+        <v>570</v>
       </c>
       <c r="C387" t="s">
         <v>19</v>
       </c>
       <c r="D387" t="s">
         <v>13</v>
       </c>
       <c r="G387" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J387">
         <v>0</v>
       </c>
     </row>
     <row r="388" spans="1:10">
       <c r="A388" t="s">
+        <v>572</v>
+      </c>
+      <c r="B388" t="s">
         <v>573</v>
       </c>
-      <c r="B388" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C388" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D388" t="s">
         <v>13</v>
       </c>
       <c r="G388" t="s">
         <v>14</v>
       </c>
       <c r="J388">
         <v>0</v>
       </c>
     </row>
     <row r="389" spans="1:10">
       <c r="A389" t="s">
         <v>574</v>
       </c>
       <c r="B389" t="s">
-        <v>575</v>
+        <v>573</v>
       </c>
       <c r="C389" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D389" t="s">
         <v>13</v>
       </c>
       <c r="G389" t="s">
         <v>14</v>
       </c>
       <c r="J389">
         <v>0</v>
       </c>
     </row>
     <row r="390" spans="1:10">
       <c r="A390" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
       <c r="B390" t="s">
-        <v>575</v>
+        <v>573</v>
       </c>
       <c r="C390" t="s">
         <v>19</v>
       </c>
       <c r="D390" t="s">
         <v>13</v>
       </c>
       <c r="G390" t="s">
         <v>14</v>
       </c>
       <c r="J390">
         <v>0</v>
       </c>
     </row>
     <row r="391" spans="1:10">
       <c r="A391" t="s">
+        <v>576</v>
+      </c>
+      <c r="B391" t="s">
         <v>577</v>
       </c>
-      <c r="B391" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C391" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D391" t="s">
         <v>13</v>
       </c>
       <c r="G391" t="s">
         <v>14</v>
       </c>
       <c r="J391">
         <v>0</v>
       </c>
     </row>
     <row r="392" spans="1:10">
       <c r="A392" t="s">
         <v>578</v>
       </c>
       <c r="B392" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
       <c r="C392" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D392" t="s">
         <v>13</v>
       </c>
       <c r="G392" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J392">
         <v>0</v>
       </c>
     </row>
     <row r="393" spans="1:10">
       <c r="A393" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="B393" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
       <c r="C393" t="s">
         <v>19</v>
       </c>
       <c r="D393" t="s">
         <v>13</v>
       </c>
       <c r="G393" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J393">
         <v>0</v>
       </c>
     </row>
     <row r="394" spans="1:10">
       <c r="A394" t="s">
+        <v>580</v>
+      </c>
+      <c r="B394" t="s">
         <v>581</v>
-      </c>
-[...1 lines deleted...]
-        <v>582</v>
       </c>
       <c r="C394" t="s">
         <v>12</v>
       </c>
       <c r="D394" t="s">
         <v>13</v>
       </c>
       <c r="G394" t="s">
         <v>31</v>
       </c>
       <c r="J394">
         <v>0</v>
       </c>
     </row>
     <row r="395" spans="1:10">
       <c r="A395" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="B395" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
       <c r="C395" t="s">
         <v>19</v>
       </c>
       <c r="D395" t="s">
         <v>13</v>
       </c>
       <c r="G395" t="s">
         <v>31</v>
       </c>
       <c r="J395">
         <v>0</v>
       </c>
     </row>
     <row r="396" spans="1:10">
       <c r="A396" t="s">
+        <v>583</v>
+      </c>
+      <c r="B396" t="s">
         <v>584</v>
       </c>
-      <c r="B396" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C396" t="s">
         <v>12</v>
       </c>
       <c r="D396" t="s">
         <v>13</v>
       </c>
       <c r="G396" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J396">
         <v>0</v>
       </c>
     </row>
     <row r="397" spans="1:10">
       <c r="A397" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="B397" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="C397" t="s">
         <v>19</v>
       </c>
       <c r="D397" t="s">
         <v>13</v>
       </c>
       <c r="G397" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J397">
         <v>0</v>
       </c>
     </row>
     <row r="398" spans="1:10">
       <c r="A398" t="s">
+        <v>586</v>
+      </c>
+      <c r="B398" t="s">
         <v>587</v>
       </c>
-      <c r="B398" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C398" t="s">
         <v>12</v>
       </c>
       <c r="D398" t="s">
         <v>13</v>
       </c>
       <c r="G398" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J398">
         <v>0</v>
       </c>
     </row>
     <row r="399" spans="1:10">
       <c r="A399" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="B399" t="s">
-        <v>590</v>
+        <v>587</v>
       </c>
       <c r="C399" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D399" t="s">
         <v>13</v>
       </c>
       <c r="G399" t="s">
         <v>14</v>
       </c>
       <c r="J399">
         <v>0</v>
       </c>
     </row>
     <row r="400" spans="1:10">
       <c r="A400" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
       <c r="B400" t="s">
         <v>590</v>
       </c>
       <c r="C400" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D400" t="s">
         <v>13</v>
       </c>
       <c r="G400" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J400">
         <v>0</v>
       </c>
     </row>
     <row r="401" spans="1:10">
       <c r="A401" t="s">
+        <v>591</v>
+      </c>
+      <c r="B401" t="s">
         <v>592</v>
       </c>
-      <c r="B401" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C401" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D401" t="s">
         <v>13</v>
       </c>
       <c r="G401" t="s">
         <v>14</v>
       </c>
       <c r="J401">
         <v>0</v>
       </c>
     </row>
     <row r="402" spans="1:10">
       <c r="A402" t="s">
         <v>593</v>
       </c>
       <c r="B402" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
       <c r="C402" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D402" t="s">
         <v>13</v>
       </c>
       <c r="G402" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J402">
         <v>0</v>
       </c>
     </row>
     <row r="403" spans="1:10">
       <c r="A403" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="B403" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
       <c r="C403" t="s">
         <v>19</v>
       </c>
       <c r="D403" t="s">
         <v>13</v>
       </c>
       <c r="G403" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J403">
         <v>0</v>
       </c>
     </row>
     <row r="404" spans="1:10">
       <c r="A404" t="s">
+        <v>595</v>
+      </c>
+      <c r="B404" t="s">
         <v>596</v>
       </c>
-      <c r="B404" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C404" t="s">
         <v>12</v>
       </c>
       <c r="D404" t="s">
         <v>13</v>
       </c>
       <c r="G404" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J404">
         <v>0</v>
       </c>
     </row>
     <row r="405" spans="1:10">
       <c r="A405" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
       <c r="B405" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="C405" t="s">
         <v>19</v>
       </c>
       <c r="D405" t="s">
         <v>13</v>
       </c>
       <c r="G405" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J405">
         <v>0</v>
       </c>
     </row>
     <row r="406" spans="1:10">
       <c r="A406" t="s">
+        <v>598</v>
+      </c>
+      <c r="B406" t="s">
         <v>599</v>
       </c>
-      <c r="B406" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C406" t="s">
         <v>12</v>
       </c>
       <c r="D406" t="s">
         <v>13</v>
       </c>
       <c r="G406" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J406">
         <v>0</v>
       </c>
     </row>
     <row r="407" spans="1:10">
       <c r="A407" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="B407" t="s">
-        <v>602</v>
+        <v>599</v>
       </c>
       <c r="C407" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D407" t="s">
         <v>13</v>
       </c>
       <c r="G407" t="s">
         <v>14</v>
       </c>
       <c r="J407">
         <v>0</v>
       </c>
     </row>
     <row r="408" spans="1:10">
       <c r="A408" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
       <c r="B408" t="s">
         <v>602</v>
       </c>
       <c r="C408" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D408" t="s">
         <v>13</v>
       </c>
       <c r="G408" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J408">
         <v>0</v>
       </c>
     </row>
     <row r="409" spans="1:10">
       <c r="A409" t="s">
+        <v>603</v>
+      </c>
+      <c r="B409" t="s">
         <v>604</v>
       </c>
-      <c r="B409" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C409" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D409" t="s">
         <v>13</v>
       </c>
       <c r="G409" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J409">
         <v>0</v>
       </c>
     </row>
     <row r="410" spans="1:10">
       <c r="A410" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
       <c r="B410" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="C410" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D410" t="s">
         <v>13</v>
       </c>
       <c r="G410" t="s">
         <v>14</v>
       </c>
       <c r="J410">
         <v>0</v>
       </c>
     </row>
     <row r="411" spans="1:10">
       <c r="A411" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="B411" t="s">
         <v>607</v>
       </c>
       <c r="C411" t="s">
         <v>19</v>
       </c>
       <c r="D411" t="s">
         <v>13</v>
       </c>
       <c r="G411" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J411">
         <v>0</v>
       </c>
     </row>
     <row r="412" spans="1:10">
       <c r="A412" t="s">
+        <v>608</v>
+      </c>
+      <c r="B412" t="s">
         <v>609</v>
-      </c>
-[...1 lines deleted...]
-        <v>610</v>
       </c>
       <c r="C412" t="s">
         <v>12</v>
       </c>
       <c r="D412" t="s">
         <v>13</v>
       </c>
       <c r="G412" t="s">
         <v>14</v>
       </c>
       <c r="J412">
         <v>0</v>
       </c>
     </row>
     <row r="413" spans="1:10">
       <c r="A413" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="B413" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
       <c r="C413" t="s">
         <v>19</v>
       </c>
       <c r="D413" t="s">
         <v>13</v>
       </c>
       <c r="G413" t="s">
         <v>14</v>
       </c>
       <c r="J413">
         <v>0</v>
       </c>
     </row>
     <row r="414" spans="1:10">
       <c r="A414" t="s">
+        <v>611</v>
+      </c>
+      <c r="B414" t="s">
         <v>612</v>
       </c>
-      <c r="B414" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C414" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D414" t="s">
         <v>13</v>
       </c>
       <c r="G414" t="s">
         <v>14</v>
       </c>
       <c r="J414">
         <v>0</v>
       </c>
     </row>
     <row r="415" spans="1:10">
       <c r="A415" t="s">
         <v>613</v>
       </c>
       <c r="B415" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="C415" t="s">
         <v>19</v>
       </c>
       <c r="D415" t="s">
         <v>13</v>
       </c>
       <c r="G415" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J415">
         <v>0</v>
       </c>
     </row>
     <row r="416" spans="1:10">
       <c r="A416" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="B416" t="s">
-        <v>616</v>
+        <v>612</v>
       </c>
       <c r="C416" t="s">
         <v>19</v>
       </c>
       <c r="D416" t="s">
         <v>13</v>
       </c>
       <c r="G416" t="s">
         <v>14</v>
       </c>
       <c r="J416">
         <v>0</v>
       </c>
     </row>
     <row r="417" spans="1:10">
       <c r="A417" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="B417" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="C417" t="s">
         <v>19</v>
       </c>
       <c r="D417" t="s">
         <v>13</v>
       </c>
       <c r="G417" t="s">
         <v>31</v>
       </c>
       <c r="J417">
         <v>0</v>
       </c>
     </row>
     <row r="418" spans="1:10">
       <c r="A418" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="B418" t="s">
-        <v>620</v>
+        <v>618</v>
       </c>
       <c r="C418" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D418" t="s">
         <v>13</v>
       </c>
       <c r="G418" t="s">
         <v>14</v>
       </c>
       <c r="J418">
         <v>0</v>
       </c>
     </row>
     <row r="419" spans="1:10">
       <c r="A419" t="s">
-        <v>621</v>
+        <v>619</v>
       </c>
       <c r="B419" t="s">
         <v>620</v>
       </c>
       <c r="C419" t="s">
         <v>19</v>
       </c>
       <c r="D419" t="s">
         <v>13</v>
       </c>
       <c r="G419" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J419">
         <v>0</v>
       </c>
     </row>
     <row r="420" spans="1:10">
       <c r="A420" t="s">
+        <v>621</v>
+      </c>
+      <c r="B420" t="s">
         <v>622</v>
-      </c>
-[...1 lines deleted...]
-        <v>623</v>
       </c>
       <c r="C420" t="s">
         <v>12</v>
       </c>
       <c r="D420" t="s">
         <v>13</v>
       </c>
       <c r="G420" t="s">
         <v>14</v>
       </c>
       <c r="J420">
         <v>0</v>
       </c>
     </row>
     <row r="421" spans="1:10">
       <c r="A421" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="B421" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="C421" t="s">
         <v>19</v>
       </c>
       <c r="D421" t="s">
         <v>13</v>
       </c>
       <c r="G421" t="s">
         <v>14</v>
       </c>
       <c r="J421">
         <v>0</v>
       </c>
     </row>
     <row r="422" spans="1:10">
       <c r="A422" t="s">
+        <v>624</v>
+      </c>
+      <c r="B422" t="s">
         <v>625</v>
       </c>
-      <c r="B422" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C422" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D422" t="s">
         <v>13</v>
       </c>
       <c r="G422" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J422">
         <v>0</v>
       </c>
     </row>
     <row r="423" spans="1:10">
       <c r="A423" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="B423" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="C423" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D423" t="s">
         <v>13</v>
       </c>
       <c r="G423" t="s">
         <v>14</v>
       </c>
       <c r="J423">
         <v>0</v>
       </c>
     </row>
     <row r="424" spans="1:10">
       <c r="A424" t="s">
-        <v>629</v>
+        <v>627</v>
       </c>
       <c r="B424" t="s">
         <v>628</v>
       </c>
       <c r="C424" t="s">
         <v>19</v>
       </c>
       <c r="D424" t="s">
         <v>13</v>
       </c>
       <c r="G424" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J424">
         <v>0</v>
       </c>
     </row>
     <row r="425" spans="1:10">
       <c r="A425" t="s">
+        <v>629</v>
+      </c>
+      <c r="B425" t="s">
         <v>630</v>
       </c>
-      <c r="B425" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C425" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D425" t="s">
         <v>13</v>
       </c>
       <c r="G425" t="s">
         <v>14</v>
       </c>
       <c r="J425">
         <v>0</v>
       </c>
     </row>
     <row r="426" spans="1:10">
       <c r="A426" t="s">
         <v>631</v>
       </c>
       <c r="B426" t="s">
-        <v>632</v>
+        <v>630</v>
       </c>
       <c r="C426" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D426" t="s">
         <v>13</v>
       </c>
       <c r="G426" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J426">
         <v>0</v>
       </c>
     </row>
     <row r="427" spans="1:10">
       <c r="A427" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="B427" t="s">
-        <v>632</v>
+        <v>630</v>
       </c>
       <c r="C427" t="s">
         <v>19</v>
       </c>
       <c r="D427" t="s">
         <v>13</v>
       </c>
       <c r="G427" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J427">
         <v>0</v>
       </c>
     </row>
     <row r="428" spans="1:10">
       <c r="A428" t="s">
+        <v>633</v>
+      </c>
+      <c r="B428" t="s">
         <v>634</v>
       </c>
-      <c r="B428" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C428" t="s">
         <v>12</v>
       </c>
       <c r="D428" t="s">
         <v>13</v>
       </c>
       <c r="G428" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J428">
         <v>0</v>
       </c>
     </row>
     <row r="429" spans="1:10">
       <c r="A429" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
       <c r="B429" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="C429" t="s">
         <v>19</v>
       </c>
       <c r="D429" t="s">
         <v>13</v>
       </c>
       <c r="G429" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J429">
         <v>0</v>
       </c>
     </row>
     <row r="430" spans="1:10">
       <c r="A430" t="s">
+        <v>636</v>
+      </c>
+      <c r="B430" t="s">
         <v>637</v>
       </c>
-      <c r="B430" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C430" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D430" t="s">
         <v>13</v>
       </c>
       <c r="G430" t="s">
         <v>14</v>
       </c>
       <c r="J430">
         <v>0</v>
       </c>
     </row>
     <row r="431" spans="1:10">
       <c r="A431" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
       <c r="B431" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="C431" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D431" t="s">
         <v>13</v>
       </c>
       <c r="G431" t="s">
         <v>14</v>
       </c>
       <c r="J431">
         <v>0</v>
       </c>
     </row>
     <row r="432" spans="1:10">
       <c r="A432" t="s">
-        <v>641</v>
+        <v>639</v>
       </c>
       <c r="B432" t="s">
         <v>640</v>
       </c>
       <c r="C432" t="s">
         <v>19</v>
       </c>
       <c r="D432" t="s">
         <v>13</v>
       </c>
       <c r="G432" t="s">
         <v>14</v>
       </c>
       <c r="J432">
         <v>0</v>
       </c>
     </row>
     <row r="433" spans="1:10">
       <c r="A433" t="s">
+        <v>641</v>
+      </c>
+      <c r="B433" t="s">
         <v>642</v>
-      </c>
-[...1 lines deleted...]
-        <v>643</v>
       </c>
       <c r="C433" t="s">
         <v>12</v>
       </c>
       <c r="D433" t="s">
         <v>13</v>
       </c>
       <c r="G433" t="s">
         <v>14</v>
       </c>
       <c r="J433">
         <v>0</v>
       </c>
     </row>
     <row r="434" spans="1:10">
       <c r="A434" t="s">
-        <v>644</v>
+        <v>643</v>
       </c>
       <c r="B434" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="C434" t="s">
         <v>19</v>
       </c>
       <c r="D434" t="s">
         <v>13</v>
       </c>
       <c r="G434" t="s">
         <v>14</v>
       </c>
       <c r="J434">
         <v>0</v>
       </c>
     </row>
     <row r="435" spans="1:10">
       <c r="A435" t="s">
+        <v>644</v>
+      </c>
+      <c r="B435" t="s">
         <v>645</v>
-      </c>
-[...1 lines deleted...]
-        <v>646</v>
       </c>
       <c r="C435" t="s">
         <v>12</v>
       </c>
       <c r="D435" t="s">
         <v>13</v>
       </c>
       <c r="G435" t="s">
         <v>14</v>
       </c>
       <c r="J435">
         <v>0</v>
       </c>
     </row>
     <row r="436" spans="1:10">
       <c r="A436" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="B436" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
       <c r="C436" t="s">
         <v>19</v>
       </c>
       <c r="D436" t="s">
         <v>13</v>
       </c>
       <c r="G436" t="s">
         <v>14</v>
       </c>
       <c r="J436">
         <v>0</v>
       </c>
     </row>
     <row r="437" spans="1:10">
       <c r="A437" t="s">
+        <v>647</v>
+      </c>
+      <c r="B437" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="C437" t="s">
         <v>12</v>
       </c>
       <c r="D437" t="s">
         <v>13</v>
       </c>
       <c r="G437" t="s">
         <v>14</v>
       </c>
       <c r="J437">
         <v>0</v>
       </c>
     </row>
     <row r="438" spans="1:10">
       <c r="A438" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
       <c r="B438" t="s">
-        <v>649</v>
+        <v>648</v>
       </c>
       <c r="C438" t="s">
         <v>19</v>
       </c>
       <c r="D438" t="s">
         <v>13</v>
       </c>
       <c r="G438" t="s">
         <v>14</v>
       </c>
       <c r="J438">
         <v>0</v>
       </c>
     </row>
     <row r="439" spans="1:10">
       <c r="A439" t="s">
+        <v>650</v>
+      </c>
+      <c r="B439" t="s">
         <v>651</v>
-      </c>
-[...1 lines deleted...]
-        <v>652</v>
       </c>
       <c r="C439" t="s">
         <v>12</v>
       </c>
       <c r="D439" t="s">
         <v>13</v>
       </c>
       <c r="G439" t="s">
         <v>14</v>
       </c>
       <c r="J439">
         <v>0</v>
       </c>
     </row>
     <row r="440" spans="1:10">
       <c r="A440" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="B440" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
       <c r="C440" t="s">
         <v>19</v>
       </c>
       <c r="D440" t="s">
         <v>13</v>
       </c>
       <c r="G440" t="s">
         <v>14</v>
       </c>
       <c r="J440">
         <v>0</v>
       </c>
     </row>
     <row r="441" spans="1:10">
       <c r="A441" t="s">
+        <v>653</v>
+      </c>
+      <c r="B441" t="s">
         <v>654</v>
       </c>
-      <c r="B441" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C441" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D441" t="s">
         <v>13</v>
       </c>
       <c r="G441" t="s">
         <v>14</v>
       </c>
       <c r="J441">
         <v>0</v>
       </c>
     </row>
     <row r="442" spans="1:10">
       <c r="A442" t="s">
         <v>655</v>
       </c>
       <c r="B442" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
       <c r="C442" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D442" t="s">
         <v>13</v>
       </c>
       <c r="G442" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J442">
         <v>0</v>
       </c>
     </row>
     <row r="443" spans="1:10">
       <c r="A443" t="s">
-        <v>657</v>
+        <v>656</v>
       </c>
       <c r="B443" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
       <c r="C443" t="s">
         <v>19</v>
       </c>
       <c r="D443" t="s">
         <v>13</v>
       </c>
       <c r="G443" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J443">
         <v>0</v>
       </c>
     </row>
     <row r="444" spans="1:10">
       <c r="A444" t="s">
+        <v>657</v>
+      </c>
+      <c r="B444" t="s">
         <v>658</v>
       </c>
-      <c r="B444" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C444" t="s">
         <v>12</v>
       </c>
       <c r="D444" t="s">
         <v>13</v>
       </c>
       <c r="G444" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J444">
         <v>0</v>
       </c>
     </row>
     <row r="445" spans="1:10">
       <c r="A445" t="s">
-        <v>660</v>
+        <v>659</v>
       </c>
       <c r="B445" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
       <c r="C445" t="s">
         <v>19</v>
       </c>
       <c r="D445" t="s">
         <v>13</v>
       </c>
       <c r="G445" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J445">
         <v>0</v>
       </c>
     </row>
     <row r="446" spans="1:10">
       <c r="A446" t="s">
+        <v>660</v>
+      </c>
+      <c r="B446" t="s">
         <v>661</v>
       </c>
-      <c r="B446" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C446" t="s">
         <v>12</v>
       </c>
       <c r="D446" t="s">
         <v>13</v>
       </c>
       <c r="G446" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J446">
         <v>0</v>
       </c>
     </row>
     <row r="447" spans="1:10">
       <c r="A447" t="s">
-        <v>663</v>
+        <v>662</v>
       </c>
       <c r="B447" t="s">
-        <v>662</v>
+        <v>661</v>
       </c>
       <c r="C447" t="s">
         <v>19</v>
       </c>
       <c r="D447" t="s">
         <v>13</v>
       </c>
       <c r="G447" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J447">
         <v>0</v>
       </c>
     </row>
     <row r="448" spans="1:10">
       <c r="A448" t="s">
+        <v>663</v>
+      </c>
+      <c r="B448" t="s">
         <v>664</v>
       </c>
-      <c r="B448" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C448" t="s">
         <v>12</v>
       </c>
       <c r="D448" t="s">
         <v>13</v>
       </c>
       <c r="G448" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J448">
         <v>0</v>
       </c>
     </row>
     <row r="449" spans="1:10">
       <c r="A449" t="s">
-        <v>666</v>
+        <v>665</v>
       </c>
       <c r="B449" t="s">
-        <v>665</v>
+        <v>664</v>
       </c>
       <c r="C449" t="s">
         <v>19</v>
       </c>
       <c r="D449" t="s">
         <v>13</v>
       </c>
       <c r="G449" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J449">
         <v>0</v>
       </c>
     </row>
     <row r="450" spans="1:10">
       <c r="A450" t="s">
+        <v>666</v>
+      </c>
+      <c r="B450" t="s">
         <v>667</v>
       </c>
-      <c r="B450" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C450" t="s">
         <v>12</v>
       </c>
       <c r="D450" t="s">
         <v>13</v>
       </c>
       <c r="G450" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J450">
         <v>0</v>
       </c>
     </row>
     <row r="451" spans="1:10">
       <c r="A451" t="s">
-        <v>669</v>
+        <v>668</v>
       </c>
       <c r="B451" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="C451" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D451" t="s">
         <v>13</v>
       </c>
       <c r="G451" t="s">
         <v>14</v>
       </c>
       <c r="J451">
         <v>0</v>
       </c>
     </row>
     <row r="452" spans="1:10">
       <c r="A452" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="B452" t="s">
         <v>670</v>
       </c>
       <c r="C452" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D452" t="s">
         <v>13</v>
       </c>
       <c r="G452" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J452">
         <v>0</v>
       </c>
     </row>
     <row r="453" spans="1:10">
       <c r="A453" t="s">
+        <v>671</v>
+      </c>
+      <c r="B453" t="s">
         <v>672</v>
-      </c>
-[...1 lines deleted...]
-        <v>673</v>
       </c>
       <c r="C453" t="s">
         <v>12</v>
       </c>
       <c r="D453" t="s">
         <v>13</v>
       </c>
       <c r="G453" t="s">
         <v>14</v>
       </c>
       <c r="J453">
         <v>0</v>
       </c>
     </row>
     <row r="454" spans="1:10">
       <c r="A454" t="s">
-        <v>674</v>
+        <v>673</v>
       </c>
       <c r="B454" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="C454" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D454" t="s">
         <v>13</v>
       </c>
       <c r="G454" t="s">
         <v>14</v>
       </c>
       <c r="J454">
         <v>0</v>
       </c>
     </row>
     <row r="455" spans="1:10">
       <c r="A455" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="B455" t="s">
         <v>675</v>
       </c>
       <c r="C455" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D455" t="s">
         <v>13</v>
       </c>
       <c r="G455" t="s">
         <v>14</v>
       </c>
       <c r="J455">
         <v>0</v>
       </c>
     </row>
     <row r="456" spans="1:10">
       <c r="A456" t="s">
+        <v>676</v>
+      </c>
+      <c r="B456" t="s">
         <v>677</v>
       </c>
-      <c r="B456" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C456" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D456" t="s">
         <v>13</v>
       </c>
       <c r="G456" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J456">
         <v>0</v>
       </c>
     </row>
     <row r="457" spans="1:10">
       <c r="A457" t="s">
-        <v>679</v>
+        <v>678</v>
       </c>
       <c r="B457" t="s">
-        <v>680</v>
+        <v>677</v>
       </c>
       <c r="C457" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D457" t="s">
         <v>13</v>
       </c>
       <c r="G457" t="s">
         <v>14</v>
       </c>
       <c r="J457">
         <v>0</v>
       </c>
     </row>
     <row r="458" spans="1:10">
       <c r="A458" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="B458" t="s">
         <v>680</v>
       </c>
       <c r="C458" t="s">
         <v>19</v>
       </c>
       <c r="D458" t="s">
         <v>13</v>
       </c>
       <c r="G458" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J458">
         <v>0</v>
       </c>
     </row>
     <row r="459" spans="1:10">
       <c r="A459" t="s">
+        <v>681</v>
+      </c>
+      <c r="B459" t="s">
         <v>682</v>
       </c>
-      <c r="B459" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C459" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D459" t="s">
         <v>13</v>
       </c>
       <c r="G459" t="s">
         <v>14</v>
       </c>
       <c r="J459">
         <v>0</v>
       </c>
     </row>
     <row r="460" spans="1:10">
       <c r="A460" t="s">
         <v>683</v>
       </c>
       <c r="B460" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="C460" t="s">
         <v>19</v>
       </c>
       <c r="D460" t="s">
         <v>13</v>
       </c>
       <c r="G460" t="s">
         <v>14</v>
       </c>
       <c r="J460">
         <v>0</v>
       </c>
     </row>
     <row r="461" spans="1:10">
       <c r="A461" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="B461" t="s">
-        <v>686</v>
+        <v>682</v>
       </c>
       <c r="C461" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D461" t="s">
         <v>13</v>
       </c>
       <c r="G461" t="s">
         <v>14</v>
       </c>
       <c r="J461">
         <v>0</v>
       </c>
     </row>
     <row r="462" spans="1:10">
       <c r="A462" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="B462" t="s">
         <v>686</v>
       </c>
       <c r="C462" t="s">
         <v>19</v>
       </c>
       <c r="D462" t="s">
         <v>13</v>
       </c>
       <c r="G462" t="s">
         <v>14</v>
       </c>
       <c r="J462">
         <v>0</v>
       </c>
     </row>
     <row r="463" spans="1:10">
       <c r="A463" t="s">
+        <v>687</v>
+      </c>
+      <c r="B463" t="s">
         <v>688</v>
       </c>
-      <c r="B463" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C463" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D463" t="s">
         <v>13</v>
       </c>
       <c r="G463" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J463">
         <v>0</v>
       </c>
     </row>
     <row r="464" spans="1:10">
       <c r="A464" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
       <c r="B464" t="s">
-        <v>691</v>
+        <v>688</v>
       </c>
       <c r="C464" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D464" t="s">
         <v>13</v>
       </c>
       <c r="G464" t="s">
         <v>14</v>
       </c>
       <c r="J464">
         <v>0</v>
       </c>
     </row>
     <row r="465" spans="1:10">
       <c r="A465" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
       <c r="B465" t="s">
         <v>691</v>
       </c>
       <c r="C465" t="s">
         <v>19</v>
       </c>
       <c r="D465" t="s">
         <v>13</v>
       </c>
       <c r="G465" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J465">
         <v>0</v>
       </c>
     </row>
     <row r="466" spans="1:10">
       <c r="A466" t="s">
+        <v>692</v>
+      </c>
+      <c r="B466" t="s">
         <v>693</v>
       </c>
-      <c r="B466" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C466" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D466" t="s">
         <v>13</v>
       </c>
       <c r="G466" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J466">
         <v>0</v>
       </c>
     </row>
     <row r="467" spans="1:10">
       <c r="A467" t="s">
-        <v>695</v>
+        <v>694</v>
       </c>
       <c r="B467" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
       <c r="C467" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D467" t="s">
         <v>13</v>
       </c>
       <c r="G467" t="s">
         <v>14</v>
       </c>
       <c r="J467">
         <v>0</v>
       </c>
     </row>
     <row r="468" spans="1:10">
       <c r="A468" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="B468" t="s">
         <v>696</v>
       </c>
       <c r="C468" t="s">
         <v>19</v>
       </c>
       <c r="D468" t="s">
         <v>13</v>
       </c>
       <c r="G468" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J468">
         <v>0</v>
       </c>
     </row>
     <row r="469" spans="1:10">
       <c r="A469" t="s">
+        <v>697</v>
+      </c>
+      <c r="B469" t="s">
         <v>698</v>
-      </c>
-[...1 lines deleted...]
-        <v>699</v>
       </c>
       <c r="C469" t="s">
         <v>12</v>
       </c>
       <c r="D469" t="s">
         <v>13</v>
       </c>
       <c r="G469" t="s">
         <v>14</v>
       </c>
       <c r="J469">
         <v>0</v>
       </c>
     </row>
     <row r="470" spans="1:10">
       <c r="A470" t="s">
-        <v>700</v>
+        <v>699</v>
       </c>
       <c r="B470" t="s">
-        <v>699</v>
+        <v>698</v>
       </c>
       <c r="C470" t="s">
         <v>19</v>
       </c>
       <c r="D470" t="s">
         <v>13</v>
       </c>
       <c r="G470" t="s">
         <v>14</v>
       </c>
       <c r="J470">
         <v>0</v>
       </c>
     </row>
     <row r="471" spans="1:10">
       <c r="A471" t="s">
+        <v>700</v>
+      </c>
+      <c r="B471" t="s">
         <v>701</v>
       </c>
-      <c r="B471" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C471" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D471" t="s">
         <v>13</v>
       </c>
       <c r="G471" t="s">
         <v>14</v>
       </c>
       <c r="J471">
         <v>0</v>
       </c>
     </row>
     <row r="472" spans="1:10">
       <c r="A472" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="B472" t="s">
-        <v>704</v>
+        <v>701</v>
       </c>
       <c r="C472" t="s">
         <v>19</v>
       </c>
       <c r="D472" t="s">
         <v>13</v>
       </c>
       <c r="G472" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J472">
         <v>0</v>
       </c>
     </row>
     <row r="473" spans="1:10">
       <c r="A473" t="s">
-        <v>705</v>
+        <v>703</v>
       </c>
       <c r="B473" t="s">
-        <v>706</v>
+        <v>704</v>
       </c>
       <c r="C473" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D473" t="s">
         <v>13</v>
       </c>
       <c r="G473" t="s">
         <v>14</v>
       </c>
       <c r="J473">
         <v>0</v>
       </c>
     </row>
     <row r="474" spans="1:10">
       <c r="A474" t="s">
-        <v>707</v>
+        <v>705</v>
       </c>
       <c r="B474" t="s">
-        <v>708</v>
+        <v>706</v>
       </c>
       <c r="C474" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D474" t="s">
         <v>13</v>
       </c>
       <c r="G474" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J474">
         <v>0</v>
       </c>
     </row>
     <row r="475" spans="1:10">
       <c r="A475" t="s">
-        <v>709</v>
+        <v>707</v>
       </c>
       <c r="B475" t="s">
-        <v>710</v>
+        <v>708</v>
       </c>
       <c r="C475" t="s">
         <v>12</v>
       </c>
       <c r="D475" t="s">
         <v>13</v>
       </c>
       <c r="G475" t="s">
         <v>14</v>
       </c>
       <c r="J475">
         <v>0</v>
       </c>
     </row>
     <row r="476" spans="1:10">
       <c r="A476" t="s">
-        <v>711</v>
+        <v>709</v>
       </c>
       <c r="B476" t="s">
         <v>710</v>
       </c>
       <c r="C476" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D476" t="s">
         <v>13</v>
       </c>
       <c r="G476" t="s">
         <v>14</v>
       </c>
       <c r="J476">
         <v>0</v>
       </c>
     </row>
     <row r="477" spans="1:10">
       <c r="A477" t="s">
+        <v>711</v>
+      </c>
+      <c r="B477" t="s">
         <v>712</v>
       </c>
-      <c r="B477" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C477" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D477" t="s">
         <v>13</v>
       </c>
       <c r="G477" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="J477">
         <v>0</v>
       </c>
     </row>
     <row r="478" spans="1:10">
       <c r="A478" t="s">
-        <v>714</v>
+        <v>713</v>
       </c>
       <c r="B478" t="s">
-        <v>715</v>
+        <v>712</v>
       </c>
       <c r="C478" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D478" t="s">
         <v>13</v>
       </c>
       <c r="G478" t="s">
         <v>14</v>
       </c>
       <c r="J478">
         <v>0</v>
       </c>
     </row>
     <row r="479" spans="1:10">
       <c r="A479" t="s">
-        <v>716</v>
+        <v>714</v>
       </c>
       <c r="B479" t="s">
         <v>715</v>
       </c>
       <c r="C479" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D479" t="s">
-        <v>84</v>
+        <v>13</v>
       </c>
       <c r="G479" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J479">
         <v>0</v>
       </c>
     </row>
     <row r="480" spans="1:10">
       <c r="A480" t="s">
+        <v>716</v>
+      </c>
+      <c r="B480" t="s">
         <v>717</v>
       </c>
-      <c r="B480" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C480" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D480" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
       <c r="G480" t="s">
         <v>14</v>
       </c>
       <c r="J480">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="481" spans="1:10">
+      <c r="A481" t="s">
+        <v>718</v>
+      </c>
+      <c r="B481" t="s">
+        <v>717</v>
+      </c>
+      <c r="C481" t="s">
+        <v>12</v>
+      </c>
+      <c r="D481" t="s">
+        <v>13</v>
+      </c>
+      <c r="G481" t="s">
+        <v>14</v>
+      </c>
+      <c r="J481">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="482" spans="1:10">
+      <c r="A482" t="s">
+        <v>719</v>
+      </c>
+      <c r="B482" t="s">
+        <v>717</v>
+      </c>
+      <c r="C482" t="s">
+        <v>19</v>
+      </c>
+      <c r="D482" t="s">
+        <v>13</v>
+      </c>
+      <c r="G482" t="s">
+        <v>14</v>
+      </c>
+      <c r="J482">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">